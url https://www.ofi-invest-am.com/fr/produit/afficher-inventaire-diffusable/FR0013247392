--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="875">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -130,50 +130,56 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -226,50 +232,56 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -310,68 +322,68 @@
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
-    <t>ES06445809V1</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -532,2145 +544,2145 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0000121220</t>
   </si>
   <si>
     <t>SODEXO SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
+    <t>OE100326</t>
+  </si>
+  <si>
+    <t>EURO-BOBL MAR 26</t>
+  </si>
+  <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...4 lines deleted...]
-  <si>
     <t>IK1100326</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>1 472.35</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 227.74</t>
+    <t>8 018.84</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>2 123.29</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 112.53</t>
-[...8 lines deleted...]
-    <t>74 545.89</t>
+    <t>2 617.71</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>13 989.04</t>
+    <t>15 104.11</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 598.90</t>
+    <t>3 521.10</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 926.03</t>
+    <t>3 649.32</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>8 950.68</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>15 317.92</t>
+    <t>17 073.10</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>7 287.67</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>8 287.67</t>
+    <t>9 116.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 249.32</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>4 818.30</t>
+    <t>6 022.88</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 906.54</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>11 690.41</t>
+    <t>12 715.07</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>20 328.77</t>
+    <t>22 016.44</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>12 740.00</t>
+    <t>13 699.86</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>5 868.16</t>
+    <t>6 581.42</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>13 447.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 222.60</t>
+    <t>2 636.99</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 828.53</t>
+    <t>3 129.14</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 827.40</t>
+    <t>3 575.34</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 095.89</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 244.96</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 731.51</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>9 532.21</t>
+    <t>10 357.83</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 542.90</t>
+    <t>2 957.23</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 956.16</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>6 730.58</t>
+    <t>7 330.07</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>2 829.45</t>
+    <t>3 236.30</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>25 668.49</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>6 934.93</t>
+    <t>7 545.21</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 068.11</t>
+    <t>1 172.55</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 616.35</t>
+    <t>1 774.39</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>39 963.99</t>
+    <t>43 871.58</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>92 165.34</t>
+    <t>98 685.08</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 134.50</t>
-[...8 lines deleted...]
-    <t>11 761.97</t>
+    <t>3 955.44</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 216.44</t>
+    <t>5 361.64</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 863.91</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 056.16</t>
+    <t>2 628.77</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>17 080.82</t>
-[...8 lines deleted...]
-    <t>1 342.47</t>
+    <t>18 195.89</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 912.02</t>
-[...14 lines deleted...]
-    <t>CAIXABANK SA 3.875 20/01/2037</t>
+    <t>3 744.03</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>6 750.00</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 248.63</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>5 830.14</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 323.29</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>17 987.01</t>
+    <t>19 255.33</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>10 738.36</t>
+    <t>11 913.70</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>4 364.79</t>
+    <t>5 109.18</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>4 391.30</t>
+    <t>5 140.21</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 608.22</t>
+    <t>7 331.51</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>13 458.90</t>
-[...8 lines deleted...]
-    <t>3 254.50</t>
+    <t>14 589.04</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>11 527.40</t>
+    <t>12 521.92</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>6 852.74</t>
+    <t>7 508.22</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 265.75</t>
+    <t>13 380.82</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>42 143.84</t>
+    <t>45 308.22</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>13 863.34</t>
+    <t>15 023.01</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 095.89</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>6 546.58</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 044.86</t>
+    <t>4 745.55</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 000.14</t>
+    <t>8 558.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 767.12</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>4 794.52</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 512.27</t>
+    <t>1 890.34</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 350.63</t>
+    <t>4 020.76</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 159.85</t>
+    <t>2 982.47</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 014.34</t>
+    <t>10 310.52</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>10 686.30</t>
+    <t>11 560.27</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 376.71</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 493.66</t>
+    <t>2 032.36</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>5 882.19</t>
+    <t>7 027.40</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 021.92</t>
+    <t>10 956.16</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>14 452.19</t>
+    <t>15 656.54</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>8 432.88</t>
+    <t>9 246.58</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 1.125 16/09/2026</t>
   </si>
   <si>
-    <t>2 090.71</t>
+    <t>2 421.62</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 240.65</t>
+    <t>6 024.97</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 719.86</t>
+    <t>3 121.23</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A3L1DJ0</t>
   </si>
   <si>
     <t>EUROPEAN UNION 2.5 04/12/2031</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>7 919.18</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>9 961.64</t>
+    <t>13 614.25</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>22 080.82</t>
+    <t>26 128.97</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>6 299.26</t>
+    <t>8 964.33</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 100.00</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 635.08</t>
+    <t>2 369.20</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 505.34</t>
+    <t>2 057.30</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 607.12</t>
+    <t>1 859.67</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 109.02</t>
+    <t>4 417.55</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 200.27</t>
+    <t>5 869.32</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>16 569.86</t>
+    <t>18 016.44</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>6 664.61</t>
+    <t>7 102.61</t>
   </si>
   <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>38 943.87</t>
-[...8 lines deleted...]
-    <t>1 999.11</t>
+    <t>42 330.30</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>14 973.32</t>
+    <t>16 275.35</t>
   </si>
   <si>
     <t>FR0013154044</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2036</t>
   </si>
   <si>
-    <t>3 465.75</t>
+    <t>3 767.12</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>44 881.51</t>
+    <t>48 784.25</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>14 184.99</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>39 301.64</t>
+    <t>42 719.18</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>31 408.04</t>
+    <t>34 139.18</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>40 522.09</t>
+    <t>53 442.18</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>27 646.18</t>
-[...8 lines deleted...]
-    <t>1 155.48</t>
+    <t>30 050.19</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 679.45</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>123 737.45</t>
+    <t>136 517.85</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>217 898.62</t>
+    <t>4 130.22</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>53 654.11</t>
+    <t>60 556.98</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>51 283.40</t>
+    <t>56 580.27</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 450.00</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>2 528.57</t>
+    <t>3 371.42</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>2 909.32</t>
+    <t>3 132.33</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 926.71</t>
+    <t>4 665.07</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>12 845.89</t>
+    <t>14 013.70</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 743.15</t>
+    <t>3 421.23</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>19 690.00</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>18 410.96</t>
+    <t>19 993.15</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 919.59</t>
+    <t>4 615.00</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 400.00</t>
+    <t>3 123.29</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>5 743.79</t>
+    <t>6 274.73</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>15 860.96</t>
+    <t>17 963.01</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>11 509.39</t>
+    <t>13 331.02</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>11 727.68</t>
+    <t>13 371.05</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>8 948.88</t>
+    <t>9 588.08</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 383.80</t>
+    <t>6 917.81</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 623.98</t>
+    <t>3 927.13</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
-    <t>6 594.32</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>17 676.69</t>
+    <t>20 480.76</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>11 877.83</t>
+    <t>15 205.02</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>74 189.06</t>
+    <t>84 326.70</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>30 500.08</t>
+    <t>34 857.24</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>35 628.45</t>
+    <t>40 718.23</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
+    <t>14 633.27</t>
+  </si>
+  <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>22 612.69</t>
+    <t>32 765.33</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
+    <t>14 814.03</t>
+  </si>
+  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 415.75</t>
-[...5 lines deleted...]
-    <t>JPMORGAN CHASE &amp; CO 23/01/2036</t>
+    <t>2 003.42</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>18 934.93</t>
-[...8 lines deleted...]
-    <t>11 900.34</t>
+    <t>20 366.44</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>6 539.73</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2638080452</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 3.875 03/07/2031</t>
   </si>
   <si>
-    <t>4 543.84</t>
+    <t>5 010.96</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 020.71</t>
+    <t>9 758.47</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 175.01</t>
+    <t>7 772.93</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 593.96</t>
+    <t>6 570.69</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>17 819.18</t>
+    <t>19 265.75</t>
   </si>
   <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 244.24</t>
+    <t>8 949.98</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 926.30</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 102.33</t>
+    <t>9 726.16</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>13 782.90</t>
+    <t>14 736.44</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>15 656.78</t>
+    <t>17 002.28</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>9 182.47</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 486.86</t>
-[...8 lines deleted...]
-    <t>9 237.28</t>
+    <t>7 425.74</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 873.21</t>
+    <t>4 328.88</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 258.07</t>
+    <t>10 682.39</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>17 442.00</t>
+    <t>18 564.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 165.68</t>
+    <t>2 401.55</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>2 816.14</t>
+    <t>6 258.08</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>2 949.70</t>
-[...8 lines deleted...]
-    <t>12 107.35</t>
+    <t>6 554.89</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 339.04</t>
+    <t>4 318.49</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 833.21</t>
+    <t>6 471.67</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>14 394.52</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>2 128.08</t>
+  </si>
+  <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>34 164.38</t>
+    <t>36 756.16</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 352.44</t>
+    <t>5 759.89</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 195.16</t>
+    <t>1 440.89</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 740.49</t>
+    <t>2 088.59</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 408.35</t>
+    <t>1 682.54</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>98 605.41</t>
+    <t>2 521.16</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>11 752.53</t>
+    <t>12 524.34</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>14 809.32</t>
+    <t>16 002.74</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 607.88</t>
+    <t>5 048.63</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>9 505.48</t>
+  </si>
+  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 416.48</t>
+    <t>7 345.18</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>18 145.21</t>
+    <t>20 375.34</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>13 863.39</t>
+    <t>14 819.49</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 853.76</t>
-[...8 lines deleted...]
-    <t>10 315.05</t>
+    <t>3 763.66</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>9 884.93</t>
-[...26 lines deleted...]
-    <t>1 917.81</t>
+    <t>10 547.95</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 853.60</t>
+    <t>4 415.05</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>9 295.38</t>
+    <t>10 039.01</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>21 659.18</t>
+    <t>26 071.23</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 164.27</t>
+    <t>1 530.19</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 246.58</t>
+    <t>10 602.74</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 928.08</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>20 594.50</t>
+    <t>25 414.49</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>15 999.00</t>
+    <t>17 881.24</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>4 349.59</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>14 061.37</t>
+    <t>17 352.33</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>11 456.11</t>
+    <t>15 413.96</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>16 190.71</t>
+    <t>17 300.36</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 580.82</t>
+    <t>13 545.21</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
+    <t>6 191.78</t>
+  </si>
+  <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>13 869.86</t>
+    <t>15 090.41</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 895.89</t>
+    <t>4 167.12</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 596.44</t>
+    <t>3 389.79</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>9 903.08</t>
+    <t>11 327.05</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 630.14</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>8 917.81</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>7 730.14</t>
+    <t>8 302.74</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 983.56</t>
+    <t>6 008.22</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 356.73</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 558.21</t>
+    <t>4 902.81</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 069.18</t>
+    <t>8 815.07</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>14 857.53</t>
+    <t>15 882.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>8 811.64</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 443.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 739.45</t>
+    <t>9 625.48</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 833.29</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>8 493.15</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>11 619.86</t>
-[...17 lines deleted...]
-    <t>9 894.52</t>
+    <t>12 599.32</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 446.58</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>11 813.53</t>
+    <t>12 665.65</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>4 975.69</t>
+    <t>5 735.87</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3049,238 +3061,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>207.12</v>
+        <v>211.05</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15767262.76</v>
+        <v>16066331.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15767262.76</v>
+        <v>16066331.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2546673.0883</v>
+        <v>2550220.2441</v>
       </c>
       <c r="D3">
-        <v>121.98</v>
+        <v>124.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>310651231.21</v>
+        <v>316831631.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>310651231.21</v>
+        <v>316831631.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284764.02</v>
+        <v>284775.43</v>
       </c>
       <c r="D4">
-        <v>111.98</v>
+        <v>114.09</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31890514.42</v>
+        <v>32490241.55</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31890514.42</v>
+        <v>32490241.55</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11083.9858</v>
+        <v>11004.4436</v>
       </c>
       <c r="D5">
-        <v>111.72</v>
+        <v>113.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1238332.14</v>
+        <v>1251934.31</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1238332.14</v>
+        <v>1251934.31</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>115.38</v>
+        <v>117.56</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115.38</v>
+        <v>117.56</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115.38</v>
+        <v>117.56</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>101.5</v>
+        <v>103.37</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1356492.12</v>
+        <v>1381555.31</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1356492.12</v>
+        <v>1381555.31</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P320"/>
+  <dimension ref="A1:P323"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O320" sqref="O320"/>
+      <selection activeCell="O323" sqref="O323"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3302,15986 +3314,16136 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>5322.0</v>
       </c>
       <c r="D2" s="1">
-        <v>143.5</v>
+        <v>158.7</v>
       </c>
       <c r="E2" s="1">
         <v>203.9688199925</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>1085522.06</v>
       </c>
       <c r="I2" s="1">
-        <v>-321815.06</v>
+        <v>-240920.66</v>
       </c>
       <c r="J2" s="1">
-        <v>-29.646109633184</v>
+        <v>-22.193990235445</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>763707.0</v>
+        <v>844601.4</v>
       </c>
       <c r="N2" s="1">
-        <v>763707.0</v>
+        <v>844601.4</v>
       </c>
       <c r="O2" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
         <v>452.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1270.6</v>
+        <v>1001.6</v>
       </c>
       <c r="E3" s="1">
         <v>1245.7007964602</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>563056.76</v>
       </c>
       <c r="I3" s="1">
-        <v>11254.44</v>
+        <v>-110333.56</v>
       </c>
       <c r="J3" s="1">
-        <v>1.9988109191691</v>
+        <v>-19.595459612278</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>574311.2</v>
+        <v>452723.2</v>
       </c>
       <c r="N3" s="1">
-        <v>574311.2</v>
+        <v>452723.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>8042.0</v>
+        <v>21471.0</v>
       </c>
       <c r="D4" s="1">
-        <v>194.0</v>
+        <v>27.0</v>
       </c>
       <c r="E4" s="1">
-        <v>160.8789206665</v>
+        <v>27.7442000838</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1293788.28</v>
+        <v>595695.72</v>
       </c>
       <c r="I4" s="1">
-        <v>266359.72</v>
+        <v>-15978.72</v>
       </c>
       <c r="J4" s="1">
-        <v>20.587581764151</v>
+        <v>-2.6823627337796</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1560148.0</v>
+        <v>579717.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1560148.0</v>
+        <v>579717.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>19913.0</v>
+        <v>8042.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.02</v>
+        <v>189.74</v>
       </c>
       <c r="E5" s="1">
-        <v>69.9064063677</v>
+        <v>160.8789206665</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1392046.27</v>
+        <v>1293788.28</v>
       </c>
       <c r="I5" s="1">
-        <v>-216781.01</v>
+        <v>232100.8</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.57283077954</v>
+        <v>17.939627649124</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1175265.26</v>
+        <v>1525889.08</v>
       </c>
       <c r="N5" s="1">
-        <v>1175265.26</v>
+        <v>1525889.08</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>8821.0</v>
+        <v>15790.0</v>
       </c>
       <c r="D6" s="1">
-        <v>369.3</v>
+        <v>60.32</v>
       </c>
       <c r="E6" s="1">
-        <v>229.5087779163</v>
+        <v>69.9064065864</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2024496.93</v>
+        <v>1103822.16</v>
       </c>
       <c r="I6" s="1">
-        <v>1233098.37</v>
+        <v>-151369.36</v>
       </c>
       <c r="J6" s="1">
-        <v>60.908878236728</v>
+        <v>-13.713201771561</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3257595.3</v>
+        <v>952452.8</v>
       </c>
       <c r="N6" s="1">
-        <v>3257595.3</v>
+        <v>952452.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.9</v>
+        <v>0.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>57361.0</v>
+        <v>8498.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.15</v>
+        <v>379.2</v>
       </c>
       <c r="E7" s="1">
-        <v>23.8304970276</v>
+        <v>229.5087773594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1366941.14</v>
+        <v>1950365.59</v>
       </c>
       <c r="I7" s="1">
-        <v>190410.01</v>
+        <v>1272076.01</v>
       </c>
       <c r="J7" s="1">
-        <v>13.929642208296</v>
+        <v>65.222439142807</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1557351.15</v>
+        <v>3222441.6</v>
       </c>
       <c r="N7" s="1">
-        <v>1557351.15</v>
+        <v>3222441.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.43</v>
+        <v>0.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>17872.0</v>
+        <v>57361.0</v>
       </c>
       <c r="D8" s="1">
-        <v>55.88</v>
+        <v>29.84</v>
       </c>
       <c r="E8" s="1">
-        <v>61.2401784915</v>
+        <v>23.8304970276</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1094484.47</v>
+        <v>1366941.14</v>
       </c>
       <c r="I8" s="1">
-        <v>-95797.11</v>
+        <v>344711.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-8.7527153308991</v>
+        <v>25.217698839615</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>998687.36</v>
+        <v>1711652.24</v>
       </c>
       <c r="N8" s="1">
-        <v>998687.36</v>
+        <v>1711652.24</v>
       </c>
       <c r="O8" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>15640.0</v>
+        <v>17872.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.64</v>
+        <v>49.0</v>
       </c>
       <c r="E9" s="1">
-        <v>52.3199015345</v>
+        <v>61.2401784915</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>818283.26</v>
+        <v>1094484.47</v>
       </c>
       <c r="I9" s="1">
-        <v>114486.34</v>
+        <v>-218756.47</v>
       </c>
       <c r="J9" s="1">
-        <v>13.99104021754</v>
+        <v>-19.987169849929</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>932769.6</v>
+        <v>875728.0</v>
       </c>
       <c r="N9" s="1">
-        <v>932769.6</v>
+        <v>875728.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>6644.0</v>
+        <v>15640.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1192.0</v>
+        <v>66.92</v>
       </c>
       <c r="E10" s="1">
-        <v>522.0584828417</v>
+        <v>52.3199015345</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3468556.56</v>
+        <v>818283.26</v>
       </c>
       <c r="I10" s="1">
-        <v>4451091.44</v>
+        <v>228345.54</v>
       </c>
       <c r="J10" s="1">
-        <v>128.32690956609</v>
+        <v>27.905439492921</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>7919648.0</v>
+        <v>1046628.8</v>
       </c>
       <c r="N10" s="1">
-        <v>7919648.0</v>
+        <v>1046628.8</v>
       </c>
       <c r="O10" s="1">
-        <v>2.19</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>52636.0</v>
+        <v>6644.0</v>
       </c>
       <c r="D11" s="1">
-        <v>38.12</v>
+        <v>1255.6</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1717518428</v>
+        <v>522.0584828417</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1430212.33</v>
+        <v>3468556.56</v>
       </c>
       <c r="I11" s="1">
-        <v>576271.99</v>
+        <v>4873649.84</v>
       </c>
       <c r="J11" s="1">
-        <v>40.292757789328</v>
+        <v>140.50945272751</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2006484.32</v>
+        <v>8342206.4</v>
       </c>
       <c r="N11" s="1">
-        <v>2006484.32</v>
+        <v>8342206.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>2.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>126690.0</v>
+        <v>52636.0</v>
       </c>
       <c r="D12" s="1">
-        <v>21.03</v>
+        <v>39.8</v>
       </c>
       <c r="E12" s="1">
-        <v>8.6723270976</v>
+        <v>27.1717518428</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1098697.12</v>
+        <v>1430212.33</v>
       </c>
       <c r="I12" s="1">
-        <v>1565593.58</v>
+        <v>664700.47</v>
       </c>
       <c r="J12" s="1">
-        <v>142.49546590238</v>
+        <v>46.475649528207</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2664290.7</v>
+        <v>2094912.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2664290.7</v>
+        <v>2094912.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>245731.0</v>
+        <v>126690.0</v>
       </c>
       <c r="D13" s="1">
-        <v>10.626</v>
+        <v>19.855</v>
       </c>
       <c r="E13" s="1">
-        <v>7.484354355</v>
+        <v>8.6723270976</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1839137.88</v>
+        <v>1098697.12</v>
       </c>
       <c r="I13" s="1">
-        <v>771999.73</v>
+        <v>1416732.83</v>
       </c>
       <c r="J13" s="1">
-        <v>41.976174728129</v>
+        <v>128.94662270526</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2611137.61</v>
+        <v>2515429.95</v>
       </c>
       <c r="N13" s="1">
-        <v>2611137.61</v>
+        <v>2515429.95</v>
       </c>
       <c r="O13" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>8417.0</v>
+        <v>263541.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.75</v>
+        <v>10.756</v>
       </c>
       <c r="E14" s="1">
-        <v>108.857185458</v>
+        <v>7.7070728274</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>916250.93</v>
+        <v>2031129.68</v>
       </c>
       <c r="I14" s="1">
-        <v>-93489.18</v>
+        <v>803517.32</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.203447215055</v>
+        <v>39.560119076198</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>822761.75</v>
+        <v>2834647.0</v>
       </c>
       <c r="N14" s="1">
-        <v>822761.75</v>
+        <v>2834647.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.23</v>
+        <v>0.77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>18940.0</v>
+        <v>8417.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.12</v>
+        <v>95.25</v>
       </c>
       <c r="E15" s="1">
-        <v>78.0265913411</v>
+        <v>108.857185458</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1477823.64</v>
+        <v>916250.93</v>
       </c>
       <c r="I15" s="1">
-        <v>172229.16</v>
+        <v>-114531.68</v>
       </c>
       <c r="J15" s="1">
-        <v>11.654243127414</v>
+        <v>-12.500034242803</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1650052.8</v>
+        <v>801719.25</v>
       </c>
       <c r="N15" s="1">
-        <v>1650052.8</v>
+        <v>801719.25</v>
       </c>
       <c r="O15" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>22259.0</v>
+        <v>18940.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.04</v>
+        <v>90.32</v>
       </c>
       <c r="E16" s="1">
-        <v>74.7821150995</v>
+        <v>78.0265913411</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1664575.1</v>
+        <v>1477823.64</v>
       </c>
       <c r="I16" s="1">
-        <v>339625.26</v>
+        <v>232837.16</v>
       </c>
       <c r="J16" s="1">
-        <v>20.403120291779</v>
+        <v>15.755409082507</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2004200.36</v>
+        <v>1710660.8</v>
       </c>
       <c r="N16" s="1">
-        <v>2004200.36</v>
+        <v>1710660.8</v>
       </c>
       <c r="O16" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>635840.0</v>
+        <v>16742.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.256</v>
+        <v>94.73</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0848801743</v>
+        <v>74.78211504</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>7048210.21</v>
+        <v>1252002.17</v>
       </c>
       <c r="I17" s="1">
-        <v>108804.83</v>
+        <v>333967.49</v>
       </c>
       <c r="J17" s="1">
-        <v>1.5437228283235</v>
+        <v>26.674673415302</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>7157015.04</v>
+        <v>1585969.66</v>
       </c>
       <c r="N17" s="1">
-        <v>7157015.04</v>
+        <v>1585969.66</v>
       </c>
       <c r="O17" s="1">
-        <v>1.98</v>
+        <v>0.43</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1279926.0</v>
+        <v>1451235.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.746</v>
+        <v>11.306</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6300005625</v>
+        <v>11.2004103126</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>13605614.1</v>
+        <v>16254427.46</v>
       </c>
       <c r="I18" s="1">
-        <v>148470.7</v>
+        <v>153235.45</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0912458556354</v>
+        <v>0.94273052912563</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>13754084.8</v>
+        <v>16407662.91</v>
       </c>
       <c r="N18" s="1">
-        <v>13754084.8</v>
+        <v>16407662.91</v>
       </c>
       <c r="O18" s="1">
-        <v>3.81</v>
+        <v>4.46</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>42275.0</v>
+        <v>417570.0</v>
       </c>
       <c r="D19" s="1">
-        <v>27.0</v>
+        <v>10.828</v>
       </c>
       <c r="E19" s="1">
-        <v>25.2120208161</v>
+        <v>10.6300005508</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1065838.18</v>
+        <v>4438769.33</v>
       </c>
       <c r="I19" s="1">
-        <v>75586.82</v>
+        <v>82678.63</v>
       </c>
       <c r="J19" s="1">
-        <v>7.0917725991013</v>
+        <v>1.8626475911061</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1141425.0</v>
+        <v>4521447.96</v>
       </c>
       <c r="N19" s="1">
-        <v>1141425.0</v>
+        <v>4521447.96</v>
       </c>
       <c r="O19" s="1">
-        <v>0.32</v>
+        <v>1.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>6145.0</v>
+        <v>42275.0</v>
       </c>
       <c r="D20" s="1">
-        <v>127.85</v>
+        <v>27.66</v>
       </c>
       <c r="E20" s="1">
-        <v>141.197549227</v>
+        <v>25.2120208161</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>867658.94</v>
+        <v>1065838.18</v>
       </c>
       <c r="I20" s="1">
-        <v>-82020.69</v>
+        <v>103488.32</v>
       </c>
       <c r="J20" s="1">
-        <v>-9.4531026211751</v>
+        <v>9.7095714848571</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>785638.25</v>
+        <v>1169326.5</v>
       </c>
       <c r="N20" s="1">
-        <v>785638.25</v>
+        <v>1169326.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.22</v>
+        <v>0.32</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>19336.0</v>
+        <v>53179.0</v>
       </c>
       <c r="D21" s="1">
-        <v>83.42</v>
+        <v>10.965</v>
       </c>
       <c r="E21" s="1">
-        <v>67.565383223</v>
+        <v>10.5930999079</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1306444.25</v>
+        <v>563330.46</v>
       </c>
       <c r="I21" s="1">
-        <v>306564.87</v>
+        <v>19777.28</v>
       </c>
       <c r="J21" s="1">
-        <v>23.465591432623</v>
+        <v>3.5107776703571</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1613009.12</v>
+        <v>583107.74</v>
       </c>
       <c r="N21" s="1">
-        <v>1613009.12</v>
+        <v>583107.74</v>
       </c>
       <c r="O21" s="1">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>9816.0</v>
+        <v>6145.0</v>
       </c>
       <c r="D22" s="1">
-        <v>66.1</v>
+        <v>104.5</v>
       </c>
       <c r="E22" s="1">
-        <v>57.2562846373</v>
+        <v>141.197549227</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>562027.69</v>
+        <v>867658.94</v>
       </c>
       <c r="I22" s="1">
-        <v>86809.91</v>
+        <v>-225506.44</v>
       </c>
       <c r="J22" s="1">
-        <v>15.445842179057</v>
+        <v>-25.990216847187</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>648837.6</v>
+        <v>642152.5</v>
       </c>
       <c r="N22" s="1">
-        <v>648837.6</v>
+        <v>642152.5</v>
       </c>
       <c r="O22" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>24394.0</v>
+        <v>17245.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.91</v>
+        <v>90.24</v>
       </c>
       <c r="E23" s="1">
-        <v>34.9977908502</v>
+        <v>67.5653830096</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>853736.11</v>
+        <v>1165165.03</v>
       </c>
       <c r="I23" s="1">
-        <v>-294869.57</v>
+        <v>391023.77</v>
       </c>
       <c r="J23" s="1">
-        <v>-34.538725321107</v>
+        <v>33.559518174005</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>558866.54</v>
+        <v>1556188.8</v>
       </c>
       <c r="N23" s="1">
-        <v>558866.54</v>
+        <v>1556188.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>2716.0</v>
+        <v>9816.0</v>
       </c>
       <c r="D24" s="1">
-        <v>209.7</v>
+        <v>73.6</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007364</v>
+        <v>57.2562846373</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>589543.11</v>
+        <v>562027.69</v>
       </c>
       <c r="I24" s="1">
-        <v>-19997.91</v>
+        <v>160429.91</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.3921030813166</v>
+        <v>28.544840913443</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>569545.2</v>
+        <v>722457.6</v>
       </c>
       <c r="N24" s="1">
-        <v>569545.2</v>
+        <v>722457.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>40087.0</v>
+        <v>13693.0</v>
       </c>
       <c r="D25" s="1">
-        <v>27.47</v>
+        <v>17.43</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8001456831</v>
+        <v>34.997790842</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1274772.44</v>
+        <v>479224.75</v>
       </c>
       <c r="I25" s="1">
-        <v>-173582.55</v>
+        <v>-240555.76</v>
       </c>
       <c r="J25" s="1">
-        <v>-13.616747942872</v>
+        <v>-50.196856485396</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1101189.89</v>
+        <v>238668.99</v>
       </c>
       <c r="N25" s="1">
-        <v>1101189.89</v>
+        <v>238668.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>18754.0</v>
+        <v>2716.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.06</v>
+        <v>219.9</v>
       </c>
       <c r="E26" s="1">
-        <v>104.4029694998</v>
+        <v>217.0630007364</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1957973.29</v>
+        <v>589543.11</v>
       </c>
       <c r="I26" s="1">
-        <v>-719084.05</v>
+        <v>7705.29</v>
       </c>
       <c r="J26" s="1">
-        <v>-36.725937665881</v>
+        <v>1.3069934783904</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1238889.24</v>
+        <v>597248.4</v>
       </c>
       <c r="N26" s="1">
-        <v>1238889.24</v>
+        <v>597248.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>22856.0</v>
+        <v>36757.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.83</v>
+        <v>32.72</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276001925</v>
+        <v>31.8001455505</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>407467.63</v>
+        <v>1168877.95</v>
       </c>
       <c r="I27" s="1">
-        <v>54.85</v>
+        <v>33811.09</v>
       </c>
       <c r="J27" s="1">
-        <v>0.013461191997018</v>
+        <v>2.892610815355</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>407522.48</v>
+        <v>1202689.04</v>
       </c>
       <c r="N27" s="1">
-        <v>407522.48</v>
+        <v>1202689.04</v>
       </c>
       <c r="O27" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>305848.0</v>
+        <v>18754.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.25</v>
+        <v>61.14</v>
       </c>
       <c r="E28" s="1">
-        <v>6.0097492872</v>
+        <v>104.4029694998</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1838069.8</v>
+        <v>1957973.29</v>
       </c>
       <c r="I28" s="1">
-        <v>991024.2</v>
+        <v>-811353.73</v>
       </c>
       <c r="J28" s="1">
-        <v>53.916570524144</v>
+        <v>-41.438447303844</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2829094.0</v>
+        <v>1146619.56</v>
       </c>
       <c r="N28" s="1">
-        <v>2829094.0</v>
+        <v>1146619.56</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>50355.0</v>
+        <v>22856.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.87</v>
+        <v>18.63</v>
       </c>
       <c r="E29" s="1">
-        <v>14.122016483</v>
+        <v>17.8276001925</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>711114.14</v>
+        <v>407467.63</v>
       </c>
       <c r="I29" s="1">
-        <v>541214.71</v>
+        <v>18339.65</v>
       </c>
       <c r="J29" s="1">
-        <v>76.107994421261</v>
+        <v>4.5008851377961</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1252328.85</v>
+        <v>425807.28</v>
       </c>
       <c r="N29" s="1">
-        <v>1252328.85</v>
+        <v>425807.28</v>
       </c>
       <c r="O29" s="1">
-        <v>0.35</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>9689.0</v>
+        <v>305848.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.8</v>
+        <v>9.082</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5896996594</v>
+        <v>6.0097492872</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1013369.6</v>
+        <v>1838069.8</v>
       </c>
       <c r="I30" s="1">
-        <v>31104.6</v>
+        <v>939641.74</v>
       </c>
       <c r="J30" s="1">
-        <v>3.0694230417017</v>
+        <v>51.121113028461</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1044474.2</v>
+        <v>2777711.54</v>
       </c>
       <c r="N30" s="1">
-        <v>1044474.2</v>
+        <v>2777711.54</v>
       </c>
       <c r="O30" s="1">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>5253.0</v>
+        <v>50355.0</v>
       </c>
       <c r="D31" s="1">
-        <v>254.6</v>
+        <v>26.3</v>
       </c>
       <c r="E31" s="1">
-        <v>192.1312868837</v>
+        <v>14.122016483</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1009265.65</v>
+        <v>711114.14</v>
       </c>
       <c r="I31" s="1">
-        <v>328148.15</v>
+        <v>613222.36</v>
       </c>
       <c r="J31" s="1">
-        <v>32.513555771962</v>
+        <v>86.234027071941</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1337413.8</v>
+        <v>1324336.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1337413.8</v>
+        <v>1324336.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>35141.0</v>
+        <v>9689.0</v>
       </c>
       <c r="D32" s="1">
-        <v>12.91</v>
+        <v>106.6</v>
       </c>
       <c r="E32" s="1">
-        <v>22.3286483026</v>
+        <v>104.5896996594</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>784651.03</v>
+        <v>1013369.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-330980.72</v>
+        <v>19477.8</v>
       </c>
       <c r="J32" s="1">
-        <v>-42.181900914601</v>
+        <v>1.9220825254675</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>453670.31</v>
+        <v>1032847.4</v>
       </c>
       <c r="N32" s="1">
-        <v>453670.31</v>
+        <v>1032847.4</v>
       </c>
       <c r="O32" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5407.0</v>
+        <v>5253.0</v>
       </c>
       <c r="D33" s="1">
-        <v>181.4</v>
+        <v>238.2</v>
       </c>
       <c r="E33" s="1">
-        <v>146.9038857037</v>
+        <v>192.1312868837</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>794309.31</v>
+        <v>1009265.65</v>
       </c>
       <c r="I33" s="1">
-        <v>186520.49</v>
+        <v>241998.95</v>
       </c>
       <c r="J33" s="1">
-        <v>23.4820979248</v>
+        <v>23.977725785079</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>980829.8</v>
+        <v>1251264.6</v>
       </c>
       <c r="N33" s="1">
-        <v>980829.8</v>
+        <v>1251264.6</v>
       </c>
       <c r="O33" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>10927.0</v>
+        <v>35141.0</v>
       </c>
       <c r="D34" s="1">
-        <v>72.98</v>
+        <v>15.24</v>
       </c>
       <c r="E34" s="1">
-        <v>69.1710844697</v>
+        <v>22.3286483026</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>755832.44</v>
+        <v>784651.03</v>
       </c>
       <c r="I34" s="1">
-        <v>41620.02</v>
+        <v>-249102.19</v>
       </c>
       <c r="J34" s="1">
-        <v>5.5065141157477</v>
+        <v>-31.746876060304</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>797452.46</v>
+        <v>535548.84</v>
       </c>
       <c r="N34" s="1">
-        <v>797452.46</v>
+        <v>535548.84</v>
       </c>
       <c r="O34" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>463.0</v>
+        <v>5407.0</v>
       </c>
       <c r="D35" s="1">
-        <v>2027.0</v>
+        <v>187.3</v>
       </c>
       <c r="E35" s="1">
-        <v>1438.3088336933</v>
+        <v>146.9038857037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>665936.99</v>
+        <v>794309.31</v>
       </c>
       <c r="I35" s="1">
-        <v>272564.01</v>
+        <v>218421.79</v>
       </c>
       <c r="J35" s="1">
-        <v>40.92939934152</v>
+        <v>27.498329334702</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>938501.0</v>
+        <v>1012731.1</v>
       </c>
       <c r="N35" s="1">
-        <v>938501.0</v>
+        <v>1012731.1</v>
       </c>
       <c r="O35" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>95990.0</v>
+        <v>14937.0</v>
       </c>
       <c r="D36" s="1">
-        <v>0.2561</v>
+        <v>35.68</v>
       </c>
       <c r="E36" s="1">
-        <v>0.0</v>
+        <v>34.39</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>0.0</v>
+        <v>513683.43</v>
       </c>
       <c r="I36" s="1">
-        <v>24583.04</v>
+        <v>19268.73</v>
       </c>
       <c r="J36" s="1">
-        <v>0</v>
+        <v>3.7510904332655</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24583.04</v>
+        <v>532952.16</v>
       </c>
       <c r="N36" s="1">
-        <v>24583.04</v>
+        <v>532952.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.01</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>95990.0</v>
+        <v>4999.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.89</v>
+        <v>82.66</v>
       </c>
       <c r="E37" s="1">
-        <v>12.4802774247</v>
+        <v>69.1710842168</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1197981.83</v>
+        <v>345786.25</v>
       </c>
       <c r="I37" s="1">
-        <v>615269.27</v>
+        <v>67431.09</v>
       </c>
       <c r="J37" s="1">
-        <v>51.358814849471</v>
+        <v>19.500801434412</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1813251.1</v>
+        <v>413217.34</v>
       </c>
       <c r="N37" s="1">
-        <v>1813251.1</v>
+        <v>413217.34</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>25969.0</v>
+        <v>463.0</v>
       </c>
       <c r="D38" s="1">
-        <v>54.1</v>
+        <v>2112.0</v>
       </c>
       <c r="E38" s="1">
-        <v>38.9226296738</v>
+        <v>1438.3088336933</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1010781.77</v>
+        <v>665936.99</v>
       </c>
       <c r="I38" s="1">
-        <v>394141.13</v>
+        <v>311919.01</v>
       </c>
       <c r="J38" s="1">
-        <v>38.993691981604</v>
+        <v>46.839117616818</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1404922.9</v>
+        <v>977856.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1404922.9</v>
+        <v>977856.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>48376.0</v>
+        <v>97304.0</v>
       </c>
       <c r="D39" s="1">
-        <v>41.8</v>
+        <v>19.765</v>
       </c>
       <c r="E39" s="1">
-        <v>34.7570735489</v>
+        <v>13.2980955562</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1681408.19</v>
+        <v>1293957.89</v>
       </c>
       <c r="I39" s="1">
-        <v>340708.61</v>
+        <v>629255.67</v>
       </c>
       <c r="J39" s="1">
-        <v>20.263289546603</v>
+        <v>48.63030511758</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2022116.8</v>
+        <v>1923213.56</v>
       </c>
       <c r="N39" s="1">
-        <v>2022116.8</v>
+        <v>1923213.56</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>95424.0</v>
+        <v>25969.0</v>
       </c>
       <c r="D40" s="1">
-        <v>24.63</v>
+        <v>57.66</v>
       </c>
       <c r="E40" s="1">
-        <v>12.0848597837</v>
+        <v>38.9226296738</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1153185.66</v>
+        <v>1010781.77</v>
       </c>
       <c r="I40" s="1">
-        <v>1197107.46</v>
+        <v>486590.77</v>
       </c>
       <c r="J40" s="1">
-        <v>103.80873622726</v>
+        <v>48.140042137879</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2350293.12</v>
+        <v>1497372.54</v>
       </c>
       <c r="N40" s="1">
-        <v>2350293.12</v>
+        <v>1497372.54</v>
       </c>
       <c r="O40" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>536371.0</v>
+        <v>46358.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.84</v>
+        <v>45.2</v>
       </c>
       <c r="E41" s="1">
-        <v>2.8473831173</v>
+        <v>34.7570736442</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1527253.73</v>
+        <v>1611268.42</v>
       </c>
       <c r="I41" s="1">
-        <v>1605152.91</v>
+        <v>484113.18</v>
       </c>
       <c r="J41" s="1">
-        <v>105.10060499247</v>
+        <v>30.045470636109</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3132406.64</v>
+        <v>2095381.6</v>
       </c>
       <c r="N41" s="1">
-        <v>3132406.64</v>
+        <v>2095381.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.87</v>
+        <v>0.57</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>1207.0</v>
+        <v>95424.0</v>
       </c>
       <c r="D42" s="1">
-        <v>262.7</v>
+        <v>25.11</v>
       </c>
       <c r="E42" s="1">
-        <v>530.7942336371</v>
+        <v>12.0848597837</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>640668.64</v>
+        <v>1153185.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-323589.74</v>
+        <v>1242910.98</v>
       </c>
       <c r="J42" s="1">
-        <v>-50.508128507742</v>
+        <v>107.78064826092</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>317078.9</v>
+        <v>2396096.64</v>
       </c>
       <c r="N42" s="1">
-        <v>317078.9</v>
+        <v>2396096.64</v>
       </c>
       <c r="O42" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>9308.0</v>
+        <v>456546.0</v>
       </c>
       <c r="D43" s="1">
-        <v>73.45</v>
+        <v>5.871</v>
       </c>
       <c r="E43" s="1">
-        <v>93.1078899871</v>
+        <v>2.8473831114</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>866648.24</v>
+        <v>1299961.37</v>
       </c>
       <c r="I43" s="1">
-        <v>-182975.64</v>
+        <v>1380420.2</v>
       </c>
       <c r="J43" s="1">
-        <v>-21.113022741499</v>
+        <v>106.18932468739</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>683672.6</v>
+        <v>2680381.57</v>
       </c>
       <c r="N43" s="1">
-        <v>683672.6</v>
+        <v>2680381.57</v>
       </c>
       <c r="O43" s="1">
-        <v>0.19</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>3110.0</v>
+        <v>1207.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.45</v>
+        <v>278.0</v>
       </c>
       <c r="E44" s="1">
-        <v>99.3163987138</v>
+        <v>530.7942336371</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>308874.0</v>
+        <v>640668.64</v>
       </c>
       <c r="I44" s="1">
-        <v>-2694.5</v>
+        <v>-305122.64</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.87236219299779</v>
+        <v>-47.625655596316</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>306179.5</v>
+        <v>335546.0</v>
       </c>
       <c r="N44" s="1">
-        <v>306179.5</v>
+        <v>335546.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>311801.0</v>
+        <v>9308.0</v>
       </c>
       <c r="D45" s="1">
-        <v>4.091</v>
+        <v>72.6</v>
       </c>
       <c r="E45" s="1">
-        <v>3.4709370079</v>
+        <v>93.1078899871</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1082241.63</v>
+        <v>866648.24</v>
       </c>
       <c r="I45" s="1">
-        <v>193336.26</v>
+        <v>-190887.44</v>
       </c>
       <c r="J45" s="1">
-        <v>17.864426449757</v>
+        <v>-22.02594215157</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1275577.89</v>
+        <v>675760.8</v>
       </c>
       <c r="N45" s="1">
-        <v>1275577.89</v>
+        <v>675760.8</v>
       </c>
       <c r="O45" s="1">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>10204.0</v>
+        <v>6130.0</v>
       </c>
       <c r="D46" s="1">
-        <v>158.18</v>
+        <v>115.4</v>
       </c>
       <c r="E46" s="1">
-        <v>148.6453547628</v>
+        <v>98.8895595432</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1516777.2</v>
+        <v>606193.0</v>
       </c>
       <c r="I46" s="1">
-        <v>97291.52</v>
+        <v>101209.0</v>
       </c>
       <c r="J46" s="1">
-        <v>6.4143580217319</v>
+        <v>16.695837794234</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1614068.72</v>
+        <v>707402.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1614068.72</v>
+        <v>707402.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.45</v>
+        <v>0.19</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>5935.0</v>
+        <v>311801.0</v>
       </c>
       <c r="D47" s="1">
-        <v>135.9</v>
+        <v>4.638</v>
       </c>
       <c r="E47" s="1">
-        <v>72.0073091828</v>
+        <v>3.4709370079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>427363.38</v>
+        <v>1082241.63</v>
       </c>
       <c r="I47" s="1">
-        <v>379203.12</v>
+        <v>363891.41</v>
       </c>
       <c r="J47" s="1">
-        <v>88.730840719202</v>
+        <v>33.623859950758</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>806566.5</v>
+        <v>1446133.04</v>
       </c>
       <c r="N47" s="1">
-        <v>806566.5</v>
+        <v>1446133.04</v>
       </c>
       <c r="O47" s="1">
-        <v>0.22</v>
+        <v>0.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>3360.0</v>
+        <v>11606.0</v>
       </c>
       <c r="D48" s="1">
-        <v>388.1</v>
+        <v>175.56</v>
       </c>
       <c r="E48" s="1">
-        <v>395.9467291667</v>
+        <v>149.7681440634</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1330381.01</v>
+        <v>1738209.08</v>
       </c>
       <c r="I48" s="1">
-        <v>-26365.01</v>
+        <v>299340.28</v>
       </c>
       <c r="J48" s="1">
-        <v>-1.9817638557544</v>
+        <v>17.221189524565</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1304016.0</v>
+        <v>2037549.36</v>
       </c>
       <c r="N48" s="1">
-        <v>1304016.0</v>
+        <v>2037549.36</v>
       </c>
       <c r="O48" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>4112.0</v>
+        <v>5935.0</v>
       </c>
       <c r="D49" s="1">
-        <v>542.4</v>
+        <v>154.0</v>
       </c>
       <c r="E49" s="1">
-        <v>630.0707149805</v>
+        <v>72.0073091828</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2590850.78</v>
+        <v>427363.38</v>
       </c>
       <c r="I49" s="1">
-        <v>-360501.98</v>
+        <v>486626.62</v>
       </c>
       <c r="J49" s="1">
-        <v>-13.914424666325</v>
+        <v>113.86717785693</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2230348.8</v>
+        <v>913990.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2230348.8</v>
+        <v>913990.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>9362.0</v>
+        <v>3360.0</v>
       </c>
       <c r="D50" s="1">
-        <v>125.85</v>
+        <v>401.15</v>
       </c>
       <c r="E50" s="1">
-        <v>128.6372292245</v>
+        <v>395.9467291667</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1204301.74</v>
+        <v>1330381.01</v>
       </c>
       <c r="I50" s="1">
-        <v>-26094.04</v>
+        <v>17482.99</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.1667360540391</v>
+        <v>1.3141340614896</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1178207.7</v>
+        <v>1347864.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1178207.7</v>
+        <v>1347864.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>77418.0</v>
+        <v>4112.0</v>
       </c>
       <c r="D51" s="1">
-        <v>17.04</v>
+        <v>554.7</v>
       </c>
       <c r="E51" s="1">
-        <v>11.7747651709</v>
+        <v>630.0707149805</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>911578.77</v>
+        <v>2590850.78</v>
       </c>
       <c r="I51" s="1">
-        <v>407623.95</v>
+        <v>-309924.38</v>
       </c>
       <c r="J51" s="1">
-        <v>44.716261876086</v>
+        <v>-11.962262836303</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1319202.72</v>
+        <v>2280926.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1319202.72</v>
+        <v>2280926.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>9654.0</v>
+        <v>9362.0</v>
       </c>
       <c r="D52" s="1">
-        <v>48.32</v>
+        <v>128.15</v>
       </c>
       <c r="E52" s="1">
-        <v>52.2038004972</v>
+        <v>128.6372292245</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>503975.49</v>
+        <v>1204301.74</v>
       </c>
       <c r="I52" s="1">
-        <v>-37494.21</v>
+        <v>-4561.44</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.4396891801226</v>
+        <v>-0.37876221950821</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>466481.28</v>
+        <v>1199740.3</v>
       </c>
       <c r="N52" s="1">
-        <v>466481.28</v>
+        <v>1199740.3</v>
       </c>
       <c r="O52" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>1558.0</v>
+        <v>77418.0</v>
       </c>
       <c r="D53" s="1">
-        <v>510.4</v>
+        <v>16.91</v>
       </c>
       <c r="E53" s="1">
-        <v>216.5733119384</v>
+        <v>11.7747651709</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>337421.22</v>
+        <v>911578.77</v>
       </c>
       <c r="I53" s="1">
-        <v>457781.98</v>
+        <v>397559.61</v>
       </c>
       <c r="J53" s="1">
-        <v>135.67077375869</v>
+        <v>43.612205887594</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>795203.2</v>
+        <v>1309138.38</v>
       </c>
       <c r="N53" s="1">
-        <v>795203.2</v>
+        <v>1309138.38</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>134186.0</v>
+        <v>9654.0</v>
       </c>
       <c r="D54" s="1">
-        <v>5.13</v>
+        <v>57.0</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5436222855</v>
+        <v>52.2038004972</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>609690.5</v>
+        <v>503975.49</v>
       </c>
       <c r="I54" s="1">
-        <v>78683.68</v>
+        <v>46302.51</v>
       </c>
       <c r="J54" s="1">
-        <v>12.90551189497</v>
+        <v>9.187452746958</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>688374.18</v>
+        <v>550278.0</v>
       </c>
       <c r="N54" s="1">
-        <v>688374.18</v>
+        <v>550278.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2508.0</v>
+        <v>1558.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4771.34</v>
+        <v>542.0</v>
       </c>
       <c r="E55" s="1">
-        <v>4753.2783293461</v>
+        <v>216.5733119384</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>11921222.05</v>
+        <v>337421.22</v>
       </c>
       <c r="I55" s="1">
-        <v>45298.67</v>
+        <v>507014.78</v>
       </c>
       <c r="J55" s="1">
-        <v>0.37998344305649</v>
+        <v>150.26167589578</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>11966520.72</v>
+        <v>844436.0</v>
       </c>
       <c r="N55" s="1">
-        <v>11966520.72</v>
+        <v>844436.0</v>
       </c>
       <c r="O55" s="1">
-        <v>3.32</v>
+        <v>0.23</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>9266.0</v>
+        <v>180231.0</v>
       </c>
       <c r="D56" s="1">
-        <v>49.77</v>
+        <v>6.424</v>
       </c>
       <c r="E56" s="1">
-        <v>30.0970634578</v>
+        <v>4.7685391525</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>278879.39</v>
+        <v>859438.58</v>
       </c>
       <c r="I56" s="1">
-        <v>182289.43</v>
+        <v>298365.36</v>
       </c>
       <c r="J56" s="1">
-        <v>65.364970139959</v>
+        <v>34.716309803081</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>461168.82</v>
+        <v>1157803.94</v>
       </c>
       <c r="N56" s="1">
-        <v>461168.82</v>
+        <v>1157803.94</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>9299.0</v>
+        <v>3344.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.22</v>
+        <v>4777.07</v>
       </c>
       <c r="E57" s="1">
-        <v>42.7979309603</v>
+        <v>4761.5799760766</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>397977.96</v>
+        <v>15922723.44</v>
       </c>
       <c r="I57" s="1">
-        <v>524668.82</v>
+        <v>51798.64</v>
       </c>
       <c r="J57" s="1">
-        <v>131.83363721951</v>
+        <v>0.32531269035217</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>922646.78</v>
+        <v>15974522.08</v>
       </c>
       <c r="N57" s="1">
-        <v>922646.78</v>
+        <v>15974522.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>4.34</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>4181.0</v>
+        <v>9266.0</v>
       </c>
       <c r="D58" s="1">
-        <v>298.6</v>
+        <v>44.14</v>
       </c>
       <c r="E58" s="1">
-        <v>213.4879861277</v>
+        <v>30.0970634578</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>892593.27</v>
+        <v>278879.39</v>
       </c>
       <c r="I58" s="1">
-        <v>355853.33</v>
+        <v>130121.85</v>
       </c>
       <c r="J58" s="1">
-        <v>39.867355262493</v>
+        <v>46.658826240261</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1248446.6</v>
+        <v>409001.24</v>
       </c>
       <c r="N58" s="1">
-        <v>1248446.6</v>
+        <v>409001.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>398287.0</v>
+        <v>9299.0</v>
       </c>
       <c r="D59" s="1">
-        <v>3.095</v>
+        <v>97.5</v>
       </c>
       <c r="E59" s="1">
-        <v>2.573200004</v>
+        <v>42.7979309603</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1024872.11</v>
+        <v>397977.96</v>
       </c>
       <c r="I59" s="1">
-        <v>207826.16</v>
+        <v>508674.54</v>
       </c>
       <c r="J59" s="1">
-        <v>20.278253059301</v>
+        <v>127.81475134955</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1232698.27</v>
+        <v>906652.5</v>
       </c>
       <c r="N59" s="1">
-        <v>1232698.27</v>
+        <v>906652.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>21841.0</v>
+        <v>4181.0</v>
       </c>
       <c r="D60" s="1">
-        <v>77.08</v>
+        <v>346.4</v>
       </c>
       <c r="E60" s="1">
-        <v>92.4632040657</v>
+        <v>213.4879861277</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2019488.84</v>
+        <v>892593.27</v>
       </c>
       <c r="I60" s="1">
-        <v>-335984.56</v>
+        <v>555705.13</v>
       </c>
       <c r="J60" s="1">
-        <v>-16.637109022103</v>
+        <v>62.257373954881</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1683504.28</v>
+        <v>1448298.4</v>
       </c>
       <c r="N60" s="1">
-        <v>1683504.28</v>
+        <v>1448298.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>20080.0</v>
+        <v>172124.0</v>
       </c>
       <c r="D61" s="1">
-        <v>164.62</v>
+        <v>3.423</v>
       </c>
       <c r="E61" s="1">
-        <v>169.6464571713</v>
+        <v>2.5732000186</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3406500.86</v>
+        <v>442909.48</v>
       </c>
       <c r="I61" s="1">
-        <v>-100931.26</v>
+        <v>146270.97</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.9629013509188</v>
+        <v>33.025025790823</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>3305569.6</v>
+        <v>589180.45</v>
       </c>
       <c r="N61" s="1">
-        <v>3305569.6</v>
+        <v>589180.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.92</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>14829.0</v>
+        <v>21841.0</v>
       </c>
       <c r="D62" s="1">
-        <v>241.4</v>
+        <v>79.58</v>
       </c>
       <c r="E62" s="1">
-        <v>145.4557036887</v>
+        <v>92.4632040657</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2156962.63</v>
+        <v>2019488.84</v>
       </c>
       <c r="I62" s="1">
-        <v>1422757.97</v>
+        <v>-281382.06</v>
       </c>
       <c r="J62" s="1">
-        <v>65.961178474381</v>
+        <v>-13.933330772949</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3579720.6</v>
+        <v>1738106.78</v>
       </c>
       <c r="N62" s="1">
-        <v>3579720.6</v>
+        <v>1738106.78</v>
       </c>
       <c r="O62" s="1">
-        <v>0.99</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>13045.0</v>
+        <v>20080.0</v>
       </c>
       <c r="D63" s="1">
-        <v>45.12</v>
+        <v>173.8</v>
       </c>
       <c r="E63" s="1">
-        <v>97.1511797624</v>
+        <v>169.6464571713</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1267337.14</v>
+        <v>3406500.86</v>
       </c>
       <c r="I63" s="1">
-        <v>-678746.74</v>
+        <v>83403.14</v>
       </c>
       <c r="J63" s="1">
-        <v>-53.556920142023</v>
+        <v>2.4483522367289</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>588590.4</v>
+        <v>3489904.0</v>
       </c>
       <c r="N63" s="1">
-        <v>588590.4</v>
+        <v>3489904.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.95</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>5455.0</v>
+        <v>14182.0</v>
       </c>
       <c r="D64" s="1">
-        <v>143.1</v>
+        <v>261.9</v>
       </c>
       <c r="E64" s="1">
-        <v>89.12</v>
+        <v>145.4557037089</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>486149.6</v>
+        <v>2062852.79</v>
       </c>
       <c r="I64" s="1">
-        <v>294460.9</v>
+        <v>1651413.01</v>
       </c>
       <c r="J64" s="1">
-        <v>60.570017953321</v>
+        <v>80.054816223702</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>780610.5</v>
+        <v>3714265.8</v>
       </c>
       <c r="N64" s="1">
-        <v>780610.5</v>
+        <v>3714265.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>1.01</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>23445.0</v>
+        <v>13045.0</v>
       </c>
       <c r="D65" s="1">
-        <v>42.05</v>
+        <v>52.15</v>
       </c>
       <c r="E65" s="1">
-        <v>52.0183796119</v>
+        <v>97.1511797624</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1219570.91</v>
+        <v>1267337.14</v>
       </c>
       <c r="I65" s="1">
-        <v>-233708.66</v>
+        <v>-587040.39</v>
       </c>
       <c r="J65" s="1">
-        <v>-19.163187485343</v>
+        <v>-46.320775385783</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>985862.25</v>
+        <v>680296.75</v>
       </c>
       <c r="N65" s="1">
-        <v>985862.25</v>
+        <v>680296.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>11759.0</v>
+        <v>8467.0</v>
       </c>
       <c r="D66" s="1">
-        <v>255.95</v>
+        <v>165.25</v>
       </c>
       <c r="E66" s="1">
-        <v>185.432210222</v>
+        <v>108.8383370733</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2180497.36</v>
+        <v>921534.2</v>
       </c>
       <c r="I66" s="1">
-        <v>829218.69</v>
+        <v>477637.55</v>
       </c>
       <c r="J66" s="1">
-        <v>38.028878420655</v>
+        <v>51.83069168784</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3009716.05</v>
+        <v>1399171.75</v>
       </c>
       <c r="N66" s="1">
-        <v>3009716.05</v>
+        <v>1399171.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.83</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>26157.0</v>
+        <v>23445.0</v>
       </c>
       <c r="D67" s="1">
-        <v>71.8</v>
+        <v>42.35</v>
       </c>
       <c r="E67" s="1">
-        <v>35.2769488091</v>
+        <v>52.0183796119</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>922739.15</v>
+        <v>1219570.91</v>
       </c>
       <c r="I67" s="1">
-        <v>955333.45</v>
+        <v>-226675.16</v>
       </c>
       <c r="J67" s="1">
-        <v>103.53234172409</v>
+        <v>-18.586468252182</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1878072.6</v>
+        <v>992895.75</v>
       </c>
       <c r="N67" s="1">
-        <v>1878072.6</v>
+        <v>992895.75</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>11847.0</v>
+        <v>11759.0</v>
       </c>
       <c r="D68" s="1">
-        <v>42.92</v>
+        <v>245.15</v>
       </c>
       <c r="E68" s="1">
-        <v>72.3453068287</v>
+        <v>185.432210222</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>857074.85</v>
+        <v>2180497.36</v>
       </c>
       <c r="I68" s="1">
-        <v>-348601.61</v>
+        <v>702221.49</v>
       </c>
       <c r="J68" s="1">
-        <v>-40.673414929863</v>
+        <v>32.204647567195</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>508473.24</v>
+        <v>2882718.85</v>
       </c>
       <c r="N68" s="1">
-        <v>508473.24</v>
+        <v>2882718.85</v>
       </c>
       <c r="O68" s="1">
-        <v>0.14</v>
+        <v>0.78</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>46215.0</v>
+        <v>26157.0</v>
       </c>
       <c r="D69" s="1">
-        <v>23.525</v>
+        <v>73.76</v>
       </c>
       <c r="E69" s="1">
-        <v>24.9356879801</v>
+        <v>35.2769488091</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1152402.82</v>
+        <v>922739.15</v>
       </c>
       <c r="I69" s="1">
-        <v>-65194.94</v>
+        <v>1006601.17</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.6573047955575</v>
+        <v>109.08837779344</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1087207.88</v>
+        <v>1929340.32</v>
       </c>
       <c r="N69" s="1">
-        <v>1087207.88</v>
+        <v>1929340.32</v>
       </c>
       <c r="O69" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>29576.0</v>
+        <v>11847.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.44</v>
+        <v>47.78</v>
       </c>
       <c r="E70" s="1">
-        <v>29.7108780768</v>
+        <v>72.3453068287</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>878728.93</v>
+        <v>857074.85</v>
       </c>
       <c r="I70" s="1">
-        <v>110292.51</v>
+        <v>-291025.19</v>
       </c>
       <c r="J70" s="1">
-        <v>12.551368941501</v>
+        <v>-33.955632929843</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>989021.44</v>
+        <v>566049.66</v>
       </c>
       <c r="N70" s="1">
-        <v>989021.44</v>
+        <v>566049.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>23744.0</v>
+        <v>46215.0</v>
       </c>
       <c r="D71" s="1">
-        <v>72.24</v>
+        <v>28.55</v>
       </c>
       <c r="E71" s="1">
-        <v>66.1817158019</v>
+        <v>24.9356879801</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1571418.66</v>
+        <v>1152402.82</v>
       </c>
       <c r="I71" s="1">
-        <v>143847.9</v>
+        <v>167035.43</v>
       </c>
       <c r="J71" s="1">
-        <v>9.1540150095965</v>
+        <v>14.494534992547</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1715266.56</v>
+        <v>1319438.25</v>
       </c>
       <c r="N71" s="1">
-        <v>1715266.56</v>
+        <v>1319438.25</v>
       </c>
       <c r="O71" s="1">
-        <v>0.48</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>33427.0</v>
+        <v>29576.0</v>
       </c>
       <c r="D72" s="1">
-        <v>31.56</v>
+        <v>33.74</v>
       </c>
       <c r="E72" s="1">
-        <v>28.1168740838</v>
+        <v>29.7108780768</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>939862.75</v>
+        <v>878728.93</v>
       </c>
       <c r="I72" s="1">
-        <v>115093.37</v>
+        <v>119165.31</v>
       </c>
       <c r="J72" s="1">
-        <v>12.245763543666</v>
+        <v>13.561100122196</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1054956.12</v>
+        <v>997894.24</v>
       </c>
       <c r="N72" s="1">
-        <v>1054956.12</v>
+        <v>997894.24</v>
       </c>
       <c r="O72" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>7382.0</v>
+        <v>3982.0</v>
       </c>
       <c r="D73" s="1">
-        <v>120.1</v>
+        <v>104.4</v>
       </c>
       <c r="E73" s="1">
-        <v>93.6935356272</v>
+        <v>103.545801105</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>691645.68</v>
+        <v>412319.38</v>
       </c>
       <c r="I73" s="1">
-        <v>194932.52</v>
+        <v>3401.42</v>
       </c>
       <c r="J73" s="1">
-        <v>28.183870099499</v>
+        <v>0.82494788384674</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>886578.2</v>
+        <v>415720.8</v>
       </c>
       <c r="N73" s="1">
-        <v>886578.2</v>
+        <v>415720.8</v>
       </c>
       <c r="O73" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>19820.0</v>
+        <v>23744.0</v>
       </c>
       <c r="D74" s="1">
-        <v>24.83</v>
+        <v>73.93</v>
       </c>
       <c r="E74" s="1">
-        <v>38.477363774</v>
+        <v>66.1817158019</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>762621.35</v>
+        <v>1571418.66</v>
       </c>
       <c r="I74" s="1">
-        <v>-270490.75</v>
+        <v>183975.26</v>
       </c>
       <c r="J74" s="1">
-        <v>-35.46855198848</v>
+        <v>11.70759038842</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>492130.6</v>
+        <v>1755393.92</v>
       </c>
       <c r="N74" s="1">
-        <v>492130.6</v>
+        <v>1755393.92</v>
       </c>
       <c r="O74" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>20697.0</v>
+        <v>33427.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.98</v>
+        <v>34.45</v>
       </c>
       <c r="E75" s="1">
-        <v>31.0668739431</v>
+        <v>28.1168740838</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>642991.09</v>
+        <v>939862.75</v>
       </c>
       <c r="I75" s="1">
-        <v>-63889.03</v>
+        <v>211697.4</v>
       </c>
       <c r="J75" s="1">
-        <v>-9.9362232220045</v>
+        <v>22.524288785783</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>579102.06</v>
+        <v>1151560.15</v>
       </c>
       <c r="N75" s="1">
-        <v>579102.06</v>
+        <v>1151560.15</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>7701.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D76" s="1">
-        <v>79.22</v>
+        <v>140.1</v>
       </c>
       <c r="E76" s="1">
-        <v>141.2572263342</v>
+        <v>100.3277665913</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1087821.9</v>
+        <v>976590.48</v>
       </c>
       <c r="I76" s="1">
-        <v>-477748.68</v>
+        <v>387142.92</v>
       </c>
       <c r="J76" s="1">
-        <v>-43.917913401082</v>
+        <v>39.642299195872</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>610073.22</v>
+        <v>1363733.4</v>
       </c>
       <c r="N76" s="1">
-        <v>610073.22</v>
+        <v>1363733.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>823.0</v>
+        <v>19820.0</v>
       </c>
       <c r="D77" s="1">
-        <v>257.05</v>
+        <v>27.46</v>
       </c>
       <c r="E77" s="1">
-        <v>252.351032807</v>
+        <v>38.477363774</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>0.0</v>
+        <v>762621.35</v>
       </c>
       <c r="I77" s="1">
-        <v>386725.0</v>
+        <v>-218364.15</v>
       </c>
       <c r="J77" s="1">
-        <v>0</v>
+        <v>-28.633364381944</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>386725.0</v>
+        <v>544257.2</v>
       </c>
       <c r="N77" s="1">
-        <v>386725.0</v>
+        <v>544257.2</v>
       </c>
       <c r="O77" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>97.0</v>
+        <v>20697.0</v>
       </c>
       <c r="D78" s="1">
-        <v>128.33</v>
+        <v>30.58</v>
       </c>
       <c r="E78" s="1">
-        <v>127.54</v>
+        <v>31.0668739431</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>642991.09</v>
       </c>
       <c r="I78" s="1">
-        <v>-17470.0</v>
+        <v>-10076.83</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>-1.567180347709</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>-17470.0</v>
+        <v>632914.26</v>
       </c>
       <c r="N78" s="1">
-        <v>-17470.0</v>
+        <v>632914.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>-5.0</v>
+        <v>7701.0</v>
       </c>
       <c r="D79" s="1">
-        <v>116.64</v>
+        <v>62.36</v>
       </c>
       <c r="E79" s="1">
-        <v>116.66</v>
+        <v>141.2572263342</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>1087821.9</v>
       </c>
       <c r="I79" s="1">
-        <v>-300.0</v>
+        <v>-607587.54</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>-55.853585959246</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-300.0</v>
+        <v>480234.36</v>
       </c>
       <c r="N79" s="1">
-        <v>-300.0</v>
+        <v>480234.36</v>
       </c>
       <c r="O79" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>-76.0</v>
+        <v>769.0</v>
       </c>
       <c r="D80" s="1">
-        <v>121.29</v>
+        <v>267.75</v>
       </c>
       <c r="E80" s="1">
-        <v>120.485</v>
+        <v>252.438881664</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>0.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-61180.0</v>
+        <v>1177425.0</v>
       </c>
       <c r="J80" s="1">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-61180.0</v>
+        <v>1177425.0</v>
       </c>
       <c r="N80" s="1">
-        <v>-61180.0</v>
+        <v>1177425.0</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.02</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>-79.0</v>
+        <v>66.0</v>
       </c>
       <c r="D81" s="1">
-        <v>122.11</v>
+        <v>117.01</v>
       </c>
       <c r="E81" s="1">
-        <v>121.25</v>
+        <v>116.66</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>0.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-72080.0</v>
+        <v>20250.0</v>
       </c>
       <c r="J81" s="1">
         <v>0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-72080.0</v>
+        <v>20250.0</v>
       </c>
       <c r="N81" s="1">
-        <v>-72080.0</v>
+        <v>20250.0</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>593000.0</v>
+        <v>65.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.697</v>
+        <v>129.34</v>
       </c>
       <c r="E82" s="1">
-        <v>99.52772344</v>
+        <v>129.24</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1003.81</v>
+        <v>72100.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.17007980692627</v>
+        <v>0</v>
       </c>
       <c r="K82">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L82">
-        <v>176.68</v>
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>591203.21</v>
+        <v>72100.0</v>
       </c>
       <c r="N82" s="1">
-        <v>591379.89</v>
+        <v>72100.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>300000.0</v>
+        <v>-33.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.679</v>
+        <v>122.29</v>
       </c>
       <c r="E83" s="1">
-        <v>99.634</v>
+        <v>120.49</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>298902.0</v>
+        <v>0.0</v>
       </c>
       <c r="I83" s="1">
-        <v>12135.0</v>
+        <v>-59400.0</v>
       </c>
       <c r="J83" s="1">
-        <v>4.0598590842483</v>
+        <v>0</v>
       </c>
       <c r="K83">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>311037.0</v>
+        <v>-59400.0</v>
       </c>
       <c r="N83" s="1">
-        <v>318264.74</v>
+        <v>-59400.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.09</v>
+        <v>-0.02</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" t="s">
         <v>199</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>500000.0</v>
+        <v>-79.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.268</v>
+        <v>123.19</v>
       </c>
       <c r="E84" s="1">
-        <v>99.179</v>
+        <v>121.25</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>495895.0</v>
+        <v>0.0</v>
       </c>
       <c r="I84" s="1">
-        <v>20445.0</v>
+        <v>-157400.0</v>
       </c>
       <c r="J84" s="1">
-        <v>4.1228485868984</v>
+        <v>0</v>
       </c>
       <c r="K84">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="L84">
-        <v>955.48</v>
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>516340.0</v>
+        <v>-157400.0</v>
       </c>
       <c r="N84" s="1">
-        <v>517295.48</v>
+        <v>-157400.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>-0.04</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" t="s">
         <v>201</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.139</v>
+      </c>
+      <c r="E85" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I85" s="1">
+        <v>3624.87</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.61417717469723</v>
+      </c>
+      <c r="K85">
+        <v>0.25</v>
+      </c>
+      <c r="L85" t="s">
         <v>202</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>163110.3</v>
+        <v>593824.27</v>
       </c>
       <c r="N85" s="1">
-        <v>165222.83</v>
+        <v>595296.62</v>
       </c>
       <c r="O85" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" t="s">
         <v>204</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>103.686</v>
+      </c>
+      <c r="E86" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>12156.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>4.066884798362</v>
+      </c>
+      <c r="K86">
+        <v>2.67</v>
+      </c>
+      <c r="L86" t="s">
         <v>205</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>2728377.0</v>
+        <v>311058.0</v>
       </c>
       <c r="N86" s="1">
-        <v>2802922.89</v>
+        <v>319076.84</v>
       </c>
       <c r="O86" s="1">
-        <v>0.78</v>
+        <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" t="s">
         <v>207</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>103.266</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>20435.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>4.1208320309743</v>
+      </c>
+      <c r="K87">
+        <v>0.42</v>
+      </c>
+      <c r="L87" t="s">
         <v>208</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>413224.0</v>
+        <v>516330.0</v>
       </c>
       <c r="N87" s="1">
-        <v>427213.04</v>
+        <v>518453.29</v>
       </c>
       <c r="O87" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>209</v>
+      </c>
+      <c r="B88" t="s">
         <v>210</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>110.202</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I88" s="1">
+        <v>16410.86</v>
+      </c>
+      <c r="J88" s="1">
+        <v>11.104165826511</v>
+      </c>
+      <c r="K88">
+        <v>1.76</v>
+      </c>
+      <c r="L88" t="s">
         <v>211</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>407237.04</v>
+        <v>164200.98</v>
       </c>
       <c r="N88" s="1">
-        <v>409835.94</v>
+        <v>166818.69</v>
       </c>
       <c r="O88" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C89" s="1">
         <v>400000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.516</v>
+        <v>104.17</v>
       </c>
       <c r="E89" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>397012.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2948.0</v>
+        <v>17120.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.74254682478111</v>
+        <v>4.284713184503</v>
       </c>
       <c r="K89">
-        <v>0.73</v>
+        <v>3.78</v>
       </c>
       <c r="L89" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="M89" s="1">
-        <v>394064.0</v>
+        <v>416680.0</v>
       </c>
       <c r="N89" s="1">
-        <v>396990.03</v>
+        <v>431784.11</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s">
         <v>216</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I90" s="1">
+        <v>3190.56</v>
+      </c>
+      <c r="J90" s="1">
+        <v>0.78727474076311</v>
+      </c>
+      <c r="K90">
+        <v>0.86</v>
+      </c>
+      <c r="L90" t="s">
         <v>217</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>310794.0</v>
+        <v>408456.96</v>
       </c>
       <c r="N90" s="1">
-        <v>318930.99</v>
+        <v>411978.06</v>
       </c>
       <c r="O90" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>218</v>
+      </c>
+      <c r="B91" t="s">
         <v>219</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.789</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1856.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.46749216648363</v>
+      </c>
+      <c r="K91">
+        <v>0.91</v>
+      </c>
+      <c r="L91" t="s">
         <v>220</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>563985.0</v>
+        <v>395156.0</v>
       </c>
       <c r="N91" s="1">
-        <v>579302.92</v>
+        <v>398805.32</v>
       </c>
       <c r="O91" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" t="s">
         <v>222</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>103.923</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I92" s="1">
+        <v>9681.51</v>
+      </c>
+      <c r="J92" s="1">
+        <v>3.2048695561673</v>
+      </c>
+      <c r="K92">
+        <v>2.98</v>
+      </c>
+      <c r="L92" t="s">
         <v>223</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>212378.0</v>
+        <v>311769.0</v>
       </c>
       <c r="N92" s="1">
-        <v>219665.67</v>
+        <v>320719.68</v>
       </c>
       <c r="O92" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" t="s">
         <v>225</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>112.981</v>
+      </c>
+      <c r="E93" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>64810.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>12.959537687839</v>
+      </c>
+      <c r="K93">
+        <v>3.41</v>
+      </c>
+      <c r="L93" t="s">
         <v>226</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>218538.0</v>
+        <v>564905.0</v>
       </c>
       <c r="N93" s="1">
-        <v>226825.67</v>
+        <v>581978.1</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>227</v>
+      </c>
+      <c r="B94" t="s">
         <v>228</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.033</v>
+      </c>
+      <c r="E94" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1234.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.57852789498359</v>
+      </c>
+      <c r="K94">
+        <v>3.95</v>
+      </c>
+      <c r="L94" t="s">
         <v>229</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>296781.0</v>
+        <v>212066.0</v>
       </c>
       <c r="N94" s="1">
-        <v>303487.85</v>
+        <v>219956.41</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" t="s">
         <v>231</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>109.208</v>
+      </c>
+      <c r="E95" s="1">
+        <v>111.1275</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>222255.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-3839.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-1.7272952239545</v>
+      </c>
+      <c r="K95">
+        <v>4.56</v>
+      </c>
+      <c r="L95" t="s">
         <v>232</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>556730.71</v>
+        <v>218416.0</v>
       </c>
       <c r="N95" s="1">
-        <v>561549.01</v>
+        <v>227532.44</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" t="s">
         <v>234</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.141</v>
+      </c>
+      <c r="E96" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>298299.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-876.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.29366508100932</v>
+      </c>
+      <c r="K96">
+        <v>2.42</v>
+      </c>
+      <c r="L96" t="s">
         <v>235</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>241103.63</v>
+        <v>297423.0</v>
       </c>
       <c r="N96" s="1">
-        <v>243010.17</v>
+        <v>304672.32</v>
       </c>
       <c r="O96" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>236</v>
+      </c>
+      <c r="B97" t="s">
         <v>237</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>571000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.938</v>
+      </c>
+      <c r="E97" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>564165.13</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-4939.15</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.87547948948919</v>
+      </c>
+      <c r="K97">
+        <v>1.05</v>
+      </c>
+      <c r="L97" t="s">
         <v>238</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>402808.0</v>
+        <v>559225.98</v>
       </c>
       <c r="N97" s="1">
-        <v>414498.41</v>
+        <v>565248.86</v>
       </c>
       <c r="O97" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>239</v>
+      </c>
+      <c r="B98" t="s">
         <v>240</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>800000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.647</v>
+        <v>100.624</v>
       </c>
       <c r="E98" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>781384.0</v>
+        <v>240339.66</v>
       </c>
       <c r="I98" s="1">
-        <v>15792.0</v>
+        <v>2164.18</v>
       </c>
       <c r="J98" s="1">
-        <v>2.0210293530454</v>
+        <v>0.90046728034815</v>
       </c>
       <c r="K98">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.04</v>
+      </c>
+      <c r="L98">
+        <v>99.04</v>
       </c>
       <c r="M98" s="1">
-        <v>797176.0</v>
+        <v>242503.84</v>
       </c>
       <c r="N98" s="1">
-        <v>817504.77</v>
+        <v>242602.88</v>
       </c>
       <c r="O98" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>241</v>
+      </c>
+      <c r="B99" t="s">
+        <v>242</v>
+      </c>
+      <c r="C99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>101.313</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>5252.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>1.313</v>
+      </c>
+      <c r="K99">
+        <v>3.18</v>
+      </c>
+      <c r="L99" t="s">
         <v>243</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>505345.0</v>
+        <v>405252.0</v>
       </c>
       <c r="N99" s="1">
-        <v>518085.0</v>
+        <v>417967.07</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>244</v>
+      </c>
+      <c r="B100" t="s">
+        <v>245</v>
+      </c>
+      <c r="C100" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.756</v>
+      </c>
+      <c r="E100" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>16664.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>2.1326262119521</v>
+      </c>
+      <c r="K100">
+        <v>2.75</v>
+      </c>
+      <c r="L100" t="s">
         <v>246</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>363295.96</v>
+        <v>798048.0</v>
       </c>
       <c r="N100" s="1">
-        <v>369164.12</v>
+        <v>820064.44</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>247</v>
+      </c>
+      <c r="B101" t="s">
+        <v>248</v>
+      </c>
+      <c r="C101" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.3796</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>501898.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3867.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>0.77047527585286</v>
+      </c>
+      <c r="K101">
+        <v>2.74</v>
+      </c>
+      <c r="L101" t="s">
         <v>249</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>540768.68</v>
+        <v>505765.0</v>
       </c>
       <c r="N101" s="1">
-        <v>540768.68</v>
+        <v>519464.86</v>
       </c>
       <c r="O101" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>250</v>
+      </c>
+      <c r="B102" t="s">
         <v>251</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>361000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.771</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.99096676</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>364577.39</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-794.08</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-0.2178083506495</v>
+      </c>
+      <c r="K102">
+        <v>1.82</v>
+      </c>
+      <c r="L102" t="s">
         <v>252</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>1736985.6</v>
+        <v>363783.31</v>
       </c>
       <c r="N102" s="1">
-        <v>1736985.6</v>
+        <v>370364.73</v>
       </c>
       <c r="O102" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>253</v>
       </c>
       <c r="B103" t="s">
         <v>254</v>
       </c>
       <c r="C103" s="1">
-        <v>458400.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.364</v>
+        <v>91.078</v>
       </c>
       <c r="E103" s="1">
-        <v>99.59599913</v>
+        <v>87.71275</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>456548.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I103" s="1">
-        <v>-1063.48</v>
+        <v>20056.89</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.23293933173213</v>
+        <v>3.8366714075206</v>
       </c>
       <c r="K103">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>455484.58</v>
+        <v>542824.88</v>
       </c>
       <c r="N103" s="1">
-        <v>468931.66</v>
+        <v>542824.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>255</v>
+      </c>
+      <c r="B104" t="s">
         <v>256</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>500000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>89.957</v>
+        <v>61.403</v>
       </c>
       <c r="E104" s="1">
-        <v>89.945602</v>
+        <v>69.08037222</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>449728.01</v>
+        <v>1989514.72</v>
       </c>
       <c r="I104" s="1">
-        <v>56.99</v>
+        <v>-221108.32</v>
       </c>
       <c r="J104" s="1">
-        <v>0.012672103745551</v>
+        <v>-11.113681028708</v>
       </c>
       <c r="K104">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>449785.0</v>
+        <v>1768406.4</v>
       </c>
       <c r="N104" s="1">
-        <v>452007.6</v>
+        <v>1768406.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B105" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C105" s="1">
-        <v>266000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D105" s="1">
-        <v>90.397</v>
+        <v>100.209</v>
       </c>
       <c r="E105" s="1">
-        <v>84.29</v>
+        <v>99.59599913</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>224211.4</v>
+        <v>456548.06</v>
       </c>
       <c r="I105" s="1">
-        <v>16244.62</v>
+        <v>2809.99</v>
       </c>
       <c r="J105" s="1">
-        <v>7.245224819077</v>
+        <v>0.61548613304807</v>
       </c>
       <c r="K105">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.03</v>
+      </c>
+      <c r="L105">
+        <v>148.2</v>
       </c>
       <c r="M105" s="1">
-        <v>240456.02</v>
+        <v>459358.05</v>
       </c>
       <c r="N105" s="1">
-        <v>243284.55</v>
+        <v>459506.25</v>
       </c>
       <c r="O105" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B106" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C106" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>102.839</v>
+        <v>90.344</v>
       </c>
       <c r="E106" s="1">
-        <v>99.104</v>
+        <v>89.945602</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>792832.0</v>
+        <v>449728.01</v>
       </c>
       <c r="I106" s="1">
-        <v>29880.0</v>
+        <v>1991.99</v>
       </c>
       <c r="J106" s="1">
-        <v>3.7687681627381</v>
+        <v>0.44293216248639</v>
       </c>
       <c r="K106">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="L106" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M106" s="1">
-        <v>822712.0</v>
+        <v>451720.0</v>
       </c>
       <c r="N106" s="1">
-        <v>824539.4</v>
+        <v>454356.99</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B107" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C107" s="1">
-        <v>480000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.711</v>
+        <v>90.599</v>
       </c>
       <c r="E107" s="1">
-        <v>99.799</v>
+        <v>84.29</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>479035.2</v>
+        <v>224211.4</v>
       </c>
       <c r="I107" s="1">
-        <v>-422.4</v>
+        <v>16781.94</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.088177236244852</v>
+        <v>7.4848736504923</v>
       </c>
       <c r="K107">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
       <c r="L107" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="M107" s="1">
-        <v>478612.8</v>
+        <v>240993.34</v>
       </c>
       <c r="N107" s="1">
-        <v>482804.58</v>
+        <v>244122.48</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1">
-        <v>396000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.494</v>
+        <v>103.113</v>
       </c>
       <c r="E108" s="1">
-        <v>99.607</v>
+        <v>99.104</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>394443.72</v>
+        <v>792832.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7472.52</v>
+        <v>32072.0</v>
       </c>
       <c r="J108" s="1">
-        <v>1.8944451695162</v>
+        <v>4.045245398773</v>
       </c>
       <c r="K108">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>439.4</v>
+        <v>0.45</v>
+      </c>
+      <c r="L108" t="s">
+        <v>267</v>
       </c>
       <c r="M108" s="1">
-        <v>401916.24</v>
+        <v>824904.0</v>
       </c>
       <c r="N108" s="1">
-        <v>402355.64</v>
+        <v>828479.34</v>
       </c>
       <c r="O108" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>268</v>
+      </c>
+      <c r="B109" t="s">
+        <v>269</v>
+      </c>
+      <c r="C109" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.909</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>479035.2</v>
+      </c>
+      <c r="I109" s="1">
+        <v>528.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.11022154530607</v>
+      </c>
+      <c r="K109">
+        <v>1.06</v>
+      </c>
+      <c r="L109" t="s">
         <v>270</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>302616.0</v>
+        <v>479563.2</v>
       </c>
       <c r="N109" s="1">
-        <v>309347.51</v>
+        <v>484659.09</v>
       </c>
       <c r="O109" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>271</v>
+      </c>
+      <c r="B110" t="s">
+        <v>272</v>
+      </c>
+      <c r="C110" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="I110" s="1">
+        <v>7991.28</v>
+      </c>
+      <c r="J110" s="1">
+        <v>2.025962030781</v>
+      </c>
+      <c r="K110">
+        <v>0.31</v>
+      </c>
+      <c r="L110" t="s">
         <v>273</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>285267.0</v>
+        <v>402435.0</v>
       </c>
       <c r="N110" s="1">
-        <v>286115.55</v>
+        <v>403679.96</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>274</v>
+      </c>
+      <c r="B111" t="s">
         <v>275</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.082</v>
+      </c>
+      <c r="E111" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3273.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>1.0910981988379</v>
+      </c>
+      <c r="K111">
+        <v>2.45</v>
+      </c>
+      <c r="L111" t="s">
         <v>276</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>1116412.88</v>
+        <v>303246.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1125945.09</v>
+        <v>310610.38</v>
       </c>
       <c r="O111" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>277</v>
+      </c>
+      <c r="B112" t="s">
         <v>278</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>722000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.131</v>
+        <v>95.068</v>
       </c>
       <c r="E112" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>718093.98</v>
+        <v>274419.0</v>
       </c>
       <c r="I112" s="1">
-        <v>4851.84</v>
+        <v>10785.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.67565529514674</v>
+        <v>3.9301214566047</v>
       </c>
       <c r="K112">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.32</v>
+      </c>
+      <c r="L112">
+        <v>953.42</v>
       </c>
       <c r="M112" s="1">
-        <v>722945.82</v>
+        <v>285204.0</v>
       </c>
       <c r="N112" s="1">
-        <v>724488.72</v>
+        <v>286157.42</v>
       </c>
       <c r="O112" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>279</v>
+      </c>
+      <c r="B113" t="s">
+        <v>280</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>90.028</v>
+      </c>
+      <c r="E113" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="I113" s="1">
+        <v>25841.31</v>
+      </c>
+      <c r="J113" s="1">
+        <v>2.3638081701162</v>
+      </c>
+      <c r="K113">
+        <v>0.83</v>
+      </c>
+      <c r="L113" t="s">
         <v>281</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>597780.0</v>
+        <v>1119048.04</v>
       </c>
       <c r="N113" s="1">
-        <v>598470.41</v>
+        <v>1129405.87</v>
       </c>
       <c r="O113" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>282</v>
+      </c>
+      <c r="B114" t="s">
         <v>283</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>722000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>718093.98</v>
+      </c>
+      <c r="I114" s="1">
+        <v>6447.46</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.89785740858042</v>
+      </c>
+      <c r="K114">
+        <v>0.41</v>
+      </c>
+      <c r="L114" t="s">
         <v>284</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>211054.0</v>
+        <v>724541.44</v>
       </c>
       <c r="N114" s="1">
-        <v>217784.58</v>
+        <v>727498.67</v>
       </c>
       <c r="O114" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>285</v>
+      </c>
+      <c r="B115" t="s">
         <v>286</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.946</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>3924.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.65866333642187</v>
+      </c>
+      <c r="K115">
+        <v>0.33</v>
+      </c>
+      <c r="L115" t="s">
         <v>287</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>199720.0</v>
+        <v>599676.0</v>
       </c>
       <c r="N115" s="1">
-        <v>202549.45</v>
+        <v>601632.16</v>
       </c>
       <c r="O115" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>288</v>
+      </c>
+      <c r="B116" t="s">
         <v>289</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>105.842</v>
+      </c>
+      <c r="E116" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>728.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>0.34509565975843</v>
+      </c>
+      <c r="K116">
+        <v>3.67</v>
+      </c>
+      <c r="L116" t="s">
         <v>290</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>804504.0</v>
+        <v>211684.0</v>
       </c>
       <c r="N116" s="1">
-        <v>830172.49</v>
+        <v>219014.07</v>
       </c>
       <c r="O116" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>291</v>
+      </c>
+      <c r="B117" t="s">
         <v>292</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E117" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>199480.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>0.16843793864047</v>
+      </c>
+      <c r="K117">
+        <v>1.62</v>
+      </c>
+      <c r="L117" t="s">
         <v>293</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>303723.0</v>
+        <v>199816.0</v>
       </c>
       <c r="N117" s="1">
-        <v>310657.93</v>
+        <v>203052.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>294</v>
+      </c>
+      <c r="B118" t="s">
         <v>295</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>1732709.34</v>
+        <v>800000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>90.092</v>
+        <v>100.703</v>
       </c>
       <c r="E118" s="1">
-        <v>88.85475102</v>
+        <v>99.933</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1539594.57</v>
+        <v>799464.0</v>
       </c>
       <c r="I118" s="1">
-        <v>21437.93</v>
+        <v>6160.0</v>
       </c>
       <c r="J118" s="1">
-        <v>1.3924399590471</v>
+        <v>0.77051624588474</v>
       </c>
       <c r="K118">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.04</v>
+      </c>
+      <c r="L118">
+        <v>295.89</v>
       </c>
       <c r="M118" s="1">
-        <v>1561032.5</v>
+        <v>805624.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1562100.61</v>
+        <v>805919.89</v>
       </c>
       <c r="O118" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>296</v>
+      </c>
+      <c r="B119" t="s">
+        <v>297</v>
+      </c>
+      <c r="C119" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.335</v>
+      </c>
+      <c r="E119" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>1275.0</v>
+      </c>
+      <c r="J119" s="1">
+        <v>0.42116737687048</v>
+      </c>
+      <c r="K119">
+        <v>2.52</v>
+      </c>
+      <c r="L119" t="s">
         <v>298</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>317238.09</v>
+        <v>304005.0</v>
       </c>
       <c r="N119" s="1">
-        <v>318854.44</v>
+        <v>311550.21</v>
       </c>
       <c r="O119" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B120" t="s">
+        <v>300</v>
+      </c>
+      <c r="C120" s="1">
+        <v>1732709.34</v>
+      </c>
+      <c r="D120" s="1">
+        <v>90.544</v>
+      </c>
+      <c r="E120" s="1">
+        <v>88.85475102</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1539594.57</v>
+      </c>
+      <c r="I120" s="1">
+        <v>29269.77</v>
+      </c>
+      <c r="J120" s="1">
+        <v>1.9011349202147</v>
+      </c>
+      <c r="K120">
+        <v>0.07</v>
+      </c>
+      <c r="L120" t="s">
         <v>301</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>2148351.96</v>
+        <v>1568864.34</v>
       </c>
       <c r="N120" s="1">
-        <v>2188315.95</v>
+        <v>1570036.89</v>
       </c>
       <c r="O120" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>302</v>
+      </c>
+      <c r="B121" t="s">
+        <v>303</v>
+      </c>
+      <c r="C121" s="1">
+        <v>327759.16</v>
+      </c>
+      <c r="D121" s="1">
+        <v>96.996</v>
+      </c>
+      <c r="E121" s="1">
+        <v>96.69544247</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>316928.17</v>
+      </c>
+      <c r="I121" s="1">
+        <v>985.1</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.31082752915274</v>
+      </c>
+      <c r="K121">
+        <v>0.54</v>
+      </c>
+      <c r="L121" t="s">
         <v>304</v>
       </c>
-      <c r="B121" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>2687181.21</v>
+        <v>317913.27</v>
       </c>
       <c r="N121" s="1">
-        <v>2779346.55</v>
+        <v>319687.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.77</v>
+        <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>305</v>
+      </c>
+      <c r="B122" t="s">
+        <v>306</v>
+      </c>
+      <c r="C122" s="1">
+        <v>2161015.52</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.218</v>
+      </c>
+      <c r="E122" s="1">
+        <v>104.08772909</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2249351.98</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-83625.45</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-3.7177574138486</v>
+      </c>
+      <c r="K122">
+        <v>2.03</v>
+      </c>
+      <c r="L122" t="s">
         <v>307</v>
       </c>
-      <c r="B122" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>404266.95</v>
+        <v>2165726.53</v>
       </c>
       <c r="N122" s="1">
-        <v>407401.45</v>
+        <v>2209598.11</v>
       </c>
       <c r="O122" s="1">
-        <v>0.11</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>308</v>
+      </c>
+      <c r="B123" t="s">
+        <v>309</v>
+      </c>
+      <c r="C123" s="1">
+        <v>2545137.11</v>
+      </c>
+      <c r="D123" s="1">
+        <v>107.076</v>
+      </c>
+      <c r="E123" s="1">
+        <v>122.46564744</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3116918.64</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-391687.63</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-12.566501575415</v>
+      </c>
+      <c r="K123">
+        <v>3.88</v>
+      </c>
+      <c r="L123" t="s">
         <v>310</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>518579.2</v>
+        <v>2725231.01</v>
       </c>
       <c r="N123" s="1">
-        <v>530341.17</v>
+        <v>2823916.09</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.77</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>311</v>
+      </c>
+      <c r="B124" t="s">
+        <v>312</v>
+      </c>
+      <c r="C124" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.366</v>
+      </c>
+      <c r="E124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1482.3</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.366</v>
+      </c>
+      <c r="K124">
+        <v>0.98</v>
+      </c>
+      <c r="L124" t="s">
         <v>313</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>428648.0</v>
+        <v>406482.3</v>
       </c>
       <c r="N124" s="1">
-        <v>432864.44</v>
+        <v>410437.74</v>
       </c>
       <c r="O124" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>314</v>
+      </c>
+      <c r="B125" t="s">
+        <v>315</v>
+      </c>
+      <c r="C125" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>107.043</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>399688.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>28484.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>7.1265587157983</v>
+      </c>
+      <c r="K125">
+        <v>1.34</v>
+      </c>
+      <c r="L125" t="s">
         <v>316</v>
       </c>
-      <c r="B125" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>503210.0</v>
+        <v>428172.0</v>
       </c>
       <c r="N125" s="1">
-        <v>503934.85</v>
+        <v>433533.64</v>
       </c>
       <c r="O125" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>317</v>
+      </c>
+      <c r="B126" t="s">
         <v>318</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="E126" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="J126" s="1">
+        <v>0.65081777102411</v>
+      </c>
+      <c r="K126">
+        <v>0.37</v>
+      </c>
+      <c r="L126" t="s">
         <v>319</v>
       </c>
-      <c r="C126" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>216632.0</v>
+        <v>503395.0</v>
       </c>
       <c r="N126" s="1">
-        <v>218688.16</v>
+        <v>505258.91</v>
       </c>
       <c r="O126" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>320</v>
+      </c>
+      <c r="B127" t="s">
         <v>321</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>108.237</v>
+      </c>
+      <c r="E127" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>794.0</v>
+      </c>
+      <c r="J127" s="1">
+        <v>0.36813798219585</v>
+      </c>
+      <c r="K127">
+        <v>1.31</v>
+      </c>
+      <c r="L127" t="s">
         <v>322</v>
       </c>
-      <c r="C127" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>420228.0</v>
+        <v>216474.0</v>
       </c>
       <c r="N127" s="1">
-        <v>437308.82</v>
+        <v>219102.77</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>323</v>
+      </c>
+      <c r="B128" t="s">
         <v>324</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>104.953</v>
+      </c>
+      <c r="E128" s="1">
+        <v>105.68</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>422720.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-2908.0</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-0.68792581377744</v>
+      </c>
+      <c r="K128">
+        <v>4.55</v>
+      </c>
+      <c r="L128" t="s">
         <v>325</v>
       </c>
-      <c r="C128" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>692328.0</v>
+        <v>419812.0</v>
       </c>
       <c r="N128" s="1">
-        <v>693670.47</v>
+        <v>438007.89</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>326</v>
+      </c>
+      <c r="B129" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="C129" s="1">
         <v>100000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.645</v>
+        <v>100.837</v>
       </c>
       <c r="E129" s="1">
         <v>99.832</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>99832.0</v>
       </c>
       <c r="I129" s="1">
-        <v>813.0</v>
+        <v>1005.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.81436813847263</v>
+        <v>1.0066912412854</v>
       </c>
       <c r="K129">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="L129">
-        <v>186.3</v>
+        <v>427.4</v>
       </c>
       <c r="M129" s="1">
-        <v>100645.0</v>
+        <v>100837.0</v>
       </c>
       <c r="N129" s="1">
-        <v>100831.3</v>
+        <v>101264.4</v>
       </c>
       <c r="O129" s="1">
         <v>0.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>328</v>
+      </c>
+      <c r="B130" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="C130" s="1">
         <v>409000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.674</v>
+        <v>99.885</v>
       </c>
       <c r="E130" s="1">
         <v>99.528</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>407069.52</v>
       </c>
       <c r="I130" s="1">
-        <v>597.14</v>
+        <v>1460.13</v>
       </c>
       <c r="J130" s="1">
-        <v>0.1466923880717</v>
+        <v>0.35869303110682</v>
       </c>
       <c r="K130">
-        <v>0.71</v>
+        <v>0.92</v>
       </c>
       <c r="L130" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M130" s="1">
-        <v>407666.66</v>
+        <v>408529.65</v>
       </c>
       <c r="N130" s="1">
-        <v>410578.68</v>
+        <v>412273.68</v>
       </c>
       <c r="O130" s="1">
         <v>0.11</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>331</v>
+      </c>
+      <c r="B131" t="s">
         <v>332</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>497300.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1695.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.34084053891011</v>
+      </c>
+      <c r="K131">
+        <v>1.35</v>
+      </c>
+      <c r="L131" t="s">
         <v>333</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>600930.0</v>
+        <v>498995.0</v>
       </c>
       <c r="N131" s="1">
-        <v>604988.22</v>
+        <v>505745.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>334</v>
+      </c>
+      <c r="B132" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="C132" s="1">
         <v>300000.0</v>
       </c>
       <c r="D132" s="1">
         <v>100.366</v>
       </c>
       <c r="E132" s="1">
-        <v>99.625</v>
+        <v>100.45</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>298875.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I132" s="1">
-        <v>2223.0</v>
+        <v>-252.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.74378920953576</v>
+        <v>-0.083623693379791</v>
       </c>
       <c r="K132">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>414.04</v>
+        <v>1.08</v>
+      </c>
+      <c r="L132" t="s">
+        <v>336</v>
       </c>
       <c r="M132" s="1">
         <v>301098.0</v>
       </c>
       <c r="N132" s="1">
-        <v>301512.04</v>
+        <v>304346.63</v>
       </c>
       <c r="O132" s="1">
         <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>337</v>
       </c>
       <c r="B133" t="s">
         <v>338</v>
       </c>
       <c r="C133" s="1">
         <v>400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.237</v>
+        <v>97.804</v>
       </c>
       <c r="E133" s="1">
         <v>99.077</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>396308.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3360.0</v>
+        <v>-5092.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.84782542870697</v>
+        <v>-1.2848592508857</v>
       </c>
       <c r="K133">
-        <v>1.25</v>
+        <v>1.46</v>
       </c>
       <c r="L133" t="s">
         <v>339</v>
       </c>
       <c r="M133" s="1">
-        <v>392948.0</v>
+        <v>391216.0</v>
       </c>
       <c r="N133" s="1">
-        <v>397934.3</v>
+        <v>397046.14</v>
       </c>
       <c r="O133" s="1">
         <v>0.11</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>340</v>
       </c>
       <c r="B134" t="s">
         <v>341</v>
       </c>
       <c r="C134" s="1">
         <v>400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>94.919</v>
+        <v>95.01</v>
       </c>
       <c r="E134" s="1">
         <v>92.4576925</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>369830.77</v>
       </c>
       <c r="I134" s="1">
-        <v>9845.23</v>
+        <v>10209.23</v>
       </c>
       <c r="J134" s="1">
-        <v>2.6620905556344</v>
+        <v>2.7605139507456</v>
       </c>
       <c r="K134">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="L134" t="s">
         <v>342</v>
       </c>
       <c r="M134" s="1">
-        <v>379676.0</v>
+        <v>380040.0</v>
       </c>
       <c r="N134" s="1">
-        <v>380999.29</v>
+        <v>381574.25</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>343</v>
       </c>
       <c r="B135" t="s">
         <v>344</v>
       </c>
       <c r="C135" s="1">
         <v>443000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>105.041</v>
+        <v>105.631</v>
       </c>
       <c r="E135" s="1">
         <v>99.953</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>442791.79</v>
       </c>
       <c r="I135" s="1">
-        <v>22539.84</v>
+        <v>25153.54</v>
       </c>
       <c r="J135" s="1">
-        <v>5.0903924844677</v>
+        <v>5.68066991486</v>
       </c>
       <c r="K135">
-        <v>4.06</v>
+        <v>4.35</v>
       </c>
       <c r="L135" t="s">
         <v>345</v>
       </c>
       <c r="M135" s="1">
-        <v>465331.63</v>
+        <v>467945.33</v>
       </c>
       <c r="N135" s="1">
-        <v>483318.64</v>
+        <v>487200.66</v>
       </c>
       <c r="O135" s="1">
         <v>0.13</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>346</v>
       </c>
       <c r="B136" t="s">
         <v>347</v>
       </c>
       <c r="C136" s="1">
         <v>400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>105.922</v>
+        <v>106.387</v>
       </c>
       <c r="E136" s="1">
         <v>99.961</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>399844.0</v>
       </c>
       <c r="I136" s="1">
-        <v>23844.0</v>
+        <v>25704.0</v>
       </c>
       <c r="J136" s="1">
-        <v>5.9633256970218</v>
+        <v>6.4285071177759</v>
       </c>
       <c r="K136">
-        <v>2.68</v>
+        <v>2.98</v>
       </c>
       <c r="L136" t="s">
         <v>348</v>
       </c>
       <c r="M136" s="1">
-        <v>423688.0</v>
+        <v>425548.0</v>
       </c>
       <c r="N136" s="1">
-        <v>434426.36</v>
+        <v>437461.7</v>
       </c>
       <c r="O136" s="1">
         <v>0.12</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>349</v>
       </c>
       <c r="B137" t="s">
         <v>350</v>
       </c>
       <c r="C137" s="1">
         <v>380000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.697</v>
+        <v>99.959</v>
       </c>
       <c r="E137" s="1">
         <v>99.702</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>378867.6</v>
       </c>
       <c r="I137" s="1">
-        <v>-19.0</v>
+        <v>976.6</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.0050149445347134</v>
+        <v>0.25776814908427</v>
       </c>
       <c r="K137">
-        <v>1.15</v>
+        <v>1.34</v>
       </c>
       <c r="L137" t="s">
         <v>351</v>
       </c>
       <c r="M137" s="1">
-        <v>378848.6</v>
+        <v>379844.2</v>
       </c>
       <c r="N137" s="1">
-        <v>383213.39</v>
+        <v>384953.38</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>352</v>
       </c>
       <c r="B138" t="s">
         <v>353</v>
       </c>
       <c r="C138" s="1">
         <v>350000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.259</v>
+        <v>98.767</v>
       </c>
       <c r="E138" s="1">
         <v>99.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>347550.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-3643.5</v>
+        <v>-1865.5</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.0483383685801</v>
+        <v>-0.53675730110775</v>
       </c>
       <c r="K138">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="L138" t="s">
         <v>354</v>
       </c>
       <c r="M138" s="1">
-        <v>343906.5</v>
+        <v>345684.5</v>
       </c>
       <c r="N138" s="1">
-        <v>348297.8</v>
+        <v>350824.71</v>
       </c>
       <c r="O138" s="1">
         <v>0.1</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>355</v>
       </c>
       <c r="B139" t="s">
         <v>356</v>
       </c>
       <c r="C139" s="1">
         <v>300000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.091</v>
+        <v>103.335</v>
       </c>
       <c r="E139" s="1">
         <v>99.611</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>298833.0</v>
       </c>
       <c r="I139" s="1">
-        <v>10440.0</v>
+        <v>11172.0</v>
       </c>
       <c r="J139" s="1">
-        <v>3.4935900653542</v>
+        <v>3.7385429320055</v>
       </c>
       <c r="K139">
-        <v>2.2</v>
+        <v>2.44</v>
       </c>
       <c r="L139" t="s">
         <v>357</v>
       </c>
       <c r="M139" s="1">
-        <v>309273.0</v>
+        <v>310005.0</v>
       </c>
       <c r="N139" s="1">
-        <v>315881.22</v>
+        <v>317336.51</v>
       </c>
       <c r="O139" s="1">
         <v>0.09</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>358</v>
       </c>
       <c r="B140" t="s">
         <v>359</v>
       </c>
       <c r="C140" s="1">
         <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.64</v>
+        <v>100.788</v>
       </c>
       <c r="E140" s="1">
         <v>99.438</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>596628.0</v>
       </c>
       <c r="I140" s="1">
-        <v>7212.0</v>
+        <v>8100.0</v>
       </c>
       <c r="J140" s="1">
-        <v>1.2087934190149</v>
+        <v>1.3576298799252</v>
       </c>
       <c r="K140">
-        <v>2.24</v>
+        <v>2.43</v>
       </c>
       <c r="L140" t="s">
         <v>360</v>
       </c>
       <c r="M140" s="1">
-        <v>603840.0</v>
+        <v>604728.0</v>
       </c>
       <c r="N140" s="1">
-        <v>617298.9</v>
+        <v>619317.04</v>
       </c>
       <c r="O140" s="1">
         <v>0.17</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>361</v>
       </c>
       <c r="B141" t="s">
         <v>362</v>
       </c>
       <c r="C141" s="1">
-        <v>283000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.945</v>
+        <v>102.67</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>102.74725</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>281568.02</v>
+        <v>410989.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1276.33</v>
+        <v>-309.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.45329366594971</v>
+        <v>-0.07518449398889</v>
       </c>
       <c r="K141">
-        <v>1.15</v>
+        <v>3.13</v>
       </c>
       <c r="L141" t="s">
         <v>363</v>
       </c>
       <c r="M141" s="1">
-        <v>282844.35</v>
+        <v>410680.0</v>
       </c>
       <c r="N141" s="1">
-        <v>286098.85</v>
+        <v>423201.92</v>
       </c>
       <c r="O141" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>364</v>
       </c>
       <c r="B142" t="s">
         <v>365</v>
       </c>
       <c r="C142" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>102.149</v>
+        <v>99.173</v>
       </c>
       <c r="E142" s="1">
-        <v>102.74725</v>
+        <v>98.434</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>410989.0</v>
+        <v>295302.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-2393.0</v>
+        <v>2217.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.58225402626348</v>
+        <v>0.75075685230713</v>
       </c>
       <c r="K142">
-        <v>2.88</v>
+        <v>2.5</v>
       </c>
       <c r="L142" t="s">
         <v>366</v>
       </c>
       <c r="M142" s="1">
-        <v>408596.0</v>
+        <v>297519.0</v>
       </c>
       <c r="N142" s="1">
-        <v>420123.4</v>
+        <v>305027.22</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>367</v>
       </c>
       <c r="B143" t="s">
         <v>368</v>
       </c>
       <c r="C143" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.392</v>
+        <v>105.941</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>99.661</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>295302.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-126.0</v>
+        <v>25120.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.042668183757645</v>
+        <v>6.3013616158778</v>
       </c>
       <c r="K143">
-        <v>2.28</v>
+        <v>3.35</v>
       </c>
       <c r="L143" t="s">
         <v>369</v>
       </c>
       <c r="M143" s="1">
-        <v>295176.0</v>
+        <v>423764.0</v>
       </c>
       <c r="N143" s="1">
-        <v>302028.74</v>
+        <v>437144.82</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>370</v>
       </c>
       <c r="B144" t="s">
         <v>371</v>
       </c>
       <c r="C144" s="1">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.609</v>
+        <v>103.315</v>
       </c>
       <c r="E144" s="1">
-        <v>99.661</v>
+        <v>98.6</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>398644.0</v>
+        <v>1183200.0</v>
       </c>
       <c r="I144" s="1">
-        <v>23792.0</v>
+        <v>56580.0</v>
       </c>
       <c r="J144" s="1">
-        <v>5.9682323075225</v>
+        <v>4.7819472616633</v>
       </c>
       <c r="K144">
-        <v>3.07</v>
+        <v>3.78</v>
       </c>
       <c r="L144" t="s">
         <v>372</v>
       </c>
       <c r="M144" s="1">
-        <v>422436.0</v>
+        <v>1239780.0</v>
       </c>
       <c r="N144" s="1">
-        <v>434701.75</v>
+        <v>1285088.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>373</v>
       </c>
       <c r="B145" t="s">
         <v>374</v>
       </c>
       <c r="C145" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.438</v>
+        <v>104.945</v>
       </c>
       <c r="E145" s="1">
-        <v>98.6</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1183200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>58056.0</v>
+        <v>19780.0</v>
       </c>
       <c r="J145" s="1">
-        <v>4.9066937119675</v>
+        <v>4.945</v>
       </c>
       <c r="K145">
-        <v>3.51</v>
+        <v>3.76</v>
       </c>
       <c r="L145" t="s">
         <v>375</v>
       </c>
       <c r="M145" s="1">
-        <v>1241256.0</v>
+        <v>419780.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1283399.84</v>
+        <v>434803.01</v>
       </c>
       <c r="O145" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>376</v>
       </c>
       <c r="B146" t="s">
         <v>377</v>
       </c>
       <c r="C146" s="1">
         <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.854</v>
+        <v>108.795</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>400000.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I146" s="1">
-        <v>19416.0</v>
+        <v>-2020.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.854</v>
+        <v>-0.46203110704483</v>
       </c>
       <c r="K146">
-        <v>3.47</v>
+        <v>0.46</v>
       </c>
       <c r="L146" t="s">
         <v>378</v>
       </c>
       <c r="M146" s="1">
-        <v>419416.0</v>
+        <v>435180.0</v>
       </c>
       <c r="N146" s="1">
-        <v>433279.34</v>
+        <v>437021.1</v>
       </c>
       <c r="O146" s="1">
         <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>379</v>
       </c>
       <c r="B147" t="s">
         <v>380</v>
       </c>
       <c r="C147" s="1">
         <v>400000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.659</v>
+        <v>100.42</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>437200.0</v>
+        <v>399408.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2564.0</v>
+        <v>2272.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.5864592863678</v>
+        <v>0.56884188599127</v>
       </c>
       <c r="K147">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>0.27</v>
+      </c>
+      <c r="L147" t="s">
+        <v>381</v>
       </c>
       <c r="M147" s="1">
-        <v>434636.0</v>
+        <v>401680.0</v>
       </c>
       <c r="N147" s="1">
-        <v>435211.34</v>
+        <v>402775.89</v>
       </c>
       <c r="O147" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B148" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C148" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.44</v>
+        <v>100.763</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>399408.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I148" s="1">
-        <v>2352.0</v>
+        <v>2348.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.5888715298642</v>
+        <v>1.1788450531685</v>
       </c>
       <c r="K148">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="L148">
-        <v>131.51</v>
+        <v>203.42</v>
       </c>
       <c r="M148" s="1">
-        <v>401760.0</v>
+        <v>201526.0</v>
       </c>
       <c r="N148" s="1">
-        <v>401891.51</v>
+        <v>201729.42</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.667</v>
+        <v>104.197</v>
       </c>
       <c r="E149" s="1">
-        <v>99.589</v>
+        <v>98.769</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>199178.0</v>
+        <v>296307.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2156.0</v>
+        <v>16284.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.0824488648345</v>
+        <v>5.4956514695907</v>
       </c>
       <c r="K149">
-        <v>3.27</v>
+        <v>1.58</v>
       </c>
       <c r="L149" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="M149" s="1">
-        <v>201334.0</v>
+        <v>312591.0</v>
       </c>
       <c r="N149" s="1">
-        <v>207880.58</v>
+        <v>317336.55</v>
       </c>
       <c r="O149" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C150" s="1">
-        <v>300000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>104.12</v>
+        <v>101.175</v>
       </c>
       <c r="E150" s="1">
-        <v>98.769</v>
+        <v>99.43</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>296307.0</v>
+        <v>307238.7</v>
       </c>
       <c r="I150" s="1">
-        <v>16053.0</v>
+        <v>5392.05</v>
       </c>
       <c r="J150" s="1">
-        <v>5.4176917858842</v>
+        <v>1.7550035200644</v>
       </c>
       <c r="K150">
-        <v>1.35</v>
+        <v>2.77</v>
       </c>
       <c r="L150" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M150" s="1">
-        <v>312360.0</v>
+        <v>312630.75</v>
       </c>
       <c r="N150" s="1">
-        <v>316404.86</v>
+        <v>321189.63</v>
       </c>
       <c r="O150" s="1">
         <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C151" s="1">
-        <v>309000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.029</v>
+        <v>86.57</v>
       </c>
       <c r="E151" s="1">
-        <v>99.43</v>
+        <v>85.96</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>307238.7</v>
+        <v>687680.0</v>
       </c>
       <c r="I151" s="1">
-        <v>4940.91</v>
+        <v>4880.0</v>
       </c>
       <c r="J151" s="1">
-        <v>1.6081665493312</v>
+        <v>0.70963238715682</v>
       </c>
       <c r="K151">
-        <v>2.59</v>
+        <v>0.38</v>
       </c>
       <c r="L151" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M151" s="1">
-        <v>312179.61</v>
+        <v>692560.0</v>
       </c>
       <c r="N151" s="1">
-        <v>320179.75</v>
+        <v>695628.49</v>
       </c>
       <c r="O151" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C152" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>85.882</v>
+        <v>100.741</v>
       </c>
       <c r="E152" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>687680.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-624.0</v>
+        <v>273.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.090739879013495</v>
+        <v>0.090412319920517</v>
       </c>
       <c r="K152">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.33</v>
+      </c>
+      <c r="L152">
+        <v>986.3</v>
       </c>
       <c r="M152" s="1">
-        <v>687056.0</v>
+        <v>302223.0</v>
       </c>
       <c r="N152" s="1">
-        <v>689823.12</v>
+        <v>303209.3</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>395</v>
       </c>
       <c r="B153" t="s">
         <v>396</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.566</v>
+        <v>100.629</v>
       </c>
       <c r="E153" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>301950.0</v>
+        <v>201240.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-252.0</v>
+        <v>18.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.083457526080477</v>
+        <v>0.0089445438282648</v>
       </c>
       <c r="K153">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>2.4</v>
+      </c>
+      <c r="L153" t="s">
+        <v>397</v>
       </c>
       <c r="M153" s="1">
-        <v>301698.0</v>
+        <v>201258.0</v>
       </c>
       <c r="N153" s="1">
-        <v>302141.84</v>
+        <v>206052.52</v>
       </c>
       <c r="O153" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B154" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C154" s="1">
         <v>193000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.111</v>
+        <v>101.074</v>
       </c>
       <c r="E154" s="1">
         <v>99.571</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>192172.03</v>
       </c>
       <c r="I154" s="1">
-        <v>2972.2</v>
+        <v>2900.79</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5466350644264</v>
+        <v>1.5094756505408</v>
       </c>
       <c r="K154">
-        <v>0.78</v>
+        <v>0.98</v>
       </c>
       <c r="L154" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M154" s="1">
-        <v>195144.23</v>
+        <v>195072.82</v>
       </c>
       <c r="N154" s="1">
-        <v>196656.5</v>
+        <v>196963.16</v>
       </c>
       <c r="O154" s="1">
         <v>0.05</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C155" s="1">
         <v>300000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.202</v>
+        <v>100.491</v>
       </c>
       <c r="E155" s="1">
         <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>300000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>606.0</v>
+        <v>1473.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.202</v>
+        <v>0.491</v>
       </c>
       <c r="K155">
-        <v>1.12</v>
+        <v>1.34</v>
       </c>
       <c r="L155" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M155" s="1">
-        <v>300606.0</v>
+        <v>301473.0</v>
       </c>
       <c r="N155" s="1">
-        <v>303956.63</v>
+        <v>305493.76</v>
       </c>
       <c r="O155" s="1">
         <v>0.08</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C156" s="1">
         <v>877000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.977</v>
+        <v>100.382</v>
       </c>
       <c r="E156" s="1">
         <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>877000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-201.71</v>
+        <v>3350.14</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.023</v>
+        <v>0.382</v>
       </c>
       <c r="K156">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="L156" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M156" s="1">
-        <v>876798.29</v>
+        <v>880350.14</v>
       </c>
       <c r="N156" s="1">
-        <v>877958.14</v>
+        <v>883332.61</v>
       </c>
       <c r="O156" s="1">
         <v>0.24</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C157" s="1">
         <v>577000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.732</v>
+        <v>100.243</v>
       </c>
       <c r="E157" s="1">
         <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>577000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1546.36</v>
+        <v>1402.11</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.268</v>
+        <v>0.243</v>
       </c>
       <c r="K157">
-        <v>1.56</v>
+        <v>1.79</v>
       </c>
       <c r="L157" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M157" s="1">
-        <v>575453.64</v>
+        <v>578402.11</v>
       </c>
       <c r="N157" s="1">
-        <v>584467.98</v>
+        <v>588712.63</v>
       </c>
       <c r="O157" s="1">
         <v>0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C158" s="1">
         <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.086</v>
+        <v>100.725</v>
       </c>
       <c r="E158" s="1">
         <v>100.42</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>401680.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2664.0</v>
+        <v>1220.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.66321449910376</v>
+        <v>0.30372435769767</v>
       </c>
       <c r="K158">
-        <v>2.67</v>
+        <v>2.89</v>
       </c>
       <c r="L158" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M158" s="1">
-        <v>404344.0</v>
+        <v>402900.0</v>
       </c>
       <c r="N158" s="1">
-        <v>415030.3</v>
+        <v>414460.27</v>
       </c>
       <c r="O158" s="1">
         <v>0.11</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C159" s="1">
         <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>96.787</v>
+        <v>97.046</v>
       </c>
       <c r="E159" s="1">
         <v>97.286</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>194572.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-998.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.51292066689966</v>
+        <v>-0.2466953107333</v>
       </c>
       <c r="K159">
-        <v>0.69</v>
+        <v>0.8</v>
       </c>
       <c r="L159" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M159" s="1">
-        <v>193574.0</v>
+        <v>194092.0</v>
       </c>
       <c r="N159" s="1">
-        <v>194950.71</v>
+        <v>195694.74</v>
       </c>
       <c r="O159" s="1">
         <v>0.05</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C160" s="1">
         <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.366</v>
+        <v>100.907</v>
       </c>
       <c r="E160" s="1">
         <v>99.259</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>397036.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4428.0</v>
+        <v>6592.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.1152641070331</v>
+        <v>1.6603028440746</v>
       </c>
       <c r="K160">
-        <v>0.74</v>
+        <v>1.01</v>
       </c>
       <c r="L160" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M160" s="1">
-        <v>401464.0</v>
+        <v>403628.0</v>
       </c>
       <c r="N160" s="1">
-        <v>404436.6</v>
+        <v>407655.4</v>
       </c>
       <c r="O160" s="1">
         <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B161" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C161" s="1">
         <v>286000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.542</v>
+        <v>99.891</v>
       </c>
       <c r="E161" s="1">
         <v>99.362</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>284175.32</v>
       </c>
       <c r="I161" s="1">
-        <v>514.8</v>
+        <v>1512.94</v>
       </c>
       <c r="J161" s="1">
-        <v>0.18115577383708</v>
+        <v>0.53239669088786</v>
       </c>
       <c r="K161">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="L161" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M161" s="1">
-        <v>284690.12</v>
+        <v>285688.26</v>
       </c>
       <c r="N161" s="1">
-        <v>286183.78</v>
+        <v>287720.62</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C162" s="1">
         <v>400000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>107.954</v>
+        <v>108.476</v>
       </c>
       <c r="E162" s="1">
         <v>108.1185</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>432474.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-658.0</v>
+        <v>1430.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.15214787478554</v>
+        <v>0.33065571571933</v>
       </c>
       <c r="K162">
-        <v>1.47</v>
+        <v>1.76</v>
       </c>
       <c r="L162" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M162" s="1">
-        <v>431816.0</v>
+        <v>433904.0</v>
       </c>
       <c r="N162" s="1">
-        <v>437698.19</v>
+        <v>440931.4</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.509</v>
+        <v>102.855</v>
       </c>
       <c r="E163" s="1">
         <v>100.4</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>401600.0</v>
       </c>
       <c r="I163" s="1">
-        <v>8436.0</v>
+        <v>9820.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.1005976095618</v>
+        <v>2.445219123506</v>
       </c>
       <c r="K163">
-        <v>2.51</v>
+        <v>2.74</v>
       </c>
       <c r="L163" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M163" s="1">
-        <v>410036.0</v>
+        <v>411420.0</v>
       </c>
       <c r="N163" s="1">
-        <v>420057.92</v>
+        <v>422376.16</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C164" s="1">
         <v>695000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.542</v>
+        <v>99.891</v>
       </c>
       <c r="E164" s="1">
         <v>99.228</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>689634.6</v>
       </c>
       <c r="I164" s="1">
-        <v>2182.3</v>
+        <v>4607.85</v>
       </c>
       <c r="J164" s="1">
-        <v>0.31644293949289</v>
+        <v>0.66815818115854</v>
       </c>
       <c r="K164">
-        <v>2.08</v>
+        <v>2.25</v>
       </c>
       <c r="L164" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M164" s="1">
-        <v>691816.9</v>
+        <v>694242.45</v>
       </c>
       <c r="N164" s="1">
-        <v>706269.09</v>
+        <v>709898.99</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B165" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.691</v>
+        <v>100.527</v>
       </c>
       <c r="E165" s="1">
         <v>99.517</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>398068.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4696.0</v>
+        <v>4040.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.1796979410553</v>
+        <v>1.0149019765467</v>
       </c>
       <c r="K165">
-        <v>2.11</v>
+        <v>2.31</v>
       </c>
       <c r="L165" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="M165" s="1">
-        <v>402764.0</v>
+        <v>402108.0</v>
       </c>
       <c r="N165" s="1">
-        <v>411196.88</v>
+        <v>411354.58</v>
       </c>
       <c r="O165" s="1">
         <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B166" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C166" s="1">
         <v>488000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.334</v>
+        <v>99.379</v>
       </c>
       <c r="E166" s="1">
         <v>98.16301844</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>479035.53</v>
       </c>
       <c r="I166" s="1">
-        <v>5714.39</v>
+        <v>5933.99</v>
       </c>
       <c r="J166" s="1">
-        <v>1.1928948151299</v>
+        <v>1.2387369262568</v>
       </c>
       <c r="K166">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="L166" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M166" s="1">
-        <v>484749.92</v>
+        <v>484969.52</v>
       </c>
       <c r="N166" s="1">
-        <v>486840.63</v>
+        <v>487391.14</v>
       </c>
       <c r="O166" s="1">
         <v>0.13</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B167" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C167" s="1">
         <v>694000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.111</v>
+        <v>92.368</v>
       </c>
       <c r="E167" s="1">
         <v>83.26116715</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>577832.5</v>
       </c>
       <c r="I167" s="1">
-        <v>61417.84</v>
+        <v>63201.42</v>
       </c>
       <c r="J167" s="1">
-        <v>10.629004079902</v>
+        <v>10.937671384008</v>
       </c>
       <c r="K167">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="L167" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="M167" s="1">
-        <v>639250.34</v>
+        <v>641033.92</v>
       </c>
       <c r="N167" s="1">
-        <v>644490.99</v>
+        <v>647058.89</v>
       </c>
       <c r="O167" s="1">
         <v>0.18</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B168" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C168" s="1">
         <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.764</v>
+        <v>103.979</v>
       </c>
       <c r="E168" s="1">
         <v>99.329</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>595974.0</v>
       </c>
       <c r="I168" s="1">
-        <v>26610.0</v>
+        <v>27900.0</v>
       </c>
       <c r="J168" s="1">
-        <v>4.4649598808002</v>
+        <v>4.6814122763745</v>
       </c>
       <c r="K168">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="L168" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="M168" s="1">
-        <v>622584.0</v>
+        <v>623874.0</v>
       </c>
       <c r="N168" s="1">
-        <v>624303.86</v>
+        <v>626995.23</v>
       </c>
       <c r="O168" s="1">
         <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>91.013</v>
+        <v>91.084</v>
       </c>
       <c r="E169" s="1">
         <v>89.875</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>89875.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1138.0</v>
+        <v>1209.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.2662030598053</v>
+        <v>1.3452016689847</v>
       </c>
       <c r="K169">
-        <v>0.5</v>
+        <v>0.03</v>
       </c>
       <c r="L169">
-        <v>498.63</v>
+        <v>28.77</v>
       </c>
       <c r="M169" s="1">
-        <v>91013.0</v>
+        <v>91084.0</v>
       </c>
       <c r="N169" s="1">
-        <v>91511.63</v>
+        <v>91112.77</v>
       </c>
       <c r="O169" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B170" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>91.295</v>
+        <v>91.43</v>
       </c>
       <c r="E170" s="1">
         <v>89.875</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>89875.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1420.0</v>
+        <v>1555.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.5799721835883</v>
+        <v>1.7301808066759</v>
       </c>
       <c r="K170">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L170">
-        <v>95.89</v>
+        <v>110.96</v>
       </c>
       <c r="M170" s="1">
-        <v>91295.0</v>
+        <v>91430.0</v>
       </c>
       <c r="N170" s="1">
-        <v>91390.89</v>
+        <v>91540.96</v>
       </c>
       <c r="O170" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B171" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C171" s="1">
         <v>1410000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.125</v>
+        <v>99.47</v>
       </c>
       <c r="E171" s="1">
         <v>98.328</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1386424.8</v>
       </c>
       <c r="I171" s="1">
-        <v>11237.7</v>
+        <v>16102.2</v>
       </c>
       <c r="J171" s="1">
-        <v>0.81055243674233</v>
+        <v>1.1614189244162</v>
       </c>
       <c r="K171">
-        <v>0.41</v>
+        <v>0.56</v>
       </c>
       <c r="L171" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M171" s="1">
-        <v>1397662.5</v>
+        <v>1402527.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1403457.02</v>
+        <v>1410446.18</v>
       </c>
       <c r="O171" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B172" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C172" s="1">
         <v>2020000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.015</v>
+        <v>100.642</v>
       </c>
       <c r="E172" s="1">
         <v>100.369</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>2027453.8</v>
       </c>
       <c r="I172" s="1">
-        <v>-7150.8</v>
+        <v>5514.6</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.35269854237862</v>
+        <v>0.27199633352928</v>
       </c>
       <c r="K172">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="L172" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M172" s="1">
-        <v>2020303.0</v>
+        <v>2032968.4</v>
       </c>
       <c r="N172" s="1">
-        <v>2030264.64</v>
+        <v>2046582.65</v>
       </c>
       <c r="O172" s="1">
         <v>0.56</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B173" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C173" s="1">
         <v>1990000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>89.198</v>
+        <v>90.333</v>
       </c>
       <c r="E173" s="1">
         <v>90.9161809</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>1809232.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-34191.8</v>
+        <v>-11605.3</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.8898516055431</v>
+        <v>-0.64144896840206</v>
       </c>
       <c r="K173">
-        <v>1.11</v>
+        <v>1.31</v>
       </c>
       <c r="L173" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M173" s="1">
-        <v>1775040.2</v>
+        <v>1797626.7</v>
       </c>
       <c r="N173" s="1">
-        <v>1797121.02</v>
+        <v>1823755.67</v>
       </c>
       <c r="O173" s="1">
         <v>0.5</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B174" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C174" s="1">
         <v>1310103.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.192</v>
+        <v>102.831</v>
       </c>
       <c r="E174" s="1">
         <v>99.67399968</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1305832.06</v>
       </c>
       <c r="I174" s="1">
-        <v>32988.4</v>
+        <v>41359.96</v>
       </c>
       <c r="J174" s="1">
-        <v>2.5262360306884</v>
+        <v>3.1673261261483</v>
       </c>
       <c r="K174">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="L174" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M174" s="1">
-        <v>1338820.46</v>
+        <v>1347192.02</v>
       </c>
       <c r="N174" s="1">
-        <v>1345119.72</v>
+        <v>1356156.35</v>
       </c>
       <c r="O174" s="1">
         <v>0.37</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B175" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C175" s="1">
         <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.671</v>
+        <v>100.618</v>
       </c>
       <c r="E175" s="1">
         <v>99.766</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>299298.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-285.0</v>
+        <v>2556.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.095222821402081</v>
+        <v>0.8539983561534</v>
       </c>
       <c r="K175">
-        <v>1.7</v>
+        <v>1.96</v>
       </c>
       <c r="L175" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M175" s="1">
-        <v>299013.0</v>
+        <v>301854.0</v>
       </c>
       <c r="N175" s="1">
-        <v>304113.0</v>
+        <v>307722.49</v>
       </c>
       <c r="O175" s="1">
         <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B176" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C176" s="1">
         <v>347000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.277</v>
+        <v>100.258</v>
       </c>
       <c r="E176" s="1">
         <v>99.945</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>346809.15</v>
       </c>
       <c r="I176" s="1">
-        <v>1152.04</v>
+        <v>1086.11</v>
       </c>
       <c r="J176" s="1">
-        <v>0.33218270048527</v>
+        <v>0.3131722447346</v>
       </c>
       <c r="K176">
-        <v>0.47</v>
+        <v>0.68</v>
       </c>
       <c r="L176" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="M176" s="1">
-        <v>347961.19</v>
+        <v>347895.26</v>
       </c>
       <c r="N176" s="1">
-        <v>349596.27</v>
+        <v>350264.46</v>
       </c>
       <c r="O176" s="1">
         <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B177" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C177" s="1">
         <v>333000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.926</v>
+        <v>100.244</v>
       </c>
       <c r="E177" s="1">
         <v>99.682</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>331941.06</v>
       </c>
       <c r="I177" s="1">
-        <v>812.52</v>
+        <v>1871.46</v>
       </c>
       <c r="J177" s="1">
-        <v>0.24477839529704</v>
+        <v>0.56379286129893</v>
       </c>
       <c r="K177">
-        <v>0.45</v>
+        <v>0.62</v>
       </c>
       <c r="L177" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M177" s="1">
-        <v>332753.58</v>
+        <v>333812.52</v>
       </c>
       <c r="N177" s="1">
-        <v>334258.92</v>
+        <v>335869.82</v>
       </c>
       <c r="O177" s="1">
         <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B178" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C178" s="1">
         <v>2654000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.133</v>
+        <v>89.582</v>
       </c>
       <c r="E178" s="1">
         <v>88.18168877</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>2340342.02</v>
       </c>
       <c r="I178" s="1">
-        <v>25247.8</v>
+        <v>37164.26</v>
       </c>
       <c r="J178" s="1">
-        <v>1.0788081307877</v>
+        <v>1.5879841357547</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2365589.82</v>
+        <v>2377506.28</v>
       </c>
       <c r="N178" s="1">
-        <v>2365589.82</v>
+        <v>2377506.28</v>
       </c>
       <c r="O178" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B179" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C179" s="1">
         <v>455000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>63.021</v>
+        <v>64.108</v>
       </c>
       <c r="E179" s="1">
         <v>73.7520967</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>335572.04</v>
       </c>
       <c r="I179" s="1">
-        <v>-48826.49</v>
+        <v>-43880.64</v>
       </c>
       <c r="J179" s="1">
-        <v>-14.550225936583</v>
+        <v>-13.076369533052</v>
       </c>
       <c r="K179">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L179">
-        <v>436.3</v>
+        <v>504.86</v>
       </c>
       <c r="M179" s="1">
-        <v>286745.55</v>
+        <v>291691.4</v>
       </c>
       <c r="N179" s="1">
-        <v>287181.85</v>
+        <v>292196.26</v>
       </c>
       <c r="O179" s="1">
         <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B180" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C180" s="1">
         <v>838000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>95.683</v>
+        <v>95.872</v>
       </c>
       <c r="E180" s="1">
         <v>93.98170644</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>787566.7</v>
       </c>
       <c r="I180" s="1">
-        <v>14256.84</v>
+        <v>15840.66</v>
       </c>
       <c r="J180" s="1">
-        <v>1.8102390565777</v>
+        <v>2.0113420234756</v>
       </c>
       <c r="K180">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="L180" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M180" s="1">
-        <v>801823.54</v>
+        <v>803407.36</v>
       </c>
       <c r="N180" s="1">
-        <v>803430.66</v>
+        <v>805267.03</v>
       </c>
       <c r="O180" s="1">
         <v>0.22</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B181" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C181" s="1">
         <v>455000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>86.857</v>
+        <v>87.572</v>
       </c>
       <c r="E181" s="1">
         <v>92.08948352</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>419007.15</v>
       </c>
       <c r="I181" s="1">
-        <v>-23807.8</v>
+        <v>-20554.55</v>
       </c>
       <c r="J181" s="1">
-        <v>-5.681955546582</v>
+        <v>-4.9055368148252</v>
       </c>
       <c r="K181">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="L181" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M181" s="1">
-        <v>395199.35</v>
+        <v>398452.6</v>
       </c>
       <c r="N181" s="1">
-        <v>399308.37</v>
+        <v>402870.15</v>
       </c>
       <c r="O181" s="1">
         <v>0.11</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B182" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C182" s="1">
-        <v>300000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.57</v>
+        <v>100.198</v>
       </c>
       <c r="E182" s="1">
-        <v>100.09619333</v>
+        <v>99.998</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>300288.58</v>
+        <v>539989.2</v>
       </c>
       <c r="I182" s="1">
-        <v>7421.42</v>
+        <v>1080.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.4714293164262</v>
+        <v>0.20000400008</v>
       </c>
       <c r="K182">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>0.06</v>
+      </c>
+      <c r="L182">
+        <v>342.27</v>
       </c>
       <c r="M182" s="1">
-        <v>307710.0</v>
+        <v>541069.2</v>
       </c>
       <c r="N182" s="1">
-        <v>312910.27</v>
+        <v>541411.47</v>
       </c>
       <c r="O182" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>480</v>
       </c>
       <c r="B183" t="s">
         <v>481</v>
       </c>
       <c r="C183" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.719</v>
+        <v>102.731</v>
       </c>
       <c r="E183" s="1">
-        <v>103.1</v>
+        <v>100.09619333</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>618600.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I183" s="1">
-        <v>-2286.0</v>
+        <v>7904.42</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.36954413191077</v>
+        <v>2.6322745939922</v>
       </c>
       <c r="K183">
-        <v>2.76</v>
+        <v>1.96</v>
       </c>
       <c r="L183" t="s">
         <v>482</v>
       </c>
       <c r="M183" s="1">
-        <v>616314.0</v>
+        <v>308193.0</v>
       </c>
       <c r="N183" s="1">
-        <v>632883.86</v>
+        <v>314062.32</v>
       </c>
       <c r="O183" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>483</v>
       </c>
       <c r="B184" t="s">
         <v>484</v>
       </c>
       <c r="C184" s="1">
-        <v>3533000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.123</v>
+        <v>102.747</v>
       </c>
       <c r="E184" s="1">
-        <v>88.7182287</v>
+        <v>103.1</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>3134415.02</v>
+        <v>618600.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-21029.43</v>
+        <v>-2118.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.67092040670479</v>
+        <v>-0.34238603297769</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.0</v>
+      </c>
+      <c r="L184" t="s">
+        <v>485</v>
       </c>
       <c r="M184" s="1">
-        <v>3113385.59</v>
+        <v>616482.0</v>
       </c>
       <c r="N184" s="1">
-        <v>3113385.59</v>
+        <v>634498.44</v>
       </c>
       <c r="O184" s="1">
-        <v>0.86</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B185" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C185" s="1">
-        <v>6016289.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.291</v>
+        <v>88.619</v>
       </c>
       <c r="E185" s="1">
-        <v>114.38153736</v>
+        <v>88.7182287</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>6881523.85</v>
+        <v>3134415.02</v>
       </c>
       <c r="I185" s="1">
-        <v>192465.38</v>
+        <v>-3505.75</v>
       </c>
       <c r="J185" s="1">
-        <v>2.796842446459</v>
+        <v>-0.11184702656255</v>
       </c>
       <c r="K185">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>0.0</v>
+      </c>
+      <c r="L185">
+        <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>7073989.23</v>
+        <v>3130909.27</v>
       </c>
       <c r="N185" s="1">
-        <v>7080653.84</v>
+        <v>3130909.27</v>
       </c>
       <c r="O185" s="1">
-        <v>1.96</v>
+        <v>0.85</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>488</v>
       </c>
       <c r="B186" t="s">
         <v>489</v>
       </c>
       <c r="C186" s="1">
-        <v>1346889.0</v>
+        <v>6016289.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.378</v>
+        <v>98.324</v>
       </c>
       <c r="E186" s="1">
-        <v>112.6789186</v>
+        <v>114.38153736</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1517659.96</v>
+        <v>6881523.85</v>
       </c>
       <c r="I186" s="1">
-        <v>73790.41</v>
+        <v>199040.36</v>
       </c>
       <c r="J186" s="1">
-        <v>4.8621174666821</v>
+        <v>2.8923878538908</v>
       </c>
       <c r="K186">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>868.61</v>
+        <v>0.12</v>
+      </c>
+      <c r="L186" t="s">
+        <v>490</v>
       </c>
       <c r="M186" s="1">
-        <v>1591450.37</v>
+        <v>7080564.21</v>
       </c>
       <c r="N186" s="1">
-        <v>1592318.98</v>
+        <v>7087666.82</v>
       </c>
       <c r="O186" s="1">
-        <v>0.44</v>
+        <v>1.93</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B187" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C187" s="1">
-        <v>11236770.0</v>
+        <v>1346889.0</v>
       </c>
       <c r="D187" s="1">
-        <v>63.522</v>
+        <v>96.521</v>
       </c>
       <c r="E187" s="1">
-        <v>73.12521855</v>
+        <v>112.6789186</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>8216912.62</v>
+        <v>1517659.96</v>
       </c>
       <c r="I187" s="1">
-        <v>-1079091.58</v>
+        <v>78192.76</v>
       </c>
       <c r="J187" s="1">
-        <v>-13.132567302389</v>
+        <v>5.1521923264023</v>
       </c>
       <c r="K187">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.07</v>
+      </c>
+      <c r="L187">
+        <v>969.38</v>
       </c>
       <c r="M187" s="1">
-        <v>7137821.04</v>
+        <v>1595852.72</v>
       </c>
       <c r="N187" s="1">
-        <v>7176764.91</v>
+        <v>1596822.1</v>
       </c>
       <c r="O187" s="1">
-        <v>1.99</v>
+        <v>0.43</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>493</v>
       </c>
       <c r="B188" t="s">
         <v>494</v>
       </c>
       <c r="C188" s="1">
-        <v>1410000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D188" s="1">
-        <v>95.755</v>
+        <v>64.677</v>
       </c>
       <c r="E188" s="1">
-        <v>94.925</v>
+        <v>73.12521855</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1338442.5</v>
+        <v>8216912.62</v>
       </c>
       <c r="I188" s="1">
-        <v>11703.0</v>
+        <v>-949306.89</v>
       </c>
       <c r="J188" s="1">
-        <v>0.8743745061891</v>
+        <v>-11.553084886036</v>
       </c>
       <c r="K188">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="L188" t="s">
         <v>495</v>
       </c>
       <c r="M188" s="1">
-        <v>1350145.5</v>
+        <v>7267605.73</v>
       </c>
       <c r="N188" s="1">
-        <v>1352144.61</v>
+        <v>7309936.03</v>
       </c>
       <c r="O188" s="1">
-        <v>0.37</v>
+        <v>1.99</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>496</v>
       </c>
       <c r="B189" t="s">
         <v>497</v>
       </c>
       <c r="C189" s="1">
         <v>1728146.0</v>
       </c>
       <c r="D189" s="1">
-        <v>85.702</v>
+        <v>86.572</v>
       </c>
       <c r="E189" s="1">
         <v>88.17945822</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>1523869.78</v>
       </c>
       <c r="I189" s="1">
-        <v>-42814.1</v>
+        <v>-27779.23</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.8095642135511</v>
+        <v>-1.8229398840103</v>
       </c>
       <c r="K189">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="L189" t="s">
         <v>498</v>
       </c>
       <c r="M189" s="1">
-        <v>1481055.68</v>
+        <v>1496090.55</v>
       </c>
       <c r="N189" s="1">
-        <v>1496029.0</v>
+        <v>1512365.9</v>
       </c>
       <c r="O189" s="1">
         <v>0.41</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>499</v>
       </c>
       <c r="B190" t="s">
         <v>500</v>
       </c>
       <c r="C190" s="1">
         <v>400000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>80.793</v>
+        <v>81.808</v>
       </c>
       <c r="E190" s="1">
         <v>80.24</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>320960.0</v>
       </c>
       <c r="I190" s="1">
-        <v>2212.0</v>
+        <v>6272.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.68918245264207</v>
+        <v>1.9541375872383</v>
       </c>
       <c r="K190">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="L190" t="s">
         <v>501</v>
       </c>
       <c r="M190" s="1">
-        <v>323172.0</v>
+        <v>327232.0</v>
       </c>
       <c r="N190" s="1">
-        <v>326637.75</v>
+        <v>330999.12</v>
       </c>
       <c r="O190" s="1">
         <v>0.09</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>502</v>
       </c>
       <c r="B191" t="s">
         <v>503</v>
       </c>
       <c r="C191" s="1">
         <v>5180000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>76.059</v>
+        <v>77.164</v>
       </c>
       <c r="E191" s="1">
         <v>78.51779459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>4067221.76</v>
       </c>
       <c r="I191" s="1">
-        <v>-127365.56</v>
+        <v>-70126.56</v>
       </c>
       <c r="J191" s="1">
-        <v>-3.1315125536701</v>
+        <v>-1.7241882576867</v>
       </c>
       <c r="K191">
-        <v>0.87</v>
+        <v>0.94</v>
       </c>
       <c r="L191" t="s">
         <v>504</v>
       </c>
       <c r="M191" s="1">
-        <v>3939856.2</v>
+        <v>3997095.2</v>
       </c>
       <c r="N191" s="1">
-        <v>3984737.71</v>
+        <v>4045879.45</v>
       </c>
       <c r="O191" s="1">
         <v>1.1</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>505</v>
       </c>
       <c r="B192" t="s">
         <v>506</v>
       </c>
       <c r="C192" s="1">
-        <v>1890000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>78.304</v>
+        <v>99.981</v>
       </c>
       <c r="E192" s="1">
-        <v>82.87465608</v>
+        <v>99.934</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1566331.0</v>
+        <v>1409069.4</v>
       </c>
       <c r="I192" s="1">
-        <v>-86385.4</v>
+        <v>662.7</v>
       </c>
       <c r="J192" s="1">
-        <v>-5.5151433509265</v>
+        <v>0.047031040486721</v>
       </c>
       <c r="K192">
-        <v>2.08</v>
+        <v>1.01</v>
       </c>
       <c r="L192" t="s">
         <v>507</v>
       </c>
       <c r="M192" s="1">
-        <v>1479945.6</v>
+        <v>1409732.1</v>
       </c>
       <c r="N192" s="1">
-        <v>1519247.24</v>
+        <v>1423917.09</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>508</v>
       </c>
       <c r="B193" t="s">
         <v>509</v>
       </c>
       <c r="C193" s="1">
-        <v>1416000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.782</v>
+        <v>79.842</v>
       </c>
       <c r="E193" s="1">
-        <v>99.42846751</v>
+        <v>82.87465608</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1407907.1</v>
+        <v>1566331.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-9153.98</v>
+        <v>-57317.2</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.65018352418281</v>
+        <v>-3.659328711492</v>
       </c>
       <c r="K193">
-        <v>2.22</v>
+        <v>2.26</v>
       </c>
       <c r="L193" t="s">
         <v>510</v>
       </c>
       <c r="M193" s="1">
-        <v>1398753.12</v>
+        <v>1509013.8</v>
       </c>
       <c r="N193" s="1">
-        <v>1430161.16</v>
+        <v>1551732.98</v>
       </c>
       <c r="O193" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>511</v>
       </c>
       <c r="B194" t="s">
         <v>512</v>
       </c>
       <c r="C194" s="1">
-        <v>6124457.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.662</v>
+        <v>99.718</v>
       </c>
       <c r="E194" s="1">
-        <v>99.44213193</v>
+        <v>99.42846751</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>6090290.61</v>
+        <v>1407907.1</v>
       </c>
       <c r="I194" s="1">
-        <v>74710.3</v>
+        <v>4099.78</v>
       </c>
       <c r="J194" s="1">
-        <v>1.2267115772329</v>
+        <v>0.29119677001416</v>
       </c>
       <c r="K194">
-        <v>0.66</v>
+        <v>2.41</v>
       </c>
       <c r="L194" t="s">
         <v>513</v>
       </c>
       <c r="M194" s="1">
-        <v>6165000.91</v>
+        <v>1412006.88</v>
       </c>
       <c r="N194" s="1">
-        <v>6205523.0</v>
+        <v>1446146.06</v>
       </c>
       <c r="O194" s="1">
-        <v>1.72</v>
+        <v>0.39</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>514</v>
       </c>
       <c r="B195" t="s">
         <v>515</v>
       </c>
       <c r="C195" s="1">
-        <v>972800.0</v>
+        <v>6124457.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.821</v>
+        <v>101.644</v>
       </c>
       <c r="E195" s="1">
-        <v>98.725</v>
+        <v>99.44213193</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>960396.8</v>
+        <v>6090290.61</v>
       </c>
       <c r="I195" s="1">
-        <v>10661.88</v>
+        <v>134852.46</v>
       </c>
       <c r="J195" s="1">
-        <v>1.1101536364969</v>
+        <v>2.2142204475198</v>
       </c>
       <c r="K195">
-        <v>2.84</v>
+        <v>0.87</v>
       </c>
       <c r="L195" t="s">
         <v>516</v>
       </c>
       <c r="M195" s="1">
-        <v>971058.68</v>
+        <v>6225143.07</v>
       </c>
       <c r="N195" s="1">
-        <v>998704.86</v>
+        <v>6278585.25</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>1.71</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>517</v>
       </c>
       <c r="B196" t="s">
         <v>518</v>
       </c>
       <c r="C196" s="1">
-        <v>241000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.052</v>
+        <v>101.6</v>
       </c>
       <c r="E196" s="1">
-        <v>99.558</v>
+        <v>98.725</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>239934.78</v>
+        <v>960396.8</v>
       </c>
       <c r="I196" s="1">
-        <v>3600.54</v>
+        <v>27968.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.5006327969626</v>
+        <v>2.9121296530767</v>
       </c>
       <c r="K196">
-        <v>0.48</v>
+        <v>3.09</v>
       </c>
       <c r="L196" t="s">
         <v>519</v>
       </c>
       <c r="M196" s="1">
-        <v>243535.32</v>
+        <v>988364.8</v>
       </c>
       <c r="N196" s="1">
-        <v>244690.8</v>
+        <v>1018414.99</v>
       </c>
       <c r="O196" s="1">
-        <v>0.07</v>
+        <v>0.28</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>520</v>
       </c>
       <c r="B197" t="s">
         <v>521</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>83.83</v>
+        <v>84.461</v>
       </c>
       <c r="E197" s="1">
         <v>81.75</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>163500.0</v>
       </c>
       <c r="I197" s="1">
-        <v>4160.0</v>
+        <v>5422.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.5443425076453</v>
+        <v>3.3162079510703</v>
       </c>
       <c r="K197">
-        <v>1.34</v>
+        <v>1.43</v>
       </c>
       <c r="L197" t="s">
         <v>522</v>
       </c>
       <c r="M197" s="1">
-        <v>167660.0</v>
+        <v>168922.0</v>
       </c>
       <c r="N197" s="1">
-        <v>170339.45</v>
+        <v>171782.27</v>
       </c>
       <c r="O197" s="1">
         <v>0.05</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>523</v>
       </c>
       <c r="B198" t="s">
         <v>524</v>
       </c>
       <c r="C198" s="1">
         <v>5800327.06</v>
       </c>
       <c r="D198" s="1">
-        <v>77.319</v>
+        <v>78.166</v>
       </c>
       <c r="E198" s="1">
         <v>77.80337132</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>4512850.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-28095.12</v>
+        <v>21033.65</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.62255825032961</v>
+        <v>0.46608351706793</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>4484754.88</v>
+        <v>4533883.65</v>
       </c>
       <c r="N198" s="1">
-        <v>4484754.88</v>
+        <v>4533883.65</v>
       </c>
       <c r="O198" s="1">
-        <v>1.24</v>
+        <v>1.23</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>525</v>
       </c>
       <c r="B199" t="s">
         <v>526</v>
       </c>
       <c r="C199" s="1">
         <v>8481534.2</v>
       </c>
       <c r="D199" s="1">
-        <v>88.776</v>
+        <v>90.066</v>
       </c>
       <c r="E199" s="1">
         <v>103.18811047</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>8751934.88</v>
       </c>
       <c r="I199" s="1">
-        <v>-1222368.08</v>
+        <v>-1112956.29</v>
       </c>
       <c r="J199" s="1">
-        <v>-13.9668324406</v>
+        <v>-12.716688426731</v>
       </c>
       <c r="K199">
-        <v>1.46</v>
+        <v>1.61</v>
       </c>
       <c r="L199" t="s">
         <v>527</v>
       </c>
       <c r="M199" s="1">
-        <v>7529566.8</v>
+        <v>7638978.59</v>
       </c>
       <c r="N199" s="1">
-        <v>7653304.25</v>
+        <v>7775496.44</v>
       </c>
       <c r="O199" s="1">
-        <v>2.12</v>
+        <v>2.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>528</v>
       </c>
       <c r="B200" t="s">
         <v>529</v>
       </c>
       <c r="C200" s="1">
-        <v>8201357.0</v>
+        <v>6700129.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.91</v>
+        <v>98.722</v>
       </c>
       <c r="E200" s="1">
-        <v>98.81259906</v>
+        <v>98.81259913</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>8103974.01</v>
+        <v>6620571.61</v>
       </c>
       <c r="I200" s="1">
-        <v>-74025.37</v>
+        <v>-6070.26</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.91344530360852</v>
+        <v>-0.091687853520551</v>
       </c>
       <c r="K200">
-        <v>2.66</v>
+        <v>0.06</v>
       </c>
       <c r="L200" t="s">
         <v>530</v>
       </c>
       <c r="M200" s="1">
-        <v>8029948.64</v>
+        <v>6614501.35</v>
       </c>
       <c r="N200" s="1">
-        <v>8247847.26</v>
+        <v>6618631.57</v>
       </c>
       <c r="O200" s="1">
-        <v>2.29</v>
+        <v>1.8</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>531</v>
       </c>
       <c r="B201" t="s">
         <v>532</v>
       </c>
       <c r="C201" s="1">
         <v>4404802.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.042</v>
+        <v>99.79</v>
       </c>
       <c r="E201" s="1">
         <v>99.87601032</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>4399340.5</v>
       </c>
       <c r="I201" s="1">
-        <v>-36736.5</v>
+        <v>-3788.59</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.83504561649638</v>
+        <v>-0.086117225979667</v>
       </c>
       <c r="K201">
-        <v>1.22</v>
+        <v>1.37</v>
       </c>
       <c r="L201" t="s">
         <v>533</v>
       </c>
       <c r="M201" s="1">
-        <v>4362604.0</v>
+        <v>4395551.91</v>
       </c>
       <c r="N201" s="1">
-        <v>4416258.11</v>
+        <v>4456108.89</v>
       </c>
       <c r="O201" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>534</v>
       </c>
       <c r="B202" t="s">
         <v>535</v>
       </c>
       <c r="C202" s="1">
         <v>3380000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.34</v>
+        <v>99.179</v>
       </c>
       <c r="E202" s="1">
         <v>99.374</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>3358841.2</v>
       </c>
       <c r="I202" s="1">
-        <v>-34949.2</v>
+        <v>-6591.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.0405136152313</v>
+        <v>-0.19622838971964</v>
       </c>
       <c r="K202">
-        <v>1.52</v>
+        <v>1.67</v>
       </c>
       <c r="L202" t="s">
         <v>536</v>
       </c>
       <c r="M202" s="1">
-        <v>3323892.0</v>
+        <v>3352250.2</v>
       </c>
       <c r="N202" s="1">
-        <v>3375175.4</v>
+        <v>3408830.47</v>
       </c>
       <c r="O202" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>537</v>
       </c>
       <c r="B203" t="s">
         <v>538</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.212</v>
+        <v>100.309</v>
       </c>
       <c r="E203" s="1">
         <v>100.73</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>302190.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1554.0</v>
+        <v>-1263.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.51424600416956</v>
+        <v>-0.41794897250074</v>
       </c>
       <c r="K203">
-        <v>1.15</v>
+        <v>1.32</v>
       </c>
       <c r="L203" t="s">
         <v>539</v>
       </c>
       <c r="M203" s="1">
-        <v>300636.0</v>
+        <v>300927.0</v>
       </c>
       <c r="N203" s="1">
-        <v>304086.0</v>
+        <v>304896.86</v>
       </c>
       <c r="O203" s="1">
         <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>540</v>
       </c>
       <c r="B204" t="s">
         <v>541</v>
       </c>
       <c r="C204" s="1">
         <v>339000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.596</v>
+        <v>105.167</v>
       </c>
       <c r="E204" s="1">
         <v>99.775</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>338237.25</v>
       </c>
       <c r="I204" s="1">
-        <v>16343.19</v>
+        <v>18278.88</v>
       </c>
       <c r="J204" s="1">
-        <v>4.8318717113505</v>
+        <v>5.4041593585568</v>
       </c>
       <c r="K204">
-        <v>0.75</v>
+        <v>0.99</v>
       </c>
       <c r="L204" t="s">
         <v>542</v>
       </c>
       <c r="M204" s="1">
-        <v>354580.44</v>
+        <v>356516.13</v>
       </c>
       <c r="N204" s="1">
-        <v>357109.01</v>
+        <v>359887.55</v>
       </c>
       <c r="O204" s="1">
         <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>543</v>
       </c>
       <c r="B205" t="s">
         <v>544</v>
       </c>
       <c r="C205" s="1">
         <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.196</v>
+        <v>100.979</v>
       </c>
       <c r="E205" s="1">
         <v>99.24</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>198480.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1912.0</v>
+        <v>3478.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.96332124143491</v>
+        <v>1.7523176138654</v>
       </c>
       <c r="K205">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="L205">
-        <v>246.58</v>
+        <v>698.63</v>
       </c>
       <c r="M205" s="1">
-        <v>200392.0</v>
+        <v>201958.0</v>
       </c>
       <c r="N205" s="1">
-        <v>200638.58</v>
+        <v>202656.63</v>
       </c>
       <c r="O205" s="1">
         <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>545</v>
       </c>
       <c r="B206" t="s">
         <v>546</v>
       </c>
       <c r="C206" s="1">
         <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>90.07</v>
+        <v>90.36</v>
       </c>
       <c r="E206" s="1">
         <v>85.48</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>170960.0</v>
       </c>
       <c r="I206" s="1">
-        <v>9180.0</v>
+        <v>9760.0</v>
       </c>
       <c r="J206" s="1">
-        <v>5.3696771174544</v>
+        <v>5.7089377632195</v>
       </c>
       <c r="K206">
-        <v>1.45</v>
+        <v>1.57</v>
       </c>
       <c r="L206" t="s">
         <v>547</v>
       </c>
       <c r="M206" s="1">
-        <v>180140.0</v>
+        <v>180720.0</v>
       </c>
       <c r="N206" s="1">
-        <v>183049.32</v>
+        <v>183852.33</v>
       </c>
       <c r="O206" s="1">
         <v>0.05</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>548</v>
       </c>
       <c r="B207" t="s">
         <v>549</v>
       </c>
       <c r="C207" s="1">
         <v>700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>93.527</v>
+        <v>93.746</v>
       </c>
       <c r="E207" s="1">
         <v>94.01785714</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>658125.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-3436.0</v>
+        <v>-1903.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.52208926875594</v>
+        <v>-0.28915479582146</v>
       </c>
       <c r="K207">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="L207" t="s">
         <v>550</v>
       </c>
       <c r="M207" s="1">
-        <v>654689.0</v>
+        <v>656222.0</v>
       </c>
       <c r="N207" s="1">
-        <v>658615.71</v>
+        <v>660887.07</v>
       </c>
       <c r="O207" s="1">
         <v>0.18</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>551</v>
       </c>
       <c r="B208" t="s">
         <v>552</v>
       </c>
       <c r="C208" s="1">
         <v>500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>102.954</v>
+        <v>103.308</v>
       </c>
       <c r="E208" s="1">
         <v>99.858</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>499290.0</v>
       </c>
       <c r="I208" s="1">
-        <v>15480.0</v>
+        <v>17250.0</v>
       </c>
       <c r="J208" s="1">
-        <v>3.1004025716517</v>
+        <v>3.4549059664724</v>
       </c>
       <c r="K208">
-        <v>2.57</v>
+        <v>2.8</v>
       </c>
       <c r="L208" t="s">
         <v>553</v>
       </c>
       <c r="M208" s="1">
-        <v>514770.0</v>
+        <v>516540.0</v>
       </c>
       <c r="N208" s="1">
-        <v>527615.89</v>
+        <v>530553.7</v>
       </c>
       <c r="O208" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>554</v>
       </c>
       <c r="B209" t="s">
         <v>555</v>
       </c>
       <c r="C209" s="1">
         <v>300000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.513</v>
+        <v>100.195</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>300000.0</v>
+        <v>299010.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1461.0</v>
+        <v>1575.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.487</v>
+        <v>0.52673823617939</v>
       </c>
       <c r="K209">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.12</v>
+      </c>
+      <c r="L209">
+        <v>359.59</v>
       </c>
       <c r="M209" s="1">
-        <v>298539.0</v>
+        <v>300585.0</v>
       </c>
       <c r="N209" s="1">
-        <v>301282.15</v>
+        <v>300944.59</v>
       </c>
       <c r="O209" s="1">
         <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>556</v>
+      </c>
+      <c r="B210" t="s">
         <v>557</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.885</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-345.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-0.115</v>
+      </c>
+      <c r="K210">
+        <v>1.14</v>
+      </c>
+      <c r="L210" t="s">
         <v>558</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>1036519.0</v>
+        <v>299655.0</v>
       </c>
       <c r="N210" s="1">
-        <v>1056209.0</v>
+        <v>303076.23</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>559</v>
+      </c>
+      <c r="B211" t="s">
         <v>560</v>
       </c>
-      <c r="B211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.626</v>
+        <v>94.635</v>
       </c>
       <c r="E211" s="1">
-        <v>98.642</v>
+        <v>94.54545455</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>591852.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I211" s="1">
-        <v>5904.0</v>
+        <v>985.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.99754668396829</v>
+        <v>0.094711538461538</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.08</v>
+      </c>
+      <c r="L211">
+        <v>825.0</v>
       </c>
       <c r="M211" s="1">
-        <v>597756.0</v>
+        <v>1040985.0</v>
       </c>
       <c r="N211" s="1">
-        <v>616166.96</v>
+        <v>1041810.0</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>561</v>
+      </c>
+      <c r="B212" t="s">
+        <v>562</v>
+      </c>
+      <c r="C212" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.128</v>
+      </c>
+      <c r="E212" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>591852.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>8916.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>1.506457695505</v>
+      </c>
+      <c r="K212">
+        <v>3.33</v>
+      </c>
+      <c r="L212" t="s">
         <v>563</v>
       </c>
-      <c r="B212" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>354080.55</v>
+        <v>600768.0</v>
       </c>
       <c r="N212" s="1">
-        <v>358000.14</v>
+        <v>620761.15</v>
       </c>
       <c r="O212" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>564</v>
+      </c>
+      <c r="B213" t="s">
+        <v>565</v>
+      </c>
+      <c r="C213" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="I213" s="1">
+        <v>1136.0</v>
+      </c>
+      <c r="J213" s="1">
+        <v>0.32119484482274</v>
+      </c>
+      <c r="K213">
+        <v>1.3</v>
+      </c>
+      <c r="L213" t="s">
         <v>566</v>
       </c>
-      <c r="B213" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>301788.0</v>
+        <v>354815.4</v>
       </c>
       <c r="N213" s="1">
-        <v>304188.0</v>
+        <v>359430.4</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>567</v>
+      </c>
+      <c r="B214" t="s">
+        <v>568</v>
+      </c>
+      <c r="C214" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.912</v>
+      </c>
+      <c r="E214" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F214" t="s">
+        <v>8</v>
+      </c>
+      <c r="G214">
+        <v>1.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>299208.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>3528.0</v>
+      </c>
+      <c r="J214" s="1">
+        <v>1.179112857945</v>
+      </c>
+      <c r="K214">
+        <v>1.04</v>
+      </c>
+      <c r="L214" t="s">
         <v>569</v>
       </c>
-      <c r="B214" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M214" s="1">
-        <v>261602.91</v>
+        <v>302736.0</v>
       </c>
       <c r="N214" s="1">
-        <v>267346.7</v>
+        <v>305859.29</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>570</v>
+      </c>
+      <c r="B215" t="s">
+        <v>571</v>
+      </c>
+      <c r="C215" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.205</v>
+      </c>
+      <c r="E215" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>259940.34</v>
+      </c>
+      <c r="I215" s="1">
+        <v>1594.71</v>
+      </c>
+      <c r="J215" s="1">
+        <v>0.6134907725365</v>
+      </c>
+      <c r="K215">
+        <v>2.4</v>
+      </c>
+      <c r="L215" t="s">
         <v>572</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>902232.0</v>
+        <v>261535.05</v>
       </c>
       <c r="N215" s="1">
-        <v>918092.96</v>
+        <v>267809.78</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>573</v>
+      </c>
+      <c r="B216" t="s">
+        <v>574</v>
+      </c>
+      <c r="C216" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.455</v>
+      </c>
+      <c r="E216" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>4095.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>0.455</v>
+      </c>
+      <c r="K216">
+        <v>2.0</v>
+      </c>
+      <c r="L216" t="s">
         <v>575</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>806720.95</v>
+        <v>904095.0</v>
       </c>
       <c r="N216" s="1">
-        <v>818230.34</v>
+        <v>922058.01</v>
       </c>
       <c r="O216" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>576</v>
+      </c>
+      <c r="B217" t="s">
+        <v>577</v>
+      </c>
+      <c r="C217" s="1">
+        <v>785000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>102.854</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>783814.65</v>
+      </c>
+      <c r="I217" s="1">
+        <v>23589.25</v>
+      </c>
+      <c r="J217" s="1">
+        <v>3.0095444120622</v>
+      </c>
+      <c r="K217">
+        <v>1.7</v>
+      </c>
+      <c r="L217" t="s">
         <v>578</v>
       </c>
-      <c r="B217" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>584024.28</v>
+        <v>807403.9</v>
       </c>
       <c r="N217" s="1">
-        <v>595751.96</v>
+        <v>820734.92</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>579</v>
+      </c>
+      <c r="B218" t="s">
+        <v>580</v>
+      </c>
+      <c r="C218" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>110.034</v>
+      </c>
+      <c r="E218" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="I218" s="1">
+        <v>57195.32</v>
+      </c>
+      <c r="J218" s="1">
+        <v>10.828641358541</v>
+      </c>
+      <c r="K218">
+        <v>2.51</v>
+      </c>
+      <c r="L218" t="s">
         <v>581</v>
       </c>
-      <c r="B218" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>306202.71</v>
+        <v>585380.88</v>
       </c>
       <c r="N218" s="1">
-        <v>315151.59</v>
+        <v>598751.93</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>582</v>
+      </c>
+      <c r="B219" t="s">
+        <v>583</v>
+      </c>
+      <c r="C219" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>101.557</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>300318.45</v>
+      </c>
+      <c r="I219" s="1">
+        <v>7399.26</v>
+      </c>
+      <c r="J219" s="1">
+        <v>2.4638046713414</v>
+      </c>
+      <c r="K219">
+        <v>3.16</v>
+      </c>
+      <c r="L219" t="s">
         <v>584</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>776242.53</v>
+        <v>307717.71</v>
       </c>
       <c r="N219" s="1">
-        <v>782626.33</v>
+        <v>317305.79</v>
       </c>
       <c r="O219" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>585</v>
+      </c>
+      <c r="B220" t="s">
+        <v>586</v>
+      </c>
+      <c r="C220" s="1">
+        <v>805423.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>96.588</v>
+      </c>
+      <c r="E220" s="1">
+        <v>96.9285928</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>780685.18</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-2743.21</v>
+      </c>
+      <c r="J220" s="1">
+        <v>-0.3513849206155</v>
+      </c>
+      <c r="K220">
+        <v>0.86</v>
+      </c>
+      <c r="L220" t="s">
         <v>587</v>
       </c>
-      <c r="B220" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>350558.91</v>
+        <v>777941.97</v>
       </c>
       <c r="N220" s="1">
-        <v>354182.89</v>
+        <v>784859.78</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>588</v>
+      </c>
+      <c r="B221" t="s">
+        <v>589</v>
+      </c>
+      <c r="C221" s="1">
+        <v>386883.39</v>
+      </c>
+      <c r="D221" s="1">
+        <v>91.279</v>
+      </c>
+      <c r="E221" s="1">
+        <v>93.69960029</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>362508.19</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-9364.9</v>
+      </c>
+      <c r="J221" s="1">
+        <v>-2.583362323483</v>
+      </c>
+      <c r="K221">
+        <v>1.02</v>
+      </c>
+      <c r="L221" t="s">
         <v>590</v>
       </c>
-      <c r="B221" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>273086.05</v>
+        <v>353143.29</v>
       </c>
       <c r="N221" s="1">
-        <v>279680.37</v>
+        <v>357070.42</v>
       </c>
       <c r="O221" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B222" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C222" s="1">
-        <v>2850000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D222" s="1">
-        <v>101.676</v>
+        <v>80.746</v>
       </c>
       <c r="E222" s="1">
-        <v>119.99153825</v>
+        <v>96.18009363</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>3419758.84</v>
+        <v>331659.5</v>
       </c>
       <c r="I222" s="1">
-        <v>298074.94</v>
+        <v>-53221.66</v>
       </c>
       <c r="J222" s="1">
-        <v>8.7162561439566</v>
+        <v>-16.047078404207</v>
       </c>
       <c r="K222">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.03</v>
+      </c>
+      <c r="L222">
+        <v>113.37</v>
       </c>
       <c r="M222" s="1">
-        <v>3717833.78</v>
+        <v>278437.84</v>
       </c>
       <c r="N222" s="1">
-        <v>3735510.47</v>
+        <v>278551.21</v>
       </c>
       <c r="O222" s="1">
-        <v>1.04</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B223" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C223" s="1">
-        <v>2910000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.974</v>
+        <v>101.791</v>
       </c>
       <c r="E223" s="1">
-        <v>101.61324845</v>
+        <v>119.99153825</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>2956945.53</v>
+        <v>3419758.84</v>
       </c>
       <c r="I223" s="1">
-        <v>126495.23</v>
+        <v>307066.7</v>
       </c>
       <c r="J223" s="1">
-        <v>4.2779019334861</v>
+        <v>8.9791916438178</v>
       </c>
       <c r="K223">
-        <v>0.41</v>
+        <v>0.72</v>
       </c>
       <c r="L223" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="M223" s="1">
-        <v>3083440.76</v>
+        <v>3726825.54</v>
       </c>
       <c r="N223" s="1">
-        <v>3095318.59</v>
+        <v>3747306.3</v>
       </c>
       <c r="O223" s="1">
-        <v>0.86</v>
+        <v>1.02</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B224" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C224" s="1">
-        <v>6650000.0</v>
+        <v>2910000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.488</v>
+        <v>102.515</v>
       </c>
       <c r="E224" s="1">
-        <v>100.84036842</v>
+        <v>101.61324845</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>6705884.5</v>
+        <v>2956945.53</v>
       </c>
       <c r="I224" s="1">
-        <v>-23432.5</v>
+        <v>146821.37</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.34943190566435</v>
+        <v>4.9653051945127</v>
       </c>
       <c r="K224">
-        <v>1.12</v>
+        <v>0.52</v>
       </c>
       <c r="L224" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="M224" s="1">
-        <v>6682452.0</v>
+        <v>3103766.9</v>
       </c>
       <c r="N224" s="1">
-        <v>6756641.06</v>
+        <v>3118971.92</v>
       </c>
       <c r="O224" s="1">
-        <v>1.87</v>
+        <v>0.85</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B225" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C225" s="1">
-        <v>2206000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>88.532</v>
+        <v>100.452</v>
       </c>
       <c r="E225" s="1">
-        <v>95.17131958</v>
+        <v>100.84036842</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>2099479.31</v>
+        <v>6705884.5</v>
       </c>
       <c r="I225" s="1">
-        <v>-146463.39</v>
+        <v>-25826.5</v>
       </c>
       <c r="J225" s="1">
-        <v>-6.9761768693019</v>
+        <v>-0.38513189423409</v>
       </c>
       <c r="K225">
-        <v>1.38</v>
+        <v>1.27</v>
       </c>
       <c r="L225" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M225" s="1">
-        <v>1953015.92</v>
+        <v>6680058.0</v>
       </c>
       <c r="N225" s="1">
-        <v>1983516.0</v>
+        <v>6764384.7</v>
       </c>
       <c r="O225" s="1">
-        <v>0.55</v>
+        <v>1.84</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B226" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C226" s="1">
-        <v>2500000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.608</v>
+        <v>89.786</v>
       </c>
       <c r="E226" s="1">
-        <v>101.176</v>
+        <v>95.17131958</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2529400.0</v>
+        <v>2099479.31</v>
       </c>
       <c r="I226" s="1">
-        <v>-14200.0</v>
+        <v>-118800.15</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.56139795999051</v>
+        <v>-5.6585530247497</v>
       </c>
       <c r="K226">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="L226" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M226" s="1">
-        <v>2515200.0</v>
+        <v>1980679.16</v>
       </c>
       <c r="N226" s="1">
-        <v>2550828.45</v>
+        <v>2015536.4</v>
       </c>
       <c r="O226" s="1">
-        <v>0.71</v>
+        <v>0.55</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B227" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C227" s="1">
-        <v>6310000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>102.372</v>
+        <v>101.415</v>
       </c>
       <c r="E227" s="1">
-        <v>101.552</v>
+        <v>101.176</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>6407931.2</v>
+        <v>2529400.0</v>
       </c>
       <c r="I227" s="1">
-        <v>51742.0</v>
+        <v>5975.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.80746809516307</v>
+        <v>0.23622202893967</v>
       </c>
       <c r="K227">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>636.23</v>
+        <v>1.63</v>
+      </c>
+      <c r="L227" t="s">
+        <v>607</v>
       </c>
       <c r="M227" s="1">
-        <v>6459673.2</v>
+        <v>2535375.0</v>
       </c>
       <c r="N227" s="1">
-        <v>6460309.43</v>
+        <v>2576093.23</v>
       </c>
       <c r="O227" s="1">
-        <v>1.79</v>
+        <v>0.7</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>608</v>
+      </c>
+      <c r="B228" t="s">
+        <v>609</v>
+      </c>
+      <c r="C228" s="1">
+        <v>6310000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>103.219</v>
+      </c>
+      <c r="E228" s="1">
+        <v>101.552</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>6407931.2</v>
+      </c>
+      <c r="I228" s="1">
+        <v>105187.7</v>
+      </c>
+      <c r="J228" s="1">
+        <v>1.6415235544352</v>
+      </c>
+      <c r="K228">
+        <v>0.23</v>
+      </c>
+      <c r="L228" t="s">
         <v>610</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>4743573.6</v>
+        <v>6513118.9</v>
       </c>
       <c r="N228" s="1">
-        <v>4766186.29</v>
+        <v>6527752.17</v>
       </c>
       <c r="O228" s="1">
-        <v>1.32</v>
+        <v>1.77</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>611</v>
+      </c>
+      <c r="B229" t="s">
+        <v>612</v>
+      </c>
+      <c r="C229" s="1">
+        <v>4540000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>104.73</v>
+      </c>
+      <c r="E229" s="1">
+        <v>104.151</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>4728455.4</v>
+      </c>
+      <c r="I229" s="1">
+        <v>26286.6</v>
+      </c>
+      <c r="J229" s="1">
+        <v>0.55592361091108</v>
+      </c>
+      <c r="K229">
+        <v>0.72</v>
+      </c>
+      <c r="L229" t="s">
         <v>613</v>
       </c>
-      <c r="B229" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>3279348.45</v>
+        <v>4754742.0</v>
       </c>
       <c r="N229" s="1">
-        <v>3279694.2</v>
+        <v>4787507.33</v>
       </c>
       <c r="O229" s="1">
-        <v>0.91</v>
+        <v>1.3</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>614</v>
+      </c>
+      <c r="B230" t="s">
         <v>615</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" s="1">
+        <v>5829000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>105.82</v>
+      </c>
+      <c r="E230" s="1">
+        <v>107.54387202</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>6268732.3</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-100484.5</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-1.6029476964585</v>
+      </c>
+      <c r="K230">
+        <v>0.25</v>
+      </c>
+      <c r="L230" t="s">
         <v>616</v>
       </c>
-      <c r="C230" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>306499.44</v>
+        <v>6168247.8</v>
       </c>
       <c r="N230" s="1">
-        <v>307915.19</v>
+        <v>6183061.83</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>1.68</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>617</v>
+      </c>
+      <c r="B231" t="s">
         <v>618</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="E231" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-3272.88</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-1.0552682936644</v>
+      </c>
+      <c r="K231">
+        <v>0.64</v>
+      </c>
+      <c r="L231" t="s">
         <v>619</v>
       </c>
-      <c r="C231" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>654394.16</v>
+        <v>306873.84</v>
       </c>
       <c r="N231" s="1">
-        <v>655040.98</v>
+        <v>308877.26</v>
       </c>
       <c r="O231" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>620</v>
       </c>
       <c r="B232" t="s">
         <v>621</v>
       </c>
       <c r="C232" s="1">
-        <v>500000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>105.088</v>
+        <v>100.063</v>
       </c>
       <c r="E232" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>503850.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>21590.0</v>
+        <v>481.95</v>
       </c>
       <c r="J232" s="1">
-        <v>4.2850054579736</v>
+        <v>0.063</v>
       </c>
       <c r="K232">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.05</v>
+      </c>
+      <c r="L232">
+        <v>394.36</v>
       </c>
       <c r="M232" s="1">
-        <v>525440.0</v>
+        <v>765481.95</v>
       </c>
       <c r="N232" s="1">
-        <v>544374.93</v>
+        <v>765876.31</v>
       </c>
       <c r="O232" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
+        <v>622</v>
+      </c>
+      <c r="B233" t="s">
         <v>623</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D233" s="1">
+        <v>105.009</v>
+      </c>
+      <c r="E233" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="F233" t="s">
+        <v>8</v>
+      </c>
+      <c r="G233">
+        <v>1.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>503850.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>21195.0</v>
+      </c>
+      <c r="J233" s="1">
+        <v>4.2066091098541</v>
+      </c>
+      <c r="K233">
+        <v>4.07</v>
+      </c>
+      <c r="L233" t="s">
         <v>624</v>
       </c>
-      <c r="C233" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M233" s="1">
-        <v>891423.0</v>
+        <v>525045.0</v>
       </c>
       <c r="N233" s="1">
-        <v>903323.34</v>
+        <v>545411.44</v>
       </c>
       <c r="O233" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
+        <v>625</v>
+      </c>
+      <c r="B234" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="C234" s="1">
         <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.376</v>
+        <v>102.798</v>
       </c>
       <c r="E234" s="1">
         <v>98.69</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>394760.0</v>
       </c>
       <c r="I234" s="1">
-        <v>14744.0</v>
+        <v>16432.0</v>
       </c>
       <c r="J234" s="1">
-        <v>3.734927550917</v>
+        <v>4.1625291316243</v>
       </c>
       <c r="K234">
-        <v>1.4</v>
+        <v>1.63</v>
       </c>
       <c r="L234" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="M234" s="1">
-        <v>409504.0</v>
+        <v>411192.0</v>
       </c>
       <c r="N234" s="1">
-        <v>415109.48</v>
+        <v>417731.73</v>
       </c>
       <c r="O234" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>628</v>
+      </c>
+      <c r="B235" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="C235" s="1">
         <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>85.174</v>
+        <v>85.4</v>
       </c>
       <c r="E235" s="1">
         <v>85.35266667</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>256058.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-536.0</v>
+        <v>142.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.20932757422147</v>
+        <v>0.055456185707926</v>
       </c>
       <c r="K235">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="L235">
-        <v>359.59</v>
+        <v>517.81</v>
       </c>
       <c r="M235" s="1">
-        <v>255522.0</v>
+        <v>256200.0</v>
       </c>
       <c r="N235" s="1">
-        <v>255881.59</v>
+        <v>256717.81</v>
       </c>
       <c r="O235" s="1">
         <v>0.07</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>630</v>
+      </c>
+      <c r="B236" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="C236" s="1">
         <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>103.886</v>
+        <v>104.081</v>
       </c>
       <c r="E236" s="1">
         <v>99.098</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>198196.0</v>
       </c>
       <c r="I236" s="1">
-        <v>9576.0</v>
+        <v>9966.0</v>
       </c>
       <c r="J236" s="1">
-        <v>4.8315808593513</v>
+        <v>5.0283557690367</v>
       </c>
       <c r="K236">
-        <v>2.27</v>
+        <v>2.51</v>
       </c>
       <c r="L236" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="M236" s="1">
-        <v>207772.0</v>
+        <v>208162.0</v>
       </c>
       <c r="N236" s="1">
-        <v>212315.84</v>
+        <v>213172.96</v>
       </c>
       <c r="O236" s="1">
         <v>0.06</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>633</v>
+      </c>
+      <c r="B237" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="C237" s="1">
         <v>306000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.117</v>
+        <v>102.103</v>
       </c>
       <c r="E237" s="1">
         <v>99.609</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>304803.54</v>
       </c>
       <c r="I237" s="1">
-        <v>7674.48</v>
+        <v>7631.64</v>
       </c>
       <c r="J237" s="1">
-        <v>2.5178447730627</v>
+        <v>2.5037898181891</v>
       </c>
       <c r="K237">
-        <v>2.95</v>
+        <v>3.19</v>
       </c>
       <c r="L237" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="M237" s="1">
-        <v>312478.02</v>
+        <v>312435.18</v>
       </c>
       <c r="N237" s="1">
-        <v>321498.73</v>
+        <v>322193.65</v>
       </c>
       <c r="O237" s="1">
         <v>0.09</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>636</v>
+      </c>
+      <c r="B238" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="C238" s="1">
         <v>256000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>102.906</v>
+        <v>103.314</v>
       </c>
       <c r="E238" s="1">
         <v>99.813</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>255521.28</v>
       </c>
       <c r="I238" s="1">
-        <v>7918.08</v>
+        <v>8962.56</v>
       </c>
       <c r="J238" s="1">
-        <v>3.0987947461753</v>
+        <v>3.5075591355835</v>
       </c>
       <c r="K238">
-        <v>2.8</v>
+        <v>3.04</v>
       </c>
       <c r="L238" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="M238" s="1">
-        <v>263439.36</v>
+        <v>264483.84</v>
       </c>
       <c r="N238" s="1">
-        <v>270614.37</v>
+        <v>272256.77</v>
       </c>
       <c r="O238" s="1">
         <v>0.07</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>639</v>
+      </c>
+      <c r="B239" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="C239" s="1">
         <v>383000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>105.169</v>
+        <v>105.087</v>
       </c>
       <c r="E239" s="1">
         <v>100.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>383000.0</v>
       </c>
       <c r="I239" s="1">
-        <v>19797.27</v>
+        <v>19483.21</v>
       </c>
       <c r="J239" s="1">
-        <v>5.169</v>
+        <v>5.087</v>
       </c>
       <c r="K239">
-        <v>1.46</v>
+        <v>1.72</v>
       </c>
       <c r="L239" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="M239" s="1">
-        <v>402797.27</v>
+        <v>402483.21</v>
       </c>
       <c r="N239" s="1">
-        <v>408391.23</v>
+        <v>409053.9</v>
       </c>
       <c r="O239" s="1">
         <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>642</v>
+      </c>
+      <c r="B240" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="C240" s="1">
         <v>800000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.086</v>
+        <v>100.23</v>
       </c>
       <c r="E240" s="1">
         <v>99.423</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>795384.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5304.0</v>
+        <v>6456.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.66684771129417</v>
+        <v>0.81168341329471</v>
       </c>
       <c r="K240">
-        <v>2.23</v>
+        <v>2.41</v>
       </c>
       <c r="L240" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="M240" s="1">
-        <v>800688.0</v>
+        <v>801840.0</v>
       </c>
       <c r="N240" s="1">
-        <v>818507.18</v>
+        <v>821105.75</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>645</v>
+      </c>
+      <c r="B241" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="C241" s="1">
         <v>323000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>101.947</v>
+        <v>102.142</v>
       </c>
       <c r="E241" s="1">
         <v>99.424</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>321139.52</v>
       </c>
       <c r="I241" s="1">
-        <v>8149.29</v>
+        <v>8779.14</v>
       </c>
       <c r="J241" s="1">
-        <v>2.5376166720309</v>
+        <v>2.7337463791439</v>
       </c>
       <c r="K241">
-        <v>2.55</v>
+        <v>2.77</v>
       </c>
       <c r="L241" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="M241" s="1">
-        <v>329288.81</v>
+        <v>329918.66</v>
       </c>
       <c r="N241" s="1">
-        <v>337533.05</v>
+        <v>338868.64</v>
       </c>
       <c r="O241" s="1">
         <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>648</v>
+      </c>
+      <c r="B242" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
       <c r="C242" s="1">
         <v>562000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.096</v>
+        <v>100.016</v>
       </c>
       <c r="E242" s="1">
         <v>99.947</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>561702.14</v>
       </c>
       <c r="I242" s="1">
-        <v>837.38</v>
+        <v>387.78</v>
       </c>
       <c r="J242" s="1">
-        <v>0.14907901187629</v>
+        <v>0.069036589392378</v>
       </c>
       <c r="K242">
-        <v>0.7</v>
+        <v>0.92</v>
       </c>
       <c r="L242" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="M242" s="1">
-        <v>562539.52</v>
+        <v>562089.92</v>
       </c>
       <c r="N242" s="1">
-        <v>566465.82</v>
+        <v>567286.5</v>
       </c>
       <c r="O242" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>651</v>
+      </c>
+      <c r="B243" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="C243" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.134</v>
+        <v>100.176</v>
       </c>
       <c r="E243" s="1">
         <v>99.779</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>1097569.0</v>
       </c>
       <c r="I243" s="1">
-        <v>3905.0</v>
+        <v>4367.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.35578628769581</v>
+        <v>0.39787931328235</v>
       </c>
       <c r="K243">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.0</v>
+      </c>
+      <c r="L243">
+        <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>1101474.0</v>
+        <v>1101936.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1109384.96</v>
+        <v>1101936.0</v>
       </c>
       <c r="O243" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="B244" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C244" s="1">
-        <v>276000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.966</v>
+        <v>100.176</v>
       </c>
       <c r="E244" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>273833.4</v>
+        <v>719000.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2072.76</v>
+        <v>1265.44</v>
       </c>
       <c r="J244" s="1">
-        <v>0.75694199465807</v>
+        <v>0.176</v>
       </c>
       <c r="K244">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.07</v>
+      </c>
+      <c r="L244">
+        <v>505.86</v>
       </c>
       <c r="M244" s="1">
-        <v>275906.16</v>
+        <v>720265.44</v>
       </c>
       <c r="N244" s="1">
-        <v>285008.49</v>
+        <v>720771.3</v>
       </c>
       <c r="O244" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B245" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C245" s="1">
-        <v>400000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.148</v>
+        <v>100.563</v>
       </c>
       <c r="E245" s="1">
-        <v>101.669</v>
+        <v>99.215</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>406676.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I245" s="1">
-        <v>1916.0</v>
+        <v>3720.48</v>
       </c>
       <c r="J245" s="1">
-        <v>0.47113672800952</v>
+        <v>1.3586655243663</v>
       </c>
       <c r="K245">
-        <v>3.45</v>
+        <v>3.52</v>
       </c>
       <c r="L245" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="M245" s="1">
-        <v>408592.0</v>
+        <v>277553.88</v>
       </c>
       <c r="N245" s="1">
-        <v>422374.9</v>
+        <v>287280.04</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B246" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C246" s="1">
-        <v>634000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.438</v>
+        <v>102.522</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>634000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I246" s="1">
-        <v>9116.92</v>
+        <v>3412.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.438</v>
+        <v>0.83899713777061</v>
       </c>
       <c r="K246">
-        <v>2.47</v>
+        <v>3.68</v>
       </c>
       <c r="L246" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="M246" s="1">
-        <v>643116.92</v>
+        <v>410088.0</v>
       </c>
       <c r="N246" s="1">
-        <v>658773.7</v>
+        <v>424824.44</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B247" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C247" s="1">
-        <v>429000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>102.027</v>
+        <v>101.663</v>
       </c>
       <c r="E247" s="1">
         <v>100.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>429000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="I247" s="1">
-        <v>8695.83</v>
+        <v>10543.42</v>
       </c>
       <c r="J247" s="1">
-        <v>2.027</v>
+        <v>1.663</v>
       </c>
       <c r="K247">
-        <v>1.51</v>
+        <v>2.68</v>
       </c>
       <c r="L247" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="M247" s="1">
-        <v>437695.83</v>
+        <v>644543.42</v>
       </c>
       <c r="N247" s="1">
-        <v>444182.69</v>
+        <v>661545.7</v>
       </c>
       <c r="O247" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B248" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C248" s="1">
-        <v>568000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.538</v>
+        <v>100.668</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>568000.0</v>
+        <v>403120.0</v>
       </c>
       <c r="I248" s="1">
-        <v>14415.84</v>
+        <v>-448.0</v>
       </c>
       <c r="J248" s="1">
-        <v>2.538</v>
+        <v>-0.11113316134154</v>
       </c>
       <c r="K248">
-        <v>1.63</v>
+        <v>2.3</v>
       </c>
       <c r="L248" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="M248" s="1">
-        <v>582415.84</v>
+        <v>402672.0</v>
       </c>
       <c r="N248" s="1">
-        <v>591653.12</v>
+        <v>411854.47</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B249" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>94.636</v>
+        <v>102.394</v>
       </c>
       <c r="E249" s="1">
-        <v>93.323</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>279969.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>3939.0</v>
+        <v>10270.26</v>
       </c>
       <c r="J249" s="1">
-        <v>1.406941482807</v>
+        <v>2.394</v>
       </c>
       <c r="K249">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>550.68</v>
+        <v>1.73</v>
+      </c>
+      <c r="L249" t="s">
+        <v>669</v>
       </c>
       <c r="M249" s="1">
-        <v>283908.0</v>
+        <v>439270.26</v>
       </c>
       <c r="N249" s="1">
-        <v>284458.68</v>
+        <v>446696.0</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="B250" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="C250" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.113</v>
+        <v>94.763</v>
       </c>
       <c r="E250" s="1">
-        <v>99.833</v>
+        <v>93.323</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>188684.37</v>
+        <v>279969.0</v>
       </c>
       <c r="I250" s="1">
-        <v>4309.2</v>
+        <v>4320.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.2838139693288</v>
+        <v>1.5430279780976</v>
       </c>
       <c r="K250">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>0.21</v>
+      </c>
+      <c r="L250">
+        <v>641.1</v>
       </c>
       <c r="M250" s="1">
-        <v>192993.57</v>
+        <v>284289.0</v>
       </c>
       <c r="N250" s="1">
-        <v>196866.78</v>
+        <v>284930.1</v>
       </c>
       <c r="O250" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B251" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="C251" s="1">
-        <v>661000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.891</v>
+        <v>102.28</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.833</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>661000.0</v>
+        <v>188684.37</v>
       </c>
       <c r="I251" s="1">
-        <v>12499.51</v>
+        <v>4624.83</v>
       </c>
       <c r="J251" s="1">
-        <v>1.891</v>
+        <v>2.4510933258542</v>
       </c>
       <c r="K251">
-        <v>1.4</v>
+        <v>2.29</v>
       </c>
       <c r="L251" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="M251" s="1">
-        <v>673499.51</v>
+        <v>193309.2</v>
       </c>
       <c r="N251" s="1">
-        <v>682757.58</v>
+        <v>197638.08</v>
       </c>
       <c r="O251" s="1">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B252" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="C252" s="1">
-        <v>500000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.086</v>
+        <v>101.786</v>
       </c>
       <c r="E252" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>495350.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I252" s="1">
-        <v>10080.0</v>
+        <v>11805.46</v>
       </c>
       <c r="J252" s="1">
-        <v>2.034924800646</v>
+        <v>1.786</v>
       </c>
       <c r="K252">
-        <v>3.49</v>
+        <v>1.62</v>
       </c>
       <c r="L252" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="M252" s="1">
-        <v>505430.0</v>
+        <v>672805.46</v>
       </c>
       <c r="N252" s="1">
-        <v>522872.0</v>
+        <v>683487.85</v>
       </c>
       <c r="O252" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B253" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="C253" s="1">
-        <v>521765.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.209</v>
+        <v>101.178</v>
       </c>
       <c r="E253" s="1">
-        <v>97.83772196</v>
+        <v>99.07</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>510482.99</v>
+        <v>495350.0</v>
       </c>
       <c r="I253" s="1">
-        <v>1937.2</v>
+        <v>10540.0</v>
       </c>
       <c r="J253" s="1">
-        <v>0.37948375126074</v>
+        <v>2.1277884324215</v>
       </c>
       <c r="K253">
-        <v>0.42</v>
+        <v>3.71</v>
       </c>
       <c r="L253" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="M253" s="1">
-        <v>512420.19</v>
+        <v>505890.0</v>
       </c>
       <c r="N253" s="1">
-        <v>514585.87</v>
+        <v>524454.0</v>
       </c>
       <c r="O253" s="1">
         <v>0.14</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B254" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="C254" s="1">
-        <v>2284200.0</v>
+        <v>521765.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.958</v>
+        <v>98.292</v>
       </c>
       <c r="E254" s="1">
-        <v>101.07926451</v>
+        <v>97.83772196</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2308852.56</v>
+        <v>510482.99</v>
       </c>
       <c r="I254" s="1">
-        <v>-48453.93</v>
+        <v>2370.26</v>
       </c>
       <c r="J254" s="1">
-        <v>-2.098615166661</v>
+        <v>0.46431713620859</v>
       </c>
       <c r="K254">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="L254" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="M254" s="1">
-        <v>2260398.63</v>
+        <v>512853.25</v>
       </c>
       <c r="N254" s="1">
-        <v>2263214.77</v>
+        <v>515254.8</v>
       </c>
       <c r="O254" s="1">
-        <v>0.63</v>
+        <v>0.14</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B255" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C255" s="1">
-        <v>1595023.0</v>
+        <v>2284200.0</v>
       </c>
       <c r="D255" s="1">
-        <v>105.319</v>
+        <v>99.568</v>
       </c>
       <c r="E255" s="1">
-        <v>117.69169661</v>
+        <v>101.07926451</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>1877209.63</v>
+        <v>2308852.56</v>
       </c>
       <c r="I255" s="1">
-        <v>-197347.36</v>
+        <v>-34520.3</v>
       </c>
       <c r="J255" s="1">
-        <v>-10.512803516781</v>
+        <v>-1.4951279522154</v>
       </c>
       <c r="K255">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="L255" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="M255" s="1">
-        <v>1679862.27</v>
+        <v>2274332.26</v>
       </c>
       <c r="N255" s="1">
-        <v>1682811.97</v>
+        <v>2280590.34</v>
       </c>
       <c r="O255" s="1">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B256" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C256" s="1">
-        <v>509000.0</v>
+        <v>1595023.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.558</v>
+        <v>106.783</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>117.69169661</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>509000.0</v>
+        <v>1877209.63</v>
       </c>
       <c r="I256" s="1">
-        <v>7930.22</v>
+        <v>-173996.22</v>
       </c>
       <c r="J256" s="1">
-        <v>1.558</v>
+        <v>-9.2688753146872</v>
       </c>
       <c r="K256">
-        <v>2.38</v>
+        <v>0.41</v>
       </c>
       <c r="L256" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="M256" s="1">
-        <v>516930.22</v>
+        <v>1703213.41</v>
       </c>
       <c r="N256" s="1">
-        <v>529037.57</v>
+        <v>1709768.3</v>
       </c>
       <c r="O256" s="1">
-        <v>0.15</v>
+        <v>0.46</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B257" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C257" s="1">
         <v>500000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.231</v>
+        <v>99.429</v>
       </c>
       <c r="E257" s="1">
         <v>99.105</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>495525.0</v>
       </c>
       <c r="I257" s="1">
-        <v>630.0</v>
+        <v>1620.0</v>
       </c>
       <c r="J257" s="1">
-        <v>0.12713788406236</v>
+        <v>0.32692598758892</v>
       </c>
       <c r="K257">
-        <v>0.67</v>
+        <v>0.86</v>
       </c>
       <c r="L257" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="M257" s="1">
-        <v>496155.0</v>
+        <v>497145.0</v>
       </c>
       <c r="N257" s="1">
-        <v>499494.04</v>
+        <v>501463.49</v>
       </c>
       <c r="O257" s="1">
         <v>0.14</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B258" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C258" s="1">
         <v>288000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.445</v>
+        <v>101.536</v>
       </c>
       <c r="E258" s="1">
         <v>100.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>288000.0</v>
       </c>
       <c r="I258" s="1">
-        <v>4161.6</v>
+        <v>4423.68</v>
       </c>
       <c r="J258" s="1">
-        <v>1.445</v>
+        <v>1.536</v>
       </c>
       <c r="K258">
-        <v>2.03</v>
+        <v>2.25</v>
       </c>
       <c r="L258" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="M258" s="1">
-        <v>292161.6</v>
+        <v>292423.68</v>
       </c>
       <c r="N258" s="1">
-        <v>297994.81</v>
+        <v>298895.35</v>
       </c>
       <c r="O258" s="1">
         <v>0.08</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="B259" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C259" s="1">
-        <v>956000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.201</v>
+        <v>101.067</v>
       </c>
       <c r="E259" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>953399.68</v>
+        <v>404800.0</v>
       </c>
       <c r="I259" s="1">
-        <v>4521.88</v>
+        <v>-532.0</v>
       </c>
       <c r="J259" s="1">
-        <v>0.47429006898765</v>
+        <v>-0.13142292490119</v>
       </c>
       <c r="K259">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>255.37</v>
+        <v>3.6</v>
+      </c>
+      <c r="L259" t="s">
+        <v>698</v>
       </c>
       <c r="M259" s="1">
-        <v>957921.56</v>
+        <v>404268.0</v>
       </c>
       <c r="N259" s="1">
-        <v>958176.93</v>
+        <v>418662.52</v>
       </c>
       <c r="O259" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>699</v>
+      </c>
+      <c r="B260" t="s">
+        <v>700</v>
+      </c>
+      <c r="C260" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>100.398</v>
+      </c>
+      <c r="E260" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I260" s="1">
+        <v>6405.2</v>
+      </c>
+      <c r="J260" s="1">
+        <v>0.67182737044762</v>
+      </c>
+      <c r="K260">
+        <v>0.22</v>
+      </c>
+      <c r="L260" t="s">
         <v>701</v>
       </c>
-      <c r="B260" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>617460.0</v>
+        <v>959804.88</v>
       </c>
       <c r="N260" s="1">
-        <v>622107.95</v>
+        <v>961932.96</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>702</v>
+      </c>
+      <c r="B261" t="s">
+        <v>703</v>
+      </c>
+      <c r="C261" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>103.107</v>
+      </c>
+      <c r="E261" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>14736.0</v>
+      </c>
+      <c r="J261" s="1">
+        <v>2.4401148523115</v>
+      </c>
+      <c r="K261">
+        <v>0.99</v>
+      </c>
+      <c r="L261" t="s">
         <v>704</v>
       </c>
-      <c r="B261" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>850528.0</v>
+        <v>618642.0</v>
       </c>
       <c r="N261" s="1">
-        <v>884692.38</v>
+        <v>624600.9</v>
       </c>
       <c r="O261" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>705</v>
+      </c>
+      <c r="B262" t="s">
+        <v>706</v>
+      </c>
+      <c r="C262" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>106.496</v>
+      </c>
+      <c r="E262" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>57648.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>7.2575284520093</v>
+      </c>
+      <c r="K262">
+        <v>4.59</v>
+      </c>
+      <c r="L262" t="s">
         <v>707</v>
       </c>
-      <c r="B262" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>172089.32</v>
+        <v>851968.0</v>
       </c>
       <c r="N262" s="1">
-        <v>177441.76</v>
+        <v>888724.16</v>
       </c>
       <c r="O262" s="1">
-        <v>0.05</v>
+        <v>0.24</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
+        <v>708</v>
+      </c>
+      <c r="B263" t="s">
+        <v>709</v>
+      </c>
+      <c r="C263" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>102.271</v>
+      </c>
+      <c r="E263" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-336.31</v>
+      </c>
+      <c r="J263" s="1">
+        <v>-0.19420318141895</v>
+      </c>
+      <c r="K263">
+        <v>3.41</v>
+      </c>
+      <c r="L263" t="s">
         <v>710</v>
       </c>
-      <c r="B263" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M263" s="1">
-        <v>784737.62</v>
+        <v>172837.99</v>
       </c>
       <c r="N263" s="1">
-        <v>785932.78</v>
+        <v>178597.88</v>
       </c>
       <c r="O263" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>711</v>
+      </c>
+      <c r="B264" t="s">
+        <v>712</v>
+      </c>
+      <c r="C264" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D264" s="1">
+        <v>91.823</v>
+      </c>
+      <c r="E264" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I264" s="1">
+        <v>29120.54</v>
+      </c>
+      <c r="J264" s="1">
+        <v>3.8367044037053</v>
+      </c>
+      <c r="K264">
+        <v>0.17</v>
+      </c>
+      <c r="L264" t="s">
         <v>713</v>
       </c>
-      <c r="B264" t="s">
-[...26 lines deleted...]
-      <c r="K264">
+      <c r="M264" s="1">
+        <v>788119.33</v>
+      </c>
+      <c r="N264" s="1">
+        <v>789560.22</v>
+      </c>
+      <c r="O264" s="1">
         <v>0.21</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>714</v>
+      </c>
+      <c r="B265" t="s">
+        <v>715</v>
+      </c>
+      <c r="C265" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D265" s="1">
+        <v>97.938</v>
+      </c>
+      <c r="E265" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I265" s="1">
+        <v>20868.87</v>
+      </c>
+      <c r="J265" s="1">
+        <v>2.6511647157848</v>
+      </c>
+      <c r="K265">
+        <v>0.25</v>
+      </c>
+      <c r="L265" t="s">
         <v>716</v>
       </c>
-      <c r="B265" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M265" s="1">
-        <v>413421.86</v>
+        <v>808027.43</v>
       </c>
       <c r="N265" s="1">
-        <v>414830.21</v>
+        <v>810116.02</v>
       </c>
       <c r="O265" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>717</v>
+      </c>
+      <c r="B266" t="s">
+        <v>718</v>
+      </c>
+      <c r="C266" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D266" s="1">
+        <v>82.726</v>
+      </c>
+      <c r="E266" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-508.72</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-0.12151394741111</v>
+      </c>
+      <c r="K266">
+        <v>0.33</v>
+      </c>
+      <c r="L266" t="s">
         <v>719</v>
       </c>
-      <c r="B266" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>2628323.72</v>
+        <v>418142.81</v>
       </c>
       <c r="N266" s="1">
-        <v>2726929.13</v>
+        <v>419825.35</v>
       </c>
       <c r="O266" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>720</v>
+      </c>
+      <c r="B267" t="s">
+        <v>721</v>
+      </c>
+      <c r="C267" s="1">
+        <v>2493831.39</v>
+      </c>
+      <c r="D267" s="1">
+        <v>106.708</v>
+      </c>
+      <c r="E267" s="1">
+        <v>106.39664376</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>2653352.9</v>
+      </c>
+      <c r="I267" s="1">
+        <v>7764.7</v>
+      </c>
+      <c r="J267" s="1">
+        <v>0.29263728921999</v>
+      </c>
+      <c r="K267">
+        <v>0.1</v>
+      </c>
+      <c r="L267" t="s">
         <v>722</v>
       </c>
-      <c r="B267" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M267" s="1">
-        <v>390781.02</v>
+        <v>2661117.6</v>
       </c>
       <c r="N267" s="1">
-        <v>402533.55</v>
+        <v>2663638.76</v>
       </c>
       <c r="O267" s="1">
-        <v>0.11</v>
+        <v>0.72</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>723</v>
+      </c>
+      <c r="B268" t="s">
+        <v>724</v>
+      </c>
+      <c r="C268" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.749</v>
+      </c>
+      <c r="E268" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I268" s="1">
+        <v>1288.38</v>
+      </c>
+      <c r="J268" s="1">
+        <v>0.32890104805777</v>
+      </c>
+      <c r="K268">
+        <v>3.18</v>
+      </c>
+      <c r="L268" t="s">
         <v>725</v>
       </c>
-      <c r="B268" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>506924.55</v>
+        <v>393011.06</v>
       </c>
       <c r="N268" s="1">
-        <v>521733.87</v>
+        <v>405535.4</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>726</v>
+      </c>
+      <c r="B269" t="s">
+        <v>727</v>
+      </c>
+      <c r="C269" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>103.209</v>
+      </c>
+      <c r="E269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>15884.55</v>
+      </c>
+      <c r="J269" s="1">
+        <v>3.209</v>
+      </c>
+      <c r="K269">
+        <v>3.23</v>
+      </c>
+      <c r="L269" t="s">
         <v>728</v>
       </c>
-      <c r="B269" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>403906.5</v>
+        <v>510884.55</v>
       </c>
       <c r="N269" s="1">
-        <v>408514.38</v>
+        <v>526887.29</v>
       </c>
       <c r="O269" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>729</v>
+      </c>
+      <c r="B270" t="s">
+        <v>730</v>
+      </c>
+      <c r="C270" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>90.219</v>
+      </c>
+      <c r="E270" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I270" s="1">
+        <v>7191.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>1.8031843468252</v>
+      </c>
+      <c r="K270">
+        <v>1.12</v>
+      </c>
+      <c r="L270" t="s">
         <v>731</v>
       </c>
-      <c r="B270" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>379425.0</v>
+        <v>405985.5</v>
       </c>
       <c r="N270" s="1">
-        <v>380216.1</v>
+        <v>411034.13</v>
       </c>
       <c r="O270" s="1">
         <v>0.11</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>732</v>
+      </c>
+      <c r="B271" t="s">
         <v>733</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>76.356</v>
+      </c>
+      <c r="E271" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>10910.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>2.9417316040661</v>
+      </c>
+      <c r="K271">
+        <v>0.2</v>
+      </c>
+      <c r="L271" t="s">
         <v>734</v>
       </c>
-      <c r="C271" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>409480.0</v>
+        <v>381780.0</v>
       </c>
       <c r="N271" s="1">
-        <v>415896.48</v>
+        <v>382797.12</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>735</v>
+      </c>
+      <c r="B272" t="s">
         <v>736</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.844</v>
+      </c>
+      <c r="E272" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-564.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-0.14102115317298</v>
+      </c>
+      <c r="K272">
+        <v>2.38</v>
+      </c>
+      <c r="L272" t="s">
         <v>737</v>
       </c>
-      <c r="C272" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>201010.0</v>
+        <v>399376.0</v>
       </c>
       <c r="N272" s="1">
-        <v>201359.32</v>
+        <v>408881.48</v>
       </c>
       <c r="O272" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>738</v>
       </c>
       <c r="B273" t="s">
         <v>739</v>
       </c>
       <c r="C273" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>103.517</v>
+        <v>103.058</v>
       </c>
       <c r="E273" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>818540.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>9596.0</v>
+        <v>12232.0</v>
       </c>
       <c r="J273" s="1">
-        <v>1.1723312238864</v>
+        <v>3.058</v>
       </c>
       <c r="K273">
-        <v>2.27</v>
+        <v>1.84</v>
       </c>
       <c r="L273" t="s">
         <v>740</v>
       </c>
       <c r="M273" s="1">
-        <v>828136.0</v>
+        <v>412232.0</v>
       </c>
       <c r="N273" s="1">
-        <v>846281.21</v>
+        <v>419577.18</v>
       </c>
       <c r="O273" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>741</v>
       </c>
       <c r="B274" t="s">
         <v>742</v>
       </c>
       <c r="C274" s="1">
-        <v>129000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.933</v>
+        <v>100.733</v>
       </c>
       <c r="E274" s="1">
-        <v>97.75713953</v>
+        <v>99.711</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>126106.71</v>
+        <v>199422.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-2353.14</v>
+        <v>2044.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.8659911118132</v>
+        <v>1.0249621405863</v>
       </c>
       <c r="K274">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="L274">
-        <v>581.38</v>
+        <v>801.37</v>
       </c>
       <c r="M274" s="1">
-        <v>123753.57</v>
+        <v>201466.0</v>
       </c>
       <c r="N274" s="1">
-        <v>124334.95</v>
+        <v>202267.37</v>
       </c>
       <c r="O274" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>743</v>
       </c>
       <c r="B275" t="s">
         <v>744</v>
       </c>
       <c r="C275" s="1">
-        <v>470000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.079</v>
+        <v>103.558</v>
       </c>
       <c r="E275" s="1">
-        <v>99.81825532</v>
+        <v>102.3175</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>469145.8</v>
+        <v>818540.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1225.5</v>
+        <v>9924.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.26121943327639</v>
+        <v>1.2124025704303</v>
       </c>
       <c r="K275">
-        <v>2.95</v>
+        <v>2.55</v>
       </c>
       <c r="L275" t="s">
         <v>745</v>
       </c>
       <c r="M275" s="1">
-        <v>470371.3</v>
+        <v>828464.0</v>
       </c>
       <c r="N275" s="1">
-        <v>484234.69</v>
+        <v>848839.34</v>
       </c>
       <c r="O275" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>746</v>
       </c>
       <c r="B276" t="s">
         <v>747</v>
       </c>
       <c r="C276" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>101.368</v>
+        <v>100.703</v>
       </c>
       <c r="E276" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>400000.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I276" s="1">
-        <v>5472.0</v>
+        <v>86.0</v>
       </c>
       <c r="J276" s="1">
-        <v>1.368</v>
+        <v>0.042718060798728</v>
       </c>
       <c r="K276">
-        <v>0.71</v>
+        <v>2.13</v>
       </c>
       <c r="L276" t="s">
         <v>748</v>
       </c>
       <c r="M276" s="1">
-        <v>405472.0</v>
+        <v>201406.0</v>
       </c>
       <c r="N276" s="1">
-        <v>408325.76</v>
+        <v>205659.42</v>
       </c>
       <c r="O276" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>749</v>
       </c>
       <c r="B277" t="s">
         <v>750</v>
       </c>
       <c r="C277" s="1">
-        <v>280000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.243</v>
+        <v>95.976</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>97.75713953</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>280000.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I277" s="1">
-        <v>6280.4</v>
+        <v>-2297.67</v>
       </c>
       <c r="J277" s="1">
-        <v>2.243</v>
+        <v>-1.822004554714</v>
       </c>
       <c r="K277">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>0.48</v>
+      </c>
+      <c r="L277">
+        <v>620.26</v>
       </c>
       <c r="M277" s="1">
-        <v>286280.4</v>
+        <v>123809.04</v>
       </c>
       <c r="N277" s="1">
-        <v>296595.45</v>
+        <v>124429.3</v>
       </c>
       <c r="O277" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>751</v>
+      </c>
+      <c r="B278" t="s">
         <v>752</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C278" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.86</v>
+      </c>
+      <c r="E278" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I278" s="1">
+        <v>196.2</v>
+      </c>
+      <c r="J278" s="1">
+        <v>0.041820687726502</v>
+      </c>
+      <c r="K278">
+        <v>3.15</v>
+      </c>
+      <c r="L278" t="s">
         <v>753</v>
       </c>
-      <c r="C278" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>398888.0</v>
+        <v>469342.0</v>
       </c>
       <c r="N278" s="1">
-        <v>408772.93</v>
+        <v>484161.49</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>754</v>
+      </c>
+      <c r="B279" t="s">
         <v>755</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>101.441</v>
+      </c>
+      <c r="E279" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>5764.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>1.441</v>
+      </c>
+      <c r="K279">
+        <v>0.94</v>
+      </c>
+      <c r="L279" t="s">
         <v>756</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>302100.0</v>
+        <v>405764.0</v>
       </c>
       <c r="N279" s="1">
-        <v>305847.95</v>
+        <v>409527.66</v>
       </c>
       <c r="O279" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>757</v>
+      </c>
+      <c r="B280" t="s">
         <v>758</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" s="1">
-        <v>800000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.663</v>
+        <v>100.157</v>
       </c>
       <c r="E280" s="1">
-        <v>99.633</v>
+        <v>100.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>797064.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I280" s="1">
-        <v>8240.0</v>
+        <v>569.91</v>
       </c>
       <c r="J280" s="1">
-        <v>1.0337940240683</v>
+        <v>0.157</v>
       </c>
       <c r="K280">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>805304.0</v>
+        <v>363569.91</v>
       </c>
       <c r="N280" s="1">
-        <v>806816.33</v>
+        <v>363569.91</v>
       </c>
       <c r="O280" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>759</v>
+      </c>
+      <c r="B281" t="s">
+        <v>760</v>
+      </c>
+      <c r="C281" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.717</v>
+      </c>
+      <c r="E281" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>1668.0</v>
+      </c>
+      <c r="J281" s="1">
+        <v>0.41993957703927</v>
+      </c>
+      <c r="K281">
+        <v>2.64</v>
+      </c>
+      <c r="L281" t="s">
         <v>761</v>
       </c>
-      <c r="B281" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>203188.0</v>
+        <v>398868.0</v>
       </c>
       <c r="N281" s="1">
-        <v>205105.81</v>
+        <v>409415.95</v>
       </c>
       <c r="O281" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="B282" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C282" s="1">
         <v>276000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.315</v>
+        <v>100.847</v>
       </c>
       <c r="E282" s="1">
         <v>99.23</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>273874.8</v>
       </c>
       <c r="I282" s="1">
-        <v>2994.6</v>
+        <v>4462.92</v>
       </c>
       <c r="J282" s="1">
-        <v>1.093419328832</v>
+        <v>1.6295475158722</v>
       </c>
       <c r="K282">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="L282" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="M282" s="1">
-        <v>276869.4</v>
+        <v>278337.72</v>
       </c>
       <c r="N282" s="1">
-        <v>280723.0</v>
+        <v>282752.77</v>
       </c>
       <c r="O282" s="1">
         <v>0.08</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="B283" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="C283" s="1">
         <v>171000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.156</v>
+        <v>101.554</v>
       </c>
       <c r="E283" s="1">
         <v>99.499</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>170143.29</v>
       </c>
       <c r="I283" s="1">
-        <v>2833.47</v>
+        <v>3514.05</v>
       </c>
       <c r="J283" s="1">
-        <v>1.6653433702851</v>
+        <v>2.065347390426</v>
       </c>
       <c r="K283">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="L283">
-        <v>298.66</v>
+        <v>685.17</v>
       </c>
       <c r="M283" s="1">
-        <v>172976.76</v>
+        <v>173657.34</v>
       </c>
       <c r="N283" s="1">
-        <v>173275.42</v>
+        <v>174342.51</v>
       </c>
       <c r="O283" s="1">
         <v>0.05</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="B284" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="C284" s="1">
         <v>329000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.211</v>
+        <v>103.282</v>
       </c>
       <c r="E284" s="1">
         <v>99.451</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>327193.79</v>
       </c>
       <c r="I284" s="1">
-        <v>12370.4</v>
+        <v>12603.99</v>
       </c>
       <c r="J284" s="1">
-        <v>3.7807563523745</v>
+        <v>3.8521482941348</v>
       </c>
       <c r="K284">
-        <v>2.83</v>
+        <v>3.05</v>
       </c>
       <c r="L284" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="M284" s="1">
-        <v>339564.19</v>
+        <v>339797.78</v>
       </c>
       <c r="N284" s="1">
-        <v>348859.57</v>
+        <v>349836.79</v>
       </c>
       <c r="O284" s="1">
         <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="B285" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C285" s="1">
         <v>3660000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>68.527</v>
+        <v>69.739</v>
       </c>
       <c r="E285" s="1">
         <v>70.36</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>2575176.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-67087.8</v>
+        <v>-22728.6</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.6051733939738</v>
+        <v>-0.88260375213189</v>
       </c>
       <c r="K285">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="L285" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="M285" s="1">
-        <v>2508088.2</v>
+        <v>2552447.4</v>
       </c>
       <c r="N285" s="1">
-        <v>2529747.38</v>
+        <v>2578518.63</v>
       </c>
       <c r="O285" s="1">
         <v>0.7</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B286" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C286" s="1">
         <v>174000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.792</v>
+        <v>101.173</v>
       </c>
       <c r="E286" s="1">
         <v>100.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>174000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>1378.08</v>
+        <v>2041.02</v>
       </c>
       <c r="J286" s="1">
-        <v>0.792</v>
+        <v>1.173</v>
       </c>
       <c r="K286">
-        <v>0.67</v>
+        <v>0.88</v>
       </c>
       <c r="L286" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="M286" s="1">
-        <v>175378.08</v>
+        <v>176041.02</v>
       </c>
       <c r="N286" s="1">
-        <v>176542.35</v>
+        <v>177571.21</v>
       </c>
       <c r="O286" s="1">
         <v>0.05</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="B287" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C287" s="1">
         <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.774</v>
+        <v>100.974</v>
       </c>
       <c r="E287" s="1">
         <v>100.23</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>601380.0</v>
       </c>
       <c r="I287" s="1">
-        <v>3264.0</v>
+        <v>4464.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.54275167115634</v>
+        <v>0.74229272672852</v>
       </c>
       <c r="K287">
-        <v>1.54</v>
+        <v>1.77</v>
       </c>
       <c r="L287" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="M287" s="1">
-        <v>604644.0</v>
+        <v>605844.0</v>
       </c>
       <c r="N287" s="1">
-        <v>613890.58</v>
+        <v>616446.74</v>
       </c>
       <c r="O287" s="1">
         <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="B288" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C288" s="1">
         <v>500000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.679</v>
+        <v>100.742</v>
       </c>
       <c r="E288" s="1">
         <v>99.871</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>499355.0</v>
       </c>
       <c r="I288" s="1">
-        <v>4040.0</v>
+        <v>4355.0</v>
       </c>
       <c r="J288" s="1">
-        <v>0.80904366632957</v>
+        <v>0.87212504130328</v>
       </c>
       <c r="K288">
-        <v>0.79</v>
+        <v>1.02</v>
       </c>
       <c r="L288" t="s">
-        <v>783</v>
+        <v>270</v>
       </c>
       <c r="M288" s="1">
-        <v>503395.0</v>
+        <v>503710.0</v>
       </c>
       <c r="N288" s="1">
-        <v>507323.08</v>
+        <v>508805.89</v>
       </c>
       <c r="O288" s="1">
         <v>0.14</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="B289" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="C289" s="1">
         <v>6664000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>72.486</v>
+        <v>73.705</v>
       </c>
       <c r="E289" s="1">
         <v>70.69438941</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>4711074.11</v>
       </c>
       <c r="I289" s="1">
-        <v>119392.93</v>
+        <v>200627.09</v>
       </c>
       <c r="J289" s="1">
-        <v>2.5343037959554</v>
+        <v>4.2586273388087</v>
       </c>
       <c r="K289">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="L289" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="M289" s="1">
-        <v>4830467.04</v>
+        <v>4911701.2</v>
       </c>
       <c r="N289" s="1">
-        <v>4851061.54</v>
+        <v>4937115.69</v>
       </c>
       <c r="O289" s="1">
         <v>1.34</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B290" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="C290" s="1">
         <v>1688000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>89.358</v>
+        <v>90.255</v>
       </c>
       <c r="E290" s="1">
         <v>88.3668519</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>1491632.46</v>
       </c>
       <c r="I290" s="1">
-        <v>16730.58</v>
+        <v>31871.94</v>
       </c>
       <c r="J290" s="1">
-        <v>1.1216288495089</v>
+        <v>2.1367153675377</v>
       </c>
       <c r="K290">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="L290" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="M290" s="1">
-        <v>1508363.04</v>
+        <v>1523504.4</v>
       </c>
       <c r="N290" s="1">
-        <v>1524362.04</v>
+        <v>1541385.64</v>
       </c>
       <c r="O290" s="1">
         <v>0.42</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B291" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C291" s="1">
-        <v>1365000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.792</v>
+        <v>99.435</v>
       </c>
       <c r="E291" s="1">
-        <v>101.47184249</v>
+        <v>97.669</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1385090.65</v>
+        <v>1845944.1</v>
       </c>
       <c r="I291" s="1">
-        <v>-36579.85</v>
+        <v>33377.4</v>
       </c>
       <c r="J291" s="1">
-        <v>-2.6409715494073</v>
+        <v>1.8081479282065</v>
       </c>
       <c r="K291">
-        <v>1.03</v>
+        <v>0.23</v>
       </c>
       <c r="L291" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="M291" s="1">
-        <v>1348510.8</v>
+        <v>1879321.5</v>
       </c>
       <c r="N291" s="1">
-        <v>1362572.17</v>
+        <v>1883671.09</v>
       </c>
       <c r="O291" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="B292" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="C292" s="1">
-        <v>5094000.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.704</v>
+        <v>100.851</v>
       </c>
       <c r="E292" s="1">
-        <v>128.85467452</v>
+        <v>101.47184249</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>6563857.12</v>
+        <v>1385090.65</v>
       </c>
       <c r="I292" s="1">
-        <v>81039.22</v>
+        <v>-8474.5</v>
       </c>
       <c r="J292" s="1">
-        <v>1.2346280322446</v>
+        <v>-0.61183721079916</v>
       </c>
       <c r="K292">
-        <v>0.22</v>
+        <v>1.27</v>
       </c>
       <c r="L292" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="M292" s="1">
-        <v>6644896.34</v>
+        <v>1376616.15</v>
       </c>
       <c r="N292" s="1">
-        <v>6656352.45</v>
+        <v>1393968.48</v>
       </c>
       <c r="O292" s="1">
-        <v>1.84</v>
+        <v>0.38</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B293" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="C293" s="1">
-        <v>526000.0</v>
+        <v>5094000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.479</v>
+        <v>101.645</v>
       </c>
       <c r="E293" s="1">
-        <v>99.646</v>
+        <v>128.85467452</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>524137.96</v>
+        <v>6563857.12</v>
       </c>
       <c r="I293" s="1">
-        <v>9641.58</v>
+        <v>85727.77</v>
       </c>
       <c r="J293" s="1">
-        <v>1.839511872027</v>
+        <v>1.3060578320449</v>
       </c>
       <c r="K293">
-        <v>3.08</v>
+        <v>0.3</v>
       </c>
       <c r="L293" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="M293" s="1">
-        <v>533779.54</v>
+        <v>6649584.89</v>
       </c>
       <c r="N293" s="1">
-        <v>549970.25</v>
+        <v>6664998.85</v>
       </c>
       <c r="O293" s="1">
-        <v>0.15</v>
+        <v>1.81</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="B294" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C294" s="1">
-        <v>400000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.314</v>
+        <v>101.998</v>
       </c>
       <c r="E294" s="1">
-        <v>97.41</v>
+        <v>99.646</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>389640.0</v>
+        <v>524137.96</v>
       </c>
       <c r="I294" s="1">
-        <v>15616.0</v>
+        <v>12371.52</v>
       </c>
       <c r="J294" s="1">
-        <v>4.0078020737091</v>
+        <v>2.360355659033</v>
       </c>
       <c r="K294">
-        <v>3.15</v>
+        <v>3.29</v>
       </c>
       <c r="L294" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="M294" s="1">
-        <v>405256.0</v>
+        <v>536509.48</v>
       </c>
       <c r="N294" s="1">
-        <v>417836.82</v>
+        <v>553809.84</v>
       </c>
       <c r="O294" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B295" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C295" s="1">
         <v>400000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>108.272</v>
+        <v>101.242</v>
       </c>
       <c r="E295" s="1">
-        <v>108.24</v>
+        <v>97.41</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>432960.0</v>
+        <v>389640.0</v>
       </c>
       <c r="I295" s="1">
-        <v>128.0</v>
+        <v>15328.0</v>
       </c>
       <c r="J295" s="1">
-        <v>0.029563932002956</v>
+        <v>3.9338876912021</v>
       </c>
       <c r="K295">
-        <v>1.25</v>
+        <v>3.39</v>
       </c>
       <c r="L295" t="s">
-        <v>339</v>
+        <v>801</v>
       </c>
       <c r="M295" s="1">
-        <v>433088.0</v>
+        <v>404968.0</v>
       </c>
       <c r="N295" s="1">
-        <v>438074.3</v>
+        <v>418513.21</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>802</v>
+      </c>
+      <c r="B296" t="s">
+        <v>803</v>
+      </c>
+      <c r="C296" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>108.666</v>
+      </c>
+      <c r="E296" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>1704.0</v>
+      </c>
+      <c r="J296" s="1">
+        <v>0.39356984478936</v>
+      </c>
+      <c r="K296">
+        <v>1.55</v>
+      </c>
+      <c r="L296" t="s">
         <v>804</v>
       </c>
-      <c r="B296" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>604728.0</v>
+        <v>434664.0</v>
       </c>
       <c r="N296" s="1">
-        <v>618597.86</v>
+        <v>440855.78</v>
       </c>
       <c r="O296" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="B297" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C297" s="1">
         <v>600000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>90.267</v>
+        <v>100.939</v>
       </c>
       <c r="E297" s="1">
-        <v>85.25</v>
+        <v>100.507</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>511500.0</v>
+        <v>603042.0</v>
       </c>
       <c r="I297" s="1">
-        <v>30102.0</v>
+        <v>2592.0</v>
       </c>
       <c r="J297" s="1">
-        <v>5.8850439882698</v>
+        <v>0.4298208085009</v>
       </c>
       <c r="K297">
-        <v>0.65</v>
+        <v>2.52</v>
       </c>
       <c r="L297" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="M297" s="1">
-        <v>541602.0</v>
+        <v>605634.0</v>
       </c>
       <c r="N297" s="1">
-        <v>545497.89</v>
+        <v>620724.41</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="B298" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C298" s="1">
-        <v>351000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>102.626</v>
+        <v>99.974</v>
       </c>
       <c r="E298" s="1">
-        <v>99.779</v>
+        <v>99.902</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>350224.29</v>
+        <v>682330.66</v>
       </c>
       <c r="I298" s="1">
-        <v>9992.97</v>
+        <v>491.76</v>
       </c>
       <c r="J298" s="1">
-        <v>2.8533058058309</v>
+        <v>0.072070629216632</v>
       </c>
       <c r="K298">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>0.05</v>
+      </c>
+      <c r="L298">
+        <v>339.16</v>
       </c>
       <c r="M298" s="1">
-        <v>360217.26</v>
+        <v>682822.42</v>
       </c>
       <c r="N298" s="1">
-        <v>362813.7</v>
+        <v>683161.58</v>
       </c>
       <c r="O298" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="B299" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="C299" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.288</v>
+        <v>90.61</v>
       </c>
       <c r="E299" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>705327.0</v>
+        <v>511500.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-10311.0</v>
+        <v>32160.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.4618751302587</v>
+        <v>6.2873900293255</v>
       </c>
       <c r="K299">
-        <v>1.41</v>
+        <v>0.69</v>
       </c>
       <c r="L299" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="M299" s="1">
-        <v>695016.0</v>
+        <v>543660.0</v>
       </c>
       <c r="N299" s="1">
-        <v>704919.08</v>
+        <v>547827.12</v>
       </c>
       <c r="O299" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="B300" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="C300" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>103.551</v>
+        <v>102.882</v>
       </c>
       <c r="E300" s="1">
-        <v>99.871</v>
+        <v>99.779</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>199742.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I300" s="1">
-        <v>7360.0</v>
+        <v>10891.53</v>
       </c>
       <c r="J300" s="1">
-        <v>3.684753331798</v>
+        <v>3.1098728189298</v>
       </c>
       <c r="K300">
-        <v>2.82</v>
+        <v>0.97</v>
       </c>
       <c r="L300" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="M300" s="1">
-        <v>207102.0</v>
+        <v>361115.82</v>
       </c>
       <c r="N300" s="1">
-        <v>212732.14</v>
+        <v>364505.61</v>
       </c>
       <c r="O300" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B301" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="C301" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.374</v>
+        <v>102.803</v>
       </c>
       <c r="E301" s="1">
-        <v>99.589</v>
+        <v>102.939</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>497945.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-1075.0</v>
+        <v>-544.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.21588729678981</v>
+        <v>-0.13211707904681</v>
       </c>
       <c r="K301">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>0.02</v>
+      </c>
+      <c r="L301">
+        <v>79.45</v>
       </c>
       <c r="M301" s="1">
-        <v>496870.0</v>
+        <v>411212.0</v>
       </c>
       <c r="N301" s="1">
-        <v>504883.7</v>
+        <v>411291.45</v>
       </c>
       <c r="O301" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B302" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C302" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>104.275</v>
+        <v>99.785</v>
       </c>
       <c r="E302" s="1">
-        <v>103.15</v>
+        <v>100.761</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>206300.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I302" s="1">
-        <v>2250.0</v>
+        <v>-6832.0</v>
       </c>
       <c r="J302" s="1">
-        <v>1.0906446921958</v>
+        <v>-0.96862873532418</v>
       </c>
       <c r="K302">
-        <v>3.87</v>
+        <v>1.62</v>
       </c>
       <c r="L302" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="M302" s="1">
-        <v>208550.0</v>
+        <v>698495.0</v>
       </c>
       <c r="N302" s="1">
-        <v>216280.14</v>
+        <v>709822.05</v>
       </c>
       <c r="O302" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B303" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C303" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>106.262</v>
+        <v>103.822</v>
       </c>
       <c r="E303" s="1">
-        <v>106.6</v>
+        <v>99.871</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>426400.0</v>
+        <v>199742.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-1352.0</v>
+        <v>7902.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-0.31707317073171</v>
+        <v>3.9561033733516</v>
       </c>
       <c r="K303">
-        <v>1.25</v>
+        <v>3.04</v>
       </c>
       <c r="L303" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="M303" s="1">
-        <v>425048.0</v>
+        <v>207644.0</v>
       </c>
       <c r="N303" s="1">
-        <v>430031.56</v>
+        <v>213726.19</v>
       </c>
       <c r="O303" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="B304" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="C304" s="1">
-        <v>384000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>101.873</v>
+        <v>99.82</v>
       </c>
       <c r="E304" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>384000.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I304" s="1">
-        <v>7192.32</v>
+        <v>1155.0</v>
       </c>
       <c r="J304" s="1">
-        <v>1.873</v>
+        <v>0.23195332817881</v>
       </c>
       <c r="K304">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>423.98</v>
+        <v>1.78</v>
+      </c>
+      <c r="L304" t="s">
+        <v>826</v>
       </c>
       <c r="M304" s="1">
-        <v>391192.32</v>
+        <v>499100.0</v>
       </c>
       <c r="N304" s="1">
-        <v>391616.3</v>
+        <v>508017.81</v>
       </c>
       <c r="O304" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="B305" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="C305" s="1">
-        <v>138000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>103.101</v>
+        <v>104.493</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>138000.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I305" s="1">
-        <v>4279.38</v>
+        <v>2686.0</v>
       </c>
       <c r="J305" s="1">
-        <v>3.101</v>
+        <v>1.3019873969947</v>
       </c>
       <c r="K305">
-        <v>3.3</v>
+        <v>4.15</v>
       </c>
       <c r="L305" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="M305" s="1">
-        <v>142279.38</v>
+        <v>208986.0</v>
       </c>
       <c r="N305" s="1">
-        <v>146837.59</v>
+        <v>217288.74</v>
       </c>
       <c r="O305" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B306" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="C306" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>104.177</v>
+        <v>99.897</v>
       </c>
       <c r="E306" s="1">
-        <v>99.65790667</v>
+        <v>99.908</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>298973.72</v>
+        <v>199816.0</v>
       </c>
       <c r="I306" s="1">
-        <v>13557.28</v>
+        <v>-22.0</v>
       </c>
       <c r="J306" s="1">
-        <v>4.5346059178713</v>
+        <v>-0.011010129318973</v>
       </c>
       <c r="K306">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.24</v>
+      </c>
+      <c r="L306">
+        <v>473.61</v>
       </c>
       <c r="M306" s="1">
-        <v>312531.0</v>
+        <v>199794.0</v>
       </c>
       <c r="N306" s="1">
-        <v>320600.18</v>
+        <v>200267.61</v>
       </c>
       <c r="O306" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="B307" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="C307" s="1">
         <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>103.569</v>
+        <v>106.046</v>
       </c>
       <c r="E307" s="1">
-        <v>103.47225</v>
+        <v>106.6</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>413889.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I307" s="1">
-        <v>387.0</v>
+        <v>-2216.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.093503330603133</v>
+        <v>-0.51969981238274</v>
       </c>
       <c r="K307">
-        <v>3.71</v>
+        <v>1.5</v>
       </c>
       <c r="L307" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="M307" s="1">
-        <v>414276.0</v>
+        <v>424184.0</v>
       </c>
       <c r="N307" s="1">
-        <v>429133.53</v>
+        <v>430192.22</v>
       </c>
       <c r="O307" s="1">
         <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="B308" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.411</v>
+        <v>102.119</v>
       </c>
       <c r="E308" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>495710.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>6345.0</v>
+        <v>8136.96</v>
       </c>
       <c r="J308" s="1">
-        <v>1.2799822476851</v>
+        <v>2.119</v>
       </c>
       <c r="K308">
-        <v>1.53</v>
+        <v>0.35</v>
       </c>
       <c r="L308" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="M308" s="1">
-        <v>502055.0</v>
+        <v>392136.96</v>
       </c>
       <c r="N308" s="1">
-        <v>509698.84</v>
+        <v>393493.69</v>
       </c>
       <c r="O308" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="B309" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="C309" s="1">
-        <v>200000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>106.292</v>
+        <v>103.633</v>
       </c>
       <c r="E309" s="1">
-        <v>105.92</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>211840.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>744.0</v>
+        <v>5013.54</v>
       </c>
       <c r="J309" s="1">
-        <v>0.3512084592145</v>
+        <v>3.633</v>
       </c>
       <c r="K309">
-        <v>3.39</v>
+        <v>3.55</v>
       </c>
       <c r="L309" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
       <c r="M309" s="1">
-        <v>212584.0</v>
+        <v>143013.54</v>
       </c>
       <c r="N309" s="1">
-        <v>219364.82</v>
+        <v>147916.35</v>
       </c>
       <c r="O309" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="B310" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="C310" s="1">
-        <v>392000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>102.042</v>
+        <v>104.303</v>
       </c>
       <c r="E310" s="1">
-        <v>102.83</v>
+        <v>99.65790667</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>403093.6</v>
+        <v>298973.72</v>
       </c>
       <c r="I310" s="1">
-        <v>-3088.96</v>
+        <v>13935.28</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.76631333268501</v>
+        <v>4.6610384350839</v>
       </c>
       <c r="K310">
-        <v>2.23</v>
+        <v>2.94</v>
       </c>
       <c r="L310" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="M310" s="1">
-        <v>400004.64</v>
+        <v>312909.0</v>
       </c>
       <c r="N310" s="1">
-        <v>408744.09</v>
+        <v>321724.07</v>
       </c>
       <c r="O310" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B311" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.541</v>
+        <v>103.66</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>500000.0</v>
+        <v>413889.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-2295.0</v>
+        <v>751.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.459</v>
+        <v>0.18144961571822</v>
       </c>
       <c r="K311">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>937.01</v>
+        <v>3.97</v>
+      </c>
+      <c r="L311" t="s">
+        <v>845</v>
       </c>
       <c r="M311" s="1">
-        <v>497705.0</v>
+        <v>414640.0</v>
       </c>
       <c r="N311" s="1">
-        <v>498642.01</v>
+        <v>430522.19</v>
       </c>
       <c r="O311" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="B312" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C312" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.269</v>
+        <v>101.324</v>
       </c>
       <c r="E312" s="1">
-        <v>97.25</v>
+        <v>99.142</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>389000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I312" s="1">
-        <v>76.0</v>
+        <v>10910.0</v>
       </c>
       <c r="J312" s="1">
-        <v>0.019537275064267</v>
+        <v>2.2008835811261</v>
       </c>
       <c r="K312">
-        <v>1.97</v>
+        <v>1.76</v>
       </c>
       <c r="L312" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="M312" s="1">
-        <v>389076.0</v>
+        <v>506620.0</v>
       </c>
       <c r="N312" s="1">
-        <v>396966.41</v>
+        <v>515431.64</v>
       </c>
       <c r="O312" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="B313" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C313" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>101.684</v>
+        <v>105.657</v>
       </c>
       <c r="E313" s="1">
-        <v>99.147</v>
+        <v>105.92</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>495735.0</v>
+        <v>211840.0</v>
       </c>
       <c r="I313" s="1">
-        <v>12685.0</v>
+        <v>-526.0</v>
       </c>
       <c r="J313" s="1">
-        <v>2.5588267925404</v>
+        <v>-0.24830060422961</v>
       </c>
       <c r="K313">
-        <v>2.32</v>
+        <v>3.72</v>
       </c>
       <c r="L313" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="M313" s="1">
-        <v>508420.0</v>
+        <v>211314.0</v>
       </c>
       <c r="N313" s="1">
-        <v>520039.86</v>
+        <v>218757.84</v>
       </c>
       <c r="O313" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B314" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C314" s="1">
-        <v>828000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.05</v>
+        <v>102.193</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>828000.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I314" s="1">
-        <v>414.0</v>
+        <v>-2497.04</v>
       </c>
       <c r="J314" s="1">
-        <v>0.05</v>
+        <v>-0.61946902654867</v>
       </c>
       <c r="K314">
-        <v>0.92</v>
+        <v>2.46</v>
       </c>
       <c r="L314" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="M314" s="1">
-        <v>828414.0</v>
+        <v>400596.56</v>
       </c>
       <c r="N314" s="1">
-        <v>836036.14</v>
+        <v>410222.04</v>
       </c>
       <c r="O314" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B315" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C315" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.575</v>
+        <v>99.87</v>
       </c>
       <c r="E315" s="1">
-        <v>99.17</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>396680.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>5620.0</v>
+        <v>-650.0</v>
       </c>
       <c r="J315" s="1">
-        <v>1.4167591005344</v>
+        <v>-0.13</v>
       </c>
       <c r="K315">
-        <v>2.47</v>
+        <v>0.37</v>
       </c>
       <c r="L315" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="M315" s="1">
-        <v>402300.0</v>
+        <v>499350.0</v>
       </c>
       <c r="N315" s="1">
-        <v>412194.52</v>
+        <v>501183.29</v>
       </c>
       <c r="O315" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B316" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C316" s="1">
         <v>400000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>83.897</v>
+        <v>97.241</v>
       </c>
       <c r="E316" s="1">
-        <v>81.804</v>
+        <v>97.25</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>327216.0</v>
+        <v>389000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>8372.0</v>
+        <v>-36.0</v>
       </c>
       <c r="J316" s="1">
-        <v>2.5585545939074</v>
+        <v>-0.009254498714653</v>
       </c>
       <c r="K316">
-        <v>0.32</v>
+        <v>2.12</v>
       </c>
       <c r="L316" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="M316" s="1">
-        <v>335588.0</v>
+        <v>388964.0</v>
       </c>
       <c r="N316" s="1">
-        <v>336853.75</v>
+        <v>397457.15</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B317" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C317" s="1">
-        <v>377000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>103.197</v>
+        <v>101.917</v>
       </c>
       <c r="E317" s="1">
-        <v>99.417</v>
+        <v>99.147</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>374802.09</v>
+        <v>495735.0</v>
       </c>
       <c r="I317" s="1">
-        <v>14250.6</v>
+        <v>13850.0</v>
       </c>
       <c r="J317" s="1">
-        <v>3.8021666314614</v>
+        <v>2.7938313816858</v>
       </c>
       <c r="K317">
-        <v>3.13</v>
+        <v>2.52</v>
       </c>
       <c r="L317" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="M317" s="1">
-        <v>389052.69</v>
+        <v>509585.0</v>
       </c>
       <c r="N317" s="1">
-        <v>400866.22</v>
+        <v>522184.32</v>
       </c>
       <c r="O317" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B318" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C318" s="1">
-        <v>400000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.405</v>
+        <v>100.092</v>
       </c>
       <c r="E318" s="1">
         <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>400000.0</v>
+        <v>613000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>1620.0</v>
+        <v>563.96</v>
       </c>
       <c r="J318" s="1">
-        <v>0.405</v>
+        <v>0.092</v>
       </c>
       <c r="K318">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.01</v>
+      </c>
+      <c r="L318">
+        <v>71.31</v>
       </c>
       <c r="M318" s="1">
-        <v>401620.0</v>
+        <v>613563.96</v>
       </c>
       <c r="N318" s="1">
-        <v>406595.69</v>
+        <v>613635.27</v>
       </c>
       <c r="O318" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="B319" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
       <c r="C319" s="1">
-        <v>740.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>0.1275</v>
+        <v>84.405</v>
       </c>
       <c r="E319" s="1">
-        <v>0.1022567568</v>
+        <v>81.804</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>0.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I319" s="1">
-        <v>46700.0</v>
+        <v>10404.0</v>
       </c>
       <c r="J319" s="1">
-        <v>0</v>
+        <v>3.1795511221945</v>
       </c>
       <c r="K319">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L319" t="s">
+        <v>868</v>
       </c>
       <c r="M319" s="1">
-        <v>46700.0</v>
+        <v>337620.0</v>
       </c>
       <c r="N319" s="1">
-        <v>46700.0</v>
+        <v>339066.58</v>
       </c>
       <c r="O319" s="1">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
+        <v>869</v>
+      </c>
+      <c r="B320" t="s">
+        <v>870</v>
+      </c>
+      <c r="C320" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>102.781</v>
+      </c>
+      <c r="E320" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I320" s="1">
+        <v>12682.28</v>
+      </c>
+      <c r="J320" s="1">
+        <v>3.383727129163</v>
+      </c>
+      <c r="K320">
+        <v>3.36</v>
+      </c>
+      <c r="L320" t="s">
+        <v>871</v>
+      </c>
+      <c r="M320" s="1">
+        <v>387484.37</v>
+      </c>
+      <c r="N320" s="1">
+        <v>400150.02</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>872</v>
+      </c>
+      <c r="B321" t="s">
         <v>873</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C321" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.449</v>
+      </c>
+      <c r="E321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1796.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.449</v>
+      </c>
+      <c r="K321">
+        <v>1.43</v>
+      </c>
+      <c r="L321" t="s">
         <v>874</v>
       </c>
-      <c r="C320" s="1">
-[...14 lines deleted...]
-      <c r="H320" s="1">
+      <c r="M321" s="1">
+        <v>401796.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>407531.87</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>875</v>
+      </c>
+      <c r="B322" t="s">
+        <v>876</v>
+      </c>
+      <c r="C322" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>0.1425</v>
+      </c>
+      <c r="E322" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
         <v>0.0</v>
       </c>
-      <c r="I320" s="1">
-[...2 lines deleted...]
-      <c r="J320" s="1">
+      <c r="I322" s="1">
+        <v>97575.0</v>
+      </c>
+      <c r="J322" s="1">
         <v>0</v>
       </c>
-      <c r="K320">
+      <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L320">
+      <c r="L322">
         <v>0.0</v>
       </c>
-      <c r="M320" s="1">
-[...8 lines deleted...]
-      <c r="P320">
+      <c r="M322" s="1">
+        <v>97575.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>97575.0</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>877</v>
+      </c>
+      <c r="B323" t="s">
+        <v>878</v>
+      </c>
+      <c r="C323" s="1">
+        <v>-1110.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>0.0975</v>
+      </c>
+      <c r="E323" s="1">
+        <v>0.0698581081</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-76706.25</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>0.0</v>
+      </c>
+      <c r="L323">
+        <v>0.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>-76706.25</v>
+      </c>
+      <c r="N323" s="1">
+        <v>-76706.25</v>
+      </c>
+      <c r="O323" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P323">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>