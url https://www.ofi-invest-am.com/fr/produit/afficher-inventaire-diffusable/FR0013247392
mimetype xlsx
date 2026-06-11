--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,2583 +118,3084 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...20 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 472.35</t>
+    <t>2 473.54</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 018.84</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 617.71</t>
+    <t>3 008.07</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>15 104.11</t>
+    <t>15 965.75</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 521.10</t>
+    <t>4 233.70</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 649.32</t>
+    <t>4 208.22</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 950.68</t>
+    <t>9 579.45</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>17 073.10</t>
+    <t>18 429.37</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>8 356.16</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>9 756.85</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>7 668.49</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>2 082.45</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>13 506.85</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>23 320.55</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>14 441.58</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>7 132.57</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>2 957.19</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 361.44</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>4 926.03</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>1 763.01</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>5 794.52</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>1 867.44</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 034.47</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>10 995.82</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>4 050.12</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>7 793.30</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>3 550.68</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>1 553.42</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>8 016.78</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>1 253.25</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>1 896.51</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>46 891.08</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>103 723.05</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>4 589.80</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>6 246.58</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>2 744.09</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>3 071.23</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>4 386.95</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 535.96</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 790.07</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>6 482.19</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>1 697.26</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>20 235.39</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>5 684.38</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>5 718.90</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
     <t>7 890.41</t>
   </si>
   <si>
-    <t>XS2640904319</t>
-[...382 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>14 589.04</t>
+    <t>15 462.33</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 521.92</t>
+    <t>13 290.41</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>7 508.22</t>
+    <t>8 014.73</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 380.82</t>
+    <t>14 242.47</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>45 308.22</t>
+    <t>47 753.42</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 023.01</t>
+    <t>15 919.12</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>2 819.18</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
     <t>1 841.10</t>
   </si>
   <si>
-    <t>BE0390287564</t>
-[...7 lines deleted...]
-  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 745.55</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 558.88</t>
+    <t>8 990.63</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 068.49</t>
+    <t>3 301.37</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>5 085.62</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 890.34</t>
+    <t>2 182.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 020.76</t>
+    <t>4 538.58</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 982.47</t>
+    <t>4 390.86</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 310.52</t>
+    <t>11 312.11</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 560.27</t>
+    <t>12 235.62</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 777.40</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 027.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 032.36</t>
+    <t>2 448.63</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>7 027.40</t>
+    <t>7 912.33</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 956.16</t>
+    <t>11 678.08</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>15 656.54</t>
+    <t>16 587.17</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>9 246.58</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 1.125 16/09/2026</t>
   </si>
   <si>
-    <t>2 421.62</t>
+    <t>2 677.32</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 024.97</t>
+    <t>6 631.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 121.23</t>
+    <t>4 204.11</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>13 614.25</t>
+    <t>16 436.71</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>26 128.97</t>
+    <t>29 257.09</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>8 964.33</t>
+    <t>11 023.71</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 868.49</t>
+    <t>6 462.33</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 369.20</t>
+    <t>2 936.48</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 057.30</t>
+    <t>2 483.82</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 859.67</t>
+    <t>2 054.82</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 417.55</t>
+    <t>4 655.96</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 173.50</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 869.32</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>18 016.44</t>
+    <t>19 134.25</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0013238268</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
   </si>
   <si>
-    <t>7 102.61</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014001N38</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
   </si>
   <si>
+    <t>1 044.27</t>
+  </si>
+  <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>42 330.30</t>
+    <t>44 947.08</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>16 275.35</t>
+    <t>17 281.46</t>
   </si>
   <si>
     <t>FR0013154044</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2036</t>
   </si>
   <si>
-    <t>3 767.12</t>
+    <t>4 000.00</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>48 784.25</t>
+    <t>51 800.00</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>14 184.99</t>
+    <t>15 761.10</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>42 719.18</t>
+    <t>45 360.00</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>34 139.18</t>
+    <t>36 249.60</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>53 442.18</t>
+    <t>63 425.88</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>30 050.19</t>
+    <t>31 907.84</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 860.27</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>136 517.85</t>
+    <t>146 393.60</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>4 130.22</t>
+    <t>5 180.90</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>60 556.98</t>
+    <t>65 891.01</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>56 580.27</t>
+    <t>60 673.32</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>4 371.58</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 371.42</t>
+    <t>4 022.72</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>3 132.33</t>
+    <t>3 304.66</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 665.07</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>14 013.70</t>
+    <t>14 916.10</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 421.23</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>1 760.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>19 993.15</t>
+    <t>21 215.75</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 615.00</t>
+    <t>5 152.36</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 123.29</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>6 274.73</t>
+    <t>6 685.00</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>17 963.01</t>
+    <t>19 587.33</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>9 268.49</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>13 331.02</t>
+    <t>14 738.64</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>13 371.05</t>
+    <t>14 640.93</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>9 588.08</t>
+    <t>10 082.01</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 917.81</t>
+    <t>7 330.45</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 927.13</t>
+    <t>4 161.38</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>20 480.76</t>
+    <t>22 584.18</t>
   </si>
   <si>
     <t>IT0005588881</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
   </si>
   <si>
-    <t>15 205.02</t>
+    <t>17 728.42</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>84 326.70</t>
+    <t>7 495.03</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>34 857.24</t>
+    <t>2 337.88</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>40 718.23</t>
+    <t>2 730.98</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>14 633.27</t>
+    <t>25 449.17</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>32 765.33</t>
+    <t>40 610.55</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>14 814.03</t>
+    <t>25 763.54</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 457.53</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 511.72</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>20 366.44</t>
+    <t>21 472.60</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>6 539.73</t>
+    <t>7 261.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>5 010.96</t>
+    <t>1 066.78</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 758.47</t>
+    <t>10 328.55</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 772.93</t>
+    <t>8 234.96</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>6 570.69</t>
+    <t>7 325.43</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>19 265.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 949.98</t>
+    <t>9 495.32</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 196.58</t>
+    <t>6 178.15</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 921.23</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 580.82</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 726.16</t>
+    <t>10 208.22</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>14 736.44</t>
+    <t>15 473.26</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>17 002.28</t>
+    <t>18 041.99</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>9 182.47</t>
+    <t>9 769.32</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 425.74</t>
+    <t>8 151.25</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>4 328.88</t>
+    <t>4 680.99</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>10 682.39</t>
+    <t>11 783.00</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>18 564.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 401.55</t>
+    <t>2 583.81</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 258.08</t>
+    <t>8 917.77</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 554.89</t>
+    <t>9 340.72</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>4 318.49</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 471.67</t>
+    <t>6 965.02</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>14 394.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 128.08</t>
+    <t>3 575.18</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 958.90</t>
+    <t>6 971.92</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>36 756.16</t>
+    <t>38 758.90</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 759.89</t>
+    <t>6 074.74</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 440.89</t>
+    <t>1 630.78</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 088.59</t>
+    <t>2 357.58</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 682.54</t>
+    <t>1 894.42</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 521.16</t>
+    <t>7 283.35</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>12 524.34</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>16 002.74</t>
+    <t>16 924.93</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 048.63</t>
+    <t>5 389.21</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 191.78</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>9 505.48</t>
+    <t>10 134.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 345.18</t>
+    <t>8 062.82</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>20 375.34</t>
+    <t>22 098.63</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>4 567.81</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>14 819.49</t>
+    <t>15 558.29</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 763.66</t>
+    <t>4 466.76</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>10 547.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 415.05</t>
+    <t>4 848.90</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 039.01</t>
+    <t>10 613.63</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>26 071.23</t>
+    <t>29 480.55</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 530.19</t>
+    <t>1 812.94</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>10 602.74</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
+    <t>5 998.29</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>25 837.67</t>
+  </si>
+  <si>
+    <t>ES0000012O18</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.15 30/11/2036</t>
+  </si>
+  <si>
+    <t>4 878.01</t>
+  </si>
+  <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>25 414.49</t>
+    <t>29 139.02</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>17 881.24</t>
+    <t>19 335.69</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>4 349.59</t>
+    <t>7 430.55</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>17 352.33</t>
+    <t>4 299.73</t>
   </si>
   <si>
     <t>ES00000127C8</t>
   </si>
   <si>
     <t>SPAIN I/L BOND 1 30/11/2030</t>
   </si>
   <si>
-    <t>15 413.96</t>
+    <t>18 423.53</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 300.36</t>
+    <t>18 157.81</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>13 545.21</t>
+    <t>14 290.41</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>6 191.78</t>
+    <t>7 123.29</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>15 090.41</t>
+    <t>16 033.56</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 492.31</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>4 167.12</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 389.79</t>
+    <t>4 002.84</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>11 327.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 082.19</t>
+    <t>6 431.51</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 917.81</t>
+    <t>9 616.44</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS3281650823</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>6 008.22</t>
+    <t>6 800.00</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 356.73</t>
+    <t>2 077.49</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 902.81</t>
+    <t>5 169.10</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 815.07</t>
+    <t>9 391.44</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>15 882.19</t>
+    <t>16 673.97</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>8 811.64</t>
+    <t>9 714.04</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>7 443.84</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>9 625.48</t>
+    <t>10 310.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 833.29</t>
+    <t>2 525.86</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 493.15</t>
+    <t>8 958.90</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>12 599.32</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>13 356.16</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 446.58</t>
+    <t>1 586.30</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>12 665.65</t>
+    <t>13 324.11</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 735.87</t>
+    <t>6 323.28</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3061,238 +3562,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>211.05</v>
+        <v>205.48</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>16066331.66</v>
+        <v>15642277.51</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>16066331.66</v>
+        <v>15642277.51</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2550220.2441</v>
+        <v>2536225.519</v>
       </c>
       <c r="D3">
-        <v>124.23</v>
+        <v>120.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>316831631.43</v>
+        <v>306648759.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>316831631.43</v>
+        <v>306648759.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284775.43</v>
+        <v>283908.79</v>
       </c>
       <c r="D4">
-        <v>114.09</v>
+        <v>111.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32490241.55</v>
+        <v>31531016.47</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32490241.55</v>
+        <v>31531016.47</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11004.4436</v>
+        <v>11022.8832</v>
       </c>
       <c r="D5">
-        <v>113.76</v>
+        <v>110.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1251934.31</v>
+        <v>1220234.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1251934.31</v>
+        <v>1220234.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>117.56</v>
+        <v>114.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>117.56</v>
+        <v>114.46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>117.56</v>
+        <v>114.46</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>103.37</v>
+        <v>100.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1381555.31</v>
+        <v>1344530.55</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1381555.31</v>
+        <v>1344530.55</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P323"/>
+  <dimension ref="A1:P403"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O323" sqref="O323"/>
+      <selection activeCell="O403" sqref="O403"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3311,16139 +3812,20139 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>5322.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.7</v>
+        <v>32.58</v>
       </c>
       <c r="E2" s="1">
-        <v>203.9688199925</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1085522.06</v>
+        <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-240920.66</v>
+        <v>-7927.92</v>
       </c>
       <c r="J2" s="1">
-        <v>-22.193990235445</v>
+        <v>-7.4957410562181</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>844601.4</v>
+        <v>97837.74</v>
       </c>
       <c r="N2" s="1">
-        <v>844601.4</v>
+        <v>97837.74</v>
       </c>
       <c r="O2" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>452.0</v>
+        <v>8620.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1001.6</v>
+        <v>28.25</v>
       </c>
       <c r="E3" s="1">
-        <v>1245.7007964602</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>563056.76</v>
+        <v>244463.2</v>
       </c>
       <c r="I3" s="1">
-        <v>-110333.56</v>
+        <v>-948.2</v>
       </c>
       <c r="J3" s="1">
-        <v>-19.595459612278</v>
+        <v>-0.38787023977433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>452723.2</v>
+        <v>243515.0</v>
       </c>
       <c r="N3" s="1">
-        <v>452723.2</v>
+        <v>243515.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>21471.0</v>
+        <v>2337.0</v>
       </c>
       <c r="D4" s="1">
-        <v>27.0</v>
+        <v>218.2</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7442000838</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>595695.72</v>
+        <v>576771.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-15978.72</v>
+        <v>-66838.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.6823627337796</v>
+        <v>-11.588330632091</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>579717.0</v>
+        <v>509933.4</v>
       </c>
       <c r="N4" s="1">
-        <v>579717.0</v>
+        <v>509933.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>8042.0</v>
+        <v>3808.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>140.05</v>
       </c>
       <c r="E5" s="1">
-        <v>160.8789206665</v>
+        <v>203.9688209034</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1293788.28</v>
+        <v>776713.27</v>
       </c>
       <c r="I5" s="1">
-        <v>232100.8</v>
+        <v>-243402.87</v>
       </c>
       <c r="J5" s="1">
-        <v>17.939627649124</v>
+        <v>-31.337544934696</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1525889.08</v>
+        <v>533310.4</v>
       </c>
       <c r="N5" s="1">
-        <v>1525889.08</v>
+        <v>533310.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>15790.0</v>
+        <v>362.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.32</v>
+        <v>926.5</v>
       </c>
       <c r="E6" s="1">
-        <v>69.9064065864</v>
+        <v>1245.700801105</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1103822.16</v>
+        <v>450943.69</v>
       </c>
       <c r="I6" s="1">
-        <v>-151369.36</v>
+        <v>-115550.69</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.713201771561</v>
+        <v>-25.624194896707</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>952452.8</v>
+        <v>335393.0</v>
       </c>
       <c r="N6" s="1">
-        <v>952452.8</v>
+        <v>335393.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>8498.0</v>
+        <v>46850.0</v>
       </c>
       <c r="D7" s="1">
-        <v>379.2</v>
+        <v>25.7</v>
       </c>
       <c r="E7" s="1">
-        <v>229.5087773594</v>
+        <v>27.1622973319</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1950365.59</v>
+        <v>1272553.63</v>
       </c>
       <c r="I7" s="1">
-        <v>1272076.01</v>
+        <v>-68508.63</v>
       </c>
       <c r="J7" s="1">
-        <v>65.222439142807</v>
+        <v>-5.3835554262652</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3222441.6</v>
+        <v>1204045.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3222441.6</v>
+        <v>1204045.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>57361.0</v>
+        <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.84</v>
+        <v>105.5</v>
       </c>
       <c r="E8" s="1">
-        <v>23.8304970276</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1366941.14</v>
+        <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>344711.1</v>
+        <v>-10616.7</v>
       </c>
       <c r="J8" s="1">
-        <v>25.217698839615</v>
+        <v>-10.89527027027</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1711652.24</v>
+        <v>86826.5</v>
       </c>
       <c r="N8" s="1">
-        <v>1711652.24</v>
+        <v>86826.5</v>
       </c>
       <c r="O8" s="1">
-        <v>0.47</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>17872.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.0</v>
+        <v>60.15</v>
       </c>
       <c r="E9" s="1">
-        <v>61.2401784915</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1094484.47</v>
+        <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-218756.47</v>
+        <v>-6655.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.987169849929</v>
+        <v>-4.3720190779014</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>875728.0</v>
+        <v>145563.0</v>
       </c>
       <c r="N9" s="1">
-        <v>875728.0</v>
+        <v>145563.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>15640.0</v>
+        <v>42852.0</v>
       </c>
       <c r="D10" s="1">
-        <v>66.92</v>
+        <v>9.465</v>
       </c>
       <c r="E10" s="1">
-        <v>52.3199015345</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>818283.26</v>
+        <v>379240.2</v>
       </c>
       <c r="I10" s="1">
-        <v>228345.54</v>
+        <v>26353.98</v>
       </c>
       <c r="J10" s="1">
-        <v>27.905439492921</v>
+        <v>6.9491525423729</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1046628.8</v>
+        <v>405594.18</v>
       </c>
       <c r="N10" s="1">
-        <v>1046628.8</v>
+        <v>405594.18</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>6644.0</v>
+        <v>8674.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1255.6</v>
+        <v>176.92</v>
       </c>
       <c r="E11" s="1">
-        <v>522.0584828417</v>
+        <v>162.5810421951</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3468556.56</v>
+        <v>1410227.96</v>
       </c>
       <c r="I11" s="1">
-        <v>4873649.84</v>
+        <v>124376.12</v>
       </c>
       <c r="J11" s="1">
-        <v>140.50945272751</v>
+        <v>8.8195755245131</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>8342206.4</v>
+        <v>1534604.08</v>
       </c>
       <c r="N11" s="1">
-        <v>8342206.4</v>
+        <v>1534604.08</v>
       </c>
       <c r="O11" s="1">
-        <v>2.27</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>52636.0</v>
+        <v>5592.0</v>
       </c>
       <c r="D12" s="1">
-        <v>39.8</v>
+        <v>351.9</v>
       </c>
       <c r="E12" s="1">
-        <v>27.1717518428</v>
+        <v>229.508776824</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1430212.33</v>
+        <v>1283413.08</v>
       </c>
       <c r="I12" s="1">
-        <v>664700.47</v>
+        <v>684411.72</v>
       </c>
       <c r="J12" s="1">
-        <v>46.475649528207</v>
+        <v>53.327469593812</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2094912.8</v>
+        <v>1967824.8</v>
       </c>
       <c r="N12" s="1">
-        <v>2094912.8</v>
+        <v>1967824.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>126690.0</v>
+        <v>13699.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.855</v>
+        <v>24.47</v>
       </c>
       <c r="E13" s="1">
-        <v>8.6723270976</v>
+        <v>23.8304971166</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1098697.12</v>
+        <v>326453.98</v>
       </c>
       <c r="I13" s="1">
-        <v>1416732.83</v>
+        <v>8760.55</v>
       </c>
       <c r="J13" s="1">
-        <v>128.94662270526</v>
+        <v>2.6835482293706</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2515429.95</v>
+        <v>335214.53</v>
       </c>
       <c r="N13" s="1">
-        <v>2515429.95</v>
+        <v>335214.53</v>
       </c>
       <c r="O13" s="1">
-        <v>0.68</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>263541.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.756</v>
+        <v>59.0</v>
       </c>
       <c r="E14" s="1">
-        <v>7.7070728274</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2031129.68</v>
+        <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>803517.32</v>
+        <v>-7830.55</v>
       </c>
       <c r="J14" s="1">
-        <v>39.560119076198</v>
+        <v>-7.1597167584579</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2834647.0</v>
+        <v>101539.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2834647.0</v>
+        <v>101539.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>8417.0</v>
+        <v>16028.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.25</v>
+        <v>53.88</v>
       </c>
       <c r="E15" s="1">
-        <v>108.857185458</v>
+        <v>61.2401784377</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>916250.93</v>
+        <v>981557.58</v>
       </c>
       <c r="I15" s="1">
-        <v>-114531.68</v>
+        <v>-117968.94</v>
       </c>
       <c r="J15" s="1">
-        <v>-12.500034242803</v>
+        <v>-12.018545055706</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>801719.25</v>
+        <v>863588.64</v>
       </c>
       <c r="N15" s="1">
-        <v>801719.25</v>
+        <v>863588.64</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>18940.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.32</v>
+        <v>10.62</v>
       </c>
       <c r="E16" s="1">
-        <v>78.0265913411</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1477823.64</v>
+        <v>103739.95</v>
       </c>
       <c r="I16" s="1">
-        <v>232837.16</v>
+        <v>-20118.07</v>
       </c>
       <c r="J16" s="1">
-        <v>15.755409082507</v>
+        <v>-19.392789373814</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1710660.8</v>
+        <v>83621.88</v>
       </c>
       <c r="N16" s="1">
-        <v>1710660.8</v>
+        <v>83621.88</v>
       </c>
       <c r="O16" s="1">
-        <v>0.46</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>16742.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D17" s="1">
-        <v>94.73</v>
+        <v>62.68</v>
       </c>
       <c r="E17" s="1">
-        <v>74.78211504</v>
+        <v>55.1253735937</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1252002.17</v>
+        <v>1038782.54</v>
       </c>
       <c r="I17" s="1">
-        <v>333967.49</v>
+        <v>142359.38</v>
       </c>
       <c r="J17" s="1">
-        <v>26.674673415302</v>
+        <v>13.704444820569</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1585969.66</v>
+        <v>1181141.92</v>
       </c>
       <c r="N17" s="1">
-        <v>1585969.66</v>
+        <v>1181141.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1451235.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.306</v>
+        <v>28.72</v>
       </c>
       <c r="E18" s="1">
-        <v>11.2004103126</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>16254427.46</v>
+        <v>264702.24</v>
       </c>
       <c r="I18" s="1">
-        <v>153235.45</v>
+        <v>-10616.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.94273052912563</v>
+        <v>-4.0106951871658</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>16407662.91</v>
+        <v>254085.84</v>
       </c>
       <c r="N18" s="1">
-        <v>16407662.91</v>
+        <v>254085.84</v>
       </c>
       <c r="O18" s="1">
-        <v>4.46</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>417570.0</v>
+        <v>6504.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.828</v>
+        <v>1198.8</v>
       </c>
       <c r="E19" s="1">
-        <v>10.6300005508</v>
+        <v>522.0584824723</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4438769.33</v>
+        <v>3395468.37</v>
       </c>
       <c r="I19" s="1">
-        <v>82678.63</v>
+        <v>4401526.83</v>
       </c>
       <c r="J19" s="1">
-        <v>1.8626475911061</v>
+        <v>129.62944578983</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4521447.96</v>
+        <v>7796995.2</v>
       </c>
       <c r="N19" s="1">
-        <v>4521447.96</v>
+        <v>7796995.2</v>
       </c>
       <c r="O19" s="1">
-        <v>1.23</v>
+        <v>2.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>42275.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.66</v>
+        <v>58.68</v>
       </c>
       <c r="E20" s="1">
-        <v>25.2120208161</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1065838.18</v>
+        <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>103488.32</v>
+        <v>-5967.12</v>
       </c>
       <c r="J20" s="1">
-        <v>9.7095714848571</v>
+        <v>-4.4921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1169326.5</v>
+        <v>126866.16</v>
       </c>
       <c r="N20" s="1">
-        <v>1169326.5</v>
+        <v>126866.16</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>53179.0</v>
+        <v>52636.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.965</v>
+        <v>37.92</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5930999079</v>
+        <v>27.1717518428</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>563330.46</v>
+        <v>1430212.33</v>
       </c>
       <c r="I21" s="1">
-        <v>19777.28</v>
+        <v>565744.79</v>
       </c>
       <c r="J21" s="1">
-        <v>3.5107776703571</v>
+        <v>39.556699248985</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>583107.74</v>
+        <v>1995957.12</v>
       </c>
       <c r="N21" s="1">
-        <v>583107.74</v>
+        <v>1995957.12</v>
       </c>
       <c r="O21" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>6145.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.5</v>
+        <v>7.54</v>
       </c>
       <c r="E22" s="1">
-        <v>141.197549227</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>867658.94</v>
+        <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-225506.44</v>
+        <v>-10041.98</v>
       </c>
       <c r="J22" s="1">
-        <v>-25.990216847187</v>
+        <v>-10.184638265107</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>642152.5</v>
+        <v>88557.3</v>
       </c>
       <c r="N22" s="1">
-        <v>642152.5</v>
+        <v>88557.3</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>17245.0</v>
+        <v>1877.0</v>
       </c>
       <c r="D23" s="1">
-        <v>90.24</v>
+        <v>51.4</v>
       </c>
       <c r="E23" s="1">
-        <v>67.5653830096</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1165165.03</v>
+        <v>102953.45</v>
       </c>
       <c r="I23" s="1">
-        <v>391023.77</v>
+        <v>-6475.65</v>
       </c>
       <c r="J23" s="1">
-        <v>33.559518174005</v>
+        <v>-6.2898814949863</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1556188.8</v>
+        <v>96477.8</v>
       </c>
       <c r="N23" s="1">
-        <v>1556188.8</v>
+        <v>96477.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>9816.0</v>
+        <v>11180.0</v>
       </c>
       <c r="D24" s="1">
-        <v>73.6</v>
+        <v>17.06</v>
       </c>
       <c r="E24" s="1">
-        <v>57.2562846373</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>562027.69</v>
+        <v>203923.2</v>
       </c>
       <c r="I24" s="1">
-        <v>160429.91</v>
+        <v>-13192.4</v>
       </c>
       <c r="J24" s="1">
-        <v>28.544840913443</v>
+        <v>-6.469298245614</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>722457.6</v>
+        <v>190730.8</v>
       </c>
       <c r="N24" s="1">
-        <v>722457.6</v>
+        <v>190730.8</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>13693.0</v>
+        <v>93965.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.43</v>
+        <v>18.85</v>
       </c>
       <c r="E25" s="1">
-        <v>34.997790842</v>
+        <v>8.6723271431</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>479224.75</v>
+        <v>814895.22</v>
       </c>
       <c r="I25" s="1">
-        <v>-240555.76</v>
+        <v>956345.03</v>
       </c>
       <c r="J25" s="1">
-        <v>-50.196856485396</v>
+        <v>117.35803653383</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>238668.99</v>
+        <v>1771240.25</v>
       </c>
       <c r="N25" s="1">
-        <v>238668.99</v>
+        <v>1771240.25</v>
       </c>
       <c r="O25" s="1">
-        <v>0.06</v>
+        <v>0.5</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>2716.0</v>
+        <v>75255.0</v>
       </c>
       <c r="D26" s="1">
-        <v>219.9</v>
+        <v>3.17</v>
       </c>
       <c r="E26" s="1">
-        <v>217.0630007364</v>
+        <v>3.2079997342</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>589543.11</v>
+        <v>241418.02</v>
       </c>
       <c r="I26" s="1">
-        <v>7705.29</v>
+        <v>-2859.67</v>
       </c>
       <c r="J26" s="1">
-        <v>1.3069934783904</v>
+        <v>-1.1845304671126</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>597248.4</v>
+        <v>238558.35</v>
       </c>
       <c r="N26" s="1">
-        <v>597248.4</v>
+        <v>238558.35</v>
       </c>
       <c r="O26" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>36757.0</v>
+        <v>209288.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.72</v>
+        <v>9.853</v>
       </c>
       <c r="E27" s="1">
-        <v>31.8001455505</v>
+        <v>7.7070728374</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1168877.95</v>
+        <v>1612997.86</v>
       </c>
       <c r="I27" s="1">
-        <v>33811.09</v>
+        <v>449116.8</v>
       </c>
       <c r="J27" s="1">
-        <v>2.892610815355</v>
+        <v>27.843607926423</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1202689.04</v>
+        <v>2062114.66</v>
       </c>
       <c r="N27" s="1">
-        <v>1202689.04</v>
+        <v>2062114.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>18754.0</v>
+        <v>13082.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.14</v>
+        <v>16.12</v>
       </c>
       <c r="E28" s="1">
-        <v>104.4029694998</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1957973.29</v>
+        <v>216310.87</v>
       </c>
       <c r="I28" s="1">
-        <v>-811353.73</v>
+        <v>-5429.03</v>
       </c>
       <c r="J28" s="1">
-        <v>-41.438447303844</v>
+        <v>-2.5098276383429</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1146619.56</v>
+        <v>210881.84</v>
       </c>
       <c r="N28" s="1">
-        <v>1146619.56</v>
+        <v>210881.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>22856.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.63</v>
+        <v>13.705</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8276001925</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>407467.63</v>
+        <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>18339.65</v>
+        <v>-4332.93</v>
       </c>
       <c r="J29" s="1">
-        <v>4.5008851377961</v>
+        <v>-3.3156965221661</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>425807.28</v>
+        <v>126346.4</v>
       </c>
       <c r="N29" s="1">
-        <v>425807.28</v>
+        <v>126346.4</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>305848.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.082</v>
+        <v>122.8</v>
       </c>
       <c r="E30" s="1">
-        <v>6.0097492872</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1838069.8</v>
+        <v>252384.0</v>
       </c>
       <c r="I30" s="1">
-        <v>939641.74</v>
+        <v>-17590.4</v>
       </c>
       <c r="J30" s="1">
-        <v>51.121113028461</v>
+        <v>-6.969696969697</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2777711.54</v>
+        <v>234793.6</v>
       </c>
       <c r="N30" s="1">
-        <v>2777711.54</v>
+        <v>234793.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.75</v>
+        <v>0.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>50355.0</v>
+        <v>1091.0</v>
       </c>
       <c r="D31" s="1">
-        <v>26.3</v>
+        <v>174.95</v>
       </c>
       <c r="E31" s="1">
-        <v>14.122016483</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>711114.14</v>
+        <v>206635.4</v>
       </c>
       <c r="I31" s="1">
-        <v>613222.36</v>
+        <v>-15764.95</v>
       </c>
       <c r="J31" s="1">
-        <v>86.234027071941</v>
+        <v>-7.6293558606125</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1324336.5</v>
+        <v>190870.45</v>
       </c>
       <c r="N31" s="1">
-        <v>1324336.5</v>
+        <v>190870.45</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>9689.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.6</v>
+        <v>32.68</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5896996594</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1013369.6</v>
+        <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>19477.8</v>
+        <v>-4788.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.9220825254675</v>
+        <v>-4.4444444444444</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1032847.4</v>
+        <v>102942.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1032847.4</v>
+        <v>102942.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5253.0</v>
+        <v>15715.0</v>
       </c>
       <c r="D33" s="1">
-        <v>238.2</v>
+        <v>80.82</v>
       </c>
       <c r="E33" s="1">
-        <v>192.1312868837</v>
+        <v>78.0265911549</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1009265.65</v>
+        <v>1226187.88</v>
       </c>
       <c r="I33" s="1">
-        <v>241998.95</v>
+        <v>43898.42</v>
       </c>
       <c r="J33" s="1">
-        <v>23.977725785079</v>
+        <v>3.5800729004107</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1251264.6</v>
+        <v>1270086.3</v>
       </c>
       <c r="N33" s="1">
-        <v>1251264.6</v>
+        <v>1270086.3</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>35141.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D34" s="1">
-        <v>15.24</v>
+        <v>89.44</v>
       </c>
       <c r="E34" s="1">
-        <v>22.3286483026</v>
+        <v>75.8245317375</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>784651.03</v>
+        <v>1336710.67</v>
       </c>
       <c r="I34" s="1">
-        <v>-249102.19</v>
+        <v>240027.09</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.746876060304</v>
+        <v>17.956547769608</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>535548.84</v>
+        <v>1576737.76</v>
       </c>
       <c r="N34" s="1">
-        <v>535548.84</v>
+        <v>1576737.76</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>5407.0</v>
+        <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>187.3</v>
+        <v>11.136</v>
       </c>
       <c r="E35" s="1">
-        <v>146.9038857037</v>
+        <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>794309.31</v>
+        <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>218421.79</v>
+        <v>-41032.4</v>
       </c>
       <c r="J35" s="1">
-        <v>27.498329334702</v>
+        <v>-0.57507105920193</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1012731.1</v>
+        <v>7094155.39</v>
       </c>
       <c r="N35" s="1">
-        <v>1012731.1</v>
+        <v>7094155.39</v>
       </c>
       <c r="O35" s="1">
-        <v>0.28</v>
+        <v>1.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>14937.0</v>
+        <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.68</v>
+        <v>10.668</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>513683.43</v>
+        <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>19268.73</v>
+        <v>-114444.51</v>
       </c>
       <c r="J36" s="1">
-        <v>3.7510904332655</v>
+        <v>-0.74183611996314</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>532952.16</v>
+        <v>15312751.19</v>
       </c>
       <c r="N36" s="1">
-        <v>532952.16</v>
+        <v>15312751.19</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>4.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>4999.0</v>
+        <v>3958.0</v>
       </c>
       <c r="D37" s="1">
-        <v>82.66</v>
+        <v>49.51</v>
       </c>
       <c r="E37" s="1">
-        <v>69.1710842168</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>345786.25</v>
+        <v>208507.44</v>
       </c>
       <c r="I37" s="1">
-        <v>67431.09</v>
+        <v>-12546.86</v>
       </c>
       <c r="J37" s="1">
-        <v>19.500801434412</v>
+        <v>-6.0174639331815</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>413217.34</v>
+        <v>195960.58</v>
       </c>
       <c r="N37" s="1">
-        <v>413217.34</v>
+        <v>195960.58</v>
       </c>
       <c r="O37" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>463.0</v>
+        <v>21022.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2112.0</v>
+        <v>11.27</v>
       </c>
       <c r="E38" s="1">
-        <v>1438.3088336933</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>665936.99</v>
+        <v>252474.22</v>
       </c>
       <c r="I38" s="1">
-        <v>311919.01</v>
+        <v>-15556.28</v>
       </c>
       <c r="J38" s="1">
-        <v>46.839117616818</v>
+        <v>-6.1615320566195</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>977856.0</v>
+        <v>236917.94</v>
       </c>
       <c r="N38" s="1">
-        <v>977856.0</v>
+        <v>236917.94</v>
       </c>
       <c r="O38" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>97304.0</v>
+        <v>23963.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.765</v>
+        <v>28.34</v>
       </c>
       <c r="E39" s="1">
-        <v>13.2980955562</v>
+        <v>25.2120206151</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1293957.89</v>
+        <v>604155.65</v>
       </c>
       <c r="I39" s="1">
-        <v>629255.67</v>
+        <v>74955.77</v>
       </c>
       <c r="J39" s="1">
-        <v>48.63030511758</v>
+        <v>12.406698505592</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1923213.56</v>
+        <v>679111.42</v>
       </c>
       <c r="N39" s="1">
-        <v>1923213.56</v>
+        <v>679111.42</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>25969.0</v>
+        <v>82137.0</v>
       </c>
       <c r="D40" s="1">
-        <v>57.66</v>
+        <v>10.24</v>
       </c>
       <c r="E40" s="1">
-        <v>38.9226296738</v>
+        <v>10.5673277573</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1010781.77</v>
+        <v>867968.6</v>
       </c>
       <c r="I40" s="1">
-        <v>486590.77</v>
+        <v>-26885.72</v>
       </c>
       <c r="J40" s="1">
-        <v>48.140042137879</v>
+        <v>-3.0975452337792</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1497372.54</v>
+        <v>841082.88</v>
       </c>
       <c r="N40" s="1">
-        <v>1497372.54</v>
+        <v>841082.88</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>46358.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.2</v>
+        <v>15.175</v>
       </c>
       <c r="E41" s="1">
-        <v>34.7570736442</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1611268.42</v>
+        <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>484113.18</v>
+        <v>-8291.1</v>
       </c>
       <c r="J41" s="1">
-        <v>30.045470636109</v>
+        <v>-5.4222499220941</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2095381.6</v>
+        <v>144617.75</v>
       </c>
       <c r="N41" s="1">
-        <v>2095381.6</v>
+        <v>144617.75</v>
       </c>
       <c r="O41" s="1">
-        <v>0.57</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>95424.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>25.11</v>
+        <v>81.8</v>
       </c>
       <c r="E42" s="1">
-        <v>12.0848597837</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1153185.66</v>
+        <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>1242910.98</v>
+        <v>-12251.6</v>
       </c>
       <c r="J42" s="1">
-        <v>107.78064826092</v>
+        <v>-11.75836030205</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2396096.64</v>
+        <v>91943.2</v>
       </c>
       <c r="N42" s="1">
-        <v>2396096.64</v>
+        <v>91943.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>456546.0</v>
+        <v>7431.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.871</v>
+        <v>31.52</v>
       </c>
       <c r="E43" s="1">
-        <v>2.8473831114</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1299961.37</v>
+        <v>257484.15</v>
       </c>
       <c r="I43" s="1">
-        <v>1380420.2</v>
+        <v>-23259.03</v>
       </c>
       <c r="J43" s="1">
-        <v>106.18932468739</v>
+        <v>-9.033189033189</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2680381.57</v>
+        <v>234225.12</v>
       </c>
       <c r="N43" s="1">
-        <v>2680381.57</v>
+        <v>234225.12</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>1207.0</v>
+        <v>8544.0</v>
       </c>
       <c r="D44" s="1">
-        <v>278.0</v>
+        <v>73.9</v>
       </c>
       <c r="E44" s="1">
-        <v>530.7942336371</v>
+        <v>67.5653827247</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>640668.64</v>
+        <v>577278.63</v>
       </c>
       <c r="I44" s="1">
-        <v>-305122.64</v>
+        <v>54122.97</v>
       </c>
       <c r="J44" s="1">
-        <v>-47.625655596316</v>
+        <v>9.3755367317165</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>335546.0</v>
+        <v>631401.6</v>
       </c>
       <c r="N44" s="1">
-        <v>335546.0</v>
+        <v>631401.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>9308.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.6</v>
+        <v>56.85</v>
       </c>
       <c r="E45" s="1">
-        <v>93.1078899871</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>866648.24</v>
+        <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-190887.44</v>
+        <v>-8851.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.02594215157</v>
+        <v>-8.5277554304103</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>675760.8</v>
+        <v>94939.5</v>
       </c>
       <c r="N45" s="1">
-        <v>675760.8</v>
+        <v>94939.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>6130.0</v>
+        <v>32440.0</v>
       </c>
       <c r="D46" s="1">
-        <v>115.4</v>
+        <v>17.01</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8895595432</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>606193.0</v>
+        <v>609385.4</v>
       </c>
       <c r="I46" s="1">
-        <v>101209.0</v>
+        <v>-57581.0</v>
       </c>
       <c r="J46" s="1">
-        <v>16.695837794234</v>
+        <v>-9.4490284801703</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>707402.0</v>
+        <v>551804.4</v>
       </c>
       <c r="N46" s="1">
-        <v>707402.0</v>
+        <v>551804.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>311801.0</v>
+        <v>9816.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.638</v>
+        <v>69.0</v>
       </c>
       <c r="E47" s="1">
-        <v>3.4709370079</v>
+        <v>57.2562846373</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1082241.63</v>
+        <v>562027.69</v>
       </c>
       <c r="I47" s="1">
-        <v>363891.41</v>
+        <v>115276.31</v>
       </c>
       <c r="J47" s="1">
-        <v>33.623859950758</v>
+        <v>20.510788356353</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1446133.04</v>
+        <v>677304.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1446133.04</v>
+        <v>677304.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>11606.0</v>
+        <v>19348.0</v>
       </c>
       <c r="D48" s="1">
-        <v>175.56</v>
+        <v>18.035</v>
       </c>
       <c r="E48" s="1">
-        <v>149.7681440634</v>
+        <v>30.1904589622</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1738209.08</v>
+        <v>584125.0</v>
       </c>
       <c r="I48" s="1">
-        <v>299340.28</v>
+        <v>-235183.82</v>
       </c>
       <c r="J48" s="1">
-        <v>17.221189524565</v>
+        <v>-40.262584207147</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2037549.36</v>
+        <v>348941.18</v>
       </c>
       <c r="N48" s="1">
-        <v>2037549.36</v>
+        <v>348941.18</v>
       </c>
       <c r="O48" s="1">
-        <v>0.55</v>
+        <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>5935.0</v>
+        <v>25359.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.0</v>
+        <v>27.135</v>
       </c>
       <c r="E49" s="1">
-        <v>72.0073091828</v>
+        <v>30.2950001972</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>427363.38</v>
+        <v>768250.91</v>
       </c>
       <c r="I49" s="1">
-        <v>486626.62</v>
+        <v>-80134.44</v>
       </c>
       <c r="J49" s="1">
-        <v>113.86717785693</v>
+        <v>-10.430764084614</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>913990.0</v>
+        <v>688116.47</v>
       </c>
       <c r="N49" s="1">
-        <v>913990.0</v>
+        <v>688116.47</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3360.0</v>
+        <v>3944.0</v>
       </c>
       <c r="D50" s="1">
-        <v>401.15</v>
+        <v>236.4</v>
       </c>
       <c r="E50" s="1">
-        <v>395.9467291667</v>
+        <v>221.8383138945</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1330381.01</v>
+        <v>874930.31</v>
       </c>
       <c r="I50" s="1">
-        <v>17482.99</v>
+        <v>57431.29</v>
       </c>
       <c r="J50" s="1">
-        <v>1.3141340614896</v>
+        <v>6.5640988023378</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1347864.0</v>
+        <v>932361.6</v>
       </c>
       <c r="N50" s="1">
-        <v>1347864.0</v>
+        <v>932361.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>4112.0</v>
+        <v>13455.0</v>
       </c>
       <c r="D51" s="1">
-        <v>554.7</v>
+        <v>46.28</v>
       </c>
       <c r="E51" s="1">
-        <v>630.0707149805</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2590850.78</v>
+        <v>674095.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-309924.38</v>
+        <v>-51398.1</v>
       </c>
       <c r="J51" s="1">
-        <v>-11.962262836303</v>
+        <v>-7.624750499002</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2280926.4</v>
+        <v>622697.4</v>
       </c>
       <c r="N51" s="1">
-        <v>2280926.4</v>
+        <v>622697.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>9362.0</v>
+        <v>15542.0</v>
       </c>
       <c r="D52" s="1">
-        <v>128.15</v>
+        <v>32.69</v>
       </c>
       <c r="E52" s="1">
-        <v>128.6372292245</v>
+        <v>31.8001454124</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1204301.74</v>
+        <v>494237.86</v>
       </c>
       <c r="I52" s="1">
-        <v>-4561.44</v>
+        <v>13830.12</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.37876221950821</v>
+        <v>2.7982720708608</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1199740.3</v>
+        <v>508067.98</v>
       </c>
       <c r="N52" s="1">
-        <v>1199740.3</v>
+        <v>508067.98</v>
       </c>
       <c r="O52" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>77418.0</v>
+        <v>78803.0</v>
       </c>
       <c r="D53" s="1">
-        <v>16.91</v>
+        <v>19.145</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7747651709</v>
+        <v>19.1427304798</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>911578.77</v>
+        <v>1508504.59</v>
       </c>
       <c r="I53" s="1">
-        <v>397559.61</v>
+        <v>178.85</v>
       </c>
       <c r="J53" s="1">
-        <v>43.612205887594</v>
+        <v>0.011856112416602</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1309138.38</v>
+        <v>1508683.44</v>
       </c>
       <c r="N53" s="1">
-        <v>1309138.38</v>
+        <v>1508683.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>9654.0</v>
+        <v>158522.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.0</v>
+        <v>4.313</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038004972</v>
+        <v>4.5159999874</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>503975.49</v>
+        <v>715885.35</v>
       </c>
       <c r="I54" s="1">
-        <v>46302.51</v>
+        <v>-32179.96</v>
       </c>
       <c r="J54" s="1">
-        <v>9.187452746958</v>
+        <v>-4.4951276066761</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>550278.0</v>
+        <v>683705.39</v>
       </c>
       <c r="N54" s="1">
-        <v>550278.0</v>
+        <v>683705.39</v>
       </c>
       <c r="O54" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>1558.0</v>
+        <v>2156.0</v>
       </c>
       <c r="D55" s="1">
-        <v>542.0</v>
+        <v>135.75</v>
       </c>
       <c r="E55" s="1">
-        <v>216.5733119384</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>337421.22</v>
+        <v>315207.2</v>
       </c>
       <c r="I55" s="1">
-        <v>507014.78</v>
+        <v>-22530.2</v>
       </c>
       <c r="J55" s="1">
-        <v>150.26167589578</v>
+        <v>-7.1477428180575</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>844436.0</v>
+        <v>292677.0</v>
       </c>
       <c r="N55" s="1">
-        <v>844436.0</v>
+        <v>292677.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>180231.0</v>
+        <v>16475.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.424</v>
+        <v>43.36</v>
       </c>
       <c r="E56" s="1">
-        <v>4.7685391525</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>859438.58</v>
+        <v>715674.0</v>
       </c>
       <c r="I56" s="1">
-        <v>298365.36</v>
+        <v>-1318.0</v>
       </c>
       <c r="J56" s="1">
-        <v>34.716309803081</v>
+        <v>-0.1841620626151</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1157803.94</v>
+        <v>714356.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1157803.94</v>
+        <v>714356.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3344.0</v>
+        <v>212437.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4777.07</v>
+        <v>9.456</v>
       </c>
       <c r="E57" s="1">
-        <v>4761.5799760766</v>
+        <v>6.0097492904</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>15922723.44</v>
+        <v>1276693.11</v>
       </c>
       <c r="I57" s="1">
-        <v>51798.64</v>
+        <v>732111.16</v>
       </c>
       <c r="J57" s="1">
-        <v>0.32531269035217</v>
+        <v>57.344333909658</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>15974522.08</v>
+        <v>2008804.27</v>
       </c>
       <c r="N57" s="1">
-        <v>15974522.08</v>
+        <v>2008804.27</v>
       </c>
       <c r="O57" s="1">
-        <v>4.34</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>9266.0</v>
+        <v>54007.0</v>
       </c>
       <c r="D58" s="1">
-        <v>44.14</v>
+        <v>26.95</v>
       </c>
       <c r="E58" s="1">
-        <v>30.0970634578</v>
+        <v>15.1233451219</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>278879.39</v>
+        <v>816766.5</v>
       </c>
       <c r="I58" s="1">
-        <v>130121.85</v>
+        <v>638722.15</v>
       </c>
       <c r="J58" s="1">
-        <v>46.658826240261</v>
+        <v>78.201315798334</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>409001.24</v>
+        <v>1455488.65</v>
       </c>
       <c r="N58" s="1">
-        <v>409001.24</v>
+        <v>1455488.65</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>9299.0</v>
+        <v>4442.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.5</v>
+        <v>96.75</v>
       </c>
       <c r="E59" s="1">
-        <v>42.7979309603</v>
+        <v>104.5897005853</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>397977.96</v>
+        <v>464587.45</v>
       </c>
       <c r="I59" s="1">
-        <v>508674.54</v>
+        <v>-34823.95</v>
       </c>
       <c r="J59" s="1">
-        <v>127.81475134955</v>
+        <v>-7.4956716975459</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>906652.5</v>
+        <v>429763.5</v>
       </c>
       <c r="N59" s="1">
-        <v>906652.5</v>
+        <v>429763.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4181.0</v>
+        <v>4167.0</v>
       </c>
       <c r="D60" s="1">
-        <v>346.4</v>
+        <v>210.0</v>
       </c>
       <c r="E60" s="1">
-        <v>213.4879861277</v>
+        <v>192.1312862971</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>892593.27</v>
+        <v>800611.07</v>
       </c>
       <c r="I60" s="1">
-        <v>555705.13</v>
+        <v>74458.93</v>
       </c>
       <c r="J60" s="1">
-        <v>62.257373954881</v>
+        <v>9.3002623608489</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1448298.4</v>
+        <v>875070.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1448298.4</v>
+        <v>875070.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>172124.0</v>
+        <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>3.423</v>
+        <v>63.18</v>
       </c>
       <c r="E61" s="1">
-        <v>2.5732000186</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>442909.48</v>
+        <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>146270.97</v>
+        <v>-8336.52</v>
       </c>
       <c r="J61" s="1">
-        <v>33.025025790823</v>
+        <v>-7.306338028169</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>589180.45</v>
+        <v>105763.32</v>
       </c>
       <c r="N61" s="1">
-        <v>589180.45</v>
+        <v>105763.32</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>21841.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>79.58</v>
+        <v>25.76</v>
       </c>
       <c r="E62" s="1">
-        <v>92.4632040657</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2019488.84</v>
+        <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-281382.06</v>
+        <v>405.6</v>
       </c>
       <c r="J62" s="1">
-        <v>-13.933330772949</v>
+        <v>0.38971161340608</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1738106.78</v>
+        <v>104482.56</v>
       </c>
       <c r="N62" s="1">
-        <v>1738106.78</v>
+        <v>104482.56</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>20080.0</v>
+        <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>173.8</v>
+        <v>294.6</v>
       </c>
       <c r="E63" s="1">
-        <v>169.6464571713</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3406500.86</v>
+        <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>83403.14</v>
+        <v>-17205.6</v>
       </c>
       <c r="J63" s="1">
-        <v>2.4483522367289</v>
+        <v>-8.3385189794648</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3489904.0</v>
+        <v>189133.2</v>
       </c>
       <c r="N63" s="1">
-        <v>3489904.0</v>
+        <v>189133.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.95</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>14182.0</v>
+        <v>7244.0</v>
       </c>
       <c r="D64" s="1">
-        <v>261.9</v>
+        <v>56.78</v>
       </c>
       <c r="E64" s="1">
-        <v>145.4557037089</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2062852.79</v>
+        <v>457531.04</v>
       </c>
       <c r="I64" s="1">
-        <v>1651413.01</v>
+        <v>-46216.72</v>
       </c>
       <c r="J64" s="1">
-        <v>80.054816223702</v>
+        <v>-10.101329955668</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3714265.8</v>
+        <v>411314.32</v>
       </c>
       <c r="N64" s="1">
-        <v>3714265.8</v>
+        <v>411314.32</v>
       </c>
       <c r="O64" s="1">
-        <v>1.01</v>
+        <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>13045.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>52.15</v>
+        <v>74.3</v>
       </c>
       <c r="E65" s="1">
-        <v>97.1511797624</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1267337.14</v>
+        <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-587040.39</v>
+        <v>-10695.25</v>
       </c>
       <c r="J65" s="1">
-        <v>-46.320775385783</v>
+        <v>-10.750750750751</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>680296.75</v>
+        <v>88788.5</v>
       </c>
       <c r="N65" s="1">
-        <v>680296.75</v>
+        <v>88788.5</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>8467.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>165.25</v>
+        <v>39.25</v>
       </c>
       <c r="E66" s="1">
-        <v>108.8383370733</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>921534.2</v>
+        <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>477637.55</v>
+        <v>-643.8</v>
       </c>
       <c r="J66" s="1">
-        <v>51.83069168784</v>
+        <v>-0.50697084917617</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1399171.75</v>
+        <v>126345.75</v>
       </c>
       <c r="N66" s="1">
-        <v>1399171.75</v>
+        <v>126345.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>23445.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>42.35</v>
+        <v>34.66</v>
       </c>
       <c r="E67" s="1">
-        <v>52.0183796119</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1219570.91</v>
+        <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-226675.16</v>
+        <v>-5817.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-18.586468252182</v>
+        <v>-5.7127312295974</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>992895.75</v>
+        <v>96008.2</v>
       </c>
       <c r="N67" s="1">
-        <v>992895.75</v>
+        <v>96008.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>11759.0</v>
+        <v>5407.0</v>
       </c>
       <c r="D68" s="1">
-        <v>245.15</v>
+        <v>200.2</v>
       </c>
       <c r="E68" s="1">
-        <v>185.432210222</v>
+        <v>146.9038857037</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2180497.36</v>
+        <v>794309.31</v>
       </c>
       <c r="I68" s="1">
-        <v>702221.49</v>
+        <v>288172.09</v>
       </c>
       <c r="J68" s="1">
-        <v>32.204647567195</v>
+        <v>36.279581061438</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2882718.85</v>
+        <v>1082481.4</v>
       </c>
       <c r="N68" s="1">
-        <v>2882718.85</v>
+        <v>1082481.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.78</v>
+        <v>0.3</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>26157.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>73.76</v>
+        <v>61.6</v>
       </c>
       <c r="E69" s="1">
-        <v>35.2769488091</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>922739.15</v>
+        <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>1006601.17</v>
+        <v>-9296.6</v>
       </c>
       <c r="J69" s="1">
-        <v>109.08837779344</v>
+        <v>-6.5250379362671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1929340.32</v>
+        <v>133179.2</v>
       </c>
       <c r="N69" s="1">
-        <v>1929340.32</v>
+        <v>133179.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.52</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>11847.0</v>
+        <v>30619.0</v>
       </c>
       <c r="D70" s="1">
-        <v>47.78</v>
+        <v>33.14</v>
       </c>
       <c r="E70" s="1">
-        <v>72.3453068287</v>
+        <v>35.2965331983</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>857074.85</v>
+        <v>1080744.55</v>
       </c>
       <c r="I70" s="1">
-        <v>-291025.19</v>
+        <v>-66030.89</v>
       </c>
       <c r="J70" s="1">
-        <v>-33.955632929843</v>
+        <v>-6.1097592395909</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>566049.66</v>
+        <v>1014713.66</v>
       </c>
       <c r="N70" s="1">
-        <v>566049.66</v>
+        <v>1014713.66</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>46215.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>28.55</v>
+        <v>9.476</v>
       </c>
       <c r="E71" s="1">
-        <v>24.9356879801</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1152402.82</v>
+        <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>167035.43</v>
+        <v>-10727.58</v>
       </c>
       <c r="J71" s="1">
-        <v>14.494534992547</v>
+        <v>-10.856063684924</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1319438.25</v>
+        <v>88088.9</v>
       </c>
       <c r="N71" s="1">
-        <v>1319438.25</v>
+        <v>88088.9</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>29576.0</v>
+        <v>1451.0</v>
       </c>
       <c r="D72" s="1">
-        <v>33.74</v>
+        <v>247.4</v>
       </c>
       <c r="E72" s="1">
-        <v>29.7108780768</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>878728.93</v>
+        <v>374067.8</v>
       </c>
       <c r="I72" s="1">
-        <v>119165.31</v>
+        <v>-15090.4</v>
       </c>
       <c r="J72" s="1">
-        <v>13.561100122196</v>
+        <v>-4.0341349883631</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>997894.24</v>
+        <v>358977.4</v>
       </c>
       <c r="N72" s="1">
-        <v>997894.24</v>
+        <v>358977.4</v>
       </c>
       <c r="O72" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>3982.0</v>
+        <v>8876.0</v>
       </c>
       <c r="D73" s="1">
-        <v>104.4</v>
+        <v>70.4</v>
       </c>
       <c r="E73" s="1">
-        <v>103.545801105</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>412319.38</v>
+        <v>697298.56</v>
       </c>
       <c r="I73" s="1">
-        <v>3401.42</v>
+        <v>-72428.16</v>
       </c>
       <c r="J73" s="1">
-        <v>0.82494788384674</v>
+        <v>-10.386965376782</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>415720.8</v>
+        <v>624870.4</v>
       </c>
       <c r="N73" s="1">
-        <v>415720.8</v>
+        <v>624870.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>23744.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D74" s="1">
-        <v>73.93</v>
+        <v>70.54</v>
       </c>
       <c r="E74" s="1">
-        <v>66.1817158019</v>
+        <v>69.1710828924</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1571418.66</v>
+        <v>196100.02</v>
       </c>
       <c r="I74" s="1">
-        <v>183975.26</v>
+        <v>3880.88</v>
       </c>
       <c r="J74" s="1">
-        <v>11.70759038842</v>
+        <v>1.9790309047393</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1755393.92</v>
+        <v>199980.9</v>
       </c>
       <c r="N74" s="1">
-        <v>1755393.92</v>
+        <v>199980.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.48</v>
+        <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>33427.0</v>
+        <v>518.0</v>
       </c>
       <c r="D75" s="1">
-        <v>34.45</v>
+        <v>1920.5</v>
       </c>
       <c r="E75" s="1">
-        <v>28.1168740838</v>
+        <v>1503.1505598456</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>939862.75</v>
+        <v>778631.99</v>
       </c>
       <c r="I75" s="1">
-        <v>211697.4</v>
+        <v>216187.01</v>
       </c>
       <c r="J75" s="1">
-        <v>22.524288785783</v>
+        <v>27.764979191261</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1151560.15</v>
+        <v>994819.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1151560.15</v>
+        <v>994819.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>9734.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>140.1</v>
+        <v>44.46</v>
       </c>
       <c r="E76" s="1">
-        <v>100.3277665913</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>976590.48</v>
+        <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>387142.92</v>
+        <v>-8863.88</v>
       </c>
       <c r="J76" s="1">
-        <v>39.642299195872</v>
+        <v>-8.7812884694296</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1363733.4</v>
+        <v>92076.66</v>
       </c>
       <c r="N76" s="1">
-        <v>1363733.4</v>
+        <v>92076.66</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>19820.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.46</v>
+        <v>29.3</v>
       </c>
       <c r="E77" s="1">
-        <v>38.477363774</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>762621.35</v>
+        <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-218364.15</v>
+        <v>-7455.24</v>
       </c>
       <c r="J77" s="1">
-        <v>-28.633364381944</v>
+        <v>-7.3957016434893</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>544257.2</v>
+        <v>93349.8</v>
       </c>
       <c r="N77" s="1">
-        <v>544257.2</v>
+        <v>93349.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>20697.0</v>
+        <v>42340.0</v>
       </c>
       <c r="D78" s="1">
-        <v>30.58</v>
+        <v>19.21</v>
       </c>
       <c r="E78" s="1">
-        <v>31.0668739431</v>
+        <v>13.2980956542</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>642991.09</v>
+        <v>563041.37</v>
       </c>
       <c r="I78" s="1">
-        <v>-10076.83</v>
+        <v>250310.03</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.567180347709</v>
+        <v>44.456774108801</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>632914.26</v>
+        <v>813351.4</v>
       </c>
       <c r="N78" s="1">
-        <v>632914.26</v>
+        <v>813351.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>7701.0</v>
+        <v>18700.0</v>
       </c>
       <c r="D79" s="1">
-        <v>62.36</v>
+        <v>52.74</v>
       </c>
       <c r="E79" s="1">
-        <v>141.2572263342</v>
+        <v>38.9226294118</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1087821.9</v>
+        <v>727853.17</v>
       </c>
       <c r="I79" s="1">
-        <v>-607587.54</v>
+        <v>258384.83</v>
       </c>
       <c r="J79" s="1">
-        <v>-55.853585959246</v>
+        <v>35.499581598305</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>480234.36</v>
+        <v>986238.0</v>
       </c>
       <c r="N79" s="1">
-        <v>480234.36</v>
+        <v>986238.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>769.0</v>
+        <v>19165.0</v>
       </c>
       <c r="D80" s="1">
-        <v>267.75</v>
+        <v>41.55</v>
       </c>
       <c r="E80" s="1">
-        <v>252.438881664</v>
+        <v>34.7570738325</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>666119.32</v>
       </c>
       <c r="I80" s="1">
-        <v>1177425.0</v>
+        <v>130186.43</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>19.54401052352</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1177425.0</v>
+        <v>796305.75</v>
       </c>
       <c r="N80" s="1">
-        <v>1177425.0</v>
+        <v>796305.75</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>66.0</v>
+        <v>44512.0</v>
       </c>
       <c r="D81" s="1">
-        <v>117.01</v>
+        <v>23.42</v>
       </c>
       <c r="E81" s="1">
-        <v>116.66</v>
+        <v>12.0848598131</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>537921.28</v>
       </c>
       <c r="I81" s="1">
-        <v>20250.0</v>
+        <v>504549.76</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>93.796207504563</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>20250.0</v>
+        <v>1042471.04</v>
       </c>
       <c r="N81" s="1">
-        <v>20250.0</v>
+        <v>1042471.04</v>
       </c>
       <c r="O81" s="1">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>65.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>129.34</v>
+        <v>35.3</v>
       </c>
       <c r="E82" s="1">
-        <v>129.24</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>72100.0</v>
+        <v>-9644.4</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-9.7186700767263</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>72100.0</v>
+        <v>89591.4</v>
       </c>
       <c r="N82" s="1">
-        <v>72100.0</v>
+        <v>89591.4</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>-33.0</v>
+        <v>346881.0</v>
       </c>
       <c r="D83" s="1">
-        <v>122.29</v>
+        <v>5.321</v>
       </c>
       <c r="E83" s="1">
-        <v>120.49</v>
+        <v>2.8473831083</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>987703.1</v>
       </c>
       <c r="I83" s="1">
-        <v>-59400.0</v>
+        <v>858050.7</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>86.87334280919</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-59400.0</v>
+        <v>1845753.8</v>
       </c>
       <c r="N83" s="1">
-        <v>-59400.0</v>
+        <v>1845753.8</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.02</v>
+        <v>0.52</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>-79.0</v>
+        <v>18241.0</v>
       </c>
       <c r="D84" s="1">
-        <v>123.19</v>
+        <v>18.98</v>
       </c>
       <c r="E84" s="1">
-        <v>121.25</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>349315.15</v>
       </c>
       <c r="I84" s="1">
-        <v>-157400.0</v>
+        <v>-3100.97</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.88772845953003</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-157400.0</v>
+        <v>346214.18</v>
       </c>
       <c r="N84" s="1">
-        <v>-157400.0</v>
+        <v>346214.18</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>593000.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.139</v>
+        <v>15.54</v>
       </c>
       <c r="E85" s="1">
-        <v>99.52772344</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>590199.4</v>
+        <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>3624.87</v>
+        <v>3758.15</v>
       </c>
       <c r="J85" s="1">
-        <v>0.61417717469723</v>
+        <v>3.6691127418279</v>
       </c>
       <c r="K85">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>593824.27</v>
+        <v>106184.82</v>
       </c>
       <c r="N85" s="1">
-        <v>595296.62</v>
+        <v>106184.82</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" t="s">
         <v>203</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>300000.0</v>
+        <v>4117.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.686</v>
+        <v>110.75</v>
       </c>
       <c r="E86" s="1">
-        <v>99.634</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>298902.0</v>
+        <v>472631.6</v>
       </c>
       <c r="I86" s="1">
-        <v>12156.0</v>
+        <v>-16673.85</v>
       </c>
       <c r="J86" s="1">
-        <v>4.066884798362</v>
+        <v>-3.5278745644599</v>
       </c>
       <c r="K86">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>311058.0</v>
+        <v>455957.75</v>
       </c>
       <c r="N86" s="1">
-        <v>319076.84</v>
+        <v>455957.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>500000.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.266</v>
+        <v>259.7</v>
       </c>
       <c r="E87" s="1">
-        <v>99.179</v>
+        <v>530.7942359768</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>495895.0</v>
+        <v>548841.24</v>
       </c>
       <c r="I87" s="1">
-        <v>20435.0</v>
+        <v>-280311.44</v>
       </c>
       <c r="J87" s="1">
-        <v>4.1208320309743</v>
+        <v>-51.07331949035</v>
       </c>
       <c r="K87">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>516330.0</v>
+        <v>268529.8</v>
       </c>
       <c r="N87" s="1">
-        <v>518453.29</v>
+        <v>268529.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>149000.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>110.202</v>
+        <v>31.8</v>
       </c>
       <c r="E88" s="1">
-        <v>99.188</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>147790.12</v>
+        <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>16410.86</v>
+        <v>-12411.18</v>
       </c>
       <c r="J88" s="1">
-        <v>11.104165826511</v>
+        <v>-10.724312184166</v>
       </c>
       <c r="K88">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>164200.98</v>
+        <v>103318.2</v>
       </c>
       <c r="N88" s="1">
-        <v>166818.69</v>
+        <v>103318.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>400000.0</v>
+        <v>5897.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.17</v>
+        <v>55.92</v>
       </c>
       <c r="E89" s="1">
-        <v>99.89</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>399560.0</v>
+        <v>377525.94</v>
       </c>
       <c r="I89" s="1">
-        <v>17120.0</v>
+        <v>-47765.7</v>
       </c>
       <c r="J89" s="1">
-        <v>4.284713184503</v>
+        <v>-12.652296157451</v>
       </c>
       <c r="K89">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>416680.0</v>
+        <v>329760.24</v>
       </c>
       <c r="N89" s="1">
-        <v>431784.11</v>
+        <v>329760.24</v>
       </c>
       <c r="O89" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>408000.0</v>
+        <v>1008.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.112</v>
+        <v>92.75</v>
       </c>
       <c r="E90" s="1">
-        <v>99.33</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>405266.4</v>
+        <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>3190.56</v>
+        <v>-7610.4</v>
       </c>
       <c r="J90" s="1">
-        <v>0.78727474076311</v>
+        <v>-7.5274177467597</v>
       </c>
       <c r="K90">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>408456.96</v>
+        <v>93492.0</v>
       </c>
       <c r="N90" s="1">
-        <v>411978.06</v>
+        <v>93492.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>400000.0</v>
+        <v>271581.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.789</v>
+        <v>4.753</v>
       </c>
       <c r="E91" s="1">
-        <v>99.253</v>
+        <v>3.4709369949</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>397012.0</v>
+        <v>942640.54</v>
       </c>
       <c r="I91" s="1">
-        <v>-1856.0</v>
+        <v>348183.95</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.46749216648363</v>
+        <v>36.93708632561</v>
       </c>
       <c r="K91">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>395156.0</v>
+        <v>1290824.49</v>
       </c>
       <c r="N91" s="1">
-        <v>398805.32</v>
+        <v>1290824.49</v>
       </c>
       <c r="O91" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>300000.0</v>
+        <v>11420.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.923</v>
+        <v>24.78</v>
       </c>
       <c r="E92" s="1">
-        <v>100.69583</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>302087.49</v>
+        <v>309253.6</v>
       </c>
       <c r="I92" s="1">
-        <v>9681.51</v>
+        <v>-26266.0</v>
       </c>
       <c r="J92" s="1">
-        <v>3.2048695561673</v>
+        <v>-8.493353028065</v>
       </c>
       <c r="K92">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>311769.0</v>
+        <v>282987.6</v>
       </c>
       <c r="N92" s="1">
-        <v>320719.68</v>
+        <v>282987.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>500000.0</v>
+        <v>6037.0</v>
       </c>
       <c r="D93" s="1">
-        <v>112.981</v>
+        <v>167.14</v>
       </c>
       <c r="E93" s="1">
-        <v>100.019</v>
+        <v>149.7681447739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>500095.0</v>
+        <v>904150.29</v>
       </c>
       <c r="I93" s="1">
-        <v>64810.0</v>
+        <v>104873.89</v>
       </c>
       <c r="J93" s="1">
-        <v>12.959537687839</v>
+        <v>11.599165665257</v>
       </c>
       <c r="K93">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>564905.0</v>
+        <v>1009024.18</v>
       </c>
       <c r="N93" s="1">
-        <v>581978.1</v>
+        <v>1009024.18</v>
       </c>
       <c r="O93" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>5185.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.033</v>
+        <v>138.6</v>
       </c>
       <c r="E94" s="1">
-        <v>106.65</v>
+        <v>72.0073095468</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>213300.0</v>
+        <v>373357.9</v>
       </c>
       <c r="I94" s="1">
-        <v>-1234.0</v>
+        <v>345283.1</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.57852789498359</v>
+        <v>92.480459098361</v>
       </c>
       <c r="K94">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>212066.0</v>
+        <v>718641.0</v>
       </c>
       <c r="N94" s="1">
-        <v>219956.41</v>
+        <v>718641.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>200000.0</v>
+        <v>6013.0</v>
       </c>
       <c r="D95" s="1">
-        <v>109.208</v>
+        <v>60.44</v>
       </c>
       <c r="E95" s="1">
-        <v>111.1275</v>
+        <v>56.7999966739</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>222255.0</v>
+        <v>341538.38</v>
       </c>
       <c r="I95" s="1">
-        <v>-3839.0</v>
+        <v>21887.34</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.7272952239545</v>
+        <v>6.4084569353523</v>
       </c>
       <c r="K95">
-        <v>4.56</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>218416.0</v>
+        <v>363425.72</v>
       </c>
       <c r="N95" s="1">
-        <v>227532.44</v>
+        <v>363425.72</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>3463.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.141</v>
+        <v>361.9</v>
       </c>
       <c r="E96" s="1">
-        <v>99.433</v>
+        <v>395.9899537973</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>298299.0</v>
+        <v>1371313.21</v>
       </c>
       <c r="I96" s="1">
-        <v>-876.0</v>
+        <v>-118053.51</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.29366508100932</v>
+        <v>-8.6087925894041</v>
       </c>
       <c r="K96">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>297423.0</v>
+        <v>1253259.7</v>
       </c>
       <c r="N96" s="1">
-        <v>304672.32</v>
+        <v>1253259.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>571000.0</v>
+        <v>20055.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.938</v>
+        <v>24.58</v>
       </c>
       <c r="E97" s="1">
-        <v>98.803</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>564165.13</v>
+        <v>411929.7</v>
       </c>
       <c r="I97" s="1">
-        <v>-4939.15</v>
+        <v>81022.2</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.87547948948919</v>
+        <v>19.66893865628</v>
       </c>
       <c r="K97">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>559225.98</v>
+        <v>492951.9</v>
       </c>
       <c r="N97" s="1">
-        <v>565248.86</v>
+        <v>492951.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>241000.0</v>
+        <v>3692.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.624</v>
+        <v>500.3</v>
       </c>
       <c r="E98" s="1">
-        <v>99.726</v>
+        <v>630.0707150596</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>240339.66</v>
+        <v>2326221.08</v>
       </c>
       <c r="I98" s="1">
-        <v>2164.18</v>
+        <v>-479113.48</v>
       </c>
       <c r="J98" s="1">
-        <v>0.90046728034815</v>
+        <v>-20.596214354656</v>
       </c>
       <c r="K98">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L98">
-        <v>99.04</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>242503.84</v>
+        <v>1847107.6</v>
       </c>
       <c r="N98" s="1">
-        <v>242602.88</v>
+        <v>1847107.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.07</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>10523.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.313</v>
+        <v>54.89</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>400000.0</v>
+        <v>620857.0</v>
       </c>
       <c r="I99" s="1">
-        <v>5252.0</v>
+        <v>-43249.53</v>
       </c>
       <c r="J99" s="1">
-        <v>1.313</v>
+        <v>-6.9661016949153</v>
       </c>
       <c r="K99">
-        <v>3.18</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>405252.0</v>
+        <v>577607.47</v>
       </c>
       <c r="N99" s="1">
-        <v>417967.07</v>
+        <v>577607.47</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>800000.0</v>
+        <v>4974.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.756</v>
+        <v>111.0</v>
       </c>
       <c r="E100" s="1">
-        <v>97.673</v>
+        <v>128.6372295939</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>781384.0</v>
+        <v>639841.58</v>
       </c>
       <c r="I100" s="1">
-        <v>16664.0</v>
+        <v>-87727.58</v>
       </c>
       <c r="J100" s="1">
-        <v>2.1326262119521</v>
+        <v>-13.710828233451</v>
       </c>
       <c r="K100">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>798048.0</v>
+        <v>552114.0</v>
       </c>
       <c r="N100" s="1">
-        <v>820064.44</v>
+        <v>552114.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.153</v>
+        <v>16.19</v>
       </c>
       <c r="E101" s="1">
-        <v>100.3796</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>501898.0</v>
+        <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>3867.0</v>
+        <v>40721.71</v>
       </c>
       <c r="J101" s="1">
-        <v>0.77047527585286</v>
+        <v>37.497433209581</v>
       </c>
       <c r="K101">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>505765.0</v>
+        <v>149320.37</v>
       </c>
       <c r="N101" s="1">
-        <v>519464.86</v>
+        <v>149320.37</v>
       </c>
       <c r="O101" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>361000.0</v>
+        <v>9654.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.771</v>
+        <v>53.74</v>
       </c>
       <c r="E102" s="1">
-        <v>100.99096676</v>
+        <v>52.2038004972</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>364577.39</v>
+        <v>503975.49</v>
       </c>
       <c r="I102" s="1">
-        <v>-794.08</v>
+        <v>14830.47</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.2178083506495</v>
+        <v>2.9426966775706</v>
       </c>
       <c r="K102">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>363783.31</v>
+        <v>518805.96</v>
       </c>
       <c r="N102" s="1">
-        <v>370364.73</v>
+        <v>518805.96</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>596000.0</v>
+        <v>943.0</v>
       </c>
       <c r="D103" s="1">
-        <v>91.078</v>
+        <v>526.4</v>
       </c>
       <c r="E103" s="1">
-        <v>87.71275</v>
+        <v>216.5733085896</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>522767.99</v>
+        <v>204228.63</v>
       </c>
       <c r="I103" s="1">
-        <v>20056.89</v>
+        <v>292166.57</v>
       </c>
       <c r="J103" s="1">
-        <v>3.8366714075206</v>
+        <v>143.05857606742</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>542824.88</v>
+        <v>496395.2</v>
       </c>
       <c r="N103" s="1">
-        <v>542824.88</v>
+        <v>496395.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>2880000.0</v>
+        <v>100288.0</v>
       </c>
       <c r="D104" s="1">
-        <v>61.403</v>
+        <v>3.02</v>
       </c>
       <c r="E104" s="1">
-        <v>69.08037222</v>
+        <v>3.4779999601</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1989514.72</v>
+        <v>348801.66</v>
       </c>
       <c r="I104" s="1">
-        <v>-221108.32</v>
+        <v>-45931.9</v>
       </c>
       <c r="J104" s="1">
-        <v>-11.113681028708</v>
+        <v>-13.168486640803</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1768406.4</v>
+        <v>302869.76</v>
       </c>
       <c r="N104" s="1">
-        <v>1768406.4</v>
+        <v>302869.76</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>458400.0</v>
+        <v>6581.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.209</v>
+        <v>66.86</v>
       </c>
       <c r="E105" s="1">
-        <v>99.59599913</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>456548.06</v>
+        <v>456063.3</v>
       </c>
       <c r="I105" s="1">
-        <v>2809.99</v>
+        <v>-16057.64</v>
       </c>
       <c r="J105" s="1">
-        <v>0.61548613304807</v>
+        <v>-3.5209235209235</v>
       </c>
       <c r="K105">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L105">
-        <v>148.2</v>
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>459358.05</v>
+        <v>440005.66</v>
       </c>
       <c r="N105" s="1">
-        <v>459506.25</v>
+        <v>440005.66</v>
       </c>
       <c r="O105" s="1">
         <v>0.12</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>111405.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.344</v>
+        <v>6.832</v>
       </c>
       <c r="E106" s="1">
-        <v>89.945602</v>
+        <v>4.768539114</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>449728.01</v>
+        <v>531239.1</v>
       </c>
       <c r="I106" s="1">
-        <v>1991.99</v>
+        <v>229879.86</v>
       </c>
       <c r="J106" s="1">
-        <v>0.44293216248639</v>
+        <v>43.272390906468</v>
       </c>
       <c r="K106">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>451720.0</v>
+        <v>761118.96</v>
       </c>
       <c r="N106" s="1">
-        <v>454356.99</v>
+        <v>761118.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>266000.0</v>
+        <v>47895.0</v>
       </c>
       <c r="D107" s="1">
-        <v>90.599</v>
+        <v>15.945</v>
       </c>
       <c r="E107" s="1">
-        <v>84.29</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>224211.4</v>
+        <v>787872.75</v>
       </c>
       <c r="I107" s="1">
-        <v>16781.94</v>
+        <v>-24186.97</v>
       </c>
       <c r="J107" s="1">
-        <v>7.4848736504923</v>
+        <v>-3.0699081799694</v>
       </c>
       <c r="K107">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>240993.34</v>
+        <v>763685.78</v>
       </c>
       <c r="N107" s="1">
-        <v>244122.48</v>
+        <v>763685.78</v>
       </c>
       <c r="O107" s="1">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>800000.0</v>
+        <v>2305.0</v>
       </c>
       <c r="D108" s="1">
-        <v>103.113</v>
+        <v>4782.53</v>
       </c>
       <c r="E108" s="1">
-        <v>99.104</v>
+        <v>4765.6213665944</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>792832.0</v>
+        <v>10984757.25</v>
       </c>
       <c r="I108" s="1">
-        <v>32072.0</v>
+        <v>38974.4</v>
       </c>
       <c r="J108" s="1">
-        <v>4.045245398773</v>
+        <v>0.35480438131666</v>
       </c>
       <c r="K108">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>824904.0</v>
+        <v>11023731.65</v>
       </c>
       <c r="N108" s="1">
-        <v>828479.34</v>
+        <v>11023731.65</v>
       </c>
       <c r="O108" s="1">
-        <v>0.23</v>
+        <v>3.09</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>480000.0</v>
+        <v>40596.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.909</v>
+        <v>17.065</v>
       </c>
       <c r="E109" s="1">
-        <v>99.799</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>479035.2</v>
+        <v>738441.24</v>
       </c>
       <c r="I109" s="1">
-        <v>528.0</v>
+        <v>-45670.5</v>
       </c>
       <c r="J109" s="1">
-        <v>0.11022154530607</v>
+        <v>-6.1847168774052</v>
       </c>
       <c r="K109">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>479563.2</v>
+        <v>692770.74</v>
       </c>
       <c r="N109" s="1">
-        <v>484659.09</v>
+        <v>692770.74</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>396000.0</v>
+        <v>3899.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.625</v>
+        <v>68.7</v>
       </c>
       <c r="E110" s="1">
-        <v>99.607</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>394443.72</v>
+        <v>263962.3</v>
       </c>
       <c r="I110" s="1">
-        <v>7991.28</v>
+        <v>3899.0</v>
       </c>
       <c r="J110" s="1">
-        <v>2.025962030781</v>
+        <v>1.4771048744461</v>
       </c>
       <c r="K110">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>402435.0</v>
+        <v>267861.3</v>
       </c>
       <c r="N110" s="1">
-        <v>403679.96</v>
+        <v>267861.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>13458.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.082</v>
+        <v>21.65</v>
       </c>
       <c r="E111" s="1">
-        <v>99.991</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>299973.0</v>
+        <v>306169.5</v>
       </c>
       <c r="I111" s="1">
-        <v>3273.0</v>
+        <v>-14803.8</v>
       </c>
       <c r="J111" s="1">
-        <v>1.0910981988379</v>
+        <v>-4.8351648351648</v>
       </c>
       <c r="K111">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>303246.0</v>
+        <v>291365.7</v>
       </c>
       <c r="N111" s="1">
-        <v>310610.38</v>
+        <v>291365.7</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>8175.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.068</v>
+        <v>45.9</v>
       </c>
       <c r="E112" s="1">
-        <v>91.473</v>
+        <v>30.0970629969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>274419.0</v>
+        <v>246043.49</v>
       </c>
       <c r="I112" s="1">
-        <v>10785.0</v>
+        <v>129189.01</v>
       </c>
       <c r="J112" s="1">
-        <v>3.9301214566047</v>
+        <v>52.506575158725</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>953.42</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>285204.0</v>
+        <v>375232.5</v>
       </c>
       <c r="N112" s="1">
-        <v>286157.42</v>
+        <v>375232.5</v>
       </c>
       <c r="O112" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>1243000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>90.028</v>
+        <v>15.08</v>
       </c>
       <c r="E113" s="1">
-        <v>87.9490531</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1093206.73</v>
+        <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>25841.31</v>
+        <v>-8096.0</v>
       </c>
       <c r="J113" s="1">
-        <v>2.3638081701162</v>
+        <v>-7.8239608801956</v>
       </c>
       <c r="K113">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1119048.04</v>
+        <v>95381.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1129405.87</v>
+        <v>95381.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>722000.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.352</v>
+        <v>21.56</v>
       </c>
       <c r="E114" s="1">
-        <v>99.459</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>718093.98</v>
+        <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>6447.46</v>
+        <v>-9629.4</v>
       </c>
       <c r="J114" s="1">
-        <v>0.89785740858042</v>
+        <v>-9.2592592592593</v>
       </c>
       <c r="K114">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>724541.44</v>
+        <v>94368.12</v>
       </c>
       <c r="N114" s="1">
-        <v>727498.67</v>
+        <v>94368.12</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>11458.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.946</v>
+        <v>36.14</v>
       </c>
       <c r="E115" s="1">
-        <v>99.292</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>595752.0</v>
+        <v>480777.68</v>
       </c>
       <c r="I115" s="1">
-        <v>3924.0</v>
+        <v>-66685.56</v>
       </c>
       <c r="J115" s="1">
-        <v>0.65866333642187</v>
+        <v>-13.870352716873</v>
       </c>
       <c r="K115">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>599676.0</v>
+        <v>414092.12</v>
       </c>
       <c r="N115" s="1">
-        <v>601632.16</v>
+        <v>414092.12</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>105.842</v>
+        <v>26.12</v>
       </c>
       <c r="E116" s="1">
-        <v>105.478</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>210956.0</v>
+        <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>728.0</v>
+        <v>-6521.94</v>
       </c>
       <c r="J116" s="1">
-        <v>0.34509565975843</v>
+        <v>-6.1444484369386</v>
       </c>
       <c r="K116">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>211684.0</v>
+        <v>99621.68</v>
       </c>
       <c r="N116" s="1">
-        <v>219014.07</v>
+        <v>99621.68</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>292</v>
+        <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.908</v>
+        <v>96.35</v>
       </c>
       <c r="E117" s="1">
-        <v>99.74</v>
+        <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>199480.0</v>
+        <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>336.0</v>
+        <v>6520.12</v>
       </c>
       <c r="J117" s="1">
-        <v>0.16843793864047</v>
+        <v>6.2293477515239</v>
       </c>
       <c r="K117">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>199816.0</v>
+        <v>111187.9</v>
       </c>
       <c r="N117" s="1">
-        <v>203052.3</v>
+        <v>111187.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>295</v>
+        <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>800000.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.703</v>
+        <v>33.66</v>
       </c>
       <c r="E118" s="1">
-        <v>99.933</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>799464.0</v>
+        <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>6160.0</v>
+        <v>-10682.88</v>
       </c>
       <c r="J118" s="1">
-        <v>0.77051624588474</v>
+        <v>-8.7062652563059</v>
       </c>
       <c r="K118">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L118">
-        <v>295.89</v>
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>805624.0</v>
+        <v>112020.48</v>
       </c>
       <c r="N118" s="1">
-        <v>805919.89</v>
+        <v>112020.48</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>300000.0</v>
+        <v>5125.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.335</v>
+        <v>318.2</v>
       </c>
       <c r="E119" s="1">
-        <v>100.91</v>
+        <v>236.7908819512</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>302730.0</v>
+        <v>1213553.27</v>
       </c>
       <c r="I119" s="1">
-        <v>1275.0</v>
+        <v>417221.73</v>
       </c>
       <c r="J119" s="1">
-        <v>0.42116737687048</v>
+        <v>34.380174345375</v>
       </c>
       <c r="K119">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>304005.0</v>
+        <v>1630775.0</v>
       </c>
       <c r="N119" s="1">
-        <v>311550.21</v>
+        <v>1630775.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.08</v>
+        <v>0.46</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>1732709.34</v>
+        <v>172124.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.544</v>
+        <v>3.366</v>
       </c>
       <c r="E120" s="1">
-        <v>88.85475102</v>
+        <v>2.5732000186</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1539594.57</v>
+        <v>442909.48</v>
       </c>
       <c r="I120" s="1">
-        <v>29269.77</v>
+        <v>136459.9</v>
       </c>
       <c r="J120" s="1">
-        <v>1.9011349202147</v>
+        <v>30.809884674403</v>
       </c>
       <c r="K120">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1568864.34</v>
+        <v>579369.38</v>
       </c>
       <c r="N120" s="1">
-        <v>1570036.89</v>
+        <v>579369.38</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>327759.16</v>
+        <v>36697.0</v>
       </c>
       <c r="D121" s="1">
-        <v>96.996</v>
+        <v>9.138</v>
       </c>
       <c r="E121" s="1">
-        <v>96.69544247</v>
+        <v>9.388000109</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>316928.17</v>
+        <v>344511.44</v>
       </c>
       <c r="I121" s="1">
-        <v>985.1</v>
+        <v>-9174.25</v>
       </c>
       <c r="J121" s="1">
-        <v>0.31082752915274</v>
+        <v>-2.6629739784548</v>
       </c>
       <c r="K121">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>317913.27</v>
+        <v>335337.19</v>
       </c>
       <c r="N121" s="1">
-        <v>319687.66</v>
+        <v>335337.19</v>
       </c>
       <c r="O121" s="1">
         <v>0.09</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>2161015.52</v>
+        <v>16759.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.218</v>
+        <v>76.25</v>
       </c>
       <c r="E122" s="1">
-        <v>104.08772909</v>
+        <v>92.4632042485</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2249351.98</v>
+        <v>1549590.84</v>
       </c>
       <c r="I122" s="1">
-        <v>-83625.45</v>
+        <v>-271717.09</v>
       </c>
       <c r="J122" s="1">
-        <v>-3.7177574138486</v>
+        <v>-17.53476356378</v>
       </c>
       <c r="K122">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2165726.53</v>
+        <v>1277873.75</v>
       </c>
       <c r="N122" s="1">
-        <v>2209598.11</v>
+        <v>1277873.75</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>308</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>309</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>2545137.11</v>
+        <v>15006.0</v>
       </c>
       <c r="D123" s="1">
-        <v>107.076</v>
+        <v>165.44</v>
       </c>
       <c r="E123" s="1">
-        <v>122.46564744</v>
+        <v>169.646457417</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3116918.64</v>
+        <v>2545714.74</v>
       </c>
       <c r="I123" s="1">
-        <v>-391687.63</v>
+        <v>-63122.1</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.566501575415</v>
+        <v>-2.4795433285663</v>
       </c>
       <c r="K123">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2725231.01</v>
+        <v>2482592.64</v>
       </c>
       <c r="N123" s="1">
-        <v>2823916.09</v>
+        <v>2482592.64</v>
       </c>
       <c r="O123" s="1">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>405000.0</v>
+        <v>33893.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.366</v>
+        <v>33.54</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>32.545840144</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>405000.0</v>
+        <v>1103076.16</v>
       </c>
       <c r="I124" s="1">
-        <v>1482.3</v>
+        <v>33695.06</v>
       </c>
       <c r="J124" s="1">
-        <v>0.366</v>
+        <v>3.0546449304099</v>
       </c>
       <c r="K124">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>406482.3</v>
+        <v>1136771.22</v>
       </c>
       <c r="N124" s="1">
-        <v>410437.74</v>
+        <v>1136771.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>315</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>8880.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.043</v>
+        <v>256.1</v>
       </c>
       <c r="E125" s="1">
-        <v>99.922</v>
+        <v>145.4557038288</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399688.0</v>
+        <v>1291646.65</v>
       </c>
       <c r="I125" s="1">
-        <v>28484.0</v>
+        <v>982521.35</v>
       </c>
       <c r="J125" s="1">
-        <v>7.1265587157983</v>
+        <v>76.067347830771</v>
       </c>
       <c r="K125">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>428172.0</v>
+        <v>2274168.0</v>
       </c>
       <c r="N125" s="1">
-        <v>433533.64</v>
+        <v>2274168.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>12141.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.679</v>
+        <v>154.6</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>126.2722592867</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>500140.0</v>
+        <v>1533071.5</v>
       </c>
       <c r="I126" s="1">
-        <v>3255.0</v>
+        <v>343927.1</v>
       </c>
       <c r="J126" s="1">
-        <v>0.65081777102411</v>
+        <v>22.433859086155</v>
       </c>
       <c r="K126">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>503395.0</v>
+        <v>1876998.6</v>
       </c>
       <c r="N126" s="1">
-        <v>505258.91</v>
+        <v>1876998.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.14</v>
+        <v>0.53</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>10916.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.237</v>
+        <v>228.2</v>
       </c>
       <c r="E127" s="1">
-        <v>107.84</v>
+        <v>185.4322105167</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215680.0</v>
+        <v>2024178.01</v>
       </c>
       <c r="I127" s="1">
-        <v>794.0</v>
+        <v>466853.19</v>
       </c>
       <c r="J127" s="1">
-        <v>0.36813798219585</v>
+        <v>23.06384061548</v>
       </c>
       <c r="K127">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>216474.0</v>
+        <v>2491031.2</v>
       </c>
       <c r="N127" s="1">
-        <v>219102.77</v>
+        <v>2491031.2</v>
       </c>
       <c r="O127" s="1">
-        <v>0.06</v>
+        <v>0.7</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>400000.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.953</v>
+        <v>18.61</v>
       </c>
       <c r="E128" s="1">
-        <v>105.68</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>422720.0</v>
+        <v>236580.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-2908.0</v>
+        <v>-13316.67</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.68792581377744</v>
+        <v>-5.6288032454361</v>
       </c>
       <c r="K128">
-        <v>4.55</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>419812.0</v>
+        <v>223264.17</v>
       </c>
       <c r="N128" s="1">
-        <v>438007.89</v>
+        <v>223264.17</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>11281.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.837</v>
+        <v>68.0</v>
       </c>
       <c r="E129" s="1">
-        <v>99.832</v>
+        <v>35.2769488521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>99832.0</v>
+        <v>397959.26</v>
       </c>
       <c r="I129" s="1">
-        <v>1005.0</v>
+        <v>369148.74</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0066912412854</v>
+        <v>92.760434824409</v>
       </c>
       <c r="K129">
-        <v>0.43</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>427.4</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>100837.0</v>
+        <v>767108.0</v>
       </c>
       <c r="N129" s="1">
-        <v>101264.4</v>
+        <v>767108.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>409000.0</v>
+        <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.885</v>
+        <v>127.8</v>
       </c>
       <c r="E130" s="1">
-        <v>99.528</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>407069.52</v>
+        <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>1460.13</v>
+        <v>-2920.6</v>
       </c>
       <c r="J130" s="1">
-        <v>0.35869303110682</v>
+        <v>-2.5914634146341</v>
       </c>
       <c r="K130">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>408529.65</v>
+        <v>109780.2</v>
       </c>
       <c r="N130" s="1">
-        <v>412273.68</v>
+        <v>109780.2</v>
       </c>
       <c r="O130" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>332</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>500000.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.799</v>
+        <v>47.84</v>
       </c>
       <c r="E131" s="1">
-        <v>99.46</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>497300.0</v>
+        <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1695.0</v>
+        <v>-11780.48</v>
       </c>
       <c r="J131" s="1">
-        <v>0.34084053891011</v>
+        <v>-8.8761904761905</v>
       </c>
       <c r="K131">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>498995.0</v>
+        <v>120939.52</v>
       </c>
       <c r="N131" s="1">
-        <v>505745.0</v>
+        <v>120939.52</v>
       </c>
       <c r="O131" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>300000.0</v>
+        <v>9593.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.366</v>
+        <v>29.135</v>
       </c>
       <c r="E132" s="1">
-        <v>100.45</v>
+        <v>24.9356874805</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>301350.0</v>
+        <v>239208.05</v>
       </c>
       <c r="I132" s="1">
-        <v>-252.0</v>
+        <v>40284.01</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.083623693379791</v>
+        <v>16.840574554243</v>
       </c>
       <c r="K132">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>301098.0</v>
+        <v>279492.06</v>
       </c>
       <c r="N132" s="1">
-        <v>304346.63</v>
+        <v>279492.06</v>
       </c>
       <c r="O132" s="1">
         <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>400000.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.804</v>
+        <v>10.68</v>
       </c>
       <c r="E133" s="1">
-        <v>99.077</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>396308.0</v>
+        <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-5092.0</v>
+        <v>-7376.33</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2848592508857</v>
+        <v>-7.1707998185216</v>
       </c>
       <c r="K133">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>391216.0</v>
+        <v>95489.88</v>
       </c>
       <c r="N133" s="1">
-        <v>397046.14</v>
+        <v>95489.88</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>400000.0</v>
+        <v>29576.0</v>
       </c>
       <c r="D134" s="1">
-        <v>95.01</v>
+        <v>34.26</v>
       </c>
       <c r="E134" s="1">
-        <v>92.4576925</v>
+        <v>29.7108780768</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>369830.77</v>
+        <v>878728.93</v>
       </c>
       <c r="I134" s="1">
-        <v>10209.23</v>
+        <v>134544.83</v>
       </c>
       <c r="J134" s="1">
-        <v>2.7605139507456</v>
+        <v>15.311300835401</v>
       </c>
       <c r="K134">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>380040.0</v>
+        <v>1013273.76</v>
       </c>
       <c r="N134" s="1">
-        <v>381574.25</v>
+        <v>1013273.76</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>443000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>105.631</v>
+        <v>51.88</v>
       </c>
       <c r="E135" s="1">
-        <v>99.953</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>442791.79</v>
+        <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>25153.54</v>
+        <v>799.6</v>
       </c>
       <c r="J135" s="1">
-        <v>5.68066991486</v>
+        <v>0.77700077700078</v>
       </c>
       <c r="K135">
-        <v>4.35</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>467945.33</v>
+        <v>103708.12</v>
       </c>
       <c r="N135" s="1">
-        <v>487200.66</v>
+        <v>103708.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>400000.0</v>
+        <v>20271.0</v>
       </c>
       <c r="D136" s="1">
-        <v>106.387</v>
+        <v>9.774</v>
       </c>
       <c r="E136" s="1">
-        <v>99.961</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>399844.0</v>
+        <v>206764.2</v>
       </c>
       <c r="I136" s="1">
-        <v>25704.0</v>
+        <v>-8635.45</v>
       </c>
       <c r="J136" s="1">
-        <v>6.4285071177759</v>
+        <v>-4.1764725228062</v>
       </c>
       <c r="K136">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>425548.0</v>
+        <v>198128.75</v>
       </c>
       <c r="N136" s="1">
-        <v>437461.7</v>
+        <v>198128.75</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>380000.0</v>
+        <v>1416.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.959</v>
+        <v>247.5</v>
       </c>
       <c r="E137" s="1">
-        <v>99.702</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>378867.6</v>
+        <v>360938.4</v>
       </c>
       <c r="I137" s="1">
-        <v>976.6</v>
+        <v>-10478.4</v>
       </c>
       <c r="J137" s="1">
-        <v>0.25776814908427</v>
+        <v>-2.9030992546097</v>
       </c>
       <c r="K137">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>379844.2</v>
+        <v>350460.0</v>
       </c>
       <c r="N137" s="1">
-        <v>384953.38</v>
+        <v>350460.0</v>
       </c>
       <c r="O137" s="1">
         <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>350000.0</v>
+        <v>1825.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.767</v>
+        <v>253.8</v>
       </c>
       <c r="E138" s="1">
-        <v>99.3</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>347550.0</v>
+        <v>460447.5</v>
       </c>
       <c r="I138" s="1">
-        <v>-1865.5</v>
+        <v>2737.5</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.53675730110775</v>
+        <v>0.59453032104637</v>
       </c>
       <c r="K138">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>345684.5</v>
+        <v>463185.0</v>
       </c>
       <c r="N138" s="1">
-        <v>350824.71</v>
+        <v>463185.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>300000.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.335</v>
+        <v>17.26</v>
       </c>
       <c r="E139" s="1">
-        <v>99.611</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>298833.0</v>
+        <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>11172.0</v>
+        <v>-4317.56</v>
       </c>
       <c r="J139" s="1">
-        <v>3.7385429320055</v>
+        <v>-4.2175360710322</v>
       </c>
       <c r="K139">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>310005.0</v>
+        <v>98054.06</v>
       </c>
       <c r="N139" s="1">
-        <v>317336.51</v>
+        <v>98054.06</v>
       </c>
       <c r="O139" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>600000.0</v>
+        <v>7010.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.788</v>
+        <v>95.56</v>
       </c>
       <c r="E140" s="1">
-        <v>99.438</v>
+        <v>104.6706961484</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>596628.0</v>
+        <v>733741.58</v>
       </c>
       <c r="I140" s="1">
-        <v>8100.0</v>
+        <v>-63865.98</v>
       </c>
       <c r="J140" s="1">
-        <v>1.3576298799252</v>
+        <v>-8.7041516714918</v>
       </c>
       <c r="K140">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>604728.0</v>
+        <v>669875.6</v>
       </c>
       <c r="N140" s="1">
-        <v>619317.04</v>
+        <v>669875.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>400000.0</v>
+        <v>25852.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.67</v>
+        <v>67.6</v>
       </c>
       <c r="E141" s="1">
-        <v>102.74725</v>
+        <v>66.6895768219</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>410989.0</v>
+        <v>1724058.94</v>
       </c>
       <c r="I141" s="1">
-        <v>-309.0</v>
+        <v>23536.26</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.07518449398889</v>
+        <v>1.3651656247901</v>
       </c>
       <c r="K141">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>410680.0</v>
+        <v>1747595.2</v>
       </c>
       <c r="N141" s="1">
-        <v>423201.92</v>
+        <v>1747595.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>300000.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.173</v>
+        <v>19.325</v>
       </c>
       <c r="E142" s="1">
-        <v>98.434</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>295302.0</v>
+        <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>2217.0</v>
+        <v>-10543.91</v>
       </c>
       <c r="J142" s="1">
-        <v>0.75075685230713</v>
+        <v>-8.67202268431</v>
       </c>
       <c r="K142">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>297519.0</v>
+        <v>111041.45</v>
       </c>
       <c r="N142" s="1">
-        <v>305027.22</v>
+        <v>111041.45</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>16062.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.941</v>
+        <v>17.77</v>
       </c>
       <c r="E143" s="1">
-        <v>99.661</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>398644.0</v>
+        <v>306944.82</v>
       </c>
       <c r="I143" s="1">
-        <v>25120.0</v>
+        <v>-21523.08</v>
       </c>
       <c r="J143" s="1">
-        <v>6.3013616158778</v>
+        <v>-7.0120355834642</v>
       </c>
       <c r="K143">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>423764.0</v>
+        <v>285421.74</v>
       </c>
       <c r="N143" s="1">
-        <v>437144.82</v>
+        <v>285421.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D144" s="1">
-        <v>103.315</v>
+        <v>26.45</v>
       </c>
       <c r="E144" s="1">
-        <v>98.6</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1183200.0</v>
+        <v>212278.64</v>
       </c>
       <c r="I144" s="1">
-        <v>56580.0</v>
+        <v>-4170.04</v>
       </c>
       <c r="J144" s="1">
-        <v>4.7819472616633</v>
+        <v>-1.9644180874722</v>
       </c>
       <c r="K144">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1239780.0</v>
+        <v>208108.6</v>
       </c>
       <c r="N144" s="1">
-        <v>1285088.22</v>
+        <v>208108.6</v>
       </c>
       <c r="O144" s="1">
-        <v>0.35</v>
+        <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>26074.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.945</v>
+        <v>19.54</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>400000.0</v>
+        <v>515222.24</v>
       </c>
       <c r="I145" s="1">
-        <v>19780.0</v>
+        <v>-5736.28</v>
       </c>
       <c r="J145" s="1">
-        <v>4.945</v>
+        <v>-1.1133603238866</v>
       </c>
       <c r="K145">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>419780.0</v>
+        <v>509485.96</v>
       </c>
       <c r="N145" s="1">
-        <v>434803.01</v>
+        <v>509485.96</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>377</v>
+        <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.795</v>
+        <v>63.65</v>
       </c>
       <c r="E146" s="1">
-        <v>109.3</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>437200.0</v>
+        <v>693510.3</v>
       </c>
       <c r="I146" s="1">
-        <v>-2020.0</v>
+        <v>38528.35</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.46203110704483</v>
+        <v>5.5555555555556</v>
       </c>
       <c r="K146">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>435180.0</v>
+        <v>732038.65</v>
       </c>
       <c r="N146" s="1">
-        <v>437021.1</v>
+        <v>732038.65</v>
       </c>
       <c r="O146" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.42</v>
+        <v>74.3</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>399408.0</v>
+        <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>2272.0</v>
+        <v>-9871.4</v>
       </c>
       <c r="J147" s="1">
-        <v>0.56884188599127</v>
+        <v>-9.390243902439</v>
       </c>
       <c r="K147">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>401680.0</v>
+        <v>95252.6</v>
       </c>
       <c r="N147" s="1">
-        <v>402775.89</v>
+        <v>95252.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>4411.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.763</v>
+        <v>130.65</v>
       </c>
       <c r="E148" s="1">
-        <v>99.589</v>
+        <v>100.3277669463</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199178.0</v>
+        <v>442545.78</v>
       </c>
       <c r="I148" s="1">
-        <v>2348.0</v>
+        <v>133751.37</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1788450531685</v>
+        <v>30.223171487479</v>
       </c>
       <c r="K148">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>203.42</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>201526.0</v>
+        <v>576297.15</v>
       </c>
       <c r="N148" s="1">
-        <v>201729.42</v>
+        <v>576297.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>3080.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.197</v>
+        <v>91.72</v>
       </c>
       <c r="E149" s="1">
-        <v>98.769</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>296307.0</v>
+        <v>311696.0</v>
       </c>
       <c r="I149" s="1">
-        <v>16284.0</v>
+        <v>-29198.4</v>
       </c>
       <c r="J149" s="1">
-        <v>5.4956514695907</v>
+        <v>-9.3675889328063</v>
       </c>
       <c r="K149">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>312591.0</v>
+        <v>282497.6</v>
       </c>
       <c r="N149" s="1">
-        <v>317336.55</v>
+        <v>282497.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>387</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>388</v>
+        <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>309000.0</v>
+        <v>19820.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.175</v>
+        <v>24.22</v>
       </c>
       <c r="E150" s="1">
-        <v>99.43</v>
+        <v>38.477363774</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>307238.7</v>
+        <v>762621.35</v>
       </c>
       <c r="I150" s="1">
-        <v>5392.05</v>
+        <v>-282580.95</v>
       </c>
       <c r="J150" s="1">
-        <v>1.7550035200644</v>
+        <v>-37.053899684293</v>
       </c>
       <c r="K150">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>312630.75</v>
+        <v>480040.4</v>
       </c>
       <c r="N150" s="1">
-        <v>321189.63</v>
+        <v>480040.4</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>390</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>391</v>
+        <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>800000.0</v>
+        <v>23444.0</v>
       </c>
       <c r="D151" s="1">
-        <v>86.57</v>
+        <v>33.43</v>
       </c>
       <c r="E151" s="1">
-        <v>85.96</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>687680.0</v>
+        <v>865083.6</v>
       </c>
       <c r="I151" s="1">
-        <v>4880.0</v>
+        <v>-81350.68</v>
       </c>
       <c r="J151" s="1">
-        <v>0.70963238715682</v>
+        <v>-9.4037940379404</v>
       </c>
       <c r="K151">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>692560.0</v>
+        <v>783732.92</v>
       </c>
       <c r="N151" s="1">
-        <v>695628.49</v>
+        <v>783732.92</v>
       </c>
       <c r="O151" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>393</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>394</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>17306.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.741</v>
+        <v>24.26</v>
       </c>
       <c r="E152" s="1">
-        <v>100.65</v>
+        <v>31.0668739166</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>301950.0</v>
+        <v>537643.32</v>
       </c>
       <c r="I152" s="1">
-        <v>273.0</v>
+        <v>-117799.76</v>
       </c>
       <c r="J152" s="1">
-        <v>0.090412319920517</v>
+        <v>-21.910392190867</v>
       </c>
       <c r="K152">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>986.3</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>302223.0</v>
+        <v>419843.56</v>
       </c>
       <c r="N152" s="1">
-        <v>303209.3</v>
+        <v>419843.56</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>11468.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.629</v>
+        <v>67.22</v>
       </c>
       <c r="E153" s="1">
-        <v>100.62</v>
+        <v>117.2265957447</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>201240.0</v>
+        <v>1344354.6</v>
       </c>
       <c r="I153" s="1">
-        <v>18.0</v>
+        <v>-573475.64</v>
       </c>
       <c r="J153" s="1">
-        <v>0.0089445438282648</v>
+        <v>-42.658063579356</v>
       </c>
       <c r="K153">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>201258.0</v>
+        <v>770878.96</v>
       </c>
       <c r="N153" s="1">
-        <v>206052.52</v>
+        <v>770878.96</v>
       </c>
       <c r="O153" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>193000.0</v>
+        <v>961.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.074</v>
+        <v>252.0</v>
       </c>
       <c r="E154" s="1">
-        <v>99.571</v>
+        <v>253.007544225</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>192172.03</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2900.79</v>
+        <v>-96825.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5094756505408</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>195072.82</v>
+        <v>-96825.0</v>
       </c>
       <c r="N154" s="1">
-        <v>196963.16</v>
+        <v>-96825.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>402</v>
+        <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>300000.0</v>
+        <v>100.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.491</v>
+        <v>116.18</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1473.0</v>
+        <v>-133340.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.491</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>301473.0</v>
+        <v>-133340.0</v>
       </c>
       <c r="N155" s="1">
-        <v>305493.76</v>
+        <v>-133340.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.08</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>877000.0</v>
+        <v>-33.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.382</v>
+        <v>118.4</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>3350.14</v>
+        <v>51810.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.382</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>880350.14</v>
+        <v>51810.0</v>
       </c>
       <c r="N156" s="1">
-        <v>883332.61</v>
+        <v>51810.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>407</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>577000.0</v>
+        <v>-28.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.243</v>
+        <v>126.33</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>127.9</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1402.11</v>
+        <v>53080.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.243</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>578402.11</v>
+        <v>53080.0</v>
       </c>
       <c r="N157" s="1">
-        <v>588712.63</v>
+        <v>53080.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>410</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>411</v>
+        <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.725</v>
+        <v>120.17</v>
       </c>
       <c r="E158" s="1">
-        <v>100.42</v>
+        <v>121.64</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>401680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1220.0</v>
+        <v>64680.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.30372435769767</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>402900.0</v>
+        <v>64680.0</v>
       </c>
       <c r="N158" s="1">
-        <v>414460.27</v>
+        <v>64680.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>413</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>414</v>
+        <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.046</v>
+        <v>98.176</v>
       </c>
       <c r="E159" s="1">
-        <v>97.286</v>
+        <v>99.52772344</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>194572.0</v>
+        <v>590199.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-480.0</v>
+        <v>-8015.72</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.2466953107333</v>
+        <v>-1.3581376056973</v>
       </c>
       <c r="K159">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="L159" t="s">
-        <v>415</v>
+        <v>350</v>
       </c>
       <c r="M159" s="1">
-        <v>194092.0</v>
+        <v>582183.68</v>
       </c>
       <c r="N159" s="1">
-        <v>195694.74</v>
+        <v>584657.22</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>416</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>417</v>
+        <v>352</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.907</v>
+        <v>101.286</v>
       </c>
       <c r="E160" s="1">
-        <v>99.259</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>397036.0</v>
+        <v>298902.0</v>
       </c>
       <c r="I160" s="1">
-        <v>6592.0</v>
+        <v>4956.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.6603028440746</v>
+        <v>1.6580685308228</v>
       </c>
       <c r="K160">
-        <v>1.01</v>
+        <v>2.88</v>
       </c>
       <c r="L160" t="s">
-        <v>418</v>
+        <v>353</v>
       </c>
       <c r="M160" s="1">
-        <v>403628.0</v>
+        <v>303858.0</v>
       </c>
       <c r="N160" s="1">
-        <v>407655.4</v>
+        <v>312488.14</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>419</v>
+        <v>354</v>
       </c>
       <c r="B161" t="s">
-        <v>420</v>
+        <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>286000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.891</v>
+        <v>101.551</v>
       </c>
       <c r="E161" s="1">
-        <v>99.362</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>284175.32</v>
+        <v>495895.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1512.94</v>
+        <v>11860.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.53239669088786</v>
+        <v>2.3916353260267</v>
       </c>
       <c r="K161">
-        <v>0.71</v>
+        <v>0.61</v>
       </c>
       <c r="L161" t="s">
-        <v>421</v>
+        <v>356</v>
       </c>
       <c r="M161" s="1">
-        <v>285688.26</v>
+        <v>507755.0</v>
       </c>
       <c r="N161" s="1">
-        <v>287720.62</v>
+        <v>510780.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>422</v>
+        <v>357</v>
       </c>
       <c r="B162" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>108.476</v>
+        <v>107.526</v>
       </c>
       <c r="E162" s="1">
-        <v>108.1185</v>
+        <v>99.188</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>432474.0</v>
+        <v>147790.12</v>
       </c>
       <c r="I162" s="1">
-        <v>1430.0</v>
+        <v>12423.62</v>
       </c>
       <c r="J162" s="1">
-        <v>0.33065571571933</v>
+        <v>8.4062588216316</v>
       </c>
       <c r="K162">
-        <v>1.76</v>
+        <v>2.02</v>
       </c>
       <c r="L162" t="s">
-        <v>424</v>
+        <v>359</v>
       </c>
       <c r="M162" s="1">
-        <v>433904.0</v>
+        <v>160213.74</v>
       </c>
       <c r="N162" s="1">
-        <v>440931.4</v>
+        <v>163221.81</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>425</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>426</v>
+        <v>361</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.855</v>
+        <v>102.173</v>
       </c>
       <c r="E163" s="1">
-        <v>100.4</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>401600.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I163" s="1">
-        <v>9820.0</v>
+        <v>9132.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.445219123506</v>
+        <v>2.285514065472</v>
       </c>
       <c r="K163">
-        <v>2.74</v>
+        <v>3.99</v>
       </c>
       <c r="L163" t="s">
-        <v>427</v>
+        <v>362</v>
       </c>
       <c r="M163" s="1">
-        <v>411420.0</v>
+        <v>408692.0</v>
       </c>
       <c r="N163" s="1">
-        <v>422376.16</v>
+        <v>424657.75</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>428</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
-        <v>429</v>
+        <v>364</v>
       </c>
       <c r="C164" s="1">
-        <v>695000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.891</v>
+        <v>98.101</v>
       </c>
       <c r="E164" s="1">
-        <v>99.228</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>689634.6</v>
+        <v>405266.4</v>
       </c>
       <c r="I164" s="1">
-        <v>4607.85</v>
+        <v>-5014.32</v>
       </c>
       <c r="J164" s="1">
-        <v>0.66815818115854</v>
+        <v>-1.237289841941</v>
       </c>
       <c r="K164">
-        <v>2.25</v>
+        <v>1.04</v>
       </c>
       <c r="L164" t="s">
-        <v>430</v>
+        <v>365</v>
       </c>
       <c r="M164" s="1">
-        <v>694242.45</v>
+        <v>400252.08</v>
       </c>
       <c r="N164" s="1">
-        <v>709898.99</v>
+        <v>404485.78</v>
       </c>
       <c r="O164" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>431</v>
+        <v>366</v>
       </c>
       <c r="B165" t="s">
-        <v>432</v>
+        <v>367</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.527</v>
+        <v>97.107</v>
       </c>
       <c r="E165" s="1">
-        <v>99.517</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>398068.0</v>
+        <v>397012.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4040.0</v>
+        <v>-8584.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.0149019765467</v>
+        <v>-2.1621512699868</v>
       </c>
       <c r="K165">
-        <v>2.31</v>
+        <v>1.05</v>
       </c>
       <c r="L165" t="s">
-        <v>433</v>
+        <v>368</v>
       </c>
       <c r="M165" s="1">
-        <v>402108.0</v>
+        <v>388428.0</v>
       </c>
       <c r="N165" s="1">
-        <v>411354.58</v>
+        <v>392636.22</v>
       </c>
       <c r="O165" s="1">
         <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>434</v>
+        <v>369</v>
       </c>
       <c r="B166" t="s">
-        <v>435</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1">
-        <v>488000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.379</v>
+        <v>101.858</v>
       </c>
       <c r="E166" s="1">
-        <v>98.16301844</v>
+        <v>100.69583</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>479035.53</v>
+        <v>302087.49</v>
       </c>
       <c r="I166" s="1">
-        <v>5933.99</v>
+        <v>3486.51</v>
       </c>
       <c r="J166" s="1">
-        <v>1.2387369262568</v>
+        <v>1.154139153528</v>
       </c>
       <c r="K166">
-        <v>0.5</v>
+        <v>3.19</v>
       </c>
       <c r="L166" t="s">
-        <v>436</v>
+        <v>371</v>
       </c>
       <c r="M166" s="1">
-        <v>484969.52</v>
+        <v>305574.0</v>
       </c>
       <c r="N166" s="1">
-        <v>487391.14</v>
+        <v>315153.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>437</v>
+        <v>372</v>
       </c>
       <c r="B167" t="s">
-        <v>438</v>
+        <v>373</v>
       </c>
       <c r="C167" s="1">
-        <v>694000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.368</v>
+        <v>110.242</v>
       </c>
       <c r="E167" s="1">
-        <v>83.26116715</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>577832.5</v>
+        <v>500095.0</v>
       </c>
       <c r="I167" s="1">
-        <v>63201.42</v>
+        <v>51115.0</v>
       </c>
       <c r="J167" s="1">
-        <v>10.937671384008</v>
+        <v>10.22105799898</v>
       </c>
       <c r="K167">
-        <v>0.87</v>
+        <v>3.69</v>
       </c>
       <c r="L167" t="s">
-        <v>439</v>
+        <v>374</v>
       </c>
       <c r="M167" s="1">
-        <v>641033.92</v>
+        <v>551210.0</v>
       </c>
       <c r="N167" s="1">
-        <v>647058.89</v>
+        <v>569639.37</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>440</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>441</v>
+        <v>376</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.979</v>
+        <v>104.917</v>
       </c>
       <c r="E168" s="1">
-        <v>99.329</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>595974.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I168" s="1">
-        <v>27900.0</v>
+        <v>-3466.0</v>
       </c>
       <c r="J168" s="1">
-        <v>4.6814122763745</v>
+        <v>-1.6249413970933</v>
       </c>
       <c r="K168">
-        <v>0.52</v>
+        <v>4.18</v>
       </c>
       <c r="L168" t="s">
-        <v>442</v>
+        <v>377</v>
       </c>
       <c r="M168" s="1">
-        <v>623874.0</v>
+        <v>209834.0</v>
       </c>
       <c r="N168" s="1">
-        <v>626995.23</v>
+        <v>218190.16</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>443</v>
+        <v>378</v>
       </c>
       <c r="B169" t="s">
-        <v>444</v>
+        <v>379</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>91.084</v>
+        <v>108.282</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>111.1275</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>222255.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1209.0</v>
+        <v>-5691.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.3452016689847</v>
+        <v>-2.5605723155835</v>
       </c>
       <c r="K169">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>28.77</v>
+        <v>4.88</v>
+      </c>
+      <c r="L169" t="s">
+        <v>380</v>
       </c>
       <c r="M169" s="1">
-        <v>91084.0</v>
+        <v>216564.0</v>
       </c>
       <c r="N169" s="1">
-        <v>91112.77</v>
+        <v>226320.85</v>
       </c>
       <c r="O169" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>91.43</v>
+        <v>97.492</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1555.0</v>
+        <v>-5823.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.7301808066759</v>
+        <v>-1.9520682268462</v>
       </c>
       <c r="K170">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>2.56</v>
+      </c>
+      <c r="L170" t="s">
+        <v>383</v>
       </c>
       <c r="M170" s="1">
-        <v>91430.0</v>
+        <v>292476.0</v>
       </c>
       <c r="N170" s="1">
-        <v>91540.96</v>
+        <v>300144.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>384</v>
       </c>
       <c r="B171" t="s">
-        <v>448</v>
+        <v>385</v>
       </c>
       <c r="C171" s="1">
-        <v>1410000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.47</v>
+        <v>95.57</v>
       </c>
       <c r="E171" s="1">
-        <v>98.328</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1386424.8</v>
+        <v>168953.13</v>
       </c>
       <c r="I171" s="1">
-        <v>16102.2</v>
+        <v>-5528.43</v>
       </c>
       <c r="J171" s="1">
-        <v>1.1614189244162</v>
+        <v>-3.2721678491544</v>
       </c>
       <c r="K171">
-        <v>0.56</v>
+        <v>1.22</v>
       </c>
       <c r="L171" t="s">
-        <v>449</v>
+        <v>386</v>
       </c>
       <c r="M171" s="1">
-        <v>1402527.0</v>
+        <v>163424.7</v>
       </c>
       <c r="N171" s="1">
-        <v>1410446.18</v>
+        <v>165507.15</v>
       </c>
       <c r="O171" s="1">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>450</v>
+        <v>387</v>
       </c>
       <c r="B172" t="s">
-        <v>451</v>
+        <v>388</v>
       </c>
       <c r="C172" s="1">
-        <v>2020000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.642</v>
+        <v>98.378</v>
       </c>
       <c r="E172" s="1">
-        <v>100.369</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2027453.8</v>
+        <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>5514.6</v>
+        <v>-3248.68</v>
       </c>
       <c r="J172" s="1">
-        <v>0.27199633352928</v>
+        <v>-1.3517036680505</v>
       </c>
       <c r="K172">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.22</v>
+      </c>
+      <c r="L172">
+        <v>519.97</v>
       </c>
       <c r="M172" s="1">
-        <v>2032968.4</v>
+        <v>237090.98</v>
       </c>
       <c r="N172" s="1">
-        <v>2046582.65</v>
+        <v>237610.95</v>
       </c>
       <c r="O172" s="1">
-        <v>0.56</v>
+        <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>453</v>
+        <v>389</v>
       </c>
       <c r="B173" t="s">
-        <v>454</v>
+        <v>390</v>
       </c>
       <c r="C173" s="1">
-        <v>1990000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>90.333</v>
+        <v>98.751</v>
       </c>
       <c r="E173" s="1">
-        <v>90.9161809</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1809232.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-11605.3</v>
+        <v>-4996.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.64144896840206</v>
+        <v>-1.249</v>
       </c>
       <c r="K173">
-        <v>1.31</v>
+        <v>3.38</v>
       </c>
       <c r="L173" t="s">
-        <v>455</v>
+        <v>391</v>
       </c>
       <c r="M173" s="1">
-        <v>1797626.7</v>
+        <v>395004.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1823755.67</v>
+        <v>408510.85</v>
       </c>
       <c r="O173" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>456</v>
+        <v>392</v>
       </c>
       <c r="B174" t="s">
-        <v>457</v>
+        <v>393</v>
       </c>
       <c r="C174" s="1">
-        <v>1310103.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.831</v>
+        <v>98.163</v>
       </c>
       <c r="E174" s="1">
-        <v>99.67399968</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1305832.06</v>
+        <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>41359.96</v>
+        <v>3920.0</v>
       </c>
       <c r="J174" s="1">
-        <v>3.1673261261483</v>
+        <v>0.5016739528836</v>
       </c>
       <c r="K174">
-        <v>0.68</v>
+        <v>2.92</v>
       </c>
       <c r="L174" t="s">
-        <v>458</v>
+        <v>394</v>
       </c>
       <c r="M174" s="1">
-        <v>1347192.02</v>
+        <v>785304.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1356156.35</v>
+        <v>808624.55</v>
       </c>
       <c r="O174" s="1">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>459</v>
+        <v>395</v>
       </c>
       <c r="B175" t="s">
-        <v>460</v>
+        <v>396</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.618</v>
+        <v>100.209</v>
       </c>
       <c r="E175" s="1">
-        <v>99.766</v>
+        <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>299298.0</v>
+        <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2556.0</v>
+        <v>-853.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.8539983561534</v>
+        <v>-0.16995485138415</v>
       </c>
       <c r="K175">
-        <v>1.96</v>
+        <v>2.89</v>
       </c>
       <c r="L175" t="s">
-        <v>461</v>
+        <v>397</v>
       </c>
       <c r="M175" s="1">
-        <v>301854.0</v>
+        <v>501045.0</v>
       </c>
       <c r="N175" s="1">
-        <v>307722.49</v>
+        <v>515486.58</v>
       </c>
       <c r="O175" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>462</v>
+        <v>398</v>
       </c>
       <c r="B176" t="s">
-        <v>463</v>
+        <v>399</v>
       </c>
       <c r="C176" s="1">
-        <v>347000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.258</v>
+        <v>98.935</v>
       </c>
       <c r="E176" s="1">
-        <v>99.945</v>
+        <v>100.99096676</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>346809.15</v>
+        <v>364577.39</v>
       </c>
       <c r="I176" s="1">
-        <v>1086.11</v>
+        <v>-7422.04</v>
       </c>
       <c r="J176" s="1">
-        <v>0.3131722447346</v>
+        <v>-2.0357927297686</v>
       </c>
       <c r="K176">
-        <v>0.68</v>
+        <v>1.98</v>
       </c>
       <c r="L176" t="s">
-        <v>464</v>
+        <v>400</v>
       </c>
       <c r="M176" s="1">
-        <v>347895.26</v>
+        <v>357155.35</v>
       </c>
       <c r="N176" s="1">
-        <v>350264.46</v>
+        <v>364287.92</v>
       </c>
       <c r="O176" s="1">
         <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>465</v>
+        <v>401</v>
       </c>
       <c r="B177" t="s">
-        <v>466</v>
+        <v>402</v>
       </c>
       <c r="C177" s="1">
-        <v>333000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.244</v>
+        <v>90.153</v>
       </c>
       <c r="E177" s="1">
-        <v>99.682</v>
+        <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>331941.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>1871.46</v>
+        <v>14543.89</v>
       </c>
       <c r="J177" s="1">
-        <v>0.56379286129893</v>
+        <v>2.7820926832188</v>
       </c>
       <c r="K177">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>333812.52</v>
+        <v>537311.88</v>
       </c>
       <c r="N177" s="1">
-        <v>335869.82</v>
+        <v>537311.88</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>468</v>
+        <v>403</v>
       </c>
       <c r="B178" t="s">
-        <v>469</v>
+        <v>404</v>
       </c>
       <c r="C178" s="1">
-        <v>2654000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.582</v>
+        <v>60.147</v>
       </c>
       <c r="E178" s="1">
-        <v>88.18168877</v>
+        <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>2340342.02</v>
+        <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>37164.26</v>
+        <v>-257281.12</v>
       </c>
       <c r="J178" s="1">
-        <v>1.5879841357547</v>
+        <v>-12.931853050074</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2377506.28</v>
+        <v>1732233.6</v>
       </c>
       <c r="N178" s="1">
-        <v>2377506.28</v>
+        <v>1732233.6</v>
       </c>
       <c r="O178" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>470</v>
+        <v>405</v>
       </c>
       <c r="B179" t="s">
-        <v>471</v>
+        <v>406</v>
       </c>
       <c r="C179" s="1">
-        <v>455000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>64.108</v>
+        <v>98.53</v>
       </c>
       <c r="E179" s="1">
-        <v>73.7520967</v>
+        <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>335572.04</v>
+        <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>-43880.64</v>
+        <v>-4886.54</v>
       </c>
       <c r="J179" s="1">
-        <v>-13.076369533052</v>
+        <v>-1.0703232426396</v>
       </c>
       <c r="K179">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="L179">
-        <v>504.86</v>
+        <v>778.02</v>
       </c>
       <c r="M179" s="1">
-        <v>291691.4</v>
+        <v>451661.52</v>
       </c>
       <c r="N179" s="1">
-        <v>292196.26</v>
+        <v>452439.54</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>408</v>
       </c>
       <c r="C180" s="1">
-        <v>838000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>95.872</v>
+        <v>88.669</v>
       </c>
       <c r="E180" s="1">
-        <v>93.98170644</v>
+        <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>787566.7</v>
+        <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>15840.66</v>
+        <v>-6383.01</v>
       </c>
       <c r="J180" s="1">
-        <v>2.0113420234756</v>
+        <v>-1.4193045258622</v>
       </c>
       <c r="K180">
-        <v>0.22</v>
+        <v>0.59</v>
       </c>
       <c r="L180" t="s">
-        <v>474</v>
+        <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>803407.36</v>
+        <v>443345.0</v>
       </c>
       <c r="N180" s="1">
-        <v>805267.03</v>
+        <v>446302.19</v>
       </c>
       <c r="O180" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>475</v>
+        <v>410</v>
       </c>
       <c r="B181" t="s">
-        <v>476</v>
+        <v>411</v>
       </c>
       <c r="C181" s="1">
-        <v>455000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.572</v>
+        <v>88.588</v>
       </c>
       <c r="E181" s="1">
-        <v>92.08948352</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>419007.15</v>
+        <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>-20554.55</v>
+        <v>11432.68</v>
       </c>
       <c r="J181" s="1">
-        <v>-4.9055368148252</v>
+        <v>5.0990627595207</v>
       </c>
       <c r="K181">
-        <v>0.97</v>
+        <v>1.26</v>
       </c>
       <c r="L181" t="s">
-        <v>477</v>
+        <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>398452.6</v>
+        <v>235644.08</v>
       </c>
       <c r="N181" s="1">
-        <v>402870.15</v>
+        <v>239005.52</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>478</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>479</v>
+        <v>414</v>
       </c>
       <c r="C182" s="1">
-        <v>540000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.198</v>
+        <v>101.25</v>
       </c>
       <c r="E182" s="1">
-        <v>99.998</v>
+        <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>539989.2</v>
+        <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>1080.0</v>
+        <v>17168.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.20000400008</v>
+        <v>2.1654020019374</v>
       </c>
       <c r="K182">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>342.27</v>
+        <v>0.62</v>
+      </c>
+      <c r="L182" t="s">
+        <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>541069.2</v>
+        <v>810000.0</v>
       </c>
       <c r="N182" s="1">
-        <v>541411.47</v>
+        <v>814926.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="B183" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.731</v>
+        <v>103.768</v>
       </c>
       <c r="E183" s="1">
-        <v>100.09619333</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>300288.58</v>
+        <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>7904.42</v>
+        <v>-7968.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.6322745939922</v>
+        <v>-1.8835098335855</v>
       </c>
       <c r="K183">
-        <v>1.96</v>
+        <v>0.44</v>
       </c>
       <c r="L183" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>308193.0</v>
+        <v>415072.0</v>
       </c>
       <c r="N183" s="1">
-        <v>314062.32</v>
+        <v>416835.01</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="B184" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.747</v>
+        <v>98.56</v>
       </c>
       <c r="E184" s="1">
-        <v>103.1</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>618600.0</v>
+        <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-2118.0</v>
+        <v>-5947.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.34238603297769</v>
+        <v>-1.2414954057656</v>
       </c>
       <c r="K184">
-        <v>3.0</v>
+        <v>1.21</v>
       </c>
       <c r="L184" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>616482.0</v>
+        <v>473088.0</v>
       </c>
       <c r="N184" s="1">
-        <v>634498.44</v>
+        <v>478882.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="B185" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>3533000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.619</v>
+        <v>100.6</v>
       </c>
       <c r="E185" s="1">
-        <v>88.7182287</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>3134415.02</v>
+        <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-3505.75</v>
+        <v>3932.28</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.11184702656255</v>
+        <v>0.99691788729708</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L185" t="s">
+        <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>3130909.27</v>
+        <v>398376.0</v>
       </c>
       <c r="N185" s="1">
-        <v>3130909.27</v>
+        <v>400243.44</v>
       </c>
       <c r="O185" s="1">
-        <v>0.85</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>425</v>
       </c>
       <c r="B186" t="s">
-        <v>489</v>
+        <v>426</v>
       </c>
       <c r="C186" s="1">
-        <v>6016289.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.324</v>
+        <v>99.912</v>
       </c>
       <c r="E186" s="1">
-        <v>114.38153736</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6881523.85</v>
+        <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>199040.36</v>
+        <v>-237.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.8923878538908</v>
+        <v>-0.079007110639958</v>
       </c>
       <c r="K186">
-        <v>0.12</v>
+        <v>2.62</v>
       </c>
       <c r="L186" t="s">
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>7080564.21</v>
+        <v>299736.0</v>
       </c>
       <c r="N186" s="1">
-        <v>7087666.82</v>
+        <v>307589.42</v>
       </c>
       <c r="O186" s="1">
-        <v>1.93</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>491</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
-        <v>492</v>
+        <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>1346889.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.521</v>
+        <v>94.278</v>
       </c>
       <c r="E187" s="1">
-        <v>112.6789186</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1517659.96</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>78192.76</v>
+        <v>8415.0</v>
       </c>
       <c r="J187" s="1">
-        <v>5.1521923264023</v>
+        <v>3.0664786330393</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>969.38</v>
+        <v>0.34</v>
+      </c>
+      <c r="L187" t="s">
+        <v>430</v>
       </c>
       <c r="M187" s="1">
-        <v>1595852.72</v>
+        <v>282834.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1596822.1</v>
+        <v>283868.47</v>
       </c>
       <c r="O187" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>431</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>432</v>
       </c>
       <c r="C188" s="1">
-        <v>11236770.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>64.677</v>
+        <v>88.804</v>
       </c>
       <c r="E188" s="1">
-        <v>73.12521855</v>
+        <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8216912.62</v>
+        <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>-949306.89</v>
+        <v>10626.99</v>
       </c>
       <c r="J188" s="1">
-        <v>-11.553084886036</v>
+        <v>0.97209335694448</v>
       </c>
       <c r="K188">
-        <v>0.38</v>
+        <v>0.88</v>
       </c>
       <c r="L188" t="s">
-        <v>495</v>
+        <v>433</v>
       </c>
       <c r="M188" s="1">
-        <v>7267605.73</v>
+        <v>1103833.72</v>
       </c>
       <c r="N188" s="1">
-        <v>7309936.03</v>
+        <v>1114829.54</v>
       </c>
       <c r="O188" s="1">
-        <v>1.99</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>434</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>435</v>
       </c>
       <c r="C189" s="1">
-        <v>1728146.0</v>
+        <v>722000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>86.572</v>
+        <v>98.916</v>
       </c>
       <c r="E189" s="1">
-        <v>88.17945822</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1523869.78</v>
+        <v>718093.98</v>
       </c>
       <c r="I189" s="1">
-        <v>-27779.23</v>
+        <v>-3920.46</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.8229398840103</v>
+        <v>-0.54595360902482</v>
       </c>
       <c r="K189">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="L189" t="s">
-        <v>498</v>
+        <v>436</v>
       </c>
       <c r="M189" s="1">
-        <v>1496090.55</v>
+        <v>714173.52</v>
       </c>
       <c r="N189" s="1">
-        <v>1512365.9</v>
+        <v>718223.64</v>
       </c>
       <c r="O189" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>438</v>
       </c>
       <c r="C190" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>81.808</v>
+        <v>98.054</v>
       </c>
       <c r="E190" s="1">
-        <v>80.24</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>320960.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>6272.0</v>
+        <v>-7428.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.9541375872383</v>
+        <v>-1.2468275389759</v>
       </c>
       <c r="K190">
-        <v>0.94</v>
+        <v>0.49</v>
       </c>
       <c r="L190" t="s">
-        <v>501</v>
+        <v>439</v>
       </c>
       <c r="M190" s="1">
-        <v>327232.0</v>
+        <v>588324.0</v>
       </c>
       <c r="N190" s="1">
-        <v>330999.12</v>
+        <v>591258.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>441</v>
       </c>
       <c r="C191" s="1">
-        <v>5180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>77.164</v>
+        <v>103.673</v>
       </c>
       <c r="E191" s="1">
-        <v>78.51779459</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>4067221.76</v>
+        <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-70126.56</v>
+        <v>-3610.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.7241882576867</v>
+        <v>-1.7112573238021</v>
       </c>
       <c r="K191">
-        <v>0.94</v>
+        <v>3.9</v>
       </c>
       <c r="L191" t="s">
-        <v>504</v>
+        <v>442</v>
       </c>
       <c r="M191" s="1">
-        <v>3997095.2</v>
+        <v>207346.0</v>
       </c>
       <c r="N191" s="1">
-        <v>4045879.45</v>
+        <v>215139.3</v>
       </c>
       <c r="O191" s="1">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>505</v>
+        <v>443</v>
       </c>
       <c r="B192" t="s">
-        <v>506</v>
+        <v>444</v>
       </c>
       <c r="C192" s="1">
-        <v>1410000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.981</v>
+        <v>98.451</v>
       </c>
       <c r="E192" s="1">
-        <v>99.934</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1409069.4</v>
+        <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>662.7</v>
+        <v>-2578.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.047031040486721</v>
+        <v>-1.2923601363545</v>
       </c>
       <c r="K192">
-        <v>1.01</v>
+        <v>1.78</v>
       </c>
       <c r="L192" t="s">
-        <v>507</v>
+        <v>445</v>
       </c>
       <c r="M192" s="1">
-        <v>1409732.1</v>
+        <v>196902.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1423917.09</v>
+        <v>200452.68</v>
       </c>
       <c r="O192" s="1">
-        <v>0.39</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>508</v>
+        <v>446</v>
       </c>
       <c r="B193" t="s">
-        <v>509</v>
+        <v>447</v>
       </c>
       <c r="C193" s="1">
-        <v>1890000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>79.842</v>
+        <v>99.244</v>
       </c>
       <c r="E193" s="1">
-        <v>82.87465608</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1566331.0</v>
+        <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-57317.2</v>
+        <v>-5512.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-3.659328711492</v>
+        <v>-0.68946193949946</v>
       </c>
       <c r="K193">
-        <v>2.26</v>
+        <v>0.19</v>
       </c>
       <c r="L193" t="s">
-        <v>510</v>
+        <v>448</v>
       </c>
       <c r="M193" s="1">
-        <v>1509013.8</v>
+        <v>793952.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1551732.98</v>
+        <v>795505.42</v>
       </c>
       <c r="O193" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>511</v>
+        <v>449</v>
       </c>
       <c r="B194" t="s">
-        <v>512</v>
+        <v>450</v>
       </c>
       <c r="C194" s="1">
-        <v>1416000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.718</v>
+        <v>99.895</v>
       </c>
       <c r="E194" s="1">
-        <v>99.42846751</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1407907.1</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>4099.78</v>
+        <v>-3045.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.29119677001416</v>
+        <v>-1.005846794173</v>
       </c>
       <c r="K194">
-        <v>2.41</v>
+        <v>2.67</v>
       </c>
       <c r="L194" t="s">
-        <v>513</v>
+        <v>451</v>
       </c>
       <c r="M194" s="1">
-        <v>1412006.88</v>
+        <v>299685.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1446146.06</v>
+        <v>307701.78</v>
       </c>
       <c r="O194" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>514</v>
+        <v>452</v>
       </c>
       <c r="B195" t="s">
-        <v>515</v>
+        <v>453</v>
       </c>
       <c r="C195" s="1">
-        <v>6124457.0</v>
+        <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>101.644</v>
+        <v>89.484</v>
       </c>
       <c r="E195" s="1">
-        <v>99.44213193</v>
+        <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>6090290.61</v>
+        <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>134852.46</v>
+        <v>10903.05</v>
       </c>
       <c r="J195" s="1">
-        <v>2.2142204475198</v>
+        <v>0.70817669875258</v>
       </c>
       <c r="K195">
-        <v>0.87</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>516</v>
+        <v>454</v>
       </c>
       <c r="M195" s="1">
-        <v>6225143.07</v>
+        <v>1550497.62</v>
       </c>
       <c r="N195" s="1">
-        <v>6278585.25</v>
+        <v>1551750.87</v>
       </c>
       <c r="O195" s="1">
-        <v>1.71</v>
+        <v>0.44</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="B196" t="s">
-        <v>518</v>
+        <v>456</v>
       </c>
       <c r="C196" s="1">
-        <v>972800.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>101.6</v>
+        <v>96.288</v>
       </c>
       <c r="E196" s="1">
-        <v>98.725</v>
+        <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>960396.8</v>
+        <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>27968.0</v>
+        <v>-1335.43</v>
       </c>
       <c r="J196" s="1">
-        <v>2.9121296530767</v>
+        <v>-0.42136677216165</v>
       </c>
       <c r="K196">
-        <v>3.09</v>
+        <v>0.58</v>
       </c>
       <c r="L196" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
       <c r="M196" s="1">
-        <v>988364.8</v>
+        <v>315592.74</v>
       </c>
       <c r="N196" s="1">
-        <v>1018414.99</v>
+        <v>317489.25</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>520</v>
+        <v>458</v>
       </c>
       <c r="B197" t="s">
-        <v>521</v>
+        <v>459</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>84.461</v>
+        <v>98.327</v>
       </c>
       <c r="E197" s="1">
-        <v>81.75</v>
+        <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>163500.0</v>
+        <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>5422.0</v>
+        <v>-124490.25</v>
       </c>
       <c r="J197" s="1">
-        <v>3.3162079510703</v>
+        <v>-5.5344939834627</v>
       </c>
       <c r="K197">
-        <v>1.43</v>
+        <v>2.17</v>
       </c>
       <c r="L197" t="s">
-        <v>522</v>
+        <v>460</v>
       </c>
       <c r="M197" s="1">
-        <v>168922.0</v>
+        <v>2124861.73</v>
       </c>
       <c r="N197" s="1">
-        <v>171782.27</v>
+        <v>2171752.81</v>
       </c>
       <c r="O197" s="1">
-        <v>0.05</v>
+        <v>0.61</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>523</v>
+        <v>461</v>
       </c>
       <c r="B198" t="s">
-        <v>524</v>
+        <v>462</v>
       </c>
       <c r="C198" s="1">
-        <v>5800327.06</v>
+        <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>78.166</v>
+        <v>104.89</v>
       </c>
       <c r="E198" s="1">
-        <v>77.80337132</v>
+        <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>4512850.0</v>
+        <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>21033.65</v>
+        <v>-447324.32</v>
       </c>
       <c r="J198" s="1">
-        <v>0.46608351706793</v>
+        <v>-14.351491702716</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.08</v>
+      </c>
+      <c r="L198" t="s">
+        <v>463</v>
       </c>
       <c r="M198" s="1">
-        <v>4533883.65</v>
+        <v>2669594.32</v>
       </c>
       <c r="N198" s="1">
-        <v>4533883.65</v>
+        <v>2773317.37</v>
       </c>
       <c r="O198" s="1">
-        <v>1.23</v>
+        <v>0.78</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>525</v>
+        <v>464</v>
       </c>
       <c r="B199" t="s">
-        <v>526</v>
+        <v>465</v>
       </c>
       <c r="C199" s="1">
-        <v>8481534.2</v>
+        <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>90.066</v>
+        <v>98.507</v>
       </c>
       <c r="E199" s="1">
-        <v>103.18811047</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>8751934.88</v>
+        <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1112956.29</v>
+        <v>-6046.65</v>
       </c>
       <c r="J199" s="1">
-        <v>-12.716688426731</v>
+        <v>-1.493</v>
       </c>
       <c r="K199">
-        <v>1.61</v>
+        <v>1.13</v>
       </c>
       <c r="L199" t="s">
-        <v>527</v>
+        <v>466</v>
       </c>
       <c r="M199" s="1">
-        <v>7638978.59</v>
+        <v>398953.35</v>
       </c>
       <c r="N199" s="1">
-        <v>7775496.44</v>
+        <v>403543.15</v>
       </c>
       <c r="O199" s="1">
-        <v>2.11</v>
+        <v>0.11</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>528</v>
+        <v>467</v>
       </c>
       <c r="B200" t="s">
-        <v>529</v>
+        <v>468</v>
       </c>
       <c r="C200" s="1">
-        <v>6700129.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.722</v>
+        <v>105.394</v>
       </c>
       <c r="E200" s="1">
-        <v>98.81259913</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>6620571.61</v>
+        <v>399688.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-6070.26</v>
+        <v>21888.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.091687853520551</v>
+        <v>5.4762714917636</v>
       </c>
       <c r="K200">
-        <v>0.06</v>
+        <v>1.56</v>
       </c>
       <c r="L200" t="s">
-        <v>530</v>
+        <v>469</v>
       </c>
       <c r="M200" s="1">
-        <v>6614501.35</v>
+        <v>421576.0</v>
       </c>
       <c r="N200" s="1">
-        <v>6618631.57</v>
+        <v>427822.58</v>
       </c>
       <c r="O200" s="1">
-        <v>1.8</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>531</v>
+        <v>470</v>
       </c>
       <c r="B201" t="s">
-        <v>532</v>
+        <v>471</v>
       </c>
       <c r="C201" s="1">
-        <v>4404802.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.79</v>
+        <v>98.742</v>
       </c>
       <c r="E201" s="1">
-        <v>99.87601032</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>4399340.5</v>
+        <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-3788.59</v>
+        <v>-6430.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.086117225979667</v>
+        <v>-1.2856400207942</v>
       </c>
       <c r="K201">
-        <v>1.37</v>
+        <v>0.55</v>
       </c>
       <c r="L201" t="s">
-        <v>533</v>
+        <v>472</v>
       </c>
       <c r="M201" s="1">
-        <v>4395551.91</v>
+        <v>493710.0</v>
       </c>
       <c r="N201" s="1">
-        <v>4456108.89</v>
+        <v>496454.09</v>
       </c>
       <c r="O201" s="1">
-        <v>1.21</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>534</v>
+        <v>473</v>
       </c>
       <c r="B202" t="s">
-        <v>535</v>
+        <v>474</v>
       </c>
       <c r="C202" s="1">
-        <v>3380000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.179</v>
+        <v>105.985</v>
       </c>
       <c r="E202" s="1">
-        <v>99.374</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>3358841.2</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-6591.0</v>
+        <v>-3710.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.19622838971964</v>
+        <v>-1.7201409495549</v>
       </c>
       <c r="K202">
-        <v>1.67</v>
+        <v>1.54</v>
       </c>
       <c r="L202" t="s">
-        <v>536</v>
+        <v>475</v>
       </c>
       <c r="M202" s="1">
-        <v>3352250.2</v>
+        <v>211970.0</v>
       </c>
       <c r="N202" s="1">
-        <v>3408830.47</v>
+        <v>215041.23</v>
       </c>
       <c r="O202" s="1">
-        <v>0.93</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>537</v>
+        <v>476</v>
       </c>
       <c r="B203" t="s">
-        <v>538</v>
+        <v>477</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.309</v>
+        <v>103.775</v>
       </c>
       <c r="E203" s="1">
-        <v>100.73</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>302190.0</v>
+        <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1263.0</v>
+        <v>-7620.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.41794897250074</v>
+        <v>-1.802611657835</v>
       </c>
       <c r="K203">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.14</v>
+      </c>
+      <c r="L203">
+        <v>557.53</v>
       </c>
       <c r="M203" s="1">
-        <v>300927.0</v>
+        <v>415100.0</v>
       </c>
       <c r="N203" s="1">
-        <v>304896.86</v>
+        <v>415657.53</v>
       </c>
       <c r="O203" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>540</v>
+        <v>478</v>
       </c>
       <c r="B204" t="s">
-        <v>541</v>
+        <v>479</v>
       </c>
       <c r="C204" s="1">
-        <v>339000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>105.167</v>
+        <v>99.173</v>
       </c>
       <c r="E204" s="1">
-        <v>99.775</v>
+        <v>99.832</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>338237.25</v>
+        <v>99832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>18278.88</v>
+        <v>-659.0</v>
       </c>
       <c r="J204" s="1">
-        <v>5.4041593585568</v>
+        <v>-0.66010898309159</v>
       </c>
       <c r="K204">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.61</v>
+      </c>
+      <c r="L204">
+        <v>613.7</v>
       </c>
       <c r="M204" s="1">
-        <v>356516.13</v>
+        <v>99173.0</v>
       </c>
       <c r="N204" s="1">
-        <v>359887.55</v>
+        <v>99786.7</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>543</v>
+        <v>480</v>
       </c>
       <c r="B205" t="s">
-        <v>544</v>
+        <v>481</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.979</v>
+        <v>98.342</v>
       </c>
       <c r="E205" s="1">
-        <v>99.24</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>198480.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>3478.0</v>
+        <v>-4850.74</v>
       </c>
       <c r="J205" s="1">
-        <v>1.7523176138654</v>
+        <v>-1.1916244674865</v>
       </c>
       <c r="K205">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>698.63</v>
+        <v>1.07</v>
+      </c>
+      <c r="L205" t="s">
+        <v>482</v>
       </c>
       <c r="M205" s="1">
-        <v>201958.0</v>
+        <v>402218.78</v>
       </c>
       <c r="N205" s="1">
-        <v>202656.63</v>
+        <v>406605.73</v>
       </c>
       <c r="O205" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>545</v>
+        <v>483</v>
       </c>
       <c r="B206" t="s">
-        <v>546</v>
+        <v>484</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>90.36</v>
+        <v>98.267</v>
       </c>
       <c r="E206" s="1">
-        <v>85.48</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>170960.0</v>
+        <v>497300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>9760.0</v>
+        <v>-5965.0</v>
       </c>
       <c r="J206" s="1">
-        <v>5.7089377632195</v>
+        <v>-1.1994771767545</v>
       </c>
       <c r="K206">
-        <v>1.57</v>
+        <v>1.51</v>
       </c>
       <c r="L206" t="s">
-        <v>547</v>
+        <v>485</v>
       </c>
       <c r="M206" s="1">
-        <v>180720.0</v>
+        <v>491335.0</v>
       </c>
       <c r="N206" s="1">
-        <v>183852.33</v>
+        <v>498870.96</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>548</v>
+        <v>486</v>
       </c>
       <c r="B207" t="s">
-        <v>549</v>
+        <v>487</v>
       </c>
       <c r="C207" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>93.746</v>
+        <v>98.373</v>
       </c>
       <c r="E207" s="1">
-        <v>94.01785714</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>658125.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1903.0</v>
+        <v>-6231.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.28915479582146</v>
+        <v>-2.0676953708313</v>
       </c>
       <c r="K207">
-        <v>0.67</v>
+        <v>1.26</v>
       </c>
       <c r="L207" t="s">
-        <v>550</v>
+        <v>488</v>
       </c>
       <c r="M207" s="1">
-        <v>656222.0</v>
+        <v>295119.0</v>
       </c>
       <c r="N207" s="1">
-        <v>660887.07</v>
+        <v>298909.07</v>
       </c>
       <c r="O207" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>551</v>
+        <v>489</v>
       </c>
       <c r="B208" t="s">
-        <v>552</v>
+        <v>490</v>
       </c>
       <c r="C208" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.308</v>
+        <v>96.255</v>
       </c>
       <c r="E208" s="1">
-        <v>99.858</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>499290.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>17250.0</v>
+        <v>-11288.0</v>
       </c>
       <c r="J208" s="1">
-        <v>3.4549059664724</v>
+        <v>-2.8482897140608</v>
       </c>
       <c r="K208">
-        <v>2.8</v>
+        <v>1.62</v>
       </c>
       <c r="L208" t="s">
-        <v>553</v>
+        <v>491</v>
       </c>
       <c r="M208" s="1">
-        <v>516540.0</v>
+        <v>385020.0</v>
       </c>
       <c r="N208" s="1">
-        <v>530553.7</v>
+        <v>391502.19</v>
       </c>
       <c r="O208" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>554</v>
+        <v>492</v>
       </c>
       <c r="B209" t="s">
-        <v>555</v>
+        <v>493</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.195</v>
+        <v>94.219</v>
       </c>
       <c r="E209" s="1">
-        <v>99.67</v>
+        <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>299010.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>1575.0</v>
+        <v>7045.23</v>
       </c>
       <c r="J209" s="1">
-        <v>0.52673823617939</v>
+        <v>1.9049875163173</v>
       </c>
       <c r="K209">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>0.42</v>
+      </c>
+      <c r="L209" t="s">
+        <v>494</v>
       </c>
       <c r="M209" s="1">
-        <v>300585.0</v>
+        <v>376876.0</v>
       </c>
       <c r="N209" s="1">
-        <v>300944.59</v>
+        <v>378573.26</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>556</v>
+        <v>495</v>
       </c>
       <c r="B210" t="s">
-        <v>557</v>
+        <v>496</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.885</v>
+        <v>103.721</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>300000.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>-345.0</v>
+        <v>16692.24</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.115</v>
+        <v>3.7697717927426</v>
       </c>
       <c r="K210">
-        <v>1.14</v>
+        <v>4.57</v>
       </c>
       <c r="L210" t="s">
-        <v>558</v>
+        <v>497</v>
       </c>
       <c r="M210" s="1">
-        <v>299655.0</v>
+        <v>459484.03</v>
       </c>
       <c r="N210" s="1">
-        <v>303076.23</v>
+        <v>479719.42</v>
       </c>
       <c r="O210" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>559</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>560</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.635</v>
+        <v>104.231</v>
       </c>
       <c r="E211" s="1">
-        <v>94.54545455</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>1040000.0</v>
+        <v>399844.0</v>
       </c>
       <c r="I211" s="1">
-        <v>985.0</v>
+        <v>17080.0</v>
       </c>
       <c r="J211" s="1">
-        <v>0.094711538461538</v>
+        <v>4.2716659497204</v>
       </c>
       <c r="K211">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>825.0</v>
+        <v>3.21</v>
+      </c>
+      <c r="L211" t="s">
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>1040985.0</v>
+        <v>416924.0</v>
       </c>
       <c r="N211" s="1">
-        <v>1041810.0</v>
+        <v>429745.92</v>
       </c>
       <c r="O211" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>561</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>562</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>600000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.128</v>
+        <v>97.923</v>
       </c>
       <c r="E212" s="1">
-        <v>98.642</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>591852.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I212" s="1">
-        <v>8916.0</v>
+        <v>-6760.2</v>
       </c>
       <c r="J212" s="1">
-        <v>1.506457695505</v>
+        <v>-1.784317265451</v>
       </c>
       <c r="K212">
-        <v>3.33</v>
+        <v>1.5</v>
       </c>
       <c r="L212" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="M212" s="1">
-        <v>600768.0</v>
+        <v>372107.4</v>
       </c>
       <c r="N212" s="1">
-        <v>620761.15</v>
+        <v>377791.78</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>564</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>355000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.948</v>
+        <v>96.613</v>
       </c>
       <c r="E213" s="1">
-        <v>99.628</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>353679.4</v>
+        <v>347550.0</v>
       </c>
       <c r="I213" s="1">
-        <v>1136.0</v>
+        <v>-9404.5</v>
       </c>
       <c r="J213" s="1">
-        <v>0.32119484482274</v>
+        <v>-2.705941591138</v>
       </c>
       <c r="K213">
-        <v>1.3</v>
+        <v>1.63</v>
       </c>
       <c r="L213" t="s">
-        <v>566</v>
+        <v>506</v>
       </c>
       <c r="M213" s="1">
-        <v>354815.4</v>
+        <v>338145.5</v>
       </c>
       <c r="N213" s="1">
-        <v>359430.4</v>
+        <v>343864.4</v>
       </c>
       <c r="O213" s="1">
         <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>567</v>
+        <v>507</v>
       </c>
       <c r="B214" t="s">
-        <v>568</v>
+        <v>508</v>
       </c>
       <c r="C214" s="1">
         <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.912</v>
+        <v>101.772</v>
       </c>
       <c r="E214" s="1">
-        <v>99.736</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>299208.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>3528.0</v>
+        <v>6483.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.179112857945</v>
+        <v>2.1694391181697</v>
       </c>
       <c r="K214">
-        <v>1.04</v>
+        <v>2.63</v>
       </c>
       <c r="L214" t="s">
-        <v>569</v>
+        <v>509</v>
       </c>
       <c r="M214" s="1">
-        <v>302736.0</v>
+        <v>305316.0</v>
       </c>
       <c r="N214" s="1">
-        <v>305859.29</v>
+        <v>313206.41</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>570</v>
+        <v>510</v>
       </c>
       <c r="B215" t="s">
-        <v>571</v>
+        <v>511</v>
       </c>
       <c r="C215" s="1">
-        <v>261000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.205</v>
+        <v>98.982</v>
       </c>
       <c r="E215" s="1">
-        <v>99.594</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>259940.34</v>
+        <v>596628.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1594.71</v>
+        <v>-2736.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.6134907725365</v>
+        <v>-0.45857720388584</v>
       </c>
       <c r="K215">
-        <v>2.4</v>
+        <v>2.58</v>
       </c>
       <c r="L215" t="s">
-        <v>572</v>
+        <v>512</v>
       </c>
       <c r="M215" s="1">
-        <v>261535.05</v>
+        <v>593892.0</v>
       </c>
       <c r="N215" s="1">
-        <v>267809.78</v>
+        <v>609354.33</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>573</v>
+        <v>513</v>
       </c>
       <c r="B216" t="s">
-        <v>574</v>
+        <v>514</v>
       </c>
       <c r="C216" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.455</v>
+        <v>100.247</v>
       </c>
       <c r="E216" s="1">
-        <v>100.0</v>
+        <v>102.74725</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>900000.0</v>
+        <v>410989.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4095.0</v>
+        <v>-10001.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.455</v>
+        <v>-2.4333984607861</v>
       </c>
       <c r="K216">
-        <v>2.0</v>
+        <v>3.32</v>
       </c>
       <c r="L216" t="s">
-        <v>575</v>
+        <v>515</v>
       </c>
       <c r="M216" s="1">
-        <v>904095.0</v>
+        <v>400988.0</v>
       </c>
       <c r="N216" s="1">
-        <v>922058.01</v>
+        <v>414278.41</v>
       </c>
       <c r="O216" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>576</v>
+        <v>516</v>
       </c>
       <c r="B217" t="s">
-        <v>577</v>
+        <v>517</v>
       </c>
       <c r="C217" s="1">
-        <v>785000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>102.854</v>
+        <v>96.822</v>
       </c>
       <c r="E217" s="1">
-        <v>99.849</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>783814.65</v>
+        <v>295302.0</v>
       </c>
       <c r="I217" s="1">
-        <v>23589.25</v>
+        <v>-4836.0</v>
       </c>
       <c r="J217" s="1">
-        <v>3.0095444120622</v>
+        <v>-1.6376455289839</v>
       </c>
       <c r="K217">
-        <v>1.7</v>
+        <v>2.67</v>
       </c>
       <c r="L217" t="s">
-        <v>578</v>
+        <v>518</v>
       </c>
       <c r="M217" s="1">
-        <v>807403.9</v>
+        <v>290466.0</v>
       </c>
       <c r="N217" s="1">
-        <v>820734.92</v>
+        <v>298480.73</v>
       </c>
       <c r="O217" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>579</v>
+        <v>519</v>
       </c>
       <c r="B218" t="s">
-        <v>580</v>
+        <v>520</v>
       </c>
       <c r="C218" s="1">
-        <v>532000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>110.034</v>
+        <v>103.74</v>
       </c>
       <c r="E218" s="1">
-        <v>99.283</v>
+        <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>528185.56</v>
+        <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>57195.32</v>
+        <v>16316.0</v>
       </c>
       <c r="J218" s="1">
-        <v>10.828641358541</v>
+        <v>4.092874845727</v>
       </c>
       <c r="K218">
-        <v>2.51</v>
+        <v>3.56</v>
       </c>
       <c r="L218" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="M218" s="1">
-        <v>585380.88</v>
+        <v>414960.0</v>
       </c>
       <c r="N218" s="1">
-        <v>598751.93</v>
+        <v>429202.47</v>
       </c>
       <c r="O218" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>582</v>
+        <v>522</v>
       </c>
       <c r="B219" t="s">
-        <v>583</v>
+        <v>523</v>
       </c>
       <c r="C219" s="1">
-        <v>303000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.557</v>
+        <v>101.562</v>
       </c>
       <c r="E219" s="1">
-        <v>99.115</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>300318.45</v>
+        <v>1183200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>7399.26</v>
+        <v>35544.0</v>
       </c>
       <c r="J219" s="1">
-        <v>2.4638046713414</v>
+        <v>3.0040567951318</v>
       </c>
       <c r="K219">
-        <v>3.16</v>
+        <v>3.98</v>
       </c>
       <c r="L219" t="s">
-        <v>584</v>
+        <v>524</v>
       </c>
       <c r="M219" s="1">
-        <v>307717.71</v>
+        <v>1218744.0</v>
       </c>
       <c r="N219" s="1">
-        <v>317305.79</v>
+        <v>1266497.42</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.36</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>585</v>
+        <v>525</v>
       </c>
       <c r="B220" t="s">
-        <v>586</v>
+        <v>526</v>
       </c>
       <c r="C220" s="1">
-        <v>805423.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>96.588</v>
+        <v>103.077</v>
       </c>
       <c r="E220" s="1">
-        <v>96.9285928</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>780685.18</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-2743.21</v>
+        <v>12308.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.3513849206155</v>
+        <v>3.077</v>
       </c>
       <c r="K220">
-        <v>0.86</v>
+        <v>3.98</v>
       </c>
       <c r="L220" t="s">
-        <v>587</v>
+        <v>527</v>
       </c>
       <c r="M220" s="1">
-        <v>777941.97</v>
+        <v>412308.0</v>
       </c>
       <c r="N220" s="1">
-        <v>784859.78</v>
+        <v>428227.12</v>
       </c>
       <c r="O220" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>588</v>
+        <v>528</v>
       </c>
       <c r="B221" t="s">
-        <v>589</v>
+        <v>529</v>
       </c>
       <c r="C221" s="1">
-        <v>386883.39</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>91.279</v>
+        <v>107.097</v>
       </c>
       <c r="E221" s="1">
-        <v>93.69960029</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>362508.19</v>
+        <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-9364.9</v>
+        <v>-8812.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.583362323483</v>
+        <v>-2.0155535224154</v>
       </c>
       <c r="K221">
-        <v>1.02</v>
+        <v>0.7</v>
       </c>
       <c r="L221" t="s">
-        <v>590</v>
+        <v>530</v>
       </c>
       <c r="M221" s="1">
-        <v>353143.29</v>
+        <v>428388.0</v>
       </c>
       <c r="N221" s="1">
-        <v>357070.42</v>
+        <v>431207.18</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>591</v>
+        <v>531</v>
       </c>
       <c r="B222" t="s">
-        <v>592</v>
+        <v>532</v>
       </c>
       <c r="C222" s="1">
-        <v>344831.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>80.746</v>
+        <v>98.668</v>
       </c>
       <c r="E222" s="1">
-        <v>96.18009363</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>331659.5</v>
+        <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-53221.66</v>
+        <v>-4736.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-16.047078404207</v>
+        <v>-1.1857549172776</v>
       </c>
       <c r="K222">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>113.37</v>
+        <v>0.46</v>
+      </c>
+      <c r="L222" t="s">
+        <v>533</v>
       </c>
       <c r="M222" s="1">
-        <v>278437.84</v>
+        <v>394672.0</v>
       </c>
       <c r="N222" s="1">
-        <v>278551.21</v>
+        <v>396513.1</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>593</v>
+        <v>534</v>
       </c>
       <c r="B223" t="s">
-        <v>594</v>
+        <v>535</v>
       </c>
       <c r="C223" s="1">
-        <v>2850000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.791</v>
+        <v>99.503</v>
       </c>
       <c r="E223" s="1">
-        <v>119.99153825</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>3419758.84</v>
+        <v>199178.0</v>
       </c>
       <c r="I223" s="1">
-        <v>307066.7</v>
+        <v>-172.0</v>
       </c>
       <c r="J223" s="1">
-        <v>8.9791916438178</v>
+        <v>-0.086354918715922</v>
       </c>
       <c r="K223">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.26</v>
+      </c>
+      <c r="L223">
+        <v>517.81</v>
       </c>
       <c r="M223" s="1">
-        <v>3726825.54</v>
+        <v>199006.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3747306.3</v>
+        <v>199523.81</v>
       </c>
       <c r="O223" s="1">
-        <v>1.02</v>
+        <v>0.06</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="B224" t="s">
-        <v>597</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>2910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.515</v>
+        <v>102.187</v>
       </c>
       <c r="E224" s="1">
-        <v>101.61324845</v>
+        <v>98.769</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>2956945.53</v>
+        <v>296307.0</v>
       </c>
       <c r="I224" s="1">
-        <v>146821.37</v>
+        <v>10254.0</v>
       </c>
       <c r="J224" s="1">
-        <v>4.9653051945127</v>
+        <v>3.4605999858255</v>
       </c>
       <c r="K224">
-        <v>0.52</v>
+        <v>1.76</v>
       </c>
       <c r="L224" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>3103766.9</v>
+        <v>306561.0</v>
       </c>
       <c r="N224" s="1">
-        <v>3118971.92</v>
+        <v>311847.99</v>
       </c>
       <c r="O224" s="1">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="B225" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>6650000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.452</v>
+        <v>99.959</v>
       </c>
       <c r="E225" s="1">
-        <v>100.84036842</v>
+        <v>99.43</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>6705884.5</v>
+        <v>307238.7</v>
       </c>
       <c r="I225" s="1">
-        <v>-25826.5</v>
+        <v>1634.61</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.38513189423409</v>
+        <v>0.53203258573871</v>
       </c>
       <c r="K225">
-        <v>1.27</v>
+        <v>2.91</v>
       </c>
       <c r="L225" t="s">
-        <v>601</v>
+        <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>6680058.0</v>
+        <v>308873.31</v>
       </c>
       <c r="N225" s="1">
-        <v>6764384.7</v>
+        <v>317863.94</v>
       </c>
       <c r="O225" s="1">
-        <v>1.84</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>602</v>
+        <v>542</v>
       </c>
       <c r="B226" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>2206000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>89.786</v>
+        <v>84.685</v>
       </c>
       <c r="E226" s="1">
-        <v>95.17131958</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2099479.31</v>
+        <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-118800.15</v>
+        <v>-10200.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-5.6585530247497</v>
+        <v>-1.483248022336</v>
       </c>
       <c r="K226">
-        <v>1.58</v>
+        <v>0.41</v>
       </c>
       <c r="L226" t="s">
-        <v>604</v>
+        <v>544</v>
       </c>
       <c r="M226" s="1">
-        <v>1980679.16</v>
+        <v>677480.0</v>
       </c>
       <c r="N226" s="1">
-        <v>2015536.4</v>
+        <v>680781.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>605</v>
+        <v>545</v>
       </c>
       <c r="B227" t="s">
-        <v>606</v>
+        <v>546</v>
       </c>
       <c r="C227" s="1">
-        <v>2500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.415</v>
+        <v>99.455</v>
       </c>
       <c r="E227" s="1">
-        <v>101.176</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>2529400.0</v>
+        <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5975.0</v>
+        <v>-3585.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.23622202893967</v>
+        <v>-1.1872826626925</v>
       </c>
       <c r="K227">
-        <v>1.63</v>
+        <v>0.47</v>
       </c>
       <c r="L227" t="s">
-        <v>607</v>
+        <v>547</v>
       </c>
       <c r="M227" s="1">
-        <v>2535375.0</v>
+        <v>298365.0</v>
       </c>
       <c r="N227" s="1">
-        <v>2576093.23</v>
+        <v>299770.48</v>
       </c>
       <c r="O227" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>608</v>
+        <v>548</v>
       </c>
       <c r="B228" t="s">
-        <v>609</v>
+        <v>549</v>
       </c>
       <c r="C228" s="1">
-        <v>6310000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>103.219</v>
+        <v>99.229</v>
       </c>
       <c r="E228" s="1">
-        <v>101.552</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>6407931.2</v>
+        <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>105187.7</v>
+        <v>-2782.0</v>
       </c>
       <c r="J228" s="1">
-        <v>1.6415235544352</v>
+        <v>-1.3824289405685</v>
       </c>
       <c r="K228">
-        <v>0.23</v>
+        <v>2.54</v>
       </c>
       <c r="L228" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="M228" s="1">
-        <v>6513118.9</v>
+        <v>198458.0</v>
       </c>
       <c r="N228" s="1">
-        <v>6527752.17</v>
+        <v>203543.62</v>
       </c>
       <c r="O228" s="1">
-        <v>1.77</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>611</v>
+        <v>551</v>
       </c>
       <c r="B229" t="s">
-        <v>612</v>
+        <v>552</v>
       </c>
       <c r="C229" s="1">
-        <v>4540000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>104.73</v>
+        <v>99.636</v>
       </c>
       <c r="E229" s="1">
-        <v>104.151</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4728455.4</v>
+        <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>26286.6</v>
+        <v>125.45</v>
       </c>
       <c r="J229" s="1">
-        <v>0.55592361091108</v>
+        <v>0.065280051420594</v>
       </c>
       <c r="K229">
-        <v>0.72</v>
+        <v>1.13</v>
       </c>
       <c r="L229" t="s">
-        <v>613</v>
+        <v>553</v>
       </c>
       <c r="M229" s="1">
-        <v>4754742.0</v>
+        <v>192297.48</v>
       </c>
       <c r="N229" s="1">
-        <v>4787507.33</v>
+        <v>194479.97</v>
       </c>
       <c r="O229" s="1">
-        <v>1.3</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="B230" t="s">
-        <v>615</v>
+        <v>555</v>
       </c>
       <c r="C230" s="1">
-        <v>5829000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>105.82</v>
+        <v>99.0</v>
       </c>
       <c r="E230" s="1">
-        <v>107.54387202</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>6268732.3</v>
+        <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-100484.5</v>
+        <v>-3000.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.6029476964585</v>
+        <v>-1.0</v>
       </c>
       <c r="K230">
-        <v>0.25</v>
+        <v>1.51</v>
       </c>
       <c r="L230" t="s">
-        <v>616</v>
+        <v>556</v>
       </c>
       <c r="M230" s="1">
-        <v>6168247.8</v>
+        <v>297000.0</v>
       </c>
       <c r="N230" s="1">
-        <v>6183061.83</v>
+        <v>301538.58</v>
       </c>
       <c r="O230" s="1">
-        <v>1.68</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>617</v>
+        <v>557</v>
       </c>
       <c r="B231" t="s">
-        <v>618</v>
+        <v>558</v>
       </c>
       <c r="C231" s="1">
-        <v>312000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.357</v>
+        <v>98.588</v>
       </c>
       <c r="E231" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>310146.72</v>
+        <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3272.88</v>
+        <v>-12383.24</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.0552682936644</v>
+        <v>-1.412</v>
       </c>
       <c r="K231">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="L231" t="s">
-        <v>619</v>
+        <v>559</v>
       </c>
       <c r="M231" s="1">
-        <v>306873.84</v>
+        <v>864616.76</v>
       </c>
       <c r="N231" s="1">
-        <v>308877.26</v>
+        <v>869007.62</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>620</v>
+        <v>560</v>
       </c>
       <c r="B232" t="s">
-        <v>621</v>
+        <v>561</v>
       </c>
       <c r="C232" s="1">
-        <v>765000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.063</v>
+        <v>98.403</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>765000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>481.95</v>
+        <v>-9214.69</v>
       </c>
       <c r="J232" s="1">
-        <v>0.063</v>
+        <v>-1.597</v>
       </c>
       <c r="K232">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>394.36</v>
+        <v>1.96</v>
+      </c>
+      <c r="L232" t="s">
+        <v>562</v>
       </c>
       <c r="M232" s="1">
-        <v>765481.95</v>
+        <v>567785.31</v>
       </c>
       <c r="N232" s="1">
-        <v>765876.31</v>
+        <v>579097.42</v>
       </c>
       <c r="O232" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>622</v>
+        <v>563</v>
       </c>
       <c r="B233" t="s">
-        <v>623</v>
+        <v>564</v>
       </c>
       <c r="C233" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>105.009</v>
+        <v>98.822</v>
       </c>
       <c r="E233" s="1">
-        <v>100.77</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>503850.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>21195.0</v>
+        <v>-6392.0</v>
       </c>
       <c r="J233" s="1">
-        <v>4.2066091098541</v>
+        <v>-1.5913164708225</v>
       </c>
       <c r="K233">
-        <v>4.07</v>
+        <v>3.06</v>
       </c>
       <c r="L233" t="s">
-        <v>624</v>
+        <v>565</v>
       </c>
       <c r="M233" s="1">
-        <v>525045.0</v>
+        <v>395288.0</v>
       </c>
       <c r="N233" s="1">
-        <v>545411.44</v>
+        <v>407523.62</v>
       </c>
       <c r="O233" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>625</v>
+        <v>566</v>
       </c>
       <c r="B234" t="s">
-        <v>626</v>
+        <v>567</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.798</v>
+        <v>95.98</v>
       </c>
       <c r="E234" s="1">
-        <v>98.69</v>
+        <v>97.286</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>394760.0</v>
+        <v>194572.0</v>
       </c>
       <c r="I234" s="1">
-        <v>16432.0</v>
+        <v>-2612.0</v>
       </c>
       <c r="J234" s="1">
-        <v>4.1625291316243</v>
+        <v>-1.3424336492404</v>
       </c>
       <c r="K234">
-        <v>1.63</v>
+        <v>0.89</v>
       </c>
       <c r="L234" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="M234" s="1">
-        <v>411192.0</v>
+        <v>191960.0</v>
       </c>
       <c r="N234" s="1">
-        <v>417731.73</v>
+        <v>193737.4</v>
       </c>
       <c r="O234" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="B235" t="s">
-        <v>629</v>
+        <v>570</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>85.4</v>
+        <v>98.557</v>
       </c>
       <c r="E235" s="1">
-        <v>85.35266667</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>256058.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>142.0</v>
+        <v>-2808.0</v>
       </c>
       <c r="J235" s="1">
-        <v>0.055456185707926</v>
+        <v>-0.70724065324051</v>
       </c>
       <c r="K235">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="L235">
-        <v>517.81</v>
+        <v>527.4</v>
       </c>
       <c r="M235" s="1">
-        <v>256200.0</v>
+        <v>394228.0</v>
       </c>
       <c r="N235" s="1">
-        <v>256717.81</v>
+        <v>394755.4</v>
       </c>
       <c r="O235" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>630</v>
+        <v>571</v>
       </c>
       <c r="B236" t="s">
-        <v>631</v>
+        <v>572</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>104.081</v>
+        <v>98.268</v>
       </c>
       <c r="E236" s="1">
-        <v>99.098</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>198196.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>9966.0</v>
+        <v>-3128.84</v>
       </c>
       <c r="J236" s="1">
-        <v>5.0283557690367</v>
+        <v>-1.1010245365431</v>
       </c>
       <c r="K236">
-        <v>2.51</v>
+        <v>0.86</v>
       </c>
       <c r="L236" t="s">
-        <v>632</v>
+        <v>573</v>
       </c>
       <c r="M236" s="1">
-        <v>208162.0</v>
+        <v>281046.48</v>
       </c>
       <c r="N236" s="1">
-        <v>213172.96</v>
+        <v>283495.11</v>
       </c>
       <c r="O236" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>633</v>
+        <v>574</v>
       </c>
       <c r="B237" t="s">
-        <v>634</v>
+        <v>575</v>
       </c>
       <c r="C237" s="1">
-        <v>306000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.103</v>
+        <v>106.452</v>
       </c>
       <c r="E237" s="1">
-        <v>99.609</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>304803.54</v>
+        <v>432474.0</v>
       </c>
       <c r="I237" s="1">
-        <v>7631.64</v>
+        <v>-6666.0</v>
       </c>
       <c r="J237" s="1">
-        <v>2.5037898181891</v>
+        <v>-1.5413643363532</v>
       </c>
       <c r="K237">
-        <v>3.19</v>
+        <v>1.98</v>
       </c>
       <c r="L237" t="s">
-        <v>635</v>
+        <v>576</v>
       </c>
       <c r="M237" s="1">
-        <v>312435.18</v>
+        <v>425808.0</v>
       </c>
       <c r="N237" s="1">
-        <v>322193.65</v>
+        <v>433720.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>636</v>
+        <v>577</v>
       </c>
       <c r="B238" t="s">
-        <v>637</v>
+        <v>578</v>
       </c>
       <c r="C238" s="1">
-        <v>256000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>103.314</v>
+        <v>101.426</v>
       </c>
       <c r="E238" s="1">
-        <v>99.813</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>255521.28</v>
+        <v>401600.0</v>
       </c>
       <c r="I238" s="1">
-        <v>8962.56</v>
+        <v>4104.0</v>
       </c>
       <c r="J238" s="1">
-        <v>3.5075591355835</v>
+        <v>1.0219123505976</v>
       </c>
       <c r="K238">
-        <v>3.04</v>
+        <v>2.92</v>
       </c>
       <c r="L238" t="s">
-        <v>638</v>
+        <v>579</v>
       </c>
       <c r="M238" s="1">
-        <v>264483.84</v>
+        <v>405704.0</v>
       </c>
       <c r="N238" s="1">
-        <v>272256.77</v>
+        <v>417382.08</v>
       </c>
       <c r="O238" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>639</v>
+        <v>580</v>
       </c>
       <c r="B239" t="s">
-        <v>640</v>
+        <v>581</v>
       </c>
       <c r="C239" s="1">
-        <v>383000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>105.087</v>
+        <v>98.629</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>383000.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I239" s="1">
-        <v>19483.21</v>
+        <v>-4163.05</v>
       </c>
       <c r="J239" s="1">
-        <v>5.087</v>
+        <v>-0.60366025718547</v>
       </c>
       <c r="K239">
-        <v>1.72</v>
+        <v>2.39</v>
       </c>
       <c r="L239" t="s">
-        <v>641</v>
+        <v>582</v>
       </c>
       <c r="M239" s="1">
-        <v>402483.21</v>
+        <v>685471.55</v>
       </c>
       <c r="N239" s="1">
-        <v>409053.9</v>
+        <v>702058.72</v>
       </c>
       <c r="O239" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>642</v>
+        <v>583</v>
       </c>
       <c r="B240" t="s">
-        <v>643</v>
+        <v>584</v>
       </c>
       <c r="C240" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.23</v>
+        <v>99.165</v>
       </c>
       <c r="E240" s="1">
-        <v>99.423</v>
+        <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>795384.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6456.0</v>
+        <v>-1408.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.81168341329471</v>
+        <v>-0.35370841162816</v>
       </c>
       <c r="K240">
-        <v>2.41</v>
+        <v>2.47</v>
       </c>
       <c r="L240" t="s">
-        <v>644</v>
+        <v>585</v>
       </c>
       <c r="M240" s="1">
-        <v>801840.0</v>
+        <v>396660.0</v>
       </c>
       <c r="N240" s="1">
-        <v>821105.75</v>
+        <v>406535.34</v>
       </c>
       <c r="O240" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>645</v>
+        <v>586</v>
       </c>
       <c r="B241" t="s">
-        <v>646</v>
+        <v>587</v>
       </c>
       <c r="C241" s="1">
-        <v>323000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.142</v>
+        <v>99.357</v>
       </c>
       <c r="E241" s="1">
-        <v>99.424</v>
+        <v>98.16301844</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>321139.52</v>
+        <v>479035.53</v>
       </c>
       <c r="I241" s="1">
-        <v>8779.14</v>
+        <v>5826.63</v>
       </c>
       <c r="J241" s="1">
-        <v>2.7337463791439</v>
+        <v>1.2163252274836</v>
       </c>
       <c r="K241">
-        <v>2.77</v>
+        <v>0.55</v>
       </c>
       <c r="L241" t="s">
-        <v>647</v>
+        <v>588</v>
       </c>
       <c r="M241" s="1">
-        <v>329918.66</v>
+        <v>484862.16</v>
       </c>
       <c r="N241" s="1">
-        <v>338868.64</v>
+        <v>487539.48</v>
       </c>
       <c r="O241" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>648</v>
+        <v>589</v>
       </c>
       <c r="B242" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="C242" s="1">
-        <v>562000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.016</v>
+        <v>90.685</v>
       </c>
       <c r="E242" s="1">
-        <v>99.947</v>
+        <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>561702.14</v>
+        <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>387.78</v>
+        <v>51521.4</v>
       </c>
       <c r="J242" s="1">
-        <v>0.069036589392378</v>
+        <v>8.9163209061449</v>
       </c>
       <c r="K242">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="L242" t="s">
-        <v>650</v>
+        <v>591</v>
       </c>
       <c r="M242" s="1">
-        <v>562089.92</v>
+        <v>629353.9</v>
       </c>
       <c r="N242" s="1">
-        <v>567286.5</v>
+        <v>635984.93</v>
       </c>
       <c r="O242" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>651</v>
+        <v>592</v>
       </c>
       <c r="B243" t="s">
-        <v>652</v>
+        <v>593</v>
       </c>
       <c r="C243" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.176</v>
+        <v>102.575</v>
       </c>
       <c r="E243" s="1">
-        <v>99.779</v>
+        <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>1097569.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>4367.0</v>
+        <v>19476.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.39787931328235</v>
+        <v>3.2679277955079</v>
       </c>
       <c r="K243">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.7</v>
+      </c>
+      <c r="L243" t="s">
+        <v>594</v>
       </c>
       <c r="M243" s="1">
-        <v>1101936.0</v>
+        <v>615450.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1101936.0</v>
+        <v>619654.11</v>
       </c>
       <c r="O243" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>653</v>
+        <v>595</v>
       </c>
       <c r="B244" t="s">
-        <v>654</v>
+        <v>596</v>
       </c>
       <c r="C244" s="1">
-        <v>719000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.176</v>
+        <v>98.681</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0</v>
+        <v>100.231</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>719000.0</v>
+        <v>400924.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1265.44</v>
+        <v>-6200.0</v>
       </c>
       <c r="J244" s="1">
-        <v>0.176</v>
+        <v>-1.5464277518931</v>
       </c>
       <c r="K244">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>505.86</v>
+        <v>0.52</v>
+      </c>
+      <c r="L244" t="s">
+        <v>597</v>
       </c>
       <c r="M244" s="1">
-        <v>720265.44</v>
+        <v>394724.0</v>
       </c>
       <c r="N244" s="1">
-        <v>720771.3</v>
+        <v>396819.89</v>
       </c>
       <c r="O244" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>655</v>
+        <v>598</v>
       </c>
       <c r="B245" t="s">
-        <v>656</v>
+        <v>599</v>
       </c>
       <c r="C245" s="1">
-        <v>276000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.563</v>
+        <v>90.225</v>
       </c>
       <c r="E245" s="1">
-        <v>99.215</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>273833.4</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>3720.48</v>
+        <v>350.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.3586655243663</v>
+        <v>0.3894297635605</v>
       </c>
       <c r="K245">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.05</v>
+      </c>
+      <c r="L245">
+        <v>52.05</v>
       </c>
       <c r="M245" s="1">
-        <v>277553.88</v>
+        <v>90225.0</v>
       </c>
       <c r="N245" s="1">
-        <v>287280.04</v>
+        <v>90277.05</v>
       </c>
       <c r="O245" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>658</v>
+        <v>600</v>
       </c>
       <c r="B246" t="s">
-        <v>659</v>
+        <v>601</v>
       </c>
       <c r="C246" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.522</v>
+        <v>90.795</v>
       </c>
       <c r="E246" s="1">
-        <v>101.669</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>406676.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>3412.0</v>
+        <v>920.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.83899713777061</v>
+        <v>1.0236439499305</v>
       </c>
       <c r="K246">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.12</v>
+      </c>
+      <c r="L246">
+        <v>122.6</v>
       </c>
       <c r="M246" s="1">
-        <v>410088.0</v>
+        <v>90795.0</v>
       </c>
       <c r="N246" s="1">
-        <v>424824.44</v>
+        <v>90917.6</v>
       </c>
       <c r="O246" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>661</v>
+        <v>602</v>
       </c>
       <c r="B247" t="s">
-        <v>662</v>
+        <v>603</v>
       </c>
       <c r="C247" s="1">
-        <v>634000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>101.663</v>
+        <v>98.809</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>634000.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>10543.42</v>
+        <v>-31512.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.663</v>
+        <v>-1.5542647630244</v>
       </c>
       <c r="K247">
-        <v>2.68</v>
+        <v>0.81</v>
       </c>
       <c r="L247" t="s">
-        <v>663</v>
+        <v>604</v>
       </c>
       <c r="M247" s="1">
-        <v>644543.42</v>
+        <v>1995941.8</v>
       </c>
       <c r="N247" s="1">
-        <v>661545.7</v>
+        <v>2012378.51</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>664</v>
+        <v>605</v>
       </c>
       <c r="B248" t="s">
-        <v>665</v>
+        <v>606</v>
       </c>
       <c r="C248" s="1">
-        <v>400000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.668</v>
+        <v>88.676</v>
       </c>
       <c r="E248" s="1">
-        <v>100.78</v>
+        <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>403120.0</v>
+        <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-448.0</v>
+        <v>-44579.6</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.11113316134154</v>
+        <v>-2.4640068272062</v>
       </c>
       <c r="K248">
-        <v>2.3</v>
+        <v>1.47</v>
       </c>
       <c r="L248" t="s">
-        <v>666</v>
+        <v>607</v>
       </c>
       <c r="M248" s="1">
-        <v>402672.0</v>
+        <v>1764652.4</v>
       </c>
       <c r="N248" s="1">
-        <v>411854.47</v>
+        <v>1793909.49</v>
       </c>
       <c r="O248" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>667</v>
+        <v>608</v>
       </c>
       <c r="B249" t="s">
-        <v>668</v>
+        <v>609</v>
       </c>
       <c r="C249" s="1">
-        <v>429000.0</v>
+        <v>1310103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>102.394</v>
+        <v>100.873</v>
       </c>
       <c r="E249" s="1">
-        <v>100.0</v>
+        <v>99.67399968</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>429000.0</v>
+        <v>1305832.06</v>
       </c>
       <c r="I249" s="1">
-        <v>10270.26</v>
+        <v>15708.14</v>
       </c>
       <c r="J249" s="1">
-        <v>2.394</v>
+        <v>1.2029219132512</v>
       </c>
       <c r="K249">
-        <v>1.73</v>
+        <v>0.84</v>
       </c>
       <c r="L249" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="M249" s="1">
-        <v>439270.26</v>
+        <v>1321540.2</v>
       </c>
       <c r="N249" s="1">
-        <v>446696.0</v>
+        <v>1332563.91</v>
       </c>
       <c r="O249" s="1">
-        <v>0.12</v>
+        <v>0.37</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>670</v>
+        <v>611</v>
       </c>
       <c r="B250" t="s">
-        <v>671</v>
+        <v>612</v>
       </c>
       <c r="C250" s="1">
         <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>94.763</v>
+        <v>98.56</v>
       </c>
       <c r="E250" s="1">
-        <v>93.323</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>279969.0</v>
+        <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>4320.0</v>
+        <v>-3618.0</v>
       </c>
       <c r="J250" s="1">
-        <v>1.5430279780976</v>
+        <v>-1.2088286590622</v>
       </c>
       <c r="K250">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>641.1</v>
+        <v>2.15</v>
+      </c>
+      <c r="L250" t="s">
+        <v>613</v>
       </c>
       <c r="M250" s="1">
-        <v>284289.0</v>
+        <v>295680.0</v>
       </c>
       <c r="N250" s="1">
-        <v>284930.1</v>
+        <v>302142.33</v>
       </c>
       <c r="O250" s="1">
         <v>0.08</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>672</v>
+        <v>614</v>
       </c>
       <c r="B251" t="s">
-        <v>673</v>
+        <v>615</v>
       </c>
       <c r="C251" s="1">
-        <v>189000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>102.28</v>
+        <v>98.671</v>
       </c>
       <c r="E251" s="1">
-        <v>99.833</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>188684.37</v>
+        <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>4624.83</v>
+        <v>-4420.78</v>
       </c>
       <c r="J251" s="1">
-        <v>2.4510933258542</v>
+        <v>-1.2747010855971</v>
       </c>
       <c r="K251">
-        <v>2.29</v>
+        <v>0.85</v>
       </c>
       <c r="L251" t="s">
-        <v>674</v>
+        <v>616</v>
       </c>
       <c r="M251" s="1">
-        <v>193309.2</v>
+        <v>342388.37</v>
       </c>
       <c r="N251" s="1">
-        <v>197638.08</v>
+        <v>345324.85</v>
       </c>
       <c r="O251" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>675</v>
+        <v>617</v>
       </c>
       <c r="B252" t="s">
-        <v>676</v>
+        <v>618</v>
       </c>
       <c r="C252" s="1">
-        <v>661000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.786</v>
+        <v>99.186</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>661000.0</v>
+        <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>11805.46</v>
+        <v>-1651.68</v>
       </c>
       <c r="J252" s="1">
-        <v>1.786</v>
+        <v>-0.49758231175137</v>
       </c>
       <c r="K252">
-        <v>1.62</v>
+        <v>0.75</v>
       </c>
       <c r="L252" t="s">
-        <v>677</v>
+        <v>619</v>
       </c>
       <c r="M252" s="1">
-        <v>672805.46</v>
+        <v>330289.38</v>
       </c>
       <c r="N252" s="1">
-        <v>683487.85</v>
+        <v>332773.2</v>
       </c>
       <c r="O252" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>678</v>
+        <v>620</v>
       </c>
       <c r="B253" t="s">
-        <v>679</v>
+        <v>621</v>
       </c>
       <c r="C253" s="1">
-        <v>500000.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.178</v>
+        <v>88.5</v>
       </c>
       <c r="E253" s="1">
-        <v>99.07</v>
+        <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>495350.0</v>
+        <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>10540.0</v>
+        <v>8447.98</v>
       </c>
       <c r="J253" s="1">
-        <v>2.1277884324215</v>
+        <v>0.36097202578963</v>
       </c>
       <c r="K253">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>505890.0</v>
+        <v>2348790.0</v>
       </c>
       <c r="N253" s="1">
-        <v>524454.0</v>
+        <v>2348790.0</v>
       </c>
       <c r="O253" s="1">
-        <v>0.14</v>
+        <v>0.66</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>681</v>
+        <v>622</v>
       </c>
       <c r="B254" t="s">
-        <v>682</v>
+        <v>623</v>
       </c>
       <c r="C254" s="1">
-        <v>521765.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.292</v>
+        <v>62.867</v>
       </c>
       <c r="E254" s="1">
-        <v>97.83772196</v>
+        <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>510482.99</v>
+        <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>2370.26</v>
+        <v>-49527.19</v>
       </c>
       <c r="J254" s="1">
-        <v>0.46431713620859</v>
+        <v>-14.75903355953</v>
       </c>
       <c r="K254">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.12</v>
+      </c>
+      <c r="L254">
+        <v>557.84</v>
       </c>
       <c r="M254" s="1">
-        <v>512853.25</v>
+        <v>286044.85</v>
       </c>
       <c r="N254" s="1">
-        <v>515254.8</v>
+        <v>286602.69</v>
       </c>
       <c r="O254" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>684</v>
+        <v>624</v>
       </c>
       <c r="B255" t="s">
-        <v>685</v>
+        <v>625</v>
       </c>
       <c r="C255" s="1">
-        <v>2284200.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>99.568</v>
+        <v>95.191</v>
       </c>
       <c r="E255" s="1">
-        <v>101.07926451</v>
+        <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>2308852.56</v>
+        <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-34520.3</v>
+        <v>10133.88</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.4951279522154</v>
+        <v>1.286732920526</v>
       </c>
       <c r="K255">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="L255" t="s">
-        <v>686</v>
+        <v>626</v>
       </c>
       <c r="M255" s="1">
-        <v>2274332.26</v>
+        <v>797700.58</v>
       </c>
       <c r="N255" s="1">
-        <v>2280590.34</v>
+        <v>799755.4</v>
       </c>
       <c r="O255" s="1">
-        <v>0.62</v>
+        <v>0.22</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>687</v>
+        <v>627</v>
       </c>
       <c r="B256" t="s">
-        <v>688</v>
+        <v>628</v>
       </c>
       <c r="C256" s="1">
-        <v>1595023.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>106.783</v>
+        <v>85.935</v>
       </c>
       <c r="E256" s="1">
-        <v>117.69169661</v>
+        <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>1877209.63</v>
+        <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>-173996.22</v>
+        <v>-28002.9</v>
       </c>
       <c r="J256" s="1">
-        <v>-9.2688753146872</v>
+        <v>-6.6831556454347</v>
       </c>
       <c r="K256">
-        <v>0.41</v>
+        <v>1.02</v>
       </c>
       <c r="L256" t="s">
-        <v>689</v>
+        <v>629</v>
       </c>
       <c r="M256" s="1">
-        <v>1703213.41</v>
+        <v>391004.25</v>
       </c>
       <c r="N256" s="1">
-        <v>1709768.3</v>
+        <v>395660.21</v>
       </c>
       <c r="O256" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>690</v>
+        <v>630</v>
       </c>
       <c r="B257" t="s">
-        <v>691</v>
+        <v>631</v>
       </c>
       <c r="C257" s="1">
-        <v>500000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>99.429</v>
+        <v>98.886</v>
       </c>
       <c r="E257" s="1">
-        <v>99.105</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>495525.0</v>
+        <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>1620.0</v>
+        <v>-6004.8</v>
       </c>
       <c r="J257" s="1">
-        <v>0.32692598758892</v>
+        <v>-1.1120222404448</v>
       </c>
       <c r="K257">
-        <v>0.86</v>
+        <v>0.22</v>
       </c>
       <c r="L257" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="M257" s="1">
-        <v>497145.0</v>
+        <v>533984.4</v>
       </c>
       <c r="N257" s="1">
-        <v>501463.49</v>
+        <v>535157.9</v>
       </c>
       <c r="O257" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>693</v>
+        <v>633</v>
       </c>
       <c r="B258" t="s">
-        <v>694</v>
+        <v>634</v>
       </c>
       <c r="C258" s="1">
-        <v>288000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.536</v>
+        <v>101.761</v>
       </c>
       <c r="E258" s="1">
-        <v>100.0</v>
+        <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>288000.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>4423.68</v>
+        <v>4994.42</v>
       </c>
       <c r="J258" s="1">
-        <v>1.536</v>
+        <v>1.6632067726318</v>
       </c>
       <c r="K258">
-        <v>2.25</v>
+        <v>2.13</v>
       </c>
       <c r="L258" t="s">
-        <v>695</v>
+        <v>635</v>
       </c>
       <c r="M258" s="1">
-        <v>292423.68</v>
+        <v>305283.0</v>
       </c>
       <c r="N258" s="1">
-        <v>298895.35</v>
+        <v>311669.3</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>696</v>
+        <v>636</v>
       </c>
       <c r="B259" t="s">
-        <v>697</v>
+        <v>637</v>
       </c>
       <c r="C259" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.067</v>
+        <v>102.015</v>
       </c>
       <c r="E259" s="1">
-        <v>101.2</v>
+        <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>404800.0</v>
+        <v>618600.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-532.0</v>
+        <v>-6510.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.13142292490119</v>
+        <v>-1.0523763336566</v>
       </c>
       <c r="K259">
-        <v>3.6</v>
+        <v>3.19</v>
       </c>
       <c r="L259" t="s">
-        <v>698</v>
+        <v>638</v>
       </c>
       <c r="M259" s="1">
-        <v>404268.0</v>
+        <v>612090.0</v>
       </c>
       <c r="N259" s="1">
-        <v>418662.52</v>
+        <v>631224.25</v>
       </c>
       <c r="O259" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>699</v>
+        <v>639</v>
       </c>
       <c r="B260" t="s">
-        <v>700</v>
+        <v>640</v>
       </c>
       <c r="C260" s="1">
-        <v>956000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.398</v>
+        <v>87.474</v>
       </c>
       <c r="E260" s="1">
-        <v>99.728</v>
+        <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>953399.68</v>
+        <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>6405.2</v>
+        <v>-43958.6</v>
       </c>
       <c r="J260" s="1">
-        <v>0.67182737044762</v>
+        <v>-1.4024498899957</v>
       </c>
       <c r="K260">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>959804.88</v>
+        <v>3090456.42</v>
       </c>
       <c r="N260" s="1">
-        <v>961932.96</v>
+        <v>3090456.42</v>
       </c>
       <c r="O260" s="1">
-        <v>0.26</v>
+        <v>0.87</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>702</v>
+        <v>641</v>
       </c>
       <c r="B261" t="s">
-        <v>703</v>
+        <v>642</v>
       </c>
       <c r="C261" s="1">
-        <v>600000.0</v>
+        <v>6016289.0</v>
       </c>
       <c r="D261" s="1">
-        <v>103.107</v>
+        <v>98.758</v>
       </c>
       <c r="E261" s="1">
-        <v>100.651</v>
+        <v>114.38153736</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>603906.0</v>
+        <v>6881523.85</v>
       </c>
       <c r="I261" s="1">
-        <v>14736.0</v>
+        <v>220787.31</v>
       </c>
       <c r="J261" s="1">
-        <v>2.4401148523115</v>
+        <v>3.2084072483451</v>
       </c>
       <c r="K261">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>236.44</v>
       </c>
       <c r="M261" s="1">
-        <v>618642.0</v>
+        <v>7102311.16</v>
       </c>
       <c r="N261" s="1">
-        <v>624600.9</v>
+        <v>7102547.6</v>
       </c>
       <c r="O261" s="1">
-        <v>0.17</v>
+        <v>1.99</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
       <c r="B262" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="C262" s="1">
-        <v>800000.0</v>
+        <v>1346889.0</v>
       </c>
       <c r="D262" s="1">
-        <v>106.496</v>
+        <v>96.71</v>
       </c>
       <c r="E262" s="1">
-        <v>99.29</v>
+        <v>112.6789186</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>794320.0</v>
+        <v>1517659.96</v>
       </c>
       <c r="I262" s="1">
-        <v>57648.0</v>
+        <v>78087.25</v>
       </c>
       <c r="J262" s="1">
-        <v>7.2575284520093</v>
+        <v>5.1452401761986</v>
       </c>
       <c r="K262">
-        <v>4.59</v>
+        <v>0.08</v>
       </c>
       <c r="L262" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
       <c r="M262" s="1">
-        <v>851968.0</v>
+        <v>1595747.21</v>
       </c>
       <c r="N262" s="1">
-        <v>888724.16</v>
+        <v>1596791.48</v>
       </c>
       <c r="O262" s="1">
-        <v>0.24</v>
+        <v>0.45</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="B263" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
       <c r="C263" s="1">
-        <v>169000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D263" s="1">
-        <v>102.271</v>
+        <v>62.881</v>
       </c>
       <c r="E263" s="1">
-        <v>102.47</v>
+        <v>73.12521855</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>173174.3</v>
+        <v>8216912.62</v>
       </c>
       <c r="I263" s="1">
-        <v>-336.31</v>
+        <v>-1151119.28</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.19420318141895</v>
+        <v>-14.009145931504</v>
       </c>
       <c r="K263">
-        <v>3.41</v>
+        <v>0.4</v>
       </c>
       <c r="L263" t="s">
-        <v>710</v>
+        <v>648</v>
       </c>
       <c r="M263" s="1">
-        <v>172837.99</v>
+        <v>7065793.34</v>
       </c>
       <c r="N263" s="1">
-        <v>178597.88</v>
+        <v>7110740.42</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>2.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>711</v>
+        <v>649</v>
       </c>
       <c r="B264" t="s">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>858302.75</v>
+        <v>1728146.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.823</v>
+        <v>84.82</v>
       </c>
       <c r="E264" s="1">
-        <v>88.43019436</v>
+        <v>88.17945822</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>758998.79</v>
+        <v>1523869.78</v>
       </c>
       <c r="I264" s="1">
-        <v>29120.54</v>
+        <v>-58056.34</v>
       </c>
       <c r="J264" s="1">
-        <v>3.8367044037053</v>
+        <v>-3.8097966612344</v>
       </c>
       <c r="K264">
-        <v>0.17</v>
+        <v>1.0</v>
       </c>
       <c r="L264" t="s">
-        <v>713</v>
+        <v>651</v>
       </c>
       <c r="M264" s="1">
-        <v>788119.33</v>
+        <v>1465813.44</v>
       </c>
       <c r="N264" s="1">
-        <v>789560.22</v>
+        <v>1483094.9</v>
       </c>
       <c r="O264" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>714</v>
+        <v>652</v>
       </c>
       <c r="B265" t="s">
-        <v>715</v>
+        <v>653</v>
       </c>
       <c r="C265" s="1">
-        <v>825039.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.938</v>
+        <v>79.894</v>
       </c>
       <c r="E265" s="1">
-        <v>95.40856183</v>
+        <v>80.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>787158.56</v>
+        <v>320960.0</v>
       </c>
       <c r="I265" s="1">
-        <v>20868.87</v>
+        <v>-1384.0</v>
       </c>
       <c r="J265" s="1">
-        <v>2.6511647157848</v>
+        <v>-0.43120638085743</v>
       </c>
       <c r="K265">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="L265" t="s">
-        <v>716</v>
+        <v>654</v>
       </c>
       <c r="M265" s="1">
-        <v>808027.43</v>
+        <v>319576.0</v>
       </c>
       <c r="N265" s="1">
-        <v>810116.02</v>
+        <v>323576.0</v>
       </c>
       <c r="O265" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>717</v>
+        <v>655</v>
       </c>
       <c r="B266" t="s">
-        <v>718</v>
+        <v>656</v>
       </c>
       <c r="C266" s="1">
-        <v>505455.13</v>
+        <v>5180000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>82.726</v>
+        <v>75.286</v>
       </c>
       <c r="E266" s="1">
-        <v>82.82664576</v>
+        <v>78.51779459</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>418651.53</v>
+        <v>4067221.76</v>
       </c>
       <c r="I266" s="1">
-        <v>-508.72</v>
+        <v>-167406.96</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.12151394741111</v>
+        <v>-4.1160027625344</v>
       </c>
       <c r="K266">
-        <v>0.33</v>
+        <v>1.0</v>
       </c>
       <c r="L266" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
       <c r="M266" s="1">
-        <v>418142.81</v>
+        <v>3899814.8</v>
       </c>
       <c r="N266" s="1">
-        <v>419825.35</v>
+        <v>3951614.8</v>
       </c>
       <c r="O266" s="1">
-        <v>0.11</v>
+        <v>1.11</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>720</v>
+        <v>658</v>
       </c>
       <c r="B267" t="s">
-        <v>721</v>
+        <v>659</v>
       </c>
       <c r="C267" s="1">
-        <v>2493831.39</v>
+        <v>1410000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>106.708</v>
+        <v>98.895</v>
       </c>
       <c r="E267" s="1">
-        <v>106.39664376</v>
+        <v>99.934</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>2653352.9</v>
+        <v>1409069.4</v>
       </c>
       <c r="I267" s="1">
-        <v>7764.7</v>
+        <v>-14649.9</v>
       </c>
       <c r="J267" s="1">
-        <v>0.29263728921999</v>
+        <v>-1.0396861928873</v>
       </c>
       <c r="K267">
-        <v>0.1</v>
+        <v>1.12</v>
       </c>
       <c r="L267" t="s">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="M267" s="1">
-        <v>2661117.6</v>
+        <v>1394419.5</v>
       </c>
       <c r="N267" s="1">
-        <v>2663638.76</v>
+        <v>1410180.6</v>
       </c>
       <c r="O267" s="1">
-        <v>0.72</v>
+        <v>0.4</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
       <c r="B268" t="s">
-        <v>724</v>
+        <v>662</v>
       </c>
       <c r="C268" s="1">
-        <v>394000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.749</v>
+        <v>77.871</v>
       </c>
       <c r="E268" s="1">
-        <v>99.422</v>
+        <v>82.87465608</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>391722.68</v>
+        <v>1566331.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1288.38</v>
+        <v>-94569.1</v>
       </c>
       <c r="J268" s="1">
-        <v>0.32890104805777</v>
+        <v>-6.0376191239272</v>
       </c>
       <c r="K268">
-        <v>3.18</v>
+        <v>2.4</v>
       </c>
       <c r="L268" t="s">
-        <v>725</v>
+        <v>663</v>
       </c>
       <c r="M268" s="1">
-        <v>393011.06</v>
+        <v>1471761.9</v>
       </c>
       <c r="N268" s="1">
-        <v>405535.4</v>
+        <v>1517121.9</v>
       </c>
       <c r="O268" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>726</v>
+        <v>664</v>
       </c>
       <c r="B269" t="s">
-        <v>727</v>
+        <v>665</v>
       </c>
       <c r="C269" s="1">
-        <v>495000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>103.209</v>
+        <v>97.6</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>99.42846751</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>495000.0</v>
+        <v>1407907.1</v>
       </c>
       <c r="I269" s="1">
-        <v>15884.55</v>
+        <v>-25891.1</v>
       </c>
       <c r="J269" s="1">
-        <v>3.209</v>
+        <v>-1.8389778700598</v>
       </c>
       <c r="K269">
-        <v>3.23</v>
+        <v>2.56</v>
       </c>
       <c r="L269" t="s">
-        <v>728</v>
+        <v>666</v>
       </c>
       <c r="M269" s="1">
-        <v>510884.55</v>
+        <v>1382016.0</v>
       </c>
       <c r="N269" s="1">
-        <v>526887.29</v>
+        <v>1418265.6</v>
       </c>
       <c r="O269" s="1">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>729</v>
+        <v>667</v>
       </c>
       <c r="B270" t="s">
-        <v>730</v>
+        <v>668</v>
       </c>
       <c r="C270" s="1">
-        <v>450000.0</v>
+        <v>6124457.0</v>
       </c>
       <c r="D270" s="1">
-        <v>90.219</v>
+        <v>99.429</v>
       </c>
       <c r="E270" s="1">
-        <v>88.621</v>
+        <v>99.44213193</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>398794.5</v>
+        <v>6090290.61</v>
       </c>
       <c r="I270" s="1">
-        <v>7191.0</v>
+        <v>-804.26</v>
       </c>
       <c r="J270" s="1">
-        <v>1.8031843468252</v>
+        <v>-0.013205609575994</v>
       </c>
       <c r="K270">
-        <v>1.12</v>
+        <v>1.04</v>
       </c>
       <c r="L270" t="s">
-        <v>731</v>
+        <v>669</v>
       </c>
       <c r="M270" s="1">
-        <v>405985.5</v>
+        <v>6089486.35</v>
       </c>
       <c r="N270" s="1">
-        <v>411034.13</v>
+        <v>6152912.23</v>
       </c>
       <c r="O270" s="1">
-        <v>0.11</v>
+        <v>1.73</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>732</v>
+        <v>670</v>
       </c>
       <c r="B271" t="s">
-        <v>733</v>
+        <v>671</v>
       </c>
       <c r="C271" s="1">
-        <v>500000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D271" s="1">
-        <v>76.356</v>
+        <v>99.052</v>
       </c>
       <c r="E271" s="1">
-        <v>74.174</v>
+        <v>98.725</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>370870.0</v>
+        <v>960396.8</v>
       </c>
       <c r="I271" s="1">
-        <v>10910.0</v>
+        <v>3181.06</v>
       </c>
       <c r="J271" s="1">
-        <v>2.9417316040661</v>
+        <v>0.33122351094881</v>
       </c>
       <c r="K271">
-        <v>0.2</v>
+        <v>3.28</v>
       </c>
       <c r="L271" t="s">
-        <v>734</v>
+        <v>672</v>
       </c>
       <c r="M271" s="1">
-        <v>381780.0</v>
+        <v>963577.86</v>
       </c>
       <c r="N271" s="1">
-        <v>382797.12</v>
+        <v>995485.7</v>
       </c>
       <c r="O271" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>735</v>
+        <v>673</v>
       </c>
       <c r="B272" t="s">
-        <v>736</v>
+        <v>674</v>
       </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.844</v>
+        <v>82.804</v>
       </c>
       <c r="E272" s="1">
-        <v>99.985</v>
+        <v>81.75</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>399940.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-564.0</v>
+        <v>2108.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.14102115317298</v>
+        <v>1.2892966360856</v>
       </c>
       <c r="K272">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.0</v>
+      </c>
+      <c r="L272">
+        <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>399376.0</v>
+        <v>165608.0</v>
       </c>
       <c r="N272" s="1">
-        <v>408881.48</v>
+        <v>165608.0</v>
       </c>
       <c r="O272" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>738</v>
+        <v>675</v>
       </c>
       <c r="B273" t="s">
-        <v>739</v>
+        <v>676</v>
       </c>
       <c r="C273" s="1">
-        <v>400000.0</v>
+        <v>5800327.06</v>
       </c>
       <c r="D273" s="1">
-        <v>103.058</v>
+        <v>76.868</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>77.80337132</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>400000.0</v>
+        <v>4512850.0</v>
       </c>
       <c r="I273" s="1">
-        <v>12232.0</v>
+        <v>-54254.6</v>
       </c>
       <c r="J273" s="1">
-        <v>3.058</v>
+        <v>-1.2022247581905</v>
       </c>
       <c r="K273">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>412232.0</v>
+        <v>4458595.4</v>
       </c>
       <c r="N273" s="1">
-        <v>419577.18</v>
+        <v>4458595.4</v>
       </c>
       <c r="O273" s="1">
-        <v>0.11</v>
+        <v>1.25</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>741</v>
+        <v>677</v>
       </c>
       <c r="B274" t="s">
-        <v>742</v>
+        <v>678</v>
       </c>
       <c r="C274" s="1">
-        <v>200000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D274" s="1">
-        <v>100.733</v>
+        <v>88.243</v>
       </c>
       <c r="E274" s="1">
-        <v>99.711</v>
+        <v>103.18811047</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>199422.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I274" s="1">
-        <v>2044.0</v>
+        <v>-1267574.65</v>
       </c>
       <c r="J274" s="1">
-        <v>1.0249621405863</v>
+        <v>-14.483364734542</v>
       </c>
       <c r="K274">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>801.37</v>
+        <v>1.73</v>
+      </c>
+      <c r="L274" t="s">
+        <v>679</v>
       </c>
       <c r="M274" s="1">
-        <v>201466.0</v>
+        <v>7484360.23</v>
       </c>
       <c r="N274" s="1">
-        <v>202267.37</v>
+        <v>7630753.83</v>
       </c>
       <c r="O274" s="1">
-        <v>0.05</v>
+        <v>2.14</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>743</v>
+        <v>680</v>
       </c>
       <c r="B275" t="s">
-        <v>744</v>
+        <v>681</v>
       </c>
       <c r="C275" s="1">
-        <v>800000.0</v>
+        <v>2909276.0</v>
       </c>
       <c r="D275" s="1">
-        <v>103.558</v>
+        <v>97.136</v>
       </c>
       <c r="E275" s="1">
-        <v>102.3175</v>
+        <v>98.81259908</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>818540.0</v>
+        <v>2874731.23</v>
       </c>
       <c r="I275" s="1">
-        <v>9924.0</v>
+        <v>-48776.89</v>
       </c>
       <c r="J275" s="1">
-        <v>1.2124025704303</v>
+        <v>-1.6967460989388</v>
       </c>
       <c r="K275">
-        <v>2.55</v>
+        <v>0.18</v>
       </c>
       <c r="L275" t="s">
-        <v>745</v>
+        <v>682</v>
       </c>
       <c r="M275" s="1">
-        <v>828464.0</v>
+        <v>2825954.34</v>
       </c>
       <c r="N275" s="1">
-        <v>848839.34</v>
+        <v>2831135.24</v>
       </c>
       <c r="O275" s="1">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>746</v>
+        <v>683</v>
       </c>
       <c r="B276" t="s">
-        <v>747</v>
+        <v>684</v>
       </c>
       <c r="C276" s="1">
-        <v>200000.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.703</v>
+        <v>98.249</v>
       </c>
       <c r="E276" s="1">
-        <v>100.66</v>
+        <v>99.87601032</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>201320.0</v>
+        <v>4399340.5</v>
       </c>
       <c r="I276" s="1">
-        <v>86.0</v>
+        <v>-71666.58</v>
       </c>
       <c r="J276" s="1">
-        <v>0.042718060798728</v>
+        <v>-1.6290300784856</v>
       </c>
       <c r="K276">
-        <v>2.13</v>
+        <v>1.5</v>
       </c>
       <c r="L276" t="s">
-        <v>748</v>
+        <v>685</v>
       </c>
       <c r="M276" s="1">
-        <v>201406.0</v>
+        <v>4327673.92</v>
       </c>
       <c r="N276" s="1">
-        <v>205659.42</v>
+        <v>4393564.93</v>
       </c>
       <c r="O276" s="1">
-        <v>0.06</v>
+        <v>1.23</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>749</v>
+        <v>686</v>
       </c>
       <c r="B277" t="s">
-        <v>750</v>
+        <v>687</v>
       </c>
       <c r="C277" s="1">
-        <v>129000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>95.976</v>
+        <v>97.565</v>
       </c>
       <c r="E277" s="1">
-        <v>97.75713953</v>
+        <v>99.374</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>126106.71</v>
+        <v>3358841.2</v>
       </c>
       <c r="I277" s="1">
-        <v>-2297.67</v>
+        <v>-61144.2</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.822004554714</v>
+        <v>-1.8203956769376</v>
       </c>
       <c r="K277">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>620.26</v>
+        <v>1.8</v>
+      </c>
+      <c r="L277" t="s">
+        <v>688</v>
       </c>
       <c r="M277" s="1">
-        <v>123809.04</v>
+        <v>3297697.0</v>
       </c>
       <c r="N277" s="1">
-        <v>124429.3</v>
+        <v>3358370.32</v>
       </c>
       <c r="O277" s="1">
-        <v>0.03</v>
+        <v>0.94</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>751</v>
+        <v>689</v>
       </c>
       <c r="B278" t="s">
-        <v>752</v>
+        <v>690</v>
       </c>
       <c r="C278" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>99.86</v>
+        <v>98.726</v>
       </c>
       <c r="E278" s="1">
-        <v>99.81825532</v>
+        <v>100.73</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>469145.8</v>
+        <v>302190.0</v>
       </c>
       <c r="I278" s="1">
-        <v>196.2</v>
+        <v>-6012.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.041820687726502</v>
+        <v>-1.9894768192197</v>
       </c>
       <c r="K278">
-        <v>3.15</v>
+        <v>1.46</v>
       </c>
       <c r="L278" t="s">
-        <v>753</v>
+        <v>691</v>
       </c>
       <c r="M278" s="1">
-        <v>469342.0</v>
+        <v>296178.0</v>
       </c>
       <c r="N278" s="1">
-        <v>484161.49</v>
+        <v>300549.58</v>
       </c>
       <c r="O278" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>754</v>
+        <v>692</v>
       </c>
       <c r="B279" t="s">
-        <v>755</v>
+        <v>693</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>339000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>101.441</v>
+        <v>102.982</v>
       </c>
       <c r="E279" s="1">
-        <v>100.0</v>
+        <v>99.775</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>400000.0</v>
+        <v>338237.25</v>
       </c>
       <c r="I279" s="1">
-        <v>5764.0</v>
+        <v>10871.73</v>
       </c>
       <c r="J279" s="1">
-        <v>1.441</v>
+        <v>3.2142320220496</v>
       </c>
       <c r="K279">
-        <v>0.94</v>
+        <v>1.19</v>
       </c>
       <c r="L279" t="s">
-        <v>756</v>
+        <v>694</v>
       </c>
       <c r="M279" s="1">
-        <v>405764.0</v>
+        <v>349108.98</v>
       </c>
       <c r="N279" s="1">
-        <v>409527.66</v>
+        <v>353131.7</v>
       </c>
       <c r="O279" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>757</v>
+        <v>695</v>
       </c>
       <c r="B280" t="s">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="C280" s="1">
-        <v>363000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.157</v>
+        <v>98.923</v>
       </c>
       <c r="E280" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>363000.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I280" s="1">
-        <v>569.91</v>
+        <v>-634.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.157</v>
+        <v>-0.31942765014107</v>
       </c>
       <c r="K280">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L280" t="s">
+        <v>697</v>
       </c>
       <c r="M280" s="1">
-        <v>363569.91</v>
+        <v>197846.0</v>
       </c>
       <c r="N280" s="1">
-        <v>363569.91</v>
+        <v>198893.95</v>
       </c>
       <c r="O280" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>759</v>
+        <v>698</v>
       </c>
       <c r="B281" t="s">
-        <v>760</v>
+        <v>699</v>
       </c>
       <c r="C281" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.717</v>
+        <v>88.71</v>
       </c>
       <c r="E281" s="1">
-        <v>99.3</v>
+        <v>85.48</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>397200.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I281" s="1">
-        <v>1668.0</v>
+        <v>6460.0</v>
       </c>
       <c r="J281" s="1">
-        <v>0.41993957703927</v>
+        <v>3.7786616752457</v>
       </c>
       <c r="K281">
-        <v>2.64</v>
+        <v>1.65</v>
       </c>
       <c r="L281" t="s">
-        <v>761</v>
+        <v>700</v>
       </c>
       <c r="M281" s="1">
-        <v>398868.0</v>
+        <v>177420.0</v>
       </c>
       <c r="N281" s="1">
-        <v>409415.95</v>
+        <v>180724.66</v>
       </c>
       <c r="O281" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>762</v>
+        <v>701</v>
       </c>
       <c r="B282" t="s">
-        <v>763</v>
+        <v>702</v>
       </c>
       <c r="C282" s="1">
-        <v>276000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.847</v>
+        <v>92.183</v>
       </c>
       <c r="E282" s="1">
-        <v>99.23</v>
+        <v>94.01785714</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>273874.8</v>
+        <v>658125.0</v>
       </c>
       <c r="I282" s="1">
-        <v>4462.92</v>
+        <v>-12844.0</v>
       </c>
       <c r="J282" s="1">
-        <v>1.6295475158722</v>
+        <v>-1.9516049382716</v>
       </c>
       <c r="K282">
-        <v>1.6</v>
+        <v>0.75</v>
       </c>
       <c r="L282" t="s">
-        <v>764</v>
+        <v>703</v>
       </c>
       <c r="M282" s="1">
-        <v>278337.72</v>
+        <v>645281.0</v>
       </c>
       <c r="N282" s="1">
-        <v>282752.77</v>
+        <v>650516.62</v>
       </c>
       <c r="O282" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>765</v>
+        <v>704</v>
       </c>
       <c r="B283" t="s">
-        <v>766</v>
+        <v>705</v>
       </c>
       <c r="C283" s="1">
-        <v>171000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.554</v>
+        <v>101.543</v>
       </c>
       <c r="E283" s="1">
-        <v>99.499</v>
+        <v>99.858</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>170143.29</v>
+        <v>499290.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3514.05</v>
+        <v>8425.0</v>
       </c>
       <c r="J283" s="1">
-        <v>2.065347390426</v>
+        <v>1.6873961024655</v>
       </c>
       <c r="K283">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>685.17</v>
+        <v>2.98</v>
+      </c>
+      <c r="L283" t="s">
+        <v>706</v>
       </c>
       <c r="M283" s="1">
-        <v>173657.34</v>
+        <v>507715.0</v>
       </c>
       <c r="N283" s="1">
-        <v>174342.51</v>
+        <v>522631.1</v>
       </c>
       <c r="O283" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>767</v>
+        <v>707</v>
       </c>
       <c r="B284" t="s">
-        <v>768</v>
+        <v>708</v>
       </c>
       <c r="C284" s="1">
-        <v>329000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>103.282</v>
+        <v>98.713</v>
       </c>
       <c r="E284" s="1">
-        <v>99.451</v>
+        <v>99.67</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>327193.79</v>
+        <v>299010.0</v>
       </c>
       <c r="I284" s="1">
-        <v>12603.99</v>
+        <v>-2871.0</v>
       </c>
       <c r="J284" s="1">
-        <v>3.8521482941348</v>
+        <v>-0.96016855623558</v>
       </c>
       <c r="K284">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.27</v>
+      </c>
+      <c r="L284">
+        <v>796.23</v>
       </c>
       <c r="M284" s="1">
-        <v>339797.78</v>
+        <v>296139.0</v>
       </c>
       <c r="N284" s="1">
-        <v>349836.79</v>
+        <v>296935.23</v>
       </c>
       <c r="O284" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>770</v>
+        <v>709</v>
       </c>
       <c r="B285" t="s">
-        <v>771</v>
+        <v>710</v>
       </c>
       <c r="C285" s="1">
-        <v>3660000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>69.739</v>
+        <v>97.718</v>
       </c>
       <c r="E285" s="1">
-        <v>70.36</v>
+        <v>100.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>2575176.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-22728.6</v>
+        <v>-6846.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-0.88260375213189</v>
+        <v>-2.282</v>
       </c>
       <c r="K285">
-        <v>0.71</v>
+        <v>1.32</v>
       </c>
       <c r="L285" t="s">
-        <v>772</v>
+        <v>711</v>
       </c>
       <c r="M285" s="1">
-        <v>2552447.4</v>
+        <v>293154.0</v>
       </c>
       <c r="N285" s="1">
-        <v>2578518.63</v>
+        <v>297099.21</v>
       </c>
       <c r="O285" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>773</v>
+        <v>712</v>
       </c>
       <c r="B286" t="s">
-        <v>774</v>
+        <v>713</v>
       </c>
       <c r="C286" s="1">
-        <v>174000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>101.173</v>
+        <v>93.091</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>94.54545455</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>174000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>2041.02</v>
+        <v>-15999.0</v>
       </c>
       <c r="J286" s="1">
-        <v>1.173</v>
+        <v>-1.5383653846154</v>
       </c>
       <c r="K286">
-        <v>0.88</v>
+        <v>0.16</v>
       </c>
       <c r="L286" t="s">
-        <v>775</v>
+        <v>714</v>
       </c>
       <c r="M286" s="1">
-        <v>176041.02</v>
+        <v>1024001.0</v>
       </c>
       <c r="N286" s="1">
-        <v>177571.21</v>
+        <v>1025761.0</v>
       </c>
       <c r="O286" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>776</v>
+        <v>715</v>
       </c>
       <c r="B287" t="s">
-        <v>777</v>
+        <v>716</v>
       </c>
       <c r="C287" s="1">
         <v>600000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.974</v>
+        <v>96.845</v>
       </c>
       <c r="E287" s="1">
-        <v>100.23</v>
+        <v>98.642</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>601380.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I287" s="1">
-        <v>4464.0</v>
+        <v>-10782.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.74229272672852</v>
+        <v>-1.8217392185884</v>
       </c>
       <c r="K287">
-        <v>1.77</v>
+        <v>3.54</v>
       </c>
       <c r="L287" t="s">
-        <v>778</v>
+        <v>717</v>
       </c>
       <c r="M287" s="1">
-        <v>605844.0</v>
+        <v>581070.0</v>
       </c>
       <c r="N287" s="1">
-        <v>616446.74</v>
+        <v>602285.75</v>
       </c>
       <c r="O287" s="1">
         <v>0.17</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>779</v>
+        <v>718</v>
       </c>
       <c r="B288" t="s">
-        <v>780</v>
+        <v>719</v>
       </c>
       <c r="C288" s="1">
-        <v>500000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.742</v>
+        <v>98.739</v>
       </c>
       <c r="E288" s="1">
-        <v>99.871</v>
+        <v>99.628</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>499355.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I288" s="1">
-        <v>4355.0</v>
+        <v>-3155.95</v>
       </c>
       <c r="J288" s="1">
-        <v>0.87212504130328</v>
+        <v>-0.89231942827318</v>
       </c>
       <c r="K288">
-        <v>1.02</v>
+        <v>1.45</v>
       </c>
       <c r="L288" t="s">
-        <v>270</v>
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>503710.0</v>
+        <v>350523.45</v>
       </c>
       <c r="N288" s="1">
-        <v>508805.89</v>
+        <v>355675.81</v>
       </c>
       <c r="O288" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>781</v>
+        <v>721</v>
       </c>
       <c r="B289" t="s">
-        <v>782</v>
+        <v>722</v>
       </c>
       <c r="C289" s="1">
-        <v>6664000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>73.705</v>
+        <v>98.143</v>
       </c>
       <c r="E289" s="1">
-        <v>70.69438941</v>
+        <v>99.736</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>4711074.11</v>
+        <v>299208.0</v>
       </c>
       <c r="I289" s="1">
-        <v>200627.09</v>
+        <v>-4779.0</v>
       </c>
       <c r="J289" s="1">
-        <v>4.2586273388087</v>
+        <v>-1.5972166519612</v>
       </c>
       <c r="K289">
-        <v>0.38</v>
+        <v>1.23</v>
       </c>
       <c r="L289" t="s">
-        <v>783</v>
+        <v>723</v>
       </c>
       <c r="M289" s="1">
-        <v>4911701.2</v>
+        <v>294429.0</v>
       </c>
       <c r="N289" s="1">
-        <v>4937115.69</v>
+        <v>298111.19</v>
       </c>
       <c r="O289" s="1">
-        <v>1.34</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>784</v>
+        <v>724</v>
       </c>
       <c r="B290" t="s">
-        <v>785</v>
+        <v>725</v>
       </c>
       <c r="C290" s="1">
-        <v>1688000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>90.255</v>
+        <v>98.302</v>
       </c>
       <c r="E290" s="1">
-        <v>88.3668519</v>
+        <v>99.594</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1491632.46</v>
+        <v>259940.34</v>
       </c>
       <c r="I290" s="1">
-        <v>31871.94</v>
+        <v>-3372.12</v>
       </c>
       <c r="J290" s="1">
-        <v>2.1367153675377</v>
+        <v>-1.2972669036287</v>
       </c>
       <c r="K290">
-        <v>1.06</v>
+        <v>2.56</v>
       </c>
       <c r="L290" t="s">
-        <v>786</v>
+        <v>726</v>
       </c>
       <c r="M290" s="1">
-        <v>1523504.4</v>
+        <v>256568.22</v>
       </c>
       <c r="N290" s="1">
-        <v>1541385.64</v>
+        <v>263253.22</v>
       </c>
       <c r="O290" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>787</v>
+        <v>727</v>
       </c>
       <c r="B291" t="s">
-        <v>788</v>
+        <v>728</v>
       </c>
       <c r="C291" s="1">
-        <v>1890000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.435</v>
+        <v>98.661</v>
       </c>
       <c r="E291" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1845944.1</v>
+        <v>900000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>33377.4</v>
+        <v>-12051.0</v>
       </c>
       <c r="J291" s="1">
-        <v>1.8081479282065</v>
+        <v>-1.339</v>
       </c>
       <c r="K291">
-        <v>0.23</v>
+        <v>2.18</v>
       </c>
       <c r="L291" t="s">
-        <v>789</v>
+        <v>729</v>
       </c>
       <c r="M291" s="1">
-        <v>1879321.5</v>
+        <v>887949.0</v>
       </c>
       <c r="N291" s="1">
-        <v>1883671.09</v>
+        <v>907536.33</v>
       </c>
       <c r="O291" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>790</v>
+        <v>730</v>
       </c>
       <c r="B292" t="s">
-        <v>791</v>
+        <v>731</v>
       </c>
       <c r="C292" s="1">
-        <v>1365000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.851</v>
+        <v>101.455</v>
       </c>
       <c r="E292" s="1">
-        <v>101.47184249</v>
+        <v>103.012</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1385090.65</v>
+        <v>412048.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-8474.5</v>
+        <v>-6228.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.61183721079916</v>
+        <v>-1.511474391333</v>
       </c>
       <c r="K292">
-        <v>1.27</v>
+        <v>2.32</v>
       </c>
       <c r="L292" t="s">
-        <v>792</v>
+        <v>732</v>
       </c>
       <c r="M292" s="1">
-        <v>1376616.15</v>
+        <v>405820.0</v>
       </c>
       <c r="N292" s="1">
-        <v>1393968.48</v>
+        <v>415088.49</v>
       </c>
       <c r="O292" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>793</v>
+        <v>733</v>
       </c>
       <c r="B293" t="s">
-        <v>794</v>
+        <v>734</v>
       </c>
       <c r="C293" s="1">
-        <v>5094000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.645</v>
+        <v>101.391</v>
       </c>
       <c r="E293" s="1">
-        <v>128.85467452</v>
+        <v>99.849</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>6563857.12</v>
+        <v>783814.65</v>
       </c>
       <c r="I293" s="1">
-        <v>85727.77</v>
+        <v>12104.7</v>
       </c>
       <c r="J293" s="1">
-        <v>1.3060578320449</v>
+        <v>1.5443319412313</v>
       </c>
       <c r="K293">
-        <v>0.3</v>
+        <v>1.88</v>
       </c>
       <c r="L293" t="s">
-        <v>795</v>
+        <v>735</v>
       </c>
       <c r="M293" s="1">
-        <v>6649584.89</v>
+        <v>795919.35</v>
       </c>
       <c r="N293" s="1">
-        <v>6664998.85</v>
+        <v>810657.99</v>
       </c>
       <c r="O293" s="1">
-        <v>1.81</v>
+        <v>0.23</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>796</v>
+        <v>736</v>
       </c>
       <c r="B294" t="s">
-        <v>797</v>
+        <v>737</v>
       </c>
       <c r="C294" s="1">
-        <v>526000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.998</v>
+        <v>108.584</v>
       </c>
       <c r="E294" s="1">
-        <v>99.646</v>
+        <v>99.283</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>524137.96</v>
+        <v>528185.56</v>
       </c>
       <c r="I294" s="1">
-        <v>12371.52</v>
+        <v>49481.32</v>
       </c>
       <c r="J294" s="1">
-        <v>2.360355659033</v>
+        <v>9.3681697773033</v>
       </c>
       <c r="K294">
-        <v>3.29</v>
+        <v>2.75</v>
       </c>
       <c r="L294" t="s">
-        <v>798</v>
+        <v>738</v>
       </c>
       <c r="M294" s="1">
-        <v>536509.48</v>
+        <v>577666.88</v>
       </c>
       <c r="N294" s="1">
-        <v>553809.84</v>
+        <v>592307.81</v>
       </c>
       <c r="O294" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>799</v>
+        <v>739</v>
       </c>
       <c r="B295" t="s">
-        <v>800</v>
+        <v>740</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.242</v>
+        <v>99.208</v>
       </c>
       <c r="E295" s="1">
-        <v>97.41</v>
+        <v>99.115</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>389640.0</v>
+        <v>300318.45</v>
       </c>
       <c r="I295" s="1">
-        <v>15328.0</v>
+        <v>281.79</v>
       </c>
       <c r="J295" s="1">
-        <v>3.9338876912021</v>
+        <v>0.093830399031428</v>
       </c>
       <c r="K295">
-        <v>3.39</v>
+        <v>3.33</v>
       </c>
       <c r="L295" t="s">
-        <v>801</v>
+        <v>741</v>
       </c>
       <c r="M295" s="1">
-        <v>404968.0</v>
+        <v>300600.24</v>
       </c>
       <c r="N295" s="1">
-        <v>418513.21</v>
+        <v>310682.25</v>
       </c>
       <c r="O295" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>802</v>
+        <v>742</v>
       </c>
       <c r="B296" t="s">
-        <v>803</v>
+        <v>743</v>
       </c>
       <c r="C296" s="1">
-        <v>400000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D296" s="1">
-        <v>108.666</v>
+        <v>95.69</v>
       </c>
       <c r="E296" s="1">
-        <v>108.24</v>
+        <v>96.9285928</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>432960.0</v>
+        <v>780685.18</v>
       </c>
       <c r="I296" s="1">
-        <v>1704.0</v>
+        <v>-9975.91</v>
       </c>
       <c r="J296" s="1">
-        <v>0.39356984478936</v>
+        <v>-1.2778403197048</v>
       </c>
       <c r="K296">
-        <v>1.55</v>
+        <v>0.91</v>
       </c>
       <c r="L296" t="s">
-        <v>804</v>
+        <v>744</v>
       </c>
       <c r="M296" s="1">
-        <v>434664.0</v>
+        <v>770709.27</v>
       </c>
       <c r="N296" s="1">
-        <v>440855.78</v>
+        <v>778039.72</v>
       </c>
       <c r="O296" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>805</v>
+        <v>745</v>
       </c>
       <c r="B297" t="s">
-        <v>806</v>
+        <v>746</v>
       </c>
       <c r="C297" s="1">
-        <v>600000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D297" s="1">
-        <v>100.939</v>
+        <v>89.709</v>
       </c>
       <c r="E297" s="1">
-        <v>100.507</v>
+        <v>93.69960029</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>603042.0</v>
+        <v>362508.19</v>
       </c>
       <c r="I297" s="1">
-        <v>2592.0</v>
+        <v>-15438.97</v>
       </c>
       <c r="J297" s="1">
-        <v>0.4298208085009</v>
+        <v>-4.2589299844508</v>
       </c>
       <c r="K297">
-        <v>2.52</v>
+        <v>1.08</v>
       </c>
       <c r="L297" t="s">
-        <v>807</v>
+        <v>747</v>
       </c>
       <c r="M297" s="1">
-        <v>605634.0</v>
+        <v>347069.22</v>
       </c>
       <c r="N297" s="1">
-        <v>620724.41</v>
+        <v>351230.6</v>
       </c>
       <c r="O297" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>808</v>
+        <v>748</v>
       </c>
       <c r="B298" t="s">
-        <v>809</v>
+        <v>749</v>
       </c>
       <c r="C298" s="1">
-        <v>683000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D298" s="1">
-        <v>99.974</v>
+        <v>78.606</v>
       </c>
       <c r="E298" s="1">
-        <v>99.902</v>
+        <v>96.18009363</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>682330.66</v>
+        <v>331659.5</v>
       </c>
       <c r="I298" s="1">
-        <v>491.76</v>
+        <v>-60601.05</v>
       </c>
       <c r="J298" s="1">
-        <v>0.072070629216632</v>
+        <v>-18.272068190418</v>
       </c>
       <c r="K298">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="L298">
-        <v>339.16</v>
+        <v>434.58</v>
       </c>
       <c r="M298" s="1">
-        <v>682822.42</v>
+        <v>271058.45</v>
       </c>
       <c r="N298" s="1">
-        <v>683161.58</v>
+        <v>271493.03</v>
       </c>
       <c r="O298" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>810</v>
+        <v>750</v>
       </c>
       <c r="B299" t="s">
-        <v>811</v>
+        <v>751</v>
       </c>
       <c r="C299" s="1">
-        <v>600000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>90.61</v>
+        <v>101.605</v>
       </c>
       <c r="E299" s="1">
-        <v>85.25</v>
+        <v>119.99153825</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>511500.0</v>
+        <v>3419758.84</v>
       </c>
       <c r="I299" s="1">
-        <v>32160.0</v>
+        <v>292727.83</v>
       </c>
       <c r="J299" s="1">
-        <v>6.2873900293255</v>
+        <v>8.559896872728</v>
       </c>
       <c r="K299">
-        <v>0.69</v>
+        <v>0.79</v>
       </c>
       <c r="L299" t="s">
-        <v>812</v>
+        <v>752</v>
       </c>
       <c r="M299" s="1">
-        <v>543660.0</v>
+        <v>3712486.67</v>
       </c>
       <c r="N299" s="1">
-        <v>547827.12</v>
+        <v>3735070.85</v>
       </c>
       <c r="O299" s="1">
-        <v>0.15</v>
+        <v>1.05</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>813</v>
+        <v>753</v>
       </c>
       <c r="B300" t="s">
-        <v>814</v>
+        <v>754</v>
       </c>
       <c r="C300" s="1">
-        <v>351000.0</v>
+        <v>2910000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>102.882</v>
+        <v>101.667</v>
       </c>
       <c r="E300" s="1">
-        <v>99.779</v>
+        <v>101.61324845</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>350224.29</v>
+        <v>2956945.53</v>
       </c>
       <c r="I300" s="1">
-        <v>10891.53</v>
+        <v>114934.27</v>
       </c>
       <c r="J300" s="1">
-        <v>3.1098728189298</v>
+        <v>3.8869255058614</v>
       </c>
       <c r="K300">
-        <v>0.97</v>
+        <v>0.61</v>
       </c>
       <c r="L300" t="s">
-        <v>815</v>
+        <v>755</v>
       </c>
       <c r="M300" s="1">
-        <v>361115.82</v>
+        <v>3071879.8</v>
       </c>
       <c r="N300" s="1">
-        <v>364505.61</v>
+        <v>3089608.22</v>
       </c>
       <c r="O300" s="1">
-        <v>0.1</v>
+        <v>0.87</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>816</v>
+        <v>756</v>
       </c>
       <c r="B301" t="s">
-        <v>817</v>
+        <v>757</v>
       </c>
       <c r="C301" s="1">
-        <v>400000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>102.803</v>
+        <v>100.143</v>
       </c>
       <c r="E301" s="1">
-        <v>102.939</v>
+        <v>100.84036842</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>411756.0</v>
+        <v>6705884.5</v>
       </c>
       <c r="I301" s="1">
-        <v>-544.0</v>
+        <v>-46375.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.13211707904681</v>
+        <v>-0.69155679612436</v>
       </c>
       <c r="K301">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>79.45</v>
+        <v>0.11</v>
+      </c>
+      <c r="L301" t="s">
+        <v>758</v>
       </c>
       <c r="M301" s="1">
-        <v>411212.0</v>
+        <v>6659509.5</v>
       </c>
       <c r="N301" s="1">
-        <v>411291.45</v>
+        <v>6667004.53</v>
       </c>
       <c r="O301" s="1">
-        <v>0.11</v>
+        <v>1.87</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>818</v>
+        <v>759</v>
       </c>
       <c r="B302" t="s">
-        <v>819</v>
+        <v>760</v>
       </c>
       <c r="C302" s="1">
-        <v>700000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.785</v>
+        <v>86.772</v>
       </c>
       <c r="E302" s="1">
-        <v>100.761</v>
+        <v>95.17131958</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>705327.0</v>
+        <v>2099479.31</v>
       </c>
       <c r="I302" s="1">
-        <v>-6832.0</v>
+        <v>-185288.99</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.96862873532418</v>
+        <v>-8.8254734932349</v>
       </c>
       <c r="K302">
-        <v>1.62</v>
+        <v>0.11</v>
       </c>
       <c r="L302" t="s">
-        <v>820</v>
+        <v>761</v>
       </c>
       <c r="M302" s="1">
-        <v>698495.0</v>
+        <v>1914190.32</v>
       </c>
       <c r="N302" s="1">
-        <v>709822.05</v>
+        <v>1916528.2</v>
       </c>
       <c r="O302" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>821</v>
+        <v>762</v>
       </c>
       <c r="B303" t="s">
-        <v>822</v>
+        <v>763</v>
       </c>
       <c r="C303" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>103.822</v>
+        <v>98.837</v>
       </c>
       <c r="E303" s="1">
-        <v>99.871</v>
+        <v>101.176</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>199742.0</v>
+        <v>2529400.0</v>
       </c>
       <c r="I303" s="1">
-        <v>7902.0</v>
+        <v>-58475.0</v>
       </c>
       <c r="J303" s="1">
-        <v>3.9561033733516</v>
+        <v>-2.3118130782004</v>
       </c>
       <c r="K303">
-        <v>3.04</v>
+        <v>0.11</v>
       </c>
       <c r="L303" t="s">
-        <v>823</v>
+        <v>764</v>
       </c>
       <c r="M303" s="1">
-        <v>207644.0</v>
+        <v>2470925.0</v>
       </c>
       <c r="N303" s="1">
-        <v>213726.19</v>
+        <v>2473655.98</v>
       </c>
       <c r="O303" s="1">
-        <v>0.06</v>
+        <v>0.69</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>824</v>
+        <v>765</v>
       </c>
       <c r="B304" t="s">
-        <v>825</v>
+        <v>766</v>
       </c>
       <c r="C304" s="1">
-        <v>500000.0</v>
+        <v>6310000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.82</v>
+        <v>100.559</v>
       </c>
       <c r="E304" s="1">
-        <v>99.589</v>
+        <v>101.552</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>497945.0</v>
+        <v>6407931.2</v>
       </c>
       <c r="I304" s="1">
-        <v>1155.0</v>
+        <v>-62658.3</v>
       </c>
       <c r="J304" s="1">
-        <v>0.23195332817881</v>
+        <v>-0.97782416889869</v>
       </c>
       <c r="K304">
-        <v>1.78</v>
+        <v>0.4</v>
       </c>
       <c r="L304" t="s">
-        <v>826</v>
+        <v>767</v>
       </c>
       <c r="M304" s="1">
-        <v>499100.0</v>
+        <v>6345272.9</v>
       </c>
       <c r="N304" s="1">
-        <v>508017.81</v>
+        <v>6370722.07</v>
       </c>
       <c r="O304" s="1">
-        <v>0.14</v>
+        <v>1.79</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>827</v>
+        <v>768</v>
       </c>
       <c r="B305" t="s">
-        <v>828</v>
+        <v>769</v>
       </c>
       <c r="C305" s="1">
-        <v>200000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>104.493</v>
+        <v>103.134</v>
       </c>
       <c r="E305" s="1">
-        <v>103.15</v>
+        <v>104.151</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>206300.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I305" s="1">
-        <v>2686.0</v>
+        <v>-46171.8</v>
       </c>
       <c r="J305" s="1">
-        <v>1.3019873969947</v>
+        <v>-0.97646686061584</v>
       </c>
       <c r="K305">
-        <v>4.15</v>
+        <v>0.89</v>
       </c>
       <c r="L305" t="s">
-        <v>829</v>
+        <v>770</v>
       </c>
       <c r="M305" s="1">
-        <v>208986.0</v>
+        <v>4682283.6</v>
       </c>
       <c r="N305" s="1">
-        <v>217288.74</v>
+        <v>4722894.15</v>
       </c>
       <c r="O305" s="1">
-        <v>0.06</v>
+        <v>1.33</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>830</v>
+        <v>771</v>
       </c>
       <c r="B306" t="s">
-        <v>828</v>
+        <v>772</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.897</v>
+        <v>102.867</v>
       </c>
       <c r="E306" s="1">
-        <v>99.908</v>
+        <v>107.54387202</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>199816.0</v>
+        <v>6268732.3</v>
       </c>
       <c r="I306" s="1">
-        <v>-22.0</v>
+        <v>-272614.87</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.011010129318973</v>
+        <v>-4.3488038243394</v>
       </c>
       <c r="K306">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>473.61</v>
+        <v>0.44</v>
+      </c>
+      <c r="L306" t="s">
+        <v>773</v>
       </c>
       <c r="M306" s="1">
-        <v>199794.0</v>
+        <v>5996117.43</v>
       </c>
       <c r="N306" s="1">
-        <v>200267.61</v>
+        <v>6021880.97</v>
       </c>
       <c r="O306" s="1">
-        <v>0.05</v>
+        <v>1.69</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>831</v>
+        <v>774</v>
       </c>
       <c r="B307" t="s">
-        <v>832</v>
+        <v>775</v>
       </c>
       <c r="C307" s="1">
-        <v>400000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>106.046</v>
+        <v>96.396</v>
       </c>
       <c r="E307" s="1">
-        <v>106.6</v>
+        <v>99.406</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>426400.0</v>
+        <v>310146.72</v>
       </c>
       <c r="I307" s="1">
-        <v>-2216.0</v>
+        <v>-9391.2</v>
       </c>
       <c r="J307" s="1">
-        <v>-0.51969981238274</v>
+        <v>-3.0279862382552</v>
       </c>
       <c r="K307">
-        <v>1.5</v>
+        <v>0.79</v>
       </c>
       <c r="L307" t="s">
-        <v>833</v>
+        <v>776</v>
       </c>
       <c r="M307" s="1">
-        <v>424184.0</v>
+        <v>300755.52</v>
       </c>
       <c r="N307" s="1">
-        <v>430192.22</v>
+        <v>303213.05</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>834</v>
+        <v>777</v>
       </c>
       <c r="B308" t="s">
-        <v>835</v>
+        <v>778</v>
       </c>
       <c r="C308" s="1">
-        <v>384000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>102.119</v>
+        <v>98.593</v>
       </c>
       <c r="E308" s="1">
         <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>384000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>8136.96</v>
+        <v>-10763.55</v>
       </c>
       <c r="J308" s="1">
-        <v>2.119</v>
+        <v>-1.407</v>
       </c>
       <c r="K308">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="L308" t="s">
-        <v>836</v>
+        <v>779</v>
       </c>
       <c r="M308" s="1">
-        <v>392136.96</v>
+        <v>754236.45</v>
       </c>
       <c r="N308" s="1">
-        <v>393493.69</v>
+        <v>755748.17</v>
       </c>
       <c r="O308" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>837</v>
+        <v>780</v>
       </c>
       <c r="B309" t="s">
-        <v>838</v>
+        <v>781</v>
       </c>
       <c r="C309" s="1">
-        <v>138000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.633</v>
+        <v>103.345</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>138000.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I309" s="1">
-        <v>5013.54</v>
+        <v>12875.0</v>
       </c>
       <c r="J309" s="1">
-        <v>3.633</v>
+        <v>2.5553240051603</v>
       </c>
       <c r="K309">
-        <v>3.55</v>
+        <v>4.29</v>
       </c>
       <c r="L309" t="s">
-        <v>839</v>
+        <v>782</v>
       </c>
       <c r="M309" s="1">
-        <v>143013.54</v>
+        <v>516725.0</v>
       </c>
       <c r="N309" s="1">
-        <v>147916.35</v>
+        <v>538197.6</v>
       </c>
       <c r="O309" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>840</v>
+        <v>783</v>
       </c>
       <c r="B310" t="s">
-        <v>841</v>
+        <v>784</v>
       </c>
       <c r="C310" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>104.303</v>
+        <v>100.683</v>
       </c>
       <c r="E310" s="1">
-        <v>99.65790667</v>
+        <v>98.69</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>298973.72</v>
+        <v>394760.0</v>
       </c>
       <c r="I310" s="1">
-        <v>13935.28</v>
+        <v>7972.0</v>
       </c>
       <c r="J310" s="1">
-        <v>4.6610384350839</v>
+        <v>2.0194548586483</v>
       </c>
       <c r="K310">
-        <v>2.94</v>
+        <v>1.82</v>
       </c>
       <c r="L310" t="s">
-        <v>842</v>
+        <v>785</v>
       </c>
       <c r="M310" s="1">
-        <v>312909.0</v>
+        <v>402732.0</v>
       </c>
       <c r="N310" s="1">
-        <v>321724.07</v>
+        <v>409993.64</v>
       </c>
       <c r="O310" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>843</v>
+        <v>786</v>
       </c>
       <c r="B311" t="s">
-        <v>844</v>
+        <v>787</v>
       </c>
       <c r="C311" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>103.66</v>
+        <v>83.911</v>
       </c>
       <c r="E311" s="1">
-        <v>103.47225</v>
+        <v>85.4016</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>413889.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I311" s="1">
-        <v>751.0</v>
+        <v>-7453.0</v>
       </c>
       <c r="J311" s="1">
-        <v>0.18144961571822</v>
+        <v>-1.7454005545564</v>
       </c>
       <c r="K311">
-        <v>3.97</v>
+        <v>0.21</v>
       </c>
       <c r="L311" t="s">
-        <v>845</v>
+        <v>788</v>
       </c>
       <c r="M311" s="1">
-        <v>414640.0</v>
+        <v>419555.0</v>
       </c>
       <c r="N311" s="1">
-        <v>430522.19</v>
+        <v>420621.78</v>
       </c>
       <c r="O311" s="1">
         <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>846</v>
+        <v>789</v>
       </c>
       <c r="B312" t="s">
-        <v>847</v>
+        <v>790</v>
       </c>
       <c r="C312" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>101.324</v>
+        <v>100.658</v>
       </c>
       <c r="E312" s="1">
-        <v>99.142</v>
+        <v>99.609</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>495710.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I312" s="1">
-        <v>10910.0</v>
+        <v>3209.94</v>
       </c>
       <c r="J312" s="1">
-        <v>2.2008835811261</v>
+        <v>1.0531176901686</v>
       </c>
       <c r="K312">
-        <v>1.76</v>
+        <v>3.38</v>
       </c>
       <c r="L312" t="s">
-        <v>848</v>
+        <v>791</v>
       </c>
       <c r="M312" s="1">
-        <v>506620.0</v>
+        <v>308013.48</v>
       </c>
       <c r="N312" s="1">
-        <v>515431.64</v>
+        <v>318342.03</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>849</v>
+        <v>792</v>
       </c>
       <c r="B313" t="s">
-        <v>850</v>
+        <v>793</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>105.657</v>
+        <v>101.785</v>
       </c>
       <c r="E313" s="1">
-        <v>105.92</v>
+        <v>99.813</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>211840.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I313" s="1">
-        <v>-526.0</v>
+        <v>5048.32</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.24830060422961</v>
+        <v>1.9756945488063</v>
       </c>
       <c r="K313">
-        <v>3.72</v>
+        <v>3.22</v>
       </c>
       <c r="L313" t="s">
-        <v>851</v>
+        <v>794</v>
       </c>
       <c r="M313" s="1">
-        <v>211314.0</v>
+        <v>260569.6</v>
       </c>
       <c r="N313" s="1">
-        <v>218757.84</v>
+        <v>268804.56</v>
       </c>
       <c r="O313" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>852</v>
+        <v>795</v>
       </c>
       <c r="B314" t="s">
-        <v>853</v>
+        <v>796</v>
       </c>
       <c r="C314" s="1">
-        <v>392000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>102.193</v>
+        <v>103.852</v>
       </c>
       <c r="E314" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>403093.6</v>
+        <v>383000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-2497.04</v>
+        <v>14753.16</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.61946902654867</v>
+        <v>3.852</v>
       </c>
       <c r="K314">
-        <v>2.46</v>
+        <v>1.91</v>
       </c>
       <c r="L314" t="s">
-        <v>854</v>
+        <v>797</v>
       </c>
       <c r="M314" s="1">
-        <v>400596.56</v>
+        <v>397753.16</v>
       </c>
       <c r="N314" s="1">
-        <v>410222.04</v>
+        <v>405078.59</v>
       </c>
       <c r="O314" s="1">
         <v>0.11</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>855</v>
+        <v>798</v>
       </c>
       <c r="B315" t="s">
-        <v>856</v>
+        <v>799</v>
       </c>
       <c r="C315" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.87</v>
+        <v>98.632</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>500000.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-650.0</v>
+        <v>-6328.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.13</v>
+        <v>-0.79559055751687</v>
       </c>
       <c r="K315">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.05</v>
+      </c>
+      <c r="L315">
+        <v>394.52</v>
       </c>
       <c r="M315" s="1">
-        <v>499350.0</v>
+        <v>789056.0</v>
       </c>
       <c r="N315" s="1">
-        <v>501183.29</v>
+        <v>789450.52</v>
       </c>
       <c r="O315" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>858</v>
+        <v>800</v>
       </c>
       <c r="B316" t="s">
-        <v>859</v>
+        <v>801</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.241</v>
+        <v>100.698</v>
       </c>
       <c r="E316" s="1">
-        <v>97.25</v>
+        <v>99.424</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>389000.0</v>
+        <v>321139.52</v>
       </c>
       <c r="I316" s="1">
-        <v>-36.0</v>
+        <v>4115.02</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.009254498714653</v>
+        <v>1.2813807531381</v>
       </c>
       <c r="K316">
-        <v>2.12</v>
+        <v>2.94</v>
       </c>
       <c r="L316" t="s">
-        <v>860</v>
+        <v>802</v>
       </c>
       <c r="M316" s="1">
-        <v>388964.0</v>
+        <v>325254.54</v>
       </c>
       <c r="N316" s="1">
-        <v>397457.15</v>
+        <v>334749.86</v>
       </c>
       <c r="O316" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>861</v>
+        <v>803</v>
       </c>
       <c r="B317" t="s">
-        <v>862</v>
+        <v>804</v>
       </c>
       <c r="C317" s="1">
-        <v>500000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>101.917</v>
+        <v>98.457</v>
       </c>
       <c r="E317" s="1">
-        <v>99.147</v>
+        <v>99.947</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>495735.0</v>
+        <v>561702.14</v>
       </c>
       <c r="I317" s="1">
-        <v>13850.0</v>
+        <v>-8373.8</v>
       </c>
       <c r="J317" s="1">
-        <v>2.7938313816858</v>
+        <v>-1.4907901187629</v>
       </c>
       <c r="K317">
-        <v>2.52</v>
+        <v>1.1</v>
       </c>
       <c r="L317" t="s">
-        <v>863</v>
+        <v>805</v>
       </c>
       <c r="M317" s="1">
-        <v>509585.0</v>
+        <v>553328.34</v>
       </c>
       <c r="N317" s="1">
-        <v>522184.32</v>
+        <v>559506.49</v>
       </c>
       <c r="O317" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>864</v>
+        <v>806</v>
       </c>
       <c r="B318" t="s">
-        <v>865</v>
+        <v>807</v>
       </c>
       <c r="C318" s="1">
-        <v>613000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.092</v>
+        <v>98.383</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>613000.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I318" s="1">
-        <v>563.96</v>
+        <v>-15356.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.092</v>
+        <v>-1.3990919933052</v>
       </c>
       <c r="K318">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>71.31</v>
+        <v>0.17</v>
+      </c>
+      <c r="L318" t="s">
+        <v>808</v>
       </c>
       <c r="M318" s="1">
-        <v>613563.96</v>
+        <v>1082213.0</v>
       </c>
       <c r="N318" s="1">
-        <v>613635.27</v>
+        <v>1084134.23</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>866</v>
+        <v>809</v>
       </c>
       <c r="B319" t="s">
-        <v>867</v>
+        <v>810</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>84.405</v>
+        <v>98.459</v>
       </c>
       <c r="E319" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>327216.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>10404.0</v>
+        <v>-11079.79</v>
       </c>
       <c r="J319" s="1">
-        <v>3.1795511221945</v>
+        <v>-1.541</v>
       </c>
       <c r="K319">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="L319" t="s">
-        <v>868</v>
+        <v>811</v>
       </c>
       <c r="M319" s="1">
-        <v>337620.0</v>
+        <v>707920.21</v>
       </c>
       <c r="N319" s="1">
-        <v>339066.58</v>
+        <v>709501.03</v>
       </c>
       <c r="O319" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>869</v>
+        <v>812</v>
       </c>
       <c r="B320" t="s">
-        <v>870</v>
+        <v>813</v>
       </c>
       <c r="C320" s="1">
-        <v>377000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.781</v>
+        <v>98.107</v>
       </c>
       <c r="E320" s="1">
-        <v>99.417</v>
+        <v>99.215</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>374802.09</v>
+        <v>273833.4</v>
       </c>
       <c r="I320" s="1">
-        <v>12682.28</v>
+        <v>-3058.08</v>
       </c>
       <c r="J320" s="1">
-        <v>3.383727129163</v>
+        <v>-1.1167666179509</v>
       </c>
       <c r="K320">
-        <v>3.36</v>
+        <v>3.7</v>
       </c>
       <c r="L320" t="s">
-        <v>871</v>
+        <v>814</v>
       </c>
       <c r="M320" s="1">
-        <v>387484.37</v>
+        <v>270775.32</v>
       </c>
       <c r="N320" s="1">
-        <v>400150.02</v>
+        <v>280983.54</v>
       </c>
       <c r="O320" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>872</v>
+        <v>815</v>
       </c>
       <c r="B321" t="s">
-        <v>873</v>
+        <v>816</v>
       </c>
       <c r="C321" s="1">
         <v>400000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.449</v>
+        <v>100.271</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>400000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I321" s="1">
-        <v>1796.0</v>
+        <v>-5592.0</v>
       </c>
       <c r="J321" s="1">
-        <v>0.449</v>
+        <v>-1.3750504086791</v>
       </c>
       <c r="K321">
-        <v>1.43</v>
+        <v>3.87</v>
       </c>
       <c r="L321" t="s">
-        <v>874</v>
+        <v>817</v>
       </c>
       <c r="M321" s="1">
-        <v>401796.0</v>
+        <v>401084.0</v>
       </c>
       <c r="N321" s="1">
-        <v>407531.87</v>
+        <v>416557.26</v>
       </c>
       <c r="O321" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>875</v>
+        <v>818</v>
       </c>
       <c r="B322" t="s">
-        <v>876</v>
+        <v>819</v>
       </c>
       <c r="C322" s="1">
-        <v>1110.0</v>
+        <v>634000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>0.1425</v>
+        <v>100.196</v>
       </c>
       <c r="E322" s="1">
-        <v>0.1073378378</v>
+        <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>0.0</v>
+        <v>634000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>97575.0</v>
+        <v>1242.64</v>
       </c>
       <c r="J322" s="1">
-        <v>0</v>
+        <v>0.196</v>
       </c>
       <c r="K322">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.85</v>
+      </c>
+      <c r="L322" t="s">
+        <v>820</v>
       </c>
       <c r="M322" s="1">
-        <v>97575.0</v>
+        <v>635242.64</v>
       </c>
       <c r="N322" s="1">
-        <v>97575.0</v>
+        <v>653284.63</v>
       </c>
       <c r="O322" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>821</v>
+      </c>
+      <c r="B323" t="s">
+        <v>822</v>
+      </c>
+      <c r="C323" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.441</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-5356.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-1.3286366342528</v>
+      </c>
+      <c r="K323">
+        <v>2.44</v>
+      </c>
+      <c r="L323" t="s">
+        <v>823</v>
+      </c>
+      <c r="M323" s="1">
+        <v>397764.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>407533.32</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>824</v>
+      </c>
+      <c r="B324" t="s">
+        <v>825</v>
+      </c>
+      <c r="C324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>3204.63</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.747</v>
+      </c>
+      <c r="K324">
+        <v>1.9</v>
+      </c>
+      <c r="L324" t="s">
+        <v>826</v>
+      </c>
+      <c r="M324" s="1">
+        <v>432204.63</v>
+      </c>
+      <c r="N324" s="1">
+        <v>440355.88</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>827</v>
+      </c>
+      <c r="B325" t="s">
+        <v>828</v>
+      </c>
+      <c r="C325" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>93.925</v>
+      </c>
+      <c r="E325" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>1806.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.64507141862135</v>
+      </c>
+      <c r="K325">
+        <v>0.24</v>
+      </c>
+      <c r="L325">
+        <v>710.96</v>
+      </c>
+      <c r="M325" s="1">
+        <v>281775.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>282485.96</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>829</v>
+      </c>
+      <c r="B326" t="s">
+        <v>830</v>
+      </c>
+      <c r="C326" s="1">
+        <v>189000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>188684.37</v>
+      </c>
+      <c r="I326" s="1">
+        <v>536.76</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0.28447507337253</v>
+      </c>
+      <c r="K326">
+        <v>2.48</v>
+      </c>
+      <c r="L326" t="s">
+        <v>831</v>
+      </c>
+      <c r="M326" s="1">
+        <v>189221.13</v>
+      </c>
+      <c r="N326" s="1">
+        <v>193902.12</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>832</v>
+      </c>
+      <c r="B327" t="s">
+        <v>833</v>
+      </c>
+      <c r="C327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>2729.93</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0.413</v>
+      </c>
+      <c r="K327">
+        <v>1.78</v>
+      </c>
+      <c r="L327" t="s">
+        <v>834</v>
+      </c>
+      <c r="M327" s="1">
+        <v>663729.93</v>
+      </c>
+      <c r="N327" s="1">
+        <v>675512.93</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>835</v>
+      </c>
+      <c r="B328" t="s">
+        <v>836</v>
+      </c>
+      <c r="C328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.568</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>2490.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0.50267487635006</v>
+      </c>
+      <c r="K328">
+        <v>0.16</v>
+      </c>
+      <c r="L328">
+        <v>816.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>497840.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>498656.0</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>837</v>
+      </c>
+      <c r="B329" t="s">
+        <v>838</v>
+      </c>
+      <c r="C329" s="1">
+        <v>521765.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="E329" s="1">
+        <v>97.83772196</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>510482.99</v>
+      </c>
+      <c r="I329" s="1">
+        <v>460.6</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0.090228275774674</v>
+      </c>
+      <c r="K329">
+        <v>0.5</v>
+      </c>
+      <c r="L329" t="s">
+        <v>839</v>
+      </c>
+      <c r="M329" s="1">
+        <v>510943.59</v>
+      </c>
+      <c r="N329" s="1">
+        <v>513527.4</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>840</v>
+      </c>
+      <c r="B330" t="s">
+        <v>841</v>
+      </c>
+      <c r="C330" s="1">
+        <v>2284200.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.136</v>
+      </c>
+      <c r="E330" s="1">
+        <v>101.07926451</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>2308852.56</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-67230.05</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-2.9118381643218</v>
+      </c>
+      <c r="K330">
+        <v>0.39</v>
+      </c>
+      <c r="L330" t="s">
+        <v>842</v>
+      </c>
+      <c r="M330" s="1">
+        <v>2241622.51</v>
+      </c>
+      <c r="N330" s="1">
+        <v>2250540.28</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>843</v>
+      </c>
+      <c r="B331" t="s">
+        <v>844</v>
+      </c>
+      <c r="C331" s="1">
+        <v>1595023.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>104.875</v>
+      </c>
+      <c r="E331" s="1">
+        <v>117.69169661</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>1877209.63</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-204429.26</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-10.890060264607</v>
+      </c>
+      <c r="K331">
+        <v>0.59</v>
+      </c>
+      <c r="L331" t="s">
+        <v>845</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1672780.37</v>
+      </c>
+      <c r="N331" s="1">
+        <v>1682121.09</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>846</v>
+      </c>
+      <c r="B332" t="s">
+        <v>847</v>
+      </c>
+      <c r="C332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.315</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-2958.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.4820530292402</v>
+      </c>
+      <c r="K332">
+        <v>0.08</v>
+      </c>
+      <c r="L332">
+        <v>153.42</v>
+      </c>
+      <c r="M332" s="1">
+        <v>196630.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>196783.42</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>848</v>
+      </c>
+      <c r="B333" t="s">
+        <v>849</v>
+      </c>
+      <c r="C333" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>97.362</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>992240.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-18620.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.8765621220672</v>
+      </c>
+      <c r="K333">
+        <v>1.02</v>
+      </c>
+      <c r="L333" t="s">
+        <v>850</v>
+      </c>
+      <c r="M333" s="1">
+        <v>973620.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>983770.68</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>851</v>
+      </c>
+      <c r="B334" t="s">
+        <v>852</v>
+      </c>
+      <c r="C334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-282.24</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.098</v>
+      </c>
+      <c r="K334">
+        <v>2.42</v>
+      </c>
+      <c r="L334" t="s">
+        <v>853</v>
+      </c>
+      <c r="M334" s="1">
+        <v>287717.76</v>
+      </c>
+      <c r="N334" s="1">
+        <v>294682.78</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>854</v>
+      </c>
+      <c r="B335" t="s">
+        <v>855</v>
+      </c>
+      <c r="C335" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="E335" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-5704.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.4090909090909</v>
+      </c>
+      <c r="K335">
+        <v>0.07</v>
+      </c>
+      <c r="L335">
+        <v>283.84</v>
+      </c>
+      <c r="M335" s="1">
+        <v>399096.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>399379.84</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>856</v>
+      </c>
+      <c r="B336" t="s">
+        <v>857</v>
+      </c>
+      <c r="C336" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E336" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-7083.96</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-0.74302101716669</v>
+      </c>
+      <c r="K336">
+        <v>0.37</v>
+      </c>
+      <c r="L336" t="s">
+        <v>858</v>
+      </c>
+      <c r="M336" s="1">
+        <v>946315.72</v>
+      </c>
+      <c r="N336" s="1">
+        <v>949890.9</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>859</v>
+      </c>
+      <c r="B337" t="s">
+        <v>860</v>
+      </c>
+      <c r="C337" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>101.355</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>4224.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0.69944660261696</v>
+      </c>
+      <c r="K337">
+        <v>1.16</v>
+      </c>
+      <c r="L337" t="s">
+        <v>861</v>
+      </c>
+      <c r="M337" s="1">
+        <v>608130.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>615101.92</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>862</v>
+      </c>
+      <c r="B338" t="s">
+        <v>863</v>
+      </c>
+      <c r="C338" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>104.897</v>
+      </c>
+      <c r="E338" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>44856.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>5.6470943700272</v>
+      </c>
+      <c r="K338">
+        <v>4.84</v>
+      </c>
+      <c r="L338" t="s">
+        <v>864</v>
+      </c>
+      <c r="M338" s="1">
+        <v>839176.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>877934.9</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>865</v>
+      </c>
+      <c r="B339" t="s">
+        <v>866</v>
+      </c>
+      <c r="C339" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="E339" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-3787.29</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-2.1869815555772</v>
+      </c>
+      <c r="K339">
+        <v>3.59</v>
+      </c>
+      <c r="L339" t="s">
+        <v>867</v>
+      </c>
+      <c r="M339" s="1">
+        <v>169387.01</v>
+      </c>
+      <c r="N339" s="1">
+        <v>175461.75</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>868</v>
+      </c>
+      <c r="B340" t="s">
+        <v>869</v>
+      </c>
+      <c r="C340" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D340" s="1">
+        <v>90.726</v>
+      </c>
+      <c r="E340" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I340" s="1">
+        <v>19704.96</v>
+      </c>
+      <c r="J340" s="1">
+        <v>2.5961780518781</v>
+      </c>
+      <c r="K340">
+        <v>0.19</v>
+      </c>
+      <c r="L340" t="s">
+        <v>870</v>
+      </c>
+      <c r="M340" s="1">
+        <v>778703.75</v>
+      </c>
+      <c r="N340" s="1">
+        <v>780334.53</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>871</v>
+      </c>
+      <c r="B341" t="s">
+        <v>872</v>
+      </c>
+      <c r="C341" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D341" s="1">
+        <v>97.464</v>
+      </c>
+      <c r="E341" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I341" s="1">
+        <v>16958.18</v>
+      </c>
+      <c r="J341" s="1">
+        <v>2.1543537556144</v>
+      </c>
+      <c r="K341">
+        <v>0.29</v>
+      </c>
+      <c r="L341" t="s">
+        <v>873</v>
+      </c>
+      <c r="M341" s="1">
+        <v>804116.74</v>
+      </c>
+      <c r="N341" s="1">
+        <v>806474.32</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>874</v>
+      </c>
+      <c r="B342" t="s">
+        <v>875</v>
+      </c>
+      <c r="C342" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D342" s="1">
+        <v>80.874</v>
+      </c>
+      <c r="E342" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-9869.75</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-2.3575095975405</v>
+      </c>
+      <c r="K342">
+        <v>0.37</v>
+      </c>
+      <c r="L342" t="s">
+        <v>876</v>
+      </c>
+      <c r="M342" s="1">
+        <v>408781.78</v>
+      </c>
+      <c r="N342" s="1">
+        <v>410676.2</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
         <v>877</v>
       </c>
-      <c r="B323" t="s">
+      <c r="B343" t="s">
         <v>878</v>
       </c>
-      <c r="C323" s="1">
+      <c r="C343" s="1">
+        <v>2493831.39</v>
+      </c>
+      <c r="D343" s="1">
+        <v>103.913</v>
+      </c>
+      <c r="E343" s="1">
+        <v>106.39664376</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2653352.9</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-61937.88</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-2.3343249968747</v>
+      </c>
+      <c r="K343">
+        <v>0.29</v>
+      </c>
+      <c r="L343" t="s">
+        <v>879</v>
+      </c>
+      <c r="M343" s="1">
+        <v>2591415.02</v>
+      </c>
+      <c r="N343" s="1">
+        <v>2598698.37</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>880</v>
+      </c>
+      <c r="B344" t="s">
+        <v>881</v>
+      </c>
+      <c r="C344" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>97.854</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-6177.92</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-1.5771157289131</v>
+      </c>
+      <c r="K344">
+        <v>0.08</v>
+      </c>
+      <c r="L344">
+        <v>315.74</v>
+      </c>
+      <c r="M344" s="1">
+        <v>385544.76</v>
+      </c>
+      <c r="N344" s="1">
+        <v>385860.5</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>882</v>
+      </c>
+      <c r="B345" t="s">
+        <v>883</v>
+      </c>
+      <c r="C345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.546</v>
+      </c>
+      <c r="E345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>2702.7</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0.546</v>
+      </c>
+      <c r="K345">
+        <v>3.42</v>
+      </c>
+      <c r="L345" t="s">
+        <v>884</v>
+      </c>
+      <c r="M345" s="1">
+        <v>497702.7</v>
+      </c>
+      <c r="N345" s="1">
+        <v>514627.63</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>885</v>
+      </c>
+      <c r="B346" t="s">
+        <v>886</v>
+      </c>
+      <c r="C346" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>88.578</v>
+      </c>
+      <c r="E346" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-193.5</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-0.048521230859503</v>
+      </c>
+      <c r="K346">
+        <v>1.2</v>
+      </c>
+      <c r="L346" t="s">
+        <v>887</v>
+      </c>
+      <c r="M346" s="1">
+        <v>398601.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>403990.21</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>888</v>
+      </c>
+      <c r="B347" t="s">
+        <v>889</v>
+      </c>
+      <c r="C347" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>74.37</v>
+      </c>
+      <c r="E347" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0.26424353547065</v>
+      </c>
+      <c r="K347">
+        <v>0.24</v>
+      </c>
+      <c r="L347" t="s">
+        <v>890</v>
+      </c>
+      <c r="M347" s="1">
+        <v>371850.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>373041.78</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>891</v>
+      </c>
+      <c r="B348" t="s">
+        <v>892</v>
+      </c>
+      <c r="C348" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>98.119</v>
+      </c>
+      <c r="E348" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-7464.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-1.8662799419913</v>
+      </c>
+      <c r="K348">
+        <v>2.53</v>
+      </c>
+      <c r="L348" t="s">
+        <v>893</v>
+      </c>
+      <c r="M348" s="1">
+        <v>392476.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>402610.25</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>894</v>
+      </c>
+      <c r="B349" t="s">
+        <v>895</v>
+      </c>
+      <c r="C349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>101.297</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>5188.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>1.297</v>
+      </c>
+      <c r="K349">
+        <v>2.02</v>
+      </c>
+      <c r="L349" t="s">
+        <v>896</v>
+      </c>
+      <c r="M349" s="1">
+        <v>405188.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>413250.82</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>897</v>
+      </c>
+      <c r="B350" t="s">
+        <v>898</v>
+      </c>
+      <c r="C350" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>98.872</v>
+      </c>
+      <c r="E350" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>199422.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1678.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-0.84143173772202</v>
+      </c>
+      <c r="K350">
+        <v>0.58</v>
+      </c>
+      <c r="L350" t="s">
+        <v>899</v>
+      </c>
+      <c r="M350" s="1">
+        <v>197744.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>198894.68</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>900</v>
+      </c>
+      <c r="B351" t="s">
+        <v>901</v>
+      </c>
+      <c r="C351" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>102.696</v>
+      </c>
+      <c r="E351" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>818540.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3028.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0.3699269430938</v>
+      </c>
+      <c r="K351">
+        <v>2.76</v>
+      </c>
+      <c r="L351" t="s">
+        <v>902</v>
+      </c>
+      <c r="M351" s="1">
+        <v>821568.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>843666.63</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>903</v>
+      </c>
+      <c r="B352" t="s">
+        <v>904</v>
+      </c>
+      <c r="C352" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-3392.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-1.6848797933638</v>
+      </c>
+      <c r="K352">
+        <v>2.28</v>
+      </c>
+      <c r="L352" t="s">
+        <v>905</v>
+      </c>
+      <c r="M352" s="1">
+        <v>197928.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>202495.81</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>906</v>
+      </c>
+      <c r="B353" t="s">
+        <v>907</v>
+      </c>
+      <c r="C353" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>95.437</v>
+      </c>
+      <c r="E353" s="1">
+        <v>97.75713953</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>126106.71</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-2992.98</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-2.3733709332358</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>5.3</v>
+      </c>
+      <c r="M353" s="1">
+        <v>123113.73</v>
+      </c>
+      <c r="N353" s="1">
+        <v>123119.03</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>908</v>
+      </c>
+      <c r="B354" t="s">
+        <v>909</v>
+      </c>
+      <c r="C354" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>98.443</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-6463.7</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-1.3777593234342</v>
+      </c>
+      <c r="K354">
+        <v>3.31</v>
+      </c>
+      <c r="L354" t="s">
+        <v>910</v>
+      </c>
+      <c r="M354" s="1">
+        <v>462682.1</v>
+      </c>
+      <c r="N354" s="1">
+        <v>478240.39</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>911</v>
+      </c>
+      <c r="B355" t="s">
+        <v>912</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.343</v>
+      </c>
+      <c r="E355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-2628.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-0.657</v>
+      </c>
+      <c r="K355">
+        <v>1.12</v>
+      </c>
+      <c r="L355" t="s">
+        <v>913</v>
+      </c>
+      <c r="M355" s="1">
+        <v>397372.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>401838.76</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>914</v>
+      </c>
+      <c r="B356" t="s">
+        <v>915</v>
+      </c>
+      <c r="C356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.018</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-924.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.31009000664479</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>0.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>297054.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>297054.0</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>916</v>
+      </c>
+      <c r="B357" t="s">
+        <v>917</v>
+      </c>
+      <c r="C357" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-6494.07</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.789</v>
+      </c>
+      <c r="K357">
+        <v>0.17</v>
+      </c>
+      <c r="L357">
+        <v>608.01</v>
+      </c>
+      <c r="M357" s="1">
+        <v>356505.93</v>
+      </c>
+      <c r="N357" s="1">
+        <v>357113.94</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>918</v>
+      </c>
+      <c r="B358" t="s">
+        <v>919</v>
+      </c>
+      <c r="C358" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>98.399</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-3604.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-0.90735146022155</v>
+      </c>
+      <c r="K358">
+        <v>0.02</v>
+      </c>
+      <c r="L358">
+        <v>60.27</v>
+      </c>
+      <c r="M358" s="1">
+        <v>393596.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>393656.27</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>920</v>
+      </c>
+      <c r="B359" t="s">
+        <v>921</v>
+      </c>
+      <c r="C359" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-554.76</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-0.20255970976519</v>
+      </c>
+      <c r="K359">
+        <v>1.76</v>
+      </c>
+      <c r="L359" t="s">
+        <v>922</v>
+      </c>
+      <c r="M359" s="1">
+        <v>273320.04</v>
+      </c>
+      <c r="N359" s="1">
+        <v>278168.94</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>923</v>
+      </c>
+      <c r="B360" t="s">
+        <v>924</v>
+      </c>
+      <c r="C360" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-70.11</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-0.041206444285872</v>
+      </c>
+      <c r="K360">
+        <v>0.58</v>
+      </c>
+      <c r="L360">
+        <v>983.84</v>
+      </c>
+      <c r="M360" s="1">
+        <v>170073.18</v>
+      </c>
+      <c r="N360" s="1">
+        <v>171057.02</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>925</v>
+      </c>
+      <c r="B361" t="s">
+        <v>926</v>
+      </c>
+      <c r="C361" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="E361" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I361" s="1">
+        <v>8359.89</v>
+      </c>
+      <c r="J361" s="1">
+        <v>2.5550270987723</v>
+      </c>
+      <c r="K361">
+        <v>3.23</v>
+      </c>
+      <c r="L361" t="s">
+        <v>927</v>
+      </c>
+      <c r="M361" s="1">
+        <v>335553.68</v>
+      </c>
+      <c r="N361" s="1">
+        <v>346167.31</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>928</v>
+      </c>
+      <c r="B362" t="s">
+        <v>929</v>
+      </c>
+      <c r="C362" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>67.966</v>
+      </c>
+      <c r="E362" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-87620.4</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-3.4025014212621</v>
+      </c>
+      <c r="K362">
+        <v>0.81</v>
+      </c>
+      <c r="L362" t="s">
+        <v>930</v>
+      </c>
+      <c r="M362" s="1">
+        <v>2487555.6</v>
+      </c>
+      <c r="N362" s="1">
+        <v>2517036.15</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>931</v>
+      </c>
+      <c r="B363" t="s">
+        <v>932</v>
+      </c>
+      <c r="C363" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-983.1</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.565</v>
+      </c>
+      <c r="K363">
+        <v>1.04</v>
+      </c>
+      <c r="L363" t="s">
+        <v>933</v>
+      </c>
+      <c r="M363" s="1">
+        <v>173016.9</v>
+      </c>
+      <c r="N363" s="1">
+        <v>174829.84</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>934</v>
+      </c>
+      <c r="B364" t="s">
+        <v>935</v>
+      </c>
+      <c r="C364" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E364" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-4968.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-0.82609997006884</v>
+      </c>
+      <c r="K364">
+        <v>1.94</v>
+      </c>
+      <c r="L364" t="s">
+        <v>936</v>
+      </c>
+      <c r="M364" s="1">
+        <v>596412.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>608062.68</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>937</v>
+      </c>
+      <c r="B365" t="s">
+        <v>938</v>
+      </c>
+      <c r="C365" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-4250.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-0.85109791631204</v>
+      </c>
+      <c r="K365">
+        <v>1.2</v>
+      </c>
+      <c r="L365" t="s">
+        <v>939</v>
+      </c>
+      <c r="M365" s="1">
+        <v>495105.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>501103.29</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>940</v>
+      </c>
+      <c r="B366" t="s">
+        <v>941</v>
+      </c>
+      <c r="C366" s="1">
+        <v>4250000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>87.59</v>
+      </c>
+      <c r="E366" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>3724572.5</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-1997.5</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-0.053630315962436</v>
+      </c>
+      <c r="K366">
+        <v>0.61</v>
+      </c>
+      <c r="L366" t="s">
+        <v>942</v>
+      </c>
+      <c r="M366" s="1">
+        <v>3722575.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>3748412.67</v>
+      </c>
+      <c r="O366" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>943</v>
+      </c>
+      <c r="B367" t="s">
+        <v>944</v>
+      </c>
+      <c r="C367" s="1">
+        <v>1450000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>98.147</v>
+      </c>
+      <c r="E367" s="1">
+        <v>103.06009241</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>1494371.34</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-19082.07</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-1.2769296017147</v>
+      </c>
+      <c r="K367">
+        <v>0.34</v>
+      </c>
+      <c r="L367" t="s">
+        <v>945</v>
+      </c>
+      <c r="M367" s="1">
+        <v>1475289.27</v>
+      </c>
+      <c r="N367" s="1">
+        <v>1480167.28</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" t="s">
+        <v>947</v>
+      </c>
+      <c r="C368" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>71.693</v>
+      </c>
+      <c r="E368" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I368" s="1">
+        <v>66547.41</v>
+      </c>
+      <c r="J368" s="1">
+        <v>1.4125740424831</v>
+      </c>
+      <c r="K368">
+        <v>0.44</v>
+      </c>
+      <c r="L368" t="s">
+        <v>948</v>
+      </c>
+      <c r="M368" s="1">
+        <v>4777621.52</v>
+      </c>
+      <c r="N368" s="1">
+        <v>4806760.54</v>
+      </c>
+      <c r="O368" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>949</v>
+      </c>
+      <c r="B369" t="s">
+        <v>950</v>
+      </c>
+      <c r="C369" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>88.349</v>
+      </c>
+      <c r="E369" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-301.34</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-0.020202027515545</v>
+      </c>
+      <c r="K369">
+        <v>1.15</v>
+      </c>
+      <c r="L369" t="s">
+        <v>951</v>
+      </c>
+      <c r="M369" s="1">
+        <v>1491331.12</v>
+      </c>
+      <c r="N369" s="1">
+        <v>1510666.81</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>952</v>
+      </c>
+      <c r="B370" t="s">
+        <v>953</v>
+      </c>
+      <c r="C370" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>96.938</v>
+      </c>
+      <c r="E370" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I370" s="1">
+        <v>-13815.9</v>
+      </c>
+      <c r="J370" s="1">
+        <v>-0.74844628285331</v>
+      </c>
+      <c r="K370">
+        <v>0.39</v>
+      </c>
+      <c r="L370" t="s">
+        <v>954</v>
+      </c>
+      <c r="M370" s="1">
+        <v>1832128.2</v>
+      </c>
+      <c r="N370" s="1">
+        <v>1839558.75</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>955</v>
+      </c>
+      <c r="B371" t="s">
+        <v>956</v>
+      </c>
+      <c r="C371" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>98.389</v>
+      </c>
+      <c r="E371" s="1">
+        <v>101.47184407</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>299341.94</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-9094.39</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-3.0381275674234</v>
+      </c>
+      <c r="K371">
+        <v>1.46</v>
+      </c>
+      <c r="L371" t="s">
+        <v>957</v>
+      </c>
+      <c r="M371" s="1">
+        <v>290247.55</v>
+      </c>
+      <c r="N371" s="1">
+        <v>294547.28</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>958</v>
+      </c>
+      <c r="B372" t="s">
+        <v>959</v>
+      </c>
+      <c r="C372" s="1">
+        <v>5094000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>102.157</v>
+      </c>
+      <c r="E372" s="1">
+        <v>128.85467452</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>6563857.12</v>
+      </c>
+      <c r="I372" s="1">
+        <v>105692.58</v>
+      </c>
+      <c r="J372" s="1">
+        <v>1.6102206076052</v>
+      </c>
+      <c r="K372">
+        <v>0.36</v>
+      </c>
+      <c r="L372" t="s">
+        <v>960</v>
+      </c>
+      <c r="M372" s="1">
+        <v>6669549.7</v>
+      </c>
+      <c r="N372" s="1">
+        <v>6687973.23</v>
+      </c>
+      <c r="O372" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>961</v>
+      </c>
+      <c r="B373" t="s">
+        <v>962</v>
+      </c>
+      <c r="C373" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.491</v>
+      </c>
+      <c r="E373" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4444.7</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0.84800192682095</v>
+      </c>
+      <c r="K373">
+        <v>3.45</v>
+      </c>
+      <c r="L373" t="s">
+        <v>963</v>
+      </c>
+      <c r="M373" s="1">
+        <v>528582.66</v>
+      </c>
+      <c r="N373" s="1">
+        <v>546740.47</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>964</v>
+      </c>
+      <c r="B374" t="s">
+        <v>965</v>
+      </c>
+      <c r="C374" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="E374" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>11996.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>3.0787393491428</v>
+      </c>
+      <c r="K374">
+        <v>3.57</v>
+      </c>
+      <c r="L374" t="s">
+        <v>966</v>
+      </c>
+      <c r="M374" s="1">
+        <v>401636.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>415926.41</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>967</v>
+      </c>
+      <c r="B375" t="s">
+        <v>968</v>
+      </c>
+      <c r="C375" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>106.658</v>
+      </c>
+      <c r="E375" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-6328.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>-1.4615668883962</v>
+      </c>
+      <c r="K375">
+        <v>1.78</v>
+      </c>
+      <c r="L375" t="s">
+        <v>969</v>
+      </c>
+      <c r="M375" s="1">
+        <v>426632.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>433755.29</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>970</v>
+      </c>
+      <c r="B376" t="s">
+        <v>971</v>
+      </c>
+      <c r="C376" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="E376" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-11016.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-1.8267384361288</v>
+      </c>
+      <c r="K376">
+        <v>2.67</v>
+      </c>
+      <c r="L376" t="s">
+        <v>972</v>
+      </c>
+      <c r="M376" s="1">
+        <v>592026.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>608059.56</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>973</v>
+      </c>
+      <c r="B377" t="s">
+        <v>974</v>
+      </c>
+      <c r="C377" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>98.302</v>
+      </c>
+      <c r="E377" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-10928.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-1.6015695381474</v>
+      </c>
+      <c r="K377">
+        <v>0.22</v>
+      </c>
+      <c r="L377" t="s">
+        <v>975</v>
+      </c>
+      <c r="M377" s="1">
+        <v>671402.66</v>
+      </c>
+      <c r="N377" s="1">
+        <v>672894.97</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>976</v>
+      </c>
+      <c r="B378" t="s">
+        <v>977</v>
+      </c>
+      <c r="C378" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>89.217</v>
+      </c>
+      <c r="E378" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>23802.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>4.6533724340176</v>
+      </c>
+      <c r="K378">
+        <v>0.73</v>
+      </c>
+      <c r="L378" t="s">
+        <v>978</v>
+      </c>
+      <c r="M378" s="1">
+        <v>535302.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>539678.71</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>979</v>
+      </c>
+      <c r="B379" t="s">
+        <v>980</v>
+      </c>
+      <c r="C379" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>101.799</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I379" s="1">
+        <v>7090.2</v>
+      </c>
+      <c r="J379" s="1">
+        <v>2.0244740877339</v>
+      </c>
+      <c r="K379">
+        <v>1.14</v>
+      </c>
+      <c r="L379" t="s">
+        <v>981</v>
+      </c>
+      <c r="M379" s="1">
+        <v>357314.49</v>
+      </c>
+      <c r="N379" s="1">
+        <v>361317.33</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>982</v>
+      </c>
+      <c r="B380" t="s">
+        <v>983</v>
+      </c>
+      <c r="C380" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>101.272</v>
+      </c>
+      <c r="E380" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-6668.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-1.6194056674341</v>
+      </c>
+      <c r="K380">
+        <v>0.19</v>
+      </c>
+      <c r="L380">
+        <v>754.79</v>
+      </c>
+      <c r="M380" s="1">
+        <v>405088.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>405842.79</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>984</v>
+      </c>
+      <c r="B381" t="s">
+        <v>985</v>
+      </c>
+      <c r="C381" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>97.677</v>
+      </c>
+      <c r="E381" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-21588.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-3.0607080120285</v>
+      </c>
+      <c r="K381">
+        <v>0.1</v>
+      </c>
+      <c r="L381">
+        <v>711.99</v>
+      </c>
+      <c r="M381" s="1">
+        <v>683739.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>684450.99</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>986</v>
+      </c>
+      <c r="B382" t="s">
+        <v>987</v>
+      </c>
+      <c r="C382" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>102.157</v>
+      </c>
+      <c r="E382" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>4572.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>2.2889527490463</v>
+      </c>
+      <c r="K382">
+        <v>3.22</v>
+      </c>
+      <c r="L382" t="s">
+        <v>988</v>
+      </c>
+      <c r="M382" s="1">
+        <v>204314.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>210745.51</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>989</v>
+      </c>
+      <c r="B383" t="s">
+        <v>990</v>
+      </c>
+      <c r="C383" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>98.418</v>
+      </c>
+      <c r="E383" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-5855.0</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-1.1758326722831</v>
+      </c>
+      <c r="K383">
+        <v>1.92</v>
+      </c>
+      <c r="L383" t="s">
+        <v>991</v>
+      </c>
+      <c r="M383" s="1">
+        <v>492090.0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>501706.44</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>992</v>
+      </c>
+      <c r="B384" t="s">
+        <v>993</v>
+      </c>
+      <c r="C384" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>98.589</v>
+      </c>
+      <c r="E384" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-2638.0</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-1.3202145974296</v>
+      </c>
+      <c r="K384">
+        <v>0.44</v>
+      </c>
+      <c r="L384">
+        <v>882.64</v>
+      </c>
+      <c r="M384" s="1">
+        <v>197178.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>198060.64</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>994</v>
+      </c>
+      <c r="B385" t="s">
+        <v>993</v>
+      </c>
+      <c r="C385" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E385" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>-644.0</v>
+      </c>
+      <c r="J385" s="1">
+        <v>-0.31216674745516</v>
+      </c>
+      <c r="K385">
+        <v>4.37</v>
+      </c>
+      <c r="L385" t="s">
+        <v>995</v>
+      </c>
+      <c r="M385" s="1">
+        <v>205656.0</v>
+      </c>
+      <c r="N385" s="1">
+        <v>214401.21</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>996</v>
+      </c>
+      <c r="B386" t="s">
+        <v>997</v>
+      </c>
+      <c r="C386" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="E386" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-9236.0</v>
+      </c>
+      <c r="J386" s="1">
+        <v>-2.1660412757974</v>
+      </c>
+      <c r="K386">
+        <v>1.7</v>
+      </c>
+      <c r="L386" t="s">
+        <v>998</v>
+      </c>
+      <c r="M386" s="1">
+        <v>417164.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>423964.0</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>999</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C387" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>100.268</v>
+      </c>
+      <c r="E387" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>1029.12</v>
+      </c>
+      <c r="J387" s="1">
+        <v>0.268</v>
+      </c>
+      <c r="K387">
+        <v>0.54</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M387" s="1">
+        <v>385029.12</v>
+      </c>
+      <c r="N387" s="1">
+        <v>387106.61</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C388" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>101.615</v>
+      </c>
+      <c r="E388" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>2228.7</v>
+      </c>
+      <c r="J388" s="1">
+        <v>1.615</v>
+      </c>
+      <c r="K388">
+        <v>3.75</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M388" s="1">
+        <v>140228.7</v>
+      </c>
+      <c r="N388" s="1">
+        <v>145397.8</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C389" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>102.302</v>
+      </c>
+      <c r="E389" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="I389" s="1">
+        <v>7932.28</v>
+      </c>
+      <c r="J389" s="1">
+        <v>2.6531696498274</v>
+      </c>
+      <c r="K389">
+        <v>3.13</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M389" s="1">
+        <v>306906.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>316297.44</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C390" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>102.745</v>
+      </c>
+      <c r="E390" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>413889.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-2909.0</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-0.70284544890055</v>
+      </c>
+      <c r="K390">
+        <v>4.17</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1010</v>
+      </c>
+      <c r="M390" s="1">
+        <v>410980.0</v>
+      </c>
+      <c r="N390" s="1">
+        <v>427653.97</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>98.882</v>
+      </c>
+      <c r="E391" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-1300.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>-0.2622501059087</v>
+      </c>
+      <c r="K391">
+        <v>1.94</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M391" s="1">
+        <v>494410.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>504124.04</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>104.832</v>
+      </c>
+      <c r="E392" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>211840.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-2176.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-1.0271903323263</v>
+      </c>
+      <c r="K392">
+        <v>3.98</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1016</v>
+      </c>
+      <c r="M392" s="1">
+        <v>209664.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>217620.16</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C393" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="E393" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-9917.6</v>
+      </c>
+      <c r="J393" s="1">
+        <v>-2.4603714869202</v>
+      </c>
+      <c r="K393">
+        <v>2.63</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1019</v>
+      </c>
+      <c r="M393" s="1">
+        <v>393176.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>403486.14</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C394" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>98.408</v>
+      </c>
+      <c r="E394" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-7960.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>-1.592</v>
+      </c>
+      <c r="K394">
+        <v>0.51</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M394" s="1">
+        <v>492040.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>494565.86</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C395" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>96.091</v>
+      </c>
+      <c r="E395" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-4636.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>-1.1917737789203</v>
+      </c>
+      <c r="K395">
+        <v>2.24</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M395" s="1">
+        <v>384364.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>393322.9</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C396" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.422</v>
+      </c>
+      <c r="E396" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>6375.0</v>
+      </c>
+      <c r="J396" s="1">
+        <v>1.285969318285</v>
+      </c>
+      <c r="K396">
+        <v>2.67</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M396" s="1">
+        <v>502110.0</v>
+      </c>
+      <c r="N396" s="1">
+        <v>515466.16</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>82.953</v>
+      </c>
+      <c r="E397" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>4596.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>1.4045767933108</v>
+      </c>
+      <c r="K397">
+        <v>0.4</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1031</v>
+      </c>
+      <c r="M397" s="1">
+        <v>331812.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>333398.3</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C398" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E398" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I398" s="1">
+        <v>6676.67</v>
+      </c>
+      <c r="J398" s="1">
+        <v>1.7813854773329</v>
+      </c>
+      <c r="K398">
+        <v>3.53</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M398" s="1">
+        <v>381478.76</v>
+      </c>
+      <c r="N398" s="1">
+        <v>394802.87</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C399" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>98.987</v>
+      </c>
+      <c r="E399" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-4052.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>-1.013</v>
+      </c>
+      <c r="K399">
+        <v>1.58</v>
+      </c>
+      <c r="L399" t="s">
+        <v>1037</v>
+      </c>
+      <c r="M399" s="1">
+        <v>395948.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>402271.28</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C400" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-20362.5</v>
+      </c>
+      <c r="O400" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C401" s="1">
+        <v>3055.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>121.1</v>
+      </c>
+      <c r="E401" s="1">
+        <v>47.9438297872</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>1464684.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>2234921.0</v>
+      </c>
+      <c r="J401" s="1">
+        <v>152.5872474882</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>3699605.0</v>
+      </c>
+      <c r="N401" s="1">
+        <v>3699605.0</v>
+      </c>
+      <c r="O401" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C402" s="1">
         <v>-1110.0</v>
       </c>
-      <c r="D323" s="1">
-[...2 lines deleted...]
-      <c r="E323" s="1">
+      <c r="D402" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="E402" s="1">
         <v>0.0698581081</v>
       </c>
-      <c r="F323" t="s">
-[...11 lines deleted...]
-      <c r="J323" s="1">
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="J402" s="1">
         <v>0</v>
       </c>
-      <c r="K323">
-[...14 lines deleted...]
-      <c r="P323">
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="N402" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-3055.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>110.3</v>
+      </c>
+      <c r="E403" s="1">
+        <v>43.5303436989</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-1329852.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-2039813.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>153.38646706551</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-3369665.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-3369665.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>-0.95</v>
+      </c>
+      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>