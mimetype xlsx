--- v2 (2026-06-11)
+++ v3 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1046">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1028">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -643,51 +643,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1030,2172 +1030,2118 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 473.54</t>
+    <t>5 182.66</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 630.14</t>
+    <t>10 284.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>5 467.47</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 008.07</t>
+    <t>4 064.33</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>15 965.75</t>
+    <t>18 297.26</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 233.70</t>
+    <t>6 161.92</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>5 720.55</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>1 538.85</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>9 579.45</t>
+    <t>11 280.82</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>18 429.37</t>
+    <t>22 099.29</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>8 356.16</t>
-[...8 lines deleted...]
-    <t>9 756.85</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>7 668.49</t>
-[...8 lines deleted...]
-    <t>2 082.45</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 658.94</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>13 506.85</t>
+    <t>15 649.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>23 320.55</t>
+    <t>26 849.32</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>14 441.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 132.57</t>
+    <t>6 235.03</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>2 482.27</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 957.19</t>
+    <t>3 823.63</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 361.44</t>
+    <t>3 990.00</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 926.03</t>
+    <t>8 580.82</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 763.01</t>
-[...8 lines deleted...]
-    <t>5 794.52</t>
+    <t>4 220.55</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 867.44</t>
+    <t>3 551.79</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>7 853.42</t>
+    <t>9 176.71</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 034.47</t>
+    <t>1 253.75</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 995.82</t>
+    <t>12 722.12</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 374.62</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 050.12</t>
+    <t>6 036.81</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>5 580.82</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>7 793.30</t>
+    <t>9 046.77</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>3 550.68</t>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>4 956.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 016.78</t>
+    <t>9 292.81</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 253.25</t>
+    <t>1 471.62</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 896.51</t>
+    <t>2 226.97</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>46 891.08</t>
+    <t>55 061.49</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>103 723.05</t>
+    <t>9 186.90</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 589.80</t>
+    <t>6 306.32</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>6 246.58</t>
+    <t>4 320.55</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 744.09</t>
+    <t>5 125.76</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 071.23</t>
+    <t>4 268.49</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>FR0014015DL3</t>
-[...2 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>2 889.04</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 293.84</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 386.95</t>
+    <t>6 126.60</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 535.96</t>
+    <t>7 730.14</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 790.07</t>
+    <t>5 255.14</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>6 482.19</t>
+    <t>8 246.58</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 697.26</t>
+    <t>2 138.36</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>20 235.39</t>
+    <t>1 844.82</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>11 459.59</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 082.96</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>5 684.38</t>
+    <t>7 240.82</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>5 718.90</t>
+    <t>7 284.79</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>15 462.33</t>
+    <t>17 825.34</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>13 290.41</t>
-[...8 lines deleted...]
-    <t>8 014.73</t>
+    <t>23 054.79</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 242.47</t>
+    <t>16 573.97</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>47 753.42</t>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>15 919.12</t>
+    <t>18 343.89</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>5 465.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 841.10</t>
+    <t>3 857.53</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 286.99</t>
-[...8 lines deleted...]
-    <t>8 990.63</t>
+    <t>4 501.37</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 301.37</t>
+    <t>3 931.51</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 405.48</t>
+    <t>2 539.73</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 873.29</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 182.49</t>
+    <t>2 972.99</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 538.58</t>
+    <t>5 939.75</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>4 390.86</t>
+    <t>8 201.80</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>11 312.11</t>
+    <t>14 022.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>12 235.62</t>
-[...8 lines deleted...]
-    <t>1 777.40</t>
+    <t>14 063.01</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>2 732.88</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 448.63</t>
-[...8 lines deleted...]
-    <t>7 912.33</t>
+    <t>3 575.00</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>11 678.08</t>
+    <t>13 631.51</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 528.77</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>16 587.17</t>
+    <t>19 105.36</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>9 875.34</t>
-[...8 lines deleted...]
-    <t>2 677.32</t>
+    <t>11 576.71</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>6 631.03</t>
+    <t>8 270.96</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 204.11</t>
+    <t>7 134.25</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>7 101.37</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>24 073.97</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>37 721.40</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>10 262.23</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 069.18</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 471.45</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 490.41</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 637.91</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 722.17</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 582.88</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>3 422.71</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>7 785.21</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>14 772.60</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>75 761.87</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>112 753.73</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>36 934.42</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>62 625.38</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>124 925.44</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>173 116.25</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>73 870.40</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 993.15</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>6 779.45</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 291.10</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>17 357.88</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 363.01</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>4 290.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>24 523.97</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>6 606.40</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>5 194.52</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>4 629.30</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>23 982.53</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>11 410.96</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 008.33</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>18 077.07</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>4 795.23</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>4 862.47</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>5 472.75</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>29 043.23</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>10 931.70</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>29 401.90</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>11 299.76</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>3 071.70</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>12 880.14</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 686.30</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 535.17</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>9 215.07</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 618.15</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>11 871.12</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 485.15</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>9 367.67</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>3 419.18</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>5 690.34</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 739.77</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 119.86</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 489.51</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>11 512.60</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 647.01</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>10 986.87</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>11 357.26</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 114.37</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>5 633.75</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>14 761.13</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 162.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>3 076.98</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>16 114.56</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>16 878.84</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>14 246.58</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>8 299.99</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 149.04</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>7 490.85</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>6 475.34</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>3 085.42</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>2 467.73</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 106.34</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>9 501.65</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 929.52</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>19 420.27</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 310.79</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 664.38</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>11 835.62</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>10 004.65</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
     <t>2 095.89</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...913 lines deleted...]
-  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 567.81</t>
+    <t>5 418.49</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>15 558.29</t>
+    <t>1 694.90</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>4 466.76</t>
+    <t>6 369.27</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 161.99</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...2 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>2 356.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 848.90</t>
+    <t>6 022.85</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 791.99</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 613.63</t>
+    <t>12 168.49</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>29 480.55</t>
+    <t>38 705.75</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 812.94</t>
+    <t>2 578.04</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>11 650.68</t>
+    <t>14 486.30</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 998.29</t>
+    <t>8 440.07</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>25 837.67</t>
-[...26 lines deleted...]
-    <t>19 335.69</t>
+    <t>68 969.01</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>12 326.44</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>7 430.55</t>
+    <t>62 092.97</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 299.73</t>
-[...8 lines deleted...]
-    <t>18 423.53</t>
+    <t>5 786.85</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>18 157.81</t>
+    <t>2 067.97</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>14 290.41</t>
-[...17 lines deleted...]
-    <t>16 033.56</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>5 661.68</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 582.19</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 689.38</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>7 376.71</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 851.39</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>8 942.47</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 492.31</t>
-[...68 lines deleted...]
-    <t>6 800.00</t>
+    <t>4 612.59</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 077.49</t>
+    <t>4 027.79</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>5 169.10</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 391.44</t>
+    <t>10 951.03</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>16 673.97</t>
+    <t>1 362.33</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 714.04</t>
-[...8 lines deleted...]
-    <t>7 956.16</t>
+    <t>12 155.82</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>10 310.14</t>
+    <t>12 162.74</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 525.86</t>
+    <t>4 399.89</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 958.90</t>
-[...8 lines deleted...]
-    <t>13 356.16</t>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 116.27</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 586.30</t>
+    <t>1 964.38</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>13 324.11</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>6 323.28</t>
+    <t>7 912.73</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3562,238 +3508,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>205.48</v>
+        <v>207.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15642277.51</v>
+        <v>15813091.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15642277.51</v>
+        <v>15813091.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2536225.519</v>
+        <v>2462210.9043</v>
       </c>
       <c r="D3">
-        <v>120.9</v>
+        <v>122.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>306648759.21</v>
+        <v>300661134.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>306648759.21</v>
+        <v>300661134.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>283908.79</v>
+        <v>278378.79</v>
       </c>
       <c r="D4">
-        <v>111.06</v>
+        <v>112.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31531016.47</v>
+        <v>31242073.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31531016.47</v>
+        <v>31242073.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11022.8832</v>
+        <v>9928.8933</v>
       </c>
       <c r="D5">
-        <v>110.7</v>
+        <v>111.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1220234.03</v>
+        <v>1109661.84</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1220234.03</v>
+        <v>1109661.84</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>114.46</v>
+        <v>115.7</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>114.46</v>
+        <v>115.7</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>114.46</v>
+        <v>115.7</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>100.6</v>
+        <v>101.6</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1344530.55</v>
+        <v>1357902.64</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1344530.55</v>
+        <v>1357902.64</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:P400"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="O400" sqref="O400"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3815,20136 +3761,19986 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.58</v>
+        <v>31.64</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-7927.92</v>
+        <v>-10750.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-7.4957410562181</v>
+        <v>-10.164679159568</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>97837.74</v>
+        <v>95014.92</v>
       </c>
       <c r="N2" s="1">
-        <v>97837.74</v>
+        <v>95014.92</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>8620.0</v>
+        <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.25</v>
+        <v>29.11</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>244463.2</v>
+        <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>-948.2</v>
+        <v>7084.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.38787023977433</v>
+        <v>2.8533575608256</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>243515.0</v>
+        <v>255352.92</v>
       </c>
       <c r="N3" s="1">
-        <v>243515.0</v>
+        <v>255352.92</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2337.0</v>
+        <v>2378.0</v>
       </c>
       <c r="D4" s="1">
-        <v>218.2</v>
+        <v>237.2</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.6999158957</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>576771.6</v>
+        <v>584274.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-66838.2</v>
+        <v>-20212.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.588330632091</v>
+        <v>-3.4594704132168</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>509933.4</v>
+        <v>564061.6</v>
       </c>
       <c r="N4" s="1">
-        <v>509933.4</v>
+        <v>564061.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3808.0</v>
+        <v>3875.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.05</v>
+        <v>136.25</v>
       </c>
       <c r="E5" s="1">
-        <v>203.9688209034</v>
+        <v>200.8764980645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>776713.27</v>
+        <v>778396.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-243402.87</v>
+        <v>-250427.68</v>
       </c>
       <c r="J5" s="1">
-        <v>-31.337544934696</v>
+        <v>-32.172254438526</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>533310.4</v>
+        <v>527968.75</v>
       </c>
       <c r="N5" s="1">
-        <v>533310.4</v>
+        <v>527968.75</v>
       </c>
       <c r="O5" s="1">
         <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>362.0</v>
+        <v>368.0</v>
       </c>
       <c r="D6" s="1">
-        <v>926.5</v>
+        <v>975.1</v>
       </c>
       <c r="E6" s="1">
-        <v>1245.700801105</v>
+        <v>1227.4488586957</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>450943.69</v>
+        <v>451701.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-115550.69</v>
+        <v>-92864.38</v>
       </c>
       <c r="J6" s="1">
-        <v>-25.624194896707</v>
+        <v>-20.558808369728</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>335393.0</v>
+        <v>358836.8</v>
       </c>
       <c r="N6" s="1">
-        <v>335393.0</v>
+        <v>358836.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>46850.0</v>
+        <v>47674.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.7</v>
+        <v>24.2</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1622973319</v>
+        <v>27.0867516886</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1272553.63</v>
+        <v>1291333.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-68508.63</v>
+        <v>-137623.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3835554262652</v>
+        <v>-10.657430325141</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1204045.0</v>
+        <v>1153710.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1204045.0</v>
+        <v>1153710.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.5</v>
+        <v>109.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-10616.7</v>
+        <v>-7160.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.89527027027</v>
+        <v>-7.347972972973</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>86826.5</v>
+        <v>90283.1</v>
       </c>
       <c r="N8" s="1">
-        <v>86826.5</v>
+        <v>90283.1</v>
       </c>
       <c r="O8" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.15</v>
+        <v>67.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-6655.0</v>
+        <v>12100.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.3720190779014</v>
+        <v>7.9491255961844</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>145563.0</v>
+        <v>164318.0</v>
       </c>
       <c r="N9" s="1">
-        <v>145563.0</v>
+        <v>164318.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>42852.0</v>
+        <v>43606.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.465</v>
+        <v>9.38</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8575904692</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>379240.2</v>
+        <v>386244.09</v>
       </c>
       <c r="I10" s="1">
-        <v>26353.98</v>
+        <v>22780.19</v>
       </c>
       <c r="J10" s="1">
-        <v>6.9491525423729</v>
+        <v>5.8978740619695</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>405594.18</v>
+        <v>409024.28</v>
       </c>
       <c r="N10" s="1">
-        <v>405594.18</v>
+        <v>409024.28</v>
       </c>
       <c r="O10" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8674.0</v>
+        <v>8827.0</v>
       </c>
       <c r="D11" s="1">
-        <v>176.92</v>
+        <v>165.92</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5810421951</v>
+        <v>162.5000430497</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1410227.96</v>
+        <v>1434387.88</v>
       </c>
       <c r="I11" s="1">
-        <v>124376.12</v>
+        <v>30187.96</v>
       </c>
       <c r="J11" s="1">
-        <v>8.8195755245131</v>
+        <v>2.104588334921</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1534604.08</v>
+        <v>1464575.84</v>
       </c>
       <c r="N11" s="1">
-        <v>1534604.08</v>
+        <v>1464575.84</v>
       </c>
       <c r="O11" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5592.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>351.9</v>
+        <v>388.0</v>
       </c>
       <c r="E12" s="1">
-        <v>229.508776824</v>
+        <v>235.4840537691</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1283413.08</v>
+        <v>1340139.75</v>
       </c>
       <c r="I12" s="1">
-        <v>684411.72</v>
+        <v>867968.25</v>
       </c>
       <c r="J12" s="1">
-        <v>53.327469593812</v>
+        <v>64.766995382385</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1967824.8</v>
+        <v>2208108.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1967824.8</v>
+        <v>2208108.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>13699.0</v>
+        <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.47</v>
+        <v>16.52</v>
       </c>
       <c r="E13" s="1">
-        <v>23.8304971166</v>
+        <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>326453.98</v>
+        <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>8760.55</v>
+        <v>-102183.64</v>
       </c>
       <c r="J13" s="1">
-        <v>2.6835482293706</v>
+        <v>-30.73446929917</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>335214.53</v>
+        <v>230288.8</v>
       </c>
       <c r="N13" s="1">
-        <v>335214.53</v>
+        <v>230288.8</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>59.0</v>
+        <v>56.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-7830.55</v>
+        <v>-11874.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-7.1597167584579</v>
+        <v>-10.857592446892</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>101539.0</v>
+        <v>97494.65</v>
       </c>
       <c r="N14" s="1">
-        <v>101539.0</v>
+        <v>97494.65</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>16028.0</v>
+        <v>16310.0</v>
       </c>
       <c r="D15" s="1">
-        <v>53.88</v>
+        <v>50.18</v>
       </c>
       <c r="E15" s="1">
-        <v>61.2401784377</v>
+        <v>60.6626106683</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>981557.58</v>
+        <v>989407.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-117968.94</v>
+        <v>-170971.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-12.018545055706</v>
+        <v>-17.28018387738</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>863588.64</v>
+        <v>818435.8</v>
       </c>
       <c r="N15" s="1">
-        <v>863588.64</v>
+        <v>818435.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>7874.0</v>
+        <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.62</v>
+        <v>9.522</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>103739.95</v>
+        <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-20118.07</v>
+        <v>-27923.53</v>
       </c>
       <c r="J16" s="1">
-        <v>-19.392789373814</v>
+        <v>-27.72675323231</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>83621.88</v>
+        <v>72786.17</v>
       </c>
       <c r="N16" s="1">
-        <v>83621.88</v>
+        <v>72786.17</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>18844.0</v>
+        <v>19175.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.68</v>
+        <v>62.16</v>
       </c>
       <c r="E17" s="1">
-        <v>55.1253735937</v>
+        <v>55.336714472</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1038782.54</v>
+        <v>1061081.5</v>
       </c>
       <c r="I17" s="1">
-        <v>142359.38</v>
+        <v>130836.5</v>
       </c>
       <c r="J17" s="1">
-        <v>13.704444820569</v>
+        <v>12.330485452814</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1181141.92</v>
+        <v>1191918.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1181141.92</v>
+        <v>1191918.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>8847.0</v>
+        <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.72</v>
+        <v>31.22</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>264702.24</v>
+        <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-10616.4</v>
+        <v>12737.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.0106951871658</v>
+        <v>4.7474357898277</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>254085.84</v>
+        <v>281042.44</v>
       </c>
       <c r="N18" s="1">
-        <v>254085.84</v>
+        <v>281042.44</v>
       </c>
       <c r="O18" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6504.0</v>
+        <v>6618.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1198.8</v>
+        <v>1249.6</v>
       </c>
       <c r="E19" s="1">
-        <v>522.0584824723</v>
+        <v>549.4883741312</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3395468.37</v>
+        <v>3636514.06</v>
       </c>
       <c r="I19" s="1">
-        <v>4401526.83</v>
+        <v>4633338.74</v>
       </c>
       <c r="J19" s="1">
-        <v>129.62944578983</v>
+        <v>127.41154478033</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7796995.2</v>
+        <v>8269852.8</v>
       </c>
       <c r="N19" s="1">
-        <v>7796995.2</v>
+        <v>8269852.8</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>2.36</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.68</v>
+        <v>63.5</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-5967.12</v>
+        <v>4453.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.4921875</v>
+        <v>3.3528645833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>126866.16</v>
+        <v>137287.0</v>
       </c>
       <c r="N20" s="1">
-        <v>126866.16</v>
+        <v>137287.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>52636.0</v>
+        <v>53563.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.92</v>
+        <v>41.03</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1717518428</v>
+        <v>27.72713963</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1430212.33</v>
+        <v>1485148.78</v>
       </c>
       <c r="I21" s="1">
-        <v>565744.79</v>
+        <v>712541.11</v>
       </c>
       <c r="J21" s="1">
-        <v>39.556699248985</v>
+        <v>47.977759507704</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1995957.12</v>
+        <v>2197689.89</v>
       </c>
       <c r="N21" s="1">
-        <v>1995957.12</v>
+        <v>2197689.89</v>
       </c>
       <c r="O21" s="1">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.54</v>
+        <v>11.04</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-10041.98</v>
+        <v>31065.52</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.184638265107</v>
+        <v>31.506842646315</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>88557.3</v>
+        <v>129664.8</v>
       </c>
       <c r="N22" s="1">
-        <v>88557.3</v>
+        <v>129664.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>1877.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.4</v>
+        <v>55.5</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>102953.45</v>
+        <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-6475.65</v>
+        <v>1184.3</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.2898814949863</v>
+        <v>1.1850501367366</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>96477.8</v>
+        <v>101121.0</v>
       </c>
       <c r="N23" s="1">
-        <v>96477.8</v>
+        <v>101121.0</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>11180.0</v>
+        <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.06</v>
+        <v>18.285</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>203923.2</v>
+        <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-13192.4</v>
+        <v>1044.8</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.469298245614</v>
+        <v>0.48997097691059</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>190730.8</v>
+        <v>214281.92</v>
       </c>
       <c r="N24" s="1">
-        <v>190730.8</v>
+        <v>214281.92</v>
       </c>
       <c r="O24" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>93965.0</v>
+        <v>95621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.85</v>
+        <v>18.58</v>
       </c>
       <c r="E25" s="1">
-        <v>8.6723271431</v>
+        <v>9.1132440573</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>814895.22</v>
+        <v>871417.51</v>
       </c>
       <c r="I25" s="1">
-        <v>956345.03</v>
+        <v>905220.67</v>
       </c>
       <c r="J25" s="1">
-        <v>117.35803653383</v>
+        <v>103.87910038668</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1771240.25</v>
+        <v>1776638.18</v>
       </c>
       <c r="N25" s="1">
-        <v>1771240.25</v>
+        <v>1776638.18</v>
       </c>
       <c r="O25" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>75255.0</v>
+        <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.17</v>
+        <v>3.149</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079997342</v>
+        <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>241418.02</v>
+        <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-2859.67</v>
+        <v>-4055.14</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.1845304671126</v>
+        <v>-1.6062050052848</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>238558.35</v>
+        <v>248412.01</v>
       </c>
       <c r="N26" s="1">
-        <v>238558.35</v>
+        <v>248412.01</v>
       </c>
       <c r="O26" s="1">
         <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>209288.0</v>
+        <v>212974.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.853</v>
+        <v>10.198</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7070728374</v>
+        <v>7.7891812146</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1612997.86</v>
+        <v>1658893.08</v>
       </c>
       <c r="I27" s="1">
-        <v>449116.8</v>
+        <v>513015.77</v>
       </c>
       <c r="J27" s="1">
-        <v>27.843607926423</v>
+        <v>30.925185967983</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2062114.66</v>
+        <v>2171908.85</v>
       </c>
       <c r="N27" s="1">
-        <v>2062114.66</v>
+        <v>2171908.85</v>
       </c>
       <c r="O27" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>13082.0</v>
+        <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.12</v>
+        <v>15.81</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>216310.87</v>
+        <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-5429.03</v>
+        <v>-9247.83</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5098276383429</v>
+        <v>-4.0910485610375</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>210881.84</v>
+        <v>216802.53</v>
       </c>
       <c r="N28" s="1">
-        <v>210881.84</v>
+        <v>216802.53</v>
       </c>
       <c r="O28" s="1">
         <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.705</v>
+        <v>13.89</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-4332.93</v>
+        <v>-2627.42</v>
       </c>
       <c r="J29" s="1">
-        <v>-3.3156965221661</v>
+        <v>-2.0105857598137</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>126346.4</v>
+        <v>128051.91</v>
       </c>
       <c r="N29" s="1">
-        <v>126346.4</v>
+        <v>128051.91</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>1912.0</v>
+        <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>122.8</v>
+        <v>144.8</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.8352295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>252384.0</v>
+        <v>256181.8</v>
       </c>
       <c r="I30" s="1">
-        <v>-17590.4</v>
+        <v>33997.4</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.969696969697</v>
+        <v>13.270810026317</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>234793.6</v>
+        <v>290179.2</v>
       </c>
       <c r="N30" s="1">
-        <v>234793.6</v>
+        <v>290179.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1091.0</v>
+        <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>174.95</v>
+        <v>252.2</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>206635.4</v>
+        <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-15764.95</v>
+        <v>72397.05</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.6293558606125</v>
+        <v>33.49858122638</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>190870.45</v>
+        <v>288516.8</v>
       </c>
       <c r="N31" s="1">
-        <v>190870.45</v>
+        <v>288516.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>32.68</v>
+        <v>29.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-4788.0</v>
+        <v>-16191.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.4444444444444</v>
+        <v>-15.029239766082</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>102942.0</v>
+        <v>91539.0</v>
       </c>
       <c r="N32" s="1">
-        <v>102942.0</v>
+        <v>91539.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15715.0</v>
+        <v>15992.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.82</v>
+        <v>79.34</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0265911549</v>
+        <v>78.0253670585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1226187.88</v>
+        <v>1247781.67</v>
       </c>
       <c r="I33" s="1">
-        <v>43898.42</v>
+        <v>21023.61</v>
       </c>
       <c r="J33" s="1">
-        <v>3.5800729004107</v>
+        <v>1.6848788939174</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1270086.3</v>
+        <v>1268805.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1270086.3</v>
+        <v>1268805.28</v>
       </c>
       <c r="O33" s="1">
         <v>0.36</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17629.0</v>
+        <v>17939.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.44</v>
+        <v>89.01</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8245317375</v>
+        <v>76.0620876303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1336710.67</v>
+        <v>1364477.79</v>
       </c>
       <c r="I34" s="1">
-        <v>240027.09</v>
+        <v>232272.6</v>
       </c>
       <c r="J34" s="1">
-        <v>17.956547769608</v>
+        <v>17.022820136926</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1576737.76</v>
+        <v>1596750.39</v>
       </c>
       <c r="N34" s="1">
-        <v>1576737.76</v>
+        <v>1596750.39</v>
       </c>
       <c r="O34" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
         <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.136</v>
+        <v>11.196</v>
       </c>
       <c r="E35" s="1">
         <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>-41032.4</v>
+        <v>-2809.58</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.57507105920193</v>
+        <v>-0.03937639880954</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7094155.39</v>
+        <v>7132378.21</v>
       </c>
       <c r="N35" s="1">
-        <v>7094155.39</v>
+        <v>7132378.21</v>
       </c>
       <c r="O35" s="1">
-        <v>1.99</v>
+        <v>2.04</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
         <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.668</v>
+        <v>10.66</v>
       </c>
       <c r="E36" s="1">
         <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-114444.51</v>
+        <v>-125927.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.74183611996314</v>
+        <v>-0.81627045153773</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15312751.19</v>
+        <v>15301268.06</v>
       </c>
       <c r="N36" s="1">
-        <v>15312751.19</v>
+        <v>15301268.06</v>
       </c>
       <c r="O36" s="1">
-        <v>4.3</v>
+        <v>4.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>3958.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.51</v>
+        <v>51.78</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>208507.44</v>
+        <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-12546.86</v>
+        <v>-3109.53</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.0174639331815</v>
+        <v>-1.4267515046818</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>195960.58</v>
+        <v>214835.22</v>
       </c>
       <c r="N37" s="1">
-        <v>195960.58</v>
+        <v>214835.22</v>
       </c>
       <c r="O37" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>21022.0</v>
+        <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.27</v>
+        <v>11.964</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>252474.22</v>
+        <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-15556.28</v>
+        <v>-126.41</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.1615320566195</v>
+        <v>-0.047925216492811</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>236917.94</v>
+        <v>263638.7</v>
       </c>
       <c r="N38" s="1">
-        <v>236917.94</v>
+        <v>263638.7</v>
       </c>
       <c r="O38" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>23963.0</v>
+        <v>24385.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.34</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2120206151</v>
+        <v>25.2344736518</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>604155.65</v>
+        <v>615342.64</v>
       </c>
       <c r="I39" s="1">
-        <v>74955.77</v>
+        <v>18667.36</v>
       </c>
       <c r="J39" s="1">
-        <v>12.406698505592</v>
+        <v>3.033652925466</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>679111.42</v>
+        <v>634010.0</v>
       </c>
       <c r="N39" s="1">
-        <v>679111.42</v>
+        <v>634010.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>82137.0</v>
+        <v>83584.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.24</v>
+        <v>10.37</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5673277573</v>
+        <v>10.5488104183</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>867968.6</v>
+        <v>881711.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-26885.72</v>
+        <v>-14945.69</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.0975452337792</v>
+        <v>-1.6950766121677</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>841082.88</v>
+        <v>866766.08</v>
       </c>
       <c r="N40" s="1">
-        <v>841082.88</v>
+        <v>866766.08</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.175</v>
+        <v>16.565</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>-8291.1</v>
+        <v>4955.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-5.4222499220941</v>
+        <v>3.2408850109068</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>144617.75</v>
+        <v>157864.45</v>
       </c>
       <c r="N41" s="1">
-        <v>144617.75</v>
+        <v>157864.45</v>
       </c>
       <c r="O41" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.8</v>
+        <v>85.4</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-12251.6</v>
+        <v>-8205.2</v>
       </c>
       <c r="J42" s="1">
-        <v>-11.75836030205</v>
+        <v>-7.8748651564186</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>91943.2</v>
+        <v>95989.6</v>
       </c>
       <c r="N42" s="1">
-        <v>91943.2</v>
+        <v>95989.6</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>7431.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.52</v>
+        <v>33.94</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>257484.15</v>
+        <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-23259.03</v>
+        <v>-4025.74</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.033189033189</v>
+        <v>-1.5443224225623</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>234225.12</v>
+        <v>256654.28</v>
       </c>
       <c r="N43" s="1">
-        <v>234225.12</v>
+        <v>256654.28</v>
       </c>
       <c r="O43" s="1">
         <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8544.0</v>
+        <v>8694.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.9</v>
+        <v>77.54</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5653827247</v>
+        <v>67.6801564297</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>577278.63</v>
+        <v>588411.28</v>
       </c>
       <c r="I44" s="1">
-        <v>54122.97</v>
+        <v>85721.48</v>
       </c>
       <c r="J44" s="1">
-        <v>9.3755367317165</v>
+        <v>14.568293116339</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>631401.6</v>
+        <v>674132.76</v>
       </c>
       <c r="N44" s="1">
-        <v>631401.6</v>
+        <v>674132.76</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.85</v>
+        <v>56.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-8851.0</v>
+        <v>-9185.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.5277554304103</v>
+        <v>-8.8495575221239</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>94939.5</v>
+        <v>94605.5</v>
       </c>
       <c r="N45" s="1">
-        <v>94939.5</v>
+        <v>94605.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>32440.0</v>
+        <v>33011.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.01</v>
+        <v>17.095</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6536272758</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>609385.4</v>
+        <v>615774.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-57581.0</v>
+        <v>-51451.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-9.4490284801703</v>
+        <v>-8.3556248940258</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>551804.4</v>
+        <v>564323.05</v>
       </c>
       <c r="N46" s="1">
-        <v>551804.4</v>
+        <v>564323.05</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9816.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.0</v>
+        <v>67.56</v>
       </c>
       <c r="E47" s="1">
-        <v>57.2562846373</v>
+        <v>57.7989328261</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>562027.69</v>
+        <v>577353.54</v>
       </c>
       <c r="I47" s="1">
-        <v>115276.31</v>
+        <v>97503.3</v>
       </c>
       <c r="J47" s="1">
-        <v>20.510788356353</v>
+        <v>16.887971276664</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>677304.0</v>
+        <v>674856.84</v>
       </c>
       <c r="N47" s="1">
-        <v>677304.0</v>
+        <v>674856.84</v>
       </c>
       <c r="O47" s="1">
         <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>19348.0</v>
+        <v>19689.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.035</v>
+        <v>19.595</v>
       </c>
       <c r="E48" s="1">
-        <v>30.1904589622</v>
+        <v>29.5959170095</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>584125.0</v>
+        <v>582714.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-235183.82</v>
+        <v>-196908.05</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.262584207147</v>
+        <v>-33.791542097984</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>348941.18</v>
+        <v>385805.96</v>
       </c>
       <c r="N48" s="1">
-        <v>348941.18</v>
+        <v>385805.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>25359.0</v>
+        <v>25805.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.135</v>
+        <v>27.06</v>
       </c>
       <c r="E49" s="1">
-        <v>30.2950001972</v>
+        <v>30.0567262158</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>768250.91</v>
+        <v>775613.82</v>
       </c>
       <c r="I49" s="1">
-        <v>-80134.44</v>
+        <v>-77330.52</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.430764084614</v>
+        <v>-9.9702349295426</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>688116.47</v>
+        <v>698283.3</v>
       </c>
       <c r="N49" s="1">
-        <v>688116.47</v>
+        <v>698283.3</v>
       </c>
       <c r="O49" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3944.0</v>
+        <v>4014.0</v>
       </c>
       <c r="D50" s="1">
-        <v>236.4</v>
+        <v>266.7</v>
       </c>
       <c r="E50" s="1">
-        <v>221.8383138945</v>
+        <v>223.1869456901</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>874930.31</v>
+        <v>895872.4</v>
       </c>
       <c r="I50" s="1">
-        <v>57431.29</v>
+        <v>174661.4</v>
       </c>
       <c r="J50" s="1">
-        <v>6.5640988023378</v>
+        <v>19.496236294365</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>932361.6</v>
+        <v>1070533.8</v>
       </c>
       <c r="N50" s="1">
-        <v>932361.6</v>
+        <v>1070533.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13455.0</v>
+        <v>13692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>46.28</v>
+        <v>47.79</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8538343558</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>674095.5</v>
+        <v>682598.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-51398.1</v>
+        <v>-28258.02</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.624750499002</v>
+        <v>-4.139770556258</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>622697.4</v>
+        <v>654340.68</v>
       </c>
       <c r="N51" s="1">
-        <v>622697.4</v>
+        <v>654340.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15542.0</v>
+        <v>15816.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.69</v>
+        <v>27.61</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8001454124</v>
+        <v>30.807042868</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>494237.86</v>
+        <v>487244.19</v>
       </c>
       <c r="I52" s="1">
-        <v>13830.12</v>
+        <v>-50564.43</v>
       </c>
       <c r="J52" s="1">
-        <v>2.7982720708608</v>
+        <v>-10.377636314145</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>508067.98</v>
+        <v>436679.76</v>
       </c>
       <c r="N52" s="1">
-        <v>508067.98</v>
+        <v>436679.76</v>
       </c>
       <c r="O52" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>78803.0</v>
+        <v>80191.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.145</v>
+        <v>18.64</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1427304798</v>
+        <v>19.1343198115</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1508504.59</v>
+        <v>1534400.24</v>
       </c>
       <c r="I53" s="1">
-        <v>178.85</v>
+        <v>-39640.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.011856112416602</v>
+        <v>-2.5834198253254</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1508683.44</v>
+        <v>1494760.24</v>
       </c>
       <c r="N53" s="1">
-        <v>1508683.44</v>
+        <v>1494760.24</v>
       </c>
       <c r="O53" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>158522.0</v>
+        <v>161316.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.313</v>
+        <v>4.535</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999874</v>
+        <v>4.5164144908</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>715885.35</v>
+        <v>728569.92</v>
       </c>
       <c r="I54" s="1">
-        <v>-32179.96</v>
+        <v>2998.14</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.4951276066761</v>
+        <v>0.41151026383302</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>683705.39</v>
+        <v>731568.06</v>
       </c>
       <c r="N54" s="1">
-        <v>683705.39</v>
+        <v>731568.06</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2156.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.75</v>
+        <v>135.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>315207.2</v>
+        <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-22530.2</v>
+        <v>-22504.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.1477428180575</v>
+        <v>-7.0492595368258</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>292677.0</v>
+        <v>296738.5</v>
       </c>
       <c r="N55" s="1">
-        <v>292677.0</v>
+        <v>296738.5</v>
       </c>
       <c r="O55" s="1">
         <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>16475.0</v>
+        <v>16765.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.36</v>
+        <v>41.56</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3700972264</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>715674.0</v>
+        <v>727099.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-1318.0</v>
+        <v>-30346.28</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.1841620626151</v>
+        <v>-4.1736065679468</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>714356.0</v>
+        <v>696753.4</v>
       </c>
       <c r="N56" s="1">
-        <v>714356.0</v>
+        <v>696753.4</v>
       </c>
       <c r="O56" s="1">
         <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>212437.0</v>
+        <v>216178.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.456</v>
+        <v>9.821</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0097492904</v>
+        <v>6.1647191666</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1276693.11</v>
+        <v>1332676.66</v>
       </c>
       <c r="I57" s="1">
-        <v>732111.16</v>
+        <v>790407.48</v>
       </c>
       <c r="J57" s="1">
-        <v>57.344333909658</v>
+        <v>59.309771358943</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2008804.27</v>
+        <v>2123084.14</v>
       </c>
       <c r="N57" s="1">
-        <v>2008804.27</v>
+        <v>2123084.14</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>54007.0</v>
+        <v>54958.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.95</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1233451219</v>
+        <v>15.7025446705</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>816766.5</v>
+        <v>862980.45</v>
       </c>
       <c r="I58" s="1">
-        <v>638722.15</v>
+        <v>691231.79</v>
       </c>
       <c r="J58" s="1">
-        <v>78.201315798334</v>
+        <v>80.098198053038</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1455488.65</v>
+        <v>1554212.24</v>
       </c>
       <c r="N58" s="1">
-        <v>1455488.65</v>
+        <v>1554212.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4442.0</v>
+        <v>4520.0</v>
       </c>
       <c r="D59" s="1">
-        <v>96.75</v>
+        <v>99.75</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005853</v>
+        <v>104.0333606195</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>464587.45</v>
+        <v>470230.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-34823.95</v>
+        <v>-19360.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-7.4956716975459</v>
+        <v>-4.1172952541028</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>429763.5</v>
+        <v>450870.0</v>
       </c>
       <c r="N59" s="1">
-        <v>429763.5</v>
+        <v>450870.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4167.0</v>
+        <v>4240.0</v>
       </c>
       <c r="D60" s="1">
-        <v>210.0</v>
+        <v>185.7</v>
       </c>
       <c r="E60" s="1">
-        <v>192.1312862971</v>
+        <v>192.4195872642</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>800611.07</v>
+        <v>815859.05</v>
       </c>
       <c r="I60" s="1">
-        <v>74458.93</v>
+        <v>-28491.05</v>
       </c>
       <c r="J60" s="1">
-        <v>9.3002623608489</v>
+        <v>-3.4921534546929</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>875070.0</v>
+        <v>787368.0</v>
       </c>
       <c r="N60" s="1">
-        <v>875070.0</v>
+        <v>787368.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.18</v>
+        <v>61.8</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-8336.52</v>
+        <v>-10646.64</v>
       </c>
       <c r="J61" s="1">
-        <v>-7.306338028169</v>
+        <v>-9.330985915493</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>105763.32</v>
+        <v>103453.2</v>
       </c>
       <c r="N61" s="1">
-        <v>105763.32</v>
+        <v>103453.2</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.76</v>
+        <v>24.72</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>405.6</v>
+        <v>-3812.64</v>
       </c>
       <c r="J62" s="1">
-        <v>0.38971161340608</v>
+        <v>-3.6632891660171</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>104482.56</v>
+        <v>100264.32</v>
       </c>
       <c r="N62" s="1">
-        <v>104482.56</v>
+        <v>100264.32</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>294.6</v>
+        <v>299.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-17205.6</v>
+        <v>-14027.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.3385189794648</v>
+        <v>-6.798382078407</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>189133.2</v>
+        <v>192311.1</v>
       </c>
       <c r="N63" s="1">
-        <v>189133.2</v>
+        <v>192311.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7244.0</v>
+        <v>7371.0</v>
       </c>
       <c r="D64" s="1">
-        <v>56.78</v>
+        <v>58.66</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.804029304</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>457531.04</v>
+        <v>462928.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-46216.72</v>
+        <v>-30545.64</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.101329955668</v>
+        <v>-6.5983494211309</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>411314.32</v>
+        <v>432382.86</v>
       </c>
       <c r="N64" s="1">
-        <v>411314.32</v>
+        <v>432382.86</v>
       </c>
       <c r="O64" s="1">
         <v>0.12</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.3</v>
+        <v>70.8</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-10695.25</v>
+        <v>-14877.75</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.750750750751</v>
+        <v>-14.954954954955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>88788.5</v>
+        <v>84606.0</v>
       </c>
       <c r="N65" s="1">
-        <v>88788.5</v>
+        <v>84606.0</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.25</v>
+        <v>38.84</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-643.8</v>
+        <v>-1963.59</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.50697084917617</v>
+        <v>-1.5462610899873</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>126345.75</v>
+        <v>125025.96</v>
       </c>
       <c r="N66" s="1">
-        <v>126345.75</v>
+        <v>125025.96</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.66</v>
+        <v>37.94</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-5817.0</v>
+        <v>3268.6</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.7127312295974</v>
+        <v>3.2100108813928</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>96008.2</v>
+        <v>105093.8</v>
       </c>
       <c r="N67" s="1">
-        <v>96008.2</v>
+        <v>105093.8</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5407.0</v>
+        <v>5502.0</v>
       </c>
       <c r="D68" s="1">
-        <v>200.2</v>
+        <v>197.8</v>
       </c>
       <c r="E68" s="1">
-        <v>146.9038857037</v>
+        <v>149.4925663395</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>794309.31</v>
+        <v>822508.1</v>
       </c>
       <c r="I68" s="1">
-        <v>288172.09</v>
+        <v>265787.5</v>
       </c>
       <c r="J68" s="1">
-        <v>36.279581061438</v>
+        <v>32.314271433923</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1082481.4</v>
+        <v>1088295.6</v>
       </c>
       <c r="N68" s="1">
-        <v>1082481.4</v>
+        <v>1088295.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.6</v>
+        <v>60.95</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-9296.6</v>
+        <v>-10701.9</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5250379362671</v>
+        <v>-7.5113808801214</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>133179.2</v>
+        <v>131773.9</v>
       </c>
       <c r="N69" s="1">
-        <v>133179.2</v>
+        <v>131773.9</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>30619.0</v>
+        <v>31157.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.14</v>
+        <v>37.89</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2965331983</v>
+        <v>35.260358186</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1080744.55</v>
+        <v>1098606.98</v>
       </c>
       <c r="I70" s="1">
-        <v>-66030.89</v>
+        <v>81931.75</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.1097592395909</v>
+        <v>7.457785312815</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1014713.66</v>
+        <v>1180538.73</v>
       </c>
       <c r="N70" s="1">
-        <v>1014713.66</v>
+        <v>1180538.73</v>
       </c>
       <c r="O70" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.476</v>
+        <v>8.95</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-10727.58</v>
+        <v>-15617.28</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.856063684924</v>
+        <v>-15.804327375353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>88088.9</v>
+        <v>83199.2</v>
       </c>
       <c r="N71" s="1">
-        <v>88088.9</v>
+        <v>83199.2</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1451.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D72" s="1">
-        <v>247.4</v>
+        <v>272.0</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2603926879</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>374067.8</v>
+        <v>381450.6</v>
       </c>
       <c r="I72" s="1">
-        <v>-15090.4</v>
+        <v>20293.4</v>
       </c>
       <c r="J72" s="1">
-        <v>-4.0341349883631</v>
+        <v>5.3200597928015</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>358977.4</v>
+        <v>401744.0</v>
       </c>
       <c r="N72" s="1">
-        <v>358977.4</v>
+        <v>401744.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>8876.0</v>
+        <v>9033.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.4</v>
+        <v>66.86</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.9953858076</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>697298.56</v>
+        <v>704532.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-72428.16</v>
+        <v>-100585.94</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.386965376782</v>
+        <v>-14.276980224271</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>624870.4</v>
+        <v>603946.38</v>
       </c>
       <c r="N73" s="1">
-        <v>624870.4</v>
+        <v>603946.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>2835.0</v>
+        <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>70.54</v>
+        <v>64.68</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1710828924</v>
+        <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>196100.02</v>
+        <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>3880.88</v>
+        <v>-12954.16</v>
       </c>
       <c r="J74" s="1">
-        <v>1.9790309047393</v>
+        <v>-6.3134628228677</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>199980.9</v>
+        <v>192228.96</v>
       </c>
       <c r="N74" s="1">
-        <v>199980.9</v>
+        <v>192228.96</v>
       </c>
       <c r="O74" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>518.0</v>
+        <v>527.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1920.5</v>
+        <v>1648.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1503.1505598456</v>
+        <v>1507.9710246679</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>778631.99</v>
+        <v>794700.73</v>
       </c>
       <c r="I75" s="1">
-        <v>216187.01</v>
+        <v>73795.27</v>
       </c>
       <c r="J75" s="1">
-        <v>27.764979191261</v>
+        <v>9.2859194932412</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>994819.0</v>
+        <v>868496.0</v>
       </c>
       <c r="N75" s="1">
-        <v>994819.0</v>
+        <v>868496.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>44.46</v>
+        <v>49.48</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-8863.88</v>
+        <v>1532.54</v>
       </c>
       <c r="J76" s="1">
-        <v>-8.7812884694296</v>
+        <v>1.5182601559294</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>92076.66</v>
+        <v>102473.08</v>
       </c>
       <c r="N76" s="1">
-        <v>92076.66</v>
+        <v>102473.08</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.3</v>
+        <v>26.78</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-7455.24</v>
+        <v>-15483.96</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.3957016434893</v>
+        <v>-15.360303413401</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>93349.8</v>
+        <v>85321.08</v>
       </c>
       <c r="N77" s="1">
-        <v>93349.8</v>
+        <v>85321.08</v>
       </c>
       <c r="O77" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>42340.0</v>
+        <v>43085.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.21</v>
+        <v>19.925</v>
       </c>
       <c r="E78" s="1">
-        <v>13.2980956542</v>
+        <v>13.5946668214</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>563041.37</v>
+        <v>585726.22</v>
       </c>
       <c r="I78" s="1">
-        <v>250310.03</v>
+        <v>272742.41</v>
       </c>
       <c r="J78" s="1">
-        <v>44.456774108801</v>
+        <v>46.564828530299</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>813351.4</v>
+        <v>858468.63</v>
       </c>
       <c r="N78" s="1">
-        <v>813351.4</v>
+        <v>858468.63</v>
       </c>
       <c r="O78" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>18700.0</v>
+        <v>19029.0</v>
       </c>
       <c r="D79" s="1">
-        <v>52.74</v>
+        <v>52.56</v>
       </c>
       <c r="E79" s="1">
-        <v>38.9226294118</v>
+        <v>39.3970471386</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>727853.17</v>
+        <v>749686.41</v>
       </c>
       <c r="I79" s="1">
-        <v>258384.83</v>
+        <v>250477.83</v>
       </c>
       <c r="J79" s="1">
-        <v>35.499581598305</v>
+        <v>33.411013813096</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>986238.0</v>
+        <v>1000164.24</v>
       </c>
       <c r="N79" s="1">
-        <v>986238.0</v>
+        <v>1000164.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>19165.0</v>
+        <v>19502.0</v>
       </c>
       <c r="D80" s="1">
-        <v>41.55</v>
+        <v>54.15</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7570738325</v>
+        <v>34.9062332069</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>666119.32</v>
+        <v>680741.36</v>
       </c>
       <c r="I80" s="1">
-        <v>130186.43</v>
+        <v>375291.94</v>
       </c>
       <c r="J80" s="1">
-        <v>19.54401052352</v>
+        <v>55.129886628308</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>796305.75</v>
+        <v>1056033.3</v>
       </c>
       <c r="N80" s="1">
-        <v>796305.75</v>
+        <v>1056033.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>44512.0</v>
+        <v>45295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>23.42</v>
+        <v>23.845</v>
       </c>
       <c r="E81" s="1">
-        <v>12.0848598131</v>
+        <v>12.5458814439</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>537921.28</v>
+        <v>568265.7</v>
       </c>
       <c r="I81" s="1">
-        <v>504549.76</v>
+        <v>511793.58</v>
       </c>
       <c r="J81" s="1">
-        <v>93.796207504563</v>
+        <v>90.062373991603</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1042471.04</v>
+        <v>1080059.28</v>
       </c>
       <c r="N81" s="1">
-        <v>1042471.04</v>
+        <v>1080059.28</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.3</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-9644.4</v>
+        <v>-7512.48</v>
       </c>
       <c r="J82" s="1">
-        <v>-9.7186700767263</v>
+        <v>-7.5703324808184</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>89591.4</v>
+        <v>91723.32</v>
       </c>
       <c r="N82" s="1">
-        <v>89591.4</v>
+        <v>91723.32</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>346881.0</v>
+        <v>352988.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.321</v>
+        <v>5.659</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8473831083</v>
+        <v>2.9539179519</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>987703.1</v>
+        <v>1042697.59</v>
       </c>
       <c r="I83" s="1">
-        <v>858050.7</v>
+        <v>954861.5</v>
       </c>
       <c r="J83" s="1">
-        <v>86.87334280919</v>
+        <v>91.576072406574</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1845753.8</v>
+        <v>1997559.09</v>
       </c>
       <c r="N83" s="1">
-        <v>1845753.8</v>
+        <v>1997559.09</v>
       </c>
       <c r="O83" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>18241.0</v>
+        <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>18.98</v>
+        <v>13.975</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>349315.15</v>
+        <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>-3100.97</v>
+        <v>-96049.81</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.88772845953003</v>
+        <v>-27.021745388205</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>346214.18</v>
+        <v>259403.95</v>
       </c>
       <c r="N84" s="1">
-        <v>346214.18</v>
+        <v>259403.95</v>
       </c>
       <c r="O84" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.54</v>
+        <v>15.77</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>3758.15</v>
+        <v>5329.74</v>
       </c>
       <c r="J85" s="1">
-        <v>3.6691127418279</v>
+        <v>5.2034689793195</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>106184.82</v>
+        <v>107756.41</v>
       </c>
       <c r="N85" s="1">
-        <v>106184.82</v>
+        <v>107756.41</v>
       </c>
       <c r="O85" s="1">
         <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4117.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D86" s="1">
-        <v>110.75</v>
+        <v>112.7</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3255608592</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>472631.6</v>
+        <v>479024.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-16673.85</v>
+        <v>-6811.1</v>
       </c>
       <c r="J86" s="1">
-        <v>-3.5278745644599</v>
+        <v>-1.4218700061229</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>455957.75</v>
+        <v>472213.0</v>
       </c>
       <c r="N86" s="1">
-        <v>455957.75</v>
+        <v>472213.0</v>
       </c>
       <c r="O86" s="1">
         <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>1034.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>259.7</v>
+        <v>240.05</v>
       </c>
       <c r="E87" s="1">
-        <v>530.7942359768</v>
+        <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>548841.24</v>
+        <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-280311.44</v>
+        <v>-292701.61</v>
       </c>
       <c r="J87" s="1">
-        <v>-51.07331949035</v>
+        <v>-53.683647253169</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>268529.8</v>
+        <v>252532.6</v>
       </c>
       <c r="N87" s="1">
-        <v>268529.8</v>
+        <v>252532.6</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.8</v>
+        <v>34.82</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-12411.18</v>
+        <v>-2599.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-10.724312184166</v>
+        <v>-2.2459292532285</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>103318.2</v>
+        <v>113130.18</v>
       </c>
       <c r="N88" s="1">
-        <v>103318.2</v>
+        <v>113130.18</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>5897.0</v>
+        <v>6001.0</v>
       </c>
       <c r="D89" s="1">
-        <v>55.92</v>
+        <v>58.14</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.5950308282</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>377525.94</v>
+        <v>381633.78</v>
       </c>
       <c r="I89" s="1">
-        <v>-47765.7</v>
+        <v>-32735.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-12.652296157451</v>
+        <v>-8.5777626917617</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>329760.24</v>
+        <v>348898.14</v>
       </c>
       <c r="N89" s="1">
-        <v>329760.24</v>
+        <v>348898.14</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>1008.0</v>
+        <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>92.75</v>
+        <v>30.62</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-7610.4</v>
+        <v>-8507.52</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.5274177467597</v>
+        <v>-8.4147557328016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>93492.0</v>
+        <v>92594.88</v>
       </c>
       <c r="N90" s="1">
-        <v>93492.0</v>
+        <v>92594.88</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>271581.0</v>
+        <v>276362.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.753</v>
+        <v>4.661</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4709369949</v>
+        <v>3.5322762536</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>942640.54</v>
+        <v>976186.93</v>
       </c>
       <c r="I91" s="1">
-        <v>348183.95</v>
+        <v>311936.35</v>
       </c>
       <c r="J91" s="1">
-        <v>36.93708632561</v>
+        <v>31.95457144668</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1290824.49</v>
+        <v>1288123.28</v>
       </c>
       <c r="N91" s="1">
-        <v>1290824.49</v>
+        <v>1288123.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>11420.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.78</v>
+        <v>23.29</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>309253.6</v>
+        <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-26266.0</v>
+        <v>-42042.69</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.493353028065</v>
+        <v>-13.445237412542</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>282987.6</v>
+        <v>270653.09</v>
       </c>
       <c r="N92" s="1">
-        <v>282987.6</v>
+        <v>270653.09</v>
       </c>
       <c r="O92" s="1">
         <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>6037.0</v>
+        <v>6144.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.14</v>
+        <v>188.36</v>
       </c>
       <c r="E93" s="1">
-        <v>149.7681447739</v>
+        <v>151.0648535156</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>904150.29</v>
+        <v>928142.46</v>
       </c>
       <c r="I93" s="1">
-        <v>104873.89</v>
+        <v>229141.38</v>
       </c>
       <c r="J93" s="1">
-        <v>11.599165665257</v>
+        <v>24.688169098524</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1009024.18</v>
+        <v>1157283.84</v>
       </c>
       <c r="N93" s="1">
-        <v>1009024.18</v>
+        <v>1157283.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5185.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D94" s="1">
-        <v>138.6</v>
+        <v>152.5</v>
       </c>
       <c r="E94" s="1">
-        <v>72.0073095468</v>
+        <v>74.7566129644</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>373357.9</v>
+        <v>394415.89</v>
       </c>
       <c r="I94" s="1">
-        <v>345283.1</v>
+        <v>410174.11</v>
       </c>
       <c r="J94" s="1">
-        <v>92.480459098361</v>
+        <v>103.99533091834</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>718641.0</v>
+        <v>804590.0</v>
       </c>
       <c r="N94" s="1">
-        <v>718641.0</v>
+        <v>804590.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>6013.0</v>
+        <v>6118.0</v>
       </c>
       <c r="D95" s="1">
-        <v>60.44</v>
+        <v>52.7</v>
       </c>
       <c r="E95" s="1">
-        <v>56.7999966739</v>
+        <v>56.8569499837</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>341538.38</v>
+        <v>347850.82</v>
       </c>
       <c r="I95" s="1">
-        <v>21887.34</v>
+        <v>-25432.22</v>
       </c>
       <c r="J95" s="1">
-        <v>6.4084569353523</v>
+        <v>-7.3112433657624</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>363425.72</v>
+        <v>322418.6</v>
       </c>
       <c r="N95" s="1">
-        <v>363425.72</v>
+        <v>322418.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3463.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D96" s="1">
-        <v>361.9</v>
+        <v>377.45</v>
       </c>
       <c r="E96" s="1">
-        <v>395.9899537973</v>
+        <v>393.8458910329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1371313.21</v>
+        <v>1387912.92</v>
       </c>
       <c r="I96" s="1">
-        <v>-118053.51</v>
+        <v>-57779.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-8.6087925894041</v>
+        <v>-4.163021985558</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1253259.7</v>
+        <v>1330133.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1253259.7</v>
+        <v>1330133.8</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>20055.0</v>
+        <v>20408.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.58</v>
+        <v>26.1</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.7341679733</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>411929.7</v>
+        <v>423142.9</v>
       </c>
       <c r="I97" s="1">
-        <v>81022.2</v>
+        <v>109505.9</v>
       </c>
       <c r="J97" s="1">
-        <v>19.66893865628</v>
+        <v>25.879176987254</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>492951.9</v>
+        <v>532648.8</v>
       </c>
       <c r="N97" s="1">
-        <v>492951.9</v>
+        <v>532648.8</v>
       </c>
       <c r="O97" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3692.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D98" s="1">
-        <v>500.3</v>
+        <v>471.65</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0707150596</v>
+        <v>622.3821506521</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2326221.08</v>
+        <v>2338289.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-479113.48</v>
+        <v>-566300.69</v>
       </c>
       <c r="J98" s="1">
-        <v>-20.596214354656</v>
+        <v>-24.218585075774</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1847107.6</v>
+        <v>1771989.05</v>
       </c>
       <c r="N98" s="1">
-        <v>1847107.6</v>
+        <v>1771989.05</v>
       </c>
       <c r="O98" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10523.0</v>
+        <v>10709.0</v>
       </c>
       <c r="D99" s="1">
-        <v>54.89</v>
+        <v>49.775</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.6957017462</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>620857.0</v>
+        <v>628572.27</v>
       </c>
       <c r="I99" s="1">
-        <v>-43249.53</v>
+        <v>-95531.79</v>
       </c>
       <c r="J99" s="1">
-        <v>-6.9661016949153</v>
+        <v>-15.198218973293</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>577607.47</v>
+        <v>533040.48</v>
       </c>
       <c r="N99" s="1">
-        <v>577607.47</v>
+        <v>533040.48</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>4974.0</v>
+        <v>5062.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.0</v>
+        <v>111.9</v>
       </c>
       <c r="E100" s="1">
-        <v>128.6372295939</v>
+        <v>127.6689016199</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>639841.58</v>
+        <v>646259.98</v>
       </c>
       <c r="I100" s="1">
-        <v>-87727.58</v>
+        <v>-79822.18</v>
       </c>
       <c r="J100" s="1">
-        <v>-13.710828233451</v>
+        <v>-12.35140384215</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>552114.0</v>
+        <v>566437.8</v>
       </c>
       <c r="N100" s="1">
-        <v>552114.0</v>
+        <v>566437.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.19</v>
+        <v>15.13</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>40721.71</v>
+        <v>30945.33</v>
       </c>
       <c r="J101" s="1">
-        <v>37.497433209581</v>
+        <v>28.495130602901</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>149320.37</v>
+        <v>139543.99</v>
       </c>
       <c r="N101" s="1">
-        <v>149320.37</v>
+        <v>139543.99</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9654.0</v>
+        <v>9824.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.74</v>
+        <v>54.1</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038004972</v>
+        <v>52.1668179967</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>503975.49</v>
+        <v>512486.82</v>
       </c>
       <c r="I102" s="1">
-        <v>14830.47</v>
+        <v>18991.58</v>
       </c>
       <c r="J102" s="1">
-        <v>2.9426966775706</v>
+        <v>3.7057694478855</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>518805.96</v>
+        <v>531478.4</v>
       </c>
       <c r="N102" s="1">
-        <v>518805.96</v>
+        <v>531478.4</v>
       </c>
       <c r="O102" s="1">
         <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>943.0</v>
+        <v>959.0</v>
       </c>
       <c r="D103" s="1">
-        <v>526.4</v>
+        <v>551.8</v>
       </c>
       <c r="E103" s="1">
-        <v>216.5733085896</v>
+        <v>231.3849635036</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>204228.63</v>
+        <v>221898.18</v>
       </c>
       <c r="I103" s="1">
-        <v>292166.57</v>
+        <v>307278.02</v>
       </c>
       <c r="J103" s="1">
-        <v>143.05857606742</v>
+        <v>138.47703482741</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>496395.2</v>
+        <v>529176.2</v>
       </c>
       <c r="N103" s="1">
-        <v>496395.2</v>
+        <v>529176.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>100288.0</v>
+        <v>102057.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.02</v>
+        <v>3.814</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999601</v>
+        <v>3.4642791773</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>348801.66</v>
+        <v>353553.94</v>
       </c>
       <c r="I104" s="1">
-        <v>-45931.9</v>
+        <v>35691.46</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.168486640803</v>
+        <v>10.095053671301</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>302869.76</v>
+        <v>389245.4</v>
       </c>
       <c r="N104" s="1">
-        <v>302869.76</v>
+        <v>389245.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6581.0</v>
+        <v>6697.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.86</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1969807376</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>456063.3</v>
+        <v>463412.18</v>
       </c>
       <c r="I105" s="1">
-        <v>-16057.64</v>
+        <v>25334.88</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.5209235209235</v>
+        <v>5.4670293732892</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>440005.66</v>
+        <v>488747.06</v>
       </c>
       <c r="N105" s="1">
-        <v>440005.66</v>
+        <v>488747.06</v>
       </c>
       <c r="O105" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>111405.0</v>
+        <v>113369.0</v>
       </c>
       <c r="D106" s="1">
-        <v>6.832</v>
+        <v>8.946</v>
       </c>
       <c r="E106" s="1">
-        <v>4.768539114</v>
+        <v>4.861892228</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>531239.1</v>
+        <v>551187.86</v>
       </c>
       <c r="I106" s="1">
-        <v>229879.86</v>
+        <v>463011.21</v>
       </c>
       <c r="J106" s="1">
-        <v>43.272390906468</v>
+        <v>84.002432491891</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>761118.96</v>
+        <v>1014199.07</v>
       </c>
       <c r="N106" s="1">
-        <v>761118.96</v>
+        <v>1014199.07</v>
       </c>
       <c r="O106" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>47895.0</v>
+        <v>48738.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.945</v>
+        <v>15.68</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3683481062</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>787872.75</v>
+        <v>797760.55</v>
       </c>
       <c r="I107" s="1">
-        <v>-24186.97</v>
+        <v>-33548.71</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.0699081799694</v>
+        <v>-4.2053608692483</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>763685.78</v>
+        <v>764211.84</v>
       </c>
       <c r="N107" s="1">
-        <v>763685.78</v>
+        <v>764211.84</v>
       </c>
       <c r="O107" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>2305.0</v>
+        <v>3010.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4782.53</v>
+        <v>4794.4</v>
       </c>
       <c r="E108" s="1">
-        <v>4765.6213665944</v>
+        <v>4782.6856644518</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10984757.25</v>
+        <v>14395883.85</v>
       </c>
       <c r="I108" s="1">
-        <v>38974.4</v>
+        <v>35260.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.35480438131666</v>
+        <v>0.24493216510635</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>11023731.65</v>
+        <v>14431144.0</v>
       </c>
       <c r="N108" s="1">
-        <v>11023731.65</v>
+        <v>14431144.0</v>
       </c>
       <c r="O108" s="1">
-        <v>3.09</v>
+        <v>4.12</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>40596.0</v>
+        <v>41310.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.065</v>
+        <v>17.65</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1663132413</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>738441.24</v>
+        <v>750450.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-45670.5</v>
+        <v>-21328.9</v>
       </c>
       <c r="J109" s="1">
-        <v>-6.1847168774052</v>
+        <v>-2.8421465296041</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>692770.74</v>
+        <v>729121.5</v>
       </c>
       <c r="N109" s="1">
-        <v>692770.74</v>
+        <v>729121.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>3899.0</v>
+        <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.7</v>
+        <v>66.65</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>263962.3</v>
+        <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>3899.0</v>
+        <v>-4532.4</v>
       </c>
       <c r="J110" s="1">
-        <v>1.4771048744461</v>
+        <v>-1.6849095686388</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>267861.3</v>
+        <v>264467.2</v>
       </c>
       <c r="N110" s="1">
-        <v>267861.3</v>
+        <v>264467.2</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>13458.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.65</v>
+        <v>22.29</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>306169.5</v>
+        <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-14803.8</v>
+        <v>-4655.4</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.8351648351648</v>
+        <v>-1.5021443648048</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>291365.7</v>
+        <v>305261.55</v>
       </c>
       <c r="N111" s="1">
-        <v>291365.7</v>
+        <v>305261.55</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>8175.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D112" s="1">
-        <v>45.9</v>
+        <v>41.535</v>
       </c>
       <c r="E112" s="1">
-        <v>30.0970629969</v>
+        <v>30.5060259647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>246043.49</v>
+        <v>253779.63</v>
       </c>
       <c r="I112" s="1">
-        <v>129189.01</v>
+        <v>91750.04</v>
       </c>
       <c r="J112" s="1">
-        <v>52.506575158725</v>
+        <v>36.153429650756</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>375232.5</v>
+        <v>345529.67</v>
       </c>
       <c r="N112" s="1">
-        <v>375232.5</v>
+        <v>345529.67</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.08</v>
+        <v>18.38</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-8096.0</v>
+        <v>12776.5</v>
       </c>
       <c r="J113" s="1">
-        <v>-7.8239608801956</v>
+        <v>12.347188264059</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>95381.0</v>
+        <v>116253.5</v>
       </c>
       <c r="N113" s="1">
-        <v>95381.0</v>
+        <v>116253.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.56</v>
+        <v>25.0</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>-9629.4</v>
+        <v>5427.48</v>
       </c>
       <c r="J114" s="1">
-        <v>-9.2592592592593</v>
+        <v>5.2188552188552</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>94368.12</v>
+        <v>109425.0</v>
       </c>
       <c r="N114" s="1">
-        <v>94368.12</v>
+        <v>109425.0</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11458.0</v>
+        <v>11659.0</v>
       </c>
       <c r="D115" s="1">
-        <v>36.14</v>
+        <v>32.58</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.6283043143</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>480777.68</v>
+        <v>485344.4</v>
       </c>
       <c r="I115" s="1">
-        <v>-66685.56</v>
+        <v>-105494.18</v>
       </c>
       <c r="J115" s="1">
-        <v>-13.870352716873</v>
+        <v>-21.735942559552</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>414092.12</v>
+        <v>379850.22</v>
       </c>
       <c r="N115" s="1">
-        <v>414092.12</v>
+        <v>379850.22</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>26.12</v>
+        <v>24.67</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-6521.94</v>
+        <v>-12052.24</v>
       </c>
       <c r="J116" s="1">
-        <v>-6.1444484369386</v>
+        <v>-11.354653251886</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>99621.68</v>
+        <v>94091.38</v>
       </c>
       <c r="N116" s="1">
-        <v>99621.68</v>
+        <v>94091.38</v>
       </c>
       <c r="O116" s="1">
         <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.35</v>
+        <v>91.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>6520.12</v>
+        <v>1154.02</v>
       </c>
       <c r="J117" s="1">
-        <v>6.2293477515239</v>
+        <v>1.102555151165</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>111187.9</v>
+        <v>105821.8</v>
       </c>
       <c r="N117" s="1">
-        <v>111187.9</v>
+        <v>105821.8</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>33.66</v>
+        <v>35.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-10682.88</v>
+        <v>-5224.96</v>
       </c>
       <c r="J118" s="1">
-        <v>-8.7062652563059</v>
+        <v>-4.2582045023054</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>112020.48</v>
+        <v>117478.4</v>
       </c>
       <c r="N118" s="1">
-        <v>112020.48</v>
+        <v>117478.4</v>
       </c>
       <c r="O118" s="1">
         <v>0.03</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>5125.0</v>
+        <v>5215.0</v>
       </c>
       <c r="D119" s="1">
-        <v>318.2</v>
+        <v>270.0</v>
       </c>
       <c r="E119" s="1">
-        <v>236.7908819512</v>
+        <v>238.7518005753</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1213553.27</v>
+        <v>1245090.64</v>
       </c>
       <c r="I119" s="1">
-        <v>417221.73</v>
+        <v>162959.36</v>
       </c>
       <c r="J119" s="1">
-        <v>34.380174345375</v>
+        <v>13.088152361341</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1630775.0</v>
+        <v>1408050.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1630775.0</v>
+        <v>1408050.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>172124.0</v>
+        <v>175157.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.366</v>
+        <v>4.337</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5732000186</v>
+        <v>2.6349516719</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>442909.48</v>
+        <v>461530.23</v>
       </c>
       <c r="I120" s="1">
-        <v>136459.9</v>
+        <v>298125.68</v>
       </c>
       <c r="J120" s="1">
-        <v>30.809884674403</v>
+        <v>64.595049386039</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>579369.38</v>
+        <v>759655.91</v>
       </c>
       <c r="N120" s="1">
-        <v>579369.38</v>
+        <v>759655.91</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>36697.0</v>
+        <v>37343.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.138</v>
+        <v>9.036</v>
       </c>
       <c r="E121" s="1">
-        <v>9.388000109</v>
+        <v>9.3794430014</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>344511.44</v>
+        <v>350256.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-9174.25</v>
+        <v>-12825.19</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.6629739784548</v>
+        <v>-3.6616561106896</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>335337.19</v>
+        <v>337431.35</v>
       </c>
       <c r="N121" s="1">
-        <v>335337.19</v>
+        <v>337431.35</v>
       </c>
       <c r="O121" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>16759.0</v>
+        <v>17054.0</v>
       </c>
       <c r="D122" s="1">
-        <v>76.25</v>
+        <v>80.08</v>
       </c>
       <c r="E122" s="1">
-        <v>92.4632042485</v>
+        <v>92.0147220593</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1549590.84</v>
+        <v>1569219.07</v>
       </c>
       <c r="I122" s="1">
-        <v>-271717.09</v>
+        <v>-203534.75</v>
       </c>
       <c r="J122" s="1">
-        <v>-17.53476356378</v>
+        <v>-12.970448415466</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1277873.75</v>
+        <v>1365684.32</v>
       </c>
       <c r="N122" s="1">
-        <v>1277873.75</v>
+        <v>1365684.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>15006.0</v>
+        <v>15270.0</v>
       </c>
       <c r="D123" s="1">
-        <v>165.44</v>
+        <v>147.28</v>
       </c>
       <c r="E123" s="1">
-        <v>169.646457417</v>
+        <v>168.600745907</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2545714.74</v>
+        <v>2574533.39</v>
       </c>
       <c r="I123" s="1">
-        <v>-63122.1</v>
+        <v>-325567.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.4795433285663</v>
+        <v>-12.645700819596</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2482592.64</v>
+        <v>2248965.6</v>
       </c>
       <c r="N123" s="1">
-        <v>2482592.64</v>
+        <v>2248965.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>33893.0</v>
+        <v>34490.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.54</v>
+        <v>36.26</v>
       </c>
       <c r="E124" s="1">
-        <v>32.545840144</v>
+        <v>32.6412792114</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1103076.16</v>
+        <v>1125797.72</v>
       </c>
       <c r="I124" s="1">
-        <v>33695.06</v>
+        <v>124809.68</v>
       </c>
       <c r="J124" s="1">
-        <v>3.0546449304099</v>
+        <v>11.086332631763</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1136771.22</v>
+        <v>1250607.4</v>
       </c>
       <c r="N124" s="1">
-        <v>1136771.22</v>
+        <v>1250607.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>8880.0</v>
+        <v>9037.0</v>
       </c>
       <c r="D125" s="1">
-        <v>256.1</v>
+        <v>276.0</v>
       </c>
       <c r="E125" s="1">
-        <v>145.4557038288</v>
+        <v>149.3060993693</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1291646.65</v>
+        <v>1349279.22</v>
       </c>
       <c r="I125" s="1">
-        <v>982521.35</v>
+        <v>1144932.78</v>
       </c>
       <c r="J125" s="1">
-        <v>76.067347830771</v>
+        <v>84.855140657988</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2274168.0</v>
+        <v>2494212.0</v>
       </c>
       <c r="N125" s="1">
-        <v>2274168.0</v>
+        <v>2494212.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>12141.0</v>
+        <v>12354.0</v>
       </c>
       <c r="D126" s="1">
-        <v>154.6</v>
+        <v>187.62</v>
       </c>
       <c r="E126" s="1">
-        <v>126.2722592867</v>
+        <v>127.0068682208</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1533071.5</v>
+        <v>1569042.85</v>
       </c>
       <c r="I126" s="1">
-        <v>343927.1</v>
+        <v>748814.63</v>
       </c>
       <c r="J126" s="1">
-        <v>22.433859086155</v>
+        <v>47.724294463978</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1876998.6</v>
+        <v>2317857.48</v>
       </c>
       <c r="N126" s="1">
-        <v>1876998.6</v>
+        <v>2317857.48</v>
       </c>
       <c r="O126" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>10916.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D127" s="1">
-        <v>228.2</v>
+        <v>243.1</v>
       </c>
       <c r="E127" s="1">
-        <v>185.4322105167</v>
+        <v>186.3645867843</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2024178.01</v>
+        <v>2070137.83</v>
       </c>
       <c r="I127" s="1">
-        <v>466853.19</v>
+        <v>630216.97</v>
       </c>
       <c r="J127" s="1">
-        <v>23.06384061548</v>
+        <v>30.44323720223</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2491031.2</v>
+        <v>2700354.8</v>
       </c>
       <c r="N127" s="1">
-        <v>2491031.2</v>
+        <v>2700354.8</v>
       </c>
       <c r="O127" s="1">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>11997.0</v>
+        <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.61</v>
+        <v>19.79</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>236580.84</v>
+        <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-13316.67</v>
+        <v>1841.46</v>
       </c>
       <c r="J128" s="1">
-        <v>-5.6288032454361</v>
+        <v>0.74541695235195</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>223264.17</v>
+        <v>248879.04</v>
       </c>
       <c r="N128" s="1">
-        <v>223264.17</v>
+        <v>248879.04</v>
       </c>
       <c r="O128" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>11281.0</v>
+        <v>11479.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.0</v>
+        <v>69.16</v>
       </c>
       <c r="E129" s="1">
-        <v>35.2769488521</v>
+        <v>36.4950910358</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>397959.26</v>
+        <v>418927.15</v>
       </c>
       <c r="I129" s="1">
-        <v>369148.74</v>
+        <v>374960.49</v>
       </c>
       <c r="J129" s="1">
-        <v>92.760434824409</v>
+        <v>89.504938985215</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>767108.0</v>
+        <v>793887.64</v>
       </c>
       <c r="N129" s="1">
-        <v>767108.0</v>
+        <v>793887.64</v>
       </c>
       <c r="O129" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>127.8</v>
+        <v>112.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-2920.6</v>
+        <v>-16063.3</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.5914634146341</v>
+        <v>-14.253048780488</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>109780.2</v>
+        <v>96637.5</v>
       </c>
       <c r="N130" s="1">
-        <v>109780.2</v>
+        <v>96637.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.84</v>
+        <v>48.66</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-11780.48</v>
+        <v>-9707.52</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8761904761905</v>
+        <v>-7.3142857142857</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>120939.52</v>
+        <v>123012.48</v>
       </c>
       <c r="N131" s="1">
-        <v>120939.52</v>
+        <v>123012.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9593.0</v>
+        <v>9762.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.135</v>
+        <v>43.38</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9356874805</v>
+        <v>25.1042265929</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>239208.05</v>
+        <v>245067.46</v>
       </c>
       <c r="I132" s="1">
-        <v>40284.01</v>
+        <v>178408.1</v>
       </c>
       <c r="J132" s="1">
-        <v>16.840574554243</v>
+        <v>72.799587509496</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>279492.06</v>
+        <v>423475.56</v>
       </c>
       <c r="N132" s="1">
-        <v>279492.06</v>
+        <v>423475.56</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.68</v>
+        <v>9.672</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-7376.33</v>
+        <v>-16388.86</v>
       </c>
       <c r="J133" s="1">
-        <v>-7.1707998185216</v>
+        <v>-15.932209420372</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>95489.88</v>
+        <v>86477.35</v>
       </c>
       <c r="N133" s="1">
-        <v>95489.88</v>
+        <v>86477.35</v>
       </c>
       <c r="O133" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>29576.0</v>
+        <v>30097.0</v>
       </c>
       <c r="D134" s="1">
-        <v>34.26</v>
+        <v>40.26</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7108780768</v>
+        <v>30.0269804299</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>878728.93</v>
+        <v>903722.03</v>
       </c>
       <c r="I134" s="1">
-        <v>134544.83</v>
+        <v>307983.19</v>
       </c>
       <c r="J134" s="1">
-        <v>15.311300835401</v>
+        <v>34.079415990335</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1013273.76</v>
+        <v>1211705.22</v>
       </c>
       <c r="N134" s="1">
-        <v>1013273.76</v>
+        <v>1211705.22</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.88</v>
+        <v>54.16</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>799.6</v>
+        <v>5357.32</v>
       </c>
       <c r="J135" s="1">
-        <v>0.77700077700078</v>
+        <v>5.2059052059052</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>103708.12</v>
+        <v>108265.84</v>
       </c>
       <c r="N135" s="1">
-        <v>103708.12</v>
+        <v>108265.84</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>20271.0</v>
+        <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.774</v>
+        <v>10.2</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>206764.2</v>
+        <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-8635.45</v>
+        <v>328.61</v>
       </c>
       <c r="J136" s="1">
-        <v>-4.1764725228062</v>
+        <v>0.15184519802326</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>198128.75</v>
+        <v>216739.8</v>
       </c>
       <c r="N136" s="1">
-        <v>198128.75</v>
+        <v>216739.8</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1416.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D137" s="1">
-        <v>247.5</v>
+        <v>232.8</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7717557252</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>360938.4</v>
+        <v>367126.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-10478.4</v>
+        <v>-31661.3</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.9030992546097</v>
+        <v>-8.6240940102052</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>350460.0</v>
+        <v>335464.8</v>
       </c>
       <c r="N137" s="1">
-        <v>350460.0</v>
+        <v>335464.8</v>
       </c>
       <c r="O137" s="1">
         <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1825.0</v>
+        <v>1857.0</v>
       </c>
       <c r="D138" s="1">
-        <v>253.8</v>
+        <v>239.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5837910609</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>460447.5</v>
+        <v>469048.1</v>
       </c>
       <c r="I138" s="1">
-        <v>2737.5</v>
+        <v>-25225.1</v>
       </c>
       <c r="J138" s="1">
-        <v>0.59453032104637</v>
+        <v>-5.3779345870925</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>463185.0</v>
+        <v>443823.0</v>
       </c>
       <c r="N138" s="1">
-        <v>463185.0</v>
+        <v>443823.0</v>
       </c>
       <c r="O138" s="1">
         <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.26</v>
+        <v>17.05</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-4317.56</v>
+        <v>-5510.57</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.2175360710322</v>
+        <v>-5.3829078801332</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>98054.06</v>
+        <v>96861.05</v>
       </c>
       <c r="N139" s="1">
-        <v>98054.06</v>
+        <v>96861.05</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>7010.0</v>
+        <v>7133.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.56</v>
+        <v>103.95</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6706961484</v>
+        <v>104.2214061405</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>733741.58</v>
+        <v>743411.29</v>
       </c>
       <c r="I140" s="1">
-        <v>-63865.98</v>
+        <v>-1935.94</v>
       </c>
       <c r="J140" s="1">
-        <v>-8.7041516714918</v>
+        <v>-0.26041304807195</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>669875.6</v>
+        <v>741475.35</v>
       </c>
       <c r="N140" s="1">
-        <v>669875.6</v>
+        <v>741475.35</v>
       </c>
       <c r="O140" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>25852.0</v>
+        <v>26307.0</v>
       </c>
       <c r="D141" s="1">
-        <v>67.6</v>
+        <v>64.01</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6895768219</v>
+        <v>66.4214433421</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1724058.94</v>
+        <v>1747348.91</v>
       </c>
       <c r="I141" s="1">
-        <v>23536.26</v>
+        <v>-63437.84</v>
       </c>
       <c r="J141" s="1">
-        <v>1.3651656247901</v>
+        <v>-3.6305193334284</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1747595.2</v>
+        <v>1683911.07</v>
       </c>
       <c r="N141" s="1">
-        <v>1747595.2</v>
+        <v>1683911.07</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.325</v>
+        <v>22.16</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>-10543.91</v>
+        <v>5746.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-8.67202268431</v>
+        <v>4.7258979206049</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>111041.45</v>
+        <v>127331.36</v>
       </c>
       <c r="N142" s="1">
-        <v>111041.45</v>
+        <v>127331.36</v>
       </c>
       <c r="O142" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>16062.0</v>
+        <v>16345.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.77</v>
+        <v>19.94</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9961303151</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>306944.82</v>
+        <v>310491.75</v>
       </c>
       <c r="I143" s="1">
-        <v>-21523.08</v>
+        <v>15427.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-7.0120355834642</v>
+        <v>4.968747156728</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>285421.74</v>
+        <v>325919.3</v>
       </c>
       <c r="N143" s="1">
-        <v>285421.74</v>
+        <v>325919.3</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>7868.0</v>
+        <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.45</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>212278.64</v>
+        <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-4170.04</v>
+        <v>-15930.96</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9644180874722</v>
+        <v>-7.162047267203</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>208108.6</v>
+        <v>206504.88</v>
       </c>
       <c r="N144" s="1">
-        <v>208108.6</v>
+        <v>206504.88</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>26074.0</v>
+        <v>26533.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.54</v>
+        <v>25.17</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8515761505</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>515222.24</v>
+        <v>526721.87</v>
       </c>
       <c r="I145" s="1">
-        <v>-5736.28</v>
+        <v>141113.74</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.1133603238866</v>
+        <v>26.790939969893</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>509485.96</v>
+        <v>667835.61</v>
       </c>
       <c r="N145" s="1">
-        <v>509485.96</v>
+        <v>667835.61</v>
       </c>
       <c r="O145" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11501.0</v>
+        <v>11703.0</v>
       </c>
       <c r="D146" s="1">
-        <v>63.65</v>
+        <v>65.2</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.5459454841</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>693510.3</v>
+        <v>708569.2</v>
       </c>
       <c r="I146" s="1">
-        <v>38528.35</v>
+        <v>54466.4</v>
       </c>
       <c r="J146" s="1">
-        <v>5.5555555555556</v>
+        <v>7.6868144988521</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>732038.65</v>
+        <v>763035.6</v>
       </c>
       <c r="N146" s="1">
-        <v>732038.65</v>
+        <v>763035.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>74.3</v>
+        <v>78.2</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-9871.4</v>
+        <v>-4871.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-9.390243902439</v>
+        <v>-4.6341463414634</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>95252.6</v>
+        <v>100252.4</v>
       </c>
       <c r="N147" s="1">
-        <v>95252.6</v>
+        <v>100252.4</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4411.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D148" s="1">
-        <v>130.65</v>
+        <v>127.6</v>
       </c>
       <c r="E148" s="1">
-        <v>100.3277669463</v>
+        <v>101.6139928699</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>442545.78</v>
+        <v>456043.6</v>
       </c>
       <c r="I148" s="1">
-        <v>133751.37</v>
+        <v>116625.2</v>
       </c>
       <c r="J148" s="1">
-        <v>30.223171487479</v>
+        <v>25.573256592133</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>576297.15</v>
+        <v>572668.8</v>
       </c>
       <c r="N148" s="1">
-        <v>576297.15</v>
+        <v>572668.8</v>
       </c>
       <c r="O148" s="1">
         <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>3080.0</v>
+        <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>91.72</v>
+        <v>86.68</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>311696.0</v>
+        <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-29198.4</v>
+        <v>-43374.48</v>
       </c>
       <c r="J149" s="1">
-        <v>-9.3675889328063</v>
+        <v>-13.768382399622</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>282497.6</v>
+        <v>271655.12</v>
       </c>
       <c r="N149" s="1">
-        <v>282497.6</v>
+        <v>271655.12</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>19820.0</v>
+        <v>20169.0</v>
       </c>
       <c r="D150" s="1">
-        <v>24.22</v>
+        <v>22.96</v>
       </c>
       <c r="E150" s="1">
-        <v>38.477363774</v>
+        <v>37.6989756557</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>762621.35</v>
+        <v>760350.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-282580.95</v>
+        <v>-297270.4</v>
       </c>
       <c r="J150" s="1">
-        <v>-37.053899684293</v>
+        <v>-39.096488430654</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>480040.4</v>
+        <v>463080.24</v>
       </c>
       <c r="N150" s="1">
-        <v>480040.4</v>
+        <v>463080.24</v>
       </c>
       <c r="O150" s="1">
         <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>23444.0</v>
+        <v>23856.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.43</v>
+        <v>38.56</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.6613418008</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>865083.6</v>
+        <v>874592.97</v>
       </c>
       <c r="I151" s="1">
-        <v>-81350.68</v>
+        <v>45294.39</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.4037940379404</v>
+        <v>5.1789108252265</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>783732.92</v>
+        <v>919887.36</v>
       </c>
       <c r="N151" s="1">
-        <v>783732.92</v>
+        <v>919887.36</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>17306.0</v>
+        <v>17610.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.26</v>
+        <v>24.44</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0668739166</v>
+        <v>30.6857058489</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>537643.32</v>
+        <v>540375.28</v>
       </c>
       <c r="I152" s="1">
-        <v>-117799.76</v>
+        <v>-109986.88</v>
       </c>
       <c r="J152" s="1">
-        <v>-21.910392190867</v>
+        <v>-20.353795606638</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>419843.56</v>
+        <v>430388.4</v>
       </c>
       <c r="N152" s="1">
-        <v>419843.56</v>
+        <v>430388.4</v>
       </c>
       <c r="O152" s="1">
         <v>0.12</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11468.0</v>
+        <v>11670.0</v>
       </c>
       <c r="D153" s="1">
-        <v>67.22</v>
+        <v>66.42</v>
       </c>
       <c r="E153" s="1">
-        <v>117.2265957447</v>
+        <v>114.8058808912</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1344354.6</v>
+        <v>1339784.63</v>
       </c>
       <c r="I153" s="1">
-        <v>-573475.64</v>
+        <v>-564663.23</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.658063579356</v>
+        <v>-42.145820854804</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>770878.96</v>
+        <v>775121.4</v>
       </c>
       <c r="N153" s="1">
-        <v>770878.96</v>
+        <v>775121.4</v>
       </c>
       <c r="O153" s="1">
         <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>961.0</v>
+        <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>252.0</v>
+        <v>256.25</v>
       </c>
       <c r="E154" s="1">
-        <v>253.007544225</v>
+        <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-96825.0</v>
+        <v>634085.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-96825.0</v>
+        <v>634085.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-96825.0</v>
+        <v>634085.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>100.0</v>
+        <v>61.0</v>
       </c>
       <c r="D155" s="1">
-        <v>116.18</v>
+        <v>115.68</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-133340.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-133340.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-133340.0</v>
+        <v>-162070.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-33.0</v>
+        <v>59.0</v>
       </c>
       <c r="D156" s="1">
-        <v>118.4</v>
+        <v>125.63</v>
       </c>
       <c r="E156" s="1">
-        <v>119.97</v>
+        <v>127.014761905</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>51810.0</v>
+        <v>2127.82</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>51810.0</v>
+        <v>2127.82</v>
       </c>
       <c r="N156" s="1">
-        <v>51810.0</v>
+        <v>2127.82</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-28.0</v>
+        <v>-208.0</v>
       </c>
       <c r="D157" s="1">
-        <v>126.33</v>
+        <v>5833.0</v>
       </c>
       <c r="E157" s="1">
-        <v>127.9</v>
+        <v>5557.091869601</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>53080.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>53080.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="N157" s="1">
-        <v>53080.0</v>
+        <v>-573888.91</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.16</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-44.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>120.17</v>
+        <v>117.49</v>
       </c>
       <c r="E158" s="1">
-        <v>121.64</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>64680.0</v>
+        <v>19840.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>64680.0</v>
+        <v>19840.0</v>
       </c>
       <c r="N158" s="1">
-        <v>64680.0</v>
+        <v>19840.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.176</v>
+        <v>119.57</v>
       </c>
       <c r="E159" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-8015.72</v>
+        <v>91080.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.3581376056973</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>582183.68</v>
+        <v>91080.0</v>
       </c>
       <c r="N159" s="1">
-        <v>584657.22</v>
+        <v>91080.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>350</v>
+      </c>
+      <c r="B160" t="s">
         <v>351</v>
       </c>
-      <c r="B160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C160" s="1">
-        <v>300000.0</v>
+        <v>-55.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.286</v>
+        <v>105.91</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>298902.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4956.0</v>
+        <v>4400.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.6580685308228</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>303858.0</v>
+        <v>4400.0</v>
       </c>
       <c r="N160" s="1">
-        <v>312488.14</v>
+        <v>4400.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>352</v>
+      </c>
+      <c r="B161" t="s">
+        <v>353</v>
+      </c>
+      <c r="C161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-10755.38</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.8223298769873</v>
+      </c>
+      <c r="K161">
+        <v>0.87</v>
+      </c>
+      <c r="L161" t="s">
         <v>354</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>507755.0</v>
+        <v>579444.02</v>
       </c>
       <c r="N161" s="1">
-        <v>510780.68</v>
+        <v>584626.68</v>
       </c>
       <c r="O161" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>355</v>
+      </c>
+      <c r="B162" t="s">
+        <v>356</v>
+      </c>
+      <c r="C162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.588</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>1.9611779111548</v>
+      </c>
+      <c r="K162">
+        <v>3.43</v>
+      </c>
+      <c r="L162" t="s">
         <v>357</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>160213.74</v>
+        <v>304764.0</v>
       </c>
       <c r="N162" s="1">
-        <v>163221.81</v>
+        <v>315048.25</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>358</v>
+      </c>
+      <c r="B163" t="s">
+        <v>359</v>
+      </c>
+      <c r="C163" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.28</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>10505.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.1183919983061</v>
+      </c>
+      <c r="K163">
+        <v>1.09</v>
+      </c>
+      <c r="L163" t="s">
         <v>360</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>408692.0</v>
+        <v>506400.0</v>
       </c>
       <c r="N163" s="1">
-        <v>424657.75</v>
+        <v>511867.47</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" t="s">
+        <v>362</v>
+      </c>
+      <c r="C164" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>107.191</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I164" s="1">
+        <v>11924.47</v>
+      </c>
+      <c r="J164" s="1">
+        <v>8.0685163527846</v>
+      </c>
+      <c r="K164">
+        <v>2.73</v>
+      </c>
+      <c r="L164" t="s">
         <v>363</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>400252.08</v>
+        <v>159714.59</v>
       </c>
       <c r="N164" s="1">
-        <v>404485.78</v>
+        <v>163778.92</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B165" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.107</v>
+        <v>101.593</v>
       </c>
       <c r="E165" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>397012.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-8584.0</v>
+        <v>6812.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.1621512699868</v>
+        <v>1.7048753628992</v>
       </c>
       <c r="K165">
-        <v>1.05</v>
+        <v>4.57</v>
       </c>
       <c r="L165" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="M165" s="1">
-        <v>388428.0</v>
+        <v>406372.0</v>
       </c>
       <c r="N165" s="1">
-        <v>392636.22</v>
+        <v>424669.26</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" t="s">
+        <v>368</v>
+      </c>
+      <c r="C166" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>98.161</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4769.52</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.1768851303735</v>
+      </c>
+      <c r="K166">
+        <v>1.51</v>
+      </c>
+      <c r="L166" t="s">
         <v>369</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>305574.0</v>
+        <v>400496.88</v>
       </c>
       <c r="N166" s="1">
-        <v>315153.45</v>
+        <v>406658.8</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" t="s">
+        <v>371</v>
+      </c>
+      <c r="C167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.018</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-8940.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.2518211036442</v>
+      </c>
+      <c r="K167">
+        <v>1.43</v>
+      </c>
+      <c r="L167" t="s">
         <v>372</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>551210.0</v>
+        <v>388072.0</v>
       </c>
       <c r="N167" s="1">
-        <v>569639.37</v>
+        <v>393792.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" t="s">
+        <v>374</v>
+      </c>
+      <c r="C168" s="1">
+        <v>413000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.426</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>412814.15</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1945.23</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.47121204542044</v>
+      </c>
+      <c r="K168">
+        <v>0.37</v>
+      </c>
+      <c r="L168" t="s">
         <v>375</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>209834.0</v>
+        <v>414759.38</v>
       </c>
       <c r="N168" s="1">
-        <v>218190.16</v>
+        <v>416298.23</v>
       </c>
       <c r="O168" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B169" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>108.282</v>
+        <v>99.702</v>
       </c>
       <c r="E169" s="1">
-        <v>111.1275</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>222255.0</v>
+        <v>215235.36</v>
       </c>
       <c r="I169" s="1">
-        <v>-5691.0</v>
+        <v>120.96</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.5605723155835</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K169">
-        <v>4.88</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.0</v>
+      </c>
+      <c r="L169">
+        <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>216564.0</v>
+        <v>215356.32</v>
       </c>
       <c r="N169" s="1">
-        <v>226320.85</v>
+        <v>215356.32</v>
       </c>
       <c r="O169" s="1">
         <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B170" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C170" s="1">
         <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.492</v>
+        <v>101.39</v>
       </c>
       <c r="E170" s="1">
-        <v>99.433</v>
+        <v>100.69583</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>298299.0</v>
+        <v>302087.49</v>
       </c>
       <c r="I170" s="1">
-        <v>-5823.0</v>
+        <v>2082.51</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.9520682268462</v>
+        <v>0.68937313491532</v>
       </c>
       <c r="K170">
-        <v>2.56</v>
+        <v>3.76</v>
       </c>
       <c r="L170" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M170" s="1">
-        <v>292476.0</v>
+        <v>304170.0</v>
       </c>
       <c r="N170" s="1">
-        <v>300144.49</v>
+        <v>315450.82</v>
       </c>
       <c r="O170" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B171" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C171" s="1">
-        <v>171000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>95.57</v>
+        <v>110.003</v>
       </c>
       <c r="E171" s="1">
-        <v>98.803</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>168953.13</v>
+        <v>500095.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-5528.43</v>
+        <v>49920.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.2721678491544</v>
+        <v>9.9821034003539</v>
       </c>
       <c r="K171">
-        <v>1.22</v>
+        <v>4.42</v>
       </c>
       <c r="L171" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M171" s="1">
-        <v>163424.7</v>
+        <v>550015.0</v>
       </c>
       <c r="N171" s="1">
-        <v>165507.15</v>
+        <v>572114.29</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B172" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C172" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.378</v>
+        <v>103.841</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>240339.66</v>
+        <v>213300.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-3248.68</v>
+        <v>-5618.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.3517036680505</v>
+        <v>-2.6338490389123</v>
       </c>
       <c r="K172">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>519.97</v>
+        <v>4.81</v>
+      </c>
+      <c r="L172" t="s">
+        <v>386</v>
       </c>
       <c r="M172" s="1">
-        <v>237090.98</v>
+        <v>207682.0</v>
       </c>
       <c r="N172" s="1">
-        <v>237610.95</v>
+        <v>217298.44</v>
       </c>
       <c r="O172" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>387</v>
+      </c>
+      <c r="B173" t="s">
+        <v>388</v>
+      </c>
+      <c r="C173" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>97.714</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>298299.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-5157.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.7288023090926</v>
+      </c>
+      <c r="K173">
+        <v>2.93</v>
+      </c>
+      <c r="L173" t="s">
         <v>389</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>395004.0</v>
+        <v>293142.0</v>
       </c>
       <c r="N173" s="1">
-        <v>408510.85</v>
+        <v>301944.74</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>390</v>
+      </c>
+      <c r="B174" t="s">
+        <v>391</v>
+      </c>
+      <c r="C174" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.397</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>240339.66</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-3202.89</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.3326514650141</v>
+      </c>
+      <c r="K174">
+        <v>0.69</v>
+      </c>
+      <c r="L174" t="s">
         <v>392</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>785304.0</v>
+        <v>237136.77</v>
       </c>
       <c r="N174" s="1">
-        <v>808624.55</v>
+        <v>238795.71</v>
       </c>
       <c r="O174" s="1">
-        <v>0.23</v>
+        <v>0.07</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>393</v>
+      </c>
+      <c r="B175" t="s">
+        <v>394</v>
+      </c>
+      <c r="C175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-5784.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.446</v>
+      </c>
+      <c r="K175">
+        <v>3.91</v>
+      </c>
+      <c r="L175" t="s">
         <v>395</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>501045.0</v>
+        <v>394216.0</v>
       </c>
       <c r="N175" s="1">
-        <v>515486.58</v>
+        <v>409865.32</v>
       </c>
       <c r="O175" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>396</v>
+      </c>
+      <c r="B176" t="s">
+        <v>397</v>
+      </c>
+      <c r="C176" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>98.102</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>3432.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.43922066487156</v>
+      </c>
+      <c r="K176">
+        <v>3.36</v>
+      </c>
+      <c r="L176" t="s">
         <v>398</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>357155.35</v>
+        <v>784816.0</v>
       </c>
       <c r="N176" s="1">
-        <v>364287.92</v>
+        <v>811665.32</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B177" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C177" s="1">
-        <v>596000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>90.153</v>
+        <v>100.094</v>
       </c>
       <c r="E177" s="1">
-        <v>87.71275</v>
+        <v>100.3796</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>522767.99</v>
+        <v>501898.0</v>
       </c>
       <c r="I177" s="1">
-        <v>14543.89</v>
+        <v>-1428.0</v>
       </c>
       <c r="J177" s="1">
-        <v>2.7820926832188</v>
+        <v>-0.2845199622234</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="L177">
-        <v>0.0</v>
+        <v>523.56</v>
       </c>
       <c r="M177" s="1">
-        <v>537311.88</v>
+        <v>500470.0</v>
       </c>
       <c r="N177" s="1">
-        <v>537311.88</v>
+        <v>500993.56</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>401</v>
+      </c>
+      <c r="B178" t="s">
+        <v>402</v>
+      </c>
+      <c r="C178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.1</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-4935.42</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-1.8724105741108</v>
+      </c>
+      <c r="K178">
+        <v>2.39</v>
+      </c>
+      <c r="L178" t="s">
         <v>403</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1732233.6</v>
+        <v>258651.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1732233.6</v>
+        <v>264886.03</v>
       </c>
       <c r="O178" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>404</v>
+      </c>
+      <c r="B179" t="s">
         <v>405</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>458400.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.53</v>
+        <v>90.254</v>
       </c>
       <c r="E179" s="1">
-        <v>99.59599913</v>
+        <v>87.71275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>456548.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I179" s="1">
-        <v>-4886.54</v>
+        <v>15145.85</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.0703232426396</v>
+        <v>2.8972412790615</v>
       </c>
       <c r="K179">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="L179">
-        <v>778.02</v>
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>451661.52</v>
+        <v>537913.84</v>
       </c>
       <c r="N179" s="1">
-        <v>452439.54</v>
+        <v>537913.84</v>
       </c>
       <c r="O179" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>406</v>
+      </c>
+      <c r="B180" t="s">
         <v>407</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" s="1">
-        <v>500000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.669</v>
+        <v>60.015</v>
       </c>
       <c r="E180" s="1">
-        <v>89.945602</v>
+        <v>69.08037222</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>449728.01</v>
+        <v>1989514.72</v>
       </c>
       <c r="I180" s="1">
-        <v>-6383.01</v>
+        <v>-261082.72</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.4193045258622</v>
+        <v>-13.122934823021</v>
       </c>
       <c r="K180">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>443345.0</v>
+        <v>1728432.0</v>
       </c>
       <c r="N180" s="1">
-        <v>446302.19</v>
+        <v>1728432.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.13</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>408</v>
+      </c>
+      <c r="B181" t="s">
+        <v>409</v>
+      </c>
+      <c r="C181" s="1">
+        <v>458400.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.325</v>
+      </c>
+      <c r="E181" s="1">
+        <v>99.59599913</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>456548.06</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-5826.26</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-1.2761548039433</v>
+      </c>
+      <c r="K181">
+        <v>0.54</v>
+      </c>
+      <c r="L181" t="s">
         <v>410</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>235644.08</v>
+        <v>450721.8</v>
       </c>
       <c r="N181" s="1">
-        <v>239005.52</v>
+        <v>453204.07</v>
       </c>
       <c r="O181" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>411</v>
+      </c>
+      <c r="B182" t="s">
+        <v>412</v>
+      </c>
+      <c r="C182" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>88.84</v>
+      </c>
+      <c r="E182" s="1">
+        <v>89.945602</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>449728.01</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-5528.01</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-1.229189616186</v>
+      </c>
+      <c r="K182">
+        <v>0.76</v>
+      </c>
+      <c r="L182" t="s">
         <v>413</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>810000.0</v>
+        <v>444200.0</v>
       </c>
       <c r="N182" s="1">
-        <v>814926.03</v>
+        <v>448023.63</v>
       </c>
       <c r="O182" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>414</v>
+      </c>
+      <c r="B183" t="s">
+        <v>415</v>
+      </c>
+      <c r="C183" s="1">
+        <v>266000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>89.141</v>
+      </c>
+      <c r="E183" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>224211.4</v>
+      </c>
+      <c r="I183" s="1">
+        <v>12903.66</v>
+      </c>
+      <c r="J183" s="1">
+        <v>5.7551310950291</v>
+      </c>
+      <c r="K183">
+        <v>1.5</v>
+      </c>
+      <c r="L183" t="s">
         <v>416</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>415072.0</v>
+        <v>237115.06</v>
       </c>
       <c r="N183" s="1">
-        <v>416835.01</v>
+        <v>241105.06</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>417</v>
+      </c>
+      <c r="B184" t="s">
+        <v>418</v>
+      </c>
+      <c r="C184" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>101.417</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.104</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>792832.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>18504.0</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.3339118501776</v>
+      </c>
+      <c r="K184">
+        <v>1.07</v>
+      </c>
+      <c r="L184" t="s">
         <v>419</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>473088.0</v>
+        <v>811336.0</v>
       </c>
       <c r="N184" s="1">
-        <v>478882.52</v>
+        <v>819916.82</v>
       </c>
       <c r="O184" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>420</v>
+      </c>
+      <c r="B185" t="s">
+        <v>421</v>
+      </c>
+      <c r="C185" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.69</v>
+      </c>
+      <c r="E185" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-8280.0</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-1.9572617246596</v>
+      </c>
+      <c r="K185">
+        <v>1.06</v>
+      </c>
+      <c r="L185" t="s">
         <v>422</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>398376.0</v>
+        <v>414760.0</v>
       </c>
       <c r="N185" s="1">
-        <v>400243.44</v>
+        <v>418980.55</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>423</v>
+      </c>
+      <c r="B186" t="s">
+        <v>424</v>
+      </c>
+      <c r="C186" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.99</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1516.68</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.38451112873593</v>
+      </c>
+      <c r="K186">
+        <v>0.9</v>
+      </c>
+      <c r="L186" t="s">
         <v>425</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>299736.0</v>
+        <v>395960.4</v>
       </c>
       <c r="N186" s="1">
-        <v>307589.42</v>
+        <v>399512.19</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B187" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.278</v>
+        <v>99.1</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>299973.0</v>
       </c>
       <c r="I187" s="1">
-        <v>8415.0</v>
+        <v>-2673.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.0664786330393</v>
+        <v>-0.89108019721775</v>
       </c>
       <c r="K187">
-        <v>0.34</v>
+        <v>3.06</v>
       </c>
       <c r="L187" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="M187" s="1">
-        <v>282834.0</v>
+        <v>297300.0</v>
       </c>
       <c r="N187" s="1">
-        <v>283868.47</v>
+        <v>306476.71</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B188" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C188" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.804</v>
+        <v>100.242</v>
       </c>
       <c r="E188" s="1">
-        <v>87.9490531</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1093206.73</v>
+        <v>599004.0</v>
       </c>
       <c r="I188" s="1">
-        <v>10626.99</v>
+        <v>2448.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.97209335694448</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K188">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.07</v>
+      </c>
+      <c r="L188">
+        <v>419.18</v>
       </c>
       <c r="M188" s="1">
-        <v>1103833.72</v>
+        <v>601452.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1114829.54</v>
+        <v>601871.18</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C189" s="1">
-        <v>722000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.916</v>
+        <v>94.429</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>718093.98</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-3920.46</v>
+        <v>8868.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.54595360902482</v>
+        <v>3.2315546664043</v>
       </c>
       <c r="K189">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="L189" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M189" s="1">
-        <v>714173.52</v>
+        <v>283287.0</v>
       </c>
       <c r="N189" s="1">
-        <v>718223.64</v>
+        <v>284540.75</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B190" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C190" s="1">
-        <v>600000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.054</v>
+        <v>88.834</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>87.9490531</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>595752.0</v>
+        <v>1093206.73</v>
       </c>
       <c r="I190" s="1">
-        <v>-7428.0</v>
+        <v>10999.89</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.2468275389759</v>
+        <v>1.0062040141301</v>
       </c>
       <c r="K190">
-        <v>0.49</v>
+        <v>1.02</v>
       </c>
       <c r="L190" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M190" s="1">
-        <v>588324.0</v>
+        <v>1104206.62</v>
       </c>
       <c r="N190" s="1">
-        <v>591258.25</v>
+        <v>1116928.74</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B191" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.673</v>
+        <v>100.005</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>210956.0</v>
+        <v>494504.04</v>
       </c>
       <c r="I191" s="1">
-        <v>-3610.0</v>
+        <v>3520.86</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.7112573238021</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K191">
-        <v>3.9</v>
+        <v>0.28</v>
       </c>
       <c r="L191" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M191" s="1">
-        <v>207346.0</v>
+        <v>498024.9</v>
       </c>
       <c r="N191" s="1">
-        <v>215139.3</v>
+        <v>499399.52</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B192" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C192" s="1">
-        <v>200000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.451</v>
+        <v>98.798</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>199480.0</v>
+        <v>618634.98</v>
       </c>
       <c r="I192" s="1">
-        <v>-2578.0</v>
+        <v>-4111.42</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.2923601363545</v>
+        <v>-0.66459546144643</v>
       </c>
       <c r="K192">
-        <v>1.78</v>
+        <v>0.97</v>
       </c>
       <c r="L192" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M192" s="1">
-        <v>196902.0</v>
+        <v>614523.56</v>
       </c>
       <c r="N192" s="1">
-        <v>200452.68</v>
+        <v>620560.37</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B193" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C193" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.244</v>
+        <v>98.212</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>799464.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-5512.0</v>
+        <v>-6480.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.68946193949946</v>
+        <v>-1.0877009225315</v>
       </c>
       <c r="K193">
-        <v>0.19</v>
+        <v>0.93</v>
       </c>
       <c r="L193" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M193" s="1">
-        <v>793952.0</v>
+        <v>589272.0</v>
       </c>
       <c r="N193" s="1">
-        <v>795505.42</v>
+        <v>594852.82</v>
       </c>
       <c r="O193" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B194" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.895</v>
+        <v>103.634</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>210956.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-3045.0</v>
+        <v>-3688.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.005846794173</v>
+        <v>-1.7482318587762</v>
       </c>
       <c r="K194">
-        <v>2.67</v>
+        <v>4.52</v>
       </c>
       <c r="L194" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="M194" s="1">
-        <v>299685.0</v>
+        <v>207268.0</v>
       </c>
       <c r="N194" s="1">
-        <v>307701.78</v>
+        <v>216314.77</v>
       </c>
       <c r="O194" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B195" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C195" s="1">
-        <v>1732709.34</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>89.484</v>
+        <v>98.211</v>
       </c>
       <c r="E195" s="1">
-        <v>88.85475102</v>
+        <v>99.74</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1539594.57</v>
+        <v>199480.0</v>
       </c>
       <c r="I195" s="1">
-        <v>10903.05</v>
+        <v>-3058.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.70817669875258</v>
+        <v>-1.5329857629838</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
+        <v>2.2</v>
       </c>
       <c r="L195" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="M195" s="1">
-        <v>1550497.62</v>
+        <v>196422.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1551750.87</v>
+        <v>200823.37</v>
       </c>
       <c r="O195" s="1">
-        <v>0.44</v>
+        <v>0.06</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B196" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C196" s="1">
-        <v>327759.16</v>
+        <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>96.288</v>
+        <v>98.868</v>
       </c>
       <c r="E196" s="1">
-        <v>96.69544247</v>
+        <v>99.933</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>316928.17</v>
+        <v>799464.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1335.43</v>
+        <v>-8520.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.42136677216165</v>
+        <v>-1.065714028399</v>
       </c>
       <c r="K196">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="L196" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="M196" s="1">
-        <v>315592.74</v>
+        <v>790944.0</v>
       </c>
       <c r="N196" s="1">
-        <v>317489.25</v>
+        <v>795900.16</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B197" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C197" s="1">
-        <v>2161015.52</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.327</v>
+        <v>99.573</v>
       </c>
       <c r="E197" s="1">
-        <v>104.08772909</v>
+        <v>100.91</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>2249351.98</v>
+        <v>302730.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-124490.25</v>
+        <v>-4011.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-5.5344939834627</v>
+        <v>-1.3249430185314</v>
       </c>
       <c r="K197">
-        <v>2.17</v>
+        <v>3.1</v>
       </c>
       <c r="L197" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M197" s="1">
-        <v>2124861.73</v>
+        <v>298719.0</v>
       </c>
       <c r="N197" s="1">
-        <v>2171752.81</v>
+        <v>308011.81</v>
       </c>
       <c r="O197" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B198" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C198" s="1">
-        <v>2545137.11</v>
+        <v>1732709.34</v>
       </c>
       <c r="D198" s="1">
-        <v>104.89</v>
+        <v>89.383</v>
       </c>
       <c r="E198" s="1">
-        <v>122.46564744</v>
+        <v>88.85475102</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>3116918.64</v>
+        <v>1539594.57</v>
       </c>
       <c r="I198" s="1">
-        <v>-447324.32</v>
+        <v>9153.02</v>
       </c>
       <c r="J198" s="1">
-        <v>-14.351491702716</v>
+        <v>0.5945084620557</v>
       </c>
       <c r="K198">
-        <v>4.08</v>
+        <v>0.08</v>
       </c>
       <c r="L198" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M198" s="1">
-        <v>2669594.32</v>
+        <v>1548747.59</v>
       </c>
       <c r="N198" s="1">
-        <v>2773317.37</v>
+        <v>1550219.21</v>
       </c>
       <c r="O198" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B199" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C199" s="1">
-        <v>405000.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D199" s="1">
-        <v>98.507</v>
+        <v>96.226</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>96.69544247</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>405000.0</v>
+        <v>316928.17</v>
       </c>
       <c r="I199" s="1">
-        <v>-6046.65</v>
+        <v>-1538.64</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.493</v>
+        <v>-0.48548540194455</v>
       </c>
       <c r="K199">
-        <v>1.13</v>
+        <v>0.68</v>
       </c>
       <c r="L199" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M199" s="1">
-        <v>398953.35</v>
+        <v>315389.53</v>
       </c>
       <c r="N199" s="1">
-        <v>403543.15</v>
+        <v>317616.5</v>
       </c>
       <c r="O199" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B200" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C200" s="1">
-        <v>400000.0</v>
+        <v>2161015.52</v>
       </c>
       <c r="D200" s="1">
-        <v>105.394</v>
+        <v>97.799</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>104.08772909</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>399688.0</v>
+        <v>2249351.98</v>
       </c>
       <c r="I200" s="1">
-        <v>21888.0</v>
+        <v>-135900.41</v>
       </c>
       <c r="J200" s="1">
-        <v>5.4762714917636</v>
+        <v>-6.0417583023178</v>
       </c>
       <c r="K200">
-        <v>1.56</v>
+        <v>2.55</v>
       </c>
       <c r="L200" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M200" s="1">
-        <v>421576.0</v>
+        <v>2113451.57</v>
       </c>
       <c r="N200" s="1">
-        <v>427822.58</v>
+        <v>2168513.06</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B201" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>2545137.11</v>
       </c>
       <c r="D201" s="1">
-        <v>98.742</v>
+        <v>103.77</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>122.46564744</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>500140.0</v>
+        <v>3116918.64</v>
       </c>
       <c r="I201" s="1">
-        <v>-6430.0</v>
+        <v>-475829.86</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.2856400207942</v>
+        <v>-15.266034021344</v>
       </c>
       <c r="K201">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="L201" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M201" s="1">
-        <v>493710.0</v>
+        <v>2641088.78</v>
       </c>
       <c r="N201" s="1">
-        <v>496454.09</v>
+        <v>2650275.68</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.76</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B202" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>105.985</v>
+        <v>98.335</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>405000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3710.0</v>
+        <v>-6743.25</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.7201409495549</v>
+        <v>-1.665</v>
       </c>
       <c r="K202">
-        <v>1.54</v>
+        <v>1.56</v>
       </c>
       <c r="L202" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M202" s="1">
-        <v>211970.0</v>
+        <v>398256.75</v>
       </c>
       <c r="N202" s="1">
-        <v>215041.23</v>
+        <v>404563.07</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B203" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.775</v>
+        <v>105.144</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>99.922</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>422720.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-7620.0</v>
+        <v>10444.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.802611657835</v>
+        <v>5.2260763395448</v>
       </c>
       <c r="K203">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>557.53</v>
+        <v>2.16</v>
+      </c>
+      <c r="L203" t="s">
+        <v>475</v>
       </c>
       <c r="M203" s="1">
-        <v>415100.0</v>
+        <v>210288.0</v>
       </c>
       <c r="N203" s="1">
-        <v>415657.53</v>
+        <v>214608.55</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>476</v>
+      </c>
+      <c r="B204" t="s">
+        <v>477</v>
+      </c>
+      <c r="C204" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.794</v>
+      </c>
+      <c r="E204" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-6170.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.2336545767185</v>
+      </c>
+      <c r="K204">
+        <v>1.03</v>
+      </c>
+      <c r="L204" t="s">
         <v>478</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>99173.0</v>
+        <v>493970.0</v>
       </c>
       <c r="N204" s="1">
-        <v>99786.7</v>
+        <v>499095.76</v>
       </c>
       <c r="O204" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>479</v>
+      </c>
+      <c r="B205" t="s">
         <v>480</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>105.648</v>
+      </c>
+      <c r="E205" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-4384.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-2.0326409495549</v>
+      </c>
+      <c r="K205">
+        <v>2.13</v>
+      </c>
+      <c r="L205" t="s">
         <v>481</v>
       </c>
-      <c r="C205" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>402218.78</v>
+        <v>211296.0</v>
       </c>
       <c r="N205" s="1">
-        <v>406605.73</v>
+        <v>215564.49</v>
       </c>
       <c r="O205" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>482</v>
+      </c>
+      <c r="B206" t="s">
         <v>483</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>103.337</v>
+      </c>
+      <c r="E206" s="1">
+        <v>105.68</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>422720.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-9372.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-2.2170704012112</v>
+      </c>
+      <c r="K206">
+        <v>0.72</v>
+      </c>
+      <c r="L206" t="s">
         <v>484</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>491335.0</v>
+        <v>413348.0</v>
       </c>
       <c r="N206" s="1">
-        <v>498870.96</v>
+        <v>416237.04</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>485</v>
+      </c>
+      <c r="B207" t="s">
         <v>486</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>89.385</v>
+      </c>
+      <c r="E207" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>3354.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>1.9120262689834</v>
+      </c>
+      <c r="K207">
+        <v>1.15</v>
+      </c>
+      <c r="L207" t="s">
         <v>487</v>
       </c>
-      <c r="C207" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>295119.0</v>
+        <v>178770.0</v>
       </c>
       <c r="N207" s="1">
-        <v>298909.07</v>
+        <v>181063.84</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>488</v>
+      </c>
+      <c r="B208" t="s">
         <v>489</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>98.242</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-5259.74</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-1.2920987058918</v>
+      </c>
+      <c r="K208">
+        <v>1.5</v>
+      </c>
+      <c r="L208" t="s">
         <v>490</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>385020.0</v>
+        <v>401809.78</v>
       </c>
       <c r="N208" s="1">
-        <v>391502.19</v>
+        <v>407936.38</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>491</v>
+      </c>
+      <c r="B209" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="C209" s="1">
         <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.219</v>
+        <v>97.588</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4576925</v>
+        <v>99.46</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>369830.77</v>
+        <v>397840.0</v>
       </c>
       <c r="I209" s="1">
-        <v>7045.23</v>
+        <v>-7488.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.9049875163173</v>
+        <v>-1.882163683893</v>
       </c>
       <c r="K209">
-        <v>0.42</v>
+        <v>1.93</v>
       </c>
       <c r="L209" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="M209" s="1">
-        <v>376876.0</v>
+        <v>390352.0</v>
       </c>
       <c r="N209" s="1">
-        <v>378573.26</v>
+        <v>398082.14</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>494</v>
+      </c>
+      <c r="B210" t="s">
         <v>495</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.035</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-7245.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-2.404181184669</v>
+      </c>
+      <c r="K210">
+        <v>1.75</v>
+      </c>
+      <c r="L210" t="s">
         <v>496</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>459484.03</v>
+        <v>294105.0</v>
       </c>
       <c r="N210" s="1">
-        <v>479719.42</v>
+        <v>299360.14</v>
       </c>
       <c r="O210" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>497</v>
+      </c>
+      <c r="B211" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="C211" s="1">
         <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.231</v>
+        <v>95.851</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>399844.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I211" s="1">
-        <v>17080.0</v>
+        <v>-12904.0</v>
       </c>
       <c r="J211" s="1">
-        <v>4.2716659497204</v>
+        <v>-3.2560533726294</v>
       </c>
       <c r="K211">
-        <v>3.21</v>
+        <v>2.06</v>
       </c>
       <c r="L211" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="M211" s="1">
-        <v>416924.0</v>
+        <v>383404.0</v>
       </c>
       <c r="N211" s="1">
-        <v>429745.92</v>
+        <v>391650.58</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>500</v>
+      </c>
+      <c r="B212" t="s">
         <v>501</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>93.659</v>
+      </c>
+      <c r="E212" s="1">
+        <v>92.4576925</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>369830.77</v>
+      </c>
+      <c r="I212" s="1">
+        <v>4805.23</v>
+      </c>
+      <c r="J212" s="1">
+        <v>1.2993050848635</v>
+      </c>
+      <c r="K212">
+        <v>0.53</v>
+      </c>
+      <c r="L212" t="s">
         <v>502</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>372107.4</v>
+        <v>374636.0</v>
       </c>
       <c r="N212" s="1">
-        <v>377791.78</v>
+        <v>376774.36</v>
       </c>
       <c r="O212" s="1">
         <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>503</v>
+      </c>
+      <c r="B213" t="s">
         <v>504</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="D213" s="1">
+        <v>103.432</v>
+      </c>
+      <c r="E213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="I213" s="1">
+        <v>15411.97</v>
+      </c>
+      <c r="J213" s="1">
+        <v>3.4806358988725</v>
+      </c>
+      <c r="K213">
+        <v>0.42</v>
+      </c>
+      <c r="L213" t="s">
         <v>505</v>
       </c>
-      <c r="C213" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M213" s="1">
-        <v>338145.5</v>
+        <v>458203.76</v>
       </c>
       <c r="N213" s="1">
-        <v>343864.4</v>
+        <v>460048.58</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
+        <v>506</v>
+      </c>
+      <c r="B214" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="C214" s="1">
         <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.772</v>
+        <v>103.873</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>298833.0</v>
+        <v>299883.0</v>
       </c>
       <c r="I214" s="1">
-        <v>6483.0</v>
+        <v>11736.0</v>
       </c>
       <c r="J214" s="1">
-        <v>2.1694391181697</v>
+        <v>3.9135262752473</v>
       </c>
       <c r="K214">
-        <v>2.63</v>
+        <v>3.82</v>
       </c>
       <c r="L214" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="M214" s="1">
-        <v>305316.0</v>
+        <v>311619.0</v>
       </c>
       <c r="N214" s="1">
-        <v>313206.41</v>
+        <v>323078.59</v>
       </c>
       <c r="O214" s="1">
         <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>509</v>
+      </c>
+      <c r="B215" t="s">
         <v>510</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="E215" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>365791.38</v>
+      </c>
+      <c r="I215" s="1">
+        <v>6423.3</v>
+      </c>
+      <c r="J215" s="1">
+        <v>1.7560009205247</v>
+      </c>
+      <c r="K215">
+        <v>0.3</v>
+      </c>
+      <c r="L215" t="s">
         <v>511</v>
       </c>
-      <c r="C215" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>593892.0</v>
+        <v>372214.68</v>
       </c>
       <c r="N215" s="1">
-        <v>609354.33</v>
+        <v>373297.64</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>512</v>
+      </c>
+      <c r="B216" t="s">
         <v>513</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>97.898</v>
+      </c>
+      <c r="E216" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-6855.2</v>
+      </c>
+      <c r="J216" s="1">
+        <v>-1.8093919881246</v>
+      </c>
+      <c r="K216">
+        <v>1.91</v>
+      </c>
+      <c r="L216" t="s">
         <v>514</v>
       </c>
-      <c r="C216" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>400988.0</v>
+        <v>372012.4</v>
       </c>
       <c r="N216" s="1">
-        <v>414278.41</v>
+        <v>379253.22</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
+        <v>515</v>
+      </c>
+      <c r="B217" t="s">
         <v>516</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="D217" s="1">
+        <v>96.807</v>
+      </c>
+      <c r="E217" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F217" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217">
+        <v>1.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>347550.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-8725.5</v>
+      </c>
+      <c r="J217" s="1">
+        <v>-2.5105740181269</v>
+      </c>
+      <c r="K217">
+        <v>2.08</v>
+      </c>
+      <c r="L217" t="s">
         <v>517</v>
       </c>
-      <c r="C217" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M217" s="1">
-        <v>290466.0</v>
+        <v>338824.5</v>
       </c>
       <c r="N217" s="1">
-        <v>298480.73</v>
+        <v>346109.29</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>518</v>
+      </c>
+      <c r="B218" t="s">
         <v>519</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.372</v>
+      </c>
+      <c r="E218" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F218" t="s">
+        <v>8</v>
+      </c>
+      <c r="G218">
+        <v>1.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>5283.0</v>
+      </c>
+      <c r="J218" s="1">
+        <v>1.7678770416922</v>
+      </c>
+      <c r="K218">
+        <v>3.13</v>
+      </c>
+      <c r="L218" t="s">
         <v>520</v>
       </c>
-      <c r="C218" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M218" s="1">
-        <v>414960.0</v>
+        <v>304116.0</v>
       </c>
       <c r="N218" s="1">
-        <v>429202.47</v>
+        <v>313518.74</v>
       </c>
       <c r="O218" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>521</v>
+      </c>
+      <c r="B219" t="s">
         <v>522</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="E219" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-2094.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-0.35097246525473</v>
+      </c>
+      <c r="K219">
+        <v>2.97</v>
+      </c>
+      <c r="L219" t="s">
         <v>523</v>
       </c>
-      <c r="C219" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>1218744.0</v>
+        <v>594534.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1266497.42</v>
+        <v>612359.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>524</v>
+      </c>
+      <c r="B220" t="s">
         <v>525</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.22</v>
+      </c>
+      <c r="E220" s="1">
+        <v>101.24842833</v>
+      </c>
+      <c r="F220" t="s">
+        <v>8</v>
+      </c>
+      <c r="G220">
+        <v>1.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>607490.57</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-6170.57</v>
+      </c>
+      <c r="J220" s="1">
+        <v>-1.0157474543185</v>
+      </c>
+      <c r="K220">
+        <v>3.84</v>
+      </c>
+      <c r="L220" t="s">
         <v>526</v>
       </c>
-      <c r="C220" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M220" s="1">
-        <v>412308.0</v>
+        <v>601320.0</v>
       </c>
       <c r="N220" s="1">
-        <v>428227.12</v>
+        <v>624374.79</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>527</v>
+      </c>
+      <c r="B221" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="C221" s="1">
         <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>107.097</v>
+        <v>104.004</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>99.661</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>437200.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-8812.0</v>
+        <v>17372.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.0155535224154</v>
+        <v>4.3577728499614</v>
       </c>
       <c r="K221">
-        <v>0.7</v>
+        <v>4.14</v>
       </c>
       <c r="L221" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="M221" s="1">
-        <v>428388.0</v>
+        <v>416016.0</v>
       </c>
       <c r="N221" s="1">
-        <v>431207.18</v>
+        <v>432589.97</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>530</v>
+      </c>
+      <c r="B222" t="s">
         <v>531</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>101.453</v>
+      </c>
+      <c r="E222" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>28530.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>2.893509127789</v>
+      </c>
+      <c r="K222">
+        <v>0.16</v>
+      </c>
+      <c r="L222" t="s">
         <v>532</v>
       </c>
-      <c r="C222" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>394672.0</v>
+        <v>1014530.0</v>
       </c>
       <c r="N222" s="1">
-        <v>396513.1</v>
+        <v>1016088.22</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>533</v>
+      </c>
+      <c r="B223" t="s">
         <v>534</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>102.822</v>
+      </c>
+      <c r="E223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>11288.0</v>
+      </c>
+      <c r="J223" s="1">
+        <v>2.822</v>
+      </c>
+      <c r="K223">
+        <v>4.59</v>
+      </c>
+      <c r="L223" t="s">
         <v>535</v>
       </c>
-      <c r="C223" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>199006.0</v>
+        <v>411288.0</v>
       </c>
       <c r="N223" s="1">
-        <v>199523.81</v>
+        <v>429631.89</v>
       </c>
       <c r="O223" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>536</v>
       </c>
       <c r="B224" t="s">
         <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.187</v>
+        <v>106.743</v>
       </c>
       <c r="E224" s="1">
-        <v>98.769</v>
+        <v>109.3</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>296307.0</v>
+        <v>437200.0</v>
       </c>
       <c r="I224" s="1">
-        <v>10254.0</v>
+        <v>-10228.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.4605999858255</v>
+        <v>-2.3394327538884</v>
       </c>
       <c r="K224">
-        <v>1.76</v>
+        <v>1.37</v>
       </c>
       <c r="L224" t="s">
         <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>306561.0</v>
+        <v>426972.0</v>
       </c>
       <c r="N224" s="1">
-        <v>311847.99</v>
+        <v>432437.75</v>
       </c>
       <c r="O224" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>539</v>
       </c>
       <c r="B225" t="s">
         <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>309000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.959</v>
+        <v>99.247</v>
       </c>
       <c r="E225" s="1">
-        <v>99.43</v>
+        <v>99.852</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>307238.7</v>
+        <v>399408.0</v>
       </c>
       <c r="I225" s="1">
-        <v>1634.61</v>
+        <v>-2420.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.53203258573871</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K225">
-        <v>2.91</v>
+        <v>0.96</v>
       </c>
       <c r="L225" t="s">
         <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>308873.31</v>
+        <v>396988.0</v>
       </c>
       <c r="N225" s="1">
-        <v>317863.94</v>
+        <v>400845.53</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>542</v>
       </c>
       <c r="B226" t="s">
         <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>800000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>84.685</v>
+        <v>100.011</v>
       </c>
       <c r="E226" s="1">
-        <v>85.96</v>
+        <v>99.934</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>687680.0</v>
+        <v>266823.78</v>
       </c>
       <c r="I226" s="1">
-        <v>-10200.0</v>
+        <v>205.59</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.483248022336</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K226">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.0</v>
+      </c>
+      <c r="L226">
+        <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>677480.0</v>
+        <v>267029.37</v>
       </c>
       <c r="N226" s="1">
-        <v>680781.37</v>
+        <v>267029.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>544</v>
+      </c>
+      <c r="B227" t="s">
         <v>545</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.455</v>
+        <v>101.015</v>
       </c>
       <c r="E227" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>301950.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-3585.0</v>
+        <v>2030.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.1872826626925</v>
+        <v>1.015</v>
       </c>
       <c r="K227">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.28</v>
+      </c>
+      <c r="L227">
+        <v>559.97</v>
       </c>
       <c r="M227" s="1">
-        <v>298365.0</v>
+        <v>202030.0</v>
       </c>
       <c r="N227" s="1">
-        <v>299770.48</v>
+        <v>202589.97</v>
       </c>
       <c r="O227" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B228" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.229</v>
+        <v>99.014</v>
       </c>
       <c r="E228" s="1">
-        <v>100.62</v>
+        <v>99.589</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>201240.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2782.0</v>
+        <v>-1150.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.3824289405685</v>
+        <v>-0.5773730030425</v>
       </c>
       <c r="K228">
-        <v>2.54</v>
+        <v>0.68</v>
       </c>
       <c r="L228" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="M228" s="1">
-        <v>198458.0</v>
+        <v>198028.0</v>
       </c>
       <c r="N228" s="1">
-        <v>203543.62</v>
+        <v>199396.49</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>549</v>
+      </c>
+      <c r="B229" t="s">
+        <v>550</v>
+      </c>
+      <c r="C229" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>103.017</v>
+      </c>
+      <c r="E229" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>8496.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>4.3009446283753</v>
+      </c>
+      <c r="K229">
+        <v>2.25</v>
+      </c>
+      <c r="L229" t="s">
         <v>551</v>
       </c>
-      <c r="B229" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>192297.48</v>
+        <v>206034.0</v>
       </c>
       <c r="N229" s="1">
-        <v>194479.97</v>
+        <v>210535.37</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>552</v>
+      </c>
+      <c r="B230" t="s">
+        <v>553</v>
+      </c>
+      <c r="C230" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>85.193</v>
+      </c>
+      <c r="E230" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-6136.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-0.89227547696603</v>
+      </c>
+      <c r="K230">
+        <v>0.49</v>
+      </c>
+      <c r="L230" t="s">
         <v>554</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>297000.0</v>
+        <v>681544.0</v>
       </c>
       <c r="N230" s="1">
-        <v>301538.58</v>
+        <v>685475.51</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>555</v>
+      </c>
+      <c r="B231" t="s">
+        <v>556</v>
+      </c>
+      <c r="C231" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="E231" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-4395.0</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-1.4555389965226</v>
+      </c>
+      <c r="K231">
+        <v>0.85</v>
+      </c>
+      <c r="L231" t="s">
         <v>557</v>
       </c>
-      <c r="B231" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>864616.76</v>
+        <v>297555.0</v>
       </c>
       <c r="N231" s="1">
-        <v>869007.62</v>
+        <v>300094.73</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>558</v>
+      </c>
+      <c r="B232" t="s">
+        <v>559</v>
+      </c>
+      <c r="C232" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E232" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-3418.0</v>
+      </c>
+      <c r="J232" s="1">
+        <v>-1.6984694891672</v>
+      </c>
+      <c r="K232">
+        <v>2.94</v>
+      </c>
+      <c r="L232" t="s">
         <v>560</v>
       </c>
-      <c r="B232" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>567785.31</v>
+        <v>197822.0</v>
       </c>
       <c r="N232" s="1">
-        <v>579097.42</v>
+        <v>203695.29</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B233" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="C233" s="1">
-        <v>400000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.822</v>
+        <v>100.461</v>
       </c>
       <c r="E233" s="1">
-        <v>100.42</v>
+        <v>99.662</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>401680.0</v>
+        <v>234205.7</v>
       </c>
       <c r="I233" s="1">
-        <v>-6392.0</v>
+        <v>1877.65</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.5913164708225</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K233">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.06</v>
+      </c>
+      <c r="L233">
+        <v>140.03</v>
       </c>
       <c r="M233" s="1">
-        <v>395288.0</v>
+        <v>236083.35</v>
       </c>
       <c r="N233" s="1">
-        <v>407523.62</v>
+        <v>236223.38</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B234" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>95.98</v>
+        <v>99.65</v>
       </c>
       <c r="E234" s="1">
-        <v>97.286</v>
+        <v>99.571</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>194572.0</v>
+        <v>192172.03</v>
       </c>
       <c r="I234" s="1">
-        <v>-2612.0</v>
+        <v>152.47</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.3424336492404</v>
+        <v>0.079340370188107</v>
       </c>
       <c r="K234">
-        <v>0.89</v>
+        <v>1.54</v>
       </c>
       <c r="L234" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="M234" s="1">
-        <v>191960.0</v>
+        <v>192324.5</v>
       </c>
       <c r="N234" s="1">
-        <v>193737.4</v>
+        <v>195297.49</v>
       </c>
       <c r="O234" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B235" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.557</v>
+        <v>98.739</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>397036.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-2808.0</v>
+        <v>-3783.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.70724065324051</v>
+        <v>-1.261</v>
       </c>
       <c r="K235">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>527.4</v>
+        <v>1.98</v>
+      </c>
+      <c r="L235" t="s">
+        <v>568</v>
       </c>
       <c r="M235" s="1">
-        <v>394228.0</v>
+        <v>296217.0</v>
       </c>
       <c r="N235" s="1">
-        <v>394755.4</v>
+        <v>302156.75</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>569</v>
+      </c>
+      <c r="B236" t="s">
+        <v>570</v>
+      </c>
+      <c r="C236" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.608</v>
+      </c>
+      <c r="E236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-12207.84</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-1.392</v>
+      </c>
+      <c r="K236">
+        <v>0.94</v>
+      </c>
+      <c r="L236" t="s">
         <v>571</v>
       </c>
-      <c r="B236" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>281046.48</v>
+        <v>864792.16</v>
       </c>
       <c r="N236" s="1">
-        <v>283495.11</v>
+        <v>872993.96</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>572</v>
+      </c>
+      <c r="B237" t="s">
+        <v>573</v>
+      </c>
+      <c r="C237" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>98.036</v>
+      </c>
+      <c r="E237" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-11332.28</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-1.964</v>
+      </c>
+      <c r="K237">
+        <v>2.43</v>
+      </c>
+      <c r="L237" t="s">
         <v>574</v>
       </c>
-      <c r="B237" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>425808.0</v>
+        <v>565667.72</v>
       </c>
       <c r="N237" s="1">
-        <v>433720.33</v>
+        <v>579690.02</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B238" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C238" s="1">
         <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.426</v>
+        <v>99.092</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401600.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I238" s="1">
-        <v>4104.0</v>
+        <v>-5312.0</v>
       </c>
       <c r="J238" s="1">
-        <v>1.0219123505976</v>
+        <v>-1.3224457279426</v>
       </c>
       <c r="K238">
-        <v>2.92</v>
+        <v>3.52</v>
       </c>
       <c r="L238" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="M238" s="1">
-        <v>405704.0</v>
+        <v>396368.0</v>
       </c>
       <c r="N238" s="1">
-        <v>417382.08</v>
+        <v>410431.01</v>
       </c>
       <c r="O238" s="1">
         <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
+        <v>578</v>
+      </c>
+      <c r="B239" t="s">
+        <v>579</v>
+      </c>
+      <c r="C239" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D239" s="1">
+        <v>97.606</v>
+      </c>
+      <c r="E239" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F239" t="s">
+        <v>8</v>
+      </c>
+      <c r="G239">
+        <v>1.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>397036.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-6612.0</v>
+      </c>
+      <c r="J239" s="1">
+        <v>-1.6653401706646</v>
+      </c>
+      <c r="K239">
+        <v>0.68</v>
+      </c>
+      <c r="L239" t="s">
         <v>580</v>
       </c>
-      <c r="B239" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M239" s="1">
-        <v>685471.55</v>
+        <v>390424.0</v>
       </c>
       <c r="N239" s="1">
-        <v>702058.72</v>
+        <v>393156.88</v>
       </c>
       <c r="O239" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>581</v>
+      </c>
+      <c r="B240" t="s">
+        <v>582</v>
+      </c>
+      <c r="C240" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="E240" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-3563.56</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-1.2540005233389</v>
+      </c>
+      <c r="K240">
+        <v>1.25</v>
+      </c>
+      <c r="L240" t="s">
         <v>583</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>396660.0</v>
+        <v>280611.76</v>
       </c>
       <c r="N240" s="1">
-        <v>406535.34</v>
+        <v>284186.76</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>584</v>
+      </c>
+      <c r="B241" t="s">
+        <v>585</v>
+      </c>
+      <c r="C241" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>100.59</v>
+      </c>
+      <c r="E241" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>401600.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>760.0</v>
+      </c>
+      <c r="J241" s="1">
+        <v>0.18924302788845</v>
+      </c>
+      <c r="K241">
+        <v>3.41</v>
+      </c>
+      <c r="L241" t="s">
         <v>586</v>
       </c>
-      <c r="B241" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>484862.16</v>
+        <v>402360.0</v>
       </c>
       <c r="N241" s="1">
-        <v>487539.48</v>
+        <v>415991.51</v>
       </c>
       <c r="O241" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>587</v>
+      </c>
+      <c r="B242" t="s">
+        <v>588</v>
+      </c>
+      <c r="C242" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>100.027</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>399284.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>824.0</v>
+      </c>
+      <c r="J242" s="1">
+        <v>0.2063694012282</v>
+      </c>
+      <c r="K242">
+        <v>0.38</v>
+      </c>
+      <c r="L242" t="s">
         <v>589</v>
       </c>
-      <c r="B242" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>629353.9</v>
+        <v>400108.0</v>
       </c>
       <c r="N242" s="1">
-        <v>635984.93</v>
+        <v>401636.77</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>590</v>
+      </c>
+      <c r="B243" t="s">
+        <v>591</v>
+      </c>
+      <c r="C243" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>98.168</v>
+      </c>
+      <c r="E243" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-7367.0</v>
+      </c>
+      <c r="J243" s="1">
+        <v>-1.068246865804</v>
+      </c>
+      <c r="K243">
+        <v>2.75</v>
+      </c>
+      <c r="L243" t="s">
         <v>592</v>
       </c>
-      <c r="B243" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>615450.0</v>
+        <v>682267.6</v>
       </c>
       <c r="N243" s="1">
-        <v>619654.11</v>
+        <v>701372.96</v>
       </c>
       <c r="O243" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B244" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C244" s="1">
         <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.681</v>
+        <v>98.845</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>99.517</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>400924.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-6200.0</v>
+        <v>-2688.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.5464277518931</v>
+        <v>-0.67526151310831</v>
       </c>
       <c r="K244">
-        <v>0.52</v>
+        <v>2.89</v>
       </c>
       <c r="L244" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="M244" s="1">
-        <v>394724.0</v>
+        <v>395380.0</v>
       </c>
       <c r="N244" s="1">
-        <v>396819.89</v>
+        <v>406956.71</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>596</v>
+      </c>
+      <c r="B245" t="s">
+        <v>597</v>
+      </c>
+      <c r="C245" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>90.938</v>
+      </c>
+      <c r="E245" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="I245" s="1">
+        <v>53277.22</v>
+      </c>
+      <c r="J245" s="1">
+        <v>9.220184049876</v>
+      </c>
+      <c r="K245">
+        <v>1.19</v>
+      </c>
+      <c r="L245" t="s">
         <v>598</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>90225.0</v>
+        <v>631109.72</v>
       </c>
       <c r="N245" s="1">
-        <v>90277.05</v>
+        <v>639380.68</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>599</v>
+      </c>
+      <c r="B246" t="s">
         <v>600</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>102.087</v>
+      </c>
+      <c r="E246" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>16548.0</v>
+      </c>
+      <c r="J246" s="1">
+        <v>2.7766311953206</v>
+      </c>
+      <c r="K246">
+        <v>1.19</v>
+      </c>
+      <c r="L246" t="s">
         <v>601</v>
       </c>
-      <c r="C246" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>90795.0</v>
+        <v>612522.0</v>
       </c>
       <c r="N246" s="1">
-        <v>90917.6</v>
+        <v>619656.25</v>
       </c>
       <c r="O246" s="1">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>602</v>
       </c>
       <c r="B247" t="s">
         <v>603</v>
       </c>
       <c r="C247" s="1">
-        <v>2020000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.809</v>
+        <v>98.507</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2027453.8</v>
+        <v>400924.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-31512.0</v>
+        <v>-6896.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.5542647630244</v>
+        <v>-1.7200267382347</v>
       </c>
       <c r="K247">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>0.07</v>
+      </c>
+      <c r="L247">
+        <v>287.67</v>
       </c>
       <c r="M247" s="1">
-        <v>1995941.8</v>
+        <v>394028.0</v>
       </c>
       <c r="N247" s="1">
-        <v>2012378.51</v>
+        <v>394315.67</v>
       </c>
       <c r="O247" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>604</v>
+      </c>
+      <c r="B248" t="s">
         <v>605</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1">
-        <v>1990000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>88.676</v>
+        <v>100.787</v>
       </c>
       <c r="E248" s="1">
-        <v>90.9161809</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1809232.0</v>
+        <v>298953.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-44579.6</v>
+        <v>3408.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.4640068272062</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K248">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.14</v>
+      </c>
+      <c r="L248">
+        <v>418.15</v>
       </c>
       <c r="M248" s="1">
-        <v>1764652.4</v>
+        <v>302361.0</v>
       </c>
       <c r="N248" s="1">
-        <v>1793909.49</v>
+        <v>302779.15</v>
       </c>
       <c r="O248" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>606</v>
+      </c>
+      <c r="B249" t="s">
+        <v>607</v>
+      </c>
+      <c r="C249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>101.082</v>
+      </c>
+      <c r="E249" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>301617.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>1629.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>0.54008892071733</v>
+      </c>
+      <c r="K249">
+        <v>2.37</v>
+      </c>
+      <c r="L249" t="s">
         <v>608</v>
       </c>
-      <c r="B249" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>1321540.2</v>
+        <v>303246.0</v>
       </c>
       <c r="N249" s="1">
-        <v>1332563.91</v>
+        <v>310347.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>609</v>
+      </c>
+      <c r="B250" t="s">
+        <v>610</v>
+      </c>
+      <c r="C250" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>98.136</v>
+      </c>
+      <c r="E250" s="1">
+        <v>100.369</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>2027453.8</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-45106.6</v>
+      </c>
+      <c r="J250" s="1">
+        <v>-2.2247905229702</v>
+      </c>
+      <c r="K250">
+        <v>1.19</v>
+      </c>
+      <c r="L250" t="s">
         <v>611</v>
       </c>
-      <c r="B250" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M250" s="1">
-        <v>295680.0</v>
+        <v>1982347.2</v>
       </c>
       <c r="N250" s="1">
-        <v>302142.33</v>
+        <v>2006421.17</v>
       </c>
       <c r="O250" s="1">
-        <v>0.08</v>
+        <v>0.57</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>612</v>
+      </c>
+      <c r="B251" t="s">
+        <v>613</v>
+      </c>
+      <c r="C251" s="1">
+        <v>1990000.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>87.665</v>
+      </c>
+      <c r="E251" s="1">
+        <v>90.9161809</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>1809232.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-64698.5</v>
+      </c>
+      <c r="J251" s="1">
+        <v>-3.5760201013469</v>
+      </c>
+      <c r="K251">
+        <v>1.9</v>
+      </c>
+      <c r="L251" t="s">
         <v>614</v>
       </c>
-      <c r="B251" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>342388.37</v>
+        <v>1744533.5</v>
       </c>
       <c r="N251" s="1">
-        <v>345324.85</v>
+        <v>1782254.9</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>615</v>
+      </c>
+      <c r="B252" t="s">
+        <v>616</v>
+      </c>
+      <c r="C252" s="1">
+        <v>810103.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.088</v>
+      </c>
+      <c r="E252" s="1">
+        <v>99.67399948</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>807462.06</v>
+      </c>
+      <c r="I252" s="1">
+        <v>3353.83</v>
+      </c>
+      <c r="J252" s="1">
+        <v>0.41535449975198</v>
+      </c>
+      <c r="K252">
+        <v>1.27</v>
+      </c>
+      <c r="L252" t="s">
         <v>617</v>
       </c>
-      <c r="B252" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>330289.38</v>
+        <v>810815.89</v>
       </c>
       <c r="N252" s="1">
-        <v>332773.2</v>
+        <v>821078.12</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>618</v>
+      </c>
+      <c r="B253" t="s">
+        <v>619</v>
+      </c>
+      <c r="C253" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>98.177</v>
+      </c>
+      <c r="E253" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-4767.0</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-1.5927269811359</v>
+      </c>
+      <c r="K253">
+        <v>2.69</v>
+      </c>
+      <c r="L253" t="s">
         <v>620</v>
       </c>
-      <c r="B253" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>2348790.0</v>
+        <v>294531.0</v>
       </c>
       <c r="N253" s="1">
-        <v>2348790.0</v>
+        <v>302600.18</v>
       </c>
       <c r="O253" s="1">
-        <v>0.66</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>621</v>
+      </c>
+      <c r="B254" t="s">
         <v>622</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" s="1">
+        <v>347000.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>98.376</v>
+      </c>
+      <c r="E254" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>346809.15</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-5444.43</v>
+      </c>
+      <c r="J254" s="1">
+        <v>-1.5698634248837</v>
+      </c>
+      <c r="K254">
+        <v>1.29</v>
+      </c>
+      <c r="L254" t="s">
         <v>623</v>
       </c>
-      <c r="C254" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>286044.85</v>
+        <v>341364.72</v>
       </c>
       <c r="N254" s="1">
-        <v>286602.69</v>
+        <v>345836.17</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>624</v>
       </c>
       <c r="B255" t="s">
         <v>625</v>
       </c>
       <c r="C255" s="1">
-        <v>838000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>95.191</v>
+        <v>98.566</v>
       </c>
       <c r="E255" s="1">
-        <v>93.98170644</v>
+        <v>98.71</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>787566.7</v>
+        <v>197420.0</v>
       </c>
       <c r="I255" s="1">
-        <v>10133.88</v>
+        <v>-288.0</v>
       </c>
       <c r="J255" s="1">
-        <v>1.286732920526</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K255">
-        <v>0.25</v>
+        <v>0.75</v>
       </c>
       <c r="L255" t="s">
         <v>626</v>
       </c>
       <c r="M255" s="1">
-        <v>797700.58</v>
+        <v>197132.0</v>
       </c>
       <c r="N255" s="1">
-        <v>799755.4</v>
+        <v>198622.41</v>
       </c>
       <c r="O255" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>627</v>
       </c>
       <c r="B256" t="s">
         <v>628</v>
       </c>
       <c r="C256" s="1">
-        <v>455000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.935</v>
+        <v>98.793</v>
       </c>
       <c r="E256" s="1">
-        <v>92.08948352</v>
+        <v>99.682</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>419007.15</v>
+        <v>331941.06</v>
       </c>
       <c r="I256" s="1">
-        <v>-28002.9</v>
+        <v>-2960.37</v>
       </c>
       <c r="J256" s="1">
-        <v>-6.6831556454347</v>
+        <v>-0.89183603860276</v>
       </c>
       <c r="K256">
-        <v>1.02</v>
+        <v>1.09</v>
       </c>
       <c r="L256" t="s">
         <v>629</v>
       </c>
       <c r="M256" s="1">
-        <v>391004.25</v>
+        <v>328980.69</v>
       </c>
       <c r="N256" s="1">
-        <v>395660.21</v>
+        <v>332618.6</v>
       </c>
       <c r="O256" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>630</v>
       </c>
       <c r="B257" t="s">
         <v>631</v>
       </c>
       <c r="C257" s="1">
-        <v>540000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.886</v>
+        <v>73.06</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>72.707</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>539989.2</v>
+        <v>307550.61</v>
       </c>
       <c r="I257" s="1">
-        <v>-6004.8</v>
+        <v>1493.19</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.1120222404448</v>
+        <v>0.48551033600616</v>
       </c>
       <c r="K257">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>18.83</v>
       </c>
       <c r="M257" s="1">
-        <v>533984.4</v>
+        <v>309043.8</v>
       </c>
       <c r="N257" s="1">
-        <v>535157.9</v>
+        <v>309062.63</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>632</v>
+      </c>
+      <c r="B258" t="s">
         <v>633</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" s="1">
+        <v>2235000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>86.223</v>
+      </c>
+      <c r="E258" s="1">
+        <v>86.178</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>1926078.3</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1005.75</v>
+      </c>
+      <c r="J258" s="1">
+        <v>0.052217503307109</v>
+      </c>
+      <c r="K258">
+        <v>0.08</v>
+      </c>
+      <c r="L258" t="s">
         <v>634</v>
       </c>
-      <c r="C258" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M258" s="1">
-        <v>305283.0</v>
+        <v>1927084.05</v>
       </c>
       <c r="N258" s="1">
-        <v>311669.3</v>
+        <v>1928806.22</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>635</v>
+      </c>
+      <c r="B259" t="s">
         <v>636</v>
       </c>
-      <c r="B259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" s="1">
-        <v>600000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>102.015</v>
+        <v>62.512</v>
       </c>
       <c r="E259" s="1">
-        <v>103.1</v>
+        <v>73.7520967</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>618600.0</v>
+        <v>335572.04</v>
       </c>
       <c r="I259" s="1">
-        <v>-6510.0</v>
+        <v>-51142.44</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.0523763336566</v>
+        <v>-15.240375807234</v>
       </c>
       <c r="K259">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>0.15</v>
+      </c>
+      <c r="L259">
+        <v>701.2</v>
       </c>
       <c r="M259" s="1">
-        <v>612090.0</v>
+        <v>284429.6</v>
       </c>
       <c r="N259" s="1">
-        <v>631224.25</v>
+        <v>285130.8</v>
       </c>
       <c r="O259" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>637</v>
+      </c>
+      <c r="B260" t="s">
+        <v>638</v>
+      </c>
+      <c r="C260" s="1">
+        <v>838000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>95.125</v>
+      </c>
+      <c r="E260" s="1">
+        <v>93.98170644</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>787566.7</v>
+      </c>
+      <c r="I260" s="1">
+        <v>9580.8</v>
+      </c>
+      <c r="J260" s="1">
+        <v>1.216506487641</v>
+      </c>
+      <c r="K260">
+        <v>0.31</v>
+      </c>
+      <c r="L260" t="s">
         <v>639</v>
       </c>
-      <c r="B260" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>3090456.42</v>
+        <v>797147.5</v>
       </c>
       <c r="N260" s="1">
-        <v>3090456.42</v>
+        <v>799730.38</v>
       </c>
       <c r="O260" s="1">
-        <v>0.87</v>
+        <v>0.23</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>640</v>
+      </c>
+      <c r="B261" t="s">
         <v>641</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>98.46</v>
+      </c>
+      <c r="E261" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>539989.2</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-8305.2</v>
+      </c>
+      <c r="J261" s="1">
+        <v>-1.5380307606152</v>
+      </c>
+      <c r="K261">
+        <v>0.63</v>
+      </c>
+      <c r="L261" t="s">
         <v>642</v>
       </c>
-      <c r="C261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>7102311.16</v>
+        <v>531684.0</v>
       </c>
       <c r="N261" s="1">
-        <v>7102547.6</v>
+        <v>535106.71</v>
       </c>
       <c r="O261" s="1">
-        <v>1.99</v>
+        <v>0.15</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>643</v>
       </c>
       <c r="B262" t="s">
         <v>644</v>
       </c>
       <c r="C262" s="1">
-        <v>1346889.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>96.71</v>
+        <v>101.193</v>
       </c>
       <c r="E262" s="1">
-        <v>112.6789186</v>
+        <v>100.09619333</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>1517659.96</v>
+        <v>300288.58</v>
       </c>
       <c r="I262" s="1">
-        <v>78087.25</v>
+        <v>3290.42</v>
       </c>
       <c r="J262" s="1">
-        <v>5.1452401761986</v>
+        <v>1.0957526256909</v>
       </c>
       <c r="K262">
-        <v>0.08</v>
+        <v>2.6</v>
       </c>
       <c r="L262" t="s">
         <v>645</v>
       </c>
       <c r="M262" s="1">
-        <v>1595747.21</v>
+        <v>303579.0</v>
       </c>
       <c r="N262" s="1">
-        <v>1596791.48</v>
+        <v>311364.21</v>
       </c>
       <c r="O262" s="1">
-        <v>0.45</v>
+        <v>0.09</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>646</v>
       </c>
       <c r="B263" t="s">
         <v>647</v>
       </c>
       <c r="C263" s="1">
-        <v>11236770.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>62.881</v>
+        <v>101.582</v>
       </c>
       <c r="E263" s="1">
-        <v>73.12521855</v>
+        <v>103.1</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>8216912.62</v>
+        <v>412400.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-1151119.28</v>
+        <v>-6072.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-14.009145931504</v>
+        <v>-1.4723569350145</v>
       </c>
       <c r="K263">
-        <v>0.4</v>
+        <v>3.69</v>
       </c>
       <c r="L263" t="s">
         <v>648</v>
       </c>
       <c r="M263" s="1">
-        <v>7065793.34</v>
+        <v>406328.0</v>
       </c>
       <c r="N263" s="1">
-        <v>7110740.42</v>
+        <v>421100.6</v>
       </c>
       <c r="O263" s="1">
-        <v>2.0</v>
+        <v>0.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>649</v>
       </c>
       <c r="B264" t="s">
         <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>1728146.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>84.82</v>
+        <v>87.398</v>
       </c>
       <c r="E264" s="1">
-        <v>88.17945822</v>
+        <v>88.7182287</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1523869.78</v>
+        <v>3134415.02</v>
       </c>
       <c r="I264" s="1">
-        <v>-58056.34</v>
+        <v>-46643.68</v>
       </c>
       <c r="J264" s="1">
-        <v>-3.8097966612344</v>
+        <v>-1.4881143595337</v>
       </c>
       <c r="K264">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>1465813.44</v>
+        <v>3087771.34</v>
       </c>
       <c r="N264" s="1">
-        <v>1483094.9</v>
+        <v>3087771.34</v>
       </c>
       <c r="O264" s="1">
-        <v>0.42</v>
+        <v>0.88</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>651</v>
+      </c>
+      <c r="B265" t="s">
         <v>652</v>
       </c>
-      <c r="B265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C265" s="1">
-        <v>400000.0</v>
+        <v>5659606.0</v>
       </c>
       <c r="D265" s="1">
-        <v>79.894</v>
+        <v>84.236</v>
       </c>
       <c r="E265" s="1">
-        <v>80.24</v>
+        <v>84.1190726</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>320960.0</v>
+        <v>4760808.08</v>
       </c>
       <c r="I265" s="1">
-        <v>-1384.0</v>
+        <v>6617.63</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.43120638085743</v>
+        <v>0.13900224266129</v>
       </c>
       <c r="K265">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.0</v>
+      </c>
+      <c r="L265">
+        <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>319576.0</v>
+        <v>4767425.71</v>
       </c>
       <c r="N265" s="1">
-        <v>323576.0</v>
+        <v>4767425.71</v>
       </c>
       <c r="O265" s="1">
-        <v>0.09</v>
+        <v>1.36</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>653</v>
+      </c>
+      <c r="B266" t="s">
+        <v>654</v>
+      </c>
+      <c r="C266" s="1">
+        <v>16362770.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>62.574</v>
+      </c>
+      <c r="E266" s="1">
+        <v>69.72928007</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>11409641.72</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-1170802.02</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-10.261514329128</v>
+      </c>
+      <c r="K266">
+        <v>0.46</v>
+      </c>
+      <c r="L266" t="s">
         <v>655</v>
       </c>
-      <c r="B266" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>3899814.8</v>
+        <v>10238839.7</v>
       </c>
       <c r="N266" s="1">
-        <v>3951614.8</v>
+        <v>10314601.57</v>
       </c>
       <c r="O266" s="1">
-        <v>1.11</v>
+        <v>2.95</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>656</v>
+      </c>
+      <c r="B267" t="s">
+        <v>657</v>
+      </c>
+      <c r="C267" s="1">
+        <v>7635457.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="E267" s="1">
+        <v>99.18538105</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>7573257.12</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-22324.62</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-0.29478227988646</v>
+      </c>
+      <c r="K267">
+        <v>1.48</v>
+      </c>
+      <c r="L267" t="s">
         <v>658</v>
       </c>
-      <c r="B267" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M267" s="1">
-        <v>1394419.5</v>
+        <v>7550932.5</v>
       </c>
       <c r="N267" s="1">
-        <v>1410180.6</v>
+        <v>7663686.23</v>
       </c>
       <c r="O267" s="1">
-        <v>0.4</v>
+        <v>2.19</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>659</v>
+      </c>
+      <c r="B268" t="s">
+        <v>660</v>
+      </c>
+      <c r="C268" s="1">
+        <v>972800.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>98.236</v>
+      </c>
+      <c r="E268" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>960396.8</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-4756.99</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-0.49531506144127</v>
+      </c>
+      <c r="K268">
+        <v>3.8</v>
+      </c>
+      <c r="L268" t="s">
         <v>661</v>
       </c>
-      <c r="B268" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M268" s="1">
-        <v>1471761.9</v>
+        <v>955639.81</v>
       </c>
       <c r="N268" s="1">
-        <v>1517121.9</v>
+        <v>992574.23</v>
       </c>
       <c r="O268" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>662</v>
+      </c>
+      <c r="B269" t="s">
+        <v>663</v>
+      </c>
+      <c r="C269" s="1">
+        <v>1537000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>98.614</v>
+      </c>
+      <c r="E269" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>1513468.53</v>
+      </c>
+      <c r="I269" s="1">
+        <v>2228.65</v>
+      </c>
+      <c r="J269" s="1">
+        <v>0.14725446587251</v>
+      </c>
+      <c r="K269">
+        <v>4.07</v>
+      </c>
+      <c r="L269" t="s">
         <v>664</v>
       </c>
-      <c r="B269" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>1382016.0</v>
+        <v>1515697.18</v>
       </c>
       <c r="N269" s="1">
-        <v>1418265.6</v>
+        <v>1578322.56</v>
       </c>
       <c r="O269" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="B270" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C270" s="1">
-        <v>6124457.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>99.429</v>
+        <v>82.487</v>
       </c>
       <c r="E270" s="1">
-        <v>99.44213193</v>
+        <v>81.75</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>6090290.61</v>
+        <v>163500.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-804.26</v>
+        <v>1474.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.013205609575994</v>
+        <v>0.90152905198777</v>
       </c>
       <c r="K270">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.19</v>
+      </c>
+      <c r="L270">
+        <v>378.08</v>
       </c>
       <c r="M270" s="1">
-        <v>6089486.35</v>
+        <v>164974.0</v>
       </c>
       <c r="N270" s="1">
-        <v>6152912.23</v>
+        <v>165352.08</v>
       </c>
       <c r="O270" s="1">
-        <v>1.73</v>
+        <v>0.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B271" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="C271" s="1">
-        <v>972800.0</v>
+        <v>7268896.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.052</v>
+        <v>99.157</v>
       </c>
       <c r="E271" s="1">
-        <v>98.725</v>
+        <v>99.18199999</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>960396.8</v>
+        <v>7209436.43</v>
       </c>
       <c r="I271" s="1">
-        <v>3181.06</v>
+        <v>-1817.23</v>
       </c>
       <c r="J271" s="1">
-        <v>0.33122351094881</v>
+        <v>-0.025206269833216</v>
       </c>
       <c r="K271">
-        <v>3.28</v>
+        <v>1.72</v>
       </c>
       <c r="L271" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="M271" s="1">
-        <v>963577.86</v>
+        <v>7207619.2</v>
       </c>
       <c r="N271" s="1">
-        <v>995485.7</v>
+        <v>7332544.64</v>
       </c>
       <c r="O271" s="1">
-        <v>0.28</v>
+        <v>2.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B272" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C272" s="1">
-        <v>200000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D272" s="1">
-        <v>82.804</v>
+        <v>87.72</v>
       </c>
       <c r="E272" s="1">
-        <v>81.75</v>
+        <v>103.18811047</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>163500.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I272" s="1">
-        <v>2108.0</v>
+        <v>-1311933.08</v>
       </c>
       <c r="J272" s="1">
-        <v>1.2892966360856</v>
+        <v>-14.99020614285</v>
       </c>
       <c r="K272">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.04</v>
+      </c>
+      <c r="L272" t="s">
+        <v>672</v>
       </c>
       <c r="M272" s="1">
-        <v>165608.0</v>
+        <v>7440001.8</v>
       </c>
       <c r="N272" s="1">
-        <v>165608.0</v>
+        <v>7613118.05</v>
       </c>
       <c r="O272" s="1">
-        <v>0.05</v>
+        <v>2.17</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>673</v>
+      </c>
+      <c r="B273" t="s">
+        <v>674</v>
+      </c>
+      <c r="C273" s="1">
+        <v>14979276.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>96.664</v>
+      </c>
+      <c r="E273" s="1">
+        <v>96.90725259</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>14516004.83</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-36437.48</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-0.25101589884219</v>
+      </c>
+      <c r="K273">
+        <v>0.49</v>
+      </c>
+      <c r="L273" t="s">
         <v>675</v>
       </c>
-      <c r="B273" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>4458595.4</v>
+        <v>14479567.35</v>
       </c>
       <c r="N273" s="1">
-        <v>4458595.4</v>
+        <v>14553437.75</v>
       </c>
       <c r="O273" s="1">
-        <v>1.25</v>
+        <v>4.16</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>676</v>
+      </c>
+      <c r="B274" t="s">
         <v>677</v>
       </c>
-      <c r="B274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C274" s="1">
-        <v>8481534.2</v>
+        <v>270000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>88.243</v>
+        <v>100.163</v>
       </c>
       <c r="E274" s="1">
-        <v>103.18811047</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>8751934.88</v>
+        <v>270000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1267574.65</v>
+        <v>440.1</v>
       </c>
       <c r="J274" s="1">
-        <v>-14.483364734542</v>
+        <v>0.163</v>
       </c>
       <c r="K274">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>0.07</v>
+      </c>
+      <c r="L274">
+        <v>185.88</v>
       </c>
       <c r="M274" s="1">
-        <v>7484360.23</v>
+        <v>270440.1</v>
       </c>
       <c r="N274" s="1">
-        <v>7630753.83</v>
+        <v>270625.98</v>
       </c>
       <c r="O274" s="1">
-        <v>2.14</v>
+        <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>678</v>
+      </c>
+      <c r="B275" t="s">
+        <v>679</v>
+      </c>
+      <c r="C275" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.687</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-1106.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-0.55723498589279</v>
+      </c>
+      <c r="K275">
+        <v>1.0</v>
+      </c>
+      <c r="L275" t="s">
         <v>680</v>
       </c>
-      <c r="B275" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>2825954.34</v>
+        <v>197374.0</v>
       </c>
       <c r="N275" s="1">
-        <v>2831135.24</v>
+        <v>199367.15</v>
       </c>
       <c r="O275" s="1">
-        <v>0.79</v>
+        <v>0.06</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="B276" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C276" s="1">
-        <v>4404802.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.249</v>
+        <v>88.785</v>
       </c>
       <c r="E276" s="1">
-        <v>99.87601032</v>
+        <v>85.48</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>4399340.5</v>
+        <v>170960.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-71666.58</v>
+        <v>6610.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.6290300784856</v>
+        <v>3.8664014974263</v>
       </c>
       <c r="K276">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>685</v>
+        <v>0.04</v>
+      </c>
+      <c r="L276">
+        <v>70.96</v>
       </c>
       <c r="M276" s="1">
-        <v>4327673.92</v>
+        <v>177570.0</v>
       </c>
       <c r="N276" s="1">
-        <v>4393564.93</v>
+        <v>177640.96</v>
       </c>
       <c r="O276" s="1">
-        <v>1.23</v>
+        <v>0.05</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B277" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C277" s="1">
-        <v>3380000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>97.565</v>
+        <v>92.22</v>
       </c>
       <c r="E277" s="1">
-        <v>99.374</v>
+        <v>94.01785714</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>3358841.2</v>
+        <v>658125.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-61144.2</v>
+        <v>-12585.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.8203956769376</v>
+        <v>-1.9122507122507</v>
       </c>
       <c r="K277">
-        <v>1.8</v>
+        <v>0.97</v>
       </c>
       <c r="L277" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="M277" s="1">
-        <v>3297697.0</v>
+        <v>645540.0</v>
       </c>
       <c r="N277" s="1">
-        <v>3358370.32</v>
+        <v>652319.45</v>
       </c>
       <c r="O277" s="1">
-        <v>0.94</v>
+        <v>0.19</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="B278" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C278" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.726</v>
+        <v>101.402</v>
       </c>
       <c r="E278" s="1">
-        <v>100.73</v>
+        <v>99.942</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>302190.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-6012.0</v>
+        <v>7300.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.9894768192197</v>
+        <v>1.460847291429</v>
       </c>
       <c r="K278">
-        <v>1.46</v>
+        <v>0.26</v>
       </c>
       <c r="L278" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="M278" s="1">
-        <v>296178.0</v>
+        <v>507010.0</v>
       </c>
       <c r="N278" s="1">
-        <v>300549.58</v>
+        <v>508301.1</v>
       </c>
       <c r="O278" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B279" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C279" s="1">
-        <v>339000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>102.982</v>
+        <v>94.129</v>
       </c>
       <c r="E279" s="1">
-        <v>99.775</v>
+        <v>94.5700925</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>338237.25</v>
+        <v>378280.37</v>
       </c>
       <c r="I279" s="1">
-        <v>10871.73</v>
+        <v>-1764.37</v>
       </c>
       <c r="J279" s="1">
-        <v>3.2142320220496</v>
+        <v>-0.46641859845913</v>
       </c>
       <c r="K279">
-        <v>1.19</v>
+        <v>0.38</v>
       </c>
       <c r="L279" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="M279" s="1">
-        <v>349108.98</v>
+        <v>376516.0</v>
       </c>
       <c r="N279" s="1">
-        <v>353131.7</v>
+        <v>378050.25</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="B280" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C280" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>98.923</v>
+        <v>101.271</v>
       </c>
       <c r="E280" s="1">
-        <v>99.24</v>
+        <v>99.858</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>198480.0</v>
+        <v>499290.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-634.0</v>
+        <v>7065.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.31942765014107</v>
+        <v>1.4150093132248</v>
       </c>
       <c r="K280">
-        <v>0.52</v>
+        <v>3.47</v>
       </c>
       <c r="L280" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="M280" s="1">
-        <v>197846.0</v>
+        <v>506355.0</v>
       </c>
       <c r="N280" s="1">
-        <v>198893.95</v>
+        <v>523712.88</v>
       </c>
       <c r="O280" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="B281" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="C281" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>88.71</v>
+        <v>98.252</v>
       </c>
       <c r="E281" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>170960.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>6460.0</v>
+        <v>-5244.0</v>
       </c>
       <c r="J281" s="1">
-        <v>3.7786616752457</v>
+        <v>-1.748</v>
       </c>
       <c r="K281">
-        <v>1.65</v>
+        <v>1.79</v>
       </c>
       <c r="L281" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>177420.0</v>
+        <v>294756.0</v>
       </c>
       <c r="N281" s="1">
-        <v>180724.66</v>
+        <v>300119.01</v>
       </c>
       <c r="O281" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B282" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C282" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>92.183</v>
+        <v>93.48</v>
       </c>
       <c r="E282" s="1">
-        <v>94.01785714</v>
+        <v>94.54545455</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>658125.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-12844.0</v>
+        <v>-11720.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.9516049382716</v>
+        <v>-1.1269230769231</v>
       </c>
       <c r="K282">
-        <v>0.75</v>
+        <v>0.39</v>
       </c>
       <c r="L282" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>645281.0</v>
+        <v>1028280.0</v>
       </c>
       <c r="N282" s="1">
-        <v>650516.62</v>
+        <v>1032570.0</v>
       </c>
       <c r="O282" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.543</v>
+        <v>97.507</v>
       </c>
       <c r="E283" s="1">
-        <v>99.858</v>
+        <v>98.642</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>499290.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I283" s="1">
-        <v>8425.0</v>
+        <v>-6810.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.6873961024655</v>
+        <v>-1.1506254942114</v>
       </c>
       <c r="K283">
-        <v>2.98</v>
+        <v>4.09</v>
       </c>
       <c r="L283" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>507715.0</v>
+        <v>585042.0</v>
       </c>
       <c r="N283" s="1">
-        <v>522631.1</v>
+        <v>609565.97</v>
       </c>
       <c r="O283" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>300000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.713</v>
+        <v>98.067</v>
       </c>
       <c r="E284" s="1">
-        <v>99.67</v>
+        <v>99.628</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>299010.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I284" s="1">
-        <v>-2871.0</v>
+        <v>-5541.55</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.96016855623558</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="K284">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>796.23</v>
+        <v>1.86</v>
+      </c>
+      <c r="L284" t="s">
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>296139.0</v>
+        <v>348137.85</v>
       </c>
       <c r="N284" s="1">
-        <v>296935.23</v>
+        <v>354744.25</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="B285" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="C285" s="1">
         <v>300000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>97.718</v>
+        <v>98.694</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300000.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-6846.0</v>
+        <v>-3126.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.282</v>
+        <v>-1.0447581615465</v>
       </c>
       <c r="K285">
-        <v>1.32</v>
+        <v>1.73</v>
       </c>
       <c r="L285" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="M285" s="1">
-        <v>293154.0</v>
+        <v>296082.0</v>
       </c>
       <c r="N285" s="1">
-        <v>297099.21</v>
+        <v>301276.52</v>
       </c>
       <c r="O285" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
+        <v>710</v>
+      </c>
+      <c r="B286" t="s">
+        <v>711</v>
+      </c>
+      <c r="C286" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>98.505</v>
+      </c>
+      <c r="E286" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>154370.7</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-1687.95</v>
+      </c>
+      <c r="J286" s="1">
+        <v>-1.0934393638171</v>
+      </c>
+      <c r="K286">
+        <v>2.99</v>
+      </c>
+      <c r="L286" t="s">
         <v>712</v>
       </c>
-      <c r="B286" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M286" s="1">
-        <v>1024001.0</v>
+        <v>152682.75</v>
       </c>
       <c r="N286" s="1">
-        <v>1025761.0</v>
+        <v>157312.05</v>
       </c>
       <c r="O286" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="B287" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="C287" s="1">
-        <v>600000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>96.845</v>
+        <v>99.484</v>
       </c>
       <c r="E287" s="1">
-        <v>98.642</v>
+        <v>99.394</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>591852.0</v>
+        <v>345891.12</v>
       </c>
       <c r="I287" s="1">
-        <v>-10782.0</v>
+        <v>313.2</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.8217392185884</v>
+        <v>0.090548725275168</v>
       </c>
       <c r="K287">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>0.0</v>
+      </c>
+      <c r="L287">
+        <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>581070.0</v>
+        <v>346204.32</v>
       </c>
       <c r="N287" s="1">
-        <v>602285.75</v>
+        <v>346204.32</v>
       </c>
       <c r="O287" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B288" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C288" s="1">
-        <v>355000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>98.739</v>
+        <v>95.254</v>
       </c>
       <c r="E288" s="1">
-        <v>99.628</v>
+        <v>93.6</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>353679.4</v>
+        <v>374400.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-3155.95</v>
+        <v>6616.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.89231942827318</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K288">
-        <v>1.45</v>
+        <v>0.84</v>
       </c>
       <c r="L288" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="M288" s="1">
-        <v>350523.45</v>
+        <v>381016.0</v>
       </c>
       <c r="N288" s="1">
-        <v>355675.81</v>
+        <v>384381.75</v>
       </c>
       <c r="O288" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B289" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C289" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.143</v>
+        <v>98.385</v>
       </c>
       <c r="E289" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>299208.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-4779.0</v>
+        <v>-14535.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.5972166519612</v>
+        <v>-1.615</v>
       </c>
       <c r="K289">
-        <v>1.23</v>
+        <v>2.66</v>
       </c>
       <c r="L289" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="M289" s="1">
-        <v>294429.0</v>
+        <v>885465.0</v>
       </c>
       <c r="N289" s="1">
-        <v>298111.19</v>
+        <v>909447.53</v>
       </c>
       <c r="O289" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B290" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="C290" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.302</v>
+        <v>101.327</v>
       </c>
       <c r="E290" s="1">
-        <v>99.594</v>
+        <v>103.012</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>259940.34</v>
+        <v>412048.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-3372.12</v>
+        <v>-6740.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.2972669036287</v>
+        <v>-1.6357317594067</v>
       </c>
       <c r="K290">
-        <v>2.56</v>
+        <v>2.85</v>
       </c>
       <c r="L290" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="M290" s="1">
-        <v>256568.22</v>
+        <v>405308.0</v>
       </c>
       <c r="N290" s="1">
-        <v>263253.22</v>
+        <v>416718.96</v>
       </c>
       <c r="O290" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B291" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="C291" s="1">
-        <v>900000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.661</v>
+        <v>100.904</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>900000.0</v>
+        <v>84871.65</v>
       </c>
       <c r="I291" s="1">
-        <v>-12051.0</v>
+        <v>896.75</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.339</v>
+        <v>1.0565954591433</v>
       </c>
       <c r="K291">
-        <v>2.18</v>
+        <v>2.36</v>
       </c>
       <c r="L291" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="M291" s="1">
-        <v>887949.0</v>
+        <v>85768.4</v>
       </c>
       <c r="N291" s="1">
-        <v>907536.33</v>
+        <v>87776.73</v>
       </c>
       <c r="O291" s="1">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B292" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="C292" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.455</v>
+        <v>107.922</v>
       </c>
       <c r="E292" s="1">
-        <v>103.012</v>
+        <v>99.283</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>412048.0</v>
+        <v>528185.56</v>
       </c>
       <c r="I292" s="1">
-        <v>-6228.0</v>
+        <v>45959.48</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.511474391333</v>
+        <v>8.7013889588348</v>
       </c>
       <c r="K292">
-        <v>2.32</v>
+        <v>3.4</v>
       </c>
       <c r="L292" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="M292" s="1">
-        <v>405820.0</v>
+        <v>574145.04</v>
       </c>
       <c r="N292" s="1">
-        <v>415088.49</v>
+        <v>592222.11</v>
       </c>
       <c r="O292" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="B293" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="C293" s="1">
-        <v>785000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.391</v>
+        <v>99.85</v>
       </c>
       <c r="E293" s="1">
-        <v>99.849</v>
+        <v>99.115</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>783814.65</v>
+        <v>300318.45</v>
       </c>
       <c r="I293" s="1">
-        <v>12104.7</v>
+        <v>2227.05</v>
       </c>
       <c r="J293" s="1">
-        <v>1.5443319412313</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K293">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>0.27</v>
+      </c>
+      <c r="L293">
+        <v>813.53</v>
       </c>
       <c r="M293" s="1">
-        <v>795919.35</v>
+        <v>302545.5</v>
       </c>
       <c r="N293" s="1">
-        <v>810657.99</v>
+        <v>303359.03</v>
       </c>
       <c r="O293" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="B294" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="C294" s="1">
-        <v>532000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D294" s="1">
-        <v>108.584</v>
+        <v>89.764</v>
       </c>
       <c r="E294" s="1">
-        <v>99.283</v>
+        <v>93.69960029</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>528185.56</v>
+        <v>362508.19</v>
       </c>
       <c r="I294" s="1">
-        <v>49481.32</v>
+        <v>-15226.18</v>
       </c>
       <c r="J294" s="1">
-        <v>9.3681697773033</v>
+        <v>-4.2002306209965</v>
       </c>
       <c r="K294">
-        <v>2.75</v>
+        <v>1.24</v>
       </c>
       <c r="L294" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="M294" s="1">
-        <v>577666.88</v>
+        <v>347282.01</v>
       </c>
       <c r="N294" s="1">
-        <v>592307.81</v>
+        <v>352077.24</v>
       </c>
       <c r="O294" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="B295" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="C295" s="1">
-        <v>303000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.208</v>
+        <v>93.846</v>
       </c>
       <c r="E295" s="1">
-        <v>99.115</v>
+        <v>93.818</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>300318.45</v>
+        <v>497235.4</v>
       </c>
       <c r="I295" s="1">
-        <v>281.79</v>
+        <v>148.4</v>
       </c>
       <c r="J295" s="1">
-        <v>0.093830399031428</v>
+        <v>0.029845019079494</v>
       </c>
       <c r="K295">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.15</v>
+      </c>
+      <c r="L295">
+        <v>803.71</v>
       </c>
       <c r="M295" s="1">
-        <v>300600.24</v>
+        <v>497383.8</v>
       </c>
       <c r="N295" s="1">
-        <v>310682.25</v>
+        <v>498187.51</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="B296" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="C296" s="1">
-        <v>805423.0</v>
+        <v>340000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>95.69</v>
+        <v>65.785</v>
       </c>
       <c r="E296" s="1">
-        <v>96.9285928</v>
+        <v>65.161</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>780685.18</v>
+        <v>221547.4</v>
       </c>
       <c r="I296" s="1">
-        <v>-9975.91</v>
+        <v>2121.6</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.2778403197048</v>
+        <v>0.95762802903577</v>
       </c>
       <c r="K296">
-        <v>0.91</v>
+        <v>1.43</v>
       </c>
       <c r="L296" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="M296" s="1">
-        <v>770709.27</v>
+        <v>223669.0</v>
       </c>
       <c r="N296" s="1">
-        <v>778039.72</v>
+        <v>228531.47</v>
       </c>
       <c r="O296" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="B297" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="C297" s="1">
-        <v>386883.39</v>
+        <v>2850000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>89.709</v>
+        <v>102.21</v>
       </c>
       <c r="E297" s="1">
-        <v>93.69960029</v>
+        <v>119.99153825</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>362508.19</v>
+        <v>3419758.84</v>
       </c>
       <c r="I297" s="1">
-        <v>-15438.97</v>
+        <v>322931.67</v>
       </c>
       <c r="J297" s="1">
-        <v>-4.2589299844508</v>
+        <v>9.4431123687073</v>
       </c>
       <c r="K297">
-        <v>1.08</v>
+        <v>0.19</v>
       </c>
       <c r="L297" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="M297" s="1">
-        <v>347069.22</v>
+        <v>3742690.51</v>
       </c>
       <c r="N297" s="1">
-        <v>351230.6</v>
+        <v>3748163.26</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>1.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="B298" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C298" s="1">
-        <v>344831.75</v>
+        <v>6650000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>78.606</v>
+        <v>100.012</v>
       </c>
       <c r="E298" s="1">
-        <v>96.18009363</v>
+        <v>100.84036842</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>331659.5</v>
+        <v>6705884.5</v>
       </c>
       <c r="I298" s="1">
-        <v>-60601.05</v>
+        <v>-55086.5</v>
       </c>
       <c r="J298" s="1">
-        <v>-18.272068190418</v>
+        <v>-0.82146508786425</v>
       </c>
       <c r="K298">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>434.58</v>
+        <v>0.44</v>
+      </c>
+      <c r="L298" t="s">
+        <v>745</v>
       </c>
       <c r="M298" s="1">
-        <v>271058.45</v>
+        <v>6650798.0</v>
       </c>
       <c r="N298" s="1">
-        <v>271493.03</v>
+        <v>6679841.23</v>
       </c>
       <c r="O298" s="1">
-        <v>0.08</v>
+        <v>1.91</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B299" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C299" s="1">
-        <v>2850000.0</v>
+        <v>2970000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>101.605</v>
+        <v>98.448</v>
       </c>
       <c r="E299" s="1">
-        <v>119.99153825</v>
+        <v>97.901</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>3419758.84</v>
+        <v>2907659.7</v>
       </c>
       <c r="I299" s="1">
-        <v>292727.83</v>
+        <v>16245.9</v>
       </c>
       <c r="J299" s="1">
-        <v>8.559896872728</v>
+        <v>0.55872769430343</v>
       </c>
       <c r="K299">
-        <v>0.79</v>
+        <v>0.37</v>
       </c>
       <c r="L299" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="M299" s="1">
-        <v>3712486.67</v>
+        <v>2923905.6</v>
       </c>
       <c r="N299" s="1">
-        <v>3735070.85</v>
+        <v>2934837.3</v>
       </c>
       <c r="O299" s="1">
-        <v>1.05</v>
+        <v>0.84</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B300" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="C300" s="1">
-        <v>2910000.0</v>
+        <v>5740000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>101.667</v>
+        <v>93.768</v>
       </c>
       <c r="E300" s="1">
-        <v>101.61324845</v>
+        <v>93.703</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2956945.53</v>
+        <v>5378552.2</v>
       </c>
       <c r="I300" s="1">
-        <v>114934.27</v>
+        <v>3731.0</v>
       </c>
       <c r="J300" s="1">
-        <v>3.8869255058614</v>
+        <v>0.069368109879086</v>
       </c>
       <c r="K300">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="L300" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="M300" s="1">
-        <v>3071879.8</v>
+        <v>5382283.2</v>
       </c>
       <c r="N300" s="1">
-        <v>3089608.22</v>
+        <v>5411685.1</v>
       </c>
       <c r="O300" s="1">
-        <v>0.87</v>
+        <v>1.55</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B301" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C301" s="1">
-        <v>6650000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.143</v>
+        <v>85.614</v>
       </c>
       <c r="E301" s="1">
-        <v>100.84036842</v>
+        <v>95.17131958</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>6705884.5</v>
+        <v>2099479.31</v>
       </c>
       <c r="I301" s="1">
-        <v>-46375.0</v>
+        <v>-210834.47</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.69155679612436</v>
+        <v>-10.042226612845</v>
       </c>
       <c r="K301">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="L301" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="M301" s="1">
-        <v>6659509.5</v>
+        <v>1888644.84</v>
       </c>
       <c r="N301" s="1">
-        <v>6667004.53</v>
+        <v>1899944.6</v>
       </c>
       <c r="O301" s="1">
-        <v>1.87</v>
+        <v>0.54</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B302" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C302" s="1">
-        <v>2206000.0</v>
+        <v>4877000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>86.772</v>
+        <v>100.136</v>
       </c>
       <c r="E302" s="1">
-        <v>95.17131958</v>
+        <v>99.85</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>2099479.31</v>
+        <v>4869684.5</v>
       </c>
       <c r="I302" s="1">
-        <v>-185288.99</v>
+        <v>13948.22</v>
       </c>
       <c r="J302" s="1">
-        <v>-8.8254734932349</v>
+        <v>0.2864296444667</v>
       </c>
       <c r="K302">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="L302" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="M302" s="1">
-        <v>1914190.32</v>
+        <v>4883632.72</v>
       </c>
       <c r="N302" s="1">
-        <v>1916528.2</v>
+        <v>4886704.42</v>
       </c>
       <c r="O302" s="1">
-        <v>0.54</v>
+        <v>1.4</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="B303" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>2500000.0</v>
+        <v>4535000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.837</v>
+        <v>97.227</v>
       </c>
       <c r="E303" s="1">
-        <v>101.176</v>
+        <v>96.791</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2529400.0</v>
+        <v>4389471.85</v>
       </c>
       <c r="I303" s="1">
-        <v>-58475.0</v>
+        <v>19772.6</v>
       </c>
       <c r="J303" s="1">
-        <v>-2.3118130782004</v>
+        <v>0.45045510429689</v>
       </c>
       <c r="K303">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="L303" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="M303" s="1">
-        <v>2470925.0</v>
+        <v>4409244.45</v>
       </c>
       <c r="N303" s="1">
-        <v>2473655.98</v>
+        <v>4422124.59</v>
       </c>
       <c r="O303" s="1">
-        <v>0.69</v>
+        <v>1.26</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B304" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C304" s="1">
-        <v>6310000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.559</v>
+        <v>96.358</v>
       </c>
       <c r="E304" s="1">
-        <v>101.552</v>
+        <v>99.406</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>6407931.2</v>
+        <v>310146.72</v>
       </c>
       <c r="I304" s="1">
-        <v>-62658.3</v>
+        <v>-9509.76</v>
       </c>
       <c r="J304" s="1">
-        <v>-0.97782416889869</v>
+        <v>-3.0662133070438</v>
       </c>
       <c r="K304">
-        <v>0.4</v>
+        <v>1.18</v>
       </c>
       <c r="L304" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="M304" s="1">
-        <v>6345272.9</v>
+        <v>300636.96</v>
       </c>
       <c r="N304" s="1">
-        <v>6370722.07</v>
+        <v>304323.26</v>
       </c>
       <c r="O304" s="1">
-        <v>1.79</v>
+        <v>0.09</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B305" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="C305" s="1">
-        <v>4540000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>103.134</v>
+        <v>98.268</v>
       </c>
       <c r="E305" s="1">
-        <v>104.151</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>4728455.4</v>
+        <v>765000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-46171.8</v>
+        <v>-13249.8</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.97646686061584</v>
+        <v>-1.732</v>
       </c>
       <c r="K305">
-        <v>0.89</v>
+        <v>0.59</v>
       </c>
       <c r="L305" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="M305" s="1">
-        <v>4682283.6</v>
+        <v>751750.2</v>
       </c>
       <c r="N305" s="1">
-        <v>4722894.15</v>
+        <v>756285.37</v>
       </c>
       <c r="O305" s="1">
-        <v>1.33</v>
+        <v>0.22</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="B306" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="C306" s="1">
-        <v>5829000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>102.867</v>
+        <v>103.314</v>
       </c>
       <c r="E306" s="1">
-        <v>107.54387202</v>
+        <v>100.77</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>6268732.3</v>
+        <v>503850.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-272614.87</v>
+        <v>12720.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-4.3488038243394</v>
+        <v>2.5245608812146</v>
       </c>
       <c r="K306">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>0.14</v>
+      </c>
+      <c r="L306">
+        <v>715.75</v>
       </c>
       <c r="M306" s="1">
-        <v>5996117.43</v>
+        <v>516570.0</v>
       </c>
       <c r="N306" s="1">
-        <v>6021880.97</v>
+        <v>517285.75</v>
       </c>
       <c r="O306" s="1">
-        <v>1.69</v>
+        <v>0.15</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="B307" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C307" s="1">
-        <v>312000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>96.396</v>
+        <v>100.019</v>
       </c>
       <c r="E307" s="1">
-        <v>99.406</v>
+        <v>98.69</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>310146.72</v>
+        <v>394760.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-9391.2</v>
+        <v>5316.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-3.0279862382552</v>
+        <v>1.3466409970615</v>
       </c>
       <c r="K307">
-        <v>0.79</v>
+        <v>2.3</v>
       </c>
       <c r="L307" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="M307" s="1">
-        <v>300755.52</v>
+        <v>400076.0</v>
       </c>
       <c r="N307" s="1">
-        <v>303213.05</v>
+        <v>409291.07</v>
       </c>
       <c r="O307" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="B308" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="C308" s="1">
-        <v>765000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.593</v>
+        <v>84.193</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>85.4016</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>765000.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-10763.55</v>
+        <v>-6043.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.407</v>
+        <v>-1.4151959682254</v>
       </c>
       <c r="K308">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="L308" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="M308" s="1">
-        <v>754236.45</v>
+        <v>420965.0</v>
       </c>
       <c r="N308" s="1">
-        <v>755748.17</v>
+        <v>422583.15</v>
       </c>
       <c r="O308" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="B309" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="C309" s="1">
-        <v>500000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.345</v>
+        <v>100.506</v>
       </c>
       <c r="E309" s="1">
-        <v>100.77</v>
+        <v>99.609</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>503850.0</v>
+        <v>304803.54</v>
       </c>
       <c r="I309" s="1">
-        <v>12875.0</v>
+        <v>2744.82</v>
       </c>
       <c r="J309" s="1">
-        <v>2.5553240051603</v>
+        <v>0.90052103725567</v>
       </c>
       <c r="K309">
-        <v>4.29</v>
+        <v>3.88</v>
       </c>
       <c r="L309" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="M309" s="1">
-        <v>516725.0</v>
+        <v>307548.36</v>
       </c>
       <c r="N309" s="1">
-        <v>538197.6</v>
+        <v>319419.48</v>
       </c>
       <c r="O309" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="B310" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="C310" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.683</v>
+        <v>101.405</v>
       </c>
       <c r="E310" s="1">
-        <v>98.69</v>
+        <v>99.813</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>394760.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I310" s="1">
-        <v>7972.0</v>
+        <v>4075.52</v>
       </c>
       <c r="J310" s="1">
-        <v>2.0194548586483</v>
+        <v>1.5949826174947</v>
       </c>
       <c r="K310">
-        <v>1.82</v>
+        <v>3.71</v>
       </c>
       <c r="L310" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="M310" s="1">
-        <v>402732.0</v>
+        <v>259596.8</v>
       </c>
       <c r="N310" s="1">
-        <v>409993.64</v>
+        <v>269081.95</v>
       </c>
       <c r="O310" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>786</v>
+        <v>781</v>
       </c>
       <c r="B311" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>83.911</v>
+        <v>103.493</v>
       </c>
       <c r="E311" s="1">
-        <v>85.4016</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>427008.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-7453.0</v>
+        <v>13378.19</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.7454005545564</v>
+        <v>3.493</v>
       </c>
       <c r="K311">
-        <v>0.21</v>
+        <v>2.45</v>
       </c>
       <c r="L311" t="s">
-        <v>788</v>
+        <v>783</v>
       </c>
       <c r="M311" s="1">
-        <v>419555.0</v>
+        <v>396378.19</v>
       </c>
       <c r="N311" s="1">
-        <v>420621.78</v>
+        <v>405745.86</v>
       </c>
       <c r="O311" s="1">
         <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B312" t="s">
-        <v>790</v>
+        <v>785</v>
       </c>
       <c r="C312" s="1">
-        <v>306000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.658</v>
+        <v>98.278</v>
       </c>
       <c r="E312" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>304803.54</v>
+        <v>795384.0</v>
       </c>
       <c r="I312" s="1">
-        <v>3209.94</v>
+        <v>-9160.0</v>
       </c>
       <c r="J312" s="1">
-        <v>1.0531176901686</v>
+        <v>-1.1516449916015</v>
       </c>
       <c r="K312">
-        <v>3.38</v>
+        <v>0.43</v>
       </c>
       <c r="L312" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="M312" s="1">
-        <v>308013.48</v>
+        <v>786224.0</v>
       </c>
       <c r="N312" s="1">
-        <v>318342.03</v>
+        <v>789643.18</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="B313" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="C313" s="1">
-        <v>256000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>101.785</v>
+        <v>98.062</v>
       </c>
       <c r="E313" s="1">
-        <v>99.813</v>
+        <v>99.947</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>255521.28</v>
+        <v>361808.14</v>
       </c>
       <c r="I313" s="1">
-        <v>5048.32</v>
+        <v>-6823.7</v>
       </c>
       <c r="J313" s="1">
-        <v>1.9756945488063</v>
+        <v>-1.8859995797773</v>
       </c>
       <c r="K313">
-        <v>3.22</v>
+        <v>1.57</v>
       </c>
       <c r="L313" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="M313" s="1">
-        <v>260569.6</v>
+        <v>354984.44</v>
       </c>
       <c r="N313" s="1">
-        <v>268804.56</v>
+        <v>360674.78</v>
       </c>
       <c r="O313" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="B314" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="C314" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>103.852</v>
+        <v>101.02</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>383000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>14753.16</v>
+        <v>4151.4</v>
       </c>
       <c r="J314" s="1">
-        <v>3.852</v>
+        <v>1.02</v>
       </c>
       <c r="K314">
-        <v>1.91</v>
+        <v>0.43</v>
       </c>
       <c r="L314" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="M314" s="1">
-        <v>397753.16</v>
+        <v>411151.4</v>
       </c>
       <c r="N314" s="1">
-        <v>405078.59</v>
+        <v>412891.17</v>
       </c>
       <c r="O314" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B315" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C315" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.632</v>
+        <v>98.018</v>
       </c>
       <c r="E315" s="1">
-        <v>99.423</v>
+        <v>99.779</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>795384.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-6328.0</v>
+        <v>-19371.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.79559055751687</v>
+        <v>-1.7649004299502</v>
       </c>
       <c r="K315">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>0.65</v>
+      </c>
+      <c r="L315" t="s">
+        <v>795</v>
       </c>
       <c r="M315" s="1">
-        <v>789056.0</v>
+        <v>1078198.0</v>
       </c>
       <c r="N315" s="1">
-        <v>789450.52</v>
+        <v>1085317.86</v>
       </c>
       <c r="O315" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B316" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C316" s="1">
-        <v>323000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.698</v>
+        <v>98.139</v>
       </c>
       <c r="E316" s="1">
-        <v>99.424</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>321139.52</v>
+        <v>719000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>4115.02</v>
+        <v>-13380.59</v>
       </c>
       <c r="J316" s="1">
-        <v>1.2813807531381</v>
+        <v>-1.861</v>
       </c>
       <c r="K316">
-        <v>2.94</v>
+        <v>0.62</v>
       </c>
       <c r="L316" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="M316" s="1">
-        <v>325254.54</v>
+        <v>705619.41</v>
       </c>
       <c r="N316" s="1">
-        <v>334749.86</v>
+        <v>710108.92</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="B317" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="C317" s="1">
-        <v>562000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>98.457</v>
+        <v>97.721</v>
       </c>
       <c r="E317" s="1">
-        <v>99.947</v>
+        <v>99.215</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>561702.14</v>
+        <v>273833.4</v>
       </c>
       <c r="I317" s="1">
-        <v>-8373.8</v>
+        <v>-4123.44</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.4907901187629</v>
+        <v>-1.5058206924356</v>
       </c>
       <c r="K317">
-        <v>1.1</v>
+        <v>4.17</v>
       </c>
       <c r="L317" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="M317" s="1">
-        <v>553328.34</v>
+        <v>269709.96</v>
       </c>
       <c r="N317" s="1">
-        <v>559506.49</v>
+        <v>281222.56</v>
       </c>
       <c r="O317" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="B318" t="s">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="C318" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>98.383</v>
+        <v>100.262</v>
       </c>
       <c r="E318" s="1">
-        <v>99.779</v>
+        <v>101.669</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1097569.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-15356.0</v>
+        <v>-5628.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.3990919933052</v>
+        <v>-1.383902664529</v>
       </c>
       <c r="K318">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="L318" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="M318" s="1">
-        <v>1082213.0</v>
+        <v>401048.0</v>
       </c>
       <c r="N318" s="1">
-        <v>1084134.23</v>
+        <v>402695.01</v>
       </c>
       <c r="O318" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>809</v>
+        <v>805</v>
       </c>
       <c r="B319" t="s">
-        <v>810</v>
+        <v>806</v>
       </c>
       <c r="C319" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.459</v>
+        <v>100.046</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>719000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-11079.79</v>
+        <v>153.64</v>
       </c>
       <c r="J319" s="1">
-        <v>-1.541</v>
+        <v>0.046</v>
       </c>
       <c r="K319">
-        <v>0.22</v>
+        <v>3.29</v>
       </c>
       <c r="L319" t="s">
-        <v>811</v>
+        <v>807</v>
       </c>
       <c r="M319" s="1">
-        <v>707920.21</v>
+        <v>334153.64</v>
       </c>
       <c r="N319" s="1">
-        <v>709501.03</v>
+        <v>345140.51</v>
       </c>
       <c r="O319" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="B320" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="C320" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.107</v>
+        <v>99.042</v>
       </c>
       <c r="E320" s="1">
-        <v>99.215</v>
+        <v>100.78</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>273833.4</v>
+        <v>403120.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-3058.08</v>
+        <v>-6952.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.1167666179509</v>
+        <v>-1.724548521532</v>
       </c>
       <c r="K320">
-        <v>3.7</v>
+        <v>2.84</v>
       </c>
       <c r="L320" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="M320" s="1">
-        <v>270775.32</v>
+        <v>396168.0</v>
       </c>
       <c r="N320" s="1">
-        <v>280983.54</v>
+        <v>407525.26</v>
       </c>
       <c r="O320" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B321" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="C321" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.271</v>
+        <v>100.486</v>
       </c>
       <c r="E321" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>406676.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-5592.0</v>
+        <v>2084.94</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.3750504086791</v>
+        <v>0.486</v>
       </c>
       <c r="K321">
-        <v>3.87</v>
+        <v>2.36</v>
       </c>
       <c r="L321" t="s">
-        <v>817</v>
+        <v>813</v>
       </c>
       <c r="M321" s="1">
-        <v>401084.0</v>
+        <v>431084.94</v>
       </c>
       <c r="N321" s="1">
-        <v>416557.26</v>
+        <v>441199.31</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>818</v>
+        <v>814</v>
       </c>
       <c r="B322" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="C322" s="1">
-        <v>634000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.196</v>
+        <v>93.863</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>93.323</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>634000.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I322" s="1">
-        <v>1242.64</v>
+        <v>1620.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.196</v>
+        <v>0.57863549178659</v>
       </c>
       <c r="K322">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>0.3</v>
+      </c>
+      <c r="L322">
+        <v>900.0</v>
       </c>
       <c r="M322" s="1">
-        <v>635242.64</v>
+        <v>281589.0</v>
       </c>
       <c r="N322" s="1">
-        <v>653284.63</v>
+        <v>282489.0</v>
       </c>
       <c r="O322" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="B323" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="C323" s="1">
-        <v>400000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.441</v>
+        <v>100.33</v>
       </c>
       <c r="E323" s="1">
-        <v>100.78</v>
+        <v>99.833</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>403120.0</v>
+        <v>188684.37</v>
       </c>
       <c r="I323" s="1">
-        <v>-5356.0</v>
+        <v>939.33</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.3286366342528</v>
+        <v>0.49783137840193</v>
       </c>
       <c r="K323">
-        <v>2.44</v>
+        <v>2.98</v>
       </c>
       <c r="L323" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="M323" s="1">
-        <v>397764.0</v>
+        <v>189623.7</v>
       </c>
       <c r="N323" s="1">
-        <v>407533.32</v>
+        <v>195257.45</v>
       </c>
       <c r="O323" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="B324" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="C324" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.747</v>
+        <v>100.022</v>
       </c>
       <c r="E324" s="1">
         <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>429000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>3204.63</v>
+        <v>145.42</v>
       </c>
       <c r="J324" s="1">
-        <v>0.747</v>
+        <v>0.022</v>
       </c>
       <c r="K324">
-        <v>1.9</v>
+        <v>2.23</v>
       </c>
       <c r="L324" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="M324" s="1">
-        <v>432204.63</v>
+        <v>661145.42</v>
       </c>
       <c r="N324" s="1">
-        <v>440355.88</v>
+        <v>675906.55</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="B325" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="C325" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>93.925</v>
+        <v>99.296</v>
       </c>
       <c r="E325" s="1">
-        <v>93.323</v>
+        <v>99.07</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>279969.0</v>
+        <v>495350.0</v>
       </c>
       <c r="I325" s="1">
-        <v>1806.0</v>
+        <v>1130.0</v>
       </c>
       <c r="J325" s="1">
-        <v>0.64507141862135</v>
+        <v>0.22812153023115</v>
       </c>
       <c r="K325">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>710.96</v>
+        <v>0.63</v>
+      </c>
+      <c r="L325" t="s">
+        <v>824</v>
       </c>
       <c r="M325" s="1">
-        <v>281775.0</v>
+        <v>496480.0</v>
       </c>
       <c r="N325" s="1">
-        <v>282485.96</v>
+        <v>499642.0</v>
       </c>
       <c r="O325" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B326" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="C326" s="1">
-        <v>189000.0</v>
+        <v>521765.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.117</v>
+        <v>97.941</v>
       </c>
       <c r="E326" s="1">
-        <v>99.833</v>
+        <v>97.83772196</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>188684.37</v>
+        <v>510482.99</v>
       </c>
       <c r="I326" s="1">
-        <v>536.76</v>
+        <v>538.87</v>
       </c>
       <c r="J326" s="1">
-        <v>0.28447507337253</v>
+        <v>0.10556081408315</v>
       </c>
       <c r="K326">
-        <v>2.48</v>
+        <v>0.59</v>
       </c>
       <c r="L326" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="M326" s="1">
-        <v>189221.13</v>
+        <v>511021.86</v>
       </c>
       <c r="N326" s="1">
-        <v>193902.12</v>
+        <v>514098.84</v>
       </c>
       <c r="O326" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="B327" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="C327" s="1">
-        <v>661000.0</v>
+        <v>2284200.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.413</v>
+        <v>97.749</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>101.07926451</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>661000.0</v>
+        <v>2308852.56</v>
       </c>
       <c r="I327" s="1">
-        <v>2729.93</v>
+        <v>-76069.9</v>
       </c>
       <c r="J327" s="1">
-        <v>0.413</v>
+        <v>-3.2947058343128</v>
       </c>
       <c r="K327">
-        <v>1.78</v>
+        <v>0.71</v>
       </c>
       <c r="L327" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="M327" s="1">
-        <v>663729.93</v>
+        <v>2232782.66</v>
       </c>
       <c r="N327" s="1">
-        <v>675512.93</v>
+        <v>2248897.22</v>
       </c>
       <c r="O327" s="1">
-        <v>0.19</v>
+        <v>0.64</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B328" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="C328" s="1">
-        <v>500000.0</v>
+        <v>1595023.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.568</v>
+        <v>104.109</v>
       </c>
       <c r="E328" s="1">
-        <v>99.07</v>
+        <v>117.69169661</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>495350.0</v>
+        <v>1877209.63</v>
       </c>
       <c r="I328" s="1">
-        <v>2490.0</v>
+        <v>-216647.14</v>
       </c>
       <c r="J328" s="1">
-        <v>0.50267487635006</v>
+        <v>-11.540913520671</v>
       </c>
       <c r="K328">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>816.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L328" t="s">
+        <v>833</v>
       </c>
       <c r="M328" s="1">
-        <v>497840.0</v>
+        <v>1660562.49</v>
       </c>
       <c r="N328" s="1">
-        <v>498656.0</v>
+        <v>1677441.33</v>
       </c>
       <c r="O328" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="B329" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="C329" s="1">
-        <v>521765.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>97.926</v>
+        <v>98.122</v>
       </c>
       <c r="E329" s="1">
-        <v>97.83772196</v>
+        <v>99.794</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>510482.99</v>
+        <v>199588.0</v>
       </c>
       <c r="I329" s="1">
-        <v>460.6</v>
+        <v>-3344.0</v>
       </c>
       <c r="J329" s="1">
-        <v>0.090228275774674</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K329">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="L329" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="M329" s="1">
-        <v>510943.59</v>
+        <v>196244.0</v>
       </c>
       <c r="N329" s="1">
-        <v>513527.4</v>
+        <v>197279.62</v>
       </c>
       <c r="O329" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B330" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="C330" s="1">
-        <v>2284200.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.136</v>
+        <v>97.229</v>
       </c>
       <c r="E330" s="1">
-        <v>101.07926451</v>
+        <v>99.224</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>2308852.56</v>
+        <v>992240.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-67230.05</v>
+        <v>-19950.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.9118381643218</v>
+        <v>-2.0106022736435</v>
       </c>
       <c r="K330">
-        <v>0.39</v>
+        <v>1.42</v>
       </c>
       <c r="L330" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="M330" s="1">
-        <v>2241622.51</v>
+        <v>972290.0</v>
       </c>
       <c r="N330" s="1">
-        <v>2250540.28</v>
+        <v>986536.58</v>
       </c>
       <c r="O330" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B331" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C331" s="1">
-        <v>1595023.0</v>
+        <v>288000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>104.875</v>
+        <v>99.692</v>
       </c>
       <c r="E331" s="1">
-        <v>117.69169661</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>1877209.63</v>
+        <v>288000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-204429.26</v>
+        <v>-887.04</v>
       </c>
       <c r="J331" s="1">
-        <v>-10.890060264607</v>
+        <v>-0.308</v>
       </c>
       <c r="K331">
-        <v>0.59</v>
+        <v>2.88</v>
       </c>
       <c r="L331" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="M331" s="1">
-        <v>1672780.37</v>
+        <v>287112.96</v>
       </c>
       <c r="N331" s="1">
-        <v>1682121.09</v>
+        <v>295412.95</v>
       </c>
       <c r="O331" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B332" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C332" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.315</v>
+        <v>99.336</v>
       </c>
       <c r="E332" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>199588.0</v>
+        <v>404800.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-2958.0</v>
+        <v>-7456.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.4820530292402</v>
+        <v>-1.8418972332016</v>
       </c>
       <c r="K332">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>153.42</v>
+        <v>0.54</v>
+      </c>
+      <c r="L332" t="s">
+        <v>845</v>
       </c>
       <c r="M332" s="1">
-        <v>196630.0</v>
+        <v>397344.0</v>
       </c>
       <c r="N332" s="1">
-        <v>196783.42</v>
+        <v>399493.04</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" t="s">
+        <v>847</v>
+      </c>
+      <c r="C333" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.612</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-10668.96</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.1190437991336</v>
+      </c>
+      <c r="K333">
+        <v>0.78</v>
+      </c>
+      <c r="L333" t="s">
         <v>848</v>
       </c>
-      <c r="B333" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M333" s="1">
-        <v>973620.0</v>
+        <v>942730.72</v>
       </c>
       <c r="N333" s="1">
-        <v>983770.68</v>
+        <v>950221.57</v>
       </c>
       <c r="O333" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
+        <v>849</v>
+      </c>
+      <c r="B334" t="s">
+        <v>850</v>
+      </c>
+      <c r="C334" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>101.141</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>402604.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>1960.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0.4868307319351</v>
+      </c>
+      <c r="K334">
+        <v>1.62</v>
+      </c>
+      <c r="L334" t="s">
         <v>851</v>
       </c>
-      <c r="B334" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M334" s="1">
-        <v>287717.76</v>
+        <v>404564.0</v>
       </c>
       <c r="N334" s="1">
-        <v>294682.78</v>
+        <v>411039.34</v>
       </c>
       <c r="O334" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="B335" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="C335" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.774</v>
+        <v>104.563</v>
       </c>
       <c r="E335" s="1">
-        <v>101.2</v>
+        <v>99.29</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>404800.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-5704.0</v>
+        <v>31638.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.4090909090909</v>
+        <v>5.3107060126901</v>
       </c>
       <c r="K335">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L335">
-        <v>283.84</v>
+        <v>883.56</v>
       </c>
       <c r="M335" s="1">
-        <v>399096.0</v>
+        <v>627378.0</v>
       </c>
       <c r="N335" s="1">
-        <v>399379.84</v>
+        <v>628261.56</v>
       </c>
       <c r="O335" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="B336" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C336" s="1">
-        <v>956000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.987</v>
+        <v>97.399</v>
       </c>
       <c r="E336" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>953399.68</v>
+        <v>194520.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-7083.96</v>
+        <v>278.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.74302101716669</v>
+        <v>0.14291589553773</v>
       </c>
       <c r="K336">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.27</v>
+      </c>
+      <c r="L336">
+        <v>534.25</v>
       </c>
       <c r="M336" s="1">
-        <v>946315.72</v>
+        <v>194798.0</v>
       </c>
       <c r="N336" s="1">
-        <v>949890.9</v>
+        <v>195332.25</v>
       </c>
       <c r="O336" s="1">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="B337" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="C337" s="1">
-        <v>600000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>101.355</v>
+        <v>100.009</v>
       </c>
       <c r="E337" s="1">
-        <v>100.651</v>
+        <v>102.47</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>603906.0</v>
+        <v>173174.3</v>
       </c>
       <c r="I337" s="1">
-        <v>4224.0</v>
+        <v>-4159.09</v>
       </c>
       <c r="J337" s="1">
-        <v>0.69944660261696</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K337">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>0.1</v>
+      </c>
+      <c r="L337">
+        <v>166.68</v>
       </c>
       <c r="M337" s="1">
-        <v>608130.0</v>
+        <v>169015.21</v>
       </c>
       <c r="N337" s="1">
-        <v>615101.92</v>
+        <v>169181.89</v>
       </c>
       <c r="O337" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B338" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C338" s="1">
-        <v>800000.0</v>
+        <v>825039.75</v>
       </c>
       <c r="D338" s="1">
-        <v>104.897</v>
+        <v>97.359</v>
       </c>
       <c r="E338" s="1">
-        <v>99.29</v>
+        <v>95.40856183</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>794320.0</v>
+        <v>787158.56</v>
       </c>
       <c r="I338" s="1">
-        <v>44856.0</v>
+        <v>16091.89</v>
       </c>
       <c r="J338" s="1">
-        <v>5.6470943700272</v>
+        <v>2.0443009601522</v>
       </c>
       <c r="K338">
-        <v>4.84</v>
+        <v>0.37</v>
       </c>
       <c r="L338" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="M338" s="1">
-        <v>839176.0</v>
+        <v>803250.45</v>
       </c>
       <c r="N338" s="1">
-        <v>877934.9</v>
+        <v>806335.87</v>
       </c>
       <c r="O338" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="B339" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C339" s="1">
-        <v>169000.0</v>
+        <v>505455.13</v>
       </c>
       <c r="D339" s="1">
-        <v>100.229</v>
+        <v>80.675</v>
       </c>
       <c r="E339" s="1">
-        <v>102.47</v>
+        <v>82.82664576</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>173174.3</v>
+        <v>418651.53</v>
       </c>
       <c r="I339" s="1">
-        <v>-3787.29</v>
+        <v>-10875.6</v>
       </c>
       <c r="J339" s="1">
-        <v>-2.1869815555772</v>
+        <v>-2.5977690801703</v>
       </c>
       <c r="K339">
-        <v>3.59</v>
+        <v>0.49</v>
       </c>
       <c r="L339" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="M339" s="1">
-        <v>169387.01</v>
+        <v>407775.93</v>
       </c>
       <c r="N339" s="1">
-        <v>175461.75</v>
+        <v>410243.66</v>
       </c>
       <c r="O339" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="B340" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="C340" s="1">
-        <v>858302.75</v>
+        <v>627000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>90.726</v>
+        <v>92.663</v>
       </c>
       <c r="E340" s="1">
-        <v>88.43019436</v>
+        <v>92.586</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>758998.79</v>
+        <v>580514.22</v>
       </c>
       <c r="I340" s="1">
-        <v>19704.96</v>
+        <v>482.79</v>
       </c>
       <c r="J340" s="1">
-        <v>2.5961780518781</v>
+        <v>0.083165921413605</v>
       </c>
       <c r="K340">
-        <v>0.19</v>
+        <v>1.29</v>
       </c>
       <c r="L340" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="M340" s="1">
-        <v>778703.75</v>
+        <v>580997.01</v>
       </c>
       <c r="N340" s="1">
-        <v>780334.53</v>
+        <v>589103.35</v>
       </c>
       <c r="O340" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="B341" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C341" s="1">
-        <v>825039.75</v>
+        <v>1174831.39</v>
       </c>
       <c r="D341" s="1">
-        <v>97.464</v>
+        <v>102.918</v>
       </c>
       <c r="E341" s="1">
-        <v>95.40856183</v>
+        <v>106.39664386</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>787158.56</v>
+        <v>1249981.17</v>
       </c>
       <c r="I341" s="1">
-        <v>16958.18</v>
+        <v>-40868.2</v>
       </c>
       <c r="J341" s="1">
-        <v>2.1543537556144</v>
+        <v>-3.2695052518271</v>
       </c>
       <c r="K341">
-        <v>0.29</v>
+        <v>0.81</v>
       </c>
       <c r="L341" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="M341" s="1">
-        <v>804116.74</v>
+        <v>1209112.97</v>
       </c>
       <c r="N341" s="1">
-        <v>806474.32</v>
+        <v>1218614.62</v>
       </c>
       <c r="O341" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="B342" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="C342" s="1">
-        <v>505455.13</v>
+        <v>394000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>80.874</v>
+        <v>98.048</v>
       </c>
       <c r="E342" s="1">
-        <v>82.82664576</v>
+        <v>99.422</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>418651.53</v>
+        <v>391722.68</v>
       </c>
       <c r="I342" s="1">
-        <v>-9869.75</v>
+        <v>-5413.56</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.3575095975405</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K342">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="L342" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="M342" s="1">
-        <v>408781.78</v>
+        <v>386309.12</v>
       </c>
       <c r="N342" s="1">
-        <v>410676.2</v>
+        <v>388238.64</v>
       </c>
       <c r="O342" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="B343" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C343" s="1">
-        <v>2493831.39</v>
+        <v>495000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>103.913</v>
+        <v>100.703</v>
       </c>
       <c r="E343" s="1">
-        <v>106.39664376</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>2653352.9</v>
+        <v>495000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-61937.88</v>
+        <v>3479.85</v>
       </c>
       <c r="J343" s="1">
-        <v>-2.3343249968747</v>
+        <v>0.703</v>
       </c>
       <c r="K343">
-        <v>0.29</v>
+        <v>3.92</v>
       </c>
       <c r="L343" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="M343" s="1">
-        <v>2591415.02</v>
+        <v>498479.85</v>
       </c>
       <c r="N343" s="1">
-        <v>2598698.37</v>
+        <v>517900.12</v>
       </c>
       <c r="O343" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B344" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="C344" s="1">
-        <v>394000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>97.854</v>
+        <v>88.737</v>
       </c>
       <c r="E344" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>391722.68</v>
+        <v>398794.5</v>
       </c>
       <c r="I344" s="1">
-        <v>-6177.92</v>
+        <v>522.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.5771157289131</v>
+        <v>0.13089448324889</v>
       </c>
       <c r="K344">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>315.74</v>
+        <v>1.4</v>
+      </c>
+      <c r="L344" t="s">
+        <v>878</v>
       </c>
       <c r="M344" s="1">
-        <v>385544.76</v>
+        <v>399316.5</v>
       </c>
       <c r="N344" s="1">
-        <v>385860.5</v>
+        <v>405627.29</v>
       </c>
       <c r="O344" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B345" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C345" s="1">
-        <v>495000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.546</v>
+        <v>74.587</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>74.174</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>495000.0</v>
+        <v>370870.0</v>
       </c>
       <c r="I345" s="1">
-        <v>2702.7</v>
+        <v>2065.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.546</v>
+        <v>0.55679887831316</v>
       </c>
       <c r="K345">
-        <v>3.42</v>
+        <v>0.33</v>
       </c>
       <c r="L345" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="M345" s="1">
-        <v>497702.7</v>
+        <v>372935.0</v>
       </c>
       <c r="N345" s="1">
-        <v>514627.63</v>
+        <v>374599.38</v>
       </c>
       <c r="O345" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="B346" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C346" s="1">
-        <v>450000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>88.578</v>
+        <v>98.304</v>
       </c>
       <c r="E346" s="1">
-        <v>88.621</v>
+        <v>99.985</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>398794.5</v>
+        <v>399940.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-193.5</v>
+        <v>-6724.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-0.048521230859503</v>
+        <v>-1.6812521878282</v>
       </c>
       <c r="K346">
-        <v>1.2</v>
+        <v>2.96</v>
       </c>
       <c r="L346" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="M346" s="1">
-        <v>398601.0</v>
+        <v>393216.0</v>
       </c>
       <c r="N346" s="1">
-        <v>403990.21</v>
+        <v>405051.62</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="B347" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C347" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>74.37</v>
+        <v>100.852</v>
       </c>
       <c r="E347" s="1">
-        <v>74.174</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>370870.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>980.0</v>
+        <v>3408.0</v>
       </c>
       <c r="J347" s="1">
-        <v>0.26424353547065</v>
+        <v>0.852</v>
       </c>
       <c r="K347">
-        <v>0.24</v>
+        <v>2.5</v>
       </c>
       <c r="L347" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="M347" s="1">
-        <v>371850.0</v>
+        <v>403408.0</v>
       </c>
       <c r="N347" s="1">
-        <v>373041.78</v>
+        <v>413412.65</v>
       </c>
       <c r="O347" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B348" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="C348" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>98.119</v>
+        <v>98.697</v>
       </c>
       <c r="E348" s="1">
-        <v>99.985</v>
+        <v>99.711</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>399940.0</v>
+        <v>199422.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-7464.0</v>
+        <v>-2028.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.8662799419913</v>
+        <v>-1.0169389535758</v>
       </c>
       <c r="K348">
-        <v>2.53</v>
+        <v>1.05</v>
       </c>
       <c r="L348" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="M348" s="1">
-        <v>392476.0</v>
+        <v>197394.0</v>
       </c>
       <c r="N348" s="1">
-        <v>402610.25</v>
+        <v>199489.89</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="B349" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="C349" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>101.297</v>
+        <v>98.606</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>400000.0</v>
+        <v>201320.0</v>
       </c>
       <c r="I349" s="1">
-        <v>5188.0</v>
+        <v>-4108.0</v>
       </c>
       <c r="J349" s="1">
-        <v>1.297</v>
+        <v>-2.0405324855951</v>
       </c>
       <c r="K349">
-        <v>2.02</v>
+        <v>2.71</v>
       </c>
       <c r="L349" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="M349" s="1">
-        <v>405188.0</v>
+        <v>197212.0</v>
       </c>
       <c r="N349" s="1">
-        <v>413250.82</v>
+        <v>202630.49</v>
       </c>
       <c r="O349" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="B350" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="C350" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.872</v>
+        <v>100.471</v>
       </c>
       <c r="E350" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>199422.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1678.0</v>
+        <v>1413.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.84143173772202</v>
+        <v>0.471</v>
       </c>
       <c r="K350">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>899</v>
+        <v>0.01</v>
+      </c>
+      <c r="L350">
+        <v>35.96</v>
       </c>
       <c r="M350" s="1">
-        <v>197744.0</v>
+        <v>301413.0</v>
       </c>
       <c r="N350" s="1">
-        <v>198894.68</v>
+        <v>301448.96</v>
       </c>
       <c r="O350" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="B351" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="C351" s="1">
-        <v>800000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>102.696</v>
+        <v>95.479</v>
       </c>
       <c r="E351" s="1">
-        <v>102.3175</v>
+        <v>97.75713953</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>818540.0</v>
+        <v>126106.71</v>
       </c>
       <c r="I351" s="1">
-        <v>3028.0</v>
+        <v>-2938.8</v>
       </c>
       <c r="J351" s="1">
-        <v>0.3699269430938</v>
+        <v>-2.330407319325</v>
       </c>
       <c r="K351">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>0.07</v>
+      </c>
+      <c r="L351">
+        <v>86.59</v>
       </c>
       <c r="M351" s="1">
-        <v>821568.0</v>
+        <v>123167.91</v>
       </c>
       <c r="N351" s="1">
-        <v>843666.63</v>
+        <v>123254.5</v>
       </c>
       <c r="O351" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>903</v>
+        <v>898</v>
       </c>
       <c r="B352" t="s">
-        <v>904</v>
+        <v>899</v>
       </c>
       <c r="C352" s="1">
-        <v>200000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.964</v>
+        <v>98.123</v>
       </c>
       <c r="E352" s="1">
-        <v>100.66</v>
+        <v>99.81825532</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>201320.0</v>
+        <v>469145.8</v>
       </c>
       <c r="I352" s="1">
-        <v>-3392.0</v>
+        <v>-7967.7</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.6848797933638</v>
+        <v>-1.6983419653336</v>
       </c>
       <c r="K352">
-        <v>2.28</v>
+        <v>0.36</v>
       </c>
       <c r="L352" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="M352" s="1">
-        <v>197928.0</v>
+        <v>461178.1</v>
       </c>
       <c r="N352" s="1">
-        <v>202495.81</v>
+        <v>462873.0</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="B353" t="s">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="C353" s="1">
-        <v>129000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>95.437</v>
+        <v>99.154</v>
       </c>
       <c r="E353" s="1">
-        <v>97.75713953</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>126106.71</v>
+        <v>400000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-2992.98</v>
+        <v>-3384.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.3733709332358</v>
+        <v>-0.846</v>
       </c>
       <c r="K353">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>5.3</v>
+        <v>1.59</v>
+      </c>
+      <c r="L353" t="s">
+        <v>903</v>
       </c>
       <c r="M353" s="1">
-        <v>123113.73</v>
+        <v>396616.0</v>
       </c>
       <c r="N353" s="1">
-        <v>123119.03</v>
+        <v>402985.27</v>
       </c>
       <c r="O353" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="B354" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C354" s="1">
-        <v>470000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.443</v>
+        <v>98.893</v>
       </c>
       <c r="E354" s="1">
-        <v>99.81825532</v>
+        <v>99.326</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>469145.8</v>
+        <v>297978.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-6463.7</v>
+        <v>-1299.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.3777593234342</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K354">
-        <v>3.31</v>
+        <v>0.39</v>
       </c>
       <c r="L354" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="M354" s="1">
-        <v>462682.1</v>
+        <v>296679.0</v>
       </c>
       <c r="N354" s="1">
-        <v>478240.39</v>
+        <v>297840.99</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="B355" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.343</v>
+        <v>98.233</v>
       </c>
       <c r="E355" s="1">
         <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>400000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-2628.0</v>
+        <v>-6414.21</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.657</v>
+        <v>-1.767</v>
       </c>
       <c r="K355">
-        <v>1.12</v>
+        <v>0.65</v>
       </c>
       <c r="L355" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="M355" s="1">
-        <v>397372.0</v>
+        <v>356585.79</v>
       </c>
       <c r="N355" s="1">
-        <v>401838.76</v>
+        <v>358941.83</v>
       </c>
       <c r="O355" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="B356" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="C356" s="1">
-        <v>300000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.018</v>
+        <v>98.78</v>
       </c>
       <c r="E356" s="1">
-        <v>99.326</v>
+        <v>99.23</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>297978.0</v>
+        <v>273874.8</v>
       </c>
       <c r="I356" s="1">
-        <v>-924.0</v>
+        <v>-1242.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.31009000664479</v>
+        <v>-0.45349188753401</v>
       </c>
       <c r="K356">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.18</v>
+      </c>
+      <c r="L356" t="s">
+        <v>912</v>
       </c>
       <c r="M356" s="1">
-        <v>297054.0</v>
+        <v>272632.8</v>
       </c>
       <c r="N356" s="1">
-        <v>297054.0</v>
+        <v>278655.65</v>
       </c>
       <c r="O356" s="1">
         <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="B357" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="C357" s="1">
-        <v>363000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.211</v>
+        <v>99.562</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>363000.0</v>
+        <v>170143.29</v>
       </c>
       <c r="I357" s="1">
-        <v>-6494.07</v>
+        <v>107.73</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.789</v>
+        <v>0.063317219268535</v>
       </c>
       <c r="K357">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>608.01</v>
+        <v>1.05</v>
+      </c>
+      <c r="L357" t="s">
+        <v>915</v>
       </c>
       <c r="M357" s="1">
-        <v>356505.93</v>
+        <v>170251.02</v>
       </c>
       <c r="N357" s="1">
-        <v>357113.94</v>
+        <v>172043.01</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="B358" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="C358" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.399</v>
+        <v>100.349</v>
       </c>
       <c r="E358" s="1">
-        <v>99.3</v>
+        <v>99.897</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>397200.0</v>
+        <v>199794.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-3604.0</v>
+        <v>904.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.90735146022155</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K358">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="L358">
-        <v>60.27</v>
+        <v>148.63</v>
       </c>
       <c r="M358" s="1">
-        <v>393596.0</v>
+        <v>200698.0</v>
       </c>
       <c r="N358" s="1">
-        <v>393656.27</v>
+        <v>200846.63</v>
       </c>
       <c r="O358" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
+        <v>918</v>
+      </c>
+      <c r="B359" t="s">
+        <v>919</v>
+      </c>
+      <c r="C359" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>101.564</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I359" s="1">
+        <v>6951.77</v>
+      </c>
+      <c r="J359" s="1">
+        <v>2.1246644075977</v>
+      </c>
+      <c r="K359">
+        <v>3.7</v>
+      </c>
+      <c r="L359" t="s">
         <v>920</v>
       </c>
-      <c r="B359" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M359" s="1">
-        <v>273320.04</v>
+        <v>334145.56</v>
       </c>
       <c r="N359" s="1">
-        <v>278168.94</v>
+        <v>346314.05</v>
       </c>
       <c r="O359" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
+        <v>921</v>
+      </c>
+      <c r="B360" t="s">
+        <v>922</v>
+      </c>
+      <c r="C360" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>67.263</v>
+      </c>
+      <c r="E360" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-113350.2</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-4.4016486640136</v>
+      </c>
+      <c r="K360">
+        <v>1.06</v>
+      </c>
+      <c r="L360" t="s">
         <v>923</v>
       </c>
-      <c r="B360" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M360" s="1">
-        <v>170073.18</v>
+        <v>2461825.8</v>
       </c>
       <c r="N360" s="1">
-        <v>171057.02</v>
+        <v>2500531.55</v>
       </c>
       <c r="O360" s="1">
-        <v>0.05</v>
+        <v>0.71</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
+        <v>924</v>
+      </c>
+      <c r="B361" t="s">
         <v>925</v>
       </c>
-      <c r="B361" t="s">
+      <c r="C361" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.112</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-1545.12</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-0.888</v>
+      </c>
+      <c r="K361">
+        <v>1.48</v>
+      </c>
+      <c r="L361" t="s">
         <v>926</v>
       </c>
-      <c r="C361" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M361" s="1">
-        <v>335553.68</v>
+        <v>172454.88</v>
       </c>
       <c r="N361" s="1">
-        <v>346167.31</v>
+        <v>175032.92</v>
       </c>
       <c r="O361" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
+        <v>927</v>
+      </c>
+      <c r="B362" t="s">
         <v>928</v>
       </c>
-      <c r="B362" t="s">
+      <c r="C362" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-7806.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-1.2980145664971</v>
+      </c>
+      <c r="K362">
+        <v>2.41</v>
+      </c>
+      <c r="L362" t="s">
         <v>929</v>
       </c>
-      <c r="C362" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M362" s="1">
-        <v>2487555.6</v>
+        <v>593574.0</v>
       </c>
       <c r="N362" s="1">
-        <v>2517036.15</v>
+        <v>608060.3</v>
       </c>
       <c r="O362" s="1">
-        <v>0.71</v>
+        <v>0.17</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
+        <v>930</v>
+      </c>
+      <c r="B363" t="s">
         <v>931</v>
       </c>
-      <c r="B363" t="s">
+      <c r="C363" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>98.89</v>
+      </c>
+      <c r="E363" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-4905.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.98226712459072</v>
+      </c>
+      <c r="K363">
+        <v>1.69</v>
+      </c>
+      <c r="L363" t="s">
         <v>932</v>
       </c>
-      <c r="C363" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M363" s="1">
-        <v>173016.9</v>
+        <v>494450.0</v>
       </c>
       <c r="N363" s="1">
-        <v>174829.84</v>
+        <v>502890.07</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
+        <v>933</v>
+      </c>
+      <c r="B364" t="s">
         <v>934</v>
       </c>
-      <c r="B364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C364" s="1">
-        <v>600000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.402</v>
+        <v>100.483</v>
       </c>
       <c r="E364" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>601380.0</v>
+        <v>257000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-4968.0</v>
+        <v>1241.31</v>
       </c>
       <c r="J364" s="1">
-        <v>-0.82609997006884</v>
+        <v>0.483</v>
       </c>
       <c r="K364">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>0.12</v>
+      </c>
+      <c r="L364">
+        <v>304.85</v>
       </c>
       <c r="M364" s="1">
-        <v>596412.0</v>
+        <v>258241.31</v>
       </c>
       <c r="N364" s="1">
-        <v>608062.68</v>
+        <v>258546.16</v>
       </c>
       <c r="O364" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" t="s">
+        <v>936</v>
+      </c>
+      <c r="C365" s="1">
+        <v>9907000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>87.494</v>
+      </c>
+      <c r="E365" s="1">
+        <v>87.41944504</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>8660644.42</v>
+      </c>
+      <c r="I365" s="1">
+        <v>7386.16</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0.085284184892098</v>
+      </c>
+      <c r="K365">
+        <v>0.7</v>
+      </c>
+      <c r="L365" t="s">
         <v>937</v>
       </c>
-      <c r="B365" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M365" s="1">
-        <v>495105.0</v>
+        <v>8668030.58</v>
       </c>
       <c r="N365" s="1">
-        <v>501103.29</v>
+        <v>8736999.59</v>
       </c>
       <c r="O365" s="1">
-        <v>0.14</v>
+        <v>2.49</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" t="s">
+        <v>939</v>
+      </c>
+      <c r="C366" s="1">
+        <v>1946000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>75.023</v>
+      </c>
+      <c r="E366" s="1">
+        <v>74.49265365</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1449627.04</v>
+      </c>
+      <c r="I366" s="1">
+        <v>10320.54</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.71194450125599</v>
+      </c>
+      <c r="K366">
+        <v>0.63</v>
+      </c>
+      <c r="L366" t="s">
         <v>940</v>
       </c>
-      <c r="B366" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M366" s="1">
-        <v>3722575.0</v>
+        <v>1459947.58</v>
       </c>
       <c r="N366" s="1">
-        <v>3748412.67</v>
+        <v>1472274.02</v>
       </c>
       <c r="O366" s="1">
-        <v>1.05</v>
+        <v>0.42</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" t="s">
+        <v>942</v>
+      </c>
+      <c r="C367" s="1">
+        <v>7443000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>96.515</v>
+      </c>
+      <c r="E367" s="1">
+        <v>96.18357437</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>7158943.44</v>
+      </c>
+      <c r="I367" s="1">
+        <v>24668.01</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0.34457612644583</v>
+      </c>
+      <c r="K367">
+        <v>0.83</v>
+      </c>
+      <c r="L367" t="s">
         <v>943</v>
       </c>
-      <c r="B367" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M367" s="1">
-        <v>1475289.27</v>
+        <v>7183611.45</v>
       </c>
       <c r="N367" s="1">
-        <v>1480167.28</v>
+        <v>7245704.42</v>
       </c>
       <c r="O367" s="1">
-        <v>0.42</v>
+        <v>2.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" t="s">
+        <v>945</v>
+      </c>
+      <c r="C368" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="E368" s="1">
+        <v>101.47184407</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>299341.94</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-10516.29</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-3.5131361813183</v>
+      </c>
+      <c r="K368">
+        <v>1.96</v>
+      </c>
+      <c r="L368" t="s">
         <v>946</v>
       </c>
-      <c r="B368" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M368" s="1">
-        <v>4777621.52</v>
+        <v>288825.65</v>
       </c>
       <c r="N368" s="1">
-        <v>4806760.54</v>
+        <v>294612.5</v>
       </c>
       <c r="O368" s="1">
-        <v>1.35</v>
+        <v>0.08</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" t="s">
+        <v>948</v>
+      </c>
+      <c r="C369" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.932</v>
+      </c>
+      <c r="E369" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I369" s="1">
+        <v>1504.36</v>
+      </c>
+      <c r="J369" s="1">
+        <v>0.28701603677017</v>
+      </c>
+      <c r="K369">
+        <v>0.39</v>
+      </c>
+      <c r="L369" t="s">
         <v>949</v>
       </c>
-      <c r="B369" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M369" s="1">
-        <v>1491331.12</v>
+        <v>525642.32</v>
       </c>
       <c r="N369" s="1">
-        <v>1510666.81</v>
+        <v>527710.29</v>
       </c>
       <c r="O369" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="B370" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="C370" s="1">
-        <v>1890000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>96.938</v>
+        <v>100.337</v>
       </c>
       <c r="E370" s="1">
-        <v>97.669</v>
+        <v>97.41</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>1845944.1</v>
+        <v>389640.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-13815.9</v>
+        <v>11708.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.74844628285331</v>
+        <v>3.0048249666359</v>
       </c>
       <c r="K370">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>0.08</v>
+      </c>
+      <c r="L370">
+        <v>306.85</v>
       </c>
       <c r="M370" s="1">
-        <v>1832128.2</v>
+        <v>401348.0</v>
       </c>
       <c r="N370" s="1">
-        <v>1839558.75</v>
+        <v>401654.85</v>
       </c>
       <c r="O370" s="1">
-        <v>0.52</v>
+        <v>0.11</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="B371" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="C371" s="1">
-        <v>295000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>98.389</v>
+        <v>100.494</v>
       </c>
       <c r="E371" s="1">
-        <v>101.47184407</v>
+        <v>100.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>299341.94</v>
+        <v>369000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-9094.39</v>
+        <v>1822.86</v>
       </c>
       <c r="J371" s="1">
-        <v>-3.0381275674234</v>
+        <v>0.494</v>
       </c>
       <c r="K371">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>0.07</v>
+      </c>
+      <c r="L371">
+        <v>266.83</v>
       </c>
       <c r="M371" s="1">
-        <v>290247.55</v>
+        <v>370822.86</v>
       </c>
       <c r="N371" s="1">
-        <v>294547.28</v>
+        <v>371089.69</v>
       </c>
       <c r="O371" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="B372" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="C372" s="1">
-        <v>5094000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>102.157</v>
+        <v>100.148</v>
       </c>
       <c r="E372" s="1">
-        <v>128.85467452</v>
+        <v>100.0</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>6563857.12</v>
+        <v>369000.0</v>
       </c>
       <c r="I372" s="1">
-        <v>105692.58</v>
+        <v>546.12</v>
       </c>
       <c r="J372" s="1">
-        <v>1.6102206076052</v>
+        <v>0.148</v>
       </c>
       <c r="K372">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>960</v>
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>6669549.7</v>
+        <v>369546.12</v>
       </c>
       <c r="N372" s="1">
-        <v>6687973.23</v>
+        <v>369546.12</v>
       </c>
       <c r="O372" s="1">
-        <v>1.88</v>
+        <v>0.11</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="B373" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="C373" s="1">
-        <v>526000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>100.491</v>
+        <v>88.624</v>
       </c>
       <c r="E373" s="1">
-        <v>99.646</v>
+        <v>85.25</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>524137.96</v>
+        <v>511500.0</v>
       </c>
       <c r="I373" s="1">
-        <v>4444.7</v>
+        <v>20244.0</v>
       </c>
       <c r="J373" s="1">
-        <v>0.84800192682095</v>
+        <v>3.9577712609971</v>
       </c>
       <c r="K373">
-        <v>3.45</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>0.07</v>
+      </c>
+      <c r="L373">
+        <v>443.84</v>
       </c>
       <c r="M373" s="1">
-        <v>528582.66</v>
+        <v>531744.0</v>
       </c>
       <c r="N373" s="1">
-        <v>546740.47</v>
+        <v>532187.84</v>
       </c>
       <c r="O373" s="1">
         <v>0.15</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="B374" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="C374" s="1">
-        <v>400000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.409</v>
+        <v>101.416</v>
       </c>
       <c r="E374" s="1">
-        <v>97.41</v>
+        <v>99.779</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>389640.0</v>
+        <v>350224.29</v>
       </c>
       <c r="I374" s="1">
-        <v>11996.0</v>
+        <v>5745.87</v>
       </c>
       <c r="J374" s="1">
-        <v>3.0787393491428</v>
+        <v>1.6406257829804</v>
       </c>
       <c r="K374">
-        <v>3.57</v>
+        <v>1.61</v>
       </c>
       <c r="L374" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="M374" s="1">
-        <v>401636.0</v>
+        <v>355970.16</v>
       </c>
       <c r="N374" s="1">
-        <v>415926.41</v>
+        <v>361631.84</v>
       </c>
       <c r="O374" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B375" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="C375" s="1">
         <v>400000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>106.658</v>
+        <v>100.763</v>
       </c>
       <c r="E375" s="1">
-        <v>108.24</v>
+        <v>102.939</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>432960.0</v>
+        <v>411756.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-6328.0</v>
+        <v>-8704.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-1.4615668883962</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K375">
-        <v>1.78</v>
+        <v>0.65</v>
       </c>
       <c r="L375" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="M375" s="1">
-        <v>426632.0</v>
+        <v>403052.0</v>
       </c>
       <c r="N375" s="1">
-        <v>433755.29</v>
+        <v>405634.19</v>
       </c>
       <c r="O375" s="1">
         <v>0.12</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="B376" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="C376" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>98.671</v>
+        <v>97.548</v>
       </c>
       <c r="E376" s="1">
-        <v>100.507</v>
+        <v>100.761</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>603042.0</v>
+        <v>705327.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-11016.0</v>
+        <v>-22491.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.8267384361288</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K376">
-        <v>2.67</v>
+        <v>0.53</v>
       </c>
       <c r="L376" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="M376" s="1">
-        <v>592026.0</v>
+        <v>682836.0</v>
       </c>
       <c r="N376" s="1">
-        <v>608059.56</v>
+        <v>686525.38</v>
       </c>
       <c r="O376" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="B377" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="C377" s="1">
-        <v>683000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>98.302</v>
+        <v>101.902</v>
       </c>
       <c r="E377" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>682330.66</v>
+        <v>199742.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-10928.0</v>
+        <v>4062.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-1.6015695381474</v>
+        <v>2.0336233741527</v>
       </c>
       <c r="K377">
-        <v>0.22</v>
+        <v>3.69</v>
       </c>
       <c r="L377" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="M377" s="1">
-        <v>671402.66</v>
+        <v>203804.0</v>
       </c>
       <c r="N377" s="1">
-        <v>672894.97</v>
+        <v>211180.71</v>
       </c>
       <c r="O377" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="B378" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="C378" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>89.217</v>
+        <v>98.202</v>
       </c>
       <c r="E378" s="1">
-        <v>85.25</v>
+        <v>99.589</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>511500.0</v>
+        <v>497945.0</v>
       </c>
       <c r="I378" s="1">
-        <v>23802.0</v>
+        <v>-6935.0</v>
       </c>
       <c r="J378" s="1">
-        <v>4.6533724340176</v>
+        <v>-1.3927240960347</v>
       </c>
       <c r="K378">
-        <v>0.73</v>
+        <v>2.3</v>
       </c>
       <c r="L378" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
       <c r="M378" s="1">
-        <v>535302.0</v>
+        <v>491010.0</v>
       </c>
       <c r="N378" s="1">
-        <v>539678.71</v>
+        <v>502516.85</v>
       </c>
       <c r="O378" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="B379" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="C379" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>101.799</v>
+        <v>102.563</v>
       </c>
       <c r="E379" s="1">
-        <v>99.779</v>
+        <v>103.15</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>350224.29</v>
+        <v>206300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>7090.2</v>
+        <v>-1174.0</v>
       </c>
       <c r="J379" s="1">
-        <v>2.0244740877339</v>
+        <v>-0.56907416383907</v>
       </c>
       <c r="K379">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>981</v>
+        <v>0.22</v>
+      </c>
+      <c r="L379">
+        <v>442.47</v>
       </c>
       <c r="M379" s="1">
-        <v>357314.49</v>
+        <v>205126.0</v>
       </c>
       <c r="N379" s="1">
-        <v>361317.33</v>
+        <v>205568.47</v>
       </c>
       <c r="O379" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
       <c r="B380" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="C380" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>101.272</v>
+        <v>97.53</v>
       </c>
       <c r="E380" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>411756.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-6668.0</v>
+        <v>-4756.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.6194056674341</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K380">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>754.79</v>
+        <v>0.93</v>
+      </c>
+      <c r="L380" t="s">
+        <v>976</v>
       </c>
       <c r="M380" s="1">
-        <v>405088.0</v>
+        <v>195060.0</v>
       </c>
       <c r="N380" s="1">
-        <v>405842.79</v>
+        <v>196911.39</v>
       </c>
       <c r="O380" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
       <c r="B381" t="s">
-        <v>985</v>
+        <v>978</v>
       </c>
       <c r="C381" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>97.677</v>
+        <v>104.105</v>
       </c>
       <c r="E381" s="1">
-        <v>100.761</v>
+        <v>106.6</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>705327.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-21588.0</v>
+        <v>-9980.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-3.0607080120285</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K381">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>711.99</v>
+        <v>2.24</v>
+      </c>
+      <c r="L381" t="s">
+        <v>979</v>
       </c>
       <c r="M381" s="1">
-        <v>683739.0</v>
+        <v>416420.0</v>
       </c>
       <c r="N381" s="1">
-        <v>684450.99</v>
+        <v>425362.47</v>
       </c>
       <c r="O381" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="B382" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C382" s="1">
-        <v>200000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>102.157</v>
+        <v>98.184</v>
       </c>
       <c r="E382" s="1">
-        <v>99.871</v>
+        <v>99.902</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>199742.0</v>
+        <v>682330.66</v>
       </c>
       <c r="I382" s="1">
-        <v>4572.0</v>
+        <v>-11733.94</v>
       </c>
       <c r="J382" s="1">
-        <v>2.2889527490463</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K382">
-        <v>3.22</v>
+        <v>0.68</v>
       </c>
       <c r="L382" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="M382" s="1">
-        <v>204314.0</v>
+        <v>670596.72</v>
       </c>
       <c r="N382" s="1">
-        <v>210745.51</v>
+        <v>675209.31</v>
       </c>
       <c r="O382" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="B383" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="C383" s="1">
-        <v>500000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>98.418</v>
+        <v>100.277</v>
       </c>
       <c r="E383" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>497945.0</v>
+        <v>384000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-5855.0</v>
+        <v>1063.68</v>
       </c>
       <c r="J383" s="1">
-        <v>-1.1758326722831</v>
+        <v>0.277</v>
       </c>
       <c r="K383">
-        <v>1.92</v>
+        <v>1.05</v>
       </c>
       <c r="L383" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="M383" s="1">
-        <v>492090.0</v>
+        <v>385063.68</v>
       </c>
       <c r="N383" s="1">
-        <v>501706.44</v>
+        <v>389091.47</v>
       </c>
       <c r="O383" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="B384" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="C384" s="1">
-        <v>200000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>98.589</v>
+        <v>101.344</v>
       </c>
       <c r="E384" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>199816.0</v>
+        <v>138000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-2638.0</v>
+        <v>1854.72</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.3202145974296</v>
+        <v>1.344</v>
       </c>
       <c r="K384">
-        <v>0.44</v>
+        <v>0.12</v>
       </c>
       <c r="L384">
-        <v>882.64</v>
+        <v>172.3</v>
       </c>
       <c r="M384" s="1">
-        <v>197178.0</v>
+        <v>139854.72</v>
       </c>
       <c r="N384" s="1">
-        <v>198060.64</v>
+        <v>140027.02</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="B385" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="C385" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>102.828</v>
+        <v>102.299</v>
       </c>
       <c r="E385" s="1">
-        <v>103.15</v>
+        <v>99.65790667</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>206300.0</v>
+        <v>298973.72</v>
       </c>
       <c r="I385" s="1">
-        <v>-644.0</v>
+        <v>7923.28</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.31216674745516</v>
+        <v>2.6501593517985</v>
       </c>
       <c r="K385">
-        <v>4.37</v>
+        <v>3.65</v>
       </c>
       <c r="L385" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="M385" s="1">
-        <v>205656.0</v>
+        <v>306897.0</v>
       </c>
       <c r="N385" s="1">
-        <v>214401.21</v>
+        <v>317848.03</v>
       </c>
       <c r="O385" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="B386" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="C386" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>104.291</v>
+        <v>102.012</v>
       </c>
       <c r="E386" s="1">
-        <v>106.6</v>
+        <v>103.47225</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>426400.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I386" s="1">
-        <v>-9236.0</v>
+        <v>-4380.75</v>
       </c>
       <c r="J386" s="1">
-        <v>-2.1660412757974</v>
+        <v>-1.4112479432891</v>
       </c>
       <c r="K386">
-        <v>1.7</v>
+        <v>0.45</v>
       </c>
       <c r="L386" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="M386" s="1">
-        <v>417164.0</v>
+        <v>306036.0</v>
       </c>
       <c r="N386" s="1">
-        <v>423964.0</v>
+        <v>307398.33</v>
       </c>
       <c r="O386" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="B387" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="C387" s="1">
-        <v>384000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.268</v>
+        <v>98.83</v>
       </c>
       <c r="E387" s="1">
-        <v>100.0</v>
+        <v>99.142</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>384000.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I387" s="1">
-        <v>1029.12</v>
+        <v>-1560.0</v>
       </c>
       <c r="J387" s="1">
-        <v>0.268</v>
+        <v>-0.31470012709044</v>
       </c>
       <c r="K387">
-        <v>0.54</v>
+        <v>2.43</v>
       </c>
       <c r="L387" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="M387" s="1">
-        <v>385029.12</v>
+        <v>494150.0</v>
       </c>
       <c r="N387" s="1">
-        <v>387106.61</v>
+        <v>506305.82</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="B388" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="C388" s="1">
-        <v>138000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>101.615</v>
+        <v>100.232</v>
       </c>
       <c r="E388" s="1">
         <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>138000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>2228.7</v>
+        <v>837.52</v>
       </c>
       <c r="J388" s="1">
-        <v>1.615</v>
+        <v>0.232</v>
       </c>
       <c r="K388">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>0.12</v>
+      </c>
+      <c r="L388">
+        <v>448.15</v>
       </c>
       <c r="M388" s="1">
-        <v>140228.7</v>
+        <v>361837.52</v>
       </c>
       <c r="N388" s="1">
-        <v>145397.8</v>
+        <v>362285.67</v>
       </c>
       <c r="O388" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="B389" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
       <c r="C389" s="1">
-        <v>300000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>102.302</v>
+        <v>99.566</v>
       </c>
       <c r="E389" s="1">
-        <v>99.65790667</v>
+        <v>102.83</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>298973.72</v>
+        <v>403093.6</v>
       </c>
       <c r="I389" s="1">
-        <v>7932.28</v>
+        <v>-12794.88</v>
       </c>
       <c r="J389" s="1">
-        <v>2.6531696498274</v>
+        <v>-3.1741709617816</v>
       </c>
       <c r="K389">
-        <v>3.13</v>
+        <v>3.1</v>
       </c>
       <c r="L389" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="M389" s="1">
-        <v>306906.0</v>
+        <v>390298.72</v>
       </c>
       <c r="N389" s="1">
-        <v>316297.44</v>
+        <v>402461.46</v>
       </c>
       <c r="O389" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="B390" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="C390" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>102.745</v>
+        <v>98.099</v>
       </c>
       <c r="E390" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>413889.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-2909.0</v>
+        <v>-9505.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-0.70284544890055</v>
+        <v>-1.901</v>
       </c>
       <c r="K390">
-        <v>4.17</v>
+        <v>0.88</v>
       </c>
       <c r="L390" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="M390" s="1">
-        <v>410980.0</v>
+        <v>490495.0</v>
       </c>
       <c r="N390" s="1">
-        <v>427653.97</v>
+        <v>494894.89</v>
       </c>
       <c r="O390" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="B391" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="C391" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>98.882</v>
+        <v>100.831</v>
       </c>
       <c r="E391" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>495710.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-1300.0</v>
+        <v>1662.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-0.2622501059087</v>
+        <v>0.831</v>
       </c>
       <c r="K391">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>1013</v>
+        <v>0.18</v>
+      </c>
+      <c r="L391">
+        <v>363.95</v>
       </c>
       <c r="M391" s="1">
-        <v>494410.0</v>
+        <v>201662.0</v>
       </c>
       <c r="N391" s="1">
-        <v>504124.04</v>
+        <v>202025.95</v>
       </c>
       <c r="O391" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="B392" t="s">
-        <v>1015</v>
+        <v>1008</v>
       </c>
       <c r="C392" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>104.832</v>
+        <v>95.928</v>
       </c>
       <c r="E392" s="1">
-        <v>105.92</v>
+        <v>97.25</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
-        <v>211840.0</v>
+        <v>389000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-2176.0</v>
+        <v>-5288.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-1.0271903323263</v>
+        <v>-1.359383033419</v>
       </c>
       <c r="K392">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>1016</v>
+        <v>0.05</v>
+      </c>
+      <c r="L392">
+        <v>219.18</v>
       </c>
       <c r="M392" s="1">
-        <v>209664.0</v>
+        <v>383712.0</v>
       </c>
       <c r="N392" s="1">
-        <v>217620.16</v>
+        <v>383931.18</v>
       </c>
       <c r="O392" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="B393" t="s">
-        <v>1018</v>
+        <v>1010</v>
       </c>
       <c r="C393" s="1">
-        <v>392000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.3</v>
+        <v>99.772</v>
       </c>
       <c r="E393" s="1">
-        <v>102.83</v>
+        <v>99.695</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
-        <v>403093.6</v>
+        <v>264191.75</v>
       </c>
       <c r="I393" s="1">
-        <v>-9917.6</v>
+        <v>204.05</v>
       </c>
       <c r="J393" s="1">
-        <v>-2.4603714869202</v>
+        <v>0.077235568483876</v>
       </c>
       <c r="K393">
-        <v>2.63</v>
+        <v>0.42</v>
       </c>
       <c r="L393" t="s">
-        <v>1019</v>
+        <v>1011</v>
       </c>
       <c r="M393" s="1">
-        <v>393176.0</v>
+        <v>264395.8</v>
       </c>
       <c r="N393" s="1">
-        <v>403486.14</v>
+        <v>265512.07</v>
       </c>
       <c r="O393" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="B394" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="C394" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>98.408</v>
+        <v>83.09</v>
       </c>
       <c r="E394" s="1">
-        <v>100.0</v>
+        <v>81.804</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
-        <v>500000.0</v>
+        <v>327216.0</v>
       </c>
       <c r="I394" s="1">
-        <v>-7960.0</v>
+        <v>5144.0</v>
       </c>
       <c r="J394" s="1">
-        <v>-1.592</v>
+        <v>1.5720502664906</v>
       </c>
       <c r="K394">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="L394" t="s">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="M394" s="1">
-        <v>492040.0</v>
+        <v>332360.0</v>
       </c>
       <c r="N394" s="1">
-        <v>494565.86</v>
+        <v>334324.38</v>
       </c>
       <c r="O394" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="B395" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="C395" s="1">
-        <v>400000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>96.091</v>
+        <v>101.087</v>
       </c>
       <c r="E395" s="1">
-        <v>97.25</v>
+        <v>99.417</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
-        <v>389000.0</v>
+        <v>374802.09</v>
       </c>
       <c r="I395" s="1">
-        <v>-4636.0</v>
+        <v>6295.9</v>
       </c>
       <c r="J395" s="1">
-        <v>-1.1917737789203</v>
+        <v>1.6797931943229</v>
       </c>
       <c r="K395">
-        <v>2.24</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>0.26</v>
+      </c>
+      <c r="L395">
+        <v>968.32</v>
       </c>
       <c r="M395" s="1">
-        <v>384364.0</v>
+        <v>381097.99</v>
       </c>
       <c r="N395" s="1">
-        <v>393322.9</v>
+        <v>382066.31</v>
       </c>
       <c r="O395" s="1">
         <v>0.11</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="B396" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="C396" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.422</v>
+        <v>98.777</v>
       </c>
       <c r="E396" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
-        <v>495735.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I396" s="1">
-        <v>6375.0</v>
+        <v>-4892.0</v>
       </c>
       <c r="J396" s="1">
-        <v>1.285969318285</v>
+        <v>-1.223</v>
       </c>
       <c r="K396">
-        <v>2.67</v>
+        <v>1.98</v>
       </c>
       <c r="L396" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="M396" s="1">
-        <v>502110.0</v>
+        <v>395108.0</v>
       </c>
       <c r="N396" s="1">
-        <v>515466.16</v>
+        <v>403020.73</v>
       </c>
       <c r="O396" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="B397" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="C397" s="1">
-        <v>400000.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D397" s="1">
-        <v>82.953</v>
+        <v>0.0825</v>
       </c>
       <c r="E397" s="1">
-        <v>81.804</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
-        <v>327216.0</v>
+        <v>0.0</v>
       </c>
       <c r="I397" s="1">
-        <v>4596.0</v>
+        <v>-118562.5</v>
       </c>
       <c r="J397" s="1">
-        <v>1.4045767933108</v>
+        <v>0</v>
       </c>
       <c r="K397">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
       </c>
       <c r="M397" s="1">
-        <v>331812.0</v>
+        <v>-118562.5</v>
       </c>
       <c r="N397" s="1">
-        <v>333398.3</v>
+        <v>-118562.5</v>
       </c>
       <c r="O397" s="1">
-        <v>0.09</v>
+        <v>-0.03</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1032</v>
+        <v>1022</v>
       </c>
       <c r="B398" t="s">
-        <v>1033</v>
+        <v>1023</v>
       </c>
       <c r="C398" s="1">
-        <v>377000.0</v>
+        <v>330.0</v>
       </c>
       <c r="D398" s="1">
-        <v>101.188</v>
+        <v>72.2</v>
       </c>
       <c r="E398" s="1">
-        <v>99.417</v>
+        <v>53.2</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>374802.09</v>
+        <v>175560.0</v>
       </c>
       <c r="I398" s="1">
-        <v>6676.67</v>
+        <v>62700.0</v>
       </c>
       <c r="J398" s="1">
-        <v>1.7813854773329</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K398">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>381478.76</v>
+        <v>238260.0</v>
       </c>
       <c r="N398" s="1">
-        <v>394802.87</v>
+        <v>238260.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1035</v>
+        <v>1024</v>
       </c>
       <c r="B399" t="s">
-        <v>1036</v>
+        <v>1025</v>
       </c>
       <c r="C399" s="1">
-        <v>400000.0</v>
+        <v>460.0</v>
       </c>
       <c r="D399" s="1">
-        <v>98.987</v>
+        <v>75.2</v>
       </c>
       <c r="E399" s="1">
-        <v>100.0</v>
+        <v>75.3</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>400000.0</v>
+        <v>346380.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-4052.0</v>
+        <v>-460.0</v>
       </c>
       <c r="J399" s="1">
-        <v>-1.013</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K399">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>1037</v>
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>395948.0</v>
+        <v>345920.0</v>
       </c>
       <c r="N399" s="1">
-        <v>402271.28</v>
+        <v>345920.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1038</v>
+        <v>1026</v>
       </c>
       <c r="B400" t="s">
-        <v>1039</v>
+        <v>1027</v>
       </c>
       <c r="C400" s="1">
-        <v>1110.0</v>
+        <v>-1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.1</v>
+        <v>0.055</v>
       </c>
       <c r="E400" s="1">
-        <v>0.1073378378</v>
+        <v>0.0738550764</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-20362.5</v>
+        <v>86356.25</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-20362.5</v>
+        <v>86356.25</v>
       </c>
       <c r="N400" s="1">
-        <v>-20362.5</v>
+        <v>86356.25</v>
       </c>
       <c r="O400" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P400">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P403">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>