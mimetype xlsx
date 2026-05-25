--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -124,50 +124,56 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -220,50 +226,56 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -328,56 +340,50 @@
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000121485</t>
@@ -532,50 +538,56 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0000121220</t>
   </si>
   <si>
     <t>SODEXO SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
@@ -604,1641 +616,1689 @@
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>IK1100326</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 445.21</t>
+    <t>2 708.90</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 070.55</t>
+    <t>7 628.08</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 512.33</t>
+    <t>1 873.97</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 244.19</t>
+    <t>3 564.25</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 222.90</t>
+    <t>6 924.98</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 684.93</t>
+    <t>3 986.30</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>2 441.10</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 125.66</t>
+    <t>1 397.79</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>2 957.53</t>
+    <t>3 213.70</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 313.46</t>
+    <t>2 590.07</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>3 079.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 413.18</t>
+    <t>1 561.23</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
+    <t>2 174.66</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>2 483.56</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>2 712.37</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>3 705.91</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>1 645.89</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>8 345.42</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>23 488.71</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>1 626.95</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 519.86</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>1 379.45</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>1 353.42</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>9 173.97</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>1 282.68</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 377.74</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>2 972.60</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>7 455.55</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>3 018.49</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>1 933.44</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 476.71</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>2 457.19</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>6 328.77</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>2 532.53</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>6 766.44</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>11 434.93</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>7 590.58</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 006.16</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>1 370.71</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 925.91</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 919.86</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 042.81</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>1 795.89</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>5 541.78</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>5 281.18</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 339.38</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>2 721.37</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>EU000A3L1DJ0</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 2.5 04/12/2031</t>
+  </si>
+  <si>
+    <t>2 270.55</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>1 596.87</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>6 971.92</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>2 527.57</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>1 991.10</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>FI4000441878</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>FI4000306758</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
+  </si>
+  <si>
+    <t>1 215.37</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>2 980.27</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0013238268</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 01/03/2028</t>
+  </si>
+  <si>
+    <t>1 836.98</t>
+  </si>
+  <si>
+    <t>FR0014001N38</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>11 032.19</t>
+  </si>
+  <si>
+    <t>FR0013313582</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
+  </si>
+  <si>
+    <t>4 232.39</t>
+  </si>
+  <si>
+    <t>FR0014009O62</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
+  </si>
+  <si>
+    <t>13 138.36</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>8 718.90</t>
+  </si>
+  <si>
+    <t>FR001400FTH3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
+  </si>
+  <si>
+    <t>11 424.66</t>
+  </si>
+  <si>
+    <t>FR001400X8V5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
+  </si>
+  <si>
+    <t>5 873.80</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>2 820.25</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>6 994.94</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
+    <t>DE0001102515</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>36 899.32</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>1 314.40</t>
+  </si>
+  <si>
+    <t>DE000BU2Z031</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
+  </si>
+  <si>
+    <t>8 893.51</t>
+  </si>
+  <si>
+    <t>DE000BU2Z056</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
+  </si>
+  <si>
+    <t>16 783.89</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>1 491.22</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>1 361.64</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>2 834.59</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>1 171.23</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>6 736.30</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>1 963.53</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>2 529.12</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>6 083.22</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>2 629.39</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>3 735.99</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>1 763.90</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>1 058.41</t>
+  </si>
+  <si>
+    <t>IE00BV8C9186</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>4 985.30</t>
+  </si>
+  <si>
+    <t>IT0005588881</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.8 15/05/2036</t>
+  </si>
+  <si>
+    <t>4 089.73</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>9 047.66</t>
+  </si>
+  <si>
+    <t>IT0005358806</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
+  </si>
+  <si>
+    <t>7 785.51</t>
+  </si>
+  <si>
+    <t>IT0005631590</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
+  </si>
+  <si>
+    <t>3 782.89</t>
+  </si>
+  <si>
+    <t>IT0005542797</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
+  </si>
+  <si>
+    <t>10 305.11</t>
+  </si>
+  <si>
+    <t>IT0003934657</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
+  </si>
+  <si>
+    <t>4 099.67</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 112.33</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>3 333.56</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0013508694</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 1.375 21/04/2032</t>
+  </si>
+  <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>2 432.88</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>1 681.64</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>2 488.36</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>3 716.62</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>4 445.53</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 321.51</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>2 148.16</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 323.29</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>1 810.01</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>1 630.78</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>1 780.82</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>2 618.94</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>7 258.08</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>9 277.40</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 441.10</t>
+  </si>
+  <si>
+    <t>PTOTELOE0028</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 064.66</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>6 204.93</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>4 808.22</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>1 867.96</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>2 584.93</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>2 154.45</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>6 361.64</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>5 319.18</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>6 558.90</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
     <t>1 797.95</t>
   </si>
   <si>
-    <t>XS3090080733</t>
-[...746 lines deleted...]
-    <t>ING GROEP NV 20/08/2037</t>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>1 051.03</t>
+  </si>
+  <si>
+    <t>ES0000012G42</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
+  </si>
+  <si>
+    <t>4 843.46</t>
+  </si>
+  <si>
+    <t>ES0000012E69</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
+  </si>
+  <si>
+    <t>4 835.34</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>1 449.86</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>4 303.56</t>
+  </si>
+  <si>
+    <t>ES00000127C8</t>
+  </si>
+  <si>
+    <t>SPAIN I/L BOND 1 30/11/2030</t>
+  </si>
+  <si>
+    <t>3 830.43</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>3 317.81</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>3 419.18</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>1 589.04</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>5 085.62</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 551.37</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 190.41</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>1 536.99</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>3 586.82</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>4 005.48</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
     <t>5 382.53</t>
   </si>
   <si>
-    <t>IT0005611550</t>
-[...619 lines deleted...]
-  <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 435.62</t>
+    <t>3 767.12</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>3 779.18</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 993.15</t>
+    <t>2 143.84</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 350.68</t>
-[...17 lines deleted...]
-    <t>5 010.96</t>
+    <t>2 546.58</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
+    <t>1 103.42</t>
+  </si>
+  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 255.14</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2617,209 +2677,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>226.19</v>
+        <v>231.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3392.88</v>
+        <v>3472.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3392.88</v>
+        <v>3472.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>633207.9894</v>
+        <v>633771.6388</v>
       </c>
       <c r="D3">
-        <v>135.73</v>
+        <v>138.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>85947315.73</v>
+        <v>88008757.64</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>85947315.73</v>
+        <v>88008757.64</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>320747.44</v>
+        <v>320140.78</v>
       </c>
       <c r="D4">
-        <v>126.11</v>
+        <v>129.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40451660.73</v>
+        <v>41324211.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40451660.73</v>
+        <v>41324211.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1244.6763</v>
+        <v>988.734</v>
       </c>
       <c r="D5">
-        <v>124.73</v>
+        <v>127.57</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>155249.62</v>
+        <v>126135.38</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>155249.62</v>
+        <v>126135.38</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.73</v>
+        <v>134.82</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.73</v>
+        <v>134.82</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.73</v>
+        <v>134.82</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P282"/>
+  <dimension ref="A1:P290"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O282" sqref="O282"/>
+      <selection activeCell="O290" sqref="O290"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2841,14086 +2901,14486 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>3219.0</v>
       </c>
       <c r="D2" s="1">
-        <v>149.0</v>
+        <v>158.5</v>
       </c>
       <c r="E2" s="1">
         <v>207.3860298229</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>667575.63</v>
       </c>
       <c r="I2" s="1">
-        <v>-187944.63</v>
+        <v>-157364.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-28.153309011595</v>
+        <v>-23.572479720388</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>479631.0</v>
+        <v>510211.5</v>
       </c>
       <c r="N2" s="1">
-        <v>479631.0</v>
+        <v>510211.5</v>
       </c>
       <c r="O2" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>274.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1176.8</v>
+        <v>964.1</v>
       </c>
       <c r="E3" s="1">
         <v>1281.5523357664</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>351145.34</v>
       </c>
       <c r="I3" s="1">
-        <v>-28702.14</v>
+        <v>-86981.94</v>
       </c>
       <c r="J3" s="1">
-        <v>-8.1738632783793</v>
+        <v>-24.770922490385</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>322443.2</v>
+        <v>264163.4</v>
       </c>
       <c r="N3" s="1">
-        <v>322443.2</v>
+        <v>264163.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>4794.0</v>
+        <v>12790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>190.24</v>
+        <v>26.93</v>
       </c>
       <c r="E4" s="1">
-        <v>156.8806362119</v>
+        <v>27.7442001564</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>752085.77</v>
+        <v>354848.32</v>
       </c>
       <c r="I4" s="1">
-        <v>159924.79</v>
+        <v>-10413.62</v>
       </c>
       <c r="J4" s="1">
-        <v>21.264169111988</v>
+        <v>-2.9346679730652</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>912010.56</v>
+        <v>344434.7</v>
       </c>
       <c r="N4" s="1">
-        <v>912010.56</v>
+        <v>344434.7</v>
       </c>
       <c r="O4" s="1">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>9359.0</v>
+        <v>4794.0</v>
       </c>
       <c r="D5" s="1">
-        <v>56.94</v>
+        <v>184.48</v>
       </c>
       <c r="E5" s="1">
-        <v>69.1991729886</v>
+        <v>156.8806362119</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>647635.06</v>
+        <v>752085.77</v>
       </c>
       <c r="I5" s="1">
-        <v>-114733.6</v>
+        <v>132311.35</v>
       </c>
       <c r="J5" s="1">
-        <v>-17.715779624408</v>
+        <v>17.592587877311</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>532901.46</v>
+        <v>884397.12</v>
       </c>
       <c r="N5" s="1">
-        <v>532901.46</v>
+        <v>884397.12</v>
       </c>
       <c r="O5" s="1">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>5064.0</v>
+        <v>9359.0</v>
       </c>
       <c r="D6" s="1">
-        <v>382.4</v>
+        <v>59.74</v>
       </c>
       <c r="E6" s="1">
-        <v>212.4418799368</v>
+        <v>69.1991729886</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1075805.68</v>
+        <v>647635.06</v>
       </c>
       <c r="I6" s="1">
-        <v>860667.92</v>
+        <v>-88528.4</v>
       </c>
       <c r="J6" s="1">
-        <v>80.002172883118</v>
+        <v>-13.669488492485</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1936473.6</v>
+        <v>559106.66</v>
       </c>
       <c r="N6" s="1">
-        <v>1936473.6</v>
+        <v>559106.66</v>
       </c>
       <c r="O6" s="1">
-        <v>1.53</v>
+        <v>0.43</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>34776.0</v>
+        <v>5064.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.84</v>
+        <v>381.5</v>
       </c>
       <c r="E7" s="1">
-        <v>24.9201388889</v>
+        <v>212.4418799368</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>866622.75</v>
+        <v>1075805.68</v>
       </c>
       <c r="I7" s="1">
-        <v>101541.09</v>
+        <v>856110.32</v>
       </c>
       <c r="J7" s="1">
-        <v>11.716873345409</v>
+        <v>79.578527601751</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>968163.84</v>
+        <v>1931916.0</v>
       </c>
       <c r="N7" s="1">
-        <v>968163.84</v>
+        <v>1931916.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.76</v>
+        <v>1.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>11375.0</v>
+        <v>34776.0</v>
       </c>
       <c r="D8" s="1">
-        <v>54.1</v>
+        <v>29.8</v>
       </c>
       <c r="E8" s="1">
-        <v>61.1051850549</v>
+        <v>24.9201388889</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>695071.48</v>
+        <v>866622.75</v>
       </c>
       <c r="I8" s="1">
-        <v>-79683.98</v>
+        <v>169702.05</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.464141788698</v>
+        <v>19.581998049324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>615387.5</v>
+        <v>1036324.8</v>
       </c>
       <c r="N8" s="1">
-        <v>615387.5</v>
+        <v>1036324.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.49</v>
+        <v>0.8</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>9325.0</v>
+        <v>11375.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.32</v>
+        <v>49.28</v>
       </c>
       <c r="E9" s="1">
-        <v>51.8394756032</v>
+        <v>61.1051850549</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>483403.11</v>
+        <v>695071.48</v>
       </c>
       <c r="I9" s="1">
-        <v>97730.89</v>
+        <v>-134511.48</v>
       </c>
       <c r="J9" s="1">
-        <v>20.217265461945</v>
+        <v>-19.352179433402</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>581134.0</v>
+        <v>560560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>581134.0</v>
+        <v>560560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>3960.0</v>
+        <v>9325.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1190.4</v>
+        <v>67.22</v>
       </c>
       <c r="E10" s="1">
-        <v>488.4758207071</v>
+        <v>51.8394756032</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1934364.25</v>
+        <v>483403.11</v>
       </c>
       <c r="I10" s="1">
-        <v>2779619.75</v>
+        <v>143423.39</v>
       </c>
       <c r="J10" s="1">
-        <v>143.69681149763</v>
+        <v>29.669521571758</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4713984.0</v>
+        <v>626826.5</v>
       </c>
       <c r="N10" s="1">
-        <v>4713984.0</v>
+        <v>626826.5</v>
       </c>
       <c r="O10" s="1">
-        <v>3.72</v>
+        <v>0.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>30966.0</v>
+        <v>3960.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.31</v>
+        <v>1288.4</v>
       </c>
       <c r="E11" s="1">
-        <v>27.1316682813</v>
+        <v>488.4758207071</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>840159.24</v>
+        <v>1934364.25</v>
       </c>
       <c r="I11" s="1">
-        <v>377114.22</v>
+        <v>3167699.75</v>
       </c>
       <c r="J11" s="1">
-        <v>44.886040889106</v>
+        <v>163.75921701407</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1217273.46</v>
+        <v>5102064.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1217273.46</v>
+        <v>5102064.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.96</v>
+        <v>3.94</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>75524.0</v>
+        <v>30966.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.03</v>
+        <v>40.21</v>
       </c>
       <c r="E12" s="1">
-        <v>9.0375084741</v>
+        <v>27.1316682813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>682548.79</v>
+        <v>840159.24</v>
       </c>
       <c r="I12" s="1">
-        <v>981244.93</v>
+        <v>404983.62</v>
       </c>
       <c r="J12" s="1">
-        <v>143.76187378488</v>
+        <v>48.203197765224</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1663793.72</v>
+        <v>1245142.86</v>
       </c>
       <c r="N12" s="1">
-        <v>1663793.72</v>
+        <v>1245142.86</v>
       </c>
       <c r="O12" s="1">
-        <v>1.31</v>
+        <v>0.96</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>157036.0</v>
+        <v>75524.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.086</v>
+        <v>20.16</v>
       </c>
       <c r="E13" s="1">
-        <v>7.3367455233</v>
+        <v>9.0375084741</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1152133.17</v>
+        <v>682548.79</v>
       </c>
       <c r="I13" s="1">
-        <v>588767.93</v>
+        <v>840015.05</v>
       </c>
       <c r="J13" s="1">
-        <v>51.102419870439</v>
+        <v>123.07033025434</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1740901.1</v>
+        <v>1522563.84</v>
       </c>
       <c r="N13" s="1">
-        <v>1740901.1</v>
+        <v>1522563.84</v>
       </c>
       <c r="O13" s="1">
-        <v>1.38</v>
+        <v>1.18</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>5016.0</v>
+        <v>157036.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.35</v>
+        <v>11.164</v>
       </c>
       <c r="E14" s="1">
-        <v>108.8683014354</v>
+        <v>7.3367455233</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>546083.4</v>
+        <v>1152133.17</v>
       </c>
       <c r="I14" s="1">
-        <v>-57775.8</v>
+        <v>601016.73</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.580032280783</v>
+        <v>52.165560861337</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>488307.6</v>
+        <v>1753149.9</v>
       </c>
       <c r="N14" s="1">
-        <v>488307.6</v>
+        <v>1753149.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.39</v>
+        <v>1.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>12056.0</v>
+        <v>5016.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.64</v>
+        <v>95.65</v>
       </c>
       <c r="E15" s="1">
-        <v>78.6263495355</v>
+        <v>108.8683014354</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>947919.27</v>
+        <v>546083.4</v>
       </c>
       <c r="I15" s="1">
-        <v>108668.57</v>
+        <v>-66303.0</v>
       </c>
       <c r="J15" s="1">
-        <v>11.463905570777</v>
+        <v>-12.141552004694</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1056587.84</v>
+        <v>479780.4</v>
       </c>
       <c r="N15" s="1">
-        <v>1056587.84</v>
+        <v>479780.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.83</v>
+        <v>0.37</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>13272.0</v>
+        <v>12056.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.92</v>
+        <v>88.12</v>
       </c>
       <c r="E16" s="1">
-        <v>74.8721903255</v>
+        <v>78.6263495355</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>993703.71</v>
+        <v>947919.27</v>
       </c>
       <c r="I16" s="1">
-        <v>226258.53</v>
+        <v>114455.45</v>
       </c>
       <c r="J16" s="1">
-        <v>22.769214578056</v>
+        <v>12.074387938121</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1219962.24</v>
+        <v>1062374.72</v>
       </c>
       <c r="N16" s="1">
-        <v>1219962.24</v>
+        <v>1062374.72</v>
       </c>
       <c r="O16" s="1">
-        <v>0.96</v>
+        <v>0.82</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>257633.0</v>
+        <v>9973.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.28</v>
+        <v>96.37</v>
       </c>
       <c r="E17" s="1">
-        <v>11.079003505</v>
+        <v>74.8721899128</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2854316.91</v>
+        <v>746700.35</v>
       </c>
       <c r="I17" s="1">
-        <v>51783.33</v>
+        <v>214397.66</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8142109524902</v>
+        <v>28.712677046422</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2906100.24</v>
+        <v>961098.01</v>
       </c>
       <c r="N17" s="1">
-        <v>2906100.24</v>
+        <v>961098.01</v>
       </c>
       <c r="O17" s="1">
-        <v>2.3</v>
+        <v>0.74</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>423675.0</v>
+        <v>510235.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.72</v>
+        <v>11.298</v>
       </c>
       <c r="E18" s="1">
-        <v>10.630304219</v>
+        <v>11.1837090556</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4503794.14</v>
+        <v>5706319.79</v>
       </c>
       <c r="I18" s="1">
-        <v>38001.86</v>
+        <v>58315.24</v>
       </c>
       <c r="J18" s="1">
-        <v>0.84377435599221</v>
+        <v>1.0219413237617</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4541796.0</v>
+        <v>5764635.03</v>
       </c>
       <c r="N18" s="1">
-        <v>4541796.0</v>
+        <v>5764635.03</v>
       </c>
       <c r="O18" s="1">
-        <v>3.59</v>
+        <v>4.45</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>25207.0</v>
+        <v>146382.0</v>
       </c>
       <c r="D19" s="1">
-        <v>26.88</v>
+        <v>10.832</v>
       </c>
       <c r="E19" s="1">
-        <v>24.8141901059</v>
+        <v>10.6303042041</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>625491.29</v>
+        <v>1556085.19</v>
       </c>
       <c r="I19" s="1">
-        <v>52072.87</v>
+        <v>29524.63</v>
       </c>
       <c r="J19" s="1">
-        <v>8.325115126703</v>
+        <v>1.89736591478</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>677564.16</v>
+        <v>1585609.82</v>
       </c>
       <c r="N19" s="1">
-        <v>677564.16</v>
+        <v>1585609.82</v>
       </c>
       <c r="O19" s="1">
-        <v>0.54</v>
+        <v>1.22</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>4004.0</v>
+        <v>25207.0</v>
       </c>
       <c r="D20" s="1">
-        <v>121.95</v>
+        <v>28.68</v>
       </c>
       <c r="E20" s="1">
-        <v>141.1986588412</v>
+        <v>24.8141901059</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>565359.43</v>
+        <v>625491.29</v>
       </c>
       <c r="I20" s="1">
-        <v>-77071.63</v>
+        <v>97445.47</v>
       </c>
       <c r="J20" s="1">
-        <v>-13.632324130509</v>
+        <v>15.57902908608</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>488287.8</v>
+        <v>722936.76</v>
       </c>
       <c r="N20" s="1">
-        <v>488287.8</v>
+        <v>722936.76</v>
       </c>
       <c r="O20" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>10276.0</v>
+        <v>31678.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.26</v>
+        <v>10.615</v>
       </c>
       <c r="E21" s="1">
-        <v>65.5330108992</v>
+        <v>10.5930999432</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>673417.22</v>
+        <v>335568.22</v>
       </c>
       <c r="I21" s="1">
-        <v>212990.54</v>
+        <v>693.75</v>
       </c>
       <c r="J21" s="1">
-        <v>31.628318028458</v>
+        <v>0.20673888606019</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>886407.76</v>
+        <v>336261.97</v>
       </c>
       <c r="N21" s="1">
-        <v>886407.76</v>
+        <v>336261.97</v>
       </c>
       <c r="O21" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>5853.0</v>
+        <v>4004.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.28</v>
+        <v>101.25</v>
       </c>
       <c r="E22" s="1">
-        <v>59.9331334358</v>
+        <v>141.1986588412</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>350788.63</v>
+        <v>565359.43</v>
       </c>
       <c r="I22" s="1">
-        <v>60560.21</v>
+        <v>-159954.43</v>
       </c>
       <c r="J22" s="1">
-        <v>17.264017365671</v>
+        <v>-28.292520034556</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>411348.84</v>
+        <v>405405.0</v>
       </c>
       <c r="N22" s="1">
-        <v>411348.84</v>
+        <v>405405.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>7868.0</v>
+        <v>10276.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.35</v>
+        <v>87.8</v>
       </c>
       <c r="E23" s="1">
-        <v>35.0027885104</v>
+        <v>65.5330108992</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>275401.94</v>
+        <v>673417.22</v>
       </c>
       <c r="I23" s="1">
-        <v>-99552.14</v>
+        <v>228815.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-36.147944346362</v>
+        <v>33.978278725929</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>175849.8</v>
+        <v>902232.8</v>
       </c>
       <c r="N23" s="1">
-        <v>175849.8</v>
+        <v>902232.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.14</v>
+        <v>0.7</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>1632.0</v>
+        <v>5853.0</v>
       </c>
       <c r="D24" s="1">
-        <v>204.2</v>
+        <v>72.42</v>
       </c>
       <c r="E24" s="1">
-        <v>217.063002451</v>
+        <v>59.9331334358</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>354246.82</v>
+        <v>350788.63</v>
       </c>
       <c r="I24" s="1">
-        <v>-20992.42</v>
+        <v>73085.63</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.9259304007302</v>
+        <v>20.834663312776</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>333254.4</v>
+        <v>423874.26</v>
       </c>
       <c r="N24" s="1">
-        <v>333254.4</v>
+        <v>423874.26</v>
       </c>
       <c r="O24" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>22083.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.83</v>
+        <v>18.025</v>
       </c>
       <c r="E25" s="1">
-        <v>31.8244944075</v>
+        <v>35.0027885104</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>702780.31</v>
+        <v>275401.94</v>
       </c>
       <c r="I25" s="1">
-        <v>-66127.42</v>
+        <v>-133581.24</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.4094013533191</v>
+        <v>-48.504102767032</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>636652.89</v>
+        <v>141820.7</v>
       </c>
       <c r="N25" s="1">
-        <v>636652.89</v>
+        <v>141820.7</v>
       </c>
       <c r="O25" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>11162.0</v>
+        <v>1632.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.74</v>
+        <v>218.6</v>
       </c>
       <c r="E26" s="1">
-        <v>99.1555778534</v>
+        <v>217.063002451</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1106774.56</v>
+        <v>354246.82</v>
       </c>
       <c r="I26" s="1">
-        <v>-361822.68</v>
+        <v>2508.38</v>
       </c>
       <c r="J26" s="1">
-        <v>-32.691633244624</v>
+        <v>0.7080882193946</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>744951.88</v>
+        <v>356755.2</v>
       </c>
       <c r="N26" s="1">
-        <v>744951.88</v>
+        <v>356755.2</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>13620.0</v>
+        <v>22083.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.96</v>
+        <v>33.66</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8275998532</v>
+        <v>31.8244944075</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>242811.91</v>
+        <v>702780.31</v>
       </c>
       <c r="I27" s="1">
-        <v>1803.29</v>
+        <v>40533.47</v>
       </c>
       <c r="J27" s="1">
-        <v>0.74266950084944</v>
+        <v>5.7675875978939</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>244615.2</v>
+        <v>743313.78</v>
       </c>
       <c r="N27" s="1">
-        <v>244615.2</v>
+        <v>743313.78</v>
       </c>
       <c r="O27" s="1">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>175205.0</v>
+        <v>11162.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.41</v>
+        <v>59.22</v>
       </c>
       <c r="E28" s="1">
-        <v>5.9693387746</v>
+        <v>99.1555778534</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1045858.0</v>
+        <v>1106774.56</v>
       </c>
       <c r="I28" s="1">
-        <v>602821.05</v>
+        <v>-445760.92</v>
       </c>
       <c r="J28" s="1">
-        <v>57.638900309602</v>
+        <v>-40.275674569173</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1648679.05</v>
+        <v>661013.64</v>
       </c>
       <c r="N28" s="1">
-        <v>1648679.05</v>
+        <v>661013.64</v>
       </c>
       <c r="O28" s="1">
-        <v>1.3</v>
+        <v>0.51</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>29985.0</v>
+        <v>13620.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.63</v>
+        <v>19.395</v>
       </c>
       <c r="E29" s="1">
-        <v>14.1631692513</v>
+        <v>17.8275998532</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>424682.63</v>
+        <v>242811.91</v>
       </c>
       <c r="I29" s="1">
-        <v>343832.92</v>
+        <v>21347.99</v>
       </c>
       <c r="J29" s="1">
-        <v>80.962322381775</v>
+        <v>8.7919863568472</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>768515.55</v>
+        <v>264159.9</v>
       </c>
       <c r="N29" s="1">
-        <v>768515.55</v>
+        <v>264159.9</v>
       </c>
       <c r="O29" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>5777.0</v>
+        <v>175205.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.8</v>
+        <v>9.995</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897005366</v>
+        <v>5.9693387746</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>604214.7</v>
+        <v>1045858.0</v>
       </c>
       <c r="I30" s="1">
-        <v>35876.9</v>
+        <v>705315.98</v>
       </c>
       <c r="J30" s="1">
-        <v>5.9377734437775</v>
+        <v>67.438981200125</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>640091.6</v>
+        <v>1751173.98</v>
       </c>
       <c r="N30" s="1">
-        <v>640091.6</v>
+        <v>1751173.98</v>
       </c>
       <c r="O30" s="1">
-        <v>0.51</v>
+        <v>1.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>3339.0</v>
+        <v>29985.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.9</v>
+        <v>27.54</v>
       </c>
       <c r="E31" s="1">
-        <v>202.3486732555</v>
+        <v>14.1631692513</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>675642.22</v>
+        <v>424682.63</v>
       </c>
       <c r="I31" s="1">
-        <v>178807.88</v>
+        <v>401104.27</v>
       </c>
       <c r="J31" s="1">
-        <v>26.464876632488</v>
+        <v>94.448004619355</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>854450.1</v>
+        <v>825786.9</v>
       </c>
       <c r="N31" s="1">
-        <v>854450.1</v>
+        <v>825786.9</v>
       </c>
       <c r="O31" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>21858.0</v>
+        <v>5777.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.36</v>
+        <v>104.9</v>
       </c>
       <c r="E32" s="1">
-        <v>22.9721420075</v>
+        <v>104.5897005366</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>502125.08</v>
+        <v>604214.7</v>
       </c>
       <c r="I32" s="1">
-        <v>-210102.2</v>
+        <v>1792.6</v>
       </c>
       <c r="J32" s="1">
-        <v>-41.84260224564</v>
+        <v>0.29668261960525</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>292022.88</v>
+        <v>606007.3</v>
       </c>
       <c r="N32" s="1">
-        <v>292022.88</v>
+        <v>606007.3</v>
       </c>
       <c r="O32" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>3245.0</v>
+        <v>3339.0</v>
       </c>
       <c r="D33" s="1">
-        <v>182.4</v>
+        <v>237.1</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4941879815</v>
+        <v>202.3486732555</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>475373.64</v>
+        <v>675642.22</v>
       </c>
       <c r="I33" s="1">
-        <v>116514.36</v>
+        <v>116034.68</v>
       </c>
       <c r="J33" s="1">
-        <v>24.510059076898</v>
+        <v>17.173982999464</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>591888.0</v>
+        <v>791676.9</v>
       </c>
       <c r="N33" s="1">
-        <v>591888.0</v>
+        <v>791676.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10680.0</v>
+        <v>21858.0</v>
       </c>
       <c r="D34" s="1">
-        <v>35.55</v>
+        <v>14.95</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>22.9721420075</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>367285.2</v>
+        <v>502125.08</v>
       </c>
       <c r="I34" s="1">
-        <v>12388.8</v>
+        <v>-175347.98</v>
       </c>
       <c r="J34" s="1">
-        <v>3.3730735678976</v>
+        <v>-34.921175417089</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>379674.0</v>
+        <v>326777.1</v>
       </c>
       <c r="N34" s="1">
-        <v>379674.0</v>
+        <v>326777.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>6985.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D35" s="1">
-        <v>75.54</v>
+        <v>190.3</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1924209019</v>
+        <v>146.4941879815</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>483309.06</v>
+        <v>475373.64</v>
       </c>
       <c r="I35" s="1">
-        <v>44337.84</v>
+        <v>142149.86</v>
       </c>
       <c r="J35" s="1">
-        <v>9.1738069218069</v>
+        <v>29.902764486478</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>527646.9</v>
+        <v>617523.5</v>
       </c>
       <c r="N35" s="1">
-        <v>527646.9</v>
+        <v>617523.5</v>
       </c>
       <c r="O35" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>275.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2002.0</v>
+        <v>36.18</v>
       </c>
       <c r="E36" s="1">
-        <v>1385.7195272727</v>
+        <v>34.39</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>381072.87</v>
+        <v>367285.2</v>
       </c>
       <c r="I36" s="1">
-        <v>169477.13</v>
+        <v>19117.2</v>
       </c>
       <c r="J36" s="1">
-        <v>44.473680322611</v>
+        <v>5.205001453911</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>550550.0</v>
+        <v>386402.4</v>
       </c>
       <c r="N36" s="1">
-        <v>550550.0</v>
+        <v>386402.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>49722.0</v>
+        <v>2978.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.995</v>
+        <v>83.28</v>
       </c>
       <c r="E37" s="1">
-        <v>12.5245531153</v>
+        <v>69.192421088</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>622745.83</v>
+        <v>206055.03</v>
       </c>
       <c r="I37" s="1">
-        <v>321723.56</v>
+        <v>41952.81</v>
       </c>
       <c r="J37" s="1">
-        <v>51.662097841747</v>
+        <v>20.36000285943</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>944469.39</v>
+        <v>248007.84</v>
       </c>
       <c r="N37" s="1">
-        <v>944469.39</v>
+        <v>248007.84</v>
       </c>
       <c r="O37" s="1">
-        <v>0.75</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>681.0</v>
+        <v>275.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.995</v>
+        <v>2062.0</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0105139501</v>
+        <v>1385.7195272727</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>49720.16</v>
+        <v>381072.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-36784.56</v>
+        <v>185977.13</v>
       </c>
       <c r="J38" s="1">
-        <v>-73.983189112827</v>
+        <v>48.80356085176</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>12935.6</v>
+        <v>567050.0</v>
       </c>
       <c r="N38" s="1">
-        <v>12935.6</v>
+        <v>567050.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15610.0</v>
+        <v>50403.0</v>
       </c>
       <c r="D39" s="1">
-        <v>54.76</v>
+        <v>20.35</v>
       </c>
       <c r="E39" s="1">
-        <v>39.8389122357</v>
+        <v>13.3417850128</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>621885.42</v>
+        <v>672465.99</v>
       </c>
       <c r="I39" s="1">
-        <v>232918.18</v>
+        <v>353235.06</v>
       </c>
       <c r="J39" s="1">
-        <v>37.453552135054</v>
+        <v>52.528315967325</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>854803.6</v>
+        <v>1025701.05</v>
       </c>
       <c r="N39" s="1">
-        <v>854803.6</v>
+        <v>1025701.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.68</v>
+        <v>0.79</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27623.0</v>
+        <v>15610.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.075</v>
+        <v>56.86</v>
       </c>
       <c r="E40" s="1">
-        <v>34.7065923325</v>
+        <v>39.8389122357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>958700.2</v>
+        <v>621885.42</v>
       </c>
       <c r="I40" s="1">
-        <v>175914.53</v>
+        <v>265699.18</v>
       </c>
       <c r="J40" s="1">
-        <v>18.349274361265</v>
+        <v>42.724780394433</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1134614.73</v>
+        <v>887584.6</v>
       </c>
       <c r="N40" s="1">
-        <v>1134614.73</v>
+        <v>887584.6</v>
       </c>
       <c r="O40" s="1">
-        <v>0.9</v>
+        <v>0.69</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>56897.0</v>
+        <v>27623.0</v>
       </c>
       <c r="D41" s="1">
-        <v>26.13</v>
+        <v>47.075</v>
       </c>
       <c r="E41" s="1">
-        <v>12.2786667135</v>
+        <v>34.7065923325</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>698619.3</v>
+        <v>958700.2</v>
       </c>
       <c r="I41" s="1">
-        <v>788099.31</v>
+        <v>341652.53</v>
       </c>
       <c r="J41" s="1">
-        <v>112.80812167657</v>
+        <v>35.637056297683</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1486718.61</v>
+        <v>1300352.73</v>
       </c>
       <c r="N41" s="1">
-        <v>1486718.61</v>
+        <v>1300352.73</v>
       </c>
       <c r="O41" s="1">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>272043.0</v>
+        <v>56897.0</v>
       </c>
       <c r="D42" s="1">
-        <v>6.072</v>
+        <v>24.975</v>
       </c>
       <c r="E42" s="1">
-        <v>2.7427898163</v>
+        <v>12.2786667135</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>746156.77</v>
+        <v>698619.3</v>
       </c>
       <c r="I42" s="1">
-        <v>905688.33</v>
+        <v>722383.28</v>
       </c>
       <c r="J42" s="1">
-        <v>121.38043457007</v>
+        <v>103.401563627</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1651845.1</v>
+        <v>1421002.58</v>
       </c>
       <c r="N42" s="1">
-        <v>1651845.1</v>
+        <v>1421002.58</v>
       </c>
       <c r="O42" s="1">
-        <v>1.31</v>
+        <v>1.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>776.0</v>
+        <v>272043.0</v>
       </c>
       <c r="D43" s="1">
-        <v>258.55</v>
+        <v>5.812</v>
       </c>
       <c r="E43" s="1">
-        <v>526.6639690722</v>
+        <v>2.7427898163</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>408691.24</v>
+        <v>746156.77</v>
       </c>
       <c r="I43" s="1">
-        <v>-208056.44</v>
+        <v>834957.15</v>
       </c>
       <c r="J43" s="1">
-        <v>-50.907976398026</v>
+        <v>111.90103522079</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>200634.8</v>
+        <v>1581113.92</v>
       </c>
       <c r="N43" s="1">
-        <v>200634.8</v>
+        <v>1581113.92</v>
       </c>
       <c r="O43" s="1">
-        <v>0.16</v>
+        <v>1.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5550.0</v>
+        <v>776.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.65</v>
+        <v>287.8</v>
       </c>
       <c r="E44" s="1">
-        <v>93.4266396396</v>
+        <v>526.6639690722</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>518517.85</v>
+        <v>408691.24</v>
       </c>
       <c r="I44" s="1">
-        <v>-109760.35</v>
+        <v>-185358.44</v>
       </c>
       <c r="J44" s="1">
-        <v>-21.168094791722</v>
+        <v>-45.354150482893</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>408757.5</v>
+        <v>223332.8</v>
       </c>
       <c r="N44" s="1">
-        <v>408757.5</v>
+        <v>223332.8</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>3653.0</v>
+        <v>5550.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.9</v>
+        <v>72.6</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8897235149</v>
+        <v>93.4266396396</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>361244.16</v>
+        <v>518517.85</v>
       </c>
       <c r="I45" s="1">
-        <v>10996.54</v>
+        <v>-115587.85</v>
       </c>
       <c r="J45" s="1">
-        <v>3.044074124271</v>
+        <v>-22.29197124072</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>372240.7</v>
+        <v>402930.0</v>
       </c>
       <c r="N45" s="1">
-        <v>372240.7</v>
+        <v>402930.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>187423.0</v>
+        <v>3653.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.247</v>
+        <v>113.6</v>
       </c>
       <c r="E46" s="1">
-        <v>3.3342678327</v>
+        <v>98.8897235149</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>624918.48</v>
+        <v>361244.16</v>
       </c>
       <c r="I46" s="1">
-        <v>171067.0</v>
+        <v>53736.64</v>
       </c>
       <c r="J46" s="1">
-        <v>27.374290483456</v>
+        <v>14.875434941287</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>795985.48</v>
+        <v>414980.8</v>
       </c>
       <c r="N46" s="1">
-        <v>795985.48</v>
+        <v>414980.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6923.0</v>
+        <v>187423.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.48</v>
+        <v>4.759</v>
       </c>
       <c r="E47" s="1">
-        <v>150.4822316915</v>
+        <v>3.3342678327</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1041788.49</v>
+        <v>624918.48</v>
       </c>
       <c r="I47" s="1">
-        <v>62291.55</v>
+        <v>267027.58</v>
       </c>
       <c r="J47" s="1">
-        <v>5.979289519699</v>
+        <v>42.729986157555</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1104080.04</v>
+        <v>891946.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1104080.04</v>
+        <v>891946.06</v>
       </c>
       <c r="O47" s="1">
-        <v>0.87</v>
+        <v>0.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>3659.0</v>
+        <v>6923.0</v>
       </c>
       <c r="D48" s="1">
-        <v>137.2</v>
+        <v>178.3</v>
       </c>
       <c r="E48" s="1">
-        <v>72.5991937688</v>
+        <v>150.4822316915</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>265640.45</v>
+        <v>1041788.49</v>
       </c>
       <c r="I48" s="1">
-        <v>236374.35</v>
+        <v>192582.41</v>
       </c>
       <c r="J48" s="1">
-        <v>88.982814928976</v>
+        <v>18.485749444208</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>502014.8</v>
+        <v>1234370.9</v>
       </c>
       <c r="N48" s="1">
-        <v>502014.8</v>
+        <v>1234370.9</v>
       </c>
       <c r="O48" s="1">
-        <v>0.4</v>
+        <v>0.95</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>2082.0</v>
+        <v>3659.0</v>
       </c>
       <c r="D49" s="1">
-        <v>386.45</v>
+        <v>154.8</v>
       </c>
       <c r="E49" s="1">
-        <v>396.0877377522</v>
+        <v>72.5991937688</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>824654.67</v>
+        <v>265640.45</v>
       </c>
       <c r="I49" s="1">
-        <v>-20065.77</v>
+        <v>300772.75</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.4332330525698</v>
+        <v>113.22550838925</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>804588.9</v>
+        <v>566413.2</v>
       </c>
       <c r="N49" s="1">
-        <v>804588.9</v>
+        <v>566413.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.64</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2559.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D50" s="1">
-        <v>529.0</v>
+        <v>398.5</v>
       </c>
       <c r="E50" s="1">
-        <v>630.0341383353</v>
+        <v>396.0877377522</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1612257.36</v>
+        <v>824654.67</v>
       </c>
       <c r="I50" s="1">
-        <v>-258546.36</v>
+        <v>5022.33</v>
       </c>
       <c r="J50" s="1">
-        <v>-16.036295842991</v>
+        <v>0.60902219834637</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1353711.0</v>
+        <v>829677.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1353711.0</v>
+        <v>829677.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.07</v>
+        <v>0.64</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4938.0</v>
+        <v>2559.0</v>
       </c>
       <c r="D51" s="1">
-        <v>123.0</v>
+        <v>553.0</v>
       </c>
       <c r="E51" s="1">
-        <v>115.9634285136</v>
+        <v>630.0341383353</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>572627.41</v>
+        <v>1612257.36</v>
       </c>
       <c r="I51" s="1">
-        <v>34746.59</v>
+        <v>-197130.36</v>
       </c>
       <c r="J51" s="1">
-        <v>6.0679229448692</v>
+        <v>-12.226978452125</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>607374.0</v>
+        <v>1415127.0</v>
       </c>
       <c r="N51" s="1">
-        <v>607374.0</v>
+        <v>1415127.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>1.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>46363.0</v>
+        <v>4938.0</v>
       </c>
       <c r="D52" s="1">
-        <v>17.235</v>
+        <v>125.8</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7747824774</v>
+        <v>115.9634285136</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>545914.24</v>
+        <v>572627.41</v>
       </c>
       <c r="I52" s="1">
-        <v>253152.07</v>
+        <v>48572.99</v>
       </c>
       <c r="J52" s="1">
-        <v>46.37213163738</v>
+        <v>8.4824772883296</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>799066.31</v>
+        <v>621200.4</v>
       </c>
       <c r="N52" s="1">
-        <v>799066.31</v>
+        <v>621200.4</v>
       </c>
       <c r="O52" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>5755.0</v>
+        <v>46363.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.14</v>
+        <v>17.88</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001738</v>
+        <v>11.7747824774</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>300432.87</v>
+        <v>545914.24</v>
       </c>
       <c r="I53" s="1">
-        <v>-23387.17</v>
+        <v>283056.2</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.7844910911379</v>
+        <v>51.849938920809</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>277045.7</v>
+        <v>828970.44</v>
       </c>
       <c r="N53" s="1">
-        <v>277045.7</v>
+        <v>828970.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>776.0</v>
+        <v>5755.0</v>
       </c>
       <c r="D54" s="1">
-        <v>516.0</v>
+        <v>57.8</v>
       </c>
       <c r="E54" s="1">
-        <v>208.9545231959</v>
+        <v>52.2038001738</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>162148.71</v>
+        <v>300432.87</v>
       </c>
       <c r="I54" s="1">
-        <v>238267.29</v>
+        <v>32206.13</v>
       </c>
       <c r="J54" s="1">
-        <v>146.94368521341</v>
+        <v>10.7199089101</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>400416.0</v>
+        <v>332639.0</v>
       </c>
       <c r="N54" s="1">
-        <v>400416.0</v>
+        <v>332639.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>107394.0</v>
+        <v>776.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.616</v>
+        <v>552.6</v>
       </c>
       <c r="E55" s="1">
-        <v>5.34018204</v>
+        <v>208.9545231959</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>573503.51</v>
+        <v>162148.71</v>
       </c>
       <c r="I55" s="1">
-        <v>29621.19</v>
+        <v>266668.89</v>
       </c>
       <c r="J55" s="1">
-        <v>5.1649535675902</v>
+        <v>164.45945823436</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>603124.7</v>
+        <v>428817.6</v>
       </c>
       <c r="N55" s="1">
-        <v>603124.7</v>
+        <v>428817.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>684.0</v>
+        <v>107394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>4772.7</v>
+        <v>6.422</v>
       </c>
       <c r="E56" s="1">
-        <v>4762.8412573099</v>
+        <v>5.34018204</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3257783.42</v>
+        <v>573503.51</v>
       </c>
       <c r="I56" s="1">
-        <v>6743.38</v>
+        <v>116180.76</v>
       </c>
       <c r="J56" s="1">
-        <v>0.20699288843455</v>
+        <v>20.25807304998</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3264526.8</v>
+        <v>689684.27</v>
       </c>
       <c r="N56" s="1">
-        <v>3264526.8</v>
+        <v>689684.27</v>
       </c>
       <c r="O56" s="1">
-        <v>2.58</v>
+        <v>0.53</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>5543.0</v>
+        <v>682.0</v>
       </c>
       <c r="D57" s="1">
-        <v>47.43</v>
+        <v>4778.7</v>
       </c>
       <c r="E57" s="1">
-        <v>30.3388652354</v>
+        <v>4766.8034017595</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>168168.33</v>
+        <v>3250959.92</v>
       </c>
       <c r="I57" s="1">
-        <v>94736.16</v>
+        <v>8113.48</v>
       </c>
       <c r="J57" s="1">
-        <v>56.334126645606</v>
+        <v>0.24957182492733</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>262904.49</v>
+        <v>3259073.4</v>
       </c>
       <c r="N57" s="1">
-        <v>262904.49</v>
+        <v>3259073.4</v>
       </c>
       <c r="O57" s="1">
-        <v>0.21</v>
+        <v>2.52</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>5943.0</v>
+        <v>5543.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.2</v>
+        <v>43.915</v>
       </c>
       <c r="E58" s="1">
-        <v>42.7975365977</v>
+        <v>30.3388652354</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>254345.76</v>
+        <v>168168.33</v>
       </c>
       <c r="I58" s="1">
-        <v>358971.84</v>
+        <v>75252.52</v>
       </c>
       <c r="J58" s="1">
-        <v>141.13537414581</v>
+        <v>44.748330437723</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>613317.6</v>
+        <v>243420.85</v>
       </c>
       <c r="N58" s="1">
-        <v>613317.6</v>
+        <v>243420.85</v>
       </c>
       <c r="O58" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2661.0</v>
+        <v>5943.0</v>
       </c>
       <c r="D59" s="1">
-        <v>303.6</v>
+        <v>100.0</v>
       </c>
       <c r="E59" s="1">
-        <v>213.2935362646</v>
+        <v>42.7975365977</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>567574.1</v>
+        <v>254345.76</v>
       </c>
       <c r="I59" s="1">
-        <v>240305.5</v>
+        <v>339954.24</v>
       </c>
       <c r="J59" s="1">
-        <v>42.33905317385</v>
+        <v>133.65830828082</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>807879.6</v>
+        <v>594300.0</v>
       </c>
       <c r="N59" s="1">
-        <v>807879.6</v>
+        <v>594300.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>254507.0</v>
+        <v>2661.0</v>
       </c>
       <c r="D60" s="1">
-        <v>3.142</v>
+        <v>344.2</v>
       </c>
       <c r="E60" s="1">
-        <v>2.5731999906</v>
+        <v>213.2935362646</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>654897.41</v>
+        <v>567574.1</v>
       </c>
       <c r="I60" s="1">
-        <v>144763.58</v>
+        <v>348342.1</v>
       </c>
       <c r="J60" s="1">
-        <v>22.104772104687</v>
+        <v>61.373854092356</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>799660.99</v>
+        <v>915916.2</v>
       </c>
       <c r="N60" s="1">
-        <v>799660.99</v>
+        <v>915916.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>13903.0</v>
+        <v>102533.0</v>
       </c>
       <c r="D61" s="1">
-        <v>81.08</v>
+        <v>3.503</v>
       </c>
       <c r="E61" s="1">
-        <v>91.7421599655</v>
+        <v>2.5731999454</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1275491.25</v>
+        <v>263837.91</v>
       </c>
       <c r="I61" s="1">
-        <v>-148236.01</v>
+        <v>95335.19</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.621875885076</v>
+        <v>36.133999848619</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>1127255.24</v>
+        <v>359173.1</v>
       </c>
       <c r="N61" s="1">
-        <v>1127255.24</v>
+        <v>359173.1</v>
       </c>
       <c r="O61" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>12005.0</v>
+        <v>13903.0</v>
       </c>
       <c r="D62" s="1">
-        <v>167.0</v>
+        <v>80.79</v>
       </c>
       <c r="E62" s="1">
-        <v>169.251637651</v>
+        <v>91.7421599655</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2031865.91</v>
+        <v>1275491.25</v>
       </c>
       <c r="I62" s="1">
-        <v>-27030.91</v>
+        <v>-152267.88</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.3303491075353</v>
+        <v>-11.937979190371</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2004835.0</v>
+        <v>1123223.37</v>
       </c>
       <c r="N62" s="1">
-        <v>2004835.0</v>
+        <v>1123223.37</v>
       </c>
       <c r="O62" s="1">
-        <v>1.58</v>
+        <v>0.87</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>8450.0</v>
+        <v>12005.0</v>
       </c>
       <c r="D63" s="1">
-        <v>249.65</v>
+        <v>166.78</v>
       </c>
       <c r="E63" s="1">
-        <v>133.3563514793</v>
+        <v>169.251637651</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1126861.17</v>
+        <v>2031865.91</v>
       </c>
       <c r="I63" s="1">
-        <v>982681.33</v>
+        <v>-29672.01</v>
       </c>
       <c r="J63" s="1">
-        <v>87.205181628541</v>
+        <v>-1.4603330787709</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2109542.5</v>
+        <v>2002193.9</v>
       </c>
       <c r="N63" s="1">
-        <v>2109542.5</v>
+        <v>2002193.9</v>
       </c>
       <c r="O63" s="1">
-        <v>1.67</v>
+        <v>1.55</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>7454.0</v>
+        <v>8450.0</v>
       </c>
       <c r="D64" s="1">
-        <v>46.7</v>
+        <v>264.95</v>
       </c>
       <c r="E64" s="1">
-        <v>96.5266299973</v>
+        <v>133.3563514793</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>719509.5</v>
+        <v>1126861.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-371407.7</v>
+        <v>1111966.33</v>
       </c>
       <c r="J64" s="1">
-        <v>-51.619568608893</v>
+        <v>98.678200971287</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>348101.8</v>
+        <v>2238827.5</v>
       </c>
       <c r="N64" s="1">
-        <v>348101.8</v>
+        <v>2238827.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>1.73</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>5045.0</v>
+        <v>7454.0</v>
       </c>
       <c r="D65" s="1">
-        <v>154.9</v>
+        <v>53.55</v>
       </c>
       <c r="E65" s="1">
-        <v>106.248913776</v>
+        <v>96.5266299973</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>536025.77</v>
+        <v>719509.5</v>
       </c>
       <c r="I65" s="1">
-        <v>245444.73</v>
+        <v>-320347.8</v>
       </c>
       <c r="J65" s="1">
-        <v>45.789725743969</v>
+        <v>-44.523081349169</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>781470.5</v>
+        <v>399161.7</v>
       </c>
       <c r="N65" s="1">
-        <v>781470.5</v>
+        <v>399161.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.62</v>
+        <v>0.31</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>15542.0</v>
+        <v>5045.0</v>
       </c>
       <c r="D66" s="1">
-        <v>42.15</v>
+        <v>169.4</v>
       </c>
       <c r="E66" s="1">
-        <v>51.6149704028</v>
+        <v>106.248913776</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>802199.87</v>
+        <v>536025.77</v>
       </c>
       <c r="I66" s="1">
-        <v>-147104.57</v>
+        <v>318597.23</v>
       </c>
       <c r="J66" s="1">
-        <v>-18.337645704181</v>
+        <v>59.436924086691</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>655095.3</v>
+        <v>854623.0</v>
       </c>
       <c r="N66" s="1">
-        <v>655095.3</v>
+        <v>854623.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>6975.0</v>
+        <v>15542.0</v>
       </c>
       <c r="D67" s="1">
-        <v>260.7</v>
+        <v>41.74</v>
       </c>
       <c r="E67" s="1">
-        <v>187.3454164875</v>
+        <v>51.6149704028</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1306734.28</v>
+        <v>802199.87</v>
       </c>
       <c r="I67" s="1">
-        <v>511648.22</v>
+        <v>-153476.79</v>
       </c>
       <c r="J67" s="1">
-        <v>39.154725473338</v>
+        <v>-19.131988889502</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1818382.5</v>
+        <v>648723.08</v>
       </c>
       <c r="N67" s="1">
-        <v>1818382.5</v>
+        <v>648723.08</v>
       </c>
       <c r="O67" s="1">
-        <v>1.44</v>
+        <v>0.5</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>15597.0</v>
+        <v>6975.0</v>
       </c>
       <c r="D68" s="1">
-        <v>76.6</v>
+        <v>244.1</v>
       </c>
       <c r="E68" s="1">
-        <v>33.36065846</v>
+        <v>187.3454164875</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>520326.19</v>
+        <v>1306734.28</v>
       </c>
       <c r="I68" s="1">
-        <v>674404.01</v>
+        <v>395863.22</v>
       </c>
       <c r="J68" s="1">
-        <v>129.6117748753</v>
+        <v>30.294087027395</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1194730.2</v>
+        <v>1702597.5</v>
       </c>
       <c r="N68" s="1">
-        <v>1194730.2</v>
+        <v>1702597.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.94</v>
+        <v>1.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>7540.0</v>
+        <v>15597.0</v>
       </c>
       <c r="D69" s="1">
-        <v>43.7</v>
+        <v>76.24</v>
       </c>
       <c r="E69" s="1">
-        <v>72.1763222812</v>
+        <v>33.36065846</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>544209.47</v>
+        <v>520326.19</v>
       </c>
       <c r="I69" s="1">
-        <v>-214711.47</v>
+        <v>668789.09</v>
       </c>
       <c r="J69" s="1">
-        <v>-39.453828320922</v>
+        <v>128.53265948424</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>329498.0</v>
+        <v>1189115.28</v>
       </c>
       <c r="N69" s="1">
-        <v>329498.0</v>
+        <v>1189115.28</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.92</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>27032.0</v>
+        <v>7540.0</v>
       </c>
       <c r="D70" s="1">
-        <v>23.475</v>
+        <v>46.36</v>
       </c>
       <c r="E70" s="1">
-        <v>24.8443111867</v>
+        <v>72.1763222812</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>671591.42</v>
+        <v>544209.47</v>
       </c>
       <c r="I70" s="1">
-        <v>-37015.22</v>
+        <v>-194655.07</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.5115683282553</v>
+        <v>-35.768409175239</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>634576.2</v>
+        <v>349554.4</v>
       </c>
       <c r="N70" s="1">
-        <v>634576.2</v>
+        <v>349554.4</v>
       </c>
       <c r="O70" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>17631.0</v>
+        <v>27032.0</v>
       </c>
       <c r="D71" s="1">
-        <v>32.76</v>
+        <v>28.87</v>
       </c>
       <c r="E71" s="1">
-        <v>29.1552419035</v>
+        <v>24.8443111867</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>514036.07</v>
+        <v>671591.42</v>
       </c>
       <c r="I71" s="1">
-        <v>63555.49</v>
+        <v>108822.42</v>
       </c>
       <c r="J71" s="1">
-        <v>12.364013677095</v>
+        <v>16.20366442442</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>577591.56</v>
+        <v>780413.84</v>
       </c>
       <c r="N71" s="1">
-        <v>577591.56</v>
+        <v>780413.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>14157.0</v>
+        <v>17631.0</v>
       </c>
       <c r="D72" s="1">
-        <v>76.71</v>
+        <v>36.14</v>
       </c>
       <c r="E72" s="1">
-        <v>67.6363671682</v>
+        <v>29.1552419035</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>957528.05</v>
+        <v>514036.07</v>
       </c>
       <c r="I72" s="1">
-        <v>128455.42</v>
+        <v>123148.27</v>
       </c>
       <c r="J72" s="1">
-        <v>13.415316658348</v>
+        <v>23.957126199335</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1085983.47</v>
+        <v>637184.34</v>
       </c>
       <c r="N72" s="1">
-        <v>1085983.47</v>
+        <v>637184.34</v>
       </c>
       <c r="O72" s="1">
-        <v>0.86</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>21246.0</v>
+        <v>2372.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.96</v>
+        <v>103.95</v>
       </c>
       <c r="E73" s="1">
-        <v>28.1687399981</v>
+        <v>103.5458010118</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>598473.05</v>
+        <v>245610.64</v>
       </c>
       <c r="I73" s="1">
-        <v>80549.11</v>
+        <v>958.76</v>
       </c>
       <c r="J73" s="1">
-        <v>13.459103964665</v>
+        <v>0.39035768157275</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>679022.16</v>
+        <v>246569.4</v>
       </c>
       <c r="N73" s="1">
-        <v>679022.16</v>
+        <v>246569.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>5800.0</v>
+        <v>14157.0</v>
       </c>
       <c r="D74" s="1">
-        <v>122.55</v>
+        <v>74.14</v>
       </c>
       <c r="E74" s="1">
-        <v>99.56105</v>
+        <v>67.6363671682</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>577454.09</v>
+        <v>957528.05</v>
       </c>
       <c r="I74" s="1">
-        <v>133335.91</v>
+        <v>92071.93</v>
       </c>
       <c r="J74" s="1">
-        <v>23.090304893329</v>
+        <v>9.6155856739654</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>710790.0</v>
+        <v>1049599.98</v>
       </c>
       <c r="N74" s="1">
-        <v>710790.0</v>
+        <v>1049599.98</v>
       </c>
       <c r="O74" s="1">
-        <v>0.56</v>
+        <v>0.81</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>6605.0</v>
+        <v>21246.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.19</v>
+        <v>35.36</v>
       </c>
       <c r="E75" s="1">
-        <v>38.9697138531</v>
+        <v>28.1687399981</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>257394.96</v>
+        <v>598473.05</v>
       </c>
       <c r="I75" s="1">
-        <v>-97620.01</v>
+        <v>152785.51</v>
       </c>
       <c r="J75" s="1">
-        <v>-37.926154420428</v>
+        <v>25.529221407714</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>159774.95</v>
+        <v>751258.56</v>
       </c>
       <c r="N75" s="1">
-        <v>159774.95</v>
+        <v>751258.56</v>
       </c>
       <c r="O75" s="1">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>13174.0</v>
+        <v>5800.0</v>
       </c>
       <c r="D76" s="1">
-        <v>29.34</v>
+        <v>141.85</v>
       </c>
       <c r="E76" s="1">
-        <v>31.0725960225</v>
+        <v>99.56105</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>409350.38</v>
+        <v>577454.09</v>
       </c>
       <c r="I76" s="1">
-        <v>-22825.22</v>
+        <v>245275.91</v>
       </c>
       <c r="J76" s="1">
-        <v>-5.5759616004265</v>
+        <v>42.475395749643</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>386525.16</v>
+        <v>822730.0</v>
       </c>
       <c r="N76" s="1">
-        <v>386525.16</v>
+        <v>822730.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>4920.0</v>
+        <v>6605.0</v>
       </c>
       <c r="D77" s="1">
-        <v>70.04</v>
+        <v>28.0</v>
       </c>
       <c r="E77" s="1">
-        <v>145.9451361789</v>
+        <v>38.9697138531</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>718050.07</v>
+        <v>257394.96</v>
       </c>
       <c r="I77" s="1">
-        <v>-373453.27</v>
+        <v>-72454.96</v>
       </c>
       <c r="J77" s="1">
-        <v>-52.009363358185</v>
+        <v>-28.149331284498</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>344596.8</v>
+        <v>184940.0</v>
       </c>
       <c r="N77" s="1">
-        <v>344596.8</v>
+        <v>184940.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>268.0</v>
+        <v>13174.0</v>
       </c>
       <c r="D78" s="1">
-        <v>262.85</v>
+        <v>27.96</v>
       </c>
       <c r="E78" s="1">
-        <v>252.467910448</v>
+        <v>31.0725960225</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>0.0</v>
+        <v>409350.38</v>
       </c>
       <c r="I78" s="1">
-        <v>278240.0</v>
+        <v>-41005.34</v>
       </c>
       <c r="J78" s="1">
-        <v>0</v>
+        <v>-10.017174040488</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>278240.0</v>
+        <v>368345.04</v>
       </c>
       <c r="N78" s="1">
-        <v>278240.0</v>
+        <v>368345.04</v>
       </c>
       <c r="O78" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>4.0</v>
+        <v>4920.0</v>
       </c>
       <c r="D79" s="1">
-        <v>116.36</v>
+        <v>63.74</v>
       </c>
       <c r="E79" s="1">
-        <v>116.620909091</v>
+        <v>145.9451361789</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>0.0</v>
+        <v>718050.07</v>
       </c>
       <c r="I79" s="1">
-        <v>-340.0</v>
+        <v>-404449.27</v>
       </c>
       <c r="J79" s="1">
-        <v>0</v>
+        <v>-56.326053975595</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>-340.0</v>
+        <v>313600.8</v>
       </c>
       <c r="N79" s="1">
-        <v>-340.0</v>
+        <v>313600.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>35.0</v>
+        <v>268.0</v>
       </c>
       <c r="D80" s="1">
-        <v>127.69</v>
+        <v>270.7</v>
       </c>
       <c r="E80" s="1">
-        <v>127.54</v>
+        <v>252.467910448</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>0.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-27370.0</v>
+        <v>488620.0</v>
       </c>
       <c r="J80" s="1">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>-27370.0</v>
+        <v>488620.0</v>
       </c>
       <c r="N80" s="1">
-        <v>-27370.0</v>
+        <v>488620.0</v>
       </c>
       <c r="O80" s="1">
-        <v>-0.02</v>
+        <v>0.38</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>-21.0</v>
+        <v>17.0</v>
       </c>
       <c r="D81" s="1">
-        <v>120.8</v>
+        <v>117.14</v>
       </c>
       <c r="E81" s="1">
-        <v>120.485714286</v>
+        <v>116.66</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>0.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-6600.0</v>
+        <v>7530.0</v>
       </c>
       <c r="J81" s="1">
         <v>0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>-6600.0</v>
+        <v>7530.0</v>
       </c>
       <c r="N81" s="1">
-        <v>-6600.0</v>
+        <v>7530.0</v>
       </c>
       <c r="O81" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>-21.0</v>
+        <v>26.0</v>
       </c>
       <c r="D82" s="1">
-        <v>121.59</v>
+        <v>129.63</v>
       </c>
       <c r="E82" s="1">
-        <v>121.25</v>
+        <v>129.24</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>0.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-7860.0</v>
+        <v>31620.0</v>
       </c>
       <c r="J82" s="1">
         <v>0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>-7860.0</v>
+        <v>31620.0</v>
       </c>
       <c r="N82" s="1">
-        <v>-7860.0</v>
+        <v>31620.0</v>
       </c>
       <c r="O82" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>100000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D83" s="1">
-        <v>103.403</v>
+        <v>122.59</v>
       </c>
       <c r="E83" s="1">
-        <v>99.634</v>
+        <v>120.49</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I83" s="1">
-        <v>3769.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="J83" s="1">
-        <v>3.7828452134813</v>
+        <v>0</v>
       </c>
       <c r="K83">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>103403.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="N83" s="1">
-        <v>105848.21</v>
+        <v>-21000.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>100000.0</v>
+        <v>-21.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.128</v>
+        <v>123.58</v>
       </c>
       <c r="E84" s="1">
-        <v>99.179</v>
+        <v>121.25</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>99179.0</v>
+        <v>0.0</v>
       </c>
       <c r="I84" s="1">
-        <v>3949.0</v>
+        <v>-49650.0</v>
       </c>
       <c r="J84" s="1">
-        <v>3.9816896722088</v>
+        <v>0</v>
       </c>
       <c r="K84">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L84">
-        <v>222.95</v>
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>103128.0</v>
+        <v>-49650.0</v>
       </c>
       <c r="N84" s="1">
-        <v>103350.95</v>
+        <v>-49650.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.08</v>
+        <v>-0.04</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>103.668</v>
+      </c>
+      <c r="E85" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>99634.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>4034.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>4.0488186763555</v>
+      </c>
+      <c r="K85">
+        <v>2.71</v>
+      </c>
+      <c r="L85" t="s">
         <v>200</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>205892.0</v>
+        <v>103668.0</v>
       </c>
       <c r="N85" s="1">
-        <v>212962.55</v>
+        <v>106376.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C86" s="1">
         <v>100000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.726</v>
+        <v>103.291</v>
       </c>
       <c r="E86" s="1">
-        <v>99.33</v>
+        <v>99.179</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99330.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I86" s="1">
-        <v>396.0</v>
+        <v>4112.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.39867109634551</v>
+        <v>4.146038980026</v>
       </c>
       <c r="K86">
-        <v>0.67</v>
+        <v>0.46</v>
       </c>
       <c r="L86">
-        <v>667.81</v>
+        <v>456.51</v>
       </c>
       <c r="M86" s="1">
-        <v>99726.0</v>
+        <v>103291.0</v>
       </c>
       <c r="N86" s="1">
-        <v>100393.81</v>
+        <v>103747.51</v>
       </c>
       <c r="O86" s="1">
         <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="C87" s="1">
         <v>200000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.194</v>
+        <v>104.69</v>
       </c>
       <c r="E87" s="1">
-        <v>99.253</v>
+        <v>99.89</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>198506.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-2118.0</v>
+        <v>9600.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.0669702679012</v>
+        <v>4.8052858143958</v>
       </c>
       <c r="K87">
-        <v>0.76</v>
+        <v>3.81</v>
       </c>
       <c r="L87" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M87" s="1">
-        <v>196388.0</v>
+        <v>209380.0</v>
       </c>
       <c r="N87" s="1">
-        <v>197900.33</v>
+        <v>217008.08</v>
       </c>
       <c r="O87" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" t="s">
         <v>207</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>103.637</v>
+        <v>100.143</v>
       </c>
       <c r="E88" s="1">
-        <v>101.04697458</v>
+        <v>99.33</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>119235.43</v>
+        <v>99330.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3056.23</v>
+        <v>813.0</v>
       </c>
       <c r="J88" s="1">
-        <v>2.5631894815157</v>
+        <v>0.81848384173966</v>
       </c>
       <c r="K88">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.89</v>
+      </c>
+      <c r="L88">
+        <v>893.84</v>
       </c>
       <c r="M88" s="1">
-        <v>122291.66</v>
+        <v>100143.0</v>
       </c>
       <c r="N88" s="1">
-        <v>125535.85</v>
+        <v>101036.84</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
         <v>200000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>112.456</v>
+        <v>98.916</v>
       </c>
       <c r="E89" s="1">
-        <v>100.019</v>
+        <v>99.253</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>200038.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I89" s="1">
-        <v>24874.0</v>
+        <v>-674.0</v>
       </c>
       <c r="J89" s="1">
-        <v>12.43463741889</v>
+        <v>-0.33953633643316</v>
       </c>
       <c r="K89">
-        <v>3.11</v>
+        <v>0.94</v>
       </c>
       <c r="L89" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="M89" s="1">
-        <v>224912.0</v>
+        <v>197832.0</v>
       </c>
       <c r="N89" s="1">
-        <v>231134.9</v>
+        <v>199705.97</v>
       </c>
       <c r="O89" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" t="s">
+        <v>212</v>
+      </c>
+      <c r="C90" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>103.926</v>
+      </c>
+      <c r="E90" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="I90" s="1">
+        <v>3397.25</v>
+      </c>
+      <c r="J90" s="1">
+        <v>2.8491950756583</v>
+      </c>
+      <c r="K90">
+        <v>3.02</v>
+      </c>
+      <c r="L90" t="s">
         <v>213</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>105995.0</v>
+        <v>122632.68</v>
       </c>
       <c r="N90" s="1">
-        <v>109679.93</v>
+        <v>126196.93</v>
       </c>
       <c r="O90" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" t="s">
+        <v>215</v>
+      </c>
+      <c r="C91" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>113.074</v>
+      </c>
+      <c r="E91" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>26110.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>13.052520021196</v>
+      </c>
+      <c r="K91">
+        <v>3.46</v>
+      </c>
+      <c r="L91" t="s">
         <v>216</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>98578.0</v>
+        <v>226148.0</v>
       </c>
       <c r="N91" s="1">
-        <v>100838.27</v>
+        <v>233072.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>217</v>
+      </c>
+      <c r="B92" t="s">
+        <v>218</v>
+      </c>
+      <c r="C92" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>106.007</v>
+      </c>
+      <c r="E92" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-643.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-0.60290670417253</v>
+      </c>
+      <c r="K92">
+        <v>3.99</v>
+      </c>
+      <c r="L92" t="s">
         <v>219</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>125062.92</v>
+        <v>106007.0</v>
       </c>
       <c r="N92" s="1">
-        <v>126188.58</v>
+        <v>109993.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C93" s="1">
         <v>100000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.836</v>
+        <v>99.215</v>
       </c>
       <c r="E93" s="1">
-        <v>99.726</v>
+        <v>99.433</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99726.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I93" s="1">
-        <v>110.0</v>
+        <v>-218.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.11030222810501</v>
+        <v>-0.21924310842477</v>
       </c>
       <c r="K93">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>2.44</v>
+      </c>
+      <c r="L93" t="s">
+        <v>222</v>
       </c>
       <c r="M93" s="1">
-        <v>99836.0</v>
+        <v>99215.0</v>
       </c>
       <c r="N93" s="1">
-        <v>100657.92</v>
+        <v>101656.1</v>
       </c>
       <c r="O93" s="1">
         <v>0.08</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B94" t="s">
         <v>224</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.908</v>
+      </c>
+      <c r="E94" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>127455.87</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1154.55</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.9058429399917</v>
+      </c>
+      <c r="K94">
+        <v>1.08</v>
+      </c>
+      <c r="L94" t="s">
         <v>225</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>100908.0</v>
+        <v>126301.32</v>
       </c>
       <c r="N94" s="1">
-        <v>103865.53</v>
+        <v>127699.11</v>
       </c>
       <c r="O94" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
         <v>227</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.293</v>
+        <v>100.801</v>
       </c>
       <c r="E95" s="1">
-        <v>101.0269</v>
+        <v>99.726</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>141437.66</v>
+        <v>99726.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1027.46</v>
+        <v>1075.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.72644018573271</v>
+        <v>1.0779535928444</v>
       </c>
       <c r="K95">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.07</v>
+      </c>
+      <c r="L95">
+        <v>71.92</v>
       </c>
       <c r="M95" s="1">
-        <v>140410.2</v>
+        <v>100801.0</v>
       </c>
       <c r="N95" s="1">
-        <v>142723.66</v>
+        <v>100872.92</v>
       </c>
       <c r="O95" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" t="s">
+        <v>229</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>101.116</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>1116.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>1.116</v>
+      </c>
+      <c r="K96">
+        <v>3.21</v>
+      </c>
+      <c r="L96" t="s">
         <v>230</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>145935.23</v>
+        <v>101116.0</v>
       </c>
       <c r="N96" s="1">
-        <v>145935.23</v>
+        <v>104329.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" t="s">
         <v>232</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E97" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-190.26</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-0.13451862820694</v>
+      </c>
+      <c r="K97">
+        <v>1.85</v>
+      </c>
+      <c r="L97" t="s">
         <v>233</v>
       </c>
-      <c r="C97" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>388307.52</v>
+        <v>141247.4</v>
       </c>
       <c r="N97" s="1">
-        <v>388307.52</v>
+        <v>143837.47</v>
       </c>
       <c r="O97" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>234</v>
       </c>
       <c r="B98" t="s">
         <v>235</v>
       </c>
       <c r="C98" s="1">
-        <v>104100.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.086</v>
+        <v>91.185</v>
       </c>
       <c r="E98" s="1">
-        <v>99.59600384</v>
+        <v>87.48901242</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>103679.44</v>
+        <v>140857.31</v>
       </c>
       <c r="I98" s="1">
-        <v>-530.92</v>
+        <v>5950.54</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.51207838313942</v>
+        <v>4.2245162853103</v>
       </c>
       <c r="K98">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>103148.52</v>
+        <v>146807.85</v>
       </c>
       <c r="N98" s="1">
-        <v>106227.52</v>
+        <v>146807.85</v>
       </c>
       <c r="O98" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>236</v>
+      </c>
+      <c r="B99" t="s">
         <v>237</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>140000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>89.77</v>
+        <v>61.607</v>
       </c>
       <c r="E99" s="1">
-        <v>87.671</v>
+        <v>68.52636883</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>122739.4</v>
+        <v>444050.87</v>
       </c>
       <c r="I99" s="1">
-        <v>2938.6</v>
+        <v>-44837.51</v>
       </c>
       <c r="J99" s="1">
-        <v>2.3941782345359</v>
+        <v>-10.097381410378</v>
       </c>
       <c r="K99">
-        <v>0.46</v>
+        <v>0.0</v>
       </c>
       <c r="L99">
-        <v>638.15</v>
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>125678.0</v>
+        <v>399213.36</v>
       </c>
       <c r="N99" s="1">
-        <v>126316.15</v>
+        <v>399213.36</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" t="s">
         <v>239</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>131000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.228</v>
+        <v>100.432</v>
       </c>
       <c r="E100" s="1">
-        <v>84.29</v>
+        <v>99.59600384</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>110419.9</v>
+        <v>103679.44</v>
       </c>
       <c r="I100" s="1">
-        <v>7778.78</v>
+        <v>870.28</v>
       </c>
       <c r="J100" s="1">
-        <v>7.0447265393285</v>
+        <v>0.83939496586787</v>
       </c>
       <c r="K100">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.06</v>
+      </c>
+      <c r="L100">
+        <v>58.89</v>
       </c>
       <c r="M100" s="1">
-        <v>118198.68</v>
+        <v>104549.72</v>
       </c>
       <c r="N100" s="1">
-        <v>119611.86</v>
+        <v>104608.61</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B101" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C101" s="1">
-        <v>200000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.589</v>
+        <v>90.465</v>
       </c>
       <c r="E101" s="1">
-        <v>99.799</v>
+        <v>87.671</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>199598.0</v>
+        <v>122739.4</v>
       </c>
       <c r="I101" s="1">
-        <v>-420.0</v>
+        <v>3911.6</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.21042295012976</v>
+        <v>3.1869147152422</v>
       </c>
       <c r="K101">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.54</v>
+      </c>
+      <c r="L101">
+        <v>754.18</v>
       </c>
       <c r="M101" s="1">
-        <v>199178.0</v>
+        <v>126651.0</v>
       </c>
       <c r="N101" s="1">
-        <v>200975.95</v>
+        <v>127405.18</v>
       </c>
       <c r="O101" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B102" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C102" s="1">
-        <v>100000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.649</v>
+        <v>90.703</v>
       </c>
       <c r="E102" s="1">
-        <v>99.991</v>
+        <v>84.29</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>99991.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I102" s="1">
-        <v>658.0</v>
+        <v>8401.03</v>
       </c>
       <c r="J102" s="1">
-        <v>0.65805922533028</v>
+        <v>7.6082572072606</v>
       </c>
       <c r="K102">
-        <v>2.27</v>
+        <v>1.19</v>
       </c>
       <c r="L102" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M102" s="1">
-        <v>100649.0</v>
+        <v>118820.93</v>
       </c>
       <c r="N102" s="1">
-        <v>102921.6</v>
+        <v>120382.16</v>
       </c>
       <c r="O102" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B103" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C103" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>102.22</v>
+        <v>99.906</v>
       </c>
       <c r="E103" s="1">
-        <v>102.64</v>
+        <v>99.799</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>102640.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-420.0</v>
+        <v>214.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.40919719407638</v>
+        <v>0.10721550316135</v>
       </c>
       <c r="K103">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>277.4</v>
+        <v>1.09</v>
+      </c>
+      <c r="L103" t="s">
+        <v>247</v>
       </c>
       <c r="M103" s="1">
-        <v>102220.0</v>
+        <v>199812.0</v>
       </c>
       <c r="N103" s="1">
-        <v>102497.4</v>
+        <v>201986.66</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>248</v>
+      </c>
+      <c r="B104" t="s">
+        <v>249</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1188.0</v>
+      </c>
+      <c r="J104" s="1">
+        <v>1.1881069296237</v>
+      </c>
+      <c r="K104">
+        <v>2.48</v>
+      </c>
+      <c r="L104" t="s">
         <v>250</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>288766.38</v>
+        <v>101179.0</v>
       </c>
       <c r="N104" s="1">
-        <v>291264.87</v>
+        <v>103662.56</v>
       </c>
       <c r="O104" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B105" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C105" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.979</v>
+        <v>103.019</v>
       </c>
       <c r="E105" s="1">
-        <v>99.459</v>
+        <v>102.64</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>140237.19</v>
+        <v>102640.0</v>
       </c>
       <c r="I105" s="1">
-        <v>733.2</v>
+        <v>379.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.52282850219689</v>
+        <v>0.36925175370226</v>
       </c>
       <c r="K105">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="L105">
-        <v>338.98</v>
+        <v>503.42</v>
       </c>
       <c r="M105" s="1">
-        <v>140970.39</v>
+        <v>103019.0</v>
       </c>
       <c r="N105" s="1">
-        <v>141309.37</v>
+        <v>103522.42</v>
       </c>
       <c r="O105" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>253</v>
+      </c>
+      <c r="B106" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>90.028</v>
+      </c>
+      <c r="E106" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="I106" s="1">
+        <v>3108.91</v>
+      </c>
+      <c r="J106" s="1">
+        <v>1.0840701754386</v>
+      </c>
+      <c r="K106">
+        <v>0.84</v>
+      </c>
+      <c r="L106" t="s">
         <v>255</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>99496.0</v>
+        <v>289890.16</v>
       </c>
       <c r="N106" s="1">
-        <v>99639.84</v>
+        <v>292602.53</v>
       </c>
       <c r="O106" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>256</v>
+      </c>
+      <c r="B107" t="s">
         <v>257</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>105.42</v>
+        <v>100.394</v>
       </c>
       <c r="E107" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>105478.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I107" s="1">
-        <v>-58.0</v>
+        <v>1318.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.054987769961509</v>
+        <v>0.94008586452709</v>
       </c>
       <c r="K107">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>0.44</v>
+      </c>
+      <c r="L107">
+        <v>615.18</v>
       </c>
       <c r="M107" s="1">
-        <v>105420.0</v>
+        <v>141555.54</v>
       </c>
       <c r="N107" s="1">
-        <v>108826.16</v>
+        <v>142170.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B108" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C108" s="1">
         <v>100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.408</v>
+        <v>100.033</v>
       </c>
       <c r="E108" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99740.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-332.0</v>
+        <v>741.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.33286545017044</v>
+        <v>0.74628368851468</v>
       </c>
       <c r="K108">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.35</v>
+      </c>
+      <c r="L108">
+        <v>354.79</v>
       </c>
       <c r="M108" s="1">
-        <v>99408.0</v>
+        <v>100033.0</v>
       </c>
       <c r="N108" s="1">
-        <v>100850.47</v>
+        <v>100387.79</v>
       </c>
       <c r="O108" s="1">
         <v>0.08</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C109" s="1">
         <v>100000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.45</v>
+        <v>105.824</v>
       </c>
       <c r="E109" s="1">
-        <v>99.933</v>
+        <v>105.478</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>99933.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I109" s="1">
-        <v>517.0</v>
+        <v>346.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.5173466222369</v>
+        <v>0.32803048977038</v>
       </c>
       <c r="K109">
-        <v>3.24</v>
+        <v>3.71</v>
       </c>
       <c r="L109" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="M109" s="1">
-        <v>100450.0</v>
+        <v>105824.0</v>
       </c>
       <c r="N109" s="1">
-        <v>103686.3</v>
+        <v>109529.91</v>
       </c>
       <c r="O109" s="1">
         <v>0.08</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B110" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C110" s="1">
-        <v>457345.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>89.963</v>
+        <v>100.018</v>
       </c>
       <c r="E110" s="1">
-        <v>88.29020477</v>
+        <v>99.74</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>403790.89</v>
+        <v>99740.0</v>
       </c>
       <c r="I110" s="1">
-        <v>7650.45</v>
+        <v>278.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.8946564148587</v>
+        <v>0.27872468417887</v>
       </c>
       <c r="K110">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>285.68</v>
+        <v>1.65</v>
+      </c>
+      <c r="L110" t="s">
+        <v>265</v>
       </c>
       <c r="M110" s="1">
-        <v>411441.34</v>
+        <v>100018.0</v>
       </c>
       <c r="N110" s="1">
-        <v>411727.02</v>
+        <v>101663.89</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B111" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C111" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>96.727</v>
+        <v>100.774</v>
       </c>
       <c r="E111" s="1">
-        <v>95.95644678</v>
+        <v>99.933</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99034.72</v>
+        <v>99933.0</v>
       </c>
       <c r="I111" s="1">
-        <v>795.27</v>
+        <v>841.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.80302140501836</v>
+        <v>0.84156384777801</v>
       </c>
       <c r="K111">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="L111">
-        <v>515.76</v>
+        <v>64.73</v>
       </c>
       <c r="M111" s="1">
-        <v>99829.99</v>
+        <v>100774.0</v>
       </c>
       <c r="N111" s="1">
-        <v>100345.75</v>
+        <v>100838.73</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B112" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C112" s="1">
-        <v>406143.64</v>
+        <v>457345.06</v>
       </c>
       <c r="D112" s="1">
-        <v>99.109</v>
+        <v>90.7</v>
       </c>
       <c r="E112" s="1">
-        <v>103.69442939</v>
+        <v>88.29020477</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>421148.33</v>
+        <v>403790.89</v>
       </c>
       <c r="I112" s="1">
-        <v>-18623.43</v>
+        <v>11021.08</v>
       </c>
       <c r="J112" s="1">
-        <v>-4.4220595627199</v>
+        <v>2.729402835215</v>
       </c>
       <c r="K112">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.07</v>
+      </c>
+      <c r="L112">
+        <v>313.25</v>
       </c>
       <c r="M112" s="1">
-        <v>402524.9</v>
+        <v>414811.97</v>
       </c>
       <c r="N112" s="1">
-        <v>410135.92</v>
+        <v>415125.22</v>
       </c>
       <c r="O112" s="1">
         <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B113" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C113" s="1">
-        <v>600376.57</v>
+        <v>103207.99</v>
       </c>
       <c r="D113" s="1">
-        <v>105.207</v>
+        <v>97.035</v>
       </c>
       <c r="E113" s="1">
-        <v>122.0761563</v>
+        <v>95.95644678</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>732916.64</v>
+        <v>99034.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-101278.46</v>
+        <v>1113.16</v>
       </c>
       <c r="J113" s="1">
-        <v>-13.818551042858</v>
+        <v>1.1240098422048</v>
       </c>
       <c r="K113">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.55</v>
+      </c>
+      <c r="L113">
+        <v>565.52</v>
       </c>
       <c r="M113" s="1">
-        <v>631638.18</v>
+        <v>100147.88</v>
       </c>
       <c r="N113" s="1">
-        <v>653588.93</v>
+        <v>100713.4</v>
       </c>
       <c r="O113" s="1">
-        <v>0.52</v>
+        <v>0.08</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B114" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C114" s="1">
-        <v>162000.0</v>
+        <v>406143.64</v>
       </c>
       <c r="D114" s="1">
-        <v>99.735</v>
+        <v>100.544</v>
       </c>
       <c r="E114" s="1">
-        <v>100.0</v>
+        <v>103.69442939</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>162000.0</v>
+        <v>421148.33</v>
       </c>
       <c r="I114" s="1">
-        <v>-429.3</v>
+        <v>-12795.27</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.265</v>
+        <v>-3.0381860946712</v>
       </c>
       <c r="K114">
-        <v>0.8</v>
+        <v>2.05</v>
       </c>
       <c r="L114" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="M114" s="1">
-        <v>161570.7</v>
+        <v>408353.06</v>
       </c>
       <c r="N114" s="1">
-        <v>162869.28</v>
+        <v>416698.48</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B115" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D115" s="1">
-        <v>101.104</v>
+        <v>107.554</v>
       </c>
       <c r="E115" s="1">
-        <v>99.785</v>
+        <v>122.0761563</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>99785.0</v>
+        <v>732916.64</v>
       </c>
       <c r="I115" s="1">
-        <v>1319.0</v>
+        <v>-87187.63</v>
       </c>
       <c r="J115" s="1">
-        <v>1.3218419602145</v>
+        <v>-11.895981785869</v>
       </c>
       <c r="K115">
-        <v>2.32</v>
+        <v>3.91</v>
       </c>
       <c r="L115" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="M115" s="1">
-        <v>101104.0</v>
+        <v>645729.01</v>
       </c>
       <c r="N115" s="1">
-        <v>103427.97</v>
+        <v>669217.72</v>
       </c>
       <c r="O115" s="1">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B116" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>106.979</v>
+        <v>100.477</v>
       </c>
       <c r="E116" s="1">
-        <v>104.64733</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>104647.33</v>
+        <v>162000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>2331.67</v>
+        <v>772.74</v>
       </c>
       <c r="J116" s="1">
-        <v>2.2281218259463</v>
+        <v>0.477</v>
       </c>
       <c r="K116">
-        <v>1.09</v>
+        <v>1.0</v>
       </c>
       <c r="L116" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="M116" s="1">
-        <v>106979.0</v>
+        <v>162772.74</v>
       </c>
       <c r="N116" s="1">
-        <v>108072.15</v>
+        <v>164399.69</v>
       </c>
       <c r="O116" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B117" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C117" s="1">
         <v>100000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.586</v>
+        <v>101.123</v>
       </c>
       <c r="E117" s="1">
-        <v>100.028</v>
+        <v>99.785</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>100028.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I117" s="1">
-        <v>558.0</v>
+        <v>1338.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.55784380373495</v>
+        <v>1.3408828982312</v>
       </c>
       <c r="K117">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>176.04</v>
+        <v>2.52</v>
+      </c>
+      <c r="L117" t="s">
+        <v>283</v>
       </c>
       <c r="M117" s="1">
-        <v>100586.0</v>
+        <v>101123.0</v>
       </c>
       <c r="N117" s="1">
-        <v>100762.04</v>
+        <v>103642.86</v>
       </c>
       <c r="O117" s="1">
         <v>0.08</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B118" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C118" s="1">
         <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>108.137</v>
+        <v>107.036</v>
       </c>
       <c r="E118" s="1">
-        <v>107.84</v>
+        <v>104.64733</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>107840.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I118" s="1">
-        <v>297.0</v>
+        <v>2388.67</v>
       </c>
       <c r="J118" s="1">
-        <v>0.27540801186944</v>
+        <v>2.2825904874974</v>
       </c>
       <c r="K118">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
       <c r="L118" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M118" s="1">
-        <v>108137.0</v>
+        <v>107036.0</v>
       </c>
       <c r="N118" s="1">
-        <v>109204.12</v>
+        <v>108415.45</v>
       </c>
       <c r="O118" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B119" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>104.953</v>
+        <v>100.618</v>
       </c>
       <c r="E119" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>211360.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1454.0</v>
+        <v>590.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.68792581377744</v>
+        <v>0.58983484624305</v>
       </c>
       <c r="K119">
-        <v>4.31</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>0.4</v>
+      </c>
+      <c r="L119">
+        <v>403.85</v>
       </c>
       <c r="M119" s="1">
-        <v>209906.0</v>
+        <v>100618.0</v>
       </c>
       <c r="N119" s="1">
-        <v>218522.44</v>
+        <v>101021.85</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C120" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.369</v>
+        <v>108.009</v>
       </c>
       <c r="E120" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>135358.08</v>
+        <v>107840.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-216.24</v>
+        <v>169.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.15975403906438</v>
+        <v>0.15671364985163</v>
       </c>
       <c r="K120">
-        <v>0.74</v>
+        <v>1.35</v>
       </c>
       <c r="L120" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="M120" s="1">
-        <v>135141.84</v>
+        <v>108009.0</v>
       </c>
       <c r="N120" s="1">
-        <v>136147.87</v>
+        <v>109362.42</v>
       </c>
       <c r="O120" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.987</v>
+        <v>104.93</v>
       </c>
       <c r="E121" s="1">
-        <v>99.92</v>
+        <v>105.68</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99920.0</v>
+        <v>211360.0</v>
       </c>
       <c r="I121" s="1">
-        <v>67.0</v>
+        <v>-1500.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.067053642914331</v>
+        <v>-0.70968962906889</v>
       </c>
       <c r="K121">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>702.05</v>
+        <v>4.59</v>
+      </c>
+      <c r="L121" t="s">
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>99987.0</v>
+        <v>209860.0</v>
       </c>
       <c r="N121" s="1">
-        <v>100689.05</v>
+        <v>219033.97</v>
       </c>
       <c r="O121" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.052</v>
+        <v>100.009</v>
       </c>
       <c r="E122" s="1">
-        <v>99.625</v>
+        <v>99.528</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99625.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I122" s="1">
-        <v>427.0</v>
+        <v>654.16</v>
       </c>
       <c r="J122" s="1">
-        <v>0.42860727728984</v>
+        <v>0.48328108672936</v>
       </c>
       <c r="K122">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>169.86</v>
+        <v>0.94</v>
+      </c>
+      <c r="L122" t="s">
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>100052.0</v>
+        <v>136012.24</v>
       </c>
       <c r="N122" s="1">
-        <v>100221.86</v>
+        <v>137294.92</v>
       </c>
       <c r="O122" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>298</v>
+      </c>
+      <c r="B123" t="s">
+        <v>299</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="E123" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>99460.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>503.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.50573094711442</v>
+      </c>
+      <c r="K123">
+        <v>1.38</v>
+      </c>
+      <c r="L123" t="s">
         <v>300</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>195546.0</v>
+        <v>99963.0</v>
       </c>
       <c r="N123" s="1">
-        <v>198096.68</v>
+        <v>101340.74</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
         <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>94.762</v>
+        <v>100.347</v>
       </c>
       <c r="E124" s="1">
-        <v>92.51784</v>
+        <v>100.45</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>92517.84</v>
+        <v>100450.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2244.16</v>
+        <v>-103.0</v>
       </c>
       <c r="J124" s="1">
-        <v>2.4256510960481</v>
+        <v>-0.10253857640617</v>
       </c>
       <c r="K124">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>338.01</v>
+        <v>1.11</v>
+      </c>
+      <c r="L124" t="s">
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>94762.0</v>
+        <v>100347.0</v>
       </c>
       <c r="N124" s="1">
-        <v>95100.01</v>
+        <v>101461.73</v>
       </c>
       <c r="O124" s="1">
         <v>0.08</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>304</v>
+      </c>
+      <c r="B125" t="s">
         <v>305</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>97.947</v>
+      </c>
+      <c r="E125" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-2260.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.1405270648082</v>
+      </c>
+      <c r="K125">
+        <v>1.49</v>
+      </c>
+      <c r="L125" t="s">
         <v>306</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>177871.0</v>
+        <v>195894.0</v>
       </c>
       <c r="N125" s="1">
-        <v>184839.84</v>
+        <v>198866.6</v>
       </c>
       <c r="O125" s="1">
         <v>0.15</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>307</v>
+      </c>
+      <c r="B126" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="C126" s="1">
         <v>100000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.653</v>
+        <v>95.154</v>
       </c>
       <c r="E126" s="1">
-        <v>99.961</v>
+        <v>92.51784</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>99961.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I126" s="1">
-        <v>5692.0</v>
+        <v>2636.16</v>
       </c>
       <c r="J126" s="1">
-        <v>5.694220746091</v>
+        <v>2.84935316259</v>
       </c>
       <c r="K126">
-        <v>2.72</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.39</v>
+      </c>
+      <c r="L126">
+        <v>390.75</v>
       </c>
       <c r="M126" s="1">
-        <v>105653.0</v>
+        <v>95154.0</v>
       </c>
       <c r="N126" s="1">
-        <v>108377.66</v>
+        <v>95544.75</v>
       </c>
       <c r="O126" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>309</v>
+      </c>
+      <c r="B127" t="s">
+        <v>310</v>
+      </c>
+      <c r="C127" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>105.864</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>169920.1</v>
+      </c>
+      <c r="I127" s="1">
+        <v>10048.7</v>
+      </c>
+      <c r="J127" s="1">
+        <v>5.9137794763539</v>
+      </c>
+      <c r="K127">
+        <v>4.39</v>
+      </c>
+      <c r="L127" t="s">
         <v>311</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>140168.1</v>
+        <v>179968.8</v>
       </c>
       <c r="N127" s="1">
-        <v>141825.33</v>
+        <v>187424.35</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B128" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C128" s="1">
         <v>100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.931</v>
+        <v>106.534</v>
       </c>
       <c r="E128" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99611.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3320.0</v>
+        <v>6573.0</v>
       </c>
       <c r="J128" s="1">
-        <v>3.3329652347632</v>
+        <v>6.5755644701434</v>
       </c>
       <c r="K128">
-        <v>2.24</v>
+        <v>3.02</v>
       </c>
       <c r="L128" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="M128" s="1">
-        <v>102931.0</v>
+        <v>106534.0</v>
       </c>
       <c r="N128" s="1">
-        <v>105166.62</v>
+        <v>109552.49</v>
       </c>
       <c r="O128" s="1">
         <v>0.08</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>315</v>
+      </c>
+      <c r="B129" t="s">
+        <v>316</v>
+      </c>
+      <c r="C129" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="I129" s="1">
+        <v>370.83</v>
+      </c>
+      <c r="J129" s="1">
+        <v>0.26378608252593</v>
+      </c>
+      <c r="K129">
+        <v>1.37</v>
+      </c>
+      <c r="L129" t="s">
         <v>317</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>100434.0</v>
+        <v>140950.65</v>
       </c>
       <c r="N129" s="1">
-        <v>102702.84</v>
+        <v>142884.09</v>
       </c>
       <c r="O129" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>318</v>
+      </c>
+      <c r="B130" t="s">
+        <v>319</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>103.302</v>
+      </c>
+      <c r="E130" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>3691.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>3.7054140606961</v>
+      </c>
+      <c r="K130">
+        <v>2.48</v>
+      </c>
+      <c r="L130" t="s">
         <v>320</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>112820.33</v>
+        <v>103302.0</v>
       </c>
       <c r="N130" s="1">
-        <v>114146.53</v>
+        <v>105778.71</v>
       </c>
       <c r="O130" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>321</v>
+      </c>
+      <c r="B131" t="s">
+        <v>322</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.935</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>99438.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1497.0</v>
+      </c>
+      <c r="J131" s="1">
+        <v>1.5054606890726</v>
+      </c>
+      <c r="K131">
+        <v>2.46</v>
+      </c>
+      <c r="L131" t="s">
         <v>323</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>203436.0</v>
+        <v>100935.0</v>
       </c>
       <c r="N131" s="1">
-        <v>209267.51</v>
+        <v>103392.19</v>
       </c>
       <c r="O131" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>324</v>
+      </c>
+      <c r="B132" t="s">
+        <v>325</v>
+      </c>
+      <c r="C132" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>102.699</v>
+      </c>
+      <c r="E132" s="1">
+        <v>102.8745</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>205749.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-351.0</v>
+      </c>
+      <c r="J132" s="1">
+        <v>-0.17059621188924</v>
+      </c>
+      <c r="K132">
+        <v>3.16</v>
+      </c>
+      <c r="L132" t="s">
         <v>326</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>98135.0</v>
+        <v>205398.0</v>
       </c>
       <c r="N132" s="1">
-        <v>100449.04</v>
+        <v>211726.77</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>327</v>
+      </c>
+      <c r="B133" t="s">
+        <v>328</v>
+      </c>
+      <c r="C133" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.397</v>
+      </c>
+      <c r="E133" s="1">
+        <v>98.434</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>98434.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>963.0</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.97832049901457</v>
+      </c>
+      <c r="K133">
+        <v>2.53</v>
+      </c>
+      <c r="L133" t="s">
         <v>329</v>
       </c>
-      <c r="B133" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>210636.0</v>
+        <v>99397.0</v>
       </c>
       <c r="N133" s="1">
-        <v>216844.9</v>
+        <v>101929.53</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>330</v>
+      </c>
+      <c r="B134" t="s">
+        <v>331</v>
+      </c>
+      <c r="C134" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>106.105</v>
+      </c>
+      <c r="E134" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>12888.0</v>
+      </c>
+      <c r="J134" s="1">
+        <v>6.4659194669931</v>
+      </c>
+      <c r="K134">
+        <v>3.38</v>
+      </c>
+      <c r="L134" t="s">
         <v>332</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>309990.0</v>
+        <v>212210.0</v>
       </c>
       <c r="N134" s="1">
-        <v>320633.84</v>
+        <v>218976.44</v>
       </c>
       <c r="O134" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>333</v>
+      </c>
+      <c r="B135" t="s">
+        <v>334</v>
+      </c>
+      <c r="C135" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>103.32</v>
+      </c>
+      <c r="E135" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>295800.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>14160.0</v>
+      </c>
+      <c r="J135" s="1">
+        <v>4.7870182555781</v>
+      </c>
+      <c r="K135">
+        <v>3.81</v>
+      </c>
+      <c r="L135" t="s">
         <v>335</v>
       </c>
-      <c r="B135" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>209646.0</v>
+        <v>309960.0</v>
       </c>
       <c r="N135" s="1">
-        <v>216656.74</v>
+        <v>321394.93</v>
       </c>
       <c r="O135" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>336</v>
+      </c>
+      <c r="B136" t="s">
+        <v>337</v>
+      </c>
+      <c r="C136" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>104.891</v>
+      </c>
+      <c r="E136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>9782.0</v>
+      </c>
+      <c r="J136" s="1">
+        <v>4.891</v>
+      </c>
+      <c r="K136">
+        <v>3.8</v>
+      </c>
+      <c r="L136" t="s">
         <v>338</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>108544.0</v>
+        <v>209782.0</v>
       </c>
       <c r="N136" s="1">
-        <v>108730.99</v>
+        <v>217372.58</v>
       </c>
       <c r="O136" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>339</v>
+      </c>
+      <c r="B137" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="C137" s="1">
         <v>100000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.097</v>
+        <v>108.804</v>
       </c>
       <c r="E137" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>99852.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I137" s="1">
-        <v>245.0</v>
+        <v>-496.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.24536313744342</v>
+        <v>-0.45379688929552</v>
       </c>
       <c r="K137">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="L137">
-        <v>65.75</v>
+        <v>503.42</v>
       </c>
       <c r="M137" s="1">
-        <v>100097.0</v>
+        <v>108804.0</v>
       </c>
       <c r="N137" s="1">
-        <v>100162.75</v>
+        <v>109307.42</v>
       </c>
       <c r="O137" s="1">
         <v>0.08</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>341</v>
+      </c>
+      <c r="B138" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="C138" s="1">
         <v>100000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.615</v>
+        <v>100.457</v>
       </c>
       <c r="E138" s="1">
-        <v>99.589</v>
+        <v>99.852</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99589.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I138" s="1">
-        <v>1026.0</v>
+        <v>605.0</v>
       </c>
       <c r="J138" s="1">
-        <v>1.0302342628202</v>
+        <v>0.60589672715619</v>
       </c>
       <c r="K138">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.31</v>
+      </c>
+      <c r="L138">
+        <v>306.85</v>
       </c>
       <c r="M138" s="1">
-        <v>100615.0</v>
+        <v>100457.0</v>
       </c>
       <c r="N138" s="1">
-        <v>103916.03</v>
+        <v>100763.85</v>
       </c>
       <c r="O138" s="1">
         <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B139" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>85.747</v>
+        <v>100.718</v>
       </c>
       <c r="E139" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>171920.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-426.0</v>
+        <v>1129.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.24778966961377</v>
+        <v>1.1336593398869</v>
       </c>
       <c r="K139">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="L139">
-        <v>702.05</v>
+        <v>129.45</v>
       </c>
       <c r="M139" s="1">
-        <v>171494.0</v>
+        <v>100718.0</v>
       </c>
       <c r="N139" s="1">
-        <v>172196.05</v>
+        <v>100847.45</v>
       </c>
       <c r="O139" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B140" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C140" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.417</v>
+        <v>86.646</v>
       </c>
       <c r="E140" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>100650.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-233.0</v>
+        <v>1372.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.23149528067561</v>
+        <v>0.79804560260586</v>
       </c>
       <c r="K140">
-        <v>0.17</v>
+        <v>0.39</v>
       </c>
       <c r="L140">
-        <v>172.6</v>
+        <v>777.4</v>
       </c>
       <c r="M140" s="1">
-        <v>100417.0</v>
+        <v>173292.0</v>
       </c>
       <c r="N140" s="1">
-        <v>100589.6</v>
+        <v>174069.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B141" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.942</v>
+        <v>100.788</v>
       </c>
       <c r="E141" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>99571.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1371.0</v>
+        <v>138.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.3769069307328</v>
+        <v>0.1371087928465</v>
       </c>
       <c r="K141">
-        <v>0.81</v>
+        <v>0.35</v>
       </c>
       <c r="L141">
-        <v>810.27</v>
+        <v>353.42</v>
       </c>
       <c r="M141" s="1">
-        <v>100942.0</v>
+        <v>100788.0</v>
       </c>
       <c r="N141" s="1">
-        <v>101752.27</v>
+        <v>101141.42</v>
       </c>
       <c r="O141" s="1">
         <v>0.08</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B142" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C142" s="1">
         <v>100000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.045</v>
+        <v>101.167</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>100000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I142" s="1">
-        <v>45.0</v>
+        <v>1596.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0.045</v>
+        <v>1.6028763394964</v>
       </c>
       <c r="K142">
-        <v>1.15</v>
+        <v>1.01</v>
       </c>
       <c r="L142" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="M142" s="1">
-        <v>100045.0</v>
+        <v>101167.0</v>
       </c>
       <c r="N142" s="1">
-        <v>101192.34</v>
+        <v>102173.16</v>
       </c>
       <c r="O142" s="1">
         <v>0.08</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B143" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C143" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.686</v>
+        <v>100.581</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-549.5</v>
+        <v>581.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.314</v>
+        <v>0.581</v>
       </c>
       <c r="K143">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>281.04</v>
+        <v>1.37</v>
+      </c>
+      <c r="L143" t="s">
+        <v>354</v>
       </c>
       <c r="M143" s="1">
-        <v>174450.5</v>
+        <v>100581.0</v>
       </c>
       <c r="N143" s="1">
-        <v>174731.54</v>
+        <v>101951.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>355</v>
+      </c>
+      <c r="B144" t="s">
         <v>356</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.247</v>
+        <v>100.503</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1626.48</v>
+        <v>880.25</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.753</v>
+        <v>0.503</v>
       </c>
       <c r="K144">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.37</v>
+      </c>
+      <c r="L144">
+        <v>644.73</v>
       </c>
       <c r="M144" s="1">
-        <v>214373.52</v>
+        <v>175880.25</v>
       </c>
       <c r="N144" s="1">
-        <v>217814.2</v>
+        <v>176524.98</v>
       </c>
       <c r="O144" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>357</v>
+      </c>
+      <c r="B145" t="s">
+        <v>358</v>
+      </c>
+      <c r="C145" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>1008.72</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.467</v>
+      </c>
+      <c r="K145">
+        <v>1.82</v>
+      </c>
+      <c r="L145" t="s">
         <v>359</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>100507.0</v>
+        <v>217008.72</v>
       </c>
       <c r="N145" s="1">
-        <v>103208.37</v>
+        <v>220934.63</v>
       </c>
       <c r="O145" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B146" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C146" s="1">
         <v>100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.404</v>
+        <v>100.932</v>
       </c>
       <c r="E146" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>99259.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I146" s="1">
-        <v>1145.0</v>
+        <v>512.0</v>
       </c>
       <c r="J146" s="1">
-        <v>1.1535477891174</v>
+        <v>0.5098585939056</v>
       </c>
       <c r="K146">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>779.11</v>
+        <v>2.92</v>
+      </c>
+      <c r="L146" t="s">
+        <v>362</v>
       </c>
       <c r="M146" s="1">
-        <v>100404.0</v>
+        <v>100932.0</v>
       </c>
       <c r="N146" s="1">
-        <v>101183.11</v>
+        <v>103851.86</v>
       </c>
       <c r="O146" s="1">
         <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>363</v>
+      </c>
+      <c r="B147" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="C147" s="1">
         <v>100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.417</v>
+        <v>100.951</v>
       </c>
       <c r="E147" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99362.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I147" s="1">
-        <v>55.0</v>
+        <v>1692.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.055353153116886</v>
+        <v>1.7046313180669</v>
       </c>
       <c r="K147">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>547.95</v>
+        <v>1.04</v>
+      </c>
+      <c r="L147" t="s">
+        <v>365</v>
       </c>
       <c r="M147" s="1">
-        <v>99417.0</v>
+        <v>100951.0</v>
       </c>
       <c r="N147" s="1">
-        <v>99964.95</v>
+        <v>101993.81</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>366</v>
       </c>
       <c r="B148" t="s">
         <v>367</v>
       </c>
       <c r="C148" s="1">
         <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>107.804</v>
+        <v>99.998</v>
       </c>
       <c r="E148" s="1">
-        <v>108.846</v>
+        <v>99.362</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>108846.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-1042.0</v>
+        <v>636.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.9573158407291</v>
+        <v>0.64008373422435</v>
       </c>
       <c r="K148">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.74</v>
+      </c>
+      <c r="L148">
+        <v>736.3</v>
       </c>
       <c r="M148" s="1">
-        <v>107804.0</v>
+        <v>99998.0</v>
       </c>
       <c r="N148" s="1">
-        <v>109313.59</v>
+        <v>100734.3</v>
       </c>
       <c r="O148" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>368</v>
+      </c>
+      <c r="B149" t="s">
         <v>369</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>108.587</v>
+      </c>
+      <c r="E149" s="1">
+        <v>108.846</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>108846.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-259.0</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-0.23795086636165</v>
+      </c>
+      <c r="K149">
+        <v>1.8</v>
+      </c>
+      <c r="L149" t="s">
         <v>370</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>204584.0</v>
+        <v>108587.0</v>
       </c>
       <c r="N149" s="1">
-        <v>209658.66</v>
+        <v>110382.89</v>
       </c>
       <c r="O149" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>371</v>
+      </c>
+      <c r="B150" t="s">
         <v>372</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>102.983</v>
+      </c>
+      <c r="E150" s="1">
+        <v>100.4</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>200800.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>5166.0</v>
+      </c>
+      <c r="J150" s="1">
+        <v>2.5727091633466</v>
+      </c>
+      <c r="K150">
+        <v>2.77</v>
+      </c>
+      <c r="L150" t="s">
         <v>373</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>230791.28</v>
+        <v>205966.0</v>
       </c>
       <c r="N150" s="1">
-        <v>235670.43</v>
+        <v>211507.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>374</v>
+      </c>
+      <c r="B151" t="s">
         <v>375</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>230208.96</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1788.72</v>
+      </c>
+      <c r="J151" s="1">
+        <v>0.7769984278631</v>
+      </c>
+      <c r="K151">
+        <v>2.28</v>
+      </c>
+      <c r="L151" t="s">
         <v>376</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>100444.0</v>
+        <v>231997.68</v>
       </c>
       <c r="N151" s="1">
-        <v>102579.96</v>
+        <v>237278.86</v>
       </c>
       <c r="O151" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>377</v>
+      </c>
+      <c r="B152" t="s">
         <v>378</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.561</v>
+      </c>
+      <c r="E152" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>99517.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1044.0</v>
+      </c>
+      <c r="J152" s="1">
+        <v>1.049066993579</v>
+      </c>
+      <c r="K152">
+        <v>2.34</v>
+      </c>
+      <c r="L152" t="s">
         <v>379</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>284111.52</v>
+        <v>100561.0</v>
       </c>
       <c r="N152" s="1">
-        <v>286484.81</v>
+        <v>102900.38</v>
       </c>
       <c r="O152" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>380</v>
+      </c>
+      <c r="B153" t="s">
         <v>381</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>92.28</v>
+      </c>
+      <c r="E153" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="I153" s="1">
+        <v>27166.96</v>
+      </c>
+      <c r="J153" s="1">
+        <v>10.56852171656</v>
+      </c>
+      <c r="K153">
+        <v>0.88</v>
+      </c>
+      <c r="L153" t="s">
         <v>382</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>103608.0</v>
+        <v>284222.4</v>
       </c>
       <c r="N153" s="1">
-        <v>103926.49</v>
+        <v>286943.77</v>
       </c>
       <c r="O153" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>383</v>
       </c>
       <c r="B154" t="s">
         <v>384</v>
       </c>
       <c r="C154" s="1">
         <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>90.894</v>
+        <v>104.063</v>
       </c>
       <c r="E154" s="1">
-        <v>89.875</v>
+        <v>99.329</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>89875.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1019.0</v>
+        <v>4734.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.1337969401947</v>
+        <v>4.7659797239477</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="L154">
-        <v>2.74</v>
+        <v>552.05</v>
       </c>
       <c r="M154" s="1">
-        <v>90894.0</v>
+        <v>104063.0</v>
       </c>
       <c r="N154" s="1">
-        <v>90896.74</v>
+        <v>104615.05</v>
       </c>
       <c r="O154" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>385</v>
       </c>
       <c r="B155" t="s">
         <v>386</v>
       </c>
       <c r="C155" s="1">
-        <v>390000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>98.851</v>
+        <v>91.2</v>
       </c>
       <c r="E155" s="1">
-        <v>98.328</v>
+        <v>89.875</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>383479.2</v>
+        <v>89875.0</v>
       </c>
       <c r="I155" s="1">
-        <v>2039.7</v>
+        <v>1325.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.5318932552274</v>
+        <v>1.4742698191933</v>
       </c>
       <c r="K155">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.03</v>
+      </c>
+      <c r="L155">
+        <v>32.88</v>
       </c>
       <c r="M155" s="1">
-        <v>385518.9</v>
+        <v>91200.0</v>
       </c>
       <c r="N155" s="1">
-        <v>387201.78</v>
+        <v>91232.88</v>
       </c>
       <c r="O155" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>387</v>
+      </c>
+      <c r="B156" t="s">
         <v>388</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>390000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="E156" s="1">
+        <v>98.328</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>383479.2</v>
+      </c>
+      <c r="I156" s="1">
+        <v>5167.5</v>
+      </c>
+      <c r="J156" s="1">
+        <v>1.3475307135302</v>
+      </c>
+      <c r="K156">
+        <v>0.58</v>
+      </c>
+      <c r="L156" t="s">
         <v>389</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>227633.86</v>
+        <v>388646.7</v>
       </c>
       <c r="N156" s="1">
-        <v>228817.42</v>
+        <v>390917.25</v>
       </c>
       <c r="O156" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>390</v>
+      </c>
+      <c r="B157" t="s">
         <v>391</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" s="1">
+        <v>228571.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.93</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.36900132</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>229414.43</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1282.28</v>
+      </c>
+      <c r="J157" s="1">
+        <v>0.55893607041196</v>
+      </c>
+      <c r="K157">
+        <v>0.7</v>
+      </c>
+      <c r="L157" t="s">
         <v>392</v>
       </c>
-      <c r="C157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>459560.4</v>
+        <v>230696.71</v>
       </c>
       <c r="N157" s="1">
-        <v>465474.51</v>
+        <v>232293.58</v>
       </c>
       <c r="O157" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>393</v>
+      </c>
+      <c r="B158" t="s">
         <v>394</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>90.987</v>
+      </c>
+      <c r="E158" s="1">
+        <v>90.91529423</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>472759.53</v>
+      </c>
+      <c r="I158" s="1">
+        <v>372.87</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0.078870964272259</v>
+      </c>
+      <c r="K158">
+        <v>1.34</v>
+      </c>
+      <c r="L158" t="s">
         <v>395</v>
       </c>
-      <c r="C158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>360916.34</v>
+        <v>473132.4</v>
       </c>
       <c r="N158" s="1">
-        <v>362721.74</v>
+        <v>480104.32</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>396</v>
+      </c>
+      <c r="B159" t="s">
         <v>397</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" s="1">
+        <v>355002.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>103.131</v>
+      </c>
+      <c r="E159" s="1">
+        <v>99.67399902</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>353844.69</v>
+      </c>
+      <c r="I159" s="1">
+        <v>12272.42</v>
+      </c>
+      <c r="J159" s="1">
+        <v>3.4683069569307</v>
+      </c>
+      <c r="K159">
+        <v>0.71</v>
+      </c>
+      <c r="L159" t="s">
         <v>398</v>
       </c>
-      <c r="C159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>99946.0</v>
+        <v>366117.11</v>
       </c>
       <c r="N159" s="1">
-        <v>101680.93</v>
+        <v>368644.68</v>
       </c>
       <c r="O159" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>399</v>
+      </c>
+      <c r="B160" t="s">
         <v>400</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.625</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0.8610147745725</v>
+      </c>
+      <c r="K160">
+        <v>1.99</v>
+      </c>
+      <c r="L160" t="s">
         <v>401</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>129799.8</v>
+        <v>100625.0</v>
       </c>
       <c r="N160" s="1">
-        <v>130449.87</v>
+        <v>102616.1</v>
       </c>
       <c r="O160" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>402</v>
       </c>
       <c r="B161" t="s">
         <v>403</v>
       </c>
       <c r="C161" s="1">
-        <v>673000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>88.976</v>
+        <v>100.393</v>
       </c>
       <c r="E161" s="1">
-        <v>87.89336553</v>
+        <v>99.945</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>591522.35</v>
+        <v>129928.5</v>
       </c>
       <c r="I161" s="1">
-        <v>7286.13</v>
+        <v>582.4</v>
       </c>
       <c r="J161" s="1">
-        <v>1.2317590366619</v>
+        <v>0.44824653559458</v>
       </c>
       <c r="K161">
-        <v>0.0</v>
+        <v>0.71</v>
       </c>
       <c r="L161">
-        <v>0.0</v>
+        <v>925.1</v>
       </c>
       <c r="M161" s="1">
-        <v>598808.48</v>
+        <v>130510.9</v>
       </c>
       <c r="N161" s="1">
-        <v>598808.48</v>
+        <v>131436.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.47</v>
+        <v>0.1</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>404</v>
       </c>
       <c r="B162" t="s">
         <v>405</v>
       </c>
       <c r="C162" s="1">
-        <v>24000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>62.615</v>
+        <v>89.691</v>
       </c>
       <c r="E162" s="1">
-        <v>73.332375</v>
+        <v>87.89336553</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>17599.77</v>
+        <v>591522.35</v>
       </c>
       <c r="I162" s="1">
-        <v>-2572.17</v>
+        <v>12098.08</v>
       </c>
       <c r="J162" s="1">
-        <v>-14.614793261503</v>
+        <v>2.0452447823823</v>
       </c>
       <c r="K162">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L162">
-        <v>23.51</v>
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>15027.6</v>
+        <v>603620.43</v>
       </c>
       <c r="N162" s="1">
-        <v>15051.11</v>
+        <v>603620.43</v>
       </c>
       <c r="O162" s="1">
-        <v>0.01</v>
+        <v>0.47</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>406</v>
       </c>
       <c r="B163" t="s">
         <v>407</v>
       </c>
       <c r="C163" s="1">
-        <v>198000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.596</v>
+        <v>64.305</v>
       </c>
       <c r="E163" s="1">
-        <v>93.47240909</v>
+        <v>73.332375</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>185075.37</v>
+        <v>17599.77</v>
       </c>
       <c r="I163" s="1">
-        <v>4204.71</v>
+        <v>-2166.57</v>
       </c>
       <c r="J163" s="1">
-        <v>2.2718906356907</v>
+        <v>-12.310217690345</v>
       </c>
       <c r="K163">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="L163">
-        <v>387.86</v>
+        <v>27.12</v>
       </c>
       <c r="M163" s="1">
-        <v>189280.08</v>
+        <v>15433.2</v>
       </c>
       <c r="N163" s="1">
-        <v>189667.94</v>
+        <v>15460.32</v>
       </c>
       <c r="O163" s="1">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>408</v>
       </c>
       <c r="B164" t="s">
         <v>409</v>
       </c>
       <c r="C164" s="1">
-        <v>124000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>86.547</v>
+        <v>95.916</v>
       </c>
       <c r="E164" s="1">
-        <v>91.51215323</v>
+        <v>93.47240909</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>113475.07</v>
+        <v>185075.37</v>
       </c>
       <c r="I164" s="1">
-        <v>-6156.79</v>
+        <v>4838.31</v>
       </c>
       <c r="J164" s="1">
-        <v>-5.4256763181552</v>
+        <v>2.6142376481538</v>
       </c>
       <c r="K164">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>0.23</v>
+      </c>
+      <c r="L164">
+        <v>447.53</v>
       </c>
       <c r="M164" s="1">
-        <v>107318.28</v>
+        <v>189913.68</v>
       </c>
       <c r="N164" s="1">
-        <v>108449.57</v>
+        <v>190361.21</v>
       </c>
       <c r="O164" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>410</v>
+      </c>
+      <c r="B165" t="s">
         <v>411</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>124000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>87.772</v>
+      </c>
+      <c r="E165" s="1">
+        <v>91.51215323</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>113475.07</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-4637.79</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-4.0870563023226</v>
+      </c>
+      <c r="K165">
+        <v>0.98</v>
+      </c>
+      <c r="L165" t="s">
         <v>412</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>153748.5</v>
+        <v>108837.28</v>
       </c>
       <c r="N165" s="1">
-        <v>156394.25</v>
+        <v>110052.65</v>
       </c>
       <c r="O165" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>413</v>
+      </c>
+      <c r="B166" t="s">
         <v>414</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="1">
-        <v>1035800.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>87.974</v>
+        <v>100.223</v>
       </c>
       <c r="E166" s="1">
-        <v>87.23165862</v>
+        <v>99.998</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>903545.52</v>
+        <v>134997.3</v>
       </c>
       <c r="I166" s="1">
-        <v>7689.17</v>
+        <v>303.75</v>
       </c>
       <c r="J166" s="1">
-        <v>0.85099973712448</v>
+        <v>0.22500450009</v>
       </c>
       <c r="K166">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L166">
-        <v>0.0</v>
+        <v>122.24</v>
       </c>
       <c r="M166" s="1">
-        <v>911234.69</v>
+        <v>135301.05</v>
       </c>
       <c r="N166" s="1">
-        <v>911234.69</v>
+        <v>135423.29</v>
       </c>
       <c r="O166" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>415</v>
+      </c>
+      <c r="B167" t="s">
         <v>416</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>102.796</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="I167" s="1">
+        <v>4049.25</v>
+      </c>
+      <c r="J167" s="1">
+        <v>2.6968974939184</v>
+      </c>
+      <c r="K167">
+        <v>1.99</v>
+      </c>
+      <c r="L167" t="s">
         <v>417</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1813018.2</v>
+        <v>154194.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1814742.83</v>
+        <v>157174.27</v>
       </c>
       <c r="O167" s="1">
-        <v>1.43</v>
+        <v>0.12</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>418</v>
+      </c>
+      <c r="B168" t="s">
         <v>419</v>
       </c>
-      <c r="B168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C168" s="1">
-        <v>172795.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D168" s="1">
-        <v>96.076</v>
+        <v>88.791</v>
       </c>
       <c r="E168" s="1">
-        <v>112.76218641</v>
+        <v>87.23165862</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>194847.42</v>
+        <v>903545.52</v>
       </c>
       <c r="I168" s="1">
-        <v>8717.93</v>
+        <v>16151.66</v>
       </c>
       <c r="J168" s="1">
-        <v>4.4742342495477</v>
+        <v>1.7875867504716</v>
       </c>
       <c r="K168">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L168">
-        <v>113.2</v>
+        <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>203565.35</v>
+        <v>919697.18</v>
       </c>
       <c r="N168" s="1">
-        <v>203678.55</v>
+        <v>919697.18</v>
       </c>
       <c r="O168" s="1">
-        <v>0.16</v>
+        <v>0.71</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>420</v>
+      </c>
+      <c r="B169" t="s">
         <v>421</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>1543032.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="E169" s="1">
+        <v>114.3889699</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1765058.41</v>
+      </c>
+      <c r="I169" s="1">
+        <v>48888.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>2.7697666957095</v>
+      </c>
+      <c r="K169">
+        <v>0.12</v>
+      </c>
+      <c r="L169" t="s">
         <v>422</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>1829535.38</v>
+        <v>1813946.41</v>
       </c>
       <c r="N169" s="1">
-        <v>1839694.52</v>
+        <v>1815783.39</v>
       </c>
       <c r="O169" s="1">
-        <v>1.45</v>
+        <v>1.4</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>423</v>
+      </c>
+      <c r="B170" t="s">
         <v>424</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" s="1">
-        <v>850000.0</v>
+        <v>172795.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.665</v>
+        <v>96.684</v>
       </c>
       <c r="E170" s="1">
-        <v>94.925</v>
+        <v>112.76218641</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>806862.5</v>
+        <v>194847.42</v>
       </c>
       <c r="I170" s="1">
-        <v>6290.0</v>
+        <v>10270.12</v>
       </c>
       <c r="J170" s="1">
-        <v>0.77956281274691</v>
+        <v>5.2708524444409</v>
       </c>
       <c r="K170">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.07</v>
+      </c>
+      <c r="L170">
+        <v>126.13</v>
       </c>
       <c r="M170" s="1">
-        <v>813152.5</v>
+        <v>205117.54</v>
       </c>
       <c r="N170" s="1">
-        <v>814410.03</v>
+        <v>205243.67</v>
       </c>
       <c r="O170" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>425</v>
+      </c>
+      <c r="B171" t="s">
+        <v>426</v>
+      </c>
+      <c r="C171" s="1">
+        <v>2896943.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>65.043</v>
+      </c>
+      <c r="E171" s="1">
+        <v>72.69136155</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>2105827.31</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-221568.67</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-10.52169230344</v>
+      </c>
+      <c r="K171">
+        <v>0.38</v>
+      </c>
+      <c r="L171" t="s">
         <v>427</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>379750.51</v>
+        <v>1884258.64</v>
       </c>
       <c r="N171" s="1">
-        <v>383647.96</v>
+        <v>1895290.83</v>
       </c>
       <c r="O171" s="1">
-        <v>0.3</v>
+        <v>1.46</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>428</v>
+      </c>
+      <c r="B172" t="s">
+        <v>429</v>
+      </c>
+      <c r="C172" s="1">
+        <v>444553.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>86.861</v>
+      </c>
+      <c r="E172" s="1">
+        <v>86.69857362</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>385421.11</v>
+      </c>
+      <c r="I172" s="1">
+        <v>722.07</v>
+      </c>
+      <c r="J172" s="1">
+        <v>0.18734573204877</v>
+      </c>
+      <c r="K172">
+        <v>0.95</v>
+      </c>
+      <c r="L172" t="s">
         <v>430</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>1044535.8</v>
+        <v>386143.18</v>
       </c>
       <c r="N172" s="1">
-        <v>1056634.43</v>
+        <v>390375.57</v>
       </c>
       <c r="O172" s="1">
-        <v>0.83</v>
+        <v>0.3</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>431</v>
+      </c>
+      <c r="B173" t="s">
+        <v>432</v>
+      </c>
+      <c r="C173" s="1">
+        <v>1380000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>77.565</v>
+      </c>
+      <c r="E173" s="1">
+        <v>78.5174029</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>1083540.16</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-13143.16</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.2129831902124</v>
+      </c>
+      <c r="K173">
+        <v>0.95</v>
+      </c>
+      <c r="L173" t="s">
         <v>433</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>387665.0</v>
+        <v>1070397.0</v>
       </c>
       <c r="N173" s="1">
-        <v>398185.55</v>
+        <v>1083535.36</v>
       </c>
       <c r="O173" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>434</v>
+      </c>
+      <c r="B174" t="s">
+        <v>435</v>
+      </c>
+      <c r="C174" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.079</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>849439.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>1232.5</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.14509576320371</v>
+      </c>
+      <c r="K174">
+        <v>1.03</v>
+      </c>
+      <c r="L174" t="s">
         <v>436</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>237197.02</v>
+        <v>850671.5</v>
       </c>
       <c r="N174" s="1">
-        <v>242605.98</v>
+        <v>859390.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>437</v>
+      </c>
+      <c r="B175" t="s">
+        <v>438</v>
+      </c>
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>80.405</v>
+      </c>
+      <c r="E175" s="1">
+        <v>82.8884</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>414442.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-12417.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-2.9960766524628</v>
+      </c>
+      <c r="K175">
+        <v>2.28</v>
+      </c>
+      <c r="L175" t="s">
         <v>439</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>313729.79</v>
+        <v>402025.0</v>
       </c>
       <c r="N175" s="1">
-        <v>315889.98</v>
+        <v>413449.66</v>
       </c>
       <c r="O175" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>440</v>
+      </c>
+      <c r="B176" t="s">
+        <v>441</v>
+      </c>
+      <c r="C176" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.059</v>
+      </c>
+      <c r="E176" s="1">
+        <v>99.46728631</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>239716.16</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1426.03</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.59488271462383</v>
+      </c>
+      <c r="K176">
+        <v>2.44</v>
+      </c>
+      <c r="L176" t="s">
         <v>442</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>222075.84</v>
+        <v>241142.19</v>
       </c>
       <c r="N176" s="1">
-        <v>228517.22</v>
+        <v>247015.99</v>
       </c>
       <c r="O176" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>443</v>
+      </c>
+      <c r="B177" t="s">
+        <v>444</v>
+      </c>
+      <c r="C177" s="1">
+        <v>312885.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>102.01</v>
+      </c>
+      <c r="E177" s="1">
+        <v>99.33042172</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>310789.99</v>
+      </c>
+      <c r="I177" s="1">
+        <v>8384.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>2.6976415810561</v>
+      </c>
+      <c r="K177">
+        <v>0.9</v>
+      </c>
+      <c r="L177" t="s">
         <v>445</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>93875.13</v>
+        <v>319173.99</v>
       </c>
       <c r="N177" s="1">
-        <v>94344.91</v>
+        <v>321994.24</v>
       </c>
       <c r="O177" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>446</v>
+      </c>
+      <c r="B178" t="s">
         <v>447</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>224000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>102.107</v>
+      </c>
+      <c r="E178" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>221144.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>7575.68</v>
+      </c>
+      <c r="J178" s="1">
+        <v>3.4256773866802</v>
+      </c>
+      <c r="K178">
+        <v>3.12</v>
+      </c>
+      <c r="L178" t="s">
         <v>448</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>83494.0</v>
+        <v>228719.68</v>
       </c>
       <c r="N178" s="1">
-        <v>84846.05</v>
+        <v>235714.62</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>449</v>
+      </c>
+      <c r="B179" t="s">
         <v>450</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>84.657</v>
+      </c>
+      <c r="E179" s="1">
+        <v>81.75</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>81750.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>2907.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>3.5559633027523</v>
+      </c>
+      <c r="K179">
+        <v>1.44</v>
+      </c>
+      <c r="L179" t="s">
         <v>451</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>542371.88</v>
+        <v>84657.0</v>
       </c>
       <c r="N179" s="1">
-        <v>542371.88</v>
+        <v>86099.47</v>
       </c>
       <c r="O179" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>452</v>
       </c>
       <c r="B180" t="s">
         <v>453</v>
       </c>
       <c r="C180" s="1">
-        <v>2263571.72</v>
+        <v>704635.29</v>
       </c>
       <c r="D180" s="1">
-        <v>88.06</v>
+        <v>78.402</v>
       </c>
       <c r="E180" s="1">
-        <v>102.8383713</v>
+        <v>77.63493651</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2327820.29</v>
+        <v>547043.16</v>
       </c>
       <c r="I180" s="1">
-        <v>-334519.04</v>
+        <v>5405.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-14.370483900198</v>
+        <v>0.98803904247701</v>
       </c>
       <c r="K180">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1993301.25</v>
+        <v>552448.16</v>
       </c>
       <c r="N180" s="1">
-        <v>2026789.71</v>
+        <v>552448.16</v>
       </c>
       <c r="O180" s="1">
-        <v>1.6</v>
+        <v>0.43</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>454</v>
+      </c>
+      <c r="B181" t="s">
         <v>455</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>2263571.72</v>
+      </c>
+      <c r="D181" s="1">
+        <v>90.38</v>
+      </c>
+      <c r="E181" s="1">
+        <v>102.8383713</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>2327820.29</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-282004.17</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-12.114516365866</v>
+      </c>
+      <c r="K181">
+        <v>1.63</v>
+      </c>
+      <c r="L181" t="s">
         <v>456</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>1893678.49</v>
+        <v>2045816.12</v>
       </c>
       <c r="N181" s="1">
-        <v>1945675.77</v>
+        <v>2082715.44</v>
       </c>
       <c r="O181" s="1">
-        <v>1.54</v>
+        <v>1.61</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>457</v>
+      </c>
+      <c r="B182" t="s">
         <v>458</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" s="1">
+        <v>1599192.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="E182" s="1">
+        <v>98.81541553</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1580248.22</v>
+      </c>
+      <c r="I182" s="1">
+        <v>2392.15</v>
+      </c>
+      <c r="J182" s="1">
+        <v>0.15137811704037</v>
+      </c>
+      <c r="K182">
+        <v>0.08</v>
+      </c>
+      <c r="L182" t="s">
         <v>459</v>
       </c>
-      <c r="C182" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>628504.84</v>
+        <v>1582640.37</v>
       </c>
       <c r="N182" s="1">
-        <v>636400.1</v>
+        <v>1583954.77</v>
       </c>
       <c r="O182" s="1">
-        <v>0.5</v>
+        <v>1.22</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>460</v>
+      </c>
+      <c r="B183" t="s">
         <v>461</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>636996.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.03</v>
+      </c>
+      <c r="E183" s="1">
+        <v>99.89010135</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>636295.95</v>
+      </c>
+      <c r="I183" s="1">
+        <v>891.15</v>
+      </c>
+      <c r="J183" s="1">
+        <v>0.14005275375397</v>
+      </c>
+      <c r="K183">
+        <v>1.4</v>
+      </c>
+      <c r="L183" t="s">
         <v>462</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>969328.8</v>
+        <v>637187.1</v>
       </c>
       <c r="N183" s="1">
-        <v>984561.24</v>
+        <v>646080.61</v>
       </c>
       <c r="O183" s="1">
-        <v>0.78</v>
+        <v>0.5</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>463</v>
+      </c>
+      <c r="B184" t="s">
         <v>464</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>990000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.428</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.374</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>983802.6</v>
+      </c>
+      <c r="I184" s="1">
+        <v>534.6</v>
+      </c>
+      <c r="J184" s="1">
+        <v>0.054340169460825</v>
+      </c>
+      <c r="K184">
+        <v>1.7</v>
+      </c>
+      <c r="L184" t="s">
         <v>465</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>151242.25</v>
+        <v>984337.2</v>
       </c>
       <c r="N184" s="1">
-        <v>152372.95</v>
+        <v>1001121.09</v>
       </c>
       <c r="O184" s="1">
-        <v>0.12</v>
+        <v>0.77</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>466</v>
+      </c>
+      <c r="B185" t="s">
         <v>467</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" s="1">
+        <v>145000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.287</v>
+      </c>
+      <c r="E185" s="1">
+        <v>99.775</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>144673.75</v>
+      </c>
+      <c r="I185" s="1">
+        <v>7992.4</v>
+      </c>
+      <c r="J185" s="1">
+        <v>5.5244299674267</v>
+      </c>
+      <c r="K185">
+        <v>1.03</v>
+      </c>
+      <c r="L185" t="s">
         <v>468</v>
       </c>
-      <c r="C185" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>99867.0</v>
+        <v>152666.15</v>
       </c>
       <c r="N185" s="1">
-        <v>100021.11</v>
+        <v>154157.37</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>469</v>
       </c>
       <c r="B186" t="s">
         <v>470</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>90.011</v>
+        <v>101.149</v>
       </c>
       <c r="E186" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I186" s="1">
-        <v>4531.0</v>
+        <v>1909.0</v>
       </c>
       <c r="J186" s="1">
-        <v>5.3006551240056</v>
+        <v>1.9236195082628</v>
       </c>
       <c r="K186">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>0.38</v>
+      </c>
+      <c r="L186">
+        <v>380.14</v>
       </c>
       <c r="M186" s="1">
-        <v>90011.0</v>
+        <v>101149.0</v>
       </c>
       <c r="N186" s="1">
-        <v>91480.86</v>
+        <v>101529.14</v>
       </c>
       <c r="O186" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>471</v>
+      </c>
+      <c r="B187" t="s">
         <v>472</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>90.48</v>
+      </c>
+      <c r="E187" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>5.8493214787085</v>
+      </c>
+      <c r="K187">
+        <v>1.58</v>
+      </c>
+      <c r="L187" t="s">
         <v>473</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>186788.0</v>
+        <v>90480.0</v>
       </c>
       <c r="N187" s="1">
-        <v>187938.68</v>
+        <v>92061.37</v>
       </c>
       <c r="O187" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>474</v>
+      </c>
+      <c r="B188" t="s">
         <v>475</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>93.827</v>
+      </c>
+      <c r="E188" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>2562.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>1.3841765176237</v>
+      </c>
+      <c r="K188">
+        <v>0.68</v>
+      </c>
+      <c r="L188" t="s">
         <v>476</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>102845.0</v>
+        <v>187654.0</v>
       </c>
       <c r="N188" s="1">
-        <v>105446.03</v>
+        <v>189015.64</v>
       </c>
       <c r="O188" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>477</v>
+      </c>
+      <c r="B189" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C189" s="1">
         <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.696</v>
+        <v>103.391</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>100000.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-304.0</v>
+        <v>3533.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.304</v>
+        <v>3.5380239940716</v>
       </c>
       <c r="K189">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>2.83</v>
+      </c>
+      <c r="L189" t="s">
+        <v>479</v>
       </c>
       <c r="M189" s="1">
-        <v>99696.0</v>
+        <v>103391.0</v>
       </c>
       <c r="N189" s="1">
-        <v>100641.21</v>
+        <v>106225.59</v>
       </c>
       <c r="O189" s="1">
         <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>480</v>
       </c>
       <c r="B190" t="s">
         <v>481</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>94.372</v>
+        <v>100.239</v>
       </c>
       <c r="E190" s="1">
-        <v>96.33333333</v>
+        <v>99.67</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>289000.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-5884.0</v>
+        <v>569.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.0359861591696</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K190">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.15</v>
+      </c>
+      <c r="L190">
+        <v>145.55</v>
       </c>
       <c r="M190" s="1">
-        <v>283116.0</v>
+        <v>100239.0</v>
       </c>
       <c r="N190" s="1">
-        <v>288531.0</v>
+        <v>100384.55</v>
       </c>
       <c r="O190" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>482</v>
+      </c>
+      <c r="B191" t="s">
         <v>483</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.876</v>
+      </c>
+      <c r="E191" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-124.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-0.124</v>
+      </c>
+      <c r="K191">
+        <v>1.17</v>
+      </c>
+      <c r="L191" t="s">
         <v>484</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>198582.0</v>
+        <v>99876.0</v>
       </c>
       <c r="N191" s="1">
-        <v>204790.9</v>
+        <v>101047.23</v>
       </c>
       <c r="O191" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>485</v>
       </c>
       <c r="B192" t="s">
         <v>486</v>
       </c>
       <c r="C192" s="1">
-        <v>148000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.662</v>
+        <v>94.57</v>
       </c>
       <c r="E192" s="1">
-        <v>99.628</v>
+        <v>96.33333333</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>147449.44</v>
+        <v>289000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>50.32</v>
+        <v>-5290.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.034126952262416</v>
+        <v>-1.8304498269896</v>
       </c>
       <c r="K192">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>0.09</v>
+      </c>
+      <c r="L192">
+        <v>270.0</v>
       </c>
       <c r="M192" s="1">
-        <v>147499.76</v>
+        <v>283710.0</v>
       </c>
       <c r="N192" s="1">
-        <v>149173.38</v>
+        <v>283980.0</v>
       </c>
       <c r="O192" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>487</v>
+      </c>
+      <c r="B193" t="s">
         <v>488</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.076</v>
+      </c>
+      <c r="E193" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>2868.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.4537418138318</v>
+      </c>
+      <c r="K193">
+        <v>3.37</v>
+      </c>
+      <c r="L193" t="s">
         <v>489</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>100333.0</v>
+        <v>200152.0</v>
       </c>
       <c r="N193" s="1">
-        <v>101165.88</v>
+        <v>206888.3</v>
       </c>
       <c r="O193" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>490</v>
       </c>
       <c r="B194" t="s">
         <v>491</v>
       </c>
       <c r="C194" s="1">
-        <v>104000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.016</v>
+        <v>100.005</v>
       </c>
       <c r="E194" s="1">
-        <v>99.594</v>
+        <v>99.628</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>103577.76</v>
+        <v>147449.44</v>
       </c>
       <c r="I194" s="1">
-        <v>438.88</v>
+        <v>557.96</v>
       </c>
       <c r="J194" s="1">
-        <v>0.42372030443601</v>
+        <v>0.37840767655679</v>
       </c>
       <c r="K194">
-        <v>2.23</v>
+        <v>1.33</v>
       </c>
       <c r="L194" t="s">
         <v>492</v>
       </c>
       <c r="M194" s="1">
-        <v>104016.64</v>
+        <v>148007.4</v>
       </c>
       <c r="N194" s="1">
-        <v>106334.2</v>
+        <v>149970.93</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>493</v>
       </c>
       <c r="B195" t="s">
         <v>494</v>
       </c>
       <c r="C195" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.935</v>
+        <v>100.468</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>300000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-195.0</v>
+        <v>732.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.065</v>
+        <v>0.73393759525146</v>
       </c>
       <c r="K195">
-        <v>1.79</v>
+        <v>1.07</v>
       </c>
       <c r="L195" t="s">
         <v>495</v>
       </c>
       <c r="M195" s="1">
-        <v>299805.0</v>
+        <v>100468.0</v>
       </c>
       <c r="N195" s="1">
-        <v>305187.53</v>
+        <v>101541.97</v>
       </c>
       <c r="O195" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>496</v>
       </c>
       <c r="B196" t="s">
         <v>497</v>
       </c>
       <c r="C196" s="1">
-        <v>152000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.541</v>
+        <v>100.232</v>
       </c>
       <c r="E196" s="1">
-        <v>99.849</v>
+        <v>99.594</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>151770.48</v>
+        <v>103577.76</v>
       </c>
       <c r="I196" s="1">
-        <v>4091.84</v>
+        <v>663.52</v>
       </c>
       <c r="J196" s="1">
-        <v>2.6960710673116</v>
+        <v>0.640600839408</v>
       </c>
       <c r="K196">
-        <v>1.5</v>
+        <v>2.43</v>
       </c>
       <c r="L196" t="s">
         <v>498</v>
       </c>
       <c r="M196" s="1">
-        <v>155862.32</v>
+        <v>104241.28</v>
       </c>
       <c r="N196" s="1">
-        <v>158138.99</v>
+        <v>106770.4</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>499</v>
       </c>
       <c r="B197" t="s">
         <v>500</v>
       </c>
       <c r="C197" s="1">
-        <v>117000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.715</v>
+        <v>100.564</v>
       </c>
       <c r="E197" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>115964.55</v>
+        <v>300000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1872.0</v>
+        <v>1692.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.6142864349493</v>
+        <v>0.564</v>
       </c>
       <c r="K197">
-        <v>2.98</v>
+        <v>2.03</v>
       </c>
       <c r="L197" t="s">
         <v>501</v>
       </c>
       <c r="M197" s="1">
-        <v>117836.55</v>
+        <v>301692.0</v>
       </c>
       <c r="N197" s="1">
-        <v>121325.71</v>
+        <v>307775.22</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>502</v>
       </c>
       <c r="B198" t="s">
         <v>503</v>
       </c>
       <c r="C198" s="1">
-        <v>203227.6</v>
+        <v>152000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>96.29</v>
+        <v>102.911</v>
       </c>
       <c r="E198" s="1">
-        <v>96.26519233</v>
+        <v>99.849</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>195637.44</v>
+        <v>151770.48</v>
       </c>
       <c r="I198" s="1">
-        <v>50.42</v>
+        <v>4654.24</v>
       </c>
       <c r="J198" s="1">
-        <v>0.025772163037913</v>
+        <v>3.0666306122245</v>
       </c>
       <c r="K198">
-        <v>0.8</v>
+        <v>1.73</v>
       </c>
       <c r="L198" t="s">
         <v>504</v>
       </c>
       <c r="M198" s="1">
-        <v>195687.86</v>
+        <v>156424.72</v>
       </c>
       <c r="N198" s="1">
-        <v>197317.02</v>
+        <v>159054.11</v>
       </c>
       <c r="O198" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>505</v>
       </c>
       <c r="B199" t="s">
         <v>506</v>
       </c>
       <c r="C199" s="1">
-        <v>103183.72</v>
+        <v>117000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>90.421</v>
+        <v>101.716</v>
       </c>
       <c r="E199" s="1">
-        <v>92.98022014</v>
+        <v>99.115</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>95940.45</v>
+        <v>115964.55</v>
       </c>
       <c r="I199" s="1">
-        <v>-2640.7</v>
+        <v>3043.17</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.7524365374563</v>
+        <v>2.6242243858145</v>
       </c>
       <c r="K199">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>977.56</v>
+        <v>3.19</v>
+      </c>
+      <c r="L199" t="s">
+        <v>507</v>
       </c>
       <c r="M199" s="1">
-        <v>93299.75</v>
+        <v>119007.72</v>
       </c>
       <c r="N199" s="1">
-        <v>94277.31</v>
+        <v>122743.71</v>
       </c>
       <c r="O199" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B200" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C200" s="1">
-        <v>86980.33</v>
+        <v>203227.6</v>
       </c>
       <c r="D200" s="1">
-        <v>78.741</v>
+        <v>96.657</v>
       </c>
       <c r="E200" s="1">
-        <v>95.00003047</v>
+        <v>96.26519233</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>82631.34</v>
+        <v>195637.44</v>
       </c>
       <c r="I200" s="1">
-        <v>-14142.16</v>
+        <v>796.27</v>
       </c>
       <c r="J200" s="1">
-        <v>-17.114765414672</v>
+        <v>0.40701309524394</v>
       </c>
       <c r="K200">
-        <v>1.93</v>
+        <v>0.87</v>
       </c>
       <c r="L200" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M200" s="1">
-        <v>68489.18</v>
+        <v>196433.71</v>
       </c>
       <c r="N200" s="1">
-        <v>70166.83</v>
+        <v>198197.61</v>
       </c>
       <c r="O200" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B201" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C201" s="1">
-        <v>681000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D201" s="1">
-        <v>101.287</v>
+        <v>91.428</v>
       </c>
       <c r="E201" s="1">
-        <v>123.85769604</v>
+        <v>92.98022014</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>843470.91</v>
+        <v>95940.45</v>
       </c>
       <c r="I201" s="1">
-        <v>41655.55</v>
+        <v>-1601.64</v>
       </c>
       <c r="J201" s="1">
-        <v>4.9385876271655</v>
+        <v>-1.6694105562357</v>
       </c>
       <c r="K201">
-        <v>0.63</v>
+        <v>1.03</v>
       </c>
       <c r="L201" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M201" s="1">
-        <v>885126.46</v>
+        <v>94338.81</v>
       </c>
       <c r="N201" s="1">
-        <v>889441.54</v>
+        <v>95397.22</v>
       </c>
       <c r="O201" s="1">
-        <v>0.7</v>
+        <v>0.07</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B202" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C202" s="1">
-        <v>760000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D202" s="1">
-        <v>101.373</v>
+        <v>80.818</v>
       </c>
       <c r="E202" s="1">
-        <v>101.61324868</v>
+        <v>95.00003047</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>772260.69</v>
+        <v>82631.34</v>
       </c>
       <c r="I202" s="1">
-        <v>28429.09</v>
+        <v>-12335.57</v>
       </c>
       <c r="J202" s="1">
-        <v>3.681281511299</v>
+        <v>-14.928439984151</v>
       </c>
       <c r="K202">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.05</v>
+      </c>
+      <c r="L202">
+        <v>42.89</v>
       </c>
       <c r="M202" s="1">
-        <v>800689.78</v>
+        <v>70295.77</v>
       </c>
       <c r="N202" s="1">
-        <v>803910.25</v>
+        <v>70338.66</v>
       </c>
       <c r="O202" s="1">
-        <v>0.64</v>
+        <v>0.05</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>516</v>
       </c>
       <c r="B203" t="s">
         <v>517</v>
       </c>
       <c r="C203" s="1">
-        <v>750000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.453</v>
+        <v>101.92</v>
       </c>
       <c r="E203" s="1">
-        <v>100.913</v>
+        <v>123.85769604</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>756847.5</v>
+        <v>843470.91</v>
       </c>
       <c r="I203" s="1">
-        <v>-3450.0</v>
+        <v>48325.5</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.45583819725903</v>
+        <v>5.7293617867627</v>
       </c>
       <c r="K203">
-        <v>1.14</v>
+        <v>0.73</v>
       </c>
       <c r="L203" t="s">
         <v>518</v>
       </c>
       <c r="M203" s="1">
-        <v>753397.5</v>
+        <v>891796.41</v>
       </c>
       <c r="N203" s="1">
-        <v>761920.6</v>
+        <v>896781.71</v>
       </c>
       <c r="O203" s="1">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>519</v>
       </c>
       <c r="B204" t="s">
         <v>520</v>
       </c>
       <c r="C204" s="1">
-        <v>563000.0</v>
+        <v>760000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>87.9</v>
+        <v>102.73</v>
       </c>
       <c r="E204" s="1">
-        <v>95.40138544</v>
+        <v>101.61324868</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>537109.8</v>
+        <v>772260.69</v>
       </c>
       <c r="I204" s="1">
-        <v>-42232.8</v>
+        <v>40185.68</v>
       </c>
       <c r="J204" s="1">
-        <v>-7.8629732691528</v>
+        <v>5.2036417909605</v>
       </c>
       <c r="K204">
-        <v>1.41</v>
+        <v>0.54</v>
       </c>
       <c r="L204" t="s">
         <v>521</v>
       </c>
       <c r="M204" s="1">
-        <v>494877.0</v>
+        <v>812446.37</v>
       </c>
       <c r="N204" s="1">
-        <v>502812.66</v>
+        <v>816536.1</v>
       </c>
       <c r="O204" s="1">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>522</v>
       </c>
       <c r="B205" t="s">
         <v>523</v>
       </c>
       <c r="C205" s="1">
-        <v>470000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.213</v>
+        <v>100.447</v>
       </c>
       <c r="E205" s="1">
-        <v>101.176</v>
+        <v>100.913</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>475527.2</v>
+        <v>756847.5</v>
       </c>
       <c r="I205" s="1">
-        <v>-4526.1</v>
+        <v>-3495.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.95180675258955</v>
+        <v>-0.46178391287545</v>
       </c>
       <c r="K205">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.01</v>
+      </c>
+      <c r="L205">
+        <v>105.66</v>
       </c>
       <c r="M205" s="1">
-        <v>471001.1</v>
+        <v>753352.5</v>
       </c>
       <c r="N205" s="1">
-        <v>477829.73</v>
+        <v>753458.16</v>
       </c>
       <c r="O205" s="1">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>524</v>
+      </c>
+      <c r="B206" t="s">
         <v>525</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>563000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>90.139</v>
+      </c>
+      <c r="E206" s="1">
+        <v>95.40138544</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>537109.8</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-29627.23</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-5.5160471843932</v>
+      </c>
+      <c r="K206">
+        <v>1.61</v>
+      </c>
+      <c r="L206" t="s">
         <v>526</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>1471239.51</v>
+        <v>507482.57</v>
       </c>
       <c r="N206" s="1">
-        <v>1471821.49</v>
+        <v>516530.23</v>
       </c>
       <c r="O206" s="1">
-        <v>1.16</v>
+        <v>0.4</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>527</v>
       </c>
       <c r="B207" t="s">
         <v>528</v>
       </c>
       <c r="C207" s="1">
-        <v>1370000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>104.278</v>
+        <v>101.657</v>
       </c>
       <c r="E207" s="1">
-        <v>104.151</v>
+        <v>101.176</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>1426868.7</v>
+        <v>475527.2</v>
       </c>
       <c r="I207" s="1">
-        <v>1739.9</v>
+        <v>2260.7</v>
       </c>
       <c r="J207" s="1">
-        <v>0.12193833952626</v>
+        <v>0.47540918794971</v>
       </c>
       <c r="K207">
-        <v>0.53</v>
+        <v>1.66</v>
       </c>
       <c r="L207" t="s">
         <v>529</v>
       </c>
       <c r="M207" s="1">
-        <v>1428608.6</v>
+        <v>477787.9</v>
       </c>
       <c r="N207" s="1">
-        <v>1435850.03</v>
+        <v>485573.41</v>
       </c>
       <c r="O207" s="1">
-        <v>1.13</v>
+        <v>0.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>530</v>
       </c>
       <c r="B208" t="s">
         <v>531</v>
       </c>
       <c r="C208" s="1">
-        <v>927000.0</v>
+        <v>1443000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>104.298</v>
+        <v>103.48</v>
       </c>
       <c r="E208" s="1">
-        <v>108.81741532</v>
+        <v>101.552</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1008737.44</v>
+        <v>1465395.36</v>
       </c>
       <c r="I208" s="1">
-        <v>-41894.98</v>
+        <v>27821.04</v>
       </c>
       <c r="J208" s="1">
-        <v>-4.1532095804831</v>
+        <v>1.8985347408224</v>
       </c>
       <c r="K208">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>409.72</v>
+        <v>0.26</v>
+      </c>
+      <c r="L208" t="s">
+        <v>532</v>
       </c>
       <c r="M208" s="1">
-        <v>966842.46</v>
+        <v>1493216.4</v>
       </c>
       <c r="N208" s="1">
-        <v>967252.18</v>
+        <v>1496999.29</v>
       </c>
       <c r="O208" s="1">
-        <v>0.76</v>
+        <v>1.16</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B209" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C209" s="1">
-        <v>120000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>97.868</v>
+        <v>104.85</v>
       </c>
       <c r="E209" s="1">
-        <v>99.406</v>
+        <v>104.151</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>119287.2</v>
+        <v>1426868.7</v>
       </c>
       <c r="I209" s="1">
-        <v>-1845.6</v>
+        <v>9576.3</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.547190310444</v>
+        <v>0.67114093959732</v>
       </c>
       <c r="K209">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>0.75</v>
+      </c>
+      <c r="L209" t="s">
+        <v>535</v>
       </c>
       <c r="M209" s="1">
-        <v>117441.6</v>
+        <v>1436445.0</v>
       </c>
       <c r="N209" s="1">
-        <v>118016.94</v>
+        <v>1446750.11</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>1.12</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B210" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C210" s="1">
-        <v>247000.0</v>
+        <v>1427000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.293</v>
+        <v>106.078</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>107.71495725</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>247000.0</v>
+        <v>1537092.44</v>
       </c>
       <c r="I210" s="1">
-        <v>-1746.29</v>
+        <v>-23359.38</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.707</v>
+        <v>-1.5197121130854</v>
       </c>
       <c r="K210">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>315.65</v>
+        <v>0.29</v>
+      </c>
+      <c r="L210" t="s">
+        <v>538</v>
       </c>
       <c r="M210" s="1">
-        <v>245253.71</v>
+        <v>1513733.06</v>
       </c>
       <c r="N210" s="1">
-        <v>245569.36</v>
+        <v>1517832.73</v>
       </c>
       <c r="O210" s="1">
-        <v>0.19</v>
+        <v>1.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B211" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C211" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.858</v>
+        <v>98.506</v>
       </c>
       <c r="E211" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>100770.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I211" s="1">
-        <v>4088.0</v>
+        <v>-1080.0</v>
       </c>
       <c r="J211" s="1">
-        <v>4.0567629254739</v>
+        <v>-0.90537794499326</v>
       </c>
       <c r="K211">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.67</v>
+      </c>
+      <c r="L211">
+        <v>801.37</v>
       </c>
       <c r="M211" s="1">
-        <v>104858.0</v>
+        <v>118207.2</v>
       </c>
       <c r="N211" s="1">
-        <v>108684.03</v>
+        <v>119008.57</v>
       </c>
       <c r="O211" s="1">
         <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B212" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.92</v>
+        <v>100.062</v>
       </c>
       <c r="E212" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>197380.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6460.0</v>
+        <v>118.42</v>
       </c>
       <c r="J212" s="1">
-        <v>3.2728746580201</v>
+        <v>0.062</v>
       </c>
       <c r="K212">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.08</v>
+      </c>
+      <c r="L212">
+        <v>147.69</v>
       </c>
       <c r="M212" s="1">
-        <v>203840.0</v>
+        <v>191118.42</v>
       </c>
       <c r="N212" s="1">
-        <v>206706.44</v>
+        <v>191266.11</v>
       </c>
       <c r="O212" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B213" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>84.857</v>
+        <v>105.042</v>
       </c>
       <c r="E213" s="1">
-        <v>85.379</v>
+        <v>100.77</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>85379.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-522.0</v>
+        <v>4272.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.61139155998548</v>
+        <v>4.2393569514737</v>
       </c>
       <c r="K213">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>127.05</v>
+        <v>4.11</v>
+      </c>
+      <c r="L213" t="s">
+        <v>545</v>
       </c>
       <c r="M213" s="1">
-        <v>84857.0</v>
+        <v>105042.0</v>
       </c>
       <c r="N213" s="1">
-        <v>84984.05</v>
+        <v>109154.33</v>
       </c>
       <c r="O213" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B214" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.709</v>
+        <v>102.929</v>
       </c>
       <c r="E214" s="1">
-        <v>99.098</v>
+        <v>98.69</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99098.0</v>
+        <v>197380.0</v>
       </c>
       <c r="I214" s="1">
-        <v>4611.0</v>
+        <v>8478.0</v>
       </c>
       <c r="J214" s="1">
-        <v>4.6529697874831</v>
+        <v>4.2952680109434</v>
       </c>
       <c r="K214">
-        <v>2.3</v>
+        <v>1.67</v>
       </c>
       <c r="L214" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M214" s="1">
-        <v>103709.0</v>
+        <v>205858.0</v>
       </c>
       <c r="N214" s="1">
-        <v>106012.77</v>
+        <v>209191.56</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B215" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>90.037</v>
+        <v>85.523</v>
       </c>
       <c r="E215" s="1">
-        <v>85.8</v>
+        <v>85.427</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>85800.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4237.0</v>
+        <v>192.0</v>
       </c>
       <c r="J215" s="1">
-        <v>4.9382284382284</v>
+        <v>0.1123766490688</v>
       </c>
       <c r="K215">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.18</v>
+      </c>
+      <c r="L215">
+        <v>359.59</v>
       </c>
       <c r="M215" s="1">
-        <v>90037.0</v>
+        <v>171046.0</v>
       </c>
       <c r="N215" s="1">
-        <v>91129.47</v>
+        <v>171405.59</v>
       </c>
       <c r="O215" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B216" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C216" s="1">
         <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.795</v>
+        <v>90.687</v>
       </c>
       <c r="E216" s="1">
-        <v>99.423</v>
+        <v>85.8</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99423.0</v>
+        <v>85800.0</v>
       </c>
       <c r="I216" s="1">
-        <v>372.0</v>
+        <v>4887.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.37415889683474</v>
+        <v>5.6958041958042</v>
       </c>
       <c r="K216">
-        <v>2.25</v>
+        <v>1.18</v>
       </c>
       <c r="L216" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="M216" s="1">
-        <v>99795.0</v>
+        <v>90687.0</v>
       </c>
       <c r="N216" s="1">
-        <v>102047.05</v>
+        <v>91862.34</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B217" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C217" s="1">
-        <v>176000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.751</v>
+        <v>100.363</v>
       </c>
       <c r="E217" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>175906.72</v>
+        <v>99423.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-344.96</v>
+        <v>940.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.1961039350856</v>
+        <v>0.94545527694799</v>
       </c>
       <c r="K217">
-        <v>0.73</v>
+        <v>2.43</v>
       </c>
       <c r="L217" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M217" s="1">
-        <v>175561.76</v>
+        <v>100363.0</v>
       </c>
       <c r="N217" s="1">
-        <v>176845.6</v>
+        <v>102795.88</v>
       </c>
       <c r="O217" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B218" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.233</v>
+        <v>100.257</v>
       </c>
       <c r="E218" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>299337.0</v>
+        <v>175906.72</v>
       </c>
       <c r="I218" s="1">
-        <v>1362.0</v>
+        <v>545.6</v>
       </c>
       <c r="J218" s="1">
-        <v>0.45500556229267</v>
+        <v>0.31016438712518</v>
       </c>
       <c r="K218">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="L218" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M218" s="1">
-        <v>300699.0</v>
+        <v>176452.32</v>
       </c>
       <c r="N218" s="1">
-        <v>302949.0</v>
+        <v>178133.96</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B219" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C219" s="1">
-        <v>70000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.432</v>
+        <v>100.152</v>
       </c>
       <c r="E219" s="1">
-        <v>99.215</v>
+        <v>99.779</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>69450.5</v>
+        <v>299337.0</v>
       </c>
       <c r="I219" s="1">
-        <v>151.9</v>
+        <v>1119.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.21871692788389</v>
+        <v>0.37382615580433</v>
       </c>
       <c r="K219">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.03</v>
+      </c>
+      <c r="L219">
+        <v>92.47</v>
       </c>
       <c r="M219" s="1">
-        <v>69602.4</v>
+        <v>300456.0</v>
       </c>
       <c r="N219" s="1">
-        <v>71932.54</v>
+        <v>300548.47</v>
       </c>
       <c r="O219" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>562</v>
       </c>
       <c r="B220" t="s">
         <v>563</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.994</v>
+        <v>100.215</v>
       </c>
       <c r="E220" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>101669.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>325.0</v>
+        <v>387.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.31966479457849</v>
+        <v>0.215</v>
       </c>
       <c r="K220">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.1</v>
+      </c>
+      <c r="L220">
+        <v>174.13</v>
       </c>
       <c r="M220" s="1">
-        <v>101994.0</v>
+        <v>180387.0</v>
       </c>
       <c r="N220" s="1">
-        <v>105472.23</v>
+        <v>180561.13</v>
       </c>
       <c r="O220" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
+        <v>564</v>
+      </c>
+      <c r="B221" t="s">
         <v>565</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.607</v>
+      </c>
+      <c r="E221" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F221" t="s">
+        <v>8</v>
+      </c>
+      <c r="G221">
+        <v>1.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I221" s="1">
+        <v>974.4</v>
+      </c>
+      <c r="J221" s="1">
+        <v>1.4030136572091</v>
+      </c>
+      <c r="K221">
+        <v>3.55</v>
+      </c>
+      <c r="L221" t="s">
         <v>566</v>
       </c>
-      <c r="C221" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M221" s="1">
-        <v>166258.28</v>
+        <v>70424.9</v>
       </c>
       <c r="N221" s="1">
-        <v>170355.76</v>
+        <v>72913.26</v>
       </c>
       <c r="O221" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
+        <v>567</v>
+      </c>
+      <c r="B222" t="s">
         <v>568</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D222" s="1">
+        <v>102.346</v>
+      </c>
+      <c r="E222" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F222" t="s">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>1.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>677.0</v>
+      </c>
+      <c r="J222" s="1">
+        <v>0.66588635670657</v>
+      </c>
+      <c r="K222">
+        <v>3.72</v>
+      </c>
+      <c r="L222" t="s">
         <v>569</v>
       </c>
-      <c r="C222" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M222" s="1">
-        <v>124372.9</v>
+        <v>102346.0</v>
       </c>
       <c r="N222" s="1">
-        <v>126254.06</v>
+        <v>106062.62</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
+        <v>570</v>
+      </c>
+      <c r="B223" t="s">
         <v>571</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D223" s="1">
+        <v>101.619</v>
+      </c>
+      <c r="E223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F223" t="s">
+        <v>8</v>
+      </c>
+      <c r="G223">
+        <v>1.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>2655.16</v>
+      </c>
+      <c r="J223" s="1">
+        <v>1.619</v>
+      </c>
+      <c r="K223">
+        <v>2.71</v>
+      </c>
+      <c r="L223" t="s">
         <v>572</v>
       </c>
-      <c r="C223" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M223" s="1">
-        <v>102001.0</v>
+        <v>166655.16</v>
       </c>
       <c r="N223" s="1">
-        <v>104083.19</v>
+        <v>171100.69</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
+        <v>573</v>
+      </c>
+      <c r="B224" t="s">
         <v>574</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.744</v>
+      </c>
+      <c r="E224" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F224" t="s">
+        <v>8</v>
+      </c>
+      <c r="G224">
+        <v>1.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-36.0</v>
+      </c>
+      <c r="J224" s="1">
+        <v>-0.035721373288351</v>
+      </c>
+      <c r="K224">
+        <v>2.32</v>
+      </c>
+      <c r="L224" t="s">
         <v>575</v>
       </c>
-      <c r="C224" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M224" s="1">
-        <v>201850.0</v>
+        <v>100744.0</v>
       </c>
       <c r="N224" s="1">
-        <v>208888.0</v>
+        <v>103065.51</v>
       </c>
       <c r="O224" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
+        <v>576</v>
+      </c>
+      <c r="B225" t="s">
         <v>577</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D225" s="1">
+        <v>102.455</v>
+      </c>
+      <c r="E225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F225" t="s">
+        <v>8</v>
+      </c>
+      <c r="G225">
+        <v>1.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>2995.1</v>
+      </c>
+      <c r="J225" s="1">
+        <v>2.455</v>
+      </c>
+      <c r="K225">
+        <v>1.76</v>
+      </c>
+      <c r="L225" t="s">
         <v>578</v>
       </c>
-      <c r="C225" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M225" s="1">
-        <v>150132.06</v>
+        <v>124995.1</v>
       </c>
       <c r="N225" s="1">
-        <v>150776.18</v>
+        <v>127143.26</v>
       </c>
       <c r="O225" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>579</v>
       </c>
       <c r="B226" t="s">
         <v>580</v>
       </c>
       <c r="C226" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.662</v>
+        <v>102.309</v>
       </c>
       <c r="E226" s="1">
-        <v>100.78871816</v>
+        <v>99.833</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>619410.17</v>
+        <v>99833.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-13070.02</v>
+        <v>2476.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.1100751380947</v>
+        <v>2.4801418368676</v>
       </c>
       <c r="K226">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>883.96</v>
+        <v>2.32</v>
+      </c>
+      <c r="L226" t="s">
+        <v>581</v>
       </c>
       <c r="M226" s="1">
-        <v>606340.15</v>
+        <v>102309.0</v>
       </c>
       <c r="N226" s="1">
-        <v>607224.11</v>
+        <v>104632.29</v>
       </c>
       <c r="O226" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B227" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C227" s="1">
-        <v>369137.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>104.709</v>
+        <v>101.219</v>
       </c>
       <c r="E227" s="1">
-        <v>117.40858001</v>
+        <v>99.07</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>433398.51</v>
+        <v>198140.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-46878.85</v>
+        <v>4298.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-10.816569258625</v>
+        <v>2.1691733117997</v>
       </c>
       <c r="K227">
-        <v>0.22</v>
+        <v>0.02</v>
       </c>
       <c r="L227">
-        <v>796.43</v>
+        <v>40.8</v>
       </c>
       <c r="M227" s="1">
-        <v>386519.66</v>
+        <v>202438.0</v>
       </c>
       <c r="N227" s="1">
-        <v>387316.09</v>
+        <v>202478.8</v>
       </c>
       <c r="O227" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B228" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C228" s="1">
-        <v>170000.0</v>
+        <v>152912.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.39</v>
+        <v>98.318</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>97.12653029</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>170000.0</v>
+        <v>148518.12</v>
       </c>
       <c r="I228" s="1">
-        <v>2363.0</v>
+        <v>1821.9</v>
       </c>
       <c r="J228" s="1">
-        <v>1.39</v>
+        <v>1.2267190023682</v>
       </c>
       <c r="K228">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.47</v>
+      </c>
+      <c r="L228">
+        <v>713.24</v>
       </c>
       <c r="M228" s="1">
-        <v>172363.0</v>
+        <v>150340.02</v>
       </c>
       <c r="N228" s="1">
-        <v>176455.04</v>
+        <v>151053.26</v>
       </c>
       <c r="O228" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>586</v>
       </c>
       <c r="B229" t="s">
         <v>587</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>614563.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.048</v>
+        <v>99.739</v>
       </c>
       <c r="E229" s="1">
-        <v>99.105</v>
+        <v>100.78871816</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>198210.0</v>
+        <v>619410.17</v>
       </c>
       <c r="I229" s="1">
-        <v>-114.0</v>
+        <v>-6451.18</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.057514757075829</v>
+        <v>-1.0415037260367</v>
       </c>
       <c r="K229">
-        <v>0.69</v>
+        <v>0.29</v>
       </c>
       <c r="L229" t="s">
         <v>588</v>
       </c>
       <c r="M229" s="1">
-        <v>198096.0</v>
+        <v>612958.99</v>
       </c>
       <c r="N229" s="1">
-        <v>199485.04</v>
+        <v>614769.0</v>
       </c>
       <c r="O229" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>589</v>
       </c>
       <c r="B230" t="s">
         <v>590</v>
       </c>
       <c r="C230" s="1">
-        <v>115000.0</v>
+        <v>369137.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.183</v>
+        <v>106.959</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>117.40858001</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>115000.0</v>
+        <v>433398.51</v>
       </c>
       <c r="I230" s="1">
-        <v>1360.45</v>
+        <v>-38573.27</v>
       </c>
       <c r="J230" s="1">
-        <v>1.183</v>
+        <v>-8.9001851898383</v>
       </c>
       <c r="K230">
-        <v>2.06</v>
+        <v>0.44</v>
       </c>
       <c r="L230" t="s">
         <v>591</v>
       </c>
       <c r="M230" s="1">
-        <v>116360.45</v>
+        <v>394825.24</v>
       </c>
       <c r="N230" s="1">
-        <v>118724.45</v>
+        <v>396456.02</v>
       </c>
       <c r="O230" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>592</v>
       </c>
       <c r="B231" t="s">
         <v>593</v>
       </c>
       <c r="C231" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.971</v>
+        <v>99.894</v>
       </c>
       <c r="E231" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>238349.92</v>
+        <v>99794.0</v>
       </c>
       <c r="I231" s="1">
-        <v>580.77</v>
+        <v>100.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.24366276271458</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K231">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L231">
-        <v>127.68</v>
+        <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>238930.69</v>
+        <v>99894.0</v>
       </c>
       <c r="N231" s="1">
-        <v>239058.37</v>
+        <v>99894.0</v>
       </c>
       <c r="O231" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>594</v>
       </c>
       <c r="B232" t="s">
         <v>595</v>
       </c>
       <c r="C232" s="1">
         <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>106.618</v>
+        <v>99.462</v>
       </c>
       <c r="E232" s="1">
-        <v>99.29</v>
+        <v>99.105</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>198580.0</v>
+        <v>198210.0</v>
       </c>
       <c r="I232" s="1">
-        <v>14656.0</v>
+        <v>714.0</v>
       </c>
       <c r="J232" s="1">
-        <v>7.3804008460066</v>
+        <v>0.36022400484335</v>
       </c>
       <c r="K232">
-        <v>4.31</v>
+        <v>0.89</v>
       </c>
       <c r="L232" t="s">
         <v>596</v>
       </c>
       <c r="M232" s="1">
-        <v>213236.0</v>
+        <v>198924.0</v>
       </c>
       <c r="N232" s="1">
-        <v>221865.45</v>
+        <v>200704.82</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>597</v>
       </c>
       <c r="B233" t="s">
         <v>598</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.599</v>
+        <v>101.631</v>
       </c>
       <c r="E233" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>102470.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-871.0</v>
+        <v>1875.65</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.85000487947692</v>
+        <v>1.631</v>
       </c>
       <c r="K233">
-        <v>3.2</v>
+        <v>2.28</v>
       </c>
       <c r="L233" t="s">
         <v>599</v>
       </c>
       <c r="M233" s="1">
-        <v>101599.0</v>
+        <v>116875.65</v>
       </c>
       <c r="N233" s="1">
-        <v>104799.0</v>
+        <v>119494.59</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>600</v>
       </c>
       <c r="B234" t="s">
         <v>601</v>
       </c>
       <c r="C234" s="1">
-        <v>229167.52</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>91.256</v>
+        <v>100.867</v>
       </c>
       <c r="E234" s="1">
-        <v>88.01611153</v>
+        <v>101.2</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>201704.34</v>
+        <v>202400.0</v>
       </c>
       <c r="I234" s="1">
-        <v>7424.78</v>
+        <v>-666.0</v>
       </c>
       <c r="J234" s="1">
-        <v>3.6810214395982</v>
+        <v>-0.32905138339921</v>
       </c>
       <c r="K234">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>328.05</v>
+        <v>3.63</v>
+      </c>
+      <c r="L234" t="s">
+        <v>602</v>
       </c>
       <c r="M234" s="1">
-        <v>209129.12</v>
+        <v>201734.0</v>
       </c>
       <c r="N234" s="1">
-        <v>209457.17</v>
+        <v>208992.08</v>
       </c>
       <c r="O234" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B235" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C235" s="1">
-        <v>216647.49</v>
+        <v>239000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.79</v>
+        <v>100.476</v>
       </c>
       <c r="E235" s="1">
-        <v>95.01094612</v>
+        <v>99.728</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>205838.83</v>
+        <v>238349.92</v>
       </c>
       <c r="I235" s="1">
-        <v>6020.75</v>
+        <v>1787.72</v>
       </c>
       <c r="J235" s="1">
-        <v>2.9249826186828</v>
+        <v>0.75004010909674</v>
       </c>
       <c r="K235">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="L235">
-        <v>469.5</v>
+        <v>595.86</v>
       </c>
       <c r="M235" s="1">
-        <v>211859.58</v>
+        <v>240137.64</v>
       </c>
       <c r="N235" s="1">
-        <v>212329.08</v>
+        <v>240733.5</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B236" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C236" s="1">
-        <v>139513.84</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>81.466</v>
+        <v>106.458</v>
       </c>
       <c r="E236" s="1">
-        <v>82.27299887</v>
+        <v>99.29</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>114782.22</v>
+        <v>198580.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-1125.88</v>
+        <v>14336.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-0.98088362465894</v>
+        <v>7.2192567227314</v>
       </c>
       <c r="K236">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>399.05</v>
+        <v>4.64</v>
+      </c>
+      <c r="L236" t="s">
+        <v>607</v>
       </c>
       <c r="M236" s="1">
-        <v>113656.34</v>
+        <v>212916.0</v>
       </c>
       <c r="N236" s="1">
-        <v>114055.39</v>
+        <v>222193.4</v>
       </c>
       <c r="O236" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B237" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C237" s="1">
-        <v>547484.93</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>104.511</v>
+        <v>102.387</v>
       </c>
       <c r="E237" s="1">
-        <v>106.29075215</v>
+        <v>102.47</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>581925.85</v>
+        <v>102470.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-9743.88</v>
+        <v>-83.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.6744195158198</v>
+        <v>-0.080999316873231</v>
       </c>
       <c r="K237">
-        <v>3.99</v>
+        <v>3.44</v>
       </c>
       <c r="L237" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="M237" s="1">
-        <v>572181.97</v>
+        <v>102387.0</v>
       </c>
       <c r="N237" s="1">
-        <v>594013.87</v>
+        <v>105828.1</v>
       </c>
       <c r="O237" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B238" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C238" s="1">
-        <v>158000.0</v>
+        <v>229167.52</v>
       </c>
       <c r="D238" s="1">
-        <v>99.182</v>
+        <v>91.935</v>
       </c>
       <c r="E238" s="1">
-        <v>99.422</v>
+        <v>88.01611153</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>157086.76</v>
+        <v>201704.34</v>
       </c>
       <c r="I238" s="1">
-        <v>-379.2</v>
+        <v>8980.82</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.24139526462956</v>
+        <v>4.4524674084851</v>
       </c>
       <c r="K238">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.17</v>
+      </c>
+      <c r="L238">
+        <v>393.67</v>
       </c>
       <c r="M238" s="1">
-        <v>156707.56</v>
+        <v>210685.16</v>
       </c>
       <c r="N238" s="1">
-        <v>161462.71</v>
+        <v>211078.83</v>
       </c>
       <c r="O238" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B239" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C239" s="1">
-        <v>190000.0</v>
+        <v>216647.49</v>
       </c>
       <c r="D239" s="1">
-        <v>102.094</v>
+        <v>97.941</v>
       </c>
       <c r="E239" s="1">
-        <v>100.0</v>
+        <v>95.01094612</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>190000.0</v>
+        <v>205838.83</v>
       </c>
       <c r="I239" s="1">
-        <v>3978.6</v>
+        <v>6347.89</v>
       </c>
       <c r="J239" s="1">
-        <v>2.094</v>
+        <v>3.083912787495</v>
       </c>
       <c r="K239">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.26</v>
+      </c>
+      <c r="L239">
+        <v>560.91</v>
       </c>
       <c r="M239" s="1">
-        <v>193978.6</v>
+        <v>212186.72</v>
       </c>
       <c r="N239" s="1">
-        <v>199725.45</v>
+        <v>212747.63</v>
       </c>
       <c r="O239" s="1">
         <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>615</v>
       </c>
       <c r="B240" t="s">
         <v>616</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>139513.84</v>
       </c>
       <c r="D240" s="1">
-        <v>89.574</v>
+        <v>82.974</v>
       </c>
       <c r="E240" s="1">
-        <v>88.621</v>
+        <v>82.27299887</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>177242.0</v>
+        <v>114782.22</v>
       </c>
       <c r="I240" s="1">
-        <v>1906.0</v>
+        <v>977.99</v>
       </c>
       <c r="J240" s="1">
-        <v>1.0753658839327</v>
+        <v>0.85203962774025</v>
       </c>
       <c r="K240">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.34</v>
+      </c>
+      <c r="L240">
+        <v>474.73</v>
       </c>
       <c r="M240" s="1">
-        <v>179148.0</v>
+        <v>115760.21</v>
       </c>
       <c r="N240" s="1">
-        <v>181222.66</v>
+        <v>116234.94</v>
       </c>
       <c r="O240" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>617</v>
+      </c>
+      <c r="B241" t="s">
         <v>618</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>547484.93</v>
       </c>
       <c r="D241" s="1">
-        <v>75.378</v>
+        <v>107.179</v>
       </c>
       <c r="E241" s="1">
-        <v>73.87</v>
+        <v>106.29075215</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>147740.0</v>
+        <v>581925.85</v>
       </c>
       <c r="I241" s="1">
-        <v>3016.0</v>
+        <v>4863.02</v>
       </c>
       <c r="J241" s="1">
-        <v>2.0414241234601</v>
+        <v>0.83567691656935</v>
       </c>
       <c r="K241">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="L241">
-        <v>328.77</v>
+        <v>737.98</v>
       </c>
       <c r="M241" s="1">
-        <v>150756.0</v>
+        <v>586788.87</v>
       </c>
       <c r="N241" s="1">
-        <v>151084.77</v>
+        <v>587526.85</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>619</v>
+      </c>
+      <c r="B242" t="s">
         <v>620</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="I242" s="1">
+        <v>590.92</v>
+      </c>
+      <c r="J242" s="1">
+        <v>0.37617428738106</v>
+      </c>
+      <c r="K242">
+        <v>3.21</v>
+      </c>
+      <c r="L242" t="s">
         <v>621</v>
       </c>
-      <c r="C242" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>102261.0</v>
+        <v>157677.68</v>
       </c>
       <c r="N242" s="1">
-        <v>103896.78</v>
+        <v>162742.34</v>
       </c>
       <c r="O242" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>622</v>
+      </c>
+      <c r="B243" t="s">
         <v>623</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="E243" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>6412.5</v>
+      </c>
+      <c r="J243" s="1">
+        <v>3.375</v>
+      </c>
+      <c r="K243">
+        <v>3.27</v>
+      </c>
+      <c r="L243" t="s">
         <v>624</v>
       </c>
-      <c r="C243" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>103559.0</v>
+        <v>196412.5</v>
       </c>
       <c r="N243" s="1">
-        <v>105865.16</v>
+        <v>202617.43</v>
       </c>
       <c r="O243" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>625</v>
+      </c>
+      <c r="B244" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="C244" s="1">
         <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>99.243</v>
+        <v>90.385</v>
       </c>
       <c r="E244" s="1">
-        <v>99.917</v>
+        <v>88.621</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>199834.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-1348.0</v>
+        <v>3528.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.6745598847043</v>
+        <v>1.9904988659573</v>
       </c>
       <c r="K244">
-        <v>2.98</v>
+        <v>1.14</v>
       </c>
       <c r="L244" t="s">
-        <v>628</v>
+        <v>389</v>
       </c>
       <c r="M244" s="1">
-        <v>198486.0</v>
+        <v>180770.0</v>
       </c>
       <c r="N244" s="1">
-        <v>204440.79</v>
+        <v>183040.55</v>
       </c>
       <c r="O244" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B245" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.533</v>
+        <v>76.618</v>
       </c>
       <c r="E245" s="1">
-        <v>99.3</v>
+        <v>73.87</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>198600.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I245" s="1">
-        <v>466.0</v>
+        <v>5496.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.23464249748238</v>
+        <v>3.7200487342629</v>
       </c>
       <c r="K245">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.21</v>
+      </c>
+      <c r="L245">
+        <v>419.18</v>
       </c>
       <c r="M245" s="1">
-        <v>199066.0</v>
+        <v>153236.0</v>
       </c>
       <c r="N245" s="1">
-        <v>204053.67</v>
+        <v>153655.18</v>
       </c>
       <c r="O245" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B246" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.591</v>
+        <v>99.933</v>
       </c>
       <c r="E246" s="1">
-        <v>99.633</v>
+        <v>99.985</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>99633.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I246" s="1">
-        <v>958.0</v>
+        <v>-104.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.9615288107354</v>
+        <v>-0.052007801170176</v>
       </c>
       <c r="K246">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>213.7</v>
+        <v>2.4</v>
+      </c>
+      <c r="L246" t="s">
+        <v>631</v>
       </c>
       <c r="M246" s="1">
-        <v>100591.0</v>
+        <v>199866.0</v>
       </c>
       <c r="N246" s="1">
-        <v>100804.7</v>
+        <v>204674.22</v>
       </c>
       <c r="O246" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="B247" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.143</v>
+        <v>103.056</v>
       </c>
       <c r="E247" s="1">
-        <v>99.23</v>
+        <v>100.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>99230.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I247" s="1">
-        <v>913.0</v>
+        <v>3056.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.92008465181901</v>
+        <v>3.056</v>
       </c>
       <c r="K247">
-        <v>1.42</v>
+        <v>1.87</v>
       </c>
       <c r="L247" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="M247" s="1">
-        <v>100143.0</v>
+        <v>103056.0</v>
       </c>
       <c r="N247" s="1">
-        <v>101566.97</v>
+        <v>104923.96</v>
       </c>
       <c r="O247" s="1">
         <v>0.08</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="B248" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C248" s="1">
         <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.891</v>
+        <v>103.504</v>
       </c>
       <c r="E248" s="1">
-        <v>99.499</v>
+        <v>102.3175</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>99499.0</v>
+        <v>102317.5</v>
       </c>
       <c r="I248" s="1">
-        <v>1392.0</v>
+        <v>1186.5</v>
       </c>
       <c r="J248" s="1">
-        <v>1.3990090352667</v>
+        <v>1.1596256749823</v>
       </c>
       <c r="K248">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>205.48</v>
+        <v>2.58</v>
+      </c>
+      <c r="L248" t="s">
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>100891.0</v>
+        <v>103504.0</v>
       </c>
       <c r="N248" s="1">
-        <v>101096.48</v>
+        <v>106088.93</v>
       </c>
       <c r="O248" s="1">
         <v>0.08</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>638</v>
+      </c>
+      <c r="B249" t="s">
         <v>639</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="E249" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F249" t="s">
+        <v>8</v>
+      </c>
+      <c r="G249">
+        <v>1.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="J249" s="1">
+        <v>0.15497715080469</v>
+      </c>
+      <c r="K249">
+        <v>2.15</v>
+      </c>
+      <c r="L249" t="s">
         <v>640</v>
       </c>
-      <c r="C249" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M249" s="1">
-        <v>610875.0</v>
+        <v>100816.0</v>
       </c>
       <c r="N249" s="1">
-        <v>616348.97</v>
+        <v>102970.45</v>
       </c>
       <c r="O249" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
+        <v>641</v>
+      </c>
+      <c r="B250" t="s">
         <v>642</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="E250" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="F250" t="s">
+        <v>8</v>
+      </c>
+      <c r="G250">
+        <v>1.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>78.0</v>
+      </c>
+      <c r="J250" s="1">
+        <v>0.039032396889418</v>
+      </c>
+      <c r="K250">
+        <v>3.18</v>
+      </c>
+      <c r="L250" t="s">
         <v>643</v>
       </c>
-      <c r="C250" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M250" s="1">
-        <v>100689.0</v>
+        <v>199912.0</v>
       </c>
       <c r="N250" s="1">
-        <v>101386.8</v>
+        <v>206273.64</v>
       </c>
       <c r="O250" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>644</v>
       </c>
       <c r="B251" t="s">
         <v>645</v>
       </c>
       <c r="C251" s="1">
         <v>100000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.583</v>
+        <v>100.159</v>
       </c>
       <c r="E251" s="1">
-        <v>100.23</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100230.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>353.0</v>
+        <v>159.0</v>
       </c>
       <c r="J251" s="1">
-        <v>0.3521899630849</v>
+        <v>0.159</v>
       </c>
       <c r="K251">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.02</v>
+      </c>
+      <c r="L251">
+        <v>20.94</v>
       </c>
       <c r="M251" s="1">
-        <v>100583.0</v>
+        <v>100159.0</v>
       </c>
       <c r="N251" s="1">
-        <v>102154.92</v>
+        <v>100179.94</v>
       </c>
       <c r="O251" s="1">
         <v>0.08</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>646</v>
+      </c>
+      <c r="B252" t="s">
         <v>647</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.785</v>
+      </c>
+      <c r="E252" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>198600.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>970.0</v>
+      </c>
+      <c r="J252" s="1">
+        <v>0.48841893252769</v>
+      </c>
+      <c r="K252">
+        <v>2.66</v>
+      </c>
+      <c r="L252" t="s">
         <v>648</v>
       </c>
-      <c r="C252" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>100593.0</v>
+        <v>199570.0</v>
       </c>
       <c r="N252" s="1">
-        <v>101410.47</v>
+        <v>204889.18</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>649</v>
       </c>
       <c r="B253" t="s">
         <v>650</v>
       </c>
       <c r="C253" s="1">
-        <v>1238000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>71.991</v>
+        <v>100.993</v>
       </c>
       <c r="E253" s="1">
-        <v>70.58412843</v>
+        <v>99.23</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>873831.51</v>
+        <v>99230.0</v>
       </c>
       <c r="I253" s="1">
-        <v>17417.07</v>
+        <v>1763.0</v>
       </c>
       <c r="J253" s="1">
-        <v>1.9931840178206</v>
+        <v>1.7766804393833</v>
       </c>
       <c r="K253">
-        <v>0.32</v>
+        <v>1.63</v>
       </c>
       <c r="L253" t="s">
         <v>651</v>
       </c>
       <c r="M253" s="1">
-        <v>891248.58</v>
+        <v>100993.0</v>
       </c>
       <c r="N253" s="1">
-        <v>895196.61</v>
+        <v>102620.4</v>
       </c>
       <c r="O253" s="1">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>652</v>
       </c>
       <c r="B254" t="s">
         <v>653</v>
       </c>
       <c r="C254" s="1">
-        <v>450000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>88.986</v>
+        <v>101.661</v>
       </c>
       <c r="E254" s="1">
-        <v>88.30070667</v>
+        <v>99.499</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>397353.18</v>
+        <v>99499.0</v>
       </c>
       <c r="I254" s="1">
-        <v>3083.82</v>
+        <v>2162.0</v>
       </c>
       <c r="J254" s="1">
-        <v>0.77609042917437</v>
+        <v>2.1728861596599</v>
       </c>
       <c r="K254">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.43</v>
+      </c>
+      <c r="L254">
+        <v>431.51</v>
       </c>
       <c r="M254" s="1">
-        <v>400437.0</v>
+        <v>101661.0</v>
       </c>
       <c r="N254" s="1">
-        <v>404770.56</v>
+        <v>102092.51</v>
       </c>
       <c r="O254" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>654</v>
+      </c>
+      <c r="B255" t="s">
         <v>655</v>
       </c>
-      <c r="B255" t="s">
+      <c r="C255" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>70.517</v>
+      </c>
+      <c r="E255" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>1413.0</v>
+      </c>
+      <c r="J255" s="1">
+        <v>0.22313814667425</v>
+      </c>
+      <c r="K255">
+        <v>0.73</v>
+      </c>
+      <c r="L255" t="s">
         <v>656</v>
       </c>
-      <c r="C255" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>545781.6</v>
+        <v>634653.0</v>
       </c>
       <c r="N255" s="1">
-        <v>546050.09</v>
+        <v>641211.9</v>
       </c>
       <c r="O255" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>657</v>
       </c>
       <c r="B256" t="s">
         <v>658</v>
       </c>
       <c r="C256" s="1">
-        <v>330000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.869</v>
+        <v>101.242</v>
       </c>
       <c r="E256" s="1">
-        <v>101.30509091</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>334306.8</v>
+        <v>100000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-11339.1</v>
+        <v>1242.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-3.3918245156844</v>
+        <v>1.242</v>
       </c>
       <c r="K256">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.91</v>
+      </c>
+      <c r="L256">
+        <v>908.1</v>
       </c>
       <c r="M256" s="1">
-        <v>322967.7</v>
+        <v>101242.0</v>
       </c>
       <c r="N256" s="1">
-        <v>326475.65</v>
+        <v>102150.1</v>
       </c>
       <c r="O256" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>659</v>
+      </c>
+      <c r="B257" t="s">
         <v>660</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.903</v>
+      </c>
+      <c r="E257" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>100230.0</v>
+      </c>
+      <c r="I257" s="1">
+        <v>673.0</v>
+      </c>
+      <c r="J257" s="1">
+        <v>0.6714556520004</v>
+      </c>
+      <c r="K257">
+        <v>1.8</v>
+      </c>
+      <c r="L257" t="s">
         <v>661</v>
       </c>
-      <c r="C257" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M257" s="1">
-        <v>1591085.35</v>
+        <v>100903.0</v>
       </c>
       <c r="N257" s="1">
-        <v>1593965.25</v>
+        <v>102700.95</v>
       </c>
       <c r="O257" s="1">
-        <v>1.26</v>
+        <v>0.08</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>662</v>
+      </c>
+      <c r="B258" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C258" s="1">
         <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.32</v>
+        <v>100.688</v>
       </c>
       <c r="E258" s="1">
-        <v>99.646</v>
+        <v>99.871</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>99646.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I258" s="1">
-        <v>1674.0</v>
+        <v>817.0</v>
       </c>
       <c r="J258" s="1">
-        <v>1.679947012424</v>
+        <v>0.81805529132581</v>
       </c>
       <c r="K258">
-        <v>3.11</v>
+        <v>1.05</v>
       </c>
       <c r="L258" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="M258" s="1">
-        <v>101320.0</v>
+        <v>100688.0</v>
       </c>
       <c r="N258" s="1">
-        <v>104426.85</v>
+        <v>101739.03</v>
       </c>
       <c r="O258" s="1">
         <v>0.08</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
+        <v>665</v>
+      </c>
+      <c r="B259" t="s">
         <v>666</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C259" s="1">
+        <v>1238000.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>74.053</v>
+      </c>
+      <c r="E259" s="1">
+        <v>70.58412843</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259">
+        <v>1.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>873831.51</v>
+      </c>
+      <c r="I259" s="1">
+        <v>42944.63</v>
+      </c>
+      <c r="J259" s="1">
+        <v>4.9145206494099</v>
+      </c>
+      <c r="K259">
+        <v>0.39</v>
+      </c>
+      <c r="L259" t="s">
         <v>667</v>
       </c>
-      <c r="C259" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M259" s="1">
-        <v>101423.0</v>
+        <v>916776.14</v>
       </c>
       <c r="N259" s="1">
-        <v>104601.08</v>
+        <v>921619.6</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
+        <v>668</v>
+      </c>
+      <c r="B260" t="s">
         <v>669</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>90.546</v>
+      </c>
+      <c r="E260" s="1">
+        <v>88.30070667</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>397353.18</v>
+      </c>
+      <c r="I260" s="1">
+        <v>10103.82</v>
+      </c>
+      <c r="J260" s="1">
+        <v>2.5427807070778</v>
+      </c>
+      <c r="K260">
+        <v>1.07</v>
+      </c>
+      <c r="L260" t="s">
         <v>670</v>
       </c>
-      <c r="C260" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M260" s="1">
-        <v>108018.0</v>
+        <v>407457.0</v>
       </c>
       <c r="N260" s="1">
-        <v>109305.67</v>
+        <v>412292.34</v>
       </c>
       <c r="O260" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>671</v>
+      </c>
+      <c r="B261" t="s">
         <v>672</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.836</v>
+      </c>
+      <c r="E261" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>546946.4</v>
+      </c>
+      <c r="I261" s="1">
+        <v>12135.2</v>
+      </c>
+      <c r="J261" s="1">
+        <v>2.2187183241356</v>
+      </c>
+      <c r="K261">
+        <v>0.26</v>
+      </c>
+      <c r="L261" t="s">
         <v>673</v>
       </c>
-      <c r="C261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>201322.0</v>
+        <v>559081.6</v>
       </c>
       <c r="N261" s="1">
-        <v>206000.77</v>
+        <v>560531.46</v>
       </c>
       <c r="O261" s="1">
-        <v>0.16</v>
+        <v>0.43</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>674</v>
+      </c>
+      <c r="B262" t="s">
         <v>675</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>330000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>101.453</v>
+      </c>
+      <c r="E262" s="1">
+        <v>101.30509091</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>334306.8</v>
+      </c>
+      <c r="I262" s="1">
+        <v>488.1</v>
+      </c>
+      <c r="J262" s="1">
+        <v>0.14600361105428</v>
+      </c>
+      <c r="K262">
+        <v>1.3</v>
+      </c>
+      <c r="L262" t="s">
         <v>676</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>45073.0</v>
+        <v>334794.9</v>
       </c>
       <c r="N262" s="1">
-        <v>45400.74</v>
+        <v>339098.46</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>677</v>
       </c>
       <c r="B263" t="s">
         <v>678</v>
       </c>
       <c r="C263" s="1">
-        <v>200000.0</v>
+        <v>1223000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.953</v>
+        <v>101.74</v>
       </c>
       <c r="E263" s="1">
-        <v>100.761</v>
+        <v>128.85467457</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>201522.0</v>
+        <v>1575892.67</v>
       </c>
       <c r="I263" s="1">
-        <v>-3616.0</v>
+        <v>22347.92</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.7943450342891</v>
+        <v>1.4181118057996</v>
       </c>
       <c r="K263">
-        <v>1.44</v>
+        <v>0.31</v>
       </c>
       <c r="L263" t="s">
         <v>679</v>
       </c>
       <c r="M263" s="1">
-        <v>197906.0</v>
+        <v>1598240.59</v>
       </c>
       <c r="N263" s="1">
-        <v>200790.93</v>
+        <v>1602071.02</v>
       </c>
       <c r="O263" s="1">
-        <v>0.16</v>
+        <v>1.24</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>680</v>
       </c>
       <c r="B264" t="s">
         <v>681</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>105.984</v>
+        <v>102.072</v>
       </c>
       <c r="E264" s="1">
-        <v>104.45</v>
+        <v>99.646</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>104450.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I264" s="1">
-        <v>1534.0</v>
+        <v>2426.0</v>
       </c>
       <c r="J264" s="1">
-        <v>1.4686452848253</v>
+        <v>2.4346185496658</v>
       </c>
       <c r="K264">
-        <v>3.3</v>
+        <v>3.32</v>
       </c>
       <c r="L264" t="s">
         <v>682</v>
       </c>
       <c r="M264" s="1">
-        <v>105984.0</v>
+        <v>102072.0</v>
       </c>
       <c r="N264" s="1">
-        <v>109279.21</v>
+        <v>105389.81</v>
       </c>
       <c r="O264" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>683</v>
       </c>
       <c r="B265" t="s">
         <v>684</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>99.235</v>
+        <v>101.29</v>
       </c>
       <c r="E265" s="1">
-        <v>99.589</v>
+        <v>97.41</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99589.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-354.0</v>
+        <v>3880.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.35546094448182</v>
+        <v>3.9831639462068</v>
       </c>
       <c r="K265">
-        <v>1.63</v>
+        <v>3.42</v>
       </c>
       <c r="L265" t="s">
         <v>685</v>
       </c>
       <c r="M265" s="1">
-        <v>99235.0</v>
+        <v>101290.0</v>
       </c>
       <c r="N265" s="1">
-        <v>100862.4</v>
+        <v>104709.18</v>
       </c>
       <c r="O265" s="1">
         <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>686</v>
       </c>
       <c r="B266" t="s">
         <v>687</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>104.485</v>
+        <v>108.775</v>
       </c>
       <c r="E266" s="1">
-        <v>103.15</v>
+        <v>108.24</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>103150.0</v>
+        <v>108240.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1335.0</v>
+        <v>535.0</v>
       </c>
       <c r="J266" s="1">
-        <v>1.2942317014057</v>
+        <v>0.49427198817443</v>
       </c>
       <c r="K266">
-        <v>3.9</v>
+        <v>1.59</v>
       </c>
       <c r="L266" t="s">
         <v>688</v>
       </c>
       <c r="M266" s="1">
-        <v>104485.0</v>
+        <v>108775.0</v>
       </c>
       <c r="N266" s="1">
-        <v>108389.11</v>
+        <v>110364.04</v>
       </c>
       <c r="O266" s="1">
         <v>0.09</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>689</v>
       </c>
       <c r="B267" t="s">
         <v>690</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>106.034</v>
+        <v>101.06</v>
       </c>
       <c r="E267" s="1">
-        <v>106.6</v>
+        <v>100.507</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>106600.0</v>
+        <v>201014.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-566.0</v>
+        <v>1106.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.53095684803002</v>
+        <v>0.55021043310416</v>
       </c>
       <c r="K267">
-        <v>1.28</v>
+        <v>2.54</v>
       </c>
       <c r="L267" t="s">
         <v>691</v>
       </c>
       <c r="M267" s="1">
-        <v>106034.0</v>
+        <v>202120.0</v>
       </c>
       <c r="N267" s="1">
-        <v>107314.82</v>
+        <v>207205.62</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>692</v>
       </c>
       <c r="B268" t="s">
         <v>693</v>
       </c>
       <c r="C268" s="1">
-        <v>168000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.687</v>
+        <v>100.084</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>168000.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I268" s="1">
-        <v>2834.16</v>
+        <v>311.22</v>
       </c>
       <c r="J268" s="1">
-        <v>1.687</v>
+        <v>0.18217853496426</v>
       </c>
       <c r="K268">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="L268">
-        <v>241.14</v>
+        <v>135.86</v>
       </c>
       <c r="M268" s="1">
-        <v>170834.16</v>
+        <v>171143.64</v>
       </c>
       <c r="N268" s="1">
-        <v>171075.3</v>
+        <v>171279.5</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>694</v>
       </c>
       <c r="B269" t="s">
         <v>695</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>102.852</v>
+        <v>90.691</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>85.25</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>100000.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2852.0</v>
+        <v>2720.5</v>
       </c>
       <c r="J269" s="1">
-        <v>2.852</v>
+        <v>6.3824046920821</v>
       </c>
       <c r="K269">
-        <v>3.34</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>0.7</v>
+      </c>
+      <c r="L269">
+        <v>350.34</v>
       </c>
       <c r="M269" s="1">
-        <v>102852.0</v>
+        <v>45345.5</v>
       </c>
       <c r="N269" s="1">
-        <v>106189.1</v>
+        <v>45695.84</v>
       </c>
       <c r="O269" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>696</v>
+      </c>
+      <c r="B270" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="C270" s="1">
         <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>103.355</v>
+        <v>102.886</v>
       </c>
       <c r="E270" s="1">
-        <v>103.602</v>
+        <v>102.939</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>103602.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-247.0</v>
+        <v>-53.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.23841238586128</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K270">
-        <v>3.75</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0.05</v>
+      </c>
+      <c r="L270">
+        <v>49.66</v>
       </c>
       <c r="M270" s="1">
-        <v>103355.0</v>
+        <v>102886.0</v>
       </c>
       <c r="N270" s="1">
-        <v>107104.32</v>
+        <v>102935.66</v>
       </c>
       <c r="O270" s="1">
         <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>698</v>
+      </c>
+      <c r="B271" t="s">
+        <v>699</v>
+      </c>
+      <c r="C271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="E271" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-1800.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-0.89320272724566</v>
+      </c>
+      <c r="K271">
+        <v>1.65</v>
+      </c>
+      <c r="L271" t="s">
         <v>700</v>
       </c>
-      <c r="B271" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>300561.0</v>
+        <v>199722.0</v>
       </c>
       <c r="N271" s="1">
-        <v>305242.85</v>
+        <v>203013.78</v>
       </c>
       <c r="O271" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B272" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>106.186</v>
+        <v>106.776</v>
       </c>
       <c r="E272" s="1">
-        <v>105.92</v>
+        <v>104.45</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>105920.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I272" s="1">
-        <v>266.0</v>
+        <v>2326.0</v>
       </c>
       <c r="J272" s="1">
-        <v>0.2511329305136</v>
+        <v>2.2269028243179</v>
       </c>
       <c r="K272">
-        <v>3.44</v>
+        <v>3.55</v>
       </c>
       <c r="L272" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="M272" s="1">
-        <v>106186.0</v>
+        <v>106776.0</v>
       </c>
       <c r="N272" s="1">
-        <v>109621.62</v>
+        <v>110327.37</v>
       </c>
       <c r="O272" s="1">
         <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>704</v>
+      </c>
+      <c r="B273" t="s">
+        <v>705</v>
+      </c>
+      <c r="C273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E273" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>359.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>0.36048157929089</v>
+      </c>
+      <c r="K273">
+        <v>1.81</v>
+      </c>
+      <c r="L273" t="s">
         <v>706</v>
       </c>
-      <c r="B273" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>154728.4</v>
+        <v>99948.0</v>
       </c>
       <c r="N273" s="1">
-        <v>158164.02</v>
+        <v>101756.22</v>
       </c>
       <c r="O273" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>707</v>
+      </c>
+      <c r="B274" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="C274" s="1">
         <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>99.497</v>
+        <v>104.491</v>
       </c>
       <c r="E274" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>100000.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-503.0</v>
+        <v>1341.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.503</v>
+        <v>1.3000484730974</v>
       </c>
       <c r="K274">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>211.85</v>
+        <v>4.19</v>
+      </c>
+      <c r="L274" t="s">
+        <v>709</v>
       </c>
       <c r="M274" s="1">
-        <v>99497.0</v>
+        <v>104491.0</v>
       </c>
       <c r="N274" s="1">
-        <v>99708.85</v>
+        <v>108681.41</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>710</v>
       </c>
       <c r="B275" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C275" s="1">
         <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.393</v>
+        <v>99.891</v>
       </c>
       <c r="E275" s="1">
-        <v>97.25</v>
+        <v>99.908</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>97250.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I275" s="1">
-        <v>143.0</v>
+        <v>-17.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.14704370179949</v>
+        <v>-0.01701565440205</v>
       </c>
       <c r="K275">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>0.27</v>
+      </c>
+      <c r="L275">
+        <v>269.1</v>
       </c>
       <c r="M275" s="1">
-        <v>97393.0</v>
+        <v>99891.0</v>
       </c>
       <c r="N275" s="1">
-        <v>99386.15</v>
+        <v>100160.1</v>
       </c>
       <c r="O275" s="1">
         <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B276" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="C276" s="1">
         <v>100000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>101.512</v>
+        <v>106.205</v>
       </c>
       <c r="E276" s="1">
-        <v>99.147</v>
+        <v>106.6</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>99147.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I276" s="1">
-        <v>2365.0</v>
+        <v>-395.0</v>
       </c>
       <c r="J276" s="1">
-        <v>2.3853470099953</v>
+        <v>-0.37054409005629</v>
       </c>
       <c r="K276">
-        <v>2.35</v>
+        <v>1.54</v>
       </c>
       <c r="L276" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="M276" s="1">
-        <v>101512.0</v>
+        <v>106205.0</v>
       </c>
       <c r="N276" s="1">
-        <v>103862.68</v>
+        <v>107741.99</v>
       </c>
       <c r="O276" s="1">
         <v>0.08</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B277" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="C277" s="1">
-        <v>296000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.19</v>
+        <v>102.156</v>
       </c>
       <c r="E277" s="1">
         <v>100.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>296000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I277" s="1">
-        <v>562.4</v>
+        <v>3622.08</v>
       </c>
       <c r="J277" s="1">
-        <v>0.19</v>
+        <v>2.156</v>
       </c>
       <c r="K277">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>0.39</v>
+      </c>
+      <c r="L277">
+        <v>649.22</v>
       </c>
       <c r="M277" s="1">
-        <v>296562.4</v>
+        <v>171622.08</v>
       </c>
       <c r="N277" s="1">
-        <v>299384.54</v>
+        <v>172271.3</v>
       </c>
       <c r="O277" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B278" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.634</v>
+        <v>103.81</v>
       </c>
       <c r="E278" s="1">
-        <v>99.17</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>198340.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>2928.0</v>
+        <v>3810.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.4762528990622</v>
+        <v>3.81</v>
       </c>
       <c r="K278">
-        <v>2.51</v>
+        <v>3.59</v>
       </c>
       <c r="L278" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="M278" s="1">
-        <v>201268.0</v>
+        <v>103810.0</v>
       </c>
       <c r="N278" s="1">
-        <v>206278.96</v>
+        <v>107396.82</v>
       </c>
       <c r="O278" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B279" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>83.663</v>
+        <v>103.773</v>
       </c>
       <c r="E279" s="1">
-        <v>81.804</v>
+        <v>103.602</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>245412.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5577.0</v>
+        <v>171.0</v>
       </c>
       <c r="J279" s="1">
-        <v>2.2725050119799</v>
+        <v>0.16505472867319</v>
       </c>
       <c r="K279">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>967.81</v>
+        <v>4.01</v>
+      </c>
+      <c r="L279" t="s">
+        <v>721</v>
       </c>
       <c r="M279" s="1">
-        <v>250989.0</v>
+        <v>103773.0</v>
       </c>
       <c r="N279" s="1">
-        <v>251956.81</v>
+        <v>107778.48</v>
       </c>
       <c r="O279" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>722</v>
+      </c>
+      <c r="B280" t="s">
+        <v>723</v>
+      </c>
+      <c r="C280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="E280" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>297426.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>6789.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>2.2825845756592</v>
+      </c>
+      <c r="K280">
+        <v>1.79</v>
+      </c>
+      <c r="L280" t="s">
         <v>724</v>
       </c>
-      <c r="B280" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>158981.95</v>
+        <v>304215.0</v>
       </c>
       <c r="N280" s="1">
-        <v>163886.74</v>
+        <v>309597.53</v>
       </c>
       <c r="O280" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>725</v>
+      </c>
+      <c r="B281" t="s">
+        <v>726</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>105.873</v>
+      </c>
+      <c r="E281" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>-47.0</v>
+      </c>
+      <c r="J281" s="1">
+        <v>-0.044373111782477</v>
+      </c>
+      <c r="K281">
+        <v>3.77</v>
+      </c>
+      <c r="L281" t="s">
         <v>727</v>
       </c>
-      <c r="B281" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>187.5</v>
+        <v>105873.0</v>
       </c>
       <c r="N281" s="1">
-        <v>187.5</v>
+        <v>109640.12</v>
       </c>
       <c r="O281" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
+        <v>728</v>
+      </c>
+      <c r="B282" t="s">
         <v>729</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C282" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>102.304</v>
+      </c>
+      <c r="E282" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F282" t="s">
+        <v>8</v>
+      </c>
+      <c r="G282">
+        <v>1.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-799.52</v>
+      </c>
+      <c r="J282" s="1">
+        <v>-0.51152387435573</v>
+      </c>
+      <c r="K282">
+        <v>2.49</v>
+      </c>
+      <c r="L282" t="s">
         <v>730</v>
       </c>
-      <c r="C282" s="1">
+      <c r="M282" s="1">
+        <v>155502.08</v>
+      </c>
+      <c r="N282" s="1">
+        <v>159281.26</v>
+      </c>
+      <c r="O282" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:16">
+      <c r="A283" t="s">
+        <v>731</v>
+      </c>
+      <c r="B283" t="s">
+        <v>732</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D283" s="1">
+        <v>99.952</v>
+      </c>
+      <c r="E283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F283" t="s">
+        <v>8</v>
+      </c>
+      <c r="G283">
+        <v>1.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="J283" s="1">
+        <v>-0.048</v>
+      </c>
+      <c r="K283">
+        <v>0.39</v>
+      </c>
+      <c r="L283">
+        <v>391.1</v>
+      </c>
+      <c r="M283" s="1">
+        <v>99952.0</v>
+      </c>
+      <c r="N283" s="1">
+        <v>100343.1</v>
+      </c>
+      <c r="O283" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P283">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:16">
+      <c r="A284" t="s">
+        <v>733</v>
+      </c>
+      <c r="B284" t="s">
+        <v>734</v>
+      </c>
+      <c r="C284" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D284" s="1">
+        <v>97.203</v>
+      </c>
+      <c r="E284" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F284" t="s">
+        <v>8</v>
+      </c>
+      <c r="G284">
+        <v>1.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-47.0</v>
+      </c>
+      <c r="J284" s="1">
+        <v>-0.048329048843188</v>
+      </c>
+      <c r="K284">
+        <v>2.14</v>
+      </c>
+      <c r="L284" t="s">
+        <v>735</v>
+      </c>
+      <c r="M284" s="1">
+        <v>97203.0</v>
+      </c>
+      <c r="N284" s="1">
+        <v>99346.84</v>
+      </c>
+      <c r="O284" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:16">
+      <c r="A285" t="s">
+        <v>736</v>
+      </c>
+      <c r="B285" t="s">
+        <v>737</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D285" s="1">
+        <v>101.947</v>
+      </c>
+      <c r="E285" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F285" t="s">
+        <v>8</v>
+      </c>
+      <c r="G285">
+        <v>1.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>99147.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="J285" s="1">
+        <v>2.8240894832925</v>
+      </c>
+      <c r="K285">
+        <v>2.55</v>
+      </c>
+      <c r="L285" t="s">
+        <v>738</v>
+      </c>
+      <c r="M285" s="1">
+        <v>101947.0</v>
+      </c>
+      <c r="N285" s="1">
+        <v>104493.58</v>
+      </c>
+      <c r="O285" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:16">
+      <c r="A286" t="s">
+        <v>739</v>
+      </c>
+      <c r="B286" t="s">
+        <v>740</v>
+      </c>
+      <c r="C286" s="1">
+        <v>184000.0</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.36</v>
+      </c>
+      <c r="E286" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F286" t="s">
+        <v>8</v>
+      </c>
+      <c r="G286">
+        <v>1.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>184000.0</v>
+      </c>
+      <c r="I286" s="1">
+        <v>662.4</v>
+      </c>
+      <c r="J286" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="K286">
+        <v>0.05</v>
+      </c>
+      <c r="L286">
+        <v>85.62</v>
+      </c>
+      <c r="M286" s="1">
+        <v>184662.4</v>
+      </c>
+      <c r="N286" s="1">
+        <v>184748.02</v>
+      </c>
+      <c r="O286" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P286">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:16">
+      <c r="A287" t="s">
+        <v>741</v>
+      </c>
+      <c r="B287" t="s">
+        <v>742</v>
+      </c>
+      <c r="C287" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D287" s="1">
+        <v>84.567</v>
+      </c>
+      <c r="E287" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F287" t="s">
+        <v>8</v>
+      </c>
+      <c r="G287">
+        <v>1.0</v>
+      </c>
+      <c r="H287" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I287" s="1">
+        <v>8289.0</v>
+      </c>
+      <c r="J287" s="1">
+        <v>3.3775854481443</v>
+      </c>
+      <c r="K287">
+        <v>0.37</v>
+      </c>
+      <c r="L287" t="s">
+        <v>743</v>
+      </c>
+      <c r="M287" s="1">
+        <v>253701.0</v>
+      </c>
+      <c r="N287" s="1">
+        <v>254804.42</v>
+      </c>
+      <c r="O287" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:16">
+      <c r="A288" t="s">
+        <v>744</v>
+      </c>
+      <c r="B288" t="s">
+        <v>745</v>
+      </c>
+      <c r="C288" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E288" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I288" s="1">
+        <v>5287.05</v>
+      </c>
+      <c r="J288" s="1">
+        <v>3.4310027460092</v>
+      </c>
+      <c r="K288">
+        <v>3.39</v>
+      </c>
+      <c r="L288" t="s">
+        <v>746</v>
+      </c>
+      <c r="M288" s="1">
+        <v>159383.4</v>
+      </c>
+      <c r="N288" s="1">
+        <v>164638.54</v>
+      </c>
+      <c r="O288" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P288">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:16">
+      <c r="A289" t="s">
+        <v>747</v>
+      </c>
+      <c r="B289" t="s">
+        <v>748</v>
+      </c>
+      <c r="C289" s="1">
+        <v>382.0</v>
+      </c>
+      <c r="D289" s="1">
+        <v>0.155</v>
+      </c>
+      <c r="E289" s="1">
+        <v>0.1073036649</v>
+      </c>
+      <c r="F289" t="s">
+        <v>8</v>
+      </c>
+      <c r="G289">
+        <v>1.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>45550.0</v>
+      </c>
+      <c r="J289" s="1">
+        <v>0</v>
+      </c>
+      <c r="K289">
+        <v>0.0</v>
+      </c>
+      <c r="L289">
+        <v>0.0</v>
+      </c>
+      <c r="M289" s="1">
+        <v>45550.0</v>
+      </c>
+      <c r="N289" s="1">
+        <v>45550.0</v>
+      </c>
+      <c r="O289" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P289">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:16">
+      <c r="A290" t="s">
+        <v>749</v>
+      </c>
+      <c r="B290" t="s">
+        <v>750</v>
+      </c>
+      <c r="C290" s="1">
         <v>-382.0</v>
       </c>
-      <c r="D282" s="1">
-[...2 lines deleted...]
-      <c r="E282" s="1">
+      <c r="D290" s="1">
+        <v>0.105</v>
+      </c>
+      <c r="E290" s="1">
         <v>0.0698298429</v>
       </c>
-      <c r="F282" t="s">
-[...11 lines deleted...]
-      <c r="J282" s="1">
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-33587.5</v>
+      </c>
+      <c r="J290" s="1">
         <v>0</v>
       </c>
-      <c r="K282">
-[...14 lines deleted...]
-      <c r="P282">
+      <c r="K290">
+        <v>0.0</v>
+      </c>
+      <c r="L290">
+        <v>0.0</v>
+      </c>
+      <c r="M290" s="1">
+        <v>-33587.5</v>
+      </c>
+      <c r="N290" s="1">
+        <v>-33587.5</v>
+      </c>
+      <c r="O290" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P290">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>