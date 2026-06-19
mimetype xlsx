--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="912">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,2205 +112,2688 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...26 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 708.90</t>
+    <t>2 996.58</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 628.08</t>
+    <t>8 236.30</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
+    <t>1 140.41</t>
+  </si>
+  <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 873.97</t>
+    <t>2 268.49</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 564.25</t>
+    <t>3 913.40</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 924.98</t>
+    <t>7 690.87</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 986.30</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 441.10</t>
+    <t>2 638.36</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 397.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 213.70</t>
+    <t>3 493.15</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 590.07</t>
+    <t>2 891.82</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 561.23</t>
+    <t>1 722.74</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 174.66</t>
+    <t>2 585.62</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 483.56</t>
+    <t>2 713.70</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 712.37</t>
+    <t>2 945.69</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 705.91</t>
+    <t>4 032.90</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 645.89</t>
+    <t>1 867.81</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>8 345.42</t>
+    <t>9 146.58</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>23 488.71</t>
+    <t>25 166.47</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 626.95</t>
+    <t>1 985.18</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 519.86</t>
+    <t>2 733.56</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 379.45</t>
+    <t>1 691.78</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 353.42</t>
+    <t>1 665.75</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>9 173.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 282.68</t>
+    <t>1 584.49</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 377.74</t>
+    <t>1 599.66</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 114.73</t>
+    <t>1 369.52</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>3 432.88</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>7 455.55</t>
+    <t>7 986.51</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 018.49</t>
+    <t>3 339.04</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 933.44</t>
+    <t>2 234.75</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 476.71</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 457.19</t>
+    <t>2 662.67</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>6 871.23</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>2 532.53</t>
+    <t>2 770.89</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 766.44</t>
+    <t>7 374.66</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>11 434.93</t>
+    <t>12 297.95</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 590.58</t>
+    <t>8 223.12</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 006.16</t>
+    <t>1 219.86</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 370.71</t>
+    <t>1 614.39</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
+    <t>1 041.48</t>
+  </si>
+  <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 925.91</t>
+    <t>4 455.25</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 919.86</t>
+    <t>3 158.22</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 042.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>1 795.89</t>
+    <t>2 108.22</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>6 051.37</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>5 281.18</t>
+    <t>5 719.75</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 339.38</t>
+    <t>2 561.30</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 721.37</t>
+    <t>3 101.10</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...2 lines deleted...]
-    <t>EUROPEAN UNION 2.5 04/12/2031</t>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>2 047.75</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>8 125.89</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>3 315.38</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>2 270.55</t>
   </si>
   <si>
-    <t>EU000A3K4ES4</t>
-[...34 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
+    <t>1 225.13</t>
+  </si>
+  <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>1 215.37</t>
+    <t>1 307.10</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>2 980.27</t>
+    <t>3 345.21</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...11 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>11 032.19</t>
+    <t>11 984.61</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>4 232.39</t>
+    <t>4 597.77</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>13 138.36</t>
+    <t>14 272.60</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>8 718.90</t>
+    <t>10 060.27</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>11 424.66</t>
+    <t>12 410.96</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>5 873.80</t>
+    <t>6 380.89</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
+    <t>5 350.73</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>7 598.82</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102515</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>40 620.26</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>1 762.28</t>
+  </si>
+  <si>
+    <t>DE000BU2Z031</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
+  </si>
+  <si>
+    <t>9 982.51</t>
+  </si>
+  <si>
+    <t>DE000BU2Z056</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
+  </si>
+  <si>
+    <t>18 476.38</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>1 884.50</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 703.01</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>1 591.78</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 089.38</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>1 417.81</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>7 311.64</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 279.81</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 336.99</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>2 759.92</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>6 847.60</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>2 433.56</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>3 014.18</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>4 005.25</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>1 910.90</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>1 146.61</t>
+  </si>
+  <si>
+    <t>IE00BV8C9186</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>1 373.62</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>1 093.87</t>
+  </si>
+  <si>
+    <t>IT0005358806</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
+  </si>
+  <si>
+    <t>IT0005631590</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
+  </si>
+  <si>
+    <t>12 921.20</t>
+  </si>
+  <si>
+    <t>IT0005542797</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
+  </si>
+  <si>
+    <t>11 854.23</t>
+  </si>
+  <si>
+    <t>IT0003934657</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
+  </si>
+  <si>
+    <t>7 883.98</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>4 424.66</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>3 843.15</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0013508694</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 1.375 21/04/2032</t>
+  </si>
+  <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>2 115.62</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>2 660.96</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>4 825.22</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 528.63</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>2 439.44</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 586.30</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
     <t>2 820.25</t>
   </si>
   <si>
-    <t>FR0014015MU5</t>
-[...427 lines deleted...]
-  <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>1 630.78</t>
+    <t>2 540.98</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>2 208.22</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 618.94</t>
+    <t>2 897.05</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 258.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 106.60</t>
+  </si>
+  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 277.40</t>
+    <t>9 984.25</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 441.10</t>
+    <t>3 704.11</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
+    <t>2 213.94</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 064.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>6 204.93</t>
+    <t>6 704.66</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
+    <t>2 484.25</t>
+  </si>
+  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>5 252.05</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>1 867.96</t>
+    <t>2 121.24</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>2 889.04</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 154.45</t>
+    <t>2 376.37</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 361.64</t>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>5 319.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>7 742.47</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 137.51</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 044.52</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 051.03</t>
+    <t>1 305.82</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>6 208.52</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>2 363.23</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>4 843.46</t>
+    <t>5 820.30</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>4 835.34</t>
+    <t>5 382.74</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>28 662.68</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>1 449.86</t>
+    <t>2 738.63</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 303.56</t>
-[...8 lines deleted...]
-    <t>3 830.43</t>
+    <t>1 096.99</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 317.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 419.18</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>1 589.04</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 085.62</t>
+    <t>5 529.45</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 830.82</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>2 005.48</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>4 502.74</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...58 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 094.39</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 586.82</t>
+    <t>3 859.23</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>4 005.48</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 382.53</t>
+    <t>6 146.92</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 767.12</t>
+    <t>4 128.77</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>3 779.18</t>
+    <t>4 153.97</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 143.84</t>
+    <t>2 308.22</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 546.58</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>2 760.27</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 103.42</t>
+    <t>1 251.37</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 255.14</t>
+    <t>5 637.33</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2677,209 +3160,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>231.51</v>
+        <v>218.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3472.79</v>
+        <v>3274.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3472.79</v>
+        <v>3274.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>633771.6388</v>
+        <v>632323.7864</v>
       </c>
       <c r="D3">
-        <v>138.86</v>
+        <v>130.87</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>88008757.64</v>
+        <v>82755123.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>88008757.64</v>
+        <v>82755123.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>320140.78</v>
+        <v>317659.81</v>
       </c>
       <c r="D4">
-        <v>129.08</v>
+        <v>121.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>41324211.8</v>
+        <v>38660860.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>41324211.8</v>
+        <v>38660860.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>988.734</v>
+        <v>989.8193</v>
       </c>
       <c r="D5">
-        <v>127.57</v>
+        <v>120.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>126135.38</v>
+        <v>118971.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>126135.38</v>
+        <v>118971.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>134.82</v>
+        <v>127.13</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>134.82</v>
+        <v>127.13</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>134.82</v>
+        <v>127.13</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P290"/>
+  <dimension ref="A1:P373"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O290" sqref="O290"/>
+      <selection activeCell="O373" sqref="O373"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2898,14489 +3381,18639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>3219.0</v>
+        <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.5</v>
+        <v>30.42</v>
       </c>
       <c r="E2" s="1">
-        <v>207.3860298229</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>667575.63</v>
+        <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-157364.13</v>
+        <v>-8721.6</v>
       </c>
       <c r="J2" s="1">
-        <v>-23.572479720388</v>
+        <v>-13.628620102215</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>510211.5</v>
+        <v>55273.14</v>
       </c>
       <c r="N2" s="1">
-        <v>510211.5</v>
+        <v>55273.14</v>
       </c>
       <c r="O2" s="1">
-        <v>0.39</v>
+        <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>274.0</v>
+        <v>5216.0</v>
       </c>
       <c r="D3" s="1">
-        <v>964.1</v>
+        <v>26.89</v>
       </c>
       <c r="E3" s="1">
-        <v>1281.5523357664</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>351145.34</v>
+        <v>147925.76</v>
       </c>
       <c r="I3" s="1">
-        <v>-86981.94</v>
+        <v>-7667.52</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.770922490385</v>
+        <v>-5.1833568406206</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>264163.4</v>
+        <v>140258.24</v>
       </c>
       <c r="N3" s="1">
-        <v>264163.4</v>
+        <v>140258.24</v>
       </c>
       <c r="O3" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>12790.0</v>
+        <v>1414.0</v>
       </c>
       <c r="D4" s="1">
-        <v>26.93</v>
+        <v>210.6</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7442001564</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>354848.32</v>
+        <v>348975.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-10413.62</v>
+        <v>-51186.8</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.9346679730652</v>
+        <v>-14.667747163695</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>344434.7</v>
+        <v>297788.4</v>
       </c>
       <c r="N4" s="1">
-        <v>344434.7</v>
+        <v>297788.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>4794.0</v>
+        <v>2304.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.48</v>
+        <v>133.25</v>
       </c>
       <c r="E5" s="1">
-        <v>156.8806362119</v>
+        <v>207.3860286458</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>752085.77</v>
+        <v>477817.41</v>
       </c>
       <c r="I5" s="1">
-        <v>132311.35</v>
+        <v>-170809.41</v>
       </c>
       <c r="J5" s="1">
-        <v>17.592587877311</v>
+        <v>-35.747841419173</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>884397.12</v>
+        <v>307008.0</v>
       </c>
       <c r="N5" s="1">
-        <v>884397.12</v>
+        <v>307008.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.68</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>9359.0</v>
+        <v>219.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.74</v>
+        <v>865.6</v>
       </c>
       <c r="E6" s="1">
-        <v>69.1991729886</v>
+        <v>1281.5523287671</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>647635.06</v>
+        <v>280659.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-88528.4</v>
+        <v>-91093.56</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.669488492485</v>
+        <v>-32.45691334097</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>559106.66</v>
+        <v>189566.4</v>
       </c>
       <c r="N6" s="1">
-        <v>559106.66</v>
+        <v>189566.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>5064.0</v>
+        <v>28345.0</v>
       </c>
       <c r="D7" s="1">
-        <v>381.5</v>
+        <v>25.24</v>
       </c>
       <c r="E7" s="1">
-        <v>212.4418799368</v>
+        <v>27.154707003</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1075805.68</v>
+        <v>769700.17</v>
       </c>
       <c r="I7" s="1">
-        <v>856110.32</v>
+        <v>-54272.37</v>
       </c>
       <c r="J7" s="1">
-        <v>79.578527601751</v>
+        <v>-7.0511053674316</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1931916.0</v>
+        <v>715427.8</v>
       </c>
       <c r="N7" s="1">
-        <v>1931916.0</v>
+        <v>715427.8</v>
       </c>
       <c r="O7" s="1">
-        <v>1.49</v>
+        <v>0.59</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>34776.0</v>
+        <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.8</v>
+        <v>103.8</v>
       </c>
       <c r="E8" s="1">
-        <v>24.9201388889</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>866622.75</v>
+        <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>169702.05</v>
+        <v>-7270.8</v>
       </c>
       <c r="J8" s="1">
-        <v>19.581998049324</v>
+        <v>-12.331081081081</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1036324.8</v>
+        <v>51692.4</v>
       </c>
       <c r="N8" s="1">
-        <v>1036324.8</v>
+        <v>51692.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>11375.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.28</v>
+        <v>60.35</v>
       </c>
       <c r="E9" s="1">
-        <v>61.1051850549</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>695071.48</v>
+        <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-134511.48</v>
+        <v>-3733.2</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.352179433402</v>
+        <v>-4.0540540540541</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>560560.0</v>
+        <v>88352.4</v>
       </c>
       <c r="N9" s="1">
-        <v>560560.0</v>
+        <v>88352.4</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>9325.0</v>
+        <v>25927.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.22</v>
+        <v>9.095</v>
       </c>
       <c r="E10" s="1">
-        <v>51.8394756032</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>483403.11</v>
+        <v>229453.95</v>
       </c>
       <c r="I10" s="1">
-        <v>143423.39</v>
+        <v>6352.12</v>
       </c>
       <c r="J10" s="1">
-        <v>29.669521571758</v>
+        <v>2.7683637610074</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>626826.5</v>
+        <v>235806.07</v>
       </c>
       <c r="N10" s="1">
-        <v>626826.5</v>
+        <v>235806.07</v>
       </c>
       <c r="O10" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>3960.0</v>
+        <v>5248.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1288.4</v>
+        <v>163.96</v>
       </c>
       <c r="E11" s="1">
-        <v>488.4758207071</v>
+        <v>159.2474714177</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1934364.25</v>
+        <v>835730.73</v>
       </c>
       <c r="I11" s="1">
-        <v>3167699.75</v>
+        <v>24731.35</v>
       </c>
       <c r="J11" s="1">
-        <v>163.75921701407</v>
+        <v>2.9592486086996</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5102064.0</v>
+        <v>860462.08</v>
       </c>
       <c r="N11" s="1">
-        <v>5102064.0</v>
+        <v>860462.08</v>
       </c>
       <c r="O11" s="1">
-        <v>3.94</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>30966.0</v>
+        <v>3383.0</v>
       </c>
       <c r="D12" s="1">
-        <v>40.21</v>
+        <v>353.2</v>
       </c>
       <c r="E12" s="1">
-        <v>27.1316682813</v>
+        <v>212.4418799882</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>840159.24</v>
+        <v>718690.88</v>
       </c>
       <c r="I12" s="1">
-        <v>404983.62</v>
+        <v>476184.72</v>
       </c>
       <c r="J12" s="1">
-        <v>48.203197765224</v>
+        <v>66.257237047449</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1245142.86</v>
+        <v>1194875.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1245142.86</v>
+        <v>1194875.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>75524.0</v>
+        <v>8288.0</v>
       </c>
       <c r="D13" s="1">
-        <v>20.16</v>
+        <v>23.36</v>
       </c>
       <c r="E13" s="1">
-        <v>9.0375084741</v>
+        <v>24.9201387548</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>682548.79</v>
+        <v>206538.11</v>
       </c>
       <c r="I13" s="1">
-        <v>840015.05</v>
+        <v>-12930.43</v>
       </c>
       <c r="J13" s="1">
-        <v>123.07033025434</v>
+        <v>-6.2605540449654</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1522563.84</v>
+        <v>193607.68</v>
       </c>
       <c r="N13" s="1">
-        <v>1522563.84</v>
+        <v>193607.68</v>
       </c>
       <c r="O13" s="1">
-        <v>1.18</v>
+        <v>0.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>157036.0</v>
+        <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>11.164</v>
+        <v>55.2</v>
       </c>
       <c r="E14" s="1">
-        <v>7.3367455233</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1152133.17</v>
+        <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>601016.73</v>
+        <v>-8692.35</v>
       </c>
       <c r="J14" s="1">
-        <v>52.165560861337</v>
+        <v>-13.139260424862</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1753149.9</v>
+        <v>57463.2</v>
       </c>
       <c r="N14" s="1">
-        <v>1753149.9</v>
+        <v>57463.2</v>
       </c>
       <c r="O14" s="1">
-        <v>1.35</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5016.0</v>
+        <v>9697.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.65</v>
+        <v>49.1</v>
       </c>
       <c r="E15" s="1">
-        <v>108.8683014354</v>
+        <v>61.1051851088</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>546083.4</v>
+        <v>592536.98</v>
       </c>
       <c r="I15" s="1">
-        <v>-66303.0</v>
+        <v>-116414.28</v>
       </c>
       <c r="J15" s="1">
-        <v>-12.141552004694</v>
+        <v>-19.646753524143</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>479780.4</v>
+        <v>476122.7</v>
       </c>
       <c r="N15" s="1">
-        <v>479780.4</v>
+        <v>476122.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>12056.0</v>
+        <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>88.12</v>
+        <v>8.032</v>
       </c>
       <c r="E16" s="1">
-        <v>78.6263495355</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>947919.27</v>
+        <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>114455.45</v>
+        <v>-24501.25</v>
       </c>
       <c r="J16" s="1">
-        <v>12.074387938121</v>
+        <v>-39.036049944476</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1062374.72</v>
+        <v>38264.45</v>
       </c>
       <c r="N16" s="1">
-        <v>1062374.72</v>
+        <v>38264.45</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>9973.0</v>
+        <v>11401.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.37</v>
+        <v>60.34</v>
       </c>
       <c r="E17" s="1">
-        <v>74.8721899128</v>
+        <v>54.9314472415</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>746700.35</v>
+        <v>626273.43</v>
       </c>
       <c r="I17" s="1">
-        <v>214397.66</v>
+        <v>61662.91</v>
       </c>
       <c r="J17" s="1">
-        <v>28.712677046422</v>
+        <v>9.8460044840159</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>961098.01</v>
+        <v>687936.34</v>
       </c>
       <c r="N17" s="1">
-        <v>961098.01</v>
+        <v>687936.34</v>
       </c>
       <c r="O17" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>510235.0</v>
+        <v>5353.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.298</v>
+        <v>27.02</v>
       </c>
       <c r="E18" s="1">
-        <v>11.1837090556</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5706319.79</v>
+        <v>160161.76</v>
       </c>
       <c r="I18" s="1">
-        <v>58315.24</v>
+        <v>-15523.7</v>
       </c>
       <c r="J18" s="1">
-        <v>1.0219413237617</v>
+        <v>-9.692513368984</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>5764635.03</v>
+        <v>144638.06</v>
       </c>
       <c r="N18" s="1">
-        <v>5764635.03</v>
+        <v>144638.06</v>
       </c>
       <c r="O18" s="1">
-        <v>4.45</v>
+        <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>146382.0</v>
+        <v>3935.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.832</v>
+        <v>1168.6</v>
       </c>
       <c r="E19" s="1">
-        <v>10.6303042041</v>
+        <v>488.475819568</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1556085.19</v>
+        <v>1922152.35</v>
       </c>
       <c r="I19" s="1">
-        <v>29524.63</v>
+        <v>2676288.65</v>
       </c>
       <c r="J19" s="1">
-        <v>1.89736591478</v>
+        <v>139.23395042022</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1585609.82</v>
+        <v>4598441.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1585609.82</v>
+        <v>4598441.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.22</v>
+        <v>3.78</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>25207.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.68</v>
+        <v>57.8</v>
       </c>
       <c r="E20" s="1">
-        <v>24.8141901059</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>625491.29</v>
+        <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>97445.47</v>
+        <v>-4761.12</v>
       </c>
       <c r="J20" s="1">
-        <v>15.57902908608</v>
+        <v>-5.9244791666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>722936.76</v>
+        <v>75602.4</v>
       </c>
       <c r="N20" s="1">
-        <v>722936.76</v>
+        <v>75602.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>31678.0</v>
+        <v>30966.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.615</v>
+        <v>38.44</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5930999432</v>
+        <v>27.1316682813</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>335568.22</v>
+        <v>840159.24</v>
       </c>
       <c r="I21" s="1">
-        <v>693.75</v>
+        <v>350173.8</v>
       </c>
       <c r="J21" s="1">
-        <v>0.20673888606019</v>
+        <v>41.679455908858</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>336261.97</v>
+        <v>1190333.04</v>
       </c>
       <c r="N21" s="1">
-        <v>336261.97</v>
+        <v>1190333.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.26</v>
+        <v>0.98</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>4004.0</v>
+        <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.25</v>
+        <v>7.065</v>
       </c>
       <c r="E22" s="1">
-        <v>141.1986588412</v>
+        <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>565359.43</v>
+        <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-159954.43</v>
+        <v>-9450.98</v>
       </c>
       <c r="J22" s="1">
-        <v>-28.292520034556</v>
+        <v>-15.842763549732</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>405405.0</v>
+        <v>50203.89</v>
       </c>
       <c r="N22" s="1">
-        <v>405405.0</v>
+        <v>50203.89</v>
       </c>
       <c r="O22" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>10276.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>87.8</v>
+        <v>51.3</v>
       </c>
       <c r="E23" s="1">
-        <v>65.5330108992</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>673417.22</v>
+        <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>228815.58</v>
+        <v>-4029.25</v>
       </c>
       <c r="J23" s="1">
-        <v>33.978278725929</v>
+        <v>-6.4721969006381</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>902232.8</v>
+        <v>58225.5</v>
       </c>
       <c r="N23" s="1">
-        <v>902232.8</v>
+        <v>58225.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>5853.0</v>
+        <v>6764.0</v>
       </c>
       <c r="D24" s="1">
-        <v>72.42</v>
+        <v>16.72</v>
       </c>
       <c r="E24" s="1">
-        <v>59.9331334358</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>350788.63</v>
+        <v>123375.36</v>
       </c>
       <c r="I24" s="1">
-        <v>73085.63</v>
+        <v>-10281.28</v>
       </c>
       <c r="J24" s="1">
-        <v>20.834663312776</v>
+        <v>-8.3333333333333</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>423874.26</v>
+        <v>113094.08</v>
       </c>
       <c r="N24" s="1">
-        <v>423874.26</v>
+        <v>113094.08</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>7868.0</v>
+        <v>56851.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.025</v>
+        <v>17.915</v>
       </c>
       <c r="E25" s="1">
-        <v>35.0027885104</v>
+        <v>9.0375083991</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>275401.94</v>
+        <v>513791.39</v>
       </c>
       <c r="I25" s="1">
-        <v>-133581.24</v>
+        <v>504694.28</v>
       </c>
       <c r="J25" s="1">
-        <v>-48.504102767032</v>
+        <v>98.229415638904</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>141820.7</v>
+        <v>1018485.67</v>
       </c>
       <c r="N25" s="1">
-        <v>141820.7</v>
+        <v>1018485.67</v>
       </c>
       <c r="O25" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>1632.0</v>
+        <v>45531.0</v>
       </c>
       <c r="D26" s="1">
-        <v>218.6</v>
+        <v>3.02</v>
       </c>
       <c r="E26" s="1">
-        <v>217.063002451</v>
+        <v>3.2080000439</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>354246.82</v>
+        <v>146063.45</v>
       </c>
       <c r="I26" s="1">
-        <v>2508.38</v>
+        <v>-8559.83</v>
       </c>
       <c r="J26" s="1">
-        <v>0.7080882193946</v>
+        <v>-5.8603504162061</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>356755.2</v>
+        <v>137503.62</v>
       </c>
       <c r="N26" s="1">
-        <v>356755.2</v>
+        <v>137503.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>22083.0</v>
+        <v>126625.0</v>
       </c>
       <c r="D27" s="1">
-        <v>33.66</v>
+        <v>9.35</v>
       </c>
       <c r="E27" s="1">
-        <v>31.8244944075</v>
+        <v>7.3367455084</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>702780.31</v>
+        <v>929015.4</v>
       </c>
       <c r="I27" s="1">
-        <v>40533.47</v>
+        <v>254928.35</v>
       </c>
       <c r="J27" s="1">
-        <v>5.7675875978939</v>
+        <v>27.440702274688</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>743313.78</v>
+        <v>1183943.75</v>
       </c>
       <c r="N27" s="1">
-        <v>743313.78</v>
+        <v>1183943.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.57</v>
+        <v>0.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>11162.0</v>
+        <v>7915.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.22</v>
+        <v>15.55</v>
       </c>
       <c r="E28" s="1">
-        <v>99.1555778534</v>
+        <v>16.5350006317</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1106774.56</v>
+        <v>130874.53</v>
       </c>
       <c r="I28" s="1">
-        <v>-445760.92</v>
+        <v>-7796.28</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.275674569173</v>
+        <v>-5.9570643730296</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>661013.64</v>
+        <v>123078.25</v>
       </c>
       <c r="N28" s="1">
-        <v>661013.64</v>
+        <v>123078.25</v>
       </c>
       <c r="O28" s="1">
-        <v>0.51</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>13620.0</v>
+        <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.395</v>
+        <v>13.135</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8275998532</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>242811.91</v>
+        <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>21347.99</v>
+        <v>-5801.12</v>
       </c>
       <c r="J29" s="1">
-        <v>8.7919863568472</v>
+        <v>-7.336860670194</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>264159.9</v>
+        <v>73267.03</v>
       </c>
       <c r="N29" s="1">
-        <v>264159.9</v>
+        <v>73267.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>175205.0</v>
+        <v>1157.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.995</v>
+        <v>125.4</v>
       </c>
       <c r="E30" s="1">
-        <v>5.9693387746</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1045858.0</v>
+        <v>152724.0</v>
       </c>
       <c r="I30" s="1">
-        <v>705315.98</v>
+        <v>-7636.2</v>
       </c>
       <c r="J30" s="1">
-        <v>67.438981200125</v>
+        <v>-5.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1751173.98</v>
+        <v>145087.8</v>
       </c>
       <c r="N30" s="1">
-        <v>1751173.98</v>
+        <v>145087.8</v>
       </c>
       <c r="O30" s="1">
-        <v>1.35</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>29985.0</v>
+        <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>27.54</v>
+        <v>183.85</v>
       </c>
       <c r="E31" s="1">
-        <v>14.1631692513</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>424682.63</v>
+        <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>401104.27</v>
+        <v>-3663.0</v>
       </c>
       <c r="J31" s="1">
-        <v>94.448004619355</v>
+        <v>-2.9303062302006</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>825786.9</v>
+        <v>121341.0</v>
       </c>
       <c r="N31" s="1">
-        <v>825786.9</v>
+        <v>121341.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.64</v>
+        <v>0.1</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>5777.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>104.9</v>
+        <v>30.04</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5897005366</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>604214.7</v>
+        <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>1792.6</v>
+        <v>-7928.96</v>
       </c>
       <c r="J32" s="1">
-        <v>0.29668261960525</v>
+        <v>-12.163742690058</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>606007.3</v>
+        <v>57256.24</v>
       </c>
       <c r="N32" s="1">
-        <v>606007.3</v>
+        <v>57256.24</v>
       </c>
       <c r="O32" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>3339.0</v>
+        <v>9508.0</v>
       </c>
       <c r="D33" s="1">
-        <v>237.1</v>
+        <v>76.34</v>
       </c>
       <c r="E33" s="1">
-        <v>202.3486732555</v>
+        <v>78.62634939</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>675642.22</v>
+        <v>747579.33</v>
       </c>
       <c r="I33" s="1">
-        <v>116034.68</v>
+        <v>-21738.61</v>
       </c>
       <c r="J33" s="1">
-        <v>17.173982999464</v>
+        <v>-2.9078666474098</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>791676.9</v>
+        <v>725840.72</v>
       </c>
       <c r="N33" s="1">
-        <v>791676.9</v>
+        <v>725840.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>21858.0</v>
+        <v>10666.0</v>
       </c>
       <c r="D34" s="1">
-        <v>14.95</v>
+        <v>84.49</v>
       </c>
       <c r="E34" s="1">
-        <v>22.9721420075</v>
+        <v>76.2124367148</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>502125.08</v>
+        <v>812881.85</v>
       </c>
       <c r="I34" s="1">
-        <v>-175347.98</v>
+        <v>88288.49</v>
       </c>
       <c r="J34" s="1">
-        <v>-34.921175417089</v>
+        <v>10.861171275998</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>326777.1</v>
+        <v>901170.34</v>
       </c>
       <c r="N34" s="1">
-        <v>326777.1</v>
+        <v>901170.34</v>
       </c>
       <c r="O34" s="1">
-        <v>0.25</v>
+        <v>0.74</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>3245.0</v>
+        <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>190.3</v>
+        <v>11.052</v>
       </c>
       <c r="E35" s="1">
-        <v>146.4941879815</v>
+        <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>475373.64</v>
+        <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>142149.86</v>
+        <v>-29274.18</v>
       </c>
       <c r="J35" s="1">
-        <v>29.902764486478</v>
+        <v>-1.1776866513547</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>617523.5</v>
+        <v>2456461.73</v>
       </c>
       <c r="N35" s="1">
-        <v>617523.5</v>
+        <v>2456461.73</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>2.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>10680.0</v>
+        <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>36.18</v>
+        <v>10.634</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>367285.2</v>
+        <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>19117.2</v>
+        <v>-52709.93</v>
       </c>
       <c r="J36" s="1">
-        <v>5.205001453911</v>
+        <v>-1.0123375300058</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>386402.4</v>
+        <v>5154044.58</v>
       </c>
       <c r="N36" s="1">
-        <v>386402.4</v>
+        <v>5154044.58</v>
       </c>
       <c r="O36" s="1">
-        <v>0.3</v>
+        <v>4.24</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2978.0</v>
+        <v>2395.0</v>
       </c>
       <c r="D37" s="1">
-        <v>83.28</v>
+        <v>49.25</v>
       </c>
       <c r="E37" s="1">
-        <v>69.192421088</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>206055.03</v>
+        <v>126168.6</v>
       </c>
       <c r="I37" s="1">
-        <v>41952.81</v>
+        <v>-8214.85</v>
       </c>
       <c r="J37" s="1">
-        <v>20.36000285943</v>
+        <v>-6.5110098709188</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>248007.84</v>
+        <v>117953.75</v>
       </c>
       <c r="N37" s="1">
-        <v>248007.84</v>
+        <v>117953.75</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>275.0</v>
+        <v>12719.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2062.0</v>
+        <v>10.73</v>
       </c>
       <c r="E38" s="1">
-        <v>1385.7195272727</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>381072.87</v>
+        <v>152755.19</v>
       </c>
       <c r="I38" s="1">
-        <v>185977.13</v>
+        <v>-16280.32</v>
       </c>
       <c r="J38" s="1">
-        <v>48.80356085176</v>
+        <v>-10.657785179017</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>567050.0</v>
+        <v>136474.87</v>
       </c>
       <c r="N38" s="1">
-        <v>567050.0</v>
+        <v>136474.87</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>50403.0</v>
+        <v>14498.0</v>
       </c>
       <c r="D39" s="1">
-        <v>20.35</v>
+        <v>26.74</v>
       </c>
       <c r="E39" s="1">
-        <v>13.3417850128</v>
+        <v>24.8141902331</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>672465.99</v>
+        <v>359756.13</v>
       </c>
       <c r="I39" s="1">
-        <v>353235.06</v>
+        <v>27920.39</v>
       </c>
       <c r="J39" s="1">
-        <v>52.528315967325</v>
+        <v>7.7609212663034</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1025701.05</v>
+        <v>387676.52</v>
       </c>
       <c r="N39" s="1">
-        <v>1025701.05</v>
+        <v>387676.52</v>
       </c>
       <c r="O39" s="1">
-        <v>0.79</v>
+        <v>0.32</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>15610.0</v>
+        <v>49695.0</v>
       </c>
       <c r="D40" s="1">
-        <v>56.86</v>
+        <v>10.095</v>
       </c>
       <c r="E40" s="1">
-        <v>39.8389122357</v>
+        <v>10.5665974444</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>621885.42</v>
+        <v>525107.06</v>
       </c>
       <c r="I40" s="1">
-        <v>265699.18</v>
+        <v>-23436.03</v>
       </c>
       <c r="J40" s="1">
-        <v>42.724780394433</v>
+        <v>-4.4630955828322</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>887584.6</v>
+        <v>501671.03</v>
       </c>
       <c r="N40" s="1">
-        <v>887584.6</v>
+        <v>501671.03</v>
       </c>
       <c r="O40" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>27623.0</v>
+        <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>47.075</v>
+        <v>15.295</v>
       </c>
       <c r="E41" s="1">
-        <v>34.7065923325</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>958700.2</v>
+        <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>341652.53</v>
+        <v>-4324.5</v>
       </c>
       <c r="J41" s="1">
-        <v>35.637056297683</v>
+        <v>-4.6743533811156</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1300352.73</v>
+        <v>88190.97</v>
       </c>
       <c r="N41" s="1">
-        <v>1300352.73</v>
+        <v>88190.97</v>
       </c>
       <c r="O41" s="1">
-        <v>1.0</v>
+        <v>0.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>56897.0</v>
+        <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>24.975</v>
+        <v>83.85</v>
       </c>
       <c r="E42" s="1">
-        <v>12.2786667135</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>698619.3</v>
+        <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>722383.28</v>
+        <v>-6018.0</v>
       </c>
       <c r="J42" s="1">
-        <v>103.401563627</v>
+        <v>-9.546925566343</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1421002.58</v>
+        <v>57018.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1421002.58</v>
+        <v>57018.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.1</v>
+        <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>272043.0</v>
+        <v>4496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.812</v>
+        <v>31.16</v>
       </c>
       <c r="E43" s="1">
-        <v>2.7427898163</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>746156.77</v>
+        <v>155786.4</v>
       </c>
       <c r="I43" s="1">
-        <v>834957.15</v>
+        <v>-15691.04</v>
       </c>
       <c r="J43" s="1">
-        <v>111.90103522079</v>
+        <v>-10.07215007215</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1581113.92</v>
+        <v>140095.36</v>
       </c>
       <c r="N43" s="1">
-        <v>1581113.92</v>
+        <v>140095.36</v>
       </c>
       <c r="O43" s="1">
-        <v>1.22</v>
+        <v>0.12</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>776.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D44" s="1">
-        <v>287.8</v>
+        <v>68.32</v>
       </c>
       <c r="E44" s="1">
-        <v>526.6639690722</v>
+        <v>65.5330102534</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>408691.24</v>
+        <v>338740.13</v>
       </c>
       <c r="I44" s="1">
-        <v>-185358.44</v>
+        <v>14405.95</v>
       </c>
       <c r="J44" s="1">
-        <v>-45.354150482893</v>
+        <v>4.2528028787141</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>223332.8</v>
+        <v>353146.08</v>
       </c>
       <c r="N44" s="1">
-        <v>223332.8</v>
+        <v>353146.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>5550.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.6</v>
+        <v>54.4</v>
       </c>
       <c r="E45" s="1">
-        <v>93.4266396396</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>518517.85</v>
+        <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-115587.85</v>
+        <v>-7827.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.29197124072</v>
+        <v>-12.469831053902</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>402930.0</v>
+        <v>54944.0</v>
       </c>
       <c r="N45" s="1">
-        <v>402930.0</v>
+        <v>54944.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>3653.0</v>
+        <v>19627.0</v>
       </c>
       <c r="D46" s="1">
-        <v>113.6</v>
+        <v>16.255</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8897235149</v>
+        <v>18.7850002548</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>361244.16</v>
+        <v>368693.2</v>
       </c>
       <c r="I46" s="1">
-        <v>53736.64</v>
+        <v>-49656.31</v>
       </c>
       <c r="J46" s="1">
-        <v>14.875434941287</v>
+        <v>-13.468192524299</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>414980.8</v>
+        <v>319036.89</v>
       </c>
       <c r="N46" s="1">
-        <v>414980.8</v>
+        <v>319036.89</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>187423.0</v>
+        <v>5853.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.759</v>
+        <v>69.42</v>
       </c>
       <c r="E47" s="1">
-        <v>3.3342678327</v>
+        <v>59.9331334358</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>624918.48</v>
+        <v>350788.63</v>
       </c>
       <c r="I47" s="1">
-        <v>267027.58</v>
+        <v>55526.63</v>
       </c>
       <c r="J47" s="1">
-        <v>42.729986157555</v>
+        <v>15.829084882255</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>891946.06</v>
+        <v>406315.26</v>
       </c>
       <c r="N47" s="1">
-        <v>891946.06</v>
+        <v>406315.26</v>
       </c>
       <c r="O47" s="1">
-        <v>0.69</v>
+        <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6923.0</v>
+        <v>11706.0</v>
       </c>
       <c r="D48" s="1">
-        <v>178.3</v>
+        <v>17.7</v>
       </c>
       <c r="E48" s="1">
-        <v>150.4822316915</v>
+        <v>29.6084777037</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1041788.49</v>
+        <v>346596.84</v>
       </c>
       <c r="I48" s="1">
-        <v>192582.41</v>
+        <v>-139400.64</v>
       </c>
       <c r="J48" s="1">
-        <v>18.485749444208</v>
+        <v>-40.219824277682</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1234370.9</v>
+        <v>207196.2</v>
       </c>
       <c r="N48" s="1">
-        <v>1234370.9</v>
+        <v>207196.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.95</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>3659.0</v>
+        <v>15343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.8</v>
+        <v>25.15</v>
       </c>
       <c r="E49" s="1">
-        <v>72.5991937688</v>
+        <v>30.2950003259</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>265640.45</v>
+        <v>464816.19</v>
       </c>
       <c r="I49" s="1">
-        <v>300772.75</v>
+        <v>-78939.74</v>
       </c>
       <c r="J49" s="1">
-        <v>113.22550838925</v>
+        <v>-16.98300138814</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>566413.2</v>
+        <v>385876.45</v>
       </c>
       <c r="N49" s="1">
-        <v>566413.2</v>
+        <v>385876.45</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2082.0</v>
+        <v>2386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>398.5</v>
+        <v>249.2</v>
       </c>
       <c r="E50" s="1">
-        <v>396.0877377522</v>
+        <v>221.9096479464</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>824654.67</v>
+        <v>529476.42</v>
       </c>
       <c r="I50" s="1">
-        <v>5022.33</v>
+        <v>65114.78</v>
       </c>
       <c r="J50" s="1">
-        <v>0.60902219834637</v>
+        <v>12.297956536006</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>829677.0</v>
+        <v>594591.2</v>
       </c>
       <c r="N50" s="1">
-        <v>829677.0</v>
+        <v>594591.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>2559.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D51" s="1">
-        <v>553.0</v>
+        <v>43.93</v>
       </c>
       <c r="E51" s="1">
-        <v>630.0341383353</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1612257.36</v>
+        <v>407814.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-197130.36</v>
+        <v>-50223.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.226978452125</v>
+        <v>-12.315369261477</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1415127.0</v>
+        <v>357590.2</v>
       </c>
       <c r="N51" s="1">
-        <v>1415127.0</v>
+        <v>357590.2</v>
       </c>
       <c r="O51" s="1">
-        <v>1.09</v>
+        <v>0.29</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4938.0</v>
+        <v>9403.0</v>
       </c>
       <c r="D52" s="1">
-        <v>125.8</v>
+        <v>32.15</v>
       </c>
       <c r="E52" s="1">
-        <v>115.9634285136</v>
+        <v>31.8244943103</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>572627.41</v>
+        <v>299245.72</v>
       </c>
       <c r="I52" s="1">
-        <v>48572.99</v>
+        <v>3060.73</v>
       </c>
       <c r="J52" s="1">
-        <v>8.4824772883296</v>
+        <v>1.0228149629007</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>621200.4</v>
+        <v>302306.45</v>
       </c>
       <c r="N52" s="1">
-        <v>621200.4</v>
+        <v>302306.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>46363.0</v>
+        <v>47678.0</v>
       </c>
       <c r="D53" s="1">
-        <v>17.88</v>
+        <v>19.295</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7747824774</v>
+        <v>19.1508316205</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>545914.24</v>
+        <v>913073.35</v>
       </c>
       <c r="I53" s="1">
-        <v>283056.2</v>
+        <v>6873.66</v>
       </c>
       <c r="J53" s="1">
-        <v>51.849938920809</v>
+        <v>0.75280479930774</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>828970.44</v>
+        <v>919947.01</v>
       </c>
       <c r="N53" s="1">
-        <v>828970.44</v>
+        <v>919947.01</v>
       </c>
       <c r="O53" s="1">
-        <v>0.64</v>
+        <v>0.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>5755.0</v>
+        <v>95910.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.8</v>
+        <v>4.337</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038001738</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>300432.87</v>
+        <v>433129.56</v>
       </c>
       <c r="I54" s="1">
-        <v>32206.13</v>
+        <v>-17167.89</v>
       </c>
       <c r="J54" s="1">
-        <v>10.7199089101</v>
+        <v>-3.963684676705</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>332639.0</v>
+        <v>415961.67</v>
       </c>
       <c r="N54" s="1">
-        <v>332639.0</v>
+        <v>415961.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>776.0</v>
+        <v>1305.0</v>
       </c>
       <c r="D55" s="1">
-        <v>552.6</v>
+        <v>130.85</v>
       </c>
       <c r="E55" s="1">
-        <v>208.9545231959</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>162148.71</v>
+        <v>190791.0</v>
       </c>
       <c r="I55" s="1">
-        <v>266668.89</v>
+        <v>-20031.75</v>
       </c>
       <c r="J55" s="1">
-        <v>164.45945823436</v>
+        <v>-10.499316005472</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>428817.6</v>
+        <v>170759.25</v>
       </c>
       <c r="N55" s="1">
-        <v>428817.6</v>
+        <v>170759.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>107394.0</v>
+        <v>9968.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.422</v>
+        <v>43.12</v>
       </c>
       <c r="E56" s="1">
-        <v>5.34018204</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>573503.51</v>
+        <v>433009.92</v>
       </c>
       <c r="I56" s="1">
-        <v>116180.76</v>
+        <v>-3189.76</v>
       </c>
       <c r="J56" s="1">
-        <v>20.25807304998</v>
+        <v>-0.73664825046041</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>689684.27</v>
+        <v>429820.16</v>
       </c>
       <c r="N56" s="1">
-        <v>689684.27</v>
+        <v>429820.16</v>
       </c>
       <c r="O56" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>682.0</v>
+        <v>128530.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4778.7</v>
+        <v>9.437</v>
       </c>
       <c r="E57" s="1">
-        <v>4766.8034017595</v>
+        <v>5.9693387536</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3250959.92</v>
+        <v>767239.11</v>
       </c>
       <c r="I57" s="1">
-        <v>8113.48</v>
+        <v>445698.5</v>
       </c>
       <c r="J57" s="1">
-        <v>0.24957182492733</v>
+        <v>58.091212268884</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3259073.4</v>
+        <v>1212937.61</v>
       </c>
       <c r="N57" s="1">
-        <v>3259073.4</v>
+        <v>1212937.61</v>
       </c>
       <c r="O57" s="1">
-        <v>2.52</v>
+        <v>1.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>5543.0</v>
+        <v>32676.0</v>
       </c>
       <c r="D58" s="1">
-        <v>43.915</v>
+        <v>27.29</v>
       </c>
       <c r="E58" s="1">
-        <v>30.3388652354</v>
+        <v>15.3792771453</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>168168.33</v>
+        <v>502533.26</v>
       </c>
       <c r="I58" s="1">
-        <v>75252.52</v>
+        <v>389194.78</v>
       </c>
       <c r="J58" s="1">
-        <v>44.748330437723</v>
+        <v>77.446571397085</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>243420.85</v>
+        <v>891728.04</v>
       </c>
       <c r="N58" s="1">
-        <v>243420.85</v>
+        <v>891728.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.19</v>
+        <v>0.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>5943.0</v>
+        <v>2688.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>90.85</v>
       </c>
       <c r="E59" s="1">
-        <v>42.7975365977</v>
+        <v>104.589702381</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>254345.76</v>
+        <v>281137.12</v>
       </c>
       <c r="I59" s="1">
-        <v>339954.24</v>
+        <v>-36932.32</v>
       </c>
       <c r="J59" s="1">
-        <v>133.65830828082</v>
+        <v>-13.136764010388</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>594300.0</v>
+        <v>244204.8</v>
       </c>
       <c r="N59" s="1">
-        <v>594300.0</v>
+        <v>244204.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2661.0</v>
+        <v>2521.0</v>
       </c>
       <c r="D60" s="1">
-        <v>344.2</v>
+        <v>198.7</v>
       </c>
       <c r="E60" s="1">
-        <v>213.2935362646</v>
+        <v>202.3486751289</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>567574.1</v>
+        <v>510121.01</v>
       </c>
       <c r="I60" s="1">
-        <v>348342.1</v>
+        <v>-9198.31</v>
       </c>
       <c r="J60" s="1">
-        <v>61.373854092356</v>
+        <v>-1.8031623516154</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>915916.2</v>
+        <v>500922.7</v>
       </c>
       <c r="N60" s="1">
-        <v>915916.2</v>
+        <v>500922.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.71</v>
+        <v>0.41</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>102533.0</v>
+        <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>3.503</v>
+        <v>61.94</v>
       </c>
       <c r="E61" s="1">
-        <v>2.5731999454</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>263837.91</v>
+        <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>95335.19</v>
+        <v>-6300.86</v>
       </c>
       <c r="J61" s="1">
-        <v>36.133999848619</v>
+        <v>-9.1255868544601</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>359173.1</v>
+        <v>62745.22</v>
       </c>
       <c r="N61" s="1">
-        <v>359173.1</v>
+        <v>62745.22</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>13903.0</v>
+        <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>80.79</v>
+        <v>25.4</v>
       </c>
       <c r="E62" s="1">
-        <v>91.7421599655</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1275491.25</v>
+        <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-152267.88</v>
+        <v>-638.04</v>
       </c>
       <c r="J62" s="1">
-        <v>-11.937979190371</v>
+        <v>-1.0132501948558</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1123223.37</v>
+        <v>62331.6</v>
       </c>
       <c r="N62" s="1">
-        <v>1123223.37</v>
+        <v>62331.6</v>
       </c>
       <c r="O62" s="1">
-        <v>0.87</v>
+        <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>12005.0</v>
+        <v>388.0</v>
       </c>
       <c r="D63" s="1">
-        <v>166.78</v>
+        <v>274.3</v>
       </c>
       <c r="E63" s="1">
-        <v>169.251637651</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2031865.91</v>
+        <v>124703.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-29672.01</v>
+        <v>-18274.8</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.4603330787709</v>
+        <v>-14.654635967642</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2002193.9</v>
+        <v>106428.4</v>
       </c>
       <c r="N63" s="1">
-        <v>2002193.9</v>
+        <v>106428.4</v>
       </c>
       <c r="O63" s="1">
-        <v>1.55</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>8450.0</v>
+        <v>4383.0</v>
       </c>
       <c r="D64" s="1">
-        <v>264.95</v>
+        <v>54.58</v>
       </c>
       <c r="E64" s="1">
-        <v>133.3563514793</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1126861.17</v>
+        <v>276830.28</v>
       </c>
       <c r="I64" s="1">
-        <v>1111966.33</v>
+        <v>-37606.14</v>
       </c>
       <c r="J64" s="1">
-        <v>98.678200971287</v>
+        <v>-13.584547181761</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2238827.5</v>
+        <v>239224.14</v>
       </c>
       <c r="N64" s="1">
-        <v>2238827.5</v>
+        <v>239224.14</v>
       </c>
       <c r="O64" s="1">
-        <v>1.73</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>7454.0</v>
+        <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>53.55</v>
+        <v>74.75</v>
       </c>
       <c r="E65" s="1">
-        <v>96.5266299973</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>719509.5</v>
+        <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-320347.8</v>
+        <v>-6145.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-44.523081349169</v>
+        <v>-10.21021021021</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>399161.7</v>
+        <v>54044.25</v>
       </c>
       <c r="N65" s="1">
-        <v>399161.7</v>
+        <v>54044.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>5045.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>169.4</v>
+        <v>38.27</v>
       </c>
       <c r="E66" s="1">
-        <v>106.248913776</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>536025.77</v>
+        <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>318597.23</v>
+        <v>-2298.64</v>
       </c>
       <c r="J66" s="1">
-        <v>59.436924086691</v>
+        <v>-2.9911280101394</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>854623.0</v>
+        <v>74549.96</v>
       </c>
       <c r="N66" s="1">
-        <v>854623.0</v>
+        <v>74549.96</v>
       </c>
       <c r="O66" s="1">
-        <v>0.66</v>
+        <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>15542.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>41.74</v>
+        <v>33.52</v>
       </c>
       <c r="E67" s="1">
-        <v>51.6149704028</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>802199.87</v>
+        <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>-153476.79</v>
+        <v>-5430.24</v>
       </c>
       <c r="J67" s="1">
-        <v>-19.131988889502</v>
+        <v>-8.8139281828074</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>648723.08</v>
+        <v>56179.52</v>
       </c>
       <c r="N67" s="1">
-        <v>648723.08</v>
+        <v>56179.52</v>
       </c>
       <c r="O67" s="1">
-        <v>0.5</v>
+        <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>6975.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D68" s="1">
-        <v>244.1</v>
+        <v>212.2</v>
       </c>
       <c r="E68" s="1">
-        <v>187.3454164875</v>
+        <v>150.9597662121</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1306734.28</v>
+        <v>542398.44</v>
       </c>
       <c r="I68" s="1">
-        <v>395863.22</v>
+        <v>220036.16</v>
       </c>
       <c r="J68" s="1">
-        <v>30.294087027395</v>
+        <v>40.567255318802</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1702597.5</v>
+        <v>762434.6</v>
       </c>
       <c r="N68" s="1">
-        <v>1702597.5</v>
+        <v>762434.6</v>
       </c>
       <c r="O68" s="1">
-        <v>1.32</v>
+        <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>15597.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>76.24</v>
+        <v>61.6</v>
       </c>
       <c r="E69" s="1">
-        <v>33.36065846</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>520326.19</v>
+        <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>668789.09</v>
+        <v>-5624.4</v>
       </c>
       <c r="J69" s="1">
-        <v>128.53265948424</v>
+        <v>-6.5250379362671</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1189115.28</v>
+        <v>80572.8</v>
       </c>
       <c r="N69" s="1">
-        <v>1189115.28</v>
+        <v>80572.8</v>
       </c>
       <c r="O69" s="1">
-        <v>0.92</v>
+        <v>0.07</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>7540.0</v>
+        <v>18525.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.36</v>
+        <v>33.76</v>
       </c>
       <c r="E70" s="1">
-        <v>72.1763222812</v>
+        <v>35.139562753</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>544209.47</v>
+        <v>650960.4</v>
       </c>
       <c r="I70" s="1">
-        <v>-194655.07</v>
+        <v>-25556.4</v>
       </c>
       <c r="J70" s="1">
-        <v>-35.768409175239</v>
+        <v>-3.9259530994512</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>349554.4</v>
+        <v>625404.0</v>
       </c>
       <c r="N70" s="1">
-        <v>349554.4</v>
+        <v>625404.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>27032.0</v>
+        <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>28.87</v>
+        <v>8.896</v>
       </c>
       <c r="E71" s="1">
-        <v>24.8443111867</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>671591.42</v>
+        <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>108822.42</v>
+        <v>-9752.02</v>
       </c>
       <c r="J71" s="1">
-        <v>16.20366442442</v>
+        <v>-16.31233030327</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>780413.84</v>
+        <v>50031.1</v>
       </c>
       <c r="N71" s="1">
-        <v>780413.84</v>
+        <v>50031.1</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>17631.0</v>
+        <v>878.0</v>
       </c>
       <c r="D72" s="1">
-        <v>36.14</v>
+        <v>264.6</v>
       </c>
       <c r="E72" s="1">
-        <v>29.1552419035</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>514036.07</v>
+        <v>226348.4</v>
       </c>
       <c r="I72" s="1">
-        <v>123148.27</v>
+        <v>5970.4</v>
       </c>
       <c r="J72" s="1">
-        <v>23.957126199335</v>
+        <v>2.6377036462374</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>637184.34</v>
+        <v>232318.8</v>
       </c>
       <c r="N72" s="1">
-        <v>637184.34</v>
+        <v>232318.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>0.19</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2372.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D73" s="1">
-        <v>103.95</v>
+        <v>67.06</v>
       </c>
       <c r="E73" s="1">
-        <v>103.5458010118</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>245610.64</v>
+        <v>421945.76</v>
       </c>
       <c r="I73" s="1">
-        <v>958.76</v>
+        <v>-61766.5</v>
       </c>
       <c r="J73" s="1">
-        <v>0.39035768157275</v>
+        <v>-14.63849287169</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>246569.4</v>
+        <v>360179.26</v>
       </c>
       <c r="N73" s="1">
-        <v>246569.4</v>
+        <v>360179.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>14157.0</v>
+        <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>74.14</v>
+        <v>66.34</v>
       </c>
       <c r="E74" s="1">
-        <v>67.6363671682</v>
+        <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>957528.05</v>
+        <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>92071.93</v>
+        <v>-4894.75</v>
       </c>
       <c r="J74" s="1">
-        <v>9.6155856739654</v>
+        <v>-4.1224435859629</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1049599.98</v>
+        <v>113839.44</v>
       </c>
       <c r="N74" s="1">
-        <v>1049599.98</v>
+        <v>113839.44</v>
       </c>
       <c r="O74" s="1">
-        <v>0.81</v>
+        <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>21246.0</v>
+        <v>313.0</v>
       </c>
       <c r="D75" s="1">
-        <v>35.36</v>
+        <v>1742.0</v>
       </c>
       <c r="E75" s="1">
-        <v>28.1687399981</v>
+        <v>1466.2455910543</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>598473.05</v>
+        <v>458934.87</v>
       </c>
       <c r="I75" s="1">
-        <v>152785.51</v>
+        <v>86311.13</v>
       </c>
       <c r="J75" s="1">
-        <v>25.529221407714</v>
+        <v>18.806836360026</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>751258.56</v>
+        <v>545246.0</v>
       </c>
       <c r="N75" s="1">
-        <v>751258.56</v>
+        <v>545246.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>5800.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>141.85</v>
+        <v>41.92</v>
       </c>
       <c r="E76" s="1">
-        <v>99.56105</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>577454.09</v>
+        <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>245275.91</v>
+        <v>-8545.46</v>
       </c>
       <c r="J76" s="1">
-        <v>42.475395749643</v>
+        <v>-13.992613869512</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>822730.0</v>
+        <v>52525.76</v>
       </c>
       <c r="N76" s="1">
-        <v>822730.0</v>
+        <v>52525.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.64</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>6605.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.0</v>
+        <v>27.52</v>
       </c>
       <c r="E77" s="1">
-        <v>38.9697138531</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>257394.96</v>
+        <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-72454.96</v>
+        <v>-7943.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-28.149331284498</v>
+        <v>-13.021491782554</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>184940.0</v>
+        <v>53058.56</v>
       </c>
       <c r="N77" s="1">
-        <v>184940.0</v>
+        <v>53058.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13174.0</v>
+        <v>25617.0</v>
       </c>
       <c r="D78" s="1">
-        <v>27.96</v>
+        <v>19.56</v>
       </c>
       <c r="E78" s="1">
-        <v>31.0725960225</v>
+        <v>13.3417851427</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>409350.38</v>
+        <v>341776.51</v>
       </c>
       <c r="I78" s="1">
-        <v>-41005.34</v>
+        <v>159292.01</v>
       </c>
       <c r="J78" s="1">
-        <v>-10.017174040488</v>
+        <v>46.607067876022</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>368345.04</v>
+        <v>501068.52</v>
       </c>
       <c r="N78" s="1">
-        <v>368345.04</v>
+        <v>501068.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>4920.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D79" s="1">
-        <v>63.74</v>
+        <v>50.8</v>
       </c>
       <c r="E79" s="1">
-        <v>145.9451361789</v>
+        <v>39.8389119675</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>718050.07</v>
+        <v>450737.45</v>
       </c>
       <c r="I79" s="1">
-        <v>-404449.27</v>
+        <v>124013.75</v>
       </c>
       <c r="J79" s="1">
-        <v>-56.326053975595</v>
+        <v>27.513522561749</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>313600.8</v>
+        <v>574751.2</v>
       </c>
       <c r="N79" s="1">
-        <v>313600.8</v>
+        <v>574751.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>268.0</v>
+        <v>11595.0</v>
       </c>
       <c r="D80" s="1">
-        <v>270.7</v>
+        <v>37.095</v>
       </c>
       <c r="E80" s="1">
-        <v>252.467910448</v>
+        <v>34.7065924968</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>402422.94</v>
       </c>
       <c r="I80" s="1">
-        <v>488620.0</v>
+        <v>27693.59</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>6.8817125584342</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>488620.0</v>
+        <v>430116.53</v>
       </c>
       <c r="N80" s="1">
-        <v>488620.0</v>
+        <v>430116.53</v>
       </c>
       <c r="O80" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>17.0</v>
+        <v>26931.0</v>
       </c>
       <c r="D81" s="1">
-        <v>117.14</v>
+        <v>22.215</v>
       </c>
       <c r="E81" s="1">
-        <v>116.66</v>
+        <v>12.2786665924</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>330676.77</v>
       </c>
       <c r="I81" s="1">
-        <v>7530.0</v>
+        <v>267595.4</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>80.923555652246</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>7530.0</v>
+        <v>598272.17</v>
       </c>
       <c r="N81" s="1">
-        <v>7530.0</v>
+        <v>598272.17</v>
       </c>
       <c r="O81" s="1">
-        <v>0.01</v>
+        <v>0.49</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>26.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>129.63</v>
+        <v>31.6</v>
       </c>
       <c r="E82" s="1">
-        <v>129.24</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>31620.0</v>
+        <v>-11520.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-19.181585677749</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>31620.0</v>
+        <v>48537.6</v>
       </c>
       <c r="N82" s="1">
-        <v>31620.0</v>
+        <v>48537.6</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>-10.0</v>
+        <v>209873.0</v>
       </c>
       <c r="D83" s="1">
-        <v>122.59</v>
+        <v>5.078</v>
       </c>
       <c r="E83" s="1">
-        <v>120.49</v>
+        <v>2.74278983</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>575637.53</v>
       </c>
       <c r="I83" s="1">
-        <v>-21000.0</v>
+        <v>490097.56</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>85.139959515843</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-21000.0</v>
+        <v>1065735.09</v>
       </c>
       <c r="N83" s="1">
-        <v>-21000.0</v>
+        <v>1065735.09</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.02</v>
+        <v>0.88</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>-21.0</v>
+        <v>11036.0</v>
       </c>
       <c r="D84" s="1">
-        <v>123.58</v>
+        <v>19.14</v>
       </c>
       <c r="E84" s="1">
-        <v>121.25</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>211339.4</v>
       </c>
       <c r="I84" s="1">
-        <v>-49650.0</v>
+        <v>-110.36</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.052219321148825</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-49650.0</v>
+        <v>211229.04</v>
       </c>
       <c r="N84" s="1">
-        <v>-49650.0</v>
+        <v>211229.04</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.04</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>100000.0</v>
+        <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.668</v>
+        <v>16.77</v>
       </c>
       <c r="E85" s="1">
-        <v>99.634</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>99634.0</v>
+        <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>4034.0</v>
+        <v>7358.52</v>
       </c>
       <c r="J85" s="1">
-        <v>4.0488186763555</v>
+        <v>11.87458305537</v>
       </c>
       <c r="K85">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>103668.0</v>
+        <v>69327.18</v>
       </c>
       <c r="N85" s="1">
-        <v>106376.9</v>
+        <v>69327.18</v>
       </c>
       <c r="O85" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>100000.0</v>
+        <v>2491.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.291</v>
+        <v>105.55</v>
       </c>
       <c r="E86" s="1">
-        <v>99.179</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>99179.0</v>
+        <v>285966.8</v>
       </c>
       <c r="I86" s="1">
-        <v>4112.0</v>
+        <v>-23041.75</v>
       </c>
       <c r="J86" s="1">
-        <v>4.146038980026</v>
+        <v>-8.0574912891986</v>
       </c>
       <c r="K86">
-        <v>0.46</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>456.51</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>103291.0</v>
+        <v>262925.05</v>
       </c>
       <c r="N86" s="1">
-        <v>103747.51</v>
+        <v>262925.05</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>200000.0</v>
+        <v>625.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.69</v>
+        <v>232.6</v>
       </c>
       <c r="E87" s="1">
-        <v>99.89</v>
+        <v>526.663968</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>199780.0</v>
+        <v>329164.98</v>
       </c>
       <c r="I87" s="1">
-        <v>9600.0</v>
+        <v>-183789.98</v>
       </c>
       <c r="J87" s="1">
-        <v>4.8052858143958</v>
+        <v>-55.835216735389</v>
       </c>
       <c r="K87">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>209380.0</v>
+        <v>145375.0</v>
       </c>
       <c r="N87" s="1">
-        <v>217008.08</v>
+        <v>145375.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>100000.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.143</v>
+        <v>32.66</v>
       </c>
       <c r="E88" s="1">
-        <v>99.33</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>99330.0</v>
+        <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>813.0</v>
+        <v>-5819.36</v>
       </c>
       <c r="J88" s="1">
-        <v>0.81848384173966</v>
+        <v>-8.3099382369455</v>
       </c>
       <c r="K88">
-        <v>0.89</v>
+        <v>0.0</v>
       </c>
       <c r="L88">
-        <v>893.84</v>
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>100143.0</v>
+        <v>64209.56</v>
       </c>
       <c r="N88" s="1">
-        <v>101036.84</v>
+        <v>64209.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>200000.0</v>
+        <v>3568.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.916</v>
+        <v>54.78</v>
       </c>
       <c r="E89" s="1">
-        <v>99.253</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>198506.0</v>
+        <v>228423.36</v>
       </c>
       <c r="I89" s="1">
-        <v>-674.0</v>
+        <v>-32968.32</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.33953633643316</v>
+        <v>-14.432989690722</v>
       </c>
       <c r="K89">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>197832.0</v>
+        <v>195455.04</v>
       </c>
       <c r="N89" s="1">
-        <v>199705.97</v>
+        <v>195455.04</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>118000.0</v>
+        <v>610.0</v>
       </c>
       <c r="D90" s="1">
-        <v>103.926</v>
+        <v>87.7</v>
       </c>
       <c r="E90" s="1">
-        <v>101.04697458</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>119235.43</v>
+        <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>3397.25</v>
+        <v>-7686.0</v>
       </c>
       <c r="J90" s="1">
-        <v>2.8491950756583</v>
+        <v>-12.562313060818</v>
       </c>
       <c r="K90">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>122632.68</v>
+        <v>53497.0</v>
       </c>
       <c r="N90" s="1">
-        <v>126196.93</v>
+        <v>53497.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>200000.0</v>
+        <v>164314.0</v>
       </c>
       <c r="D91" s="1">
-        <v>113.074</v>
+        <v>4.763</v>
       </c>
       <c r="E91" s="1">
-        <v>100.019</v>
+        <v>3.3342678043</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>200038.0</v>
+        <v>547866.88</v>
       </c>
       <c r="I91" s="1">
-        <v>26110.0</v>
+        <v>234760.7</v>
       </c>
       <c r="J91" s="1">
-        <v>13.052520021196</v>
+        <v>42.849952893666</v>
       </c>
       <c r="K91">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>226148.0</v>
+        <v>782627.58</v>
       </c>
       <c r="N91" s="1">
-        <v>233072.98</v>
+        <v>782627.58</v>
       </c>
       <c r="O91" s="1">
-        <v>0.18</v>
+        <v>0.64</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>100000.0</v>
+        <v>6910.0</v>
       </c>
       <c r="D92" s="1">
-        <v>106.007</v>
+        <v>23.16</v>
       </c>
       <c r="E92" s="1">
-        <v>106.65</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>106650.0</v>
+        <v>187122.8</v>
       </c>
       <c r="I92" s="1">
-        <v>-643.0</v>
+        <v>-27087.2</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.60290670417253</v>
+        <v>-14.475627769572</v>
       </c>
       <c r="K92">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>106007.0</v>
+        <v>160035.6</v>
       </c>
       <c r="N92" s="1">
-        <v>109993.3</v>
+        <v>160035.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>100000.0</v>
+        <v>3653.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.215</v>
+        <v>168.28</v>
       </c>
       <c r="E93" s="1">
-        <v>99.433</v>
+        <v>150.482231043</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>99433.0</v>
+        <v>549711.59</v>
       </c>
       <c r="I93" s="1">
-        <v>-218.0</v>
+        <v>65015.25</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.21924310842477</v>
+        <v>11.827156491279</v>
       </c>
       <c r="K93">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>99215.0</v>
+        <v>614726.84</v>
       </c>
       <c r="N93" s="1">
-        <v>101656.1</v>
+        <v>614726.84</v>
       </c>
       <c r="O93" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>129000.0</v>
+        <v>3137.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.908</v>
+        <v>135.3</v>
       </c>
       <c r="E94" s="1">
-        <v>98.803</v>
+        <v>72.599193497</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>127455.87</v>
+        <v>227743.67</v>
       </c>
       <c r="I94" s="1">
-        <v>-1154.55</v>
+        <v>196692.43</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.9058429399917</v>
+        <v>86.365706673648</v>
       </c>
       <c r="K94">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>126301.32</v>
+        <v>424436.1</v>
       </c>
       <c r="N94" s="1">
-        <v>127699.11</v>
+        <v>424436.1</v>
       </c>
       <c r="O94" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>100000.0</v>
+        <v>3638.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.801</v>
+        <v>63.2</v>
       </c>
       <c r="E95" s="1">
-        <v>99.726</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>99726.0</v>
+        <v>206638.4</v>
       </c>
       <c r="I95" s="1">
-        <v>1075.0</v>
+        <v>23283.2</v>
       </c>
       <c r="J95" s="1">
-        <v>1.0779535928444</v>
+        <v>11.267605633803</v>
       </c>
       <c r="K95">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L95">
-        <v>71.92</v>
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>100801.0</v>
+        <v>229921.6</v>
       </c>
       <c r="N95" s="1">
-        <v>100872.92</v>
+        <v>229921.6</v>
       </c>
       <c r="O95" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>100000.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.116</v>
+        <v>345.3</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>396.0877377522</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>100000.0</v>
+        <v>824654.67</v>
       </c>
       <c r="I96" s="1">
-        <v>1116.0</v>
+        <v>-105740.07</v>
       </c>
       <c r="J96" s="1">
-        <v>1.116</v>
+        <v>-12.822345382462</v>
       </c>
       <c r="K96">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>101116.0</v>
+        <v>718914.6</v>
       </c>
       <c r="N96" s="1">
-        <v>104329.7</v>
+        <v>718914.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.08</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>140000.0</v>
+        <v>12134.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.891</v>
+        <v>24.96</v>
       </c>
       <c r="E97" s="1">
-        <v>101.0269</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141437.66</v>
+        <v>249232.36</v>
       </c>
       <c r="I97" s="1">
-        <v>-190.26</v>
+        <v>53632.28</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.13451862820694</v>
+        <v>21.518987341772</v>
       </c>
       <c r="K97">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>141247.4</v>
+        <v>302864.64</v>
       </c>
       <c r="N97" s="1">
-        <v>143837.47</v>
+        <v>302864.64</v>
       </c>
       <c r="O97" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>161000.0</v>
+        <v>2234.0</v>
       </c>
       <c r="D98" s="1">
-        <v>91.185</v>
+        <v>460.25</v>
       </c>
       <c r="E98" s="1">
-        <v>87.48901242</v>
+        <v>630.0341405551</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>140857.31</v>
+        <v>1407496.27</v>
       </c>
       <c r="I98" s="1">
-        <v>5950.54</v>
+        <v>-379297.77</v>
       </c>
       <c r="J98" s="1">
-        <v>4.2245162853103</v>
+        <v>-26.948403209623</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>146807.85</v>
+        <v>1028198.5</v>
       </c>
       <c r="N98" s="1">
-        <v>146807.85</v>
+        <v>1028198.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.85</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>648000.0</v>
+        <v>6366.0</v>
       </c>
       <c r="D99" s="1">
-        <v>61.607</v>
+        <v>51.64</v>
       </c>
       <c r="E99" s="1">
-        <v>68.52636883</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>444050.87</v>
+        <v>375594.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-44837.51</v>
+        <v>-46853.76</v>
       </c>
       <c r="J99" s="1">
-        <v>-10.097381410378</v>
+        <v>-12.474576271186</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>399213.36</v>
+        <v>328740.24</v>
       </c>
       <c r="N99" s="1">
-        <v>399213.36</v>
+        <v>328740.24</v>
       </c>
       <c r="O99" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>104100.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.432</v>
+        <v>107.35</v>
       </c>
       <c r="E100" s="1">
-        <v>99.59600384</v>
+        <v>115.9634297109</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>103679.44</v>
+        <v>348933.96</v>
       </c>
       <c r="I100" s="1">
-        <v>870.28</v>
+        <v>-25917.81</v>
       </c>
       <c r="J100" s="1">
-        <v>0.83939496586787</v>
+        <v>-7.4277121091911</v>
       </c>
       <c r="K100">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L100">
-        <v>58.89</v>
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>104549.72</v>
+        <v>323016.15</v>
       </c>
       <c r="N100" s="1">
-        <v>104608.61</v>
+        <v>323016.15</v>
       </c>
       <c r="O100" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>140000.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>90.465</v>
+        <v>14.265</v>
       </c>
       <c r="E101" s="1">
-        <v>87.671</v>
+        <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>122739.4</v>
+        <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>3911.6</v>
+        <v>13895.41</v>
       </c>
       <c r="J101" s="1">
-        <v>3.1869147152422</v>
+        <v>21.148727864312</v>
       </c>
       <c r="K101">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="L101">
-        <v>754.18</v>
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>126651.0</v>
+        <v>79598.7</v>
       </c>
       <c r="N101" s="1">
-        <v>127405.18</v>
+        <v>79598.7</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>131000.0</v>
+        <v>5755.0</v>
       </c>
       <c r="D102" s="1">
-        <v>90.703</v>
+        <v>51.74</v>
       </c>
       <c r="E102" s="1">
-        <v>84.29</v>
+        <v>52.2038001738</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>110419.9</v>
+        <v>300432.87</v>
       </c>
       <c r="I102" s="1">
-        <v>8401.03</v>
+        <v>-2669.17</v>
       </c>
       <c r="J102" s="1">
-        <v>7.6082572072606</v>
+        <v>-0.88844140123549</v>
       </c>
       <c r="K102">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>118820.93</v>
+        <v>297763.7</v>
       </c>
       <c r="N102" s="1">
-        <v>120382.16</v>
+        <v>297763.7</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>571.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.906</v>
+        <v>529.6</v>
       </c>
       <c r="E103" s="1">
-        <v>99.799</v>
+        <v>208.9545183888</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>199598.0</v>
+        <v>119313.03</v>
       </c>
       <c r="I103" s="1">
-        <v>214.0</v>
+        <v>183088.57</v>
       </c>
       <c r="J103" s="1">
-        <v>0.10721550316135</v>
+        <v>153.45228429787</v>
       </c>
       <c r="K103">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>199812.0</v>
+        <v>302401.6</v>
       </c>
       <c r="N103" s="1">
-        <v>201986.66</v>
+        <v>302401.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>100000.0</v>
+        <v>60677.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.179</v>
+        <v>2.875</v>
       </c>
       <c r="E104" s="1">
-        <v>99.991</v>
+        <v>3.4780000659</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>99991.0</v>
+        <v>211034.61</v>
       </c>
       <c r="I104" s="1">
-        <v>1188.0</v>
+        <v>-36588.23</v>
       </c>
       <c r="J104" s="1">
-        <v>1.1881069296237</v>
+        <v>-17.337549513798</v>
       </c>
       <c r="K104">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>101179.0</v>
+        <v>174446.38</v>
       </c>
       <c r="N104" s="1">
-        <v>103662.56</v>
+        <v>174446.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>3981.0</v>
       </c>
       <c r="D105" s="1">
-        <v>103.019</v>
+        <v>66.34</v>
       </c>
       <c r="E105" s="1">
-        <v>102.64</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>102640.0</v>
+        <v>275883.3</v>
       </c>
       <c r="I105" s="1">
-        <v>379.0</v>
+        <v>-11783.76</v>
       </c>
       <c r="J105" s="1">
-        <v>0.36925175370226</v>
+        <v>-4.2712842712843</v>
       </c>
       <c r="K105">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L105">
-        <v>503.42</v>
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>103019.0</v>
+        <v>264099.54</v>
       </c>
       <c r="N105" s="1">
-        <v>103522.42</v>
+        <v>264099.54</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.22</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>322000.0</v>
+        <v>67403.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.028</v>
+        <v>7.1</v>
       </c>
       <c r="E106" s="1">
-        <v>89.0625</v>
+        <v>5.3401820394</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>286781.25</v>
+        <v>359944.29</v>
       </c>
       <c r="I106" s="1">
-        <v>3108.91</v>
+        <v>118617.01</v>
       </c>
       <c r="J106" s="1">
-        <v>1.0840701754386</v>
+        <v>32.95426911759</v>
       </c>
       <c r="K106">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>289890.16</v>
+        <v>478561.3</v>
       </c>
       <c r="N106" s="1">
-        <v>292602.53</v>
+        <v>478561.3</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>141000.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.394</v>
+        <v>15.62</v>
       </c>
       <c r="E107" s="1">
-        <v>99.459</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>140237.19</v>
+        <v>476688.1</v>
       </c>
       <c r="I107" s="1">
-        <v>1318.35</v>
+        <v>-24051.74</v>
       </c>
       <c r="J107" s="1">
-        <v>0.94008586452709</v>
+        <v>-5.0455927051672</v>
       </c>
       <c r="K107">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="L107">
-        <v>615.18</v>
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>141555.54</v>
+        <v>452636.36</v>
       </c>
       <c r="N107" s="1">
-        <v>142170.72</v>
+        <v>452636.36</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>981.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.033</v>
+        <v>4784.78</v>
       </c>
       <c r="E108" s="1">
-        <v>99.292</v>
+        <v>4777.9091029562</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99292.0</v>
+        <v>4687128.83</v>
       </c>
       <c r="I108" s="1">
-        <v>741.0</v>
+        <v>6740.35</v>
       </c>
       <c r="J108" s="1">
-        <v>0.74628368851468</v>
+        <v>0.14380552027626</v>
       </c>
       <c r="K108">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L108">
-        <v>354.79</v>
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>100033.0</v>
+        <v>4693869.18</v>
       </c>
       <c r="N108" s="1">
-        <v>100387.79</v>
+        <v>4693869.18</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>3.86</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>100000.0</v>
+        <v>24562.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.824</v>
+        <v>17.165</v>
       </c>
       <c r="E109" s="1">
-        <v>105.478</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>105478.0</v>
+        <v>446782.78</v>
       </c>
       <c r="I109" s="1">
-        <v>346.0</v>
+        <v>-25176.05</v>
       </c>
       <c r="J109" s="1">
-        <v>0.32803048977038</v>
+        <v>-5.6349642660803</v>
       </c>
       <c r="K109">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>105824.0</v>
+        <v>421606.73</v>
       </c>
       <c r="N109" s="1">
-        <v>109529.91</v>
+        <v>421606.73</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>2359.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.018</v>
+        <v>69.8</v>
       </c>
       <c r="E110" s="1">
-        <v>99.74</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>99740.0</v>
+        <v>159704.3</v>
       </c>
       <c r="I110" s="1">
-        <v>278.0</v>
+        <v>4953.9</v>
       </c>
       <c r="J110" s="1">
-        <v>0.27872468417887</v>
+        <v>3.1019202363368</v>
       </c>
       <c r="K110">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>100018.0</v>
+        <v>164658.2</v>
       </c>
       <c r="N110" s="1">
-        <v>101663.89</v>
+        <v>164658.2</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>8143.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.774</v>
+        <v>21.47</v>
       </c>
       <c r="E111" s="1">
-        <v>99.933</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>99933.0</v>
+        <v>185253.25</v>
       </c>
       <c r="I111" s="1">
-        <v>841.0</v>
+        <v>-10423.04</v>
       </c>
       <c r="J111" s="1">
-        <v>0.84156384777801</v>
+        <v>-5.6263736263736</v>
       </c>
       <c r="K111">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L111">
-        <v>64.73</v>
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>100774.0</v>
+        <v>174830.21</v>
       </c>
       <c r="N111" s="1">
-        <v>100838.73</v>
+        <v>174830.21</v>
       </c>
       <c r="O111" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>457345.06</v>
+        <v>4946.0</v>
       </c>
       <c r="D112" s="1">
-        <v>90.7</v>
+        <v>40.54</v>
       </c>
       <c r="E112" s="1">
-        <v>88.29020477</v>
+        <v>30.3388657501</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>403790.89</v>
+        <v>150056.03</v>
       </c>
       <c r="I112" s="1">
-        <v>11021.08</v>
+        <v>50454.81</v>
       </c>
       <c r="J112" s="1">
-        <v>2.729402835215</v>
+        <v>33.62398032255</v>
       </c>
       <c r="K112">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>313.25</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>414811.97</v>
+        <v>200510.84</v>
       </c>
       <c r="N112" s="1">
-        <v>415125.22</v>
+        <v>200510.84</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>103207.99</v>
+        <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.035</v>
+        <v>15.23</v>
       </c>
       <c r="E113" s="1">
-        <v>95.95644678</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>99034.72</v>
+        <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>1113.16</v>
+        <v>-4324.51</v>
       </c>
       <c r="J113" s="1">
-        <v>1.1240098422048</v>
+        <v>-6.9070904645477</v>
       </c>
       <c r="K113">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>565.52</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>100147.88</v>
+        <v>58285.21</v>
       </c>
       <c r="N113" s="1">
-        <v>100713.4</v>
+        <v>58285.21</v>
       </c>
       <c r="O113" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>406143.64</v>
+        <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.544</v>
+        <v>20.65</v>
       </c>
       <c r="E114" s="1">
-        <v>103.69442939</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>421148.33</v>
+        <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-12795.27</v>
+        <v>-8235.28</v>
       </c>
       <c r="J114" s="1">
-        <v>-3.0381860946712</v>
+        <v>-13.089225589226</v>
       </c>
       <c r="K114">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>408353.06</v>
+        <v>54681.2</v>
       </c>
       <c r="N114" s="1">
-        <v>416698.48</v>
+        <v>54681.2</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>600376.57</v>
+        <v>6932.0</v>
       </c>
       <c r="D115" s="1">
-        <v>107.554</v>
+        <v>35.255</v>
       </c>
       <c r="E115" s="1">
-        <v>122.0761563</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>732916.64</v>
+        <v>290866.72</v>
       </c>
       <c r="I115" s="1">
-        <v>-87187.63</v>
+        <v>-46479.06</v>
       </c>
       <c r="J115" s="1">
-        <v>-11.895981785869</v>
+        <v>-15.9795042898</v>
       </c>
       <c r="K115">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>645729.01</v>
+        <v>244387.66</v>
       </c>
       <c r="N115" s="1">
-        <v>669217.72</v>
+        <v>244387.66</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>162000.0</v>
+        <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.477</v>
+        <v>23.97</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>162000.0</v>
+        <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>772.74</v>
+        <v>-8908.88</v>
       </c>
       <c r="J116" s="1">
-        <v>0.477</v>
+        <v>-13.869924541861</v>
       </c>
       <c r="K116">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>162772.74</v>
+        <v>55322.76</v>
       </c>
       <c r="N116" s="1">
-        <v>164399.69</v>
+        <v>55322.76</v>
       </c>
       <c r="O116" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.123</v>
+        <v>81.25</v>
       </c>
       <c r="E117" s="1">
-        <v>99.785</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>99785.0</v>
+        <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>1338.0</v>
+        <v>-6596.1</v>
       </c>
       <c r="J117" s="1">
-        <v>1.3408828982312</v>
+        <v>-10.418963616318</v>
       </c>
       <c r="K117">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>101123.0</v>
+        <v>56712.5</v>
       </c>
       <c r="N117" s="1">
-        <v>103642.86</v>
+        <v>56712.5</v>
       </c>
       <c r="O117" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>107.036</v>
+        <v>32.1</v>
       </c>
       <c r="E118" s="1">
-        <v>104.64733</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>104647.33</v>
+        <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>2388.67</v>
+        <v>-9602.01</v>
       </c>
       <c r="J118" s="1">
-        <v>2.2825904874974</v>
+        <v>-12.937347436941</v>
       </c>
       <c r="K118">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>107036.0</v>
+        <v>64617.3</v>
       </c>
       <c r="N118" s="1">
-        <v>108415.45</v>
+        <v>64617.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>287</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>3101.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.618</v>
+        <v>293.2</v>
       </c>
       <c r="E119" s="1">
-        <v>100.028</v>
+        <v>231.2718800387</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>100028.0</v>
+        <v>717174.1</v>
       </c>
       <c r="I119" s="1">
-        <v>590.0</v>
+        <v>192039.1</v>
       </c>
       <c r="J119" s="1">
-        <v>0.58983484624305</v>
+        <v>26.777193989577</v>
       </c>
       <c r="K119">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="L119">
-        <v>403.85</v>
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>100618.0</v>
+        <v>909213.2</v>
       </c>
       <c r="N119" s="1">
-        <v>101021.85</v>
+        <v>909213.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.08</v>
+        <v>0.75</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="B120" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>100000.0</v>
+        <v>102533.0</v>
       </c>
       <c r="D120" s="1">
-        <v>108.009</v>
+        <v>3.411</v>
       </c>
       <c r="E120" s="1">
-        <v>107.84</v>
+        <v>2.5731999454</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>107840.0</v>
+        <v>263837.91</v>
       </c>
       <c r="I120" s="1">
-        <v>169.0</v>
+        <v>85902.15</v>
       </c>
       <c r="J120" s="1">
-        <v>0.15671364985163</v>
+        <v>32.558683473501</v>
       </c>
       <c r="K120">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>108009.0</v>
+        <v>349740.06</v>
       </c>
       <c r="N120" s="1">
-        <v>109362.42</v>
+        <v>349740.06</v>
       </c>
       <c r="O120" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="B121" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>200000.0</v>
+        <v>22203.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.93</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>105.68</v>
+        <v>9.3879998198</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>211360.0</v>
+        <v>208441.76</v>
       </c>
       <c r="I121" s="1">
-        <v>-1500.0</v>
+        <v>-1953.86</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.70968962906889</v>
+        <v>-0.93736495028635</v>
       </c>
       <c r="K121">
-        <v>4.59</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>209860.0</v>
+        <v>206487.9</v>
       </c>
       <c r="N121" s="1">
-        <v>219033.97</v>
+        <v>206487.9</v>
       </c>
       <c r="O121" s="1">
         <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="B122" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>136000.0</v>
+        <v>10139.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.009</v>
+        <v>78.15</v>
       </c>
       <c r="E122" s="1">
-        <v>99.528</v>
+        <v>91.7421599763</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>135358.08</v>
+        <v>930173.76</v>
       </c>
       <c r="I122" s="1">
-        <v>654.16</v>
+        <v>-137810.91</v>
       </c>
       <c r="J122" s="1">
-        <v>0.48328108672936</v>
+        <v>-14.815609290032</v>
       </c>
       <c r="K122">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>136012.24</v>
+        <v>792362.85</v>
       </c>
       <c r="N122" s="1">
-        <v>137294.92</v>
+        <v>792362.85</v>
       </c>
       <c r="O122" s="1">
-        <v>0.11</v>
+        <v>0.65</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="B123" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>9079.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.963</v>
+        <v>160.0</v>
       </c>
       <c r="E123" s="1">
-        <v>99.46</v>
+        <v>169.2516378456</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99460.0</v>
+        <v>1536635.62</v>
       </c>
       <c r="I123" s="1">
-        <v>503.0</v>
+        <v>-83995.62</v>
       </c>
       <c r="J123" s="1">
-        <v>0.50573094711442</v>
+        <v>-5.4662028464497</v>
       </c>
       <c r="K123">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>99963.0</v>
+        <v>1452640.0</v>
       </c>
       <c r="N123" s="1">
-        <v>101340.74</v>
+        <v>1452640.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.08</v>
+        <v>1.2</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="B124" t="s">
-        <v>302</v>
+        <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>20506.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.347</v>
+        <v>34.46</v>
       </c>
       <c r="E124" s="1">
-        <v>100.45</v>
+        <v>32.5458402419</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>100450.0</v>
+        <v>667385.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-103.0</v>
+        <v>39251.76</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.10253857640617</v>
+        <v>5.8814267626632</v>
       </c>
       <c r="K124">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>100347.0</v>
+        <v>706636.76</v>
       </c>
       <c r="N124" s="1">
-        <v>101461.73</v>
+        <v>706636.76</v>
       </c>
       <c r="O124" s="1">
-        <v>0.08</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>304</v>
+        <v>278</v>
       </c>
       <c r="B125" t="s">
-        <v>305</v>
+        <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>200000.0</v>
+        <v>5373.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.947</v>
+        <v>243.4</v>
       </c>
       <c r="E125" s="1">
-        <v>99.077</v>
+        <v>133.356352131</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>198154.0</v>
+        <v>716523.68</v>
       </c>
       <c r="I125" s="1">
-        <v>-2260.0</v>
+        <v>591264.52</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.1405270648082</v>
+        <v>82.518489828557</v>
       </c>
       <c r="K125">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>195894.0</v>
+        <v>1307788.2</v>
       </c>
       <c r="N125" s="1">
-        <v>198866.6</v>
+        <v>1307788.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.15</v>
+        <v>1.08</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="B126" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>100000.0</v>
+        <v>7346.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.154</v>
+        <v>145.7</v>
       </c>
       <c r="E126" s="1">
-        <v>92.51784</v>
+        <v>125.1058017969</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>92517.84</v>
+        <v>919027.22</v>
       </c>
       <c r="I126" s="1">
-        <v>2636.16</v>
+        <v>151284.98</v>
       </c>
       <c r="J126" s="1">
-        <v>2.84935316259</v>
+        <v>16.461425375409</v>
       </c>
       <c r="K126">
-        <v>0.39</v>
+        <v>0.0</v>
       </c>
       <c r="L126">
-        <v>390.75</v>
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>95154.0</v>
+        <v>1070312.2</v>
       </c>
       <c r="N126" s="1">
-        <v>95544.75</v>
+        <v>1070312.2</v>
       </c>
       <c r="O126" s="1">
-        <v>0.07</v>
+        <v>0.88</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="B127" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>170000.0</v>
+        <v>6605.0</v>
       </c>
       <c r="D127" s="1">
-        <v>105.864</v>
+        <v>210.3</v>
       </c>
       <c r="E127" s="1">
-        <v>99.953</v>
+        <v>187.3454171083</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>169920.1</v>
+        <v>1237416.48</v>
       </c>
       <c r="I127" s="1">
-        <v>10048.7</v>
+        <v>151615.02</v>
       </c>
       <c r="J127" s="1">
-        <v>5.9137794763539</v>
+        <v>12.252545723328</v>
       </c>
       <c r="K127">
-        <v>4.39</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>179968.8</v>
+        <v>1389031.5</v>
       </c>
       <c r="N127" s="1">
-        <v>187424.35</v>
+        <v>1389031.5</v>
       </c>
       <c r="O127" s="1">
-        <v>0.14</v>
+        <v>1.14</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="B128" t="s">
-        <v>313</v>
+        <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>100000.0</v>
+        <v>7259.0</v>
       </c>
       <c r="D128" s="1">
-        <v>106.534</v>
+        <v>17.62</v>
       </c>
       <c r="E128" s="1">
-        <v>99.961</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>99961.0</v>
+        <v>143147.48</v>
       </c>
       <c r="I128" s="1">
-        <v>6573.0</v>
+        <v>-15243.9</v>
       </c>
       <c r="J128" s="1">
-        <v>6.5755644701434</v>
+        <v>-10.649087221095</v>
       </c>
       <c r="K128">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>106534.0</v>
+        <v>127903.58</v>
       </c>
       <c r="N128" s="1">
-        <v>109552.49</v>
+        <v>127903.58</v>
       </c>
       <c r="O128" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="B129" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>141000.0</v>
+        <v>6825.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.965</v>
+        <v>63.68</v>
       </c>
       <c r="E129" s="1">
-        <v>99.702</v>
+        <v>33.3606578755</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140579.82</v>
+        <v>227686.49</v>
       </c>
       <c r="I129" s="1">
-        <v>370.83</v>
+        <v>206929.51</v>
       </c>
       <c r="J129" s="1">
-        <v>0.26378608252593</v>
+        <v>90.88352585171</v>
       </c>
       <c r="K129">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>140950.65</v>
+        <v>434616.0</v>
       </c>
       <c r="N129" s="1">
-        <v>142884.09</v>
+        <v>434616.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="B130" t="s">
-        <v>319</v>
+        <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>100000.0</v>
+        <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>103.302</v>
+        <v>123.9</v>
       </c>
       <c r="E130" s="1">
-        <v>99.611</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>99611.0</v>
+        <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>3691.0</v>
+        <v>-3788.7</v>
       </c>
       <c r="J130" s="1">
-        <v>3.7054140606961</v>
+        <v>-5.5640243902439</v>
       </c>
       <c r="K130">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>103302.0</v>
+        <v>64304.1</v>
       </c>
       <c r="N130" s="1">
-        <v>105778.71</v>
+        <v>64304.1</v>
       </c>
       <c r="O130" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="B131" t="s">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>100000.0</v>
+        <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.935</v>
+        <v>44.88</v>
       </c>
       <c r="E131" s="1">
-        <v>99.438</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>99438.0</v>
+        <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1497.0</v>
+        <v>-11658.6</v>
       </c>
       <c r="J131" s="1">
-        <v>1.5054606890726</v>
+        <v>-14.514285714286</v>
       </c>
       <c r="K131">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>100935.0</v>
+        <v>68666.4</v>
       </c>
       <c r="N131" s="1">
-        <v>103392.19</v>
+        <v>68666.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>324</v>
+        <v>292</v>
       </c>
       <c r="B132" t="s">
-        <v>325</v>
+        <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>5804.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.699</v>
+        <v>27.79</v>
       </c>
       <c r="E132" s="1">
-        <v>102.8745</v>
+        <v>24.8443108201</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>205749.0</v>
+        <v>144196.38</v>
       </c>
       <c r="I132" s="1">
-        <v>-351.0</v>
+        <v>17096.78</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.17059621188924</v>
+        <v>11.856594458197</v>
       </c>
       <c r="K132">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>205398.0</v>
+        <v>161293.16</v>
       </c>
       <c r="N132" s="1">
-        <v>211726.77</v>
+        <v>161293.16</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>327</v>
+        <v>294</v>
       </c>
       <c r="B133" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>100000.0</v>
+        <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.397</v>
+        <v>9.672</v>
       </c>
       <c r="E133" s="1">
-        <v>98.434</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>98434.0</v>
+        <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>963.0</v>
+        <v>-9916.53</v>
       </c>
       <c r="J133" s="1">
-        <v>0.97832049901457</v>
+        <v>-15.932203389831</v>
       </c>
       <c r="K133">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>99397.0</v>
+        <v>52325.52</v>
       </c>
       <c r="N133" s="1">
-        <v>101929.53</v>
+        <v>52325.52</v>
       </c>
       <c r="O133" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>330</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>331</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>200000.0</v>
+        <v>17631.0</v>
       </c>
       <c r="D134" s="1">
-        <v>106.105</v>
+        <v>32.52</v>
       </c>
       <c r="E134" s="1">
-        <v>99.661</v>
+        <v>29.1552419035</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>199322.0</v>
+        <v>514036.07</v>
       </c>
       <c r="I134" s="1">
-        <v>12888.0</v>
+        <v>59324.05</v>
       </c>
       <c r="J134" s="1">
-        <v>6.4659194669931</v>
+        <v>11.540834089717</v>
       </c>
       <c r="K134">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>212210.0</v>
+        <v>573360.12</v>
       </c>
       <c r="N134" s="1">
-        <v>218976.44</v>
+        <v>573360.12</v>
       </c>
       <c r="O134" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>333</v>
+        <v>298</v>
       </c>
       <c r="B135" t="s">
-        <v>334</v>
+        <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>300000.0</v>
+        <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>103.32</v>
+        <v>51.34</v>
       </c>
       <c r="E135" s="1">
-        <v>98.6</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>295800.0</v>
+        <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>14160.0</v>
+        <v>-169.26</v>
       </c>
       <c r="J135" s="1">
-        <v>4.7870182555781</v>
+        <v>-0.27195027195027</v>
       </c>
       <c r="K135">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>309960.0</v>
+        <v>62070.06</v>
       </c>
       <c r="N135" s="1">
-        <v>321394.93</v>
+        <v>62070.06</v>
       </c>
       <c r="O135" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>336</v>
+        <v>300</v>
       </c>
       <c r="B136" t="s">
-        <v>337</v>
+        <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>12265.0</v>
       </c>
       <c r="D136" s="1">
-        <v>104.891</v>
+        <v>9.802</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>200000.0</v>
+        <v>125103.0</v>
       </c>
       <c r="I136" s="1">
-        <v>9782.0</v>
+        <v>-4881.47</v>
       </c>
       <c r="J136" s="1">
-        <v>4.891</v>
+        <v>-3.9019607843137</v>
       </c>
       <c r="K136">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>209782.0</v>
+        <v>120221.53</v>
       </c>
       <c r="N136" s="1">
-        <v>217372.58</v>
+        <v>120221.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>339</v>
+        <v>302</v>
       </c>
       <c r="B137" t="s">
-        <v>340</v>
+        <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>857.0</v>
       </c>
       <c r="D137" s="1">
-        <v>108.804</v>
+        <v>249.1</v>
       </c>
       <c r="E137" s="1">
-        <v>109.3</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>109300.0</v>
+        <v>218449.3</v>
       </c>
       <c r="I137" s="1">
-        <v>-496.0</v>
+        <v>-4970.6</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.45379688929552</v>
+        <v>-2.2754021184778</v>
       </c>
       <c r="K137">
-        <v>0.5</v>
+        <v>0.0</v>
       </c>
       <c r="L137">
-        <v>503.42</v>
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>108804.0</v>
+        <v>213478.7</v>
       </c>
       <c r="N137" s="1">
-        <v>109307.42</v>
+        <v>213478.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>341</v>
+        <v>304</v>
       </c>
       <c r="B138" t="s">
-        <v>342</v>
+        <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>100000.0</v>
+        <v>1104.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.457</v>
+        <v>252.0</v>
       </c>
       <c r="E138" s="1">
-        <v>99.852</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>99852.0</v>
+        <v>278539.2</v>
       </c>
       <c r="I138" s="1">
-        <v>605.0</v>
+        <v>-331.2</v>
       </c>
       <c r="J138" s="1">
-        <v>0.60589672715619</v>
+        <v>-0.11890606420927</v>
       </c>
       <c r="K138">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="L138">
-        <v>306.85</v>
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>100457.0</v>
+        <v>278208.0</v>
       </c>
       <c r="N138" s="1">
-        <v>100763.85</v>
+        <v>278208.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>343</v>
+        <v>306</v>
       </c>
       <c r="B139" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>100000.0</v>
+        <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.718</v>
+        <v>15.31</v>
       </c>
       <c r="E139" s="1">
-        <v>99.589</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>99589.0</v>
+        <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>1129.0</v>
+        <v>-9314.27</v>
       </c>
       <c r="J139" s="1">
-        <v>1.1336593398869</v>
+        <v>-15.03884572697</v>
       </c>
       <c r="K139">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L139">
-        <v>129.45</v>
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>100718.0</v>
+        <v>52620.47</v>
       </c>
       <c r="N139" s="1">
-        <v>100847.45</v>
+        <v>52620.47</v>
       </c>
       <c r="O139" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>345</v>
+        <v>308</v>
       </c>
       <c r="B140" t="s">
-        <v>346</v>
+        <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>4241.0</v>
       </c>
       <c r="D140" s="1">
-        <v>86.646</v>
+        <v>95.18</v>
       </c>
       <c r="E140" s="1">
-        <v>85.96</v>
+        <v>104.6934661636</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>171920.0</v>
+        <v>444004.99</v>
       </c>
       <c r="I140" s="1">
-        <v>1372.0</v>
+        <v>-40346.61</v>
       </c>
       <c r="J140" s="1">
-        <v>0.79804560260586</v>
+        <v>-9.0869721982179</v>
       </c>
       <c r="K140">
-        <v>0.39</v>
+        <v>0.0</v>
       </c>
       <c r="L140">
-        <v>777.4</v>
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>173292.0</v>
+        <v>403658.38</v>
       </c>
       <c r="N140" s="1">
-        <v>174069.4</v>
+        <v>403658.38</v>
       </c>
       <c r="O140" s="1">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>347</v>
+        <v>310</v>
       </c>
       <c r="B141" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>15641.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.788</v>
+        <v>62.01</v>
       </c>
       <c r="E141" s="1">
-        <v>100.65</v>
+        <v>68.0892839333</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>100650.0</v>
+        <v>1064984.49</v>
       </c>
       <c r="I141" s="1">
-        <v>138.0</v>
+        <v>-95086.08</v>
       </c>
       <c r="J141" s="1">
-        <v>0.1371087928465</v>
+        <v>-8.9284004502263</v>
       </c>
       <c r="K141">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L141">
-        <v>353.42</v>
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>100788.0</v>
+        <v>969898.41</v>
       </c>
       <c r="N141" s="1">
-        <v>101141.42</v>
+        <v>969898.41</v>
       </c>
       <c r="O141" s="1">
-        <v>0.08</v>
+        <v>0.8</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>349</v>
+        <v>312</v>
       </c>
       <c r="B142" t="s">
-        <v>350</v>
+        <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.167</v>
+        <v>19.51</v>
       </c>
       <c r="E142" s="1">
-        <v>99.571</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>99571.0</v>
+        <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>1596.0</v>
+        <v>-5735.4</v>
       </c>
       <c r="J142" s="1">
-        <v>1.6028763394964</v>
+        <v>-7.7977315689981</v>
       </c>
       <c r="K142">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>101167.0</v>
+        <v>67816.76</v>
       </c>
       <c r="N142" s="1">
-        <v>102173.16</v>
+        <v>67816.76</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>352</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>353</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>9718.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.581</v>
+        <v>16.21</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>100000.0</v>
+        <v>185710.98</v>
       </c>
       <c r="I143" s="1">
-        <v>581.0</v>
+        <v>-28182.2</v>
       </c>
       <c r="J143" s="1">
-        <v>0.581</v>
+        <v>-15.175300889587</v>
       </c>
       <c r="K143">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>100581.0</v>
+        <v>157528.78</v>
       </c>
       <c r="N143" s="1">
-        <v>101951.71</v>
+        <v>157528.78</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>355</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>356</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>175000.0</v>
+        <v>4761.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.503</v>
+        <v>25.11</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>175000.0</v>
+        <v>128451.78</v>
       </c>
       <c r="I144" s="1">
-        <v>880.25</v>
+        <v>-8903.07</v>
       </c>
       <c r="J144" s="1">
-        <v>0.503</v>
+        <v>-6.9310600444774</v>
       </c>
       <c r="K144">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L144">
-        <v>644.73</v>
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>175880.25</v>
+        <v>119548.71</v>
       </c>
       <c r="N144" s="1">
-        <v>176524.98</v>
+        <v>119548.71</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>357</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>358</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>216000.0</v>
+        <v>15776.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.467</v>
+        <v>19.685</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>19.7599987323</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>216000.0</v>
+        <v>311733.74</v>
       </c>
       <c r="I145" s="1">
-        <v>1008.72</v>
+        <v>-1183.18</v>
       </c>
       <c r="J145" s="1">
-        <v>0.467</v>
+        <v>-0.37954826449007</v>
       </c>
       <c r="K145">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>217008.72</v>
+        <v>310550.56</v>
       </c>
       <c r="N145" s="1">
-        <v>220934.63</v>
+        <v>310550.56</v>
       </c>
       <c r="O145" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>360</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>6959.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.932</v>
+        <v>67.9</v>
       </c>
       <c r="E146" s="1">
-        <v>100.42</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>100420.0</v>
+        <v>419627.7</v>
       </c>
       <c r="I146" s="1">
-        <v>512.0</v>
+        <v>52888.4</v>
       </c>
       <c r="J146" s="1">
-        <v>0.5098585939056</v>
+        <v>12.603648424544</v>
       </c>
       <c r="K146">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>100932.0</v>
+        <v>472516.1</v>
       </c>
       <c r="N146" s="1">
-        <v>103851.86</v>
+        <v>472516.1</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>363</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>364</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>100000.0</v>
+        <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.951</v>
+        <v>72.0</v>
       </c>
       <c r="E147" s="1">
-        <v>99.259</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99259.0</v>
+        <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1692.0</v>
+        <v>-7760.0</v>
       </c>
       <c r="J147" s="1">
-        <v>1.7046313180669</v>
+        <v>-12.19512195122</v>
       </c>
       <c r="K147">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100951.0</v>
+        <v>55872.0</v>
       </c>
       <c r="N147" s="1">
-        <v>101993.81</v>
+        <v>55872.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>366</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>367</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.998</v>
+        <v>126.15</v>
       </c>
       <c r="E148" s="1">
-        <v>99.362</v>
+        <v>99.5610490821</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>99362.0</v>
+        <v>265728.44</v>
       </c>
       <c r="I148" s="1">
-        <v>636.0</v>
+        <v>70965.91</v>
       </c>
       <c r="J148" s="1">
-        <v>0.64008373422435</v>
+        <v>26.706177931124</v>
       </c>
       <c r="K148">
-        <v>0.74</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>736.3</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>99998.0</v>
+        <v>336694.35</v>
       </c>
       <c r="N148" s="1">
-        <v>100734.3</v>
+        <v>336694.35</v>
       </c>
       <c r="O148" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>100000.0</v>
+        <v>1863.0</v>
       </c>
       <c r="D149" s="1">
-        <v>108.587</v>
+        <v>85.68</v>
       </c>
       <c r="E149" s="1">
-        <v>108.846</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>108846.0</v>
+        <v>188535.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-259.0</v>
+        <v>-28913.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.23795086636165</v>
+        <v>-15.335968379447</v>
       </c>
       <c r="K149">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>108587.0</v>
+        <v>159621.84</v>
       </c>
       <c r="N149" s="1">
-        <v>110382.89</v>
+        <v>159621.84</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>371</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>372</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>12233.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.983</v>
+        <v>21.61</v>
       </c>
       <c r="E150" s="1">
-        <v>100.4</v>
+        <v>34.240356413</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>200800.0</v>
+        <v>418862.28</v>
       </c>
       <c r="I150" s="1">
-        <v>5166.0</v>
+        <v>-154507.15</v>
       </c>
       <c r="J150" s="1">
-        <v>2.5727091633466</v>
+        <v>-36.887339198937</v>
       </c>
       <c r="K150">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>205966.0</v>
+        <v>264355.13</v>
       </c>
       <c r="N150" s="1">
-        <v>211507.78</v>
+        <v>264355.13</v>
       </c>
       <c r="O150" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>374</v>
+        <v>330</v>
       </c>
       <c r="B151" t="s">
-        <v>375</v>
+        <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>232000.0</v>
+        <v>14184.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.999</v>
+        <v>32.11</v>
       </c>
       <c r="E151" s="1">
-        <v>99.228</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>230208.96</v>
+        <v>523389.6</v>
       </c>
       <c r="I151" s="1">
-        <v>1788.72</v>
+        <v>-67941.36</v>
       </c>
       <c r="J151" s="1">
-        <v>0.7769984278631</v>
+        <v>-12.981029810298</v>
       </c>
       <c r="K151">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>231997.68</v>
+        <v>455448.24</v>
       </c>
       <c r="N151" s="1">
-        <v>237278.86</v>
+        <v>455448.24</v>
       </c>
       <c r="O151" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>377</v>
+        <v>332</v>
       </c>
       <c r="B152" t="s">
-        <v>378</v>
+        <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>10471.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.561</v>
+        <v>22.16</v>
       </c>
       <c r="E152" s="1">
-        <v>99.517</v>
+        <v>31.0725957406</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99517.0</v>
+        <v>325361.15</v>
       </c>
       <c r="I152" s="1">
-        <v>1044.0</v>
+        <v>-93323.79</v>
       </c>
       <c r="J152" s="1">
-        <v>1.049066993579</v>
+        <v>-28.683138721387</v>
       </c>
       <c r="K152">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.0</v>
+      </c>
+      <c r="L152">
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>100561.0</v>
+        <v>232037.36</v>
       </c>
       <c r="N152" s="1">
-        <v>102900.38</v>
+        <v>232037.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>308000.0</v>
+        <v>6938.0</v>
       </c>
       <c r="D153" s="1">
-        <v>92.28</v>
+        <v>65.06</v>
       </c>
       <c r="E153" s="1">
-        <v>83.45955844</v>
+        <v>123.302950418</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>257055.44</v>
+        <v>855475.87</v>
       </c>
       <c r="I153" s="1">
-        <v>27166.96</v>
+        <v>-404089.59</v>
       </c>
       <c r="J153" s="1">
-        <v>10.56852171656</v>
+        <v>-47.23565025861</v>
       </c>
       <c r="K153">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>284222.4</v>
+        <v>451386.28</v>
       </c>
       <c r="N153" s="1">
-        <v>286943.77</v>
+        <v>451386.28</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>383</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.063</v>
+        <v>240.55</v>
       </c>
       <c r="E154" s="1">
-        <v>99.329</v>
+        <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>99329.0</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>4734.0</v>
+        <v>-186610.0</v>
       </c>
       <c r="J154" s="1">
-        <v>4.7659797239477</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="L154">
-        <v>552.05</v>
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>104063.0</v>
+        <v>-186610.0</v>
       </c>
       <c r="N154" s="1">
-        <v>104615.05</v>
+        <v>-186610.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.08</v>
+        <v>-0.15</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>385</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>386</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>28.0</v>
       </c>
       <c r="D155" s="1">
-        <v>91.2</v>
+        <v>115.74</v>
       </c>
       <c r="E155" s="1">
-        <v>89.875</v>
+        <v>116.37</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>89875.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1325.0</v>
+        <v>-55320.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.4742698191933</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L155">
-        <v>32.88</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>91200.0</v>
+        <v>-55320.0</v>
       </c>
       <c r="N155" s="1">
-        <v>91232.88</v>
+        <v>-55320.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>387</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>388</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>390000.0</v>
+        <v>-43.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.653</v>
+        <v>5545.0</v>
       </c>
       <c r="E156" s="1">
-        <v>98.328</v>
+        <v>5551.88372093</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>383479.2</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>5167.5</v>
+        <v>2960.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.3475307135302</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>388646.7</v>
+        <v>2960.0</v>
       </c>
       <c r="N156" s="1">
-        <v>390917.25</v>
+        <v>2960.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>390</v>
+        <v>342</v>
       </c>
       <c r="B157" t="s">
-        <v>391</v>
+        <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>228571.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.93</v>
+        <v>117.37</v>
       </c>
       <c r="E157" s="1">
-        <v>100.36900132</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>229414.43</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1282.28</v>
+        <v>10400.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.55893607041196</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>230696.71</v>
+        <v>10400.0</v>
       </c>
       <c r="N157" s="1">
-        <v>232293.58</v>
+        <v>10400.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.18</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>393</v>
+        <v>344</v>
       </c>
       <c r="B158" t="s">
-        <v>394</v>
+        <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>520000.0</v>
+        <v>-15.0</v>
       </c>
       <c r="D158" s="1">
-        <v>90.987</v>
+        <v>125.97</v>
       </c>
       <c r="E158" s="1">
-        <v>90.91529423</v>
+        <v>126.692857143</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>472759.53</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>372.87</v>
+        <v>29620.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.078870964272259</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>473132.4</v>
+        <v>29620.0</v>
       </c>
       <c r="N158" s="1">
-        <v>480104.32</v>
+        <v>29620.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.37</v>
+        <v>0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>397</v>
+        <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>355002.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.131</v>
+        <v>119.5</v>
       </c>
       <c r="E159" s="1">
-        <v>99.67399902</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>353844.69</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>12272.42</v>
+        <v>17120.0</v>
       </c>
       <c r="J159" s="1">
-        <v>3.4683069569307</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>366117.11</v>
+        <v>17120.0</v>
       </c>
       <c r="N159" s="1">
-        <v>368644.68</v>
+        <v>17120.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.28</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>399</v>
+        <v>348</v>
       </c>
       <c r="B160" t="s">
-        <v>400</v>
+        <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.625</v>
+        <v>101.056</v>
       </c>
       <c r="E160" s="1">
-        <v>99.766</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99766.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I160" s="1">
-        <v>859.0</v>
+        <v>1422.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.8610147745725</v>
+        <v>1.427223638517</v>
       </c>
       <c r="K160">
-        <v>1.99</v>
+        <v>3.0</v>
       </c>
       <c r="L160" t="s">
-        <v>401</v>
+        <v>350</v>
       </c>
       <c r="M160" s="1">
-        <v>100625.0</v>
+        <v>101056.0</v>
       </c>
       <c r="N160" s="1">
-        <v>102616.1</v>
+        <v>104052.58</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>402</v>
+        <v>351</v>
       </c>
       <c r="B161" t="s">
-        <v>403</v>
+        <v>352</v>
       </c>
       <c r="C161" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.393</v>
+        <v>100.779</v>
       </c>
       <c r="E161" s="1">
-        <v>99.945</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>129928.5</v>
+        <v>99179.0</v>
       </c>
       <c r="I161" s="1">
-        <v>582.4</v>
+        <v>1600.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.44824653559458</v>
+        <v>1.6132447393097</v>
       </c>
       <c r="K161">
         <v>0.71</v>
       </c>
       <c r="L161">
-        <v>925.1</v>
+        <v>711.3</v>
       </c>
       <c r="M161" s="1">
-        <v>130510.9</v>
+        <v>100779.0</v>
       </c>
       <c r="N161" s="1">
-        <v>131436.0</v>
+        <v>101490.3</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
       <c r="B162" t="s">
-        <v>405</v>
+        <v>354</v>
       </c>
       <c r="C162" s="1">
-        <v>673000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>89.691</v>
+        <v>101.252</v>
       </c>
       <c r="E162" s="1">
-        <v>87.89336553</v>
+        <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>591522.35</v>
+        <v>199780.0</v>
       </c>
       <c r="I162" s="1">
-        <v>12098.08</v>
+        <v>2724.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.0452447823823</v>
+        <v>1.3634998498348</v>
       </c>
       <c r="K162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.12</v>
+      </c>
+      <c r="L162" t="s">
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>603620.43</v>
+        <v>202504.0</v>
       </c>
       <c r="N162" s="1">
-        <v>603620.43</v>
+        <v>210740.3</v>
       </c>
       <c r="O162" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>356</v>
       </c>
       <c r="B163" t="s">
-        <v>407</v>
+        <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>64.305</v>
+        <v>97.521</v>
       </c>
       <c r="E163" s="1">
-        <v>73.332375</v>
+        <v>99.33</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17599.77</v>
+        <v>99330.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-2166.57</v>
+        <v>-1809.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-12.310217690345</v>
+        <v>-1.8212020537602</v>
       </c>
       <c r="K163">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>27.12</v>
+        <v>1.14</v>
+      </c>
+      <c r="L163" t="s">
+        <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>15433.2</v>
+        <v>97521.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15460.32</v>
+        <v>98661.41</v>
       </c>
       <c r="O163" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>408</v>
+        <v>359</v>
       </c>
       <c r="B164" t="s">
-        <v>409</v>
+        <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>95.916</v>
+        <v>96.474</v>
       </c>
       <c r="E164" s="1">
-        <v>93.47240909</v>
+        <v>99.253</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>185075.37</v>
+        <v>198506.0</v>
       </c>
       <c r="I164" s="1">
-        <v>4838.31</v>
+        <v>-5558.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.6142376481538</v>
+        <v>-2.7999153677974</v>
       </c>
       <c r="K164">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>447.53</v>
+        <v>1.13</v>
+      </c>
+      <c r="L164" t="s">
+        <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>189913.68</v>
+        <v>192948.0</v>
       </c>
       <c r="N164" s="1">
-        <v>190361.21</v>
+        <v>195216.49</v>
       </c>
       <c r="O164" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>410</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
-        <v>411</v>
+        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>124000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>87.772</v>
+        <v>100.022</v>
       </c>
       <c r="E165" s="1">
-        <v>91.51215323</v>
+        <v>99.955</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>113475.07</v>
+        <v>123944.2</v>
       </c>
       <c r="I165" s="1">
-        <v>-4637.79</v>
+        <v>83.08</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.0870563023226</v>
+        <v>0.067030163573608</v>
       </c>
       <c r="K165">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>108837.28</v>
+        <v>124027.28</v>
       </c>
       <c r="N165" s="1">
-        <v>110052.65</v>
+        <v>124027.28</v>
       </c>
       <c r="O165" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>413</v>
+        <v>364</v>
       </c>
       <c r="B166" t="s">
-        <v>414</v>
+        <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>135000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.223</v>
+        <v>100.979</v>
       </c>
       <c r="E166" s="1">
-        <v>99.998</v>
+        <v>101.04697458</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>134997.3</v>
+        <v>119235.43</v>
       </c>
       <c r="I166" s="1">
-        <v>303.75</v>
+        <v>-80.21</v>
       </c>
       <c r="J166" s="1">
-        <v>0.22500450009</v>
+        <v>-0.067270273609111</v>
       </c>
       <c r="K166">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>122.24</v>
+        <v>3.32</v>
+      </c>
+      <c r="L166" t="s">
+        <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>135301.05</v>
+        <v>119155.22</v>
       </c>
       <c r="N166" s="1">
-        <v>135423.29</v>
+        <v>123068.62</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>415</v>
+        <v>367</v>
       </c>
       <c r="B167" t="s">
-        <v>416</v>
+        <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>150000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.796</v>
+        <v>109.519</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0965</v>
+        <v>100.019</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>150144.75</v>
+        <v>200038.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4049.25</v>
+        <v>19000.0</v>
       </c>
       <c r="J167" s="1">
-        <v>2.6968974939184</v>
+        <v>9.4981953428849</v>
       </c>
       <c r="K167">
-        <v>1.99</v>
+        <v>3.85</v>
       </c>
       <c r="L167" t="s">
-        <v>417</v>
+        <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>154194.0</v>
+        <v>219038.0</v>
       </c>
       <c r="N167" s="1">
-        <v>157174.27</v>
+        <v>226728.87</v>
       </c>
       <c r="O167" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>370</v>
       </c>
       <c r="B168" t="s">
-        <v>419</v>
+        <v>371</v>
       </c>
       <c r="C168" s="1">
-        <v>1035800.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>88.791</v>
+        <v>104.505</v>
       </c>
       <c r="E168" s="1">
-        <v>87.23165862</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>903545.52</v>
+        <v>106650.0</v>
       </c>
       <c r="I168" s="1">
-        <v>16151.66</v>
+        <v>-2145.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.7875867504716</v>
+        <v>-2.0112517580872</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.32</v>
+      </c>
+      <c r="L168" t="s">
+        <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>919697.18</v>
+        <v>104505.0</v>
       </c>
       <c r="N168" s="1">
-        <v>919697.18</v>
+        <v>108820.07</v>
       </c>
       <c r="O168" s="1">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
-        <v>421</v>
+        <v>374</v>
       </c>
       <c r="C169" s="1">
-        <v>1543032.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.205</v>
+        <v>97.138</v>
       </c>
       <c r="E169" s="1">
-        <v>114.3889699</v>
+        <v>99.433</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1765058.41</v>
+        <v>99433.0</v>
       </c>
       <c r="I169" s="1">
-        <v>48888.0</v>
+        <v>-2295.0</v>
       </c>
       <c r="J169" s="1">
-        <v>2.7697666957095</v>
+        <v>-2.3080868524534</v>
       </c>
       <c r="K169">
-        <v>0.12</v>
+        <v>2.64</v>
       </c>
       <c r="L169" t="s">
-        <v>422</v>
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>1813946.41</v>
+        <v>97138.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1815783.39</v>
+        <v>99776.36</v>
       </c>
       <c r="O169" s="1">
-        <v>1.4</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>424</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>172795.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>96.684</v>
+        <v>95.666</v>
       </c>
       <c r="E170" s="1">
-        <v>112.76218641</v>
+        <v>98.803</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>194847.42</v>
+        <v>28652.87</v>
       </c>
       <c r="I170" s="1">
-        <v>10270.12</v>
+        <v>-909.73</v>
       </c>
       <c r="J170" s="1">
-        <v>5.2708524444409</v>
+        <v>-3.1750048075463</v>
       </c>
       <c r="K170">
-        <v>0.07</v>
+        <v>1.31</v>
       </c>
       <c r="L170">
-        <v>126.13</v>
+        <v>380.97</v>
       </c>
       <c r="M170" s="1">
-        <v>205117.54</v>
+        <v>27743.14</v>
       </c>
       <c r="N170" s="1">
-        <v>205243.67</v>
+        <v>28124.11</v>
       </c>
       <c r="O170" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>378</v>
       </c>
       <c r="B171" t="s">
-        <v>426</v>
+        <v>379</v>
       </c>
       <c r="C171" s="1">
-        <v>2896943.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>65.043</v>
+        <v>97.441</v>
       </c>
       <c r="E171" s="1">
-        <v>72.69136155</v>
+        <v>99.726</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2105827.31</v>
+        <v>99726.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-221568.67</v>
+        <v>-2285.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-10.52169230344</v>
+        <v>-2.2912781019995</v>
       </c>
       <c r="K171">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>0.32</v>
+      </c>
+      <c r="L171">
+        <v>318.49</v>
       </c>
       <c r="M171" s="1">
-        <v>1884258.64</v>
+        <v>97441.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1895290.83</v>
+        <v>97759.49</v>
       </c>
       <c r="O171" s="1">
-        <v>1.46</v>
+        <v>0.08</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>428</v>
+        <v>380</v>
       </c>
       <c r="B172" t="s">
-        <v>429</v>
+        <v>381</v>
       </c>
       <c r="C172" s="1">
-        <v>444553.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>86.861</v>
+        <v>98.152</v>
       </c>
       <c r="E172" s="1">
-        <v>86.69857362</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>385421.11</v>
+        <v>100000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>722.07</v>
+        <v>-1848.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.18734573204877</v>
+        <v>-1.848</v>
       </c>
       <c r="K172">
-        <v>0.95</v>
+        <v>3.49</v>
       </c>
       <c r="L172" t="s">
-        <v>430</v>
+        <v>382</v>
       </c>
       <c r="M172" s="1">
-        <v>386143.18</v>
+        <v>98152.0</v>
       </c>
       <c r="N172" s="1">
-        <v>390375.57</v>
+        <v>101645.15</v>
       </c>
       <c r="O172" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>431</v>
+        <v>383</v>
       </c>
       <c r="B173" t="s">
-        <v>432</v>
+        <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>1380000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>77.565</v>
+        <v>98.28</v>
       </c>
       <c r="E173" s="1">
-        <v>78.5174029</v>
+        <v>101.0269</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1083540.16</v>
+        <v>141437.66</v>
       </c>
       <c r="I173" s="1">
-        <v>-13143.16</v>
+        <v>-3845.66</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.2129831902124</v>
+        <v>-2.7189788066347</v>
       </c>
       <c r="K173">
-        <v>0.95</v>
+        <v>2.07</v>
       </c>
       <c r="L173" t="s">
-        <v>433</v>
+        <v>385</v>
       </c>
       <c r="M173" s="1">
-        <v>1070397.0</v>
+        <v>137592.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1083535.36</v>
+        <v>140483.82</v>
       </c>
       <c r="O173" s="1">
-        <v>0.84</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>434</v>
+        <v>386</v>
       </c>
       <c r="B174" t="s">
-        <v>435</v>
+        <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>850000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.079</v>
+        <v>89.8</v>
       </c>
       <c r="E174" s="1">
-        <v>99.934</v>
+        <v>87.48901242</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>849439.0</v>
+        <v>140857.31</v>
       </c>
       <c r="I174" s="1">
-        <v>1232.5</v>
+        <v>3720.69</v>
       </c>
       <c r="J174" s="1">
-        <v>0.14509576320371</v>
+        <v>2.6414603544537</v>
       </c>
       <c r="K174">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>850671.5</v>
+        <v>144578.0</v>
       </c>
       <c r="N174" s="1">
-        <v>859390.4</v>
+        <v>144578.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.66</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>437</v>
+        <v>388</v>
       </c>
       <c r="B175" t="s">
-        <v>438</v>
+        <v>389</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>80.405</v>
+        <v>60.084</v>
       </c>
       <c r="E175" s="1">
-        <v>82.8884</v>
+        <v>68.52636883</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>414442.0</v>
+        <v>444050.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-12417.0</v>
+        <v>-54706.55</v>
       </c>
       <c r="J175" s="1">
-        <v>-2.9960766524628</v>
+        <v>-12.319883530461</v>
       </c>
       <c r="K175">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>402025.0</v>
+        <v>389344.32</v>
       </c>
       <c r="N175" s="1">
-        <v>413449.66</v>
+        <v>389344.32</v>
       </c>
       <c r="O175" s="1">
         <v>0.32</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>440</v>
+        <v>390</v>
       </c>
       <c r="B176" t="s">
-        <v>441</v>
+        <v>391</v>
       </c>
       <c r="C176" s="1">
-        <v>241000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.059</v>
+        <v>98.4</v>
       </c>
       <c r="E176" s="1">
-        <v>99.46728631</v>
+        <v>99.59600384</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>239716.16</v>
+        <v>103679.44</v>
       </c>
       <c r="I176" s="1">
-        <v>1426.03</v>
+        <v>-1245.04</v>
       </c>
       <c r="J176" s="1">
-        <v>0.59488271462383</v>
+        <v>-1.200855251533</v>
       </c>
       <c r="K176">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.25</v>
+      </c>
+      <c r="L176">
+        <v>260.82</v>
       </c>
       <c r="M176" s="1">
-        <v>241142.19</v>
+        <v>102434.4</v>
       </c>
       <c r="N176" s="1">
-        <v>247015.99</v>
+        <v>102695.22</v>
       </c>
       <c r="O176" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>443</v>
+        <v>392</v>
       </c>
       <c r="B177" t="s">
-        <v>444</v>
+        <v>393</v>
       </c>
       <c r="C177" s="1">
-        <v>312885.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.01</v>
+        <v>88.12</v>
       </c>
       <c r="E177" s="1">
-        <v>99.33042172</v>
+        <v>87.671</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>310789.99</v>
+        <v>122739.4</v>
       </c>
       <c r="I177" s="1">
-        <v>8384.0</v>
+        <v>628.6</v>
       </c>
       <c r="J177" s="1">
-        <v>2.6976415810561</v>
+        <v>0.51214198537715</v>
       </c>
       <c r="K177">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.63</v>
+      </c>
+      <c r="L177">
+        <v>880.75</v>
       </c>
       <c r="M177" s="1">
-        <v>319173.99</v>
+        <v>123368.0</v>
       </c>
       <c r="N177" s="1">
-        <v>321994.24</v>
+        <v>124248.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>446</v>
+        <v>394</v>
       </c>
       <c r="B178" t="s">
-        <v>447</v>
+        <v>395</v>
       </c>
       <c r="C178" s="1">
-        <v>224000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.107</v>
+        <v>88.054</v>
       </c>
       <c r="E178" s="1">
-        <v>98.725</v>
+        <v>84.29</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>221144.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I178" s="1">
-        <v>7575.68</v>
+        <v>4930.84</v>
       </c>
       <c r="J178" s="1">
-        <v>3.4256773866802</v>
+        <v>4.4655356507296</v>
       </c>
       <c r="K178">
-        <v>3.12</v>
+        <v>1.32</v>
       </c>
       <c r="L178" t="s">
-        <v>448</v>
+        <v>396</v>
       </c>
       <c r="M178" s="1">
-        <v>228719.68</v>
+        <v>115350.74</v>
       </c>
       <c r="N178" s="1">
-        <v>235714.62</v>
+        <v>117073.48</v>
       </c>
       <c r="O178" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>449</v>
+        <v>397</v>
       </c>
       <c r="B179" t="s">
-        <v>450</v>
+        <v>398</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>84.657</v>
+        <v>97.733</v>
       </c>
       <c r="E179" s="1">
-        <v>81.75</v>
+        <v>99.799</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>81750.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I179" s="1">
-        <v>2907.0</v>
+        <v>-4132.0</v>
       </c>
       <c r="J179" s="1">
-        <v>3.5559633027523</v>
+        <v>-2.0701610236576</v>
       </c>
       <c r="K179">
-        <v>1.44</v>
+        <v>1.29</v>
       </c>
       <c r="L179" t="s">
-        <v>451</v>
+        <v>399</v>
       </c>
       <c r="M179" s="1">
-        <v>84657.0</v>
+        <v>195466.0</v>
       </c>
       <c r="N179" s="1">
-        <v>86099.47</v>
+        <v>198051.62</v>
       </c>
       <c r="O179" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>452</v>
+        <v>400</v>
       </c>
       <c r="B180" t="s">
-        <v>453</v>
+        <v>401</v>
       </c>
       <c r="C180" s="1">
-        <v>704635.29</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>78.402</v>
+        <v>99.314</v>
       </c>
       <c r="E180" s="1">
-        <v>77.63493651</v>
+        <v>99.991</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>547043.16</v>
+        <v>99991.0</v>
       </c>
       <c r="I180" s="1">
-        <v>5405.0</v>
+        <v>-677.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.98803904247701</v>
+        <v>-0.67706093548419</v>
       </c>
       <c r="K180">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L180" t="s">
+        <v>402</v>
       </c>
       <c r="M180" s="1">
-        <v>552448.16</v>
+        <v>99314.0</v>
       </c>
       <c r="N180" s="1">
-        <v>552448.16</v>
+        <v>102027.7</v>
       </c>
       <c r="O180" s="1">
-        <v>0.43</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>454</v>
+        <v>403</v>
       </c>
       <c r="B181" t="s">
-        <v>455</v>
+        <v>404</v>
       </c>
       <c r="C181" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>90.38</v>
+        <v>100.55</v>
       </c>
       <c r="E181" s="1">
-        <v>102.8383713</v>
+        <v>102.64</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2327820.29</v>
+        <v>102640.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-282004.17</v>
+        <v>-2090.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-12.114516365866</v>
+        <v>-2.0362431800468</v>
       </c>
       <c r="K181">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.75</v>
+      </c>
+      <c r="L181">
+        <v>750.0</v>
       </c>
       <c r="M181" s="1">
-        <v>2045816.12</v>
+        <v>100550.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2082715.44</v>
+        <v>101300.0</v>
       </c>
       <c r="O181" s="1">
-        <v>1.61</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>457</v>
+        <v>405</v>
       </c>
       <c r="B182" t="s">
-        <v>458</v>
+        <v>406</v>
       </c>
       <c r="C182" s="1">
-        <v>1599192.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.965</v>
+        <v>88.312</v>
       </c>
       <c r="E182" s="1">
-        <v>98.81541553</v>
+        <v>89.0625</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1580248.22</v>
+        <v>286781.25</v>
       </c>
       <c r="I182" s="1">
-        <v>2392.15</v>
+        <v>-2416.61</v>
       </c>
       <c r="J182" s="1">
-        <v>0.15137811704037</v>
+        <v>-0.84266666666667</v>
       </c>
       <c r="K182">
-        <v>0.08</v>
+        <v>0.91</v>
       </c>
       <c r="L182" t="s">
-        <v>459</v>
+        <v>407</v>
       </c>
       <c r="M182" s="1">
-        <v>1582640.37</v>
+        <v>284364.64</v>
       </c>
       <c r="N182" s="1">
-        <v>1583954.77</v>
+        <v>287310.33</v>
       </c>
       <c r="O182" s="1">
-        <v>1.22</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>460</v>
+        <v>408</v>
       </c>
       <c r="B183" t="s">
-        <v>461</v>
+        <v>409</v>
       </c>
       <c r="C183" s="1">
-        <v>636996.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.03</v>
+        <v>98.223</v>
       </c>
       <c r="E183" s="1">
-        <v>99.89010135</v>
+        <v>99.459</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>636295.95</v>
+        <v>140237.19</v>
       </c>
       <c r="I183" s="1">
-        <v>891.15</v>
+        <v>-1742.76</v>
       </c>
       <c r="J183" s="1">
-        <v>0.14005275375397</v>
+        <v>-1.2427231321449</v>
       </c>
       <c r="K183">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.65</v>
+      </c>
+      <c r="L183">
+        <v>916.5</v>
       </c>
       <c r="M183" s="1">
-        <v>637187.1</v>
+        <v>138494.43</v>
       </c>
       <c r="N183" s="1">
-        <v>646080.61</v>
+        <v>139410.93</v>
       </c>
       <c r="O183" s="1">
-        <v>0.5</v>
+        <v>0.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>463</v>
+        <v>410</v>
       </c>
       <c r="B184" t="s">
-        <v>464</v>
+        <v>411</v>
       </c>
       <c r="C184" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.428</v>
+        <v>97.62</v>
       </c>
       <c r="E184" s="1">
-        <v>99.374</v>
+        <v>99.292</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>983802.6</v>
+        <v>99292.0</v>
       </c>
       <c r="I184" s="1">
-        <v>534.6</v>
+        <v>-1672.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.054340169460825</v>
+        <v>-1.6839221689562</v>
       </c>
       <c r="K184">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.58</v>
+      </c>
+      <c r="L184">
+        <v>584.93</v>
       </c>
       <c r="M184" s="1">
-        <v>984337.2</v>
+        <v>97620.0</v>
       </c>
       <c r="N184" s="1">
-        <v>1001121.09</v>
+        <v>98204.93</v>
       </c>
       <c r="O184" s="1">
-        <v>0.77</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>466</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>467</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
-        <v>145000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>105.287</v>
+        <v>103.057</v>
       </c>
       <c r="E185" s="1">
-        <v>99.775</v>
+        <v>105.478</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>144673.75</v>
+        <v>105478.0</v>
       </c>
       <c r="I185" s="1">
-        <v>7992.4</v>
+        <v>-2421.0</v>
       </c>
       <c r="J185" s="1">
-        <v>5.5244299674267</v>
+        <v>-2.2952653633933</v>
       </c>
       <c r="K185">
-        <v>1.03</v>
+        <v>4.03</v>
       </c>
       <c r="L185" t="s">
-        <v>468</v>
+        <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>152666.15</v>
+        <v>103057.0</v>
       </c>
       <c r="N185" s="1">
-        <v>154157.37</v>
+        <v>107089.9</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>469</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>470</v>
+        <v>416</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.149</v>
+        <v>97.822</v>
       </c>
       <c r="E186" s="1">
-        <v>99.24</v>
+        <v>99.74</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99240.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I186" s="1">
-        <v>1909.0</v>
+        <v>-1918.0</v>
       </c>
       <c r="J186" s="1">
-        <v>1.9236195082628</v>
+        <v>-1.9229997994786</v>
       </c>
       <c r="K186">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>380.14</v>
+        <v>1.87</v>
+      </c>
+      <c r="L186" t="s">
+        <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>101149.0</v>
+        <v>97822.0</v>
       </c>
       <c r="N186" s="1">
-        <v>101529.14</v>
+        <v>99689.81</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>471</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>472</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>90.48</v>
+        <v>98.547</v>
       </c>
       <c r="E187" s="1">
-        <v>85.48</v>
+        <v>99.933</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>85480.0</v>
+        <v>99933.0</v>
       </c>
       <c r="I187" s="1">
-        <v>5000.0</v>
+        <v>-1386.0</v>
       </c>
       <c r="J187" s="1">
-        <v>5.8493214787085</v>
+        <v>-1.3869292425925</v>
       </c>
       <c r="K187">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.29</v>
+      </c>
+      <c r="L187">
+        <v>286.64</v>
       </c>
       <c r="M187" s="1">
-        <v>90480.0</v>
+        <v>98547.0</v>
       </c>
       <c r="N187" s="1">
-        <v>92061.37</v>
+        <v>98833.64</v>
       </c>
       <c r="O187" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>474</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>475</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>457345.06</v>
       </c>
       <c r="D188" s="1">
-        <v>93.827</v>
+        <v>89.017</v>
       </c>
       <c r="E188" s="1">
-        <v>92.546</v>
+        <v>88.29020477</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>185092.0</v>
+        <v>403790.89</v>
       </c>
       <c r="I188" s="1">
-        <v>2562.0</v>
+        <v>3323.96</v>
       </c>
       <c r="J188" s="1">
-        <v>1.3841765176237</v>
+        <v>0.82318845776833</v>
       </c>
       <c r="K188">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.08</v>
+      </c>
+      <c r="L188">
+        <v>343.32</v>
       </c>
       <c r="M188" s="1">
-        <v>187654.0</v>
+        <v>407114.85</v>
       </c>
       <c r="N188" s="1">
-        <v>189015.64</v>
+        <v>407458.17</v>
       </c>
       <c r="O188" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>477</v>
+        <v>422</v>
       </c>
       <c r="B189" t="s">
-        <v>478</v>
+        <v>423</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D189" s="1">
-        <v>103.391</v>
+        <v>95.916</v>
       </c>
       <c r="E189" s="1">
-        <v>99.858</v>
+        <v>95.95644678</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99858.0</v>
+        <v>99034.72</v>
       </c>
       <c r="I189" s="1">
-        <v>3533.0</v>
+        <v>-41.74</v>
       </c>
       <c r="J189" s="1">
-        <v>3.5380239940716</v>
+        <v>-0.042146834968585</v>
       </c>
       <c r="K189">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>479</v>
+        <v>0.6</v>
+      </c>
+      <c r="L189">
+        <v>619.81</v>
       </c>
       <c r="M189" s="1">
-        <v>103391.0</v>
+        <v>98992.98</v>
       </c>
       <c r="N189" s="1">
-        <v>106225.59</v>
+        <v>99612.79</v>
       </c>
       <c r="O189" s="1">
         <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>480</v>
+        <v>424</v>
       </c>
       <c r="B190" t="s">
-        <v>481</v>
+        <v>425</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>406143.64</v>
       </c>
       <c r="D190" s="1">
-        <v>100.239</v>
+        <v>97.844</v>
       </c>
       <c r="E190" s="1">
-        <v>99.67</v>
+        <v>103.69442939</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99670.0</v>
+        <v>421148.33</v>
       </c>
       <c r="I190" s="1">
-        <v>569.0</v>
+        <v>-23761.15</v>
       </c>
       <c r="J190" s="1">
-        <v>0.57088391692586</v>
+        <v>-5.6419907921753</v>
       </c>
       <c r="K190">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>145.55</v>
+        <v>2.25</v>
+      </c>
+      <c r="L190" t="s">
+        <v>426</v>
       </c>
       <c r="M190" s="1">
-        <v>100239.0</v>
+        <v>397387.18</v>
       </c>
       <c r="N190" s="1">
-        <v>100384.55</v>
+        <v>406533.76</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>482</v>
+        <v>427</v>
       </c>
       <c r="B191" t="s">
-        <v>483</v>
+        <v>428</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>600376.57</v>
       </c>
       <c r="D191" s="1">
-        <v>99.876</v>
+        <v>104.547</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>122.0761563</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>100000.0</v>
+        <v>732916.64</v>
       </c>
       <c r="I191" s="1">
-        <v>-124.0</v>
+        <v>-105240.95</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.124</v>
+        <v>-14.359197793626</v>
       </c>
       <c r="K191">
-        <v>1.17</v>
+        <v>4.19</v>
       </c>
       <c r="L191" t="s">
-        <v>484</v>
+        <v>429</v>
       </c>
       <c r="M191" s="1">
-        <v>99876.0</v>
+        <v>627675.69</v>
       </c>
       <c r="N191" s="1">
-        <v>101047.23</v>
+        <v>652842.16</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>430</v>
       </c>
       <c r="B192" t="s">
-        <v>486</v>
+        <v>431</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>94.57</v>
+        <v>97.773</v>
       </c>
       <c r="E192" s="1">
-        <v>96.33333333</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>289000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-5290.0</v>
+        <v>-3607.74</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.8304498269896</v>
+        <v>-2.227</v>
       </c>
       <c r="K192">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>270.0</v>
+        <v>1.23</v>
+      </c>
+      <c r="L192" t="s">
+        <v>432</v>
       </c>
       <c r="M192" s="1">
-        <v>283710.0</v>
+        <v>158392.26</v>
       </c>
       <c r="N192" s="1">
-        <v>283980.0</v>
+        <v>160377.44</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>487</v>
+        <v>433</v>
       </c>
       <c r="B193" t="s">
-        <v>488</v>
+        <v>434</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.076</v>
+        <v>99.058</v>
       </c>
       <c r="E193" s="1">
-        <v>98.642</v>
+        <v>99.785</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>197284.0</v>
+        <v>99785.0</v>
       </c>
       <c r="I193" s="1">
-        <v>2868.0</v>
+        <v>-727.0</v>
       </c>
       <c r="J193" s="1">
-        <v>1.4537418138318</v>
+        <v>-0.72856641779827</v>
       </c>
       <c r="K193">
-        <v>3.37</v>
+        <v>2.73</v>
       </c>
       <c r="L193" t="s">
-        <v>489</v>
+        <v>435</v>
       </c>
       <c r="M193" s="1">
-        <v>200152.0</v>
+        <v>99058.0</v>
       </c>
       <c r="N193" s="1">
-        <v>206888.3</v>
+        <v>101791.56</v>
       </c>
       <c r="O193" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>490</v>
+        <v>436</v>
       </c>
       <c r="B194" t="s">
-        <v>491</v>
+        <v>437</v>
       </c>
       <c r="C194" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.005</v>
+        <v>104.684</v>
       </c>
       <c r="E194" s="1">
-        <v>99.628</v>
+        <v>104.64733</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>147449.44</v>
+        <v>104647.33</v>
       </c>
       <c r="I194" s="1">
-        <v>557.96</v>
+        <v>36.67</v>
       </c>
       <c r="J194" s="1">
-        <v>0.37840767655679</v>
+        <v>0.035041505597897</v>
       </c>
       <c r="K194">
-        <v>1.33</v>
+        <v>1.69</v>
       </c>
       <c r="L194" t="s">
-        <v>492</v>
+        <v>438</v>
       </c>
       <c r="M194" s="1">
-        <v>148007.4</v>
+        <v>104684.0</v>
       </c>
       <c r="N194" s="1">
-        <v>149970.93</v>
+        <v>106375.78</v>
       </c>
       <c r="O194" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>493</v>
+        <v>439</v>
       </c>
       <c r="B195" t="s">
-        <v>494</v>
+        <v>440</v>
       </c>
       <c r="C195" s="1">
         <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.468</v>
+        <v>98.122</v>
       </c>
       <c r="E195" s="1">
-        <v>99.736</v>
+        <v>100.028</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>99736.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I195" s="1">
-        <v>732.0</v>
+        <v>-1906.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.73393759525146</v>
+        <v>-1.9054664693886</v>
       </c>
       <c r="K195">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.65</v>
+      </c>
+      <c r="L195">
+        <v>652.37</v>
       </c>
       <c r="M195" s="1">
-        <v>100468.0</v>
+        <v>98122.0</v>
       </c>
       <c r="N195" s="1">
-        <v>101541.97</v>
+        <v>98774.37</v>
       </c>
       <c r="O195" s="1">
         <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>496</v>
+        <v>441</v>
       </c>
       <c r="B196" t="s">
-        <v>497</v>
+        <v>442</v>
       </c>
       <c r="C196" s="1">
-        <v>104000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.232</v>
+        <v>105.447</v>
       </c>
       <c r="E196" s="1">
-        <v>99.594</v>
+        <v>107.84</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>103577.76</v>
+        <v>107840.0</v>
       </c>
       <c r="I196" s="1">
-        <v>663.52</v>
+        <v>-2393.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.640600839408</v>
+        <v>-2.219028189911</v>
       </c>
       <c r="K196">
-        <v>2.43</v>
+        <v>1.67</v>
       </c>
       <c r="L196" t="s">
-        <v>498</v>
+        <v>443</v>
       </c>
       <c r="M196" s="1">
-        <v>104241.28</v>
+        <v>105447.0</v>
       </c>
       <c r="N196" s="1">
-        <v>106770.4</v>
+        <v>107112.75</v>
       </c>
       <c r="O196" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>499</v>
+        <v>444</v>
       </c>
       <c r="B197" t="s">
-        <v>500</v>
+        <v>445</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.564</v>
+        <v>102.994</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>105.68</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>300000.0</v>
+        <v>211360.0</v>
       </c>
       <c r="I197" s="1">
-        <v>1692.0</v>
+        <v>-5372.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.564</v>
+        <v>-2.5416351249054</v>
       </c>
       <c r="K197">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.27</v>
+      </c>
+      <c r="L197">
+        <v>532.19</v>
       </c>
       <c r="M197" s="1">
-        <v>301692.0</v>
+        <v>205988.0</v>
       </c>
       <c r="N197" s="1">
-        <v>307775.22</v>
+        <v>206520.19</v>
       </c>
       <c r="O197" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>446</v>
       </c>
       <c r="B198" t="s">
-        <v>503</v>
+        <v>447</v>
       </c>
       <c r="C198" s="1">
-        <v>152000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.911</v>
+        <v>97.759</v>
       </c>
       <c r="E198" s="1">
-        <v>99.849</v>
+        <v>99.528</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>151770.48</v>
+        <v>135358.08</v>
       </c>
       <c r="I198" s="1">
-        <v>4654.24</v>
+        <v>-2405.84</v>
       </c>
       <c r="J198" s="1">
-        <v>3.0666306122245</v>
+        <v>-1.7773892773893</v>
       </c>
       <c r="K198">
-        <v>1.73</v>
+        <v>1.17</v>
       </c>
       <c r="L198" t="s">
-        <v>504</v>
+        <v>448</v>
       </c>
       <c r="M198" s="1">
-        <v>156424.72</v>
+        <v>132952.24</v>
       </c>
       <c r="N198" s="1">
-        <v>159054.11</v>
+        <v>134536.73</v>
       </c>
       <c r="O198" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>505</v>
+        <v>449</v>
       </c>
       <c r="B199" t="s">
-        <v>506</v>
+        <v>450</v>
       </c>
       <c r="C199" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.716</v>
+        <v>97.524</v>
       </c>
       <c r="E199" s="1">
-        <v>99.115</v>
+        <v>99.46</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>115964.55</v>
+        <v>99460.0</v>
       </c>
       <c r="I199" s="1">
-        <v>3043.17</v>
+        <v>-1936.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.6242243858145</v>
+        <v>-1.9465111602654</v>
       </c>
       <c r="K199">
-        <v>3.19</v>
+        <v>1.6</v>
       </c>
       <c r="L199" t="s">
-        <v>507</v>
+        <v>451</v>
       </c>
       <c r="M199" s="1">
-        <v>119007.72</v>
+        <v>97524.0</v>
       </c>
       <c r="N199" s="1">
-        <v>122743.71</v>
+        <v>99123.66</v>
       </c>
       <c r="O199" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>452</v>
       </c>
       <c r="B200" t="s">
-        <v>509</v>
+        <v>453</v>
       </c>
       <c r="C200" s="1">
-        <v>203227.6</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>96.657</v>
+        <v>97.347</v>
       </c>
       <c r="E200" s="1">
-        <v>96.26519233</v>
+        <v>100.45</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>195637.44</v>
+        <v>100450.0</v>
       </c>
       <c r="I200" s="1">
-        <v>796.27</v>
+        <v>-3103.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.40701309524394</v>
+        <v>-3.0890990542558</v>
       </c>
       <c r="K200">
-        <v>0.87</v>
+        <v>1.37</v>
       </c>
       <c r="L200" t="s">
-        <v>510</v>
+        <v>454</v>
       </c>
       <c r="M200" s="1">
-        <v>196433.71</v>
+        <v>97347.0</v>
       </c>
       <c r="N200" s="1">
-        <v>198197.61</v>
+        <v>98716.52</v>
       </c>
       <c r="O200" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>511</v>
+        <v>455</v>
       </c>
       <c r="B201" t="s">
-        <v>512</v>
+        <v>456</v>
       </c>
       <c r="C201" s="1">
-        <v>103183.72</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>91.428</v>
+        <v>95.727</v>
       </c>
       <c r="E201" s="1">
-        <v>92.98022014</v>
+        <v>99.077</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>95940.45</v>
+        <v>198154.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1601.64</v>
+        <v>-6700.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.6694105562357</v>
+        <v>-3.3812085549623</v>
       </c>
       <c r="K201">
-        <v>1.03</v>
+        <v>1.72</v>
       </c>
       <c r="L201" t="s">
-        <v>513</v>
+        <v>457</v>
       </c>
       <c r="M201" s="1">
-        <v>94338.81</v>
+        <v>191454.0</v>
       </c>
       <c r="N201" s="1">
-        <v>95397.22</v>
+        <v>194886.88</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>514</v>
+        <v>458</v>
       </c>
       <c r="B202" t="s">
-        <v>515</v>
+        <v>459</v>
       </c>
       <c r="C202" s="1">
-        <v>86980.33</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>80.818</v>
+        <v>93.838</v>
       </c>
       <c r="E202" s="1">
-        <v>95.00003047</v>
+        <v>92.51784</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>82631.34</v>
+        <v>92517.84</v>
       </c>
       <c r="I202" s="1">
-        <v>-12335.57</v>
+        <v>1320.16</v>
       </c>
       <c r="J202" s="1">
-        <v>-14.928439984151</v>
+        <v>1.426924796342</v>
       </c>
       <c r="K202">
-        <v>0.05</v>
+        <v>0.45</v>
       </c>
       <c r="L202">
-        <v>42.89</v>
+        <v>448.29</v>
       </c>
       <c r="M202" s="1">
-        <v>70295.77</v>
+        <v>93838.0</v>
       </c>
       <c r="N202" s="1">
-        <v>70338.66</v>
+        <v>94286.29</v>
       </c>
       <c r="O202" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>516</v>
+        <v>460</v>
       </c>
       <c r="B203" t="s">
-        <v>517</v>
+        <v>461</v>
       </c>
       <c r="C203" s="1">
-        <v>681000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.92</v>
+        <v>103.331</v>
       </c>
       <c r="E203" s="1">
-        <v>123.85769604</v>
+        <v>99.953</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>843470.91</v>
+        <v>169920.1</v>
       </c>
       <c r="I203" s="1">
-        <v>48325.5</v>
+        <v>5742.6</v>
       </c>
       <c r="J203" s="1">
-        <v>5.7293617867627</v>
+        <v>3.3795884065511</v>
       </c>
       <c r="K203">
-        <v>0.73</v>
+        <v>4.7</v>
       </c>
       <c r="L203" t="s">
-        <v>518</v>
+        <v>462</v>
       </c>
       <c r="M203" s="1">
-        <v>891796.41</v>
+        <v>175662.7</v>
       </c>
       <c r="N203" s="1">
-        <v>896781.71</v>
+        <v>183649.21</v>
       </c>
       <c r="O203" s="1">
-        <v>0.69</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>519</v>
+        <v>463</v>
       </c>
       <c r="B204" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="C204" s="1">
-        <v>760000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>102.73</v>
+        <v>103.359</v>
       </c>
       <c r="E204" s="1">
-        <v>101.61324868</v>
+        <v>99.961</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>772260.69</v>
+        <v>99961.0</v>
       </c>
       <c r="I204" s="1">
-        <v>40185.68</v>
+        <v>3398.0</v>
       </c>
       <c r="J204" s="1">
-        <v>5.2036417909605</v>
+        <v>3.3993257370374</v>
       </c>
       <c r="K204">
-        <v>0.54</v>
+        <v>3.34</v>
       </c>
       <c r="L204" t="s">
-        <v>521</v>
+        <v>465</v>
       </c>
       <c r="M204" s="1">
-        <v>812446.37</v>
+        <v>103359.0</v>
       </c>
       <c r="N204" s="1">
-        <v>816536.1</v>
+        <v>106698.04</v>
       </c>
       <c r="O204" s="1">
-        <v>0.63</v>
+        <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>522</v>
+        <v>466</v>
       </c>
       <c r="B205" t="s">
-        <v>523</v>
+        <v>467</v>
       </c>
       <c r="C205" s="1">
-        <v>750000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.447</v>
+        <v>97.562</v>
       </c>
       <c r="E205" s="1">
-        <v>100.913</v>
+        <v>99.702</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>756847.5</v>
+        <v>140579.82</v>
       </c>
       <c r="I205" s="1">
-        <v>-3495.0</v>
+        <v>-3017.4</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.46178391287545</v>
+        <v>-2.1463962608574</v>
       </c>
       <c r="K205">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>105.66</v>
+        <v>1.58</v>
+      </c>
+      <c r="L205" t="s">
+        <v>468</v>
       </c>
       <c r="M205" s="1">
-        <v>753352.5</v>
+        <v>137562.42</v>
       </c>
       <c r="N205" s="1">
-        <v>753458.16</v>
+        <v>139797.17</v>
       </c>
       <c r="O205" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>524</v>
+        <v>469</v>
       </c>
       <c r="B206" t="s">
-        <v>525</v>
+        <v>470</v>
       </c>
       <c r="C206" s="1">
-        <v>563000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>90.139</v>
+        <v>100.873</v>
       </c>
       <c r="E206" s="1">
-        <v>95.40138544</v>
+        <v>99.611</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>537109.8</v>
+        <v>99611.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-29627.23</v>
+        <v>1262.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-5.5160471843932</v>
+        <v>1.2669283512865</v>
       </c>
       <c r="K206">
-        <v>1.61</v>
+        <v>2.74</v>
       </c>
       <c r="L206" t="s">
-        <v>526</v>
+        <v>471</v>
       </c>
       <c r="M206" s="1">
-        <v>507482.57</v>
+        <v>100873.0</v>
       </c>
       <c r="N206" s="1">
-        <v>516530.23</v>
+        <v>103612.73</v>
       </c>
       <c r="O206" s="1">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>527</v>
+        <v>472</v>
       </c>
       <c r="B207" t="s">
-        <v>528</v>
+        <v>473</v>
       </c>
       <c r="C207" s="1">
-        <v>470000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.657</v>
+        <v>98.241</v>
       </c>
       <c r="E207" s="1">
-        <v>101.176</v>
+        <v>99.438</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>475527.2</v>
+        <v>99438.0</v>
       </c>
       <c r="I207" s="1">
-        <v>2260.7</v>
+        <v>-1197.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0.47540918794971</v>
+        <v>-1.2037651602003</v>
       </c>
       <c r="K207">
-        <v>1.66</v>
+        <v>2.66</v>
       </c>
       <c r="L207" t="s">
-        <v>529</v>
+        <v>474</v>
       </c>
       <c r="M207" s="1">
-        <v>477787.9</v>
+        <v>98241.0</v>
       </c>
       <c r="N207" s="1">
-        <v>485573.41</v>
+        <v>100903.67</v>
       </c>
       <c r="O207" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>530</v>
+        <v>475</v>
       </c>
       <c r="B208" t="s">
-        <v>531</v>
+        <v>476</v>
       </c>
       <c r="C208" s="1">
-        <v>1443000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.48</v>
+        <v>99.247</v>
       </c>
       <c r="E208" s="1">
-        <v>101.552</v>
+        <v>102.8745</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1465395.36</v>
+        <v>205749.0</v>
       </c>
       <c r="I208" s="1">
-        <v>27821.04</v>
+        <v>-7255.0</v>
       </c>
       <c r="J208" s="1">
-        <v>1.8985347408224</v>
+        <v>-3.5261410748047</v>
       </c>
       <c r="K208">
-        <v>0.26</v>
+        <v>3.44</v>
       </c>
       <c r="L208" t="s">
-        <v>532</v>
+        <v>477</v>
       </c>
       <c r="M208" s="1">
-        <v>1493216.4</v>
+        <v>198494.0</v>
       </c>
       <c r="N208" s="1">
-        <v>1496999.29</v>
+        <v>205365.23</v>
       </c>
       <c r="O208" s="1">
-        <v>1.16</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>533</v>
+        <v>478</v>
       </c>
       <c r="B209" t="s">
-        <v>534</v>
+        <v>479</v>
       </c>
       <c r="C209" s="1">
-        <v>1370000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>104.85</v>
+        <v>96.203</v>
       </c>
       <c r="E209" s="1">
-        <v>104.151</v>
+        <v>98.434</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1426868.7</v>
+        <v>98434.0</v>
       </c>
       <c r="I209" s="1">
-        <v>9576.3</v>
+        <v>-2231.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0.67114093959732</v>
+        <v>-2.2664932848406</v>
       </c>
       <c r="K209">
-        <v>0.75</v>
+        <v>2.77</v>
       </c>
       <c r="L209" t="s">
-        <v>535</v>
+        <v>480</v>
       </c>
       <c r="M209" s="1">
-        <v>1436445.0</v>
+        <v>96203.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1446750.11</v>
+        <v>98973.89</v>
       </c>
       <c r="O209" s="1">
-        <v>1.12</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>536</v>
+        <v>481</v>
       </c>
       <c r="B210" t="s">
-        <v>537</v>
+        <v>482</v>
       </c>
       <c r="C210" s="1">
-        <v>1427000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>106.078</v>
+        <v>102.845</v>
       </c>
       <c r="E210" s="1">
-        <v>107.71495725</v>
+        <v>99.661</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1537092.44</v>
+        <v>199322.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-23359.38</v>
+        <v>6368.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.5197121130854</v>
+        <v>3.1948304753113</v>
       </c>
       <c r="K210">
-        <v>0.29</v>
+        <v>3.69</v>
       </c>
       <c r="L210" t="s">
-        <v>538</v>
+        <v>483</v>
       </c>
       <c r="M210" s="1">
-        <v>1513733.06</v>
+        <v>205690.0</v>
       </c>
       <c r="N210" s="1">
-        <v>1517832.73</v>
+        <v>213064.66</v>
       </c>
       <c r="O210" s="1">
-        <v>1.17</v>
+        <v>0.18</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>539</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>540</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
-        <v>120000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.506</v>
+        <v>100.971</v>
       </c>
       <c r="E211" s="1">
-        <v>99.406</v>
+        <v>98.6</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>119287.2</v>
+        <v>295800.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1080.0</v>
+        <v>7113.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.90537794499326</v>
+        <v>2.4046653144016</v>
       </c>
       <c r="K211">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>801.37</v>
+        <v>4.1</v>
+      </c>
+      <c r="L211" t="s">
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>118207.2</v>
+        <v>302913.0</v>
       </c>
       <c r="N211" s="1">
-        <v>119008.57</v>
+        <v>315210.95</v>
       </c>
       <c r="O211" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>541</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>542</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>191000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.062</v>
+        <v>102.817</v>
       </c>
       <c r="E212" s="1">
         <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>191000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>118.42</v>
+        <v>5634.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0.062</v>
+        <v>2.817</v>
       </c>
       <c r="K212">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>147.69</v>
+        <v>4.11</v>
+      </c>
+      <c r="L212" t="s">
+        <v>489</v>
       </c>
       <c r="M212" s="1">
-        <v>191118.42</v>
+        <v>205634.0</v>
       </c>
       <c r="N212" s="1">
-        <v>191266.11</v>
+        <v>213857.12</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>543</v>
+        <v>490</v>
       </c>
       <c r="B213" t="s">
-        <v>544</v>
+        <v>491</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>105.042</v>
+        <v>106.332</v>
       </c>
       <c r="E213" s="1">
-        <v>100.77</v>
+        <v>109.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>100770.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>4272.0</v>
+        <v>-2968.0</v>
       </c>
       <c r="J213" s="1">
-        <v>4.2393569514737</v>
+        <v>-2.715462031107</v>
       </c>
       <c r="K213">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>0.85</v>
+      </c>
+      <c r="L213">
+        <v>848.63</v>
       </c>
       <c r="M213" s="1">
-        <v>105042.0</v>
+        <v>106332.0</v>
       </c>
       <c r="N213" s="1">
-        <v>109154.33</v>
+        <v>107180.63</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>546</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>547</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>102.929</v>
+        <v>98.494</v>
       </c>
       <c r="E214" s="1">
-        <v>98.69</v>
+        <v>99.852</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>197380.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I214" s="1">
-        <v>8478.0</v>
+        <v>-1358.0</v>
       </c>
       <c r="J214" s="1">
-        <v>4.2952680109434</v>
+        <v>-1.3600128189721</v>
       </c>
       <c r="K214">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.57</v>
+      </c>
+      <c r="L214">
+        <v>569.86</v>
       </c>
       <c r="M214" s="1">
-        <v>205858.0</v>
+        <v>98494.0</v>
       </c>
       <c r="N214" s="1">
-        <v>209191.56</v>
+        <v>99063.86</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
       <c r="B215" t="s">
-        <v>550</v>
+        <v>495</v>
       </c>
       <c r="C215" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>85.523</v>
+        <v>98.69</v>
       </c>
       <c r="E215" s="1">
-        <v>85.427</v>
+        <v>99.589</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>170854.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I215" s="1">
-        <v>192.0</v>
+        <v>-899.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.1123766490688</v>
+        <v>-0.90271013866993</v>
       </c>
       <c r="K215">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="L215">
-        <v>359.59</v>
+        <v>351.37</v>
       </c>
       <c r="M215" s="1">
-        <v>171046.0</v>
+        <v>98690.0</v>
       </c>
       <c r="N215" s="1">
-        <v>171405.59</v>
+        <v>99041.37</v>
       </c>
       <c r="O215" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>551</v>
+        <v>496</v>
       </c>
       <c r="B216" t="s">
-        <v>552</v>
+        <v>497</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>90.687</v>
+        <v>84.048</v>
       </c>
       <c r="E216" s="1">
-        <v>85.8</v>
+        <v>85.96</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>85800.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4887.0</v>
+        <v>-3824.0</v>
       </c>
       <c r="J216" s="1">
-        <v>5.6958041958042</v>
+        <v>-2.2242903676128</v>
       </c>
       <c r="K216">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>0.43</v>
+      </c>
+      <c r="L216">
+        <v>859.59</v>
       </c>
       <c r="M216" s="1">
-        <v>90687.0</v>
+        <v>168096.0</v>
       </c>
       <c r="N216" s="1">
-        <v>91862.34</v>
+        <v>168955.59</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="B217" t="s">
-        <v>555</v>
+        <v>499</v>
       </c>
       <c r="C217" s="1">
         <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.363</v>
+        <v>98.837</v>
       </c>
       <c r="E217" s="1">
-        <v>99.423</v>
+        <v>100.65</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>99423.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I217" s="1">
-        <v>940.0</v>
+        <v>-1813.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0.94545527694799</v>
+        <v>-1.8012916045703</v>
       </c>
       <c r="K217">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.55</v>
+      </c>
+      <c r="L217">
+        <v>550.68</v>
       </c>
       <c r="M217" s="1">
-        <v>100363.0</v>
+        <v>98837.0</v>
       </c>
       <c r="N217" s="1">
-        <v>102795.88</v>
+        <v>99387.68</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>557</v>
+        <v>500</v>
       </c>
       <c r="B218" t="s">
-        <v>558</v>
+        <v>501</v>
       </c>
       <c r="C218" s="1">
-        <v>176000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.257</v>
+        <v>99.107</v>
       </c>
       <c r="E218" s="1">
-        <v>99.947</v>
+        <v>99.571</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>175906.72</v>
+        <v>99571.0</v>
       </c>
       <c r="I218" s="1">
-        <v>545.6</v>
+        <v>-464.0</v>
       </c>
       <c r="J218" s="1">
-        <v>0.31016438712518</v>
+        <v>-0.4659991362947</v>
       </c>
       <c r="K218">
-        <v>0.96</v>
+        <v>1.22</v>
       </c>
       <c r="L218" t="s">
-        <v>559</v>
+        <v>502</v>
       </c>
       <c r="M218" s="1">
-        <v>176452.32</v>
+        <v>99107.0</v>
       </c>
       <c r="N218" s="1">
-        <v>178133.96</v>
+        <v>100326.86</v>
       </c>
       <c r="O218" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>560</v>
+        <v>503</v>
       </c>
       <c r="B219" t="s">
-        <v>561</v>
+        <v>504</v>
       </c>
       <c r="C219" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.152</v>
+        <v>98.501</v>
       </c>
       <c r="E219" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>299337.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1119.0</v>
+        <v>-1499.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.37382615580433</v>
+        <v>-1.499</v>
       </c>
       <c r="K219">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>92.47</v>
+        <v>1.61</v>
+      </c>
+      <c r="L219" t="s">
+        <v>505</v>
       </c>
       <c r="M219" s="1">
-        <v>300456.0</v>
+        <v>98501.0</v>
       </c>
       <c r="N219" s="1">
-        <v>300548.47</v>
+        <v>100115.39</v>
       </c>
       <c r="O219" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>562</v>
+        <v>506</v>
       </c>
       <c r="B220" t="s">
-        <v>563</v>
+        <v>507</v>
       </c>
       <c r="C220" s="1">
-        <v>180000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.215</v>
+        <v>98.197</v>
       </c>
       <c r="E220" s="1">
         <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>180000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>387.0</v>
+        <v>-3155.25</v>
       </c>
       <c r="J220" s="1">
-        <v>0.215</v>
+        <v>-1.803</v>
       </c>
       <c r="K220">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>174.13</v>
+        <v>0.6</v>
+      </c>
+      <c r="L220" t="s">
+        <v>508</v>
       </c>
       <c r="M220" s="1">
-        <v>180387.0</v>
+        <v>171844.75</v>
       </c>
       <c r="N220" s="1">
-        <v>180561.13</v>
+        <v>172886.23</v>
       </c>
       <c r="O220" s="1">
         <v>0.14</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>564</v>
+        <v>509</v>
       </c>
       <c r="B221" t="s">
-        <v>565</v>
+        <v>510</v>
       </c>
       <c r="C221" s="1">
-        <v>70000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.607</v>
+        <v>97.955</v>
       </c>
       <c r="E221" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>69450.5</v>
+        <v>216000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>974.4</v>
+        <v>-4417.2</v>
       </c>
       <c r="J221" s="1">
-        <v>1.4030136572091</v>
+        <v>-2.045</v>
       </c>
       <c r="K221">
-        <v>3.55</v>
+        <v>2.06</v>
       </c>
       <c r="L221" t="s">
-        <v>566</v>
+        <v>511</v>
       </c>
       <c r="M221" s="1">
-        <v>70424.9</v>
+        <v>211582.8</v>
       </c>
       <c r="N221" s="1">
-        <v>72913.26</v>
+        <v>216038.05</v>
       </c>
       <c r="O221" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>567</v>
+        <v>512</v>
       </c>
       <c r="B222" t="s">
-        <v>568</v>
+        <v>513</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>102.346</v>
+        <v>98.362</v>
       </c>
       <c r="E222" s="1">
-        <v>101.669</v>
+        <v>100.42</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>101669.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I222" s="1">
-        <v>677.0</v>
+        <v>-2058.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.66588635670657</v>
+        <v>-2.0493925512846</v>
       </c>
       <c r="K222">
-        <v>3.72</v>
+        <v>3.16</v>
       </c>
       <c r="L222" t="s">
-        <v>569</v>
+        <v>514</v>
       </c>
       <c r="M222" s="1">
-        <v>102346.0</v>
+        <v>98362.0</v>
       </c>
       <c r="N222" s="1">
-        <v>106062.62</v>
+        <v>101520.22</v>
       </c>
       <c r="O222" s="1">
         <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>570</v>
+        <v>515</v>
       </c>
       <c r="B223" t="s">
-        <v>571</v>
+        <v>516</v>
       </c>
       <c r="C223" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.619</v>
+        <v>97.532</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>164000.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2655.16</v>
+        <v>-1727.0</v>
       </c>
       <c r="J223" s="1">
-        <v>1.619</v>
+        <v>-1.7398926041971</v>
       </c>
       <c r="K223">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.25</v>
+      </c>
+      <c r="L223">
+        <v>251.71</v>
       </c>
       <c r="M223" s="1">
-        <v>166655.16</v>
+        <v>97532.0</v>
       </c>
       <c r="N223" s="1">
-        <v>171100.69</v>
+        <v>97783.71</v>
       </c>
       <c r="O223" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>573</v>
+        <v>517</v>
       </c>
       <c r="B224" t="s">
-        <v>574</v>
+        <v>518</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.744</v>
+        <v>97.715</v>
       </c>
       <c r="E224" s="1">
-        <v>100.78</v>
+        <v>99.362</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100780.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-36.0</v>
+        <v>-1647.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.035721373288351</v>
+        <v>-1.6575753306093</v>
       </c>
       <c r="K224">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.94</v>
+      </c>
+      <c r="L224">
+        <v>941.78</v>
       </c>
       <c r="M224" s="1">
-        <v>100744.0</v>
+        <v>97715.0</v>
       </c>
       <c r="N224" s="1">
-        <v>103065.51</v>
+        <v>98656.78</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>576</v>
+        <v>519</v>
       </c>
       <c r="B225" t="s">
-        <v>577</v>
+        <v>520</v>
       </c>
       <c r="C225" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>102.455</v>
+        <v>105.832</v>
       </c>
       <c r="E225" s="1">
-        <v>100.0</v>
+        <v>108.846</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>122000.0</v>
+        <v>108846.0</v>
       </c>
       <c r="I225" s="1">
-        <v>2995.1</v>
+        <v>-3014.0</v>
       </c>
       <c r="J225" s="1">
-        <v>2.455</v>
+        <v>-2.7690498502471</v>
       </c>
       <c r="K225">
-        <v>1.76</v>
+        <v>2.11</v>
       </c>
       <c r="L225" t="s">
-        <v>578</v>
+        <v>521</v>
       </c>
       <c r="M225" s="1">
-        <v>124995.1</v>
+        <v>105832.0</v>
       </c>
       <c r="N225" s="1">
-        <v>127143.26</v>
+        <v>107940.22</v>
       </c>
       <c r="O225" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>579</v>
+        <v>522</v>
       </c>
       <c r="B226" t="s">
-        <v>580</v>
+        <v>523</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>102.309</v>
+        <v>100.669</v>
       </c>
       <c r="E226" s="1">
-        <v>99.833</v>
+        <v>100.4</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99833.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I226" s="1">
-        <v>2476.0</v>
+        <v>538.0</v>
       </c>
       <c r="J226" s="1">
-        <v>2.4801418368676</v>
+        <v>0.26792828685259</v>
       </c>
       <c r="K226">
-        <v>2.32</v>
+        <v>3.03</v>
       </c>
       <c r="L226" t="s">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="M226" s="1">
-        <v>102309.0</v>
+        <v>201338.0</v>
       </c>
       <c r="N226" s="1">
-        <v>104632.29</v>
+        <v>207389.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>582</v>
+        <v>525</v>
       </c>
       <c r="B227" t="s">
-        <v>583</v>
+        <v>526</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.219</v>
+        <v>99.51</v>
       </c>
       <c r="E227" s="1">
-        <v>99.07</v>
+        <v>99.821</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>198140.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I227" s="1">
-        <v>4298.0</v>
+        <v>-311.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.1691733117997</v>
+        <v>-0.31155768826199</v>
       </c>
       <c r="K227">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L227">
-        <v>40.8</v>
+        <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>202438.0</v>
+        <v>99510.0</v>
       </c>
       <c r="N227" s="1">
-        <v>202478.8</v>
+        <v>99510.0</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>584</v>
+        <v>527</v>
       </c>
       <c r="B228" t="s">
-        <v>585</v>
+        <v>528</v>
       </c>
       <c r="C228" s="1">
-        <v>152912.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.318</v>
+        <v>97.983</v>
       </c>
       <c r="E228" s="1">
-        <v>97.12653029</v>
+        <v>99.228</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>148518.12</v>
+        <v>230208.96</v>
       </c>
       <c r="I228" s="1">
-        <v>1821.9</v>
+        <v>-2888.4</v>
       </c>
       <c r="J228" s="1">
-        <v>1.2267190023682</v>
+        <v>-1.2546861772887</v>
       </c>
       <c r="K228">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>713.24</v>
+        <v>2.47</v>
+      </c>
+      <c r="L228" t="s">
+        <v>529</v>
       </c>
       <c r="M228" s="1">
-        <v>150340.02</v>
+        <v>227320.56</v>
       </c>
       <c r="N228" s="1">
-        <v>151053.26</v>
+        <v>233040.31</v>
       </c>
       <c r="O228" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>586</v>
+        <v>530</v>
       </c>
       <c r="B229" t="s">
-        <v>587</v>
+        <v>531</v>
       </c>
       <c r="C229" s="1">
-        <v>614563.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.739</v>
+        <v>98.362</v>
       </c>
       <c r="E229" s="1">
-        <v>100.78871816</v>
+        <v>99.517</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>619410.17</v>
+        <v>99517.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-6451.18</v>
+        <v>-1155.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.0415037260367</v>
+        <v>-1.1606057256549</v>
       </c>
       <c r="K229">
-        <v>0.29</v>
+        <v>2.56</v>
       </c>
       <c r="L229" t="s">
-        <v>588</v>
+        <v>532</v>
       </c>
       <c r="M229" s="1">
-        <v>612958.99</v>
+        <v>98362.0</v>
       </c>
       <c r="N229" s="1">
-        <v>614769.0</v>
+        <v>100923.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>589</v>
+        <v>533</v>
       </c>
       <c r="B230" t="s">
-        <v>590</v>
+        <v>534</v>
       </c>
       <c r="C230" s="1">
-        <v>369137.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>106.959</v>
+        <v>89.875</v>
       </c>
       <c r="E230" s="1">
-        <v>117.40858001</v>
+        <v>83.45955844</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>433398.51</v>
+        <v>257055.44</v>
       </c>
       <c r="I230" s="1">
-        <v>-38573.27</v>
+        <v>19759.56</v>
       </c>
       <c r="J230" s="1">
-        <v>-8.9001851898383</v>
+        <v>7.6868865331152</v>
       </c>
       <c r="K230">
-        <v>0.44</v>
+        <v>1.01</v>
       </c>
       <c r="L230" t="s">
-        <v>591</v>
+        <v>535</v>
       </c>
       <c r="M230" s="1">
-        <v>394825.24</v>
+        <v>276815.0</v>
       </c>
       <c r="N230" s="1">
-        <v>396456.02</v>
+        <v>279916.1</v>
       </c>
       <c r="O230" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>592</v>
+        <v>536</v>
       </c>
       <c r="B231" t="s">
-        <v>593</v>
+        <v>537</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.894</v>
+        <v>102.112</v>
       </c>
       <c r="E231" s="1">
-        <v>99.794</v>
+        <v>99.329</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99794.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I231" s="1">
-        <v>100.0</v>
+        <v>2783.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.10020642523599</v>
+        <v>2.8018000785269</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>0.81</v>
       </c>
       <c r="L231">
-        <v>0.0</v>
+        <v>806.85</v>
       </c>
       <c r="M231" s="1">
-        <v>99894.0</v>
+        <v>102112.0</v>
       </c>
       <c r="N231" s="1">
-        <v>99894.0</v>
+        <v>102918.85</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>594</v>
+        <v>538</v>
       </c>
       <c r="B232" t="s">
-        <v>595</v>
+        <v>539</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.462</v>
+        <v>98.113</v>
       </c>
       <c r="E232" s="1">
-        <v>99.105</v>
+        <v>100.231</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>198210.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I232" s="1">
-        <v>714.0</v>
+        <v>-2118.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.36022400484335</v>
+        <v>-2.1131186958127</v>
       </c>
       <c r="K232">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>0.63</v>
+      </c>
+      <c r="L232">
+        <v>626.71</v>
       </c>
       <c r="M232" s="1">
-        <v>198924.0</v>
+        <v>98113.0</v>
       </c>
       <c r="N232" s="1">
-        <v>200704.82</v>
+        <v>98739.71</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>597</v>
+        <v>540</v>
       </c>
       <c r="B233" t="s">
-        <v>598</v>
+        <v>541</v>
       </c>
       <c r="C233" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.631</v>
+        <v>89.81</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>115000.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1875.65</v>
+        <v>-65.0</v>
       </c>
       <c r="J233" s="1">
-        <v>1.631</v>
+        <v>-0.072322670375522</v>
       </c>
       <c r="K233">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>0.07</v>
+      </c>
+      <c r="L233">
+        <v>65.75</v>
       </c>
       <c r="M233" s="1">
-        <v>116875.65</v>
+        <v>89810.0</v>
       </c>
       <c r="N233" s="1">
-        <v>119494.59</v>
+        <v>89875.75</v>
       </c>
       <c r="O233" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>600</v>
+        <v>542</v>
       </c>
       <c r="B234" t="s">
-        <v>601</v>
+        <v>543</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.867</v>
+        <v>98.324</v>
       </c>
       <c r="E234" s="1">
-        <v>101.2</v>
+        <v>100.36900132</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>202400.0</v>
+        <v>229414.43</v>
       </c>
       <c r="I234" s="1">
-        <v>-666.0</v>
+        <v>-4674.28</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.32905138339921</v>
+        <v>-2.0374829952937</v>
       </c>
       <c r="K234">
-        <v>3.63</v>
+        <v>0.9</v>
       </c>
       <c r="L234" t="s">
-        <v>602</v>
+        <v>544</v>
       </c>
       <c r="M234" s="1">
-        <v>201734.0</v>
+        <v>224740.15</v>
       </c>
       <c r="N234" s="1">
-        <v>208992.08</v>
+        <v>226787.9</v>
       </c>
       <c r="O234" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>603</v>
+        <v>545</v>
       </c>
       <c r="B235" t="s">
-        <v>604</v>
+        <v>546</v>
       </c>
       <c r="C235" s="1">
-        <v>239000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.476</v>
+        <v>88.465</v>
       </c>
       <c r="E235" s="1">
-        <v>99.728</v>
+        <v>90.91529423</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>238349.92</v>
+        <v>472759.53</v>
       </c>
       <c r="I235" s="1">
-        <v>1787.72</v>
+        <v>-12741.53</v>
       </c>
       <c r="J235" s="1">
-        <v>0.75004010909674</v>
+        <v>-2.6951397468392</v>
       </c>
       <c r="K235">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>595.86</v>
+        <v>1.56</v>
+      </c>
+      <c r="L235" t="s">
+        <v>547</v>
       </c>
       <c r="M235" s="1">
-        <v>240137.64</v>
+        <v>460018.0</v>
       </c>
       <c r="N235" s="1">
-        <v>240733.5</v>
+        <v>468143.89</v>
       </c>
       <c r="O235" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>605</v>
+        <v>548</v>
       </c>
       <c r="B236" t="s">
-        <v>606</v>
+        <v>549</v>
       </c>
       <c r="C236" s="1">
-        <v>200000.0</v>
+        <v>355002.0</v>
       </c>
       <c r="D236" s="1">
-        <v>106.458</v>
+        <v>100.38</v>
       </c>
       <c r="E236" s="1">
-        <v>99.29</v>
+        <v>99.67399902</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>198580.0</v>
+        <v>353844.69</v>
       </c>
       <c r="I236" s="1">
-        <v>14336.0</v>
+        <v>2506.32</v>
       </c>
       <c r="J236" s="1">
-        <v>7.2192567227314</v>
+        <v>0.70831075633776</v>
       </c>
       <c r="K236">
-        <v>4.64</v>
+        <v>0.93</v>
       </c>
       <c r="L236" t="s">
-        <v>607</v>
+        <v>550</v>
       </c>
       <c r="M236" s="1">
-        <v>212916.0</v>
+        <v>356351.01</v>
       </c>
       <c r="N236" s="1">
-        <v>222193.4</v>
+        <v>359666.39</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>608</v>
+        <v>551</v>
       </c>
       <c r="B237" t="s">
-        <v>609</v>
+        <v>552</v>
       </c>
       <c r="C237" s="1">
         <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.387</v>
+        <v>97.738</v>
       </c>
       <c r="E237" s="1">
-        <v>102.47</v>
+        <v>99.766</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>102470.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-83.0</v>
+        <v>-2028.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.080999316873231</v>
+        <v>-2.0327566505623</v>
       </c>
       <c r="K237">
-        <v>3.44</v>
+        <v>2.27</v>
       </c>
       <c r="L237" t="s">
-        <v>610</v>
+        <v>553</v>
       </c>
       <c r="M237" s="1">
-        <v>102387.0</v>
+        <v>97738.0</v>
       </c>
       <c r="N237" s="1">
-        <v>105828.1</v>
+        <v>100008.55</v>
       </c>
       <c r="O237" s="1">
         <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>611</v>
+        <v>554</v>
       </c>
       <c r="B238" t="s">
-        <v>612</v>
+        <v>555</v>
       </c>
       <c r="C238" s="1">
-        <v>229167.52</v>
+        <v>130000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>91.935</v>
+        <v>98.033</v>
       </c>
       <c r="E238" s="1">
-        <v>88.01611153</v>
+        <v>99.945</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>201704.34</v>
+        <v>129928.5</v>
       </c>
       <c r="I238" s="1">
-        <v>8980.82</v>
+        <v>-2485.6</v>
       </c>
       <c r="J238" s="1">
-        <v>4.4524674084851</v>
+        <v>-1.9130521786983</v>
       </c>
       <c r="K238">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>393.67</v>
+        <v>0.94</v>
+      </c>
+      <c r="L238" t="s">
+        <v>556</v>
       </c>
       <c r="M238" s="1">
-        <v>210685.16</v>
+        <v>127442.9</v>
       </c>
       <c r="N238" s="1">
-        <v>211078.83</v>
+        <v>128668.03</v>
       </c>
       <c r="O238" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>613</v>
+        <v>557</v>
       </c>
       <c r="B239" t="s">
-        <v>614</v>
+        <v>558</v>
       </c>
       <c r="C239" s="1">
-        <v>216647.49</v>
+        <v>673000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.941</v>
+        <v>88.161</v>
       </c>
       <c r="E239" s="1">
-        <v>95.01094612</v>
+        <v>87.89336553</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>205838.83</v>
+        <v>591522.35</v>
       </c>
       <c r="I239" s="1">
-        <v>6347.89</v>
+        <v>1801.18</v>
       </c>
       <c r="J239" s="1">
-        <v>3.083912787495</v>
+        <v>0.30449906077091</v>
       </c>
       <c r="K239">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L239">
-        <v>560.91</v>
+        <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>212186.72</v>
+        <v>593323.53</v>
       </c>
       <c r="N239" s="1">
-        <v>212747.63</v>
+        <v>593323.53</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>615</v>
+        <v>559</v>
       </c>
       <c r="B240" t="s">
-        <v>616</v>
+        <v>560</v>
       </c>
       <c r="C240" s="1">
-        <v>139513.84</v>
+        <v>24000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>82.974</v>
+        <v>62.676</v>
       </c>
       <c r="E240" s="1">
-        <v>82.27299887</v>
+        <v>73.332375</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>114782.22</v>
+        <v>17599.77</v>
       </c>
       <c r="I240" s="1">
-        <v>977.99</v>
+        <v>-2557.53</v>
       </c>
       <c r="J240" s="1">
-        <v>0.85203962774025</v>
+        <v>-14.531610356272</v>
       </c>
       <c r="K240">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="L240">
-        <v>474.73</v>
+        <v>31.07</v>
       </c>
       <c r="M240" s="1">
-        <v>115760.21</v>
+        <v>15042.24</v>
       </c>
       <c r="N240" s="1">
-        <v>116234.94</v>
+        <v>15073.31</v>
       </c>
       <c r="O240" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>617</v>
+        <v>561</v>
       </c>
       <c r="B241" t="s">
-        <v>618</v>
+        <v>562</v>
       </c>
       <c r="C241" s="1">
-        <v>547484.93</v>
+        <v>198000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>107.179</v>
+        <v>94.842</v>
       </c>
       <c r="E241" s="1">
-        <v>106.29075215</v>
+        <v>93.47240909</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>581925.85</v>
+        <v>185075.37</v>
       </c>
       <c r="I241" s="1">
-        <v>4863.02</v>
+        <v>2711.79</v>
       </c>
       <c r="J241" s="1">
-        <v>0.83567691656935</v>
+        <v>1.4652354875746</v>
       </c>
       <c r="K241">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="L241">
-        <v>737.98</v>
+        <v>512.63</v>
       </c>
       <c r="M241" s="1">
-        <v>586788.87</v>
+        <v>187787.16</v>
       </c>
       <c r="N241" s="1">
-        <v>587526.85</v>
+        <v>188299.79</v>
       </c>
       <c r="O241" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>619</v>
+        <v>563</v>
       </c>
       <c r="B242" t="s">
-        <v>620</v>
+        <v>564</v>
       </c>
       <c r="C242" s="1">
-        <v>158000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.796</v>
+        <v>85.697</v>
       </c>
       <c r="E242" s="1">
-        <v>99.422</v>
+        <v>91.51215323</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>157086.76</v>
+        <v>113475.07</v>
       </c>
       <c r="I242" s="1">
-        <v>590.92</v>
+        <v>-7210.79</v>
       </c>
       <c r="J242" s="1">
-        <v>0.37617428738106</v>
+        <v>-6.354514696488</v>
       </c>
       <c r="K242">
-        <v>3.21</v>
+        <v>1.05</v>
       </c>
       <c r="L242" t="s">
-        <v>621</v>
+        <v>565</v>
       </c>
       <c r="M242" s="1">
-        <v>157677.68</v>
+        <v>106264.28</v>
       </c>
       <c r="N242" s="1">
-        <v>162742.34</v>
+        <v>107571.38</v>
       </c>
       <c r="O242" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>622</v>
+        <v>566</v>
       </c>
       <c r="B243" t="s">
-        <v>623</v>
+        <v>567</v>
       </c>
       <c r="C243" s="1">
-        <v>190000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>103.375</v>
+        <v>97.9</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>190000.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I243" s="1">
-        <v>6412.5</v>
+        <v>-2832.3</v>
       </c>
       <c r="J243" s="1">
-        <v>3.375</v>
+        <v>-2.0980419608392</v>
       </c>
       <c r="K243">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>0.31</v>
+      </c>
+      <c r="L243">
+        <v>415.62</v>
       </c>
       <c r="M243" s="1">
-        <v>196412.5</v>
+        <v>132165.0</v>
       </c>
       <c r="N243" s="1">
-        <v>202617.43</v>
+        <v>132580.62</v>
       </c>
       <c r="O243" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="B244" t="s">
-        <v>626</v>
+        <v>569</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>90.385</v>
+        <v>101.286</v>
       </c>
       <c r="E244" s="1">
-        <v>88.621</v>
+        <v>100.0965</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>177242.0</v>
+        <v>150144.75</v>
       </c>
       <c r="I244" s="1">
-        <v>3528.0</v>
+        <v>1784.25</v>
       </c>
       <c r="J244" s="1">
-        <v>1.9904988659573</v>
+        <v>1.1883532391242</v>
       </c>
       <c r="K244">
-        <v>1.14</v>
+        <v>2.23</v>
       </c>
       <c r="L244" t="s">
-        <v>389</v>
+        <v>570</v>
       </c>
       <c r="M244" s="1">
-        <v>180770.0</v>
+        <v>151929.0</v>
       </c>
       <c r="N244" s="1">
-        <v>183040.55</v>
+        <v>155274.21</v>
       </c>
       <c r="O244" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>627</v>
+        <v>571</v>
       </c>
       <c r="B245" t="s">
-        <v>628</v>
+        <v>572</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D245" s="1">
-        <v>76.618</v>
+        <v>86.975</v>
       </c>
       <c r="E245" s="1">
-        <v>73.87</v>
+        <v>87.23165862</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>147740.0</v>
+        <v>903545.52</v>
       </c>
       <c r="I245" s="1">
-        <v>5496.0</v>
+        <v>-2658.47</v>
       </c>
       <c r="J245" s="1">
-        <v>3.7200487342629</v>
+        <v>-0.29422646022306</v>
       </c>
       <c r="K245">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L245">
-        <v>419.18</v>
+        <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>153236.0</v>
+        <v>900887.05</v>
       </c>
       <c r="N245" s="1">
-        <v>153655.18</v>
+        <v>900887.05</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.74</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>629</v>
+        <v>573</v>
       </c>
       <c r="B246" t="s">
-        <v>630</v>
+        <v>574</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>980000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.933</v>
+        <v>83.834</v>
       </c>
       <c r="E246" s="1">
-        <v>99.985</v>
+        <v>84.103</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>199970.0</v>
+        <v>824209.4</v>
       </c>
       <c r="I246" s="1">
-        <v>-104.0</v>
+        <v>-2636.2</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.052007801170176</v>
+        <v>-0.3198459032377</v>
       </c>
       <c r="K246">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.0</v>
+      </c>
+      <c r="L246">
+        <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>199866.0</v>
+        <v>821573.2</v>
       </c>
       <c r="N246" s="1">
-        <v>204674.22</v>
+        <v>821573.2</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.68</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
       <c r="B247" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="C247" s="1">
-        <v>100000.0</v>
+        <v>2896943.0</v>
       </c>
       <c r="D247" s="1">
-        <v>103.056</v>
+        <v>62.585</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>72.69136155</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>100000.0</v>
+        <v>2105827.31</v>
       </c>
       <c r="I247" s="1">
-        <v>3056.0</v>
+        <v>-292775.53</v>
       </c>
       <c r="J247" s="1">
-        <v>3.056</v>
+        <v>-13.903112026788</v>
       </c>
       <c r="K247">
-        <v>1.87</v>
+        <v>0.41</v>
       </c>
       <c r="L247" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="M247" s="1">
-        <v>103056.0</v>
+        <v>1813051.78</v>
       </c>
       <c r="N247" s="1">
-        <v>104923.96</v>
+        <v>1825036.39</v>
       </c>
       <c r="O247" s="1">
-        <v>0.08</v>
+        <v>1.5</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
       <c r="B248" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>444553.0</v>
       </c>
       <c r="D248" s="1">
-        <v>103.504</v>
+        <v>84.322</v>
       </c>
       <c r="E248" s="1">
-        <v>102.3175</v>
+        <v>86.69857362</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>102317.5</v>
+        <v>385421.11</v>
       </c>
       <c r="I248" s="1">
-        <v>1186.5</v>
+        <v>-10565.13</v>
       </c>
       <c r="J248" s="1">
-        <v>1.1596256749823</v>
+        <v>-2.7411913166874</v>
       </c>
       <c r="K248">
-        <v>2.58</v>
+        <v>1.03</v>
       </c>
       <c r="L248" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="M248" s="1">
-        <v>103504.0</v>
+        <v>374855.98</v>
       </c>
       <c r="N248" s="1">
-        <v>106088.93</v>
+        <v>379453.75</v>
       </c>
       <c r="O248" s="1">
-        <v>0.08</v>
+        <v>0.31</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="B249" t="s">
-        <v>639</v>
+        <v>582</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.816</v>
+        <v>74.844</v>
       </c>
       <c r="E249" s="1">
-        <v>100.66</v>
+        <v>78.5174029</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>100660.0</v>
+        <v>1083540.16</v>
       </c>
       <c r="I249" s="1">
-        <v>156.0</v>
+        <v>-50692.96</v>
       </c>
       <c r="J249" s="1">
-        <v>0.15497715080469</v>
+        <v>-4.6784569572391</v>
       </c>
       <c r="K249">
-        <v>2.15</v>
+        <v>1.03</v>
       </c>
       <c r="L249" t="s">
-        <v>640</v>
+        <v>583</v>
       </c>
       <c r="M249" s="1">
-        <v>100816.0</v>
+        <v>1032847.2</v>
       </c>
       <c r="N249" s="1">
-        <v>102970.45</v>
+        <v>1047119.8</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>0.86</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>641</v>
+        <v>584</v>
       </c>
       <c r="B250" t="s">
-        <v>642</v>
+        <v>585</v>
       </c>
       <c r="C250" s="1">
-        <v>200000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>99.956</v>
+        <v>98.325</v>
       </c>
       <c r="E250" s="1">
-        <v>99.917</v>
+        <v>99.934</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>199834.0</v>
+        <v>849439.0</v>
       </c>
       <c r="I250" s="1">
-        <v>78.0</v>
+        <v>-13676.5</v>
       </c>
       <c r="J250" s="1">
-        <v>0.039032396889418</v>
+        <v>-1.6100626413433</v>
       </c>
       <c r="K250">
-        <v>3.18</v>
+        <v>1.18</v>
       </c>
       <c r="L250" t="s">
-        <v>643</v>
+        <v>586</v>
       </c>
       <c r="M250" s="1">
-        <v>199912.0</v>
+        <v>835762.5</v>
       </c>
       <c r="N250" s="1">
-        <v>206273.64</v>
+        <v>845822.77</v>
       </c>
       <c r="O250" s="1">
-        <v>0.16</v>
+        <v>0.7</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>644</v>
+        <v>587</v>
       </c>
       <c r="B251" t="s">
-        <v>645</v>
+        <v>588</v>
       </c>
       <c r="C251" s="1">
-        <v>100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.159</v>
+        <v>77.707</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>82.8884</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>100000.0</v>
+        <v>414442.0</v>
       </c>
       <c r="I251" s="1">
-        <v>159.0</v>
+        <v>-25907.0</v>
       </c>
       <c r="J251" s="1">
-        <v>0.159</v>
+        <v>-6.2510556362531</v>
       </c>
       <c r="K251">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>20.94</v>
+        <v>2.48</v>
+      </c>
+      <c r="L251" t="s">
+        <v>589</v>
       </c>
       <c r="M251" s="1">
-        <v>100159.0</v>
+        <v>388535.0</v>
       </c>
       <c r="N251" s="1">
-        <v>100179.94</v>
+        <v>400945.96</v>
       </c>
       <c r="O251" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>646</v>
+        <v>590</v>
       </c>
       <c r="B252" t="s">
-        <v>647</v>
+        <v>591</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.785</v>
+        <v>97.065</v>
       </c>
       <c r="E252" s="1">
-        <v>99.3</v>
+        <v>99.46728631</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>198600.0</v>
+        <v>239716.16</v>
       </c>
       <c r="I252" s="1">
-        <v>970.0</v>
+        <v>-5789.51</v>
       </c>
       <c r="J252" s="1">
-        <v>0.48841893252769</v>
+        <v>-2.4151521532799</v>
       </c>
       <c r="K252">
-        <v>2.66</v>
+        <v>2.65</v>
       </c>
       <c r="L252" t="s">
-        <v>648</v>
+        <v>592</v>
       </c>
       <c r="M252" s="1">
-        <v>199570.0</v>
+        <v>233926.65</v>
       </c>
       <c r="N252" s="1">
-        <v>204889.18</v>
+        <v>240307.54</v>
       </c>
       <c r="O252" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>649</v>
+        <v>593</v>
       </c>
       <c r="B253" t="s">
-        <v>650</v>
+        <v>594</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>472885.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.993</v>
+        <v>98.865</v>
       </c>
       <c r="E253" s="1">
-        <v>99.23</v>
+        <v>100.3378813</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>99230.0</v>
+        <v>474482.79</v>
       </c>
       <c r="I253" s="1">
-        <v>1763.0</v>
+        <v>-6965.04</v>
       </c>
       <c r="J253" s="1">
-        <v>1.7766804393833</v>
+        <v>-1.4679225773394</v>
       </c>
       <c r="K253">
-        <v>1.63</v>
+        <v>1.13</v>
       </c>
       <c r="L253" t="s">
-        <v>651</v>
+        <v>595</v>
       </c>
       <c r="M253" s="1">
-        <v>100993.0</v>
+        <v>467517.75</v>
       </c>
       <c r="N253" s="1">
-        <v>102620.4</v>
+        <v>472868.48</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>652</v>
+        <v>596</v>
       </c>
       <c r="B254" t="s">
-        <v>653</v>
+        <v>597</v>
       </c>
       <c r="C254" s="1">
-        <v>100000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.661</v>
+        <v>98.779</v>
       </c>
       <c r="E254" s="1">
-        <v>99.499</v>
+        <v>98.725</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>99499.0</v>
+        <v>221144.0</v>
       </c>
       <c r="I254" s="1">
-        <v>2162.0</v>
+        <v>120.96</v>
       </c>
       <c r="J254" s="1">
-        <v>2.1728861596599</v>
+        <v>0.054697391744745</v>
       </c>
       <c r="K254">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>3.39</v>
+      </c>
+      <c r="L254" t="s">
+        <v>598</v>
       </c>
       <c r="M254" s="1">
-        <v>101661.0</v>
+        <v>221264.96</v>
       </c>
       <c r="N254" s="1">
-        <v>102092.51</v>
+        <v>228863.78</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>654</v>
+        <v>599</v>
       </c>
       <c r="B255" t="s">
-        <v>655</v>
+        <v>600</v>
       </c>
       <c r="C255" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>70.517</v>
+        <v>82.432</v>
       </c>
       <c r="E255" s="1">
-        <v>70.36</v>
+        <v>81.75</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>633240.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I255" s="1">
-        <v>1413.0</v>
+        <v>682.0</v>
       </c>
       <c r="J255" s="1">
-        <v>0.22313814667425</v>
+        <v>0.83425076452599</v>
       </c>
       <c r="K255">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>0.04</v>
+      </c>
+      <c r="L255">
+        <v>41.1</v>
       </c>
       <c r="M255" s="1">
-        <v>634653.0</v>
+        <v>82432.0</v>
       </c>
       <c r="N255" s="1">
-        <v>641211.9</v>
+        <v>82473.1</v>
       </c>
       <c r="O255" s="1">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>657</v>
+        <v>601</v>
       </c>
       <c r="B256" t="s">
-        <v>658</v>
+        <v>602</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>704635.29</v>
       </c>
       <c r="D256" s="1">
-        <v>101.242</v>
+        <v>76.743</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>77.63493651</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>100000.0</v>
+        <v>547043.16</v>
       </c>
       <c r="I256" s="1">
-        <v>1242.0</v>
+        <v>-6284.9</v>
       </c>
       <c r="J256" s="1">
-        <v>1.242</v>
+        <v>-1.1488855833606</v>
       </c>
       <c r="K256">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="L256">
-        <v>908.1</v>
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>101242.0</v>
+        <v>540758.26</v>
       </c>
       <c r="N256" s="1">
-        <v>102150.1</v>
+        <v>540758.26</v>
       </c>
       <c r="O256" s="1">
-        <v>0.08</v>
+        <v>0.44</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>659</v>
+        <v>603</v>
       </c>
       <c r="B257" t="s">
-        <v>660</v>
+        <v>604</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>2263571.72</v>
       </c>
       <c r="D257" s="1">
-        <v>100.903</v>
+        <v>88.457</v>
       </c>
       <c r="E257" s="1">
-        <v>100.23</v>
+        <v>102.8383713</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>100230.0</v>
+        <v>2327820.29</v>
       </c>
       <c r="I257" s="1">
-        <v>673.0</v>
+        <v>-325532.65</v>
       </c>
       <c r="J257" s="1">
-        <v>0.6714556520004</v>
+        <v>-13.984440783442</v>
       </c>
       <c r="K257">
-        <v>1.8</v>
+        <v>1.79</v>
       </c>
       <c r="L257" t="s">
-        <v>661</v>
+        <v>605</v>
       </c>
       <c r="M257" s="1">
-        <v>100903.0</v>
+        <v>2002287.64</v>
       </c>
       <c r="N257" s="1">
-        <v>102700.95</v>
+        <v>2042907.9</v>
       </c>
       <c r="O257" s="1">
-        <v>0.08</v>
+        <v>1.68</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>662</v>
+        <v>606</v>
       </c>
       <c r="B258" t="s">
-        <v>663</v>
+        <v>607</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>714704.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.688</v>
+        <v>96.893</v>
       </c>
       <c r="E258" s="1">
-        <v>99.871</v>
+        <v>98.81541589</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>99871.0</v>
+        <v>706237.73</v>
       </c>
       <c r="I258" s="1">
-        <v>817.0</v>
+        <v>-13739.58</v>
       </c>
       <c r="J258" s="1">
-        <v>0.81805529132581</v>
+        <v>-1.9454610560101</v>
       </c>
       <c r="K258">
-        <v>1.05</v>
+        <v>0.25</v>
       </c>
       <c r="L258" t="s">
-        <v>664</v>
+        <v>608</v>
       </c>
       <c r="M258" s="1">
-        <v>100688.0</v>
+        <v>692498.15</v>
       </c>
       <c r="N258" s="1">
-        <v>101739.03</v>
+        <v>694260.43</v>
       </c>
       <c r="O258" s="1">
-        <v>0.08</v>
+        <v>0.57</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>665</v>
+        <v>609</v>
       </c>
       <c r="B259" t="s">
-        <v>666</v>
+        <v>610</v>
       </c>
       <c r="C259" s="1">
-        <v>1238000.0</v>
+        <v>636996.0</v>
       </c>
       <c r="D259" s="1">
-        <v>74.053</v>
+        <v>97.945</v>
       </c>
       <c r="E259" s="1">
-        <v>70.58412843</v>
+        <v>99.89010135</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>873831.51</v>
+        <v>636295.95</v>
       </c>
       <c r="I259" s="1">
-        <v>42944.63</v>
+        <v>-12390.22</v>
       </c>
       <c r="J259" s="1">
-        <v>4.9145206494099</v>
+        <v>-1.9472416883999</v>
       </c>
       <c r="K259">
-        <v>0.39</v>
+        <v>1.57</v>
       </c>
       <c r="L259" t="s">
-        <v>667</v>
+        <v>611</v>
       </c>
       <c r="M259" s="1">
-        <v>916776.14</v>
+        <v>623905.73</v>
       </c>
       <c r="N259" s="1">
-        <v>921619.6</v>
+        <v>633888.24</v>
       </c>
       <c r="O259" s="1">
-        <v>0.71</v>
+        <v>0.52</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>668</v>
+        <v>612</v>
       </c>
       <c r="B260" t="s">
-        <v>669</v>
+        <v>613</v>
       </c>
       <c r="C260" s="1">
-        <v>450000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>90.546</v>
+        <v>97.322</v>
       </c>
       <c r="E260" s="1">
-        <v>88.30070667</v>
+        <v>99.374</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>397353.18</v>
+        <v>983802.6</v>
       </c>
       <c r="I260" s="1">
-        <v>10103.82</v>
+        <v>-20314.8</v>
       </c>
       <c r="J260" s="1">
-        <v>2.5427807070778</v>
+        <v>-2.0649264395113</v>
       </c>
       <c r="K260">
-        <v>1.07</v>
+        <v>1.87</v>
       </c>
       <c r="L260" t="s">
-        <v>670</v>
+        <v>614</v>
       </c>
       <c r="M260" s="1">
-        <v>407457.0</v>
+        <v>963487.8</v>
       </c>
       <c r="N260" s="1">
-        <v>412292.34</v>
+        <v>981964.18</v>
       </c>
       <c r="O260" s="1">
-        <v>0.32</v>
+        <v>0.81</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>671</v>
+        <v>615</v>
       </c>
       <c r="B261" t="s">
-        <v>672</v>
+        <v>616</v>
       </c>
       <c r="C261" s="1">
-        <v>560000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>99.836</v>
+        <v>102.265</v>
       </c>
       <c r="E261" s="1">
-        <v>97.669</v>
+        <v>99.775</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>546946.4</v>
+        <v>144673.75</v>
       </c>
       <c r="I261" s="1">
-        <v>12135.2</v>
+        <v>3610.5</v>
       </c>
       <c r="J261" s="1">
-        <v>2.2187183241356</v>
+        <v>2.4956151340516</v>
       </c>
       <c r="K261">
-        <v>0.26</v>
+        <v>1.3</v>
       </c>
       <c r="L261" t="s">
-        <v>673</v>
+        <v>617</v>
       </c>
       <c r="M261" s="1">
-        <v>559081.6</v>
+        <v>148284.25</v>
       </c>
       <c r="N261" s="1">
-        <v>560531.46</v>
+        <v>150168.75</v>
       </c>
       <c r="O261" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>674</v>
+        <v>618</v>
       </c>
       <c r="B262" t="s">
-        <v>675</v>
+        <v>619</v>
       </c>
       <c r="C262" s="1">
-        <v>330000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.453</v>
+        <v>98.414</v>
       </c>
       <c r="E262" s="1">
-        <v>101.30509091</v>
+        <v>99.24</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>334306.8</v>
+        <v>99240.0</v>
       </c>
       <c r="I262" s="1">
-        <v>488.1</v>
+        <v>-826.0</v>
       </c>
       <c r="J262" s="1">
-        <v>0.14600361105428</v>
+        <v>-0.832325675131</v>
       </c>
       <c r="K262">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.63</v>
+      </c>
+      <c r="L262">
+        <v>626.71</v>
       </c>
       <c r="M262" s="1">
-        <v>334794.9</v>
+        <v>98414.0</v>
       </c>
       <c r="N262" s="1">
-        <v>339098.46</v>
+        <v>99040.71</v>
       </c>
       <c r="O262" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>677</v>
+        <v>620</v>
       </c>
       <c r="B263" t="s">
-        <v>678</v>
+        <v>621</v>
       </c>
       <c r="C263" s="1">
-        <v>1223000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.74</v>
+        <v>87.8</v>
       </c>
       <c r="E263" s="1">
-        <v>128.85467457</v>
+        <v>85.48</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1575892.67</v>
+        <v>85480.0</v>
       </c>
       <c r="I263" s="1">
-        <v>22347.92</v>
+        <v>2320.0</v>
       </c>
       <c r="J263" s="1">
-        <v>1.4181118057996</v>
+        <v>2.7140851661207</v>
       </c>
       <c r="K263">
-        <v>0.31</v>
+        <v>1.7</v>
       </c>
       <c r="L263" t="s">
-        <v>679</v>
+        <v>622</v>
       </c>
       <c r="M263" s="1">
-        <v>1598240.59</v>
+        <v>87800.0</v>
       </c>
       <c r="N263" s="1">
-        <v>1602071.02</v>
+        <v>89503.01</v>
       </c>
       <c r="O263" s="1">
-        <v>1.24</v>
+        <v>0.07</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>680</v>
+        <v>623</v>
       </c>
       <c r="B264" t="s">
-        <v>681</v>
+        <v>624</v>
       </c>
       <c r="C264" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>102.072</v>
+        <v>91.506</v>
       </c>
       <c r="E264" s="1">
-        <v>99.646</v>
+        <v>92.546</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>99646.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I264" s="1">
-        <v>2426.0</v>
+        <v>-2080.0</v>
       </c>
       <c r="J264" s="1">
-        <v>2.4346185496658</v>
+        <v>-1.1237654787889</v>
       </c>
       <c r="K264">
-        <v>3.32</v>
+        <v>0.8</v>
       </c>
       <c r="L264" t="s">
-        <v>682</v>
+        <v>625</v>
       </c>
       <c r="M264" s="1">
-        <v>102072.0</v>
+        <v>183012.0</v>
       </c>
       <c r="N264" s="1">
-        <v>105389.81</v>
+        <v>184603.78</v>
       </c>
       <c r="O264" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>683</v>
+        <v>626</v>
       </c>
       <c r="B265" t="s">
-        <v>684</v>
+        <v>627</v>
       </c>
       <c r="C265" s="1">
         <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.29</v>
+        <v>100.62</v>
       </c>
       <c r="E265" s="1">
-        <v>97.41</v>
+        <v>99.858</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>97410.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I265" s="1">
-        <v>3880.0</v>
+        <v>762.0</v>
       </c>
       <c r="J265" s="1">
-        <v>3.9831639462068</v>
+        <v>0.76308357868173</v>
       </c>
       <c r="K265">
-        <v>3.42</v>
+        <v>3.09</v>
       </c>
       <c r="L265" t="s">
-        <v>685</v>
+        <v>628</v>
       </c>
       <c r="M265" s="1">
-        <v>101290.0</v>
+        <v>100620.0</v>
       </c>
       <c r="N265" s="1">
-        <v>104709.18</v>
+        <v>103709.38</v>
       </c>
       <c r="O265" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>686</v>
+        <v>629</v>
       </c>
       <c r="B266" t="s">
-        <v>687</v>
+        <v>630</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>108.775</v>
+        <v>98.025</v>
       </c>
       <c r="E266" s="1">
-        <v>108.24</v>
+        <v>99.67</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>108240.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I266" s="1">
-        <v>535.0</v>
+        <v>-1645.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.49427198817443</v>
+        <v>-1.6504464733621</v>
       </c>
       <c r="K266">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>0.35</v>
+      </c>
+      <c r="L266">
+        <v>351.03</v>
       </c>
       <c r="M266" s="1">
-        <v>108775.0</v>
+        <v>98025.0</v>
       </c>
       <c r="N266" s="1">
-        <v>110364.04</v>
+        <v>98376.03</v>
       </c>
       <c r="O266" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>689</v>
+        <v>631</v>
       </c>
       <c r="B267" t="s">
-        <v>690</v>
+        <v>632</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>101.06</v>
+        <v>97.1</v>
       </c>
       <c r="E267" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>201014.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>1106.0</v>
+        <v>-2900.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0.55021043310416</v>
+        <v>-2.9</v>
       </c>
       <c r="K267">
-        <v>2.54</v>
+        <v>1.42</v>
       </c>
       <c r="L267" t="s">
-        <v>691</v>
+        <v>633</v>
       </c>
       <c r="M267" s="1">
-        <v>202120.0</v>
+        <v>97100.0</v>
       </c>
       <c r="N267" s="1">
-        <v>207205.62</v>
+        <v>98517.81</v>
       </c>
       <c r="O267" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>692</v>
+        <v>634</v>
       </c>
       <c r="B268" t="s">
-        <v>693</v>
+        <v>635</v>
       </c>
       <c r="C268" s="1">
-        <v>171000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.084</v>
+        <v>92.813</v>
       </c>
       <c r="E268" s="1">
-        <v>99.902</v>
+        <v>96.33333333</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>170832.42</v>
+        <v>289000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>311.22</v>
+        <v>-10561.0</v>
       </c>
       <c r="J268" s="1">
-        <v>0.18217853496426</v>
+        <v>-3.6543252595156</v>
       </c>
       <c r="K268">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="L268">
-        <v>135.86</v>
+        <v>630.0</v>
       </c>
       <c r="M268" s="1">
-        <v>171143.64</v>
+        <v>278439.0</v>
       </c>
       <c r="N268" s="1">
-        <v>171279.5</v>
+        <v>279069.0</v>
       </c>
       <c r="O268" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>694</v>
+        <v>636</v>
       </c>
       <c r="B269" t="s">
-        <v>695</v>
+        <v>637</v>
       </c>
       <c r="C269" s="1">
-        <v>50000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>90.691</v>
+        <v>95.724</v>
       </c>
       <c r="E269" s="1">
-        <v>85.25</v>
+        <v>98.642</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>42625.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I269" s="1">
-        <v>2720.5</v>
+        <v>-5836.0</v>
       </c>
       <c r="J269" s="1">
-        <v>6.3824046920821</v>
+        <v>-2.9581719754263</v>
       </c>
       <c r="K269">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>350.34</v>
+        <v>3.66</v>
+      </c>
+      <c r="L269" t="s">
+        <v>638</v>
       </c>
       <c r="M269" s="1">
-        <v>45345.5</v>
+        <v>191448.0</v>
       </c>
       <c r="N269" s="1">
-        <v>45695.84</v>
+        <v>198759.64</v>
       </c>
       <c r="O269" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>696</v>
+        <v>639</v>
       </c>
       <c r="B270" t="s">
-        <v>697</v>
+        <v>640</v>
       </c>
       <c r="C270" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>102.886</v>
+        <v>98.255</v>
       </c>
       <c r="E270" s="1">
-        <v>102.939</v>
+        <v>99.628</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>102939.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I270" s="1">
-        <v>-53.0</v>
+        <v>-2032.04</v>
       </c>
       <c r="J270" s="1">
-        <v>-0.051486802863832</v>
+        <v>-1.3781266310676</v>
       </c>
       <c r="K270">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>49.66</v>
+        <v>1.54</v>
+      </c>
+      <c r="L270" t="s">
+        <v>641</v>
       </c>
       <c r="M270" s="1">
-        <v>102886.0</v>
+        <v>145417.4</v>
       </c>
       <c r="N270" s="1">
-        <v>102935.66</v>
+        <v>147697.21</v>
       </c>
       <c r="O270" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>698</v>
+        <v>642</v>
       </c>
       <c r="B271" t="s">
-        <v>699</v>
+        <v>643</v>
       </c>
       <c r="C271" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.861</v>
+        <v>97.684</v>
       </c>
       <c r="E271" s="1">
-        <v>100.761</v>
+        <v>99.736</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>201522.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-1800.0</v>
+        <v>-2052.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.89320272724566</v>
+        <v>-2.0574316194754</v>
       </c>
       <c r="K271">
-        <v>1.65</v>
+        <v>1.34</v>
       </c>
       <c r="L271" t="s">
-        <v>700</v>
+        <v>644</v>
       </c>
       <c r="M271" s="1">
-        <v>199722.0</v>
+        <v>97684.0</v>
       </c>
       <c r="N271" s="1">
-        <v>203013.78</v>
+        <v>99020.99</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>701</v>
+        <v>645</v>
       </c>
       <c r="B272" t="s">
-        <v>702</v>
+        <v>646</v>
       </c>
       <c r="C272" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>106.776</v>
+        <v>97.452</v>
       </c>
       <c r="E272" s="1">
-        <v>104.45</v>
+        <v>99.594</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>104450.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I272" s="1">
-        <v>2326.0</v>
+        <v>-2227.68</v>
       </c>
       <c r="J272" s="1">
-        <v>2.2269028243179</v>
+        <v>-2.1507319718055</v>
       </c>
       <c r="K272">
-        <v>3.55</v>
+        <v>2.65</v>
       </c>
       <c r="L272" t="s">
-        <v>703</v>
+        <v>647</v>
       </c>
       <c r="M272" s="1">
-        <v>106776.0</v>
+        <v>101350.08</v>
       </c>
       <c r="N272" s="1">
-        <v>110327.37</v>
+        <v>104110.0</v>
       </c>
       <c r="O272" s="1">
         <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>704</v>
+        <v>648</v>
       </c>
       <c r="B273" t="s">
-        <v>705</v>
+        <v>649</v>
       </c>
       <c r="C273" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.948</v>
+        <v>98.104</v>
       </c>
       <c r="E273" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>99589.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I273" s="1">
-        <v>359.0</v>
+        <v>-5688.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0.36048157929089</v>
+        <v>-1.896</v>
       </c>
       <c r="K273">
-        <v>1.81</v>
+        <v>2.28</v>
       </c>
       <c r="L273" t="s">
-        <v>706</v>
+        <v>650</v>
       </c>
       <c r="M273" s="1">
-        <v>99948.0</v>
+        <v>294312.0</v>
       </c>
       <c r="N273" s="1">
-        <v>101756.22</v>
+        <v>301159.6</v>
       </c>
       <c r="O273" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>707</v>
+        <v>651</v>
       </c>
       <c r="B274" t="s">
-        <v>708</v>
+        <v>652</v>
       </c>
       <c r="C274" s="1">
         <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>104.491</v>
+        <v>100.791</v>
       </c>
       <c r="E274" s="1">
-        <v>103.15</v>
+        <v>103.012</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>103150.0</v>
+        <v>103012.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1341.0</v>
+        <v>-2221.0</v>
       </c>
       <c r="J274" s="1">
-        <v>1.3000484730974</v>
+        <v>-2.156059488215</v>
       </c>
       <c r="K274">
-        <v>4.19</v>
+        <v>2.43</v>
       </c>
       <c r="L274" t="s">
-        <v>709</v>
+        <v>653</v>
       </c>
       <c r="M274" s="1">
-        <v>104491.0</v>
+        <v>100791.0</v>
       </c>
       <c r="N274" s="1">
-        <v>108681.41</v>
+        <v>103224.56</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>710</v>
+        <v>654</v>
       </c>
       <c r="B275" t="s">
-        <v>708</v>
+        <v>655</v>
       </c>
       <c r="C275" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>99.891</v>
+        <v>100.669</v>
       </c>
       <c r="E275" s="1">
-        <v>99.908</v>
+        <v>99.849</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>99908.0</v>
+        <v>151770.48</v>
       </c>
       <c r="I275" s="1">
-        <v>-17.0</v>
+        <v>1246.4</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.01701565440205</v>
+        <v>0.82124007250949</v>
       </c>
       <c r="K275">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>269.1</v>
+        <v>1.98</v>
+      </c>
+      <c r="L275" t="s">
+        <v>656</v>
       </c>
       <c r="M275" s="1">
-        <v>99891.0</v>
+        <v>153016.88</v>
       </c>
       <c r="N275" s="1">
-        <v>100160.1</v>
+        <v>156031.06</v>
       </c>
       <c r="O275" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>711</v>
+        <v>657</v>
       </c>
       <c r="B276" t="s">
-        <v>712</v>
+        <v>658</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>106.205</v>
+        <v>98.598</v>
       </c>
       <c r="E276" s="1">
-        <v>106.6</v>
+        <v>99.115</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>106600.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I276" s="1">
-        <v>-395.0</v>
+        <v>-604.89</v>
       </c>
       <c r="J276" s="1">
-        <v>-0.37054409005629</v>
+        <v>-0.52161630429299</v>
       </c>
       <c r="K276">
-        <v>1.54</v>
+        <v>3.42</v>
       </c>
       <c r="L276" t="s">
-        <v>713</v>
+        <v>659</v>
       </c>
       <c r="M276" s="1">
-        <v>106205.0</v>
+        <v>115359.66</v>
       </c>
       <c r="N276" s="1">
-        <v>107741.99</v>
+        <v>119364.91</v>
       </c>
       <c r="O276" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>714</v>
+        <v>660</v>
       </c>
       <c r="B277" t="s">
-        <v>715</v>
+        <v>661</v>
       </c>
       <c r="C277" s="1">
-        <v>168000.0</v>
+        <v>203227.6</v>
       </c>
       <c r="D277" s="1">
-        <v>102.156</v>
+        <v>95.245</v>
       </c>
       <c r="E277" s="1">
-        <v>100.0</v>
+        <v>96.26519233</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>168000.0</v>
+        <v>195637.44</v>
       </c>
       <c r="I277" s="1">
-        <v>3622.08</v>
+        <v>-2073.32</v>
       </c>
       <c r="J277" s="1">
-        <v>2.156</v>
+        <v>-1.0597766971394</v>
       </c>
       <c r="K277">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>649.22</v>
+        <v>0.94</v>
+      </c>
+      <c r="L277" t="s">
+        <v>662</v>
       </c>
       <c r="M277" s="1">
-        <v>171622.08</v>
+        <v>193564.12</v>
       </c>
       <c r="N277" s="1">
-        <v>172271.3</v>
+        <v>195475.02</v>
       </c>
       <c r="O277" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>716</v>
+        <v>663</v>
       </c>
       <c r="B278" t="s">
-        <v>717</v>
+        <v>664</v>
       </c>
       <c r="C278" s="1">
-        <v>100000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D278" s="1">
-        <v>103.81</v>
+        <v>89.568</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>92.98022014</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>100000.0</v>
+        <v>95940.45</v>
       </c>
       <c r="I278" s="1">
-        <v>3810.0</v>
+        <v>-3520.85</v>
       </c>
       <c r="J278" s="1">
-        <v>3.81</v>
+        <v>-3.6698285238395</v>
       </c>
       <c r="K278">
-        <v>3.59</v>
+        <v>1.11</v>
       </c>
       <c r="L278" t="s">
-        <v>718</v>
+        <v>665</v>
       </c>
       <c r="M278" s="1">
-        <v>103810.0</v>
+        <v>92419.6</v>
       </c>
       <c r="N278" s="1">
-        <v>107396.82</v>
+        <v>93566.21</v>
       </c>
       <c r="O278" s="1">
         <v>0.08</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>719</v>
+        <v>666</v>
       </c>
       <c r="B279" t="s">
-        <v>720</v>
+        <v>667</v>
       </c>
       <c r="C279" s="1">
-        <v>100000.0</v>
+        <v>86980.33</v>
       </c>
       <c r="D279" s="1">
-        <v>103.773</v>
+        <v>78.77</v>
       </c>
       <c r="E279" s="1">
-        <v>103.602</v>
+        <v>95.00003047</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>103602.0</v>
+        <v>82631.34</v>
       </c>
       <c r="I279" s="1">
-        <v>171.0</v>
+        <v>-14116.93</v>
       </c>
       <c r="J279" s="1">
-        <v>0.16505472867319</v>
+        <v>-17.084232205359</v>
       </c>
       <c r="K279">
-        <v>4.01</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>0.18</v>
+      </c>
+      <c r="L279">
+        <v>157.28</v>
       </c>
       <c r="M279" s="1">
-        <v>103773.0</v>
+        <v>68514.41</v>
       </c>
       <c r="N279" s="1">
-        <v>107778.48</v>
+        <v>68671.69</v>
       </c>
       <c r="O279" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>722</v>
+        <v>668</v>
       </c>
       <c r="B280" t="s">
-        <v>723</v>
+        <v>669</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>101.405</v>
+        <v>102.015</v>
       </c>
       <c r="E280" s="1">
-        <v>99.142</v>
+        <v>123.85769604</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>297426.0</v>
+        <v>843470.91</v>
       </c>
       <c r="I280" s="1">
-        <v>6789.0</v>
+        <v>45481.66</v>
       </c>
       <c r="J280" s="1">
-        <v>2.2825845756592</v>
+        <v>5.3922025597777</v>
       </c>
       <c r="K280">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>0.03</v>
+      </c>
+      <c r="L280">
+        <v>236.79</v>
       </c>
       <c r="M280" s="1">
-        <v>304215.0</v>
+        <v>888952.57</v>
       </c>
       <c r="N280" s="1">
-        <v>309597.53</v>
+        <v>889189.36</v>
       </c>
       <c r="O280" s="1">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>725</v>
+        <v>670</v>
       </c>
       <c r="B281" t="s">
-        <v>726</v>
+        <v>671</v>
       </c>
       <c r="C281" s="1">
-        <v>100000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>105.873</v>
+        <v>99.947</v>
       </c>
       <c r="E281" s="1">
-        <v>105.92</v>
+        <v>100.913</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>105920.0</v>
+        <v>756847.5</v>
       </c>
       <c r="I281" s="1">
-        <v>-47.0</v>
+        <v>-7245.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.044373111782477</v>
+        <v>-0.95726021424395</v>
       </c>
       <c r="K281">
-        <v>3.77</v>
+        <v>0.18</v>
       </c>
       <c r="L281" t="s">
-        <v>727</v>
+        <v>672</v>
       </c>
       <c r="M281" s="1">
-        <v>105873.0</v>
+        <v>749602.5</v>
       </c>
       <c r="N281" s="1">
-        <v>109640.12</v>
+        <v>750976.12</v>
       </c>
       <c r="O281" s="1">
-        <v>0.08</v>
+        <v>0.62</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>728</v>
+        <v>673</v>
       </c>
       <c r="B282" t="s">
-        <v>729</v>
+        <v>674</v>
       </c>
       <c r="C282" s="1">
-        <v>152000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>102.304</v>
+        <v>85.948</v>
       </c>
       <c r="E282" s="1">
-        <v>102.83</v>
+        <v>95.40138544</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>156301.6</v>
+        <v>537109.8</v>
       </c>
       <c r="I282" s="1">
-        <v>-799.52</v>
+        <v>-53222.56</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.51152387435573</v>
+        <v>-9.9090651483179</v>
       </c>
       <c r="K282">
-        <v>2.49</v>
+        <v>0.19</v>
       </c>
       <c r="L282" t="s">
-        <v>730</v>
+        <v>675</v>
       </c>
       <c r="M282" s="1">
-        <v>155502.08</v>
+        <v>483887.24</v>
       </c>
       <c r="N282" s="1">
-        <v>159281.26</v>
+        <v>484981.11</v>
       </c>
       <c r="O282" s="1">
-        <v>0.12</v>
+        <v>0.4</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>731</v>
+        <v>676</v>
       </c>
       <c r="B283" t="s">
-        <v>732</v>
+        <v>677</v>
       </c>
       <c r="C283" s="1">
-        <v>100000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.952</v>
+        <v>98.013</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>101.176</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>100000.0</v>
+        <v>475527.2</v>
       </c>
       <c r="I283" s="1">
-        <v>-48.0</v>
+        <v>-14866.1</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.048</v>
+        <v>-3.1262354708627</v>
       </c>
       <c r="K283">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="L283">
-        <v>391.1</v>
+        <v>941.28</v>
       </c>
       <c r="M283" s="1">
-        <v>99952.0</v>
+        <v>460661.1</v>
       </c>
       <c r="N283" s="1">
-        <v>100343.1</v>
+        <v>461602.38</v>
       </c>
       <c r="O283" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>733</v>
+        <v>678</v>
       </c>
       <c r="B284" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="C284" s="1">
-        <v>100000.0</v>
+        <v>2563000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.203</v>
+        <v>99.701</v>
       </c>
       <c r="E284" s="1">
-        <v>97.25</v>
+        <v>101.08832462</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>97250.0</v>
+        <v>2590893.76</v>
       </c>
       <c r="I284" s="1">
-        <v>-47.0</v>
+        <v>-35557.13</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.048329048843188</v>
+        <v>-1.3723885768284</v>
       </c>
       <c r="K284">
-        <v>2.14</v>
+        <v>0.5</v>
       </c>
       <c r="L284" t="s">
-        <v>735</v>
+        <v>680</v>
       </c>
       <c r="M284" s="1">
-        <v>97203.0</v>
+        <v>2555336.63</v>
       </c>
       <c r="N284" s="1">
-        <v>99346.84</v>
+        <v>2568257.83</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>2.11</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>736</v>
+        <v>681</v>
       </c>
       <c r="B285" t="s">
-        <v>737</v>
+        <v>682</v>
       </c>
       <c r="C285" s="1">
-        <v>100000.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.947</v>
+        <v>102.434</v>
       </c>
       <c r="E285" s="1">
-        <v>99.147</v>
+        <v>104.37051849</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>99147.0</v>
+        <v>1242009.17</v>
       </c>
       <c r="I285" s="1">
-        <v>2800.0</v>
+        <v>-23044.57</v>
       </c>
       <c r="J285" s="1">
-        <v>2.8240894832925</v>
+        <v>-1.855426719595</v>
       </c>
       <c r="K285">
-        <v>2.55</v>
+        <v>1.0</v>
       </c>
       <c r="L285" t="s">
-        <v>738</v>
+        <v>683</v>
       </c>
       <c r="M285" s="1">
-        <v>101947.0</v>
+        <v>1218964.6</v>
       </c>
       <c r="N285" s="1">
-        <v>104493.58</v>
+        <v>1230818.83</v>
       </c>
       <c r="O285" s="1">
-        <v>0.08</v>
+        <v>1.01</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>739</v>
+        <v>684</v>
       </c>
       <c r="B286" t="s">
-        <v>740</v>
+        <v>685</v>
       </c>
       <c r="C286" s="1">
-        <v>184000.0</v>
+        <v>1427000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.36</v>
+        <v>101.907</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>107.71495725</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>184000.0</v>
+        <v>1537092.44</v>
       </c>
       <c r="I286" s="1">
-        <v>662.4</v>
+        <v>-82879.55</v>
       </c>
       <c r="J286" s="1">
-        <v>0.36</v>
+        <v>-5.3919691388242</v>
       </c>
       <c r="K286">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>85.62</v>
+        <v>0.55</v>
+      </c>
+      <c r="L286" t="s">
+        <v>686</v>
       </c>
       <c r="M286" s="1">
-        <v>184662.4</v>
+        <v>1454212.89</v>
       </c>
       <c r="N286" s="1">
-        <v>184748.02</v>
+        <v>1462096.87</v>
       </c>
       <c r="O286" s="1">
-        <v>0.14</v>
+        <v>1.2</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>741</v>
+        <v>687</v>
       </c>
       <c r="B287" t="s">
-        <v>742</v>
+        <v>688</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>84.567</v>
+        <v>95.359</v>
       </c>
       <c r="E287" s="1">
-        <v>81.804</v>
+        <v>99.406</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>245412.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I287" s="1">
-        <v>8289.0</v>
+        <v>-4856.4</v>
       </c>
       <c r="J287" s="1">
-        <v>3.3775854481443</v>
+        <v>-4.0711828259864</v>
       </c>
       <c r="K287">
-        <v>0.37</v>
+        <v>0.87</v>
       </c>
       <c r="L287" t="s">
-        <v>743</v>
+        <v>689</v>
       </c>
       <c r="M287" s="1">
-        <v>253701.0</v>
+        <v>114430.8</v>
       </c>
       <c r="N287" s="1">
-        <v>254804.42</v>
+        <v>115478.75</v>
       </c>
       <c r="O287" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>744</v>
+        <v>690</v>
       </c>
       <c r="B288" t="s">
-        <v>745</v>
+        <v>691</v>
       </c>
       <c r="C288" s="1">
-        <v>155000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.828</v>
+        <v>97.944</v>
       </c>
       <c r="E288" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>154096.35</v>
+        <v>191000.0</v>
       </c>
       <c r="I288" s="1">
-        <v>5287.05</v>
+        <v>-3926.96</v>
       </c>
       <c r="J288" s="1">
-        <v>3.4310027460092</v>
+        <v>-2.056</v>
       </c>
       <c r="K288">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>0.28</v>
+      </c>
+      <c r="L288">
+        <v>541.54</v>
       </c>
       <c r="M288" s="1">
-        <v>159383.4</v>
+        <v>187073.04</v>
       </c>
       <c r="N288" s="1">
-        <v>164638.54</v>
+        <v>187614.58</v>
       </c>
       <c r="O288" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>747</v>
+        <v>692</v>
       </c>
       <c r="B289" t="s">
-        <v>748</v>
+        <v>693</v>
       </c>
       <c r="C289" s="1">
-        <v>382.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>0.155</v>
+        <v>102.768</v>
       </c>
       <c r="E289" s="1">
-        <v>0.1073036649</v>
+        <v>100.77</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>0.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I289" s="1">
-        <v>45550.0</v>
+        <v>1998.0</v>
       </c>
       <c r="J289" s="1">
-        <v>0</v>
+        <v>1.982732956237</v>
       </c>
       <c r="K289">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.42</v>
+      </c>
+      <c r="L289" t="s">
+        <v>694</v>
       </c>
       <c r="M289" s="1">
-        <v>45550.0</v>
+        <v>102768.0</v>
       </c>
       <c r="N289" s="1">
-        <v>45550.0</v>
+        <v>107192.66</v>
       </c>
       <c r="O289" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>695</v>
+      </c>
+      <c r="B290" t="s">
+        <v>696</v>
+      </c>
+      <c r="C290" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D290" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E290" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F290" t="s">
+        <v>8</v>
+      </c>
+      <c r="G290">
+        <v>1.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>197380.0</v>
+      </c>
+      <c r="I290" s="1">
+        <v>2608.0</v>
+      </c>
+      <c r="J290" s="1">
+        <v>1.3213091498632</v>
+      </c>
+      <c r="K290">
+        <v>1.92</v>
+      </c>
+      <c r="L290" t="s">
+        <v>697</v>
+      </c>
+      <c r="M290" s="1">
+        <v>199988.0</v>
+      </c>
+      <c r="N290" s="1">
+        <v>203831.15</v>
+      </c>
+      <c r="O290" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P290">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:16">
+      <c r="A291" t="s">
+        <v>698</v>
+      </c>
+      <c r="B291" t="s">
+        <v>699</v>
+      </c>
+      <c r="C291" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D291" s="1">
+        <v>83.389</v>
+      </c>
+      <c r="E291" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="F291" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291">
+        <v>1.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-4076.0</v>
+      </c>
+      <c r="J291" s="1">
+        <v>-2.385662612523</v>
+      </c>
+      <c r="K291">
+        <v>0.24</v>
+      </c>
+      <c r="L291">
+        <v>474.66</v>
+      </c>
+      <c r="M291" s="1">
+        <v>166778.0</v>
+      </c>
+      <c r="N291" s="1">
+        <v>167252.66</v>
+      </c>
+      <c r="O291" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:16">
+      <c r="A292" t="s">
+        <v>700</v>
+      </c>
+      <c r="B292" t="s">
+        <v>701</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>88.394</v>
+      </c>
+      <c r="E292" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>2594.0</v>
+      </c>
+      <c r="J292" s="1">
+        <v>3.02331002331</v>
+      </c>
+      <c r="K292">
+        <v>1.27</v>
+      </c>
+      <c r="L292" t="s">
+        <v>702</v>
+      </c>
+      <c r="M292" s="1">
+        <v>88394.0</v>
+      </c>
+      <c r="N292" s="1">
+        <v>89659.75</v>
+      </c>
+      <c r="O292" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:16">
+      <c r="A293" t="s">
+        <v>703</v>
+      </c>
+      <c r="B293" t="s">
+        <v>704</v>
+      </c>
+      <c r="C293" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D293" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="E293" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="F293" t="s">
+        <v>8</v>
+      </c>
+      <c r="G293">
+        <v>1.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-1271.0</v>
+      </c>
+      <c r="J293" s="1">
+        <v>-1.278376230852</v>
+      </c>
+      <c r="K293">
+        <v>0.13</v>
+      </c>
+      <c r="L293">
+        <v>131.51</v>
+      </c>
+      <c r="M293" s="1">
+        <v>98152.0</v>
+      </c>
+      <c r="N293" s="1">
+        <v>98283.51</v>
+      </c>
+      <c r="O293" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>705</v>
+      </c>
+      <c r="B294" t="s">
+        <v>706</v>
+      </c>
+      <c r="C294" s="1">
+        <v>176000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>97.985</v>
+      </c>
+      <c r="E294" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>175906.72</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-3453.12</v>
+      </c>
+      <c r="J294" s="1">
+        <v>-1.9630404114181</v>
+      </c>
+      <c r="K294">
+        <v>1.2</v>
+      </c>
+      <c r="L294" t="s">
+        <v>707</v>
+      </c>
+      <c r="M294" s="1">
+        <v>172453.6</v>
+      </c>
+      <c r="N294" s="1">
+        <v>174569.22</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>708</v>
+      </c>
+      <c r="B295" t="s">
+        <v>709</v>
+      </c>
+      <c r="C295" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>98.003</v>
+      </c>
+      <c r="E295" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>299337.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-5328.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>-1.779933653374</v>
+      </c>
+      <c r="K295">
+        <v>0.28</v>
+      </c>
+      <c r="L295">
+        <v>832.19</v>
+      </c>
+      <c r="M295" s="1">
+        <v>294009.0</v>
+      </c>
+      <c r="N295" s="1">
+        <v>294841.19</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>710</v>
+      </c>
+      <c r="B296" t="s">
+        <v>711</v>
+      </c>
+      <c r="C296" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="E296" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-4311.0</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-2.395</v>
+      </c>
+      <c r="K296">
+        <v>0.31</v>
+      </c>
+      <c r="L296">
+        <v>554.05</v>
+      </c>
+      <c r="M296" s="1">
+        <v>175689.0</v>
+      </c>
+      <c r="N296" s="1">
+        <v>176243.05</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>712</v>
+      </c>
+      <c r="B297" t="s">
+        <v>713</v>
+      </c>
+      <c r="C297" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>97.471</v>
+      </c>
+      <c r="E297" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-1220.8</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-1.7577987199516</v>
+      </c>
+      <c r="K297">
+        <v>3.8</v>
+      </c>
+      <c r="L297" t="s">
+        <v>714</v>
+      </c>
+      <c r="M297" s="1">
+        <v>68229.7</v>
+      </c>
+      <c r="N297" s="1">
+        <v>70890.66</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>715</v>
+      </c>
+      <c r="B298" t="s">
+        <v>716</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="E298" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-2276.0</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-2.2386371460327</v>
+      </c>
+      <c r="K298">
+        <v>0.02</v>
+      </c>
+      <c r="L298">
+        <v>21.67</v>
+      </c>
+      <c r="M298" s="1">
+        <v>99393.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>99414.67</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>717</v>
+      </c>
+      <c r="B299" t="s">
+        <v>718</v>
+      </c>
+      <c r="C299" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E299" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-921.68</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-0.562</v>
+      </c>
+      <c r="K299">
+        <v>2.94</v>
+      </c>
+      <c r="L299" t="s">
+        <v>719</v>
+      </c>
+      <c r="M299" s="1">
+        <v>163078.32</v>
+      </c>
+      <c r="N299" s="1">
+        <v>167903.54</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>720</v>
+      </c>
+      <c r="B300" t="s">
+        <v>721</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>98.756</v>
+      </c>
+      <c r="E300" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-2024.0</v>
+      </c>
+      <c r="J300" s="1">
+        <v>-2.0083349871006</v>
+      </c>
+      <c r="K300">
+        <v>2.53</v>
+      </c>
+      <c r="L300" t="s">
+        <v>722</v>
+      </c>
+      <c r="M300" s="1">
+        <v>98756.0</v>
+      </c>
+      <c r="N300" s="1">
+        <v>101284.63</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>723</v>
+      </c>
+      <c r="B301" t="s">
+        <v>724</v>
+      </c>
+      <c r="C301" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>100.212</v>
+      </c>
+      <c r="E301" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>258.64</v>
+      </c>
+      <c r="J301" s="1">
+        <v>0.212</v>
+      </c>
+      <c r="K301">
+        <v>2.0</v>
+      </c>
+      <c r="L301" t="s">
+        <v>725</v>
+      </c>
+      <c r="M301" s="1">
+        <v>122258.64</v>
+      </c>
+      <c r="N301" s="1">
+        <v>124698.08</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>726</v>
+      </c>
+      <c r="B302" t="s">
+        <v>727</v>
+      </c>
+      <c r="C302" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.619</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-214.0</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.21435797782296</v>
+      </c>
+      <c r="K302">
+        <v>2.59</v>
+      </c>
+      <c r="L302" t="s">
+        <v>728</v>
+      </c>
+      <c r="M302" s="1">
+        <v>99619.0</v>
+      </c>
+      <c r="N302" s="1">
+        <v>102205.3</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>729</v>
+      </c>
+      <c r="B303" t="s">
+        <v>730</v>
+      </c>
+      <c r="C303" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>98.921</v>
+      </c>
+      <c r="E303" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-298.0</v>
+      </c>
+      <c r="J303" s="1">
+        <v>-0.15039870798425</v>
+      </c>
+      <c r="K303">
+        <v>0.27</v>
+      </c>
+      <c r="L303">
+        <v>530.4</v>
+      </c>
+      <c r="M303" s="1">
+        <v>197842.0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>198372.4</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>731</v>
+      </c>
+      <c r="B304" t="s">
+        <v>732</v>
+      </c>
+      <c r="C304" s="1">
+        <v>152912.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>97.72</v>
+      </c>
+      <c r="E304" s="1">
+        <v>97.12653029</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>148518.12</v>
+      </c>
+      <c r="I304" s="1">
+        <v>907.49</v>
+      </c>
+      <c r="J304" s="1">
+        <v>0.61102981912241</v>
+      </c>
+      <c r="K304">
+        <v>0.52</v>
+      </c>
+      <c r="L304">
+        <v>788.65</v>
+      </c>
+      <c r="M304" s="1">
+        <v>149425.61</v>
+      </c>
+      <c r="N304" s="1">
+        <v>150214.26</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>733</v>
+      </c>
+      <c r="B305" t="s">
+        <v>734</v>
+      </c>
+      <c r="C305" s="1">
+        <v>614563.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>97.675</v>
+      </c>
+      <c r="E305" s="1">
+        <v>100.78871816</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>619410.17</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-19135.75</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-3.0893503088592</v>
+      </c>
+      <c r="K305">
+        <v>0.46</v>
+      </c>
+      <c r="L305" t="s">
+        <v>735</v>
+      </c>
+      <c r="M305" s="1">
+        <v>600274.42</v>
+      </c>
+      <c r="N305" s="1">
+        <v>603094.67</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>736</v>
+      </c>
+      <c r="B306" t="s">
+        <v>737</v>
+      </c>
+      <c r="C306" s="1">
+        <v>369137.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>104.756</v>
+      </c>
+      <c r="E306" s="1">
+        <v>117.40858001</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>433398.51</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-46705.36</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-10.776539125619</v>
+      </c>
+      <c r="K306">
+        <v>0.69</v>
+      </c>
+      <c r="L306" t="s">
+        <v>738</v>
+      </c>
+      <c r="M306" s="1">
+        <v>386693.15</v>
+      </c>
+      <c r="N306" s="1">
+        <v>389234.13</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>739</v>
+      </c>
+      <c r="B307" t="s">
+        <v>740</v>
+      </c>
+      <c r="C307" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>97.785</v>
+      </c>
+      <c r="E307" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-2009.0</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-2.013147082991</v>
+      </c>
+      <c r="K307">
+        <v>0.17</v>
+      </c>
+      <c r="L307">
+        <v>172.6</v>
+      </c>
+      <c r="M307" s="1">
+        <v>97785.0</v>
+      </c>
+      <c r="N307" s="1">
+        <v>97957.6</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>741</v>
+      </c>
+      <c r="B308" t="s">
+        <v>742</v>
+      </c>
+      <c r="C308" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>96.637</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>198210.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-4936.0</v>
+      </c>
+      <c r="J308" s="1">
+        <v>-2.4902880783008</v>
+      </c>
+      <c r="K308">
+        <v>1.1</v>
+      </c>
+      <c r="L308" t="s">
+        <v>743</v>
+      </c>
+      <c r="M308" s="1">
+        <v>193274.0</v>
+      </c>
+      <c r="N308" s="1">
+        <v>195482.22</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>744</v>
+      </c>
+      <c r="B309" t="s">
+        <v>745</v>
+      </c>
+      <c r="C309" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.428</v>
+      </c>
+      <c r="E309" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-657.8</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-0.572</v>
+      </c>
+      <c r="K309">
+        <v>2.52</v>
+      </c>
+      <c r="L309" t="s">
+        <v>746</v>
+      </c>
+      <c r="M309" s="1">
+        <v>114342.2</v>
+      </c>
+      <c r="N309" s="1">
+        <v>117239.25</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>747</v>
+      </c>
+      <c r="B310" t="s">
+        <v>748</v>
+      </c>
+      <c r="C310" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.231</v>
+      </c>
+      <c r="E310" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-3938.0</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-1.945652173913</v>
+      </c>
+      <c r="K310">
+        <v>0.17</v>
+      </c>
+      <c r="L310">
+        <v>344.66</v>
+      </c>
+      <c r="M310" s="1">
+        <v>198462.0</v>
+      </c>
+      <c r="N310" s="1">
+        <v>198806.66</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
         <v>749</v>
       </c>
-      <c r="B290" t="s">
+      <c r="B311" t="s">
         <v>750</v>
       </c>
-      <c r="C290" s="1">
+      <c r="C311" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>98.444</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-3068.76</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-1.2875020054548</v>
+      </c>
+      <c r="K311">
+        <v>0.46</v>
+      </c>
+      <c r="L311" t="s">
+        <v>751</v>
+      </c>
+      <c r="M311" s="1">
+        <v>235281.16</v>
+      </c>
+      <c r="N311" s="1">
+        <v>236387.76</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>752</v>
+      </c>
+      <c r="B312" t="s">
+        <v>753</v>
+      </c>
+      <c r="C312" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>104.128</v>
+      </c>
+      <c r="E312" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>9676.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>4.8725954275355</v>
+      </c>
+      <c r="K312">
+        <v>4.99</v>
+      </c>
+      <c r="L312" t="s">
+        <v>754</v>
+      </c>
+      <c r="M312" s="1">
+        <v>208256.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>218240.25</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>755</v>
+      </c>
+      <c r="B313" t="s">
+        <v>756</v>
+      </c>
+      <c r="C313" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.396</v>
+      </c>
+      <c r="E313" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-3074.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-2.9999024104616</v>
+      </c>
+      <c r="K313">
+        <v>3.7</v>
+      </c>
+      <c r="L313" t="s">
+        <v>757</v>
+      </c>
+      <c r="M313" s="1">
+        <v>99396.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>103100.11</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>758</v>
+      </c>
+      <c r="B314" t="s">
+        <v>759</v>
+      </c>
+      <c r="C314" s="1">
+        <v>229167.52</v>
+      </c>
+      <c r="D314" s="1">
+        <v>90.254</v>
+      </c>
+      <c r="E314" s="1">
+        <v>88.01611153</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>201704.34</v>
+      </c>
+      <c r="I314" s="1">
+        <v>5128.51</v>
+      </c>
+      <c r="J314" s="1">
+        <v>2.5425878292951</v>
+      </c>
+      <c r="K314">
+        <v>0.2</v>
+      </c>
+      <c r="L314">
+        <v>465.24</v>
+      </c>
+      <c r="M314" s="1">
+        <v>206832.85</v>
+      </c>
+      <c r="N314" s="1">
+        <v>207298.09</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>760</v>
+      </c>
+      <c r="B315" t="s">
+        <v>761</v>
+      </c>
+      <c r="C315" s="1">
+        <v>216647.49</v>
+      </c>
+      <c r="D315" s="1">
+        <v>97.144</v>
+      </c>
+      <c r="E315" s="1">
+        <v>95.01094612</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>205838.83</v>
+      </c>
+      <c r="I315" s="1">
+        <v>4621.2</v>
+      </c>
+      <c r="J315" s="1">
+        <v>2.2450574558746</v>
+      </c>
+      <c r="K315">
+        <v>0.3</v>
+      </c>
+      <c r="L315">
+        <v>660.63</v>
+      </c>
+      <c r="M315" s="1">
+        <v>210460.03</v>
+      </c>
+      <c r="N315" s="1">
+        <v>211120.66</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>762</v>
+      </c>
+      <c r="B316" t="s">
+        <v>763</v>
+      </c>
+      <c r="C316" s="1">
+        <v>139513.84</v>
+      </c>
+      <c r="D316" s="1">
+        <v>80.479</v>
+      </c>
+      <c r="E316" s="1">
+        <v>82.27299887</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>114782.22</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-2502.88</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-2.1805467780637</v>
+      </c>
+      <c r="K316">
+        <v>0.4</v>
+      </c>
+      <c r="L316">
+        <v>557.29</v>
+      </c>
+      <c r="M316" s="1">
+        <v>112279.34</v>
+      </c>
+      <c r="N316" s="1">
+        <v>112836.63</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>764</v>
+      </c>
+      <c r="B317" t="s">
+        <v>765</v>
+      </c>
+      <c r="C317" s="1">
+        <v>547484.93</v>
+      </c>
+      <c r="D317" s="1">
+        <v>103.416</v>
+      </c>
+      <c r="E317" s="1">
+        <v>106.29075215</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>581925.85</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-15738.84</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-2.7046126237561</v>
+      </c>
+      <c r="K317">
+        <v>0.4</v>
+      </c>
+      <c r="L317" t="s">
+        <v>766</v>
+      </c>
+      <c r="M317" s="1">
+        <v>566187.01</v>
+      </c>
+      <c r="N317" s="1">
+        <v>568400.95</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>767</v>
+      </c>
+      <c r="B318" t="s">
+        <v>768</v>
+      </c>
+      <c r="C318" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>97.295</v>
+      </c>
+      <c r="E318" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-3360.66</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-2.1393655327795</v>
+      </c>
+      <c r="K318">
+        <v>0.17</v>
+      </c>
+      <c r="L318">
+        <v>267.3</v>
+      </c>
+      <c r="M318" s="1">
+        <v>153726.1</v>
+      </c>
+      <c r="N318" s="1">
+        <v>153993.4</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>769</v>
+      </c>
+      <c r="B319" t="s">
+        <v>770</v>
+      </c>
+      <c r="C319" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="E319" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-461.7</v>
+      </c>
+      <c r="J319" s="1">
+        <v>-0.243</v>
+      </c>
+      <c r="K319">
+        <v>3.53</v>
+      </c>
+      <c r="L319" t="s">
+        <v>771</v>
+      </c>
+      <c r="M319" s="1">
+        <v>189538.3</v>
+      </c>
+      <c r="N319" s="1">
+        <v>196242.96</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>772</v>
+      </c>
+      <c r="B320" t="s">
+        <v>773</v>
+      </c>
+      <c r="C320" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>87.826</v>
+      </c>
+      <c r="E320" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-1590.0</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-0.89707857054197</v>
+      </c>
+      <c r="K320">
+        <v>1.24</v>
+      </c>
+      <c r="L320" t="s">
+        <v>774</v>
+      </c>
+      <c r="M320" s="1">
+        <v>175652.0</v>
+      </c>
+      <c r="N320" s="1">
+        <v>178136.25</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>775</v>
+      </c>
+      <c r="B321" t="s">
+        <v>776</v>
+      </c>
+      <c r="C321" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>74.188</v>
+      </c>
+      <c r="E321" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>636.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0.43048598889942</v>
+      </c>
+      <c r="K321">
+        <v>0.26</v>
+      </c>
+      <c r="L321">
+        <v>517.81</v>
+      </c>
+      <c r="M321" s="1">
+        <v>148376.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>148893.81</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>777</v>
+      </c>
+      <c r="B322" t="s">
+        <v>778</v>
+      </c>
+      <c r="C322" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>97.69</v>
+      </c>
+      <c r="E322" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-4590.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>-2.2953443016452</v>
+      </c>
+      <c r="K322">
+        <v>2.63</v>
+      </c>
+      <c r="L322" t="s">
+        <v>779</v>
+      </c>
+      <c r="M322" s="1">
+        <v>195380.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>200632.05</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>780</v>
+      </c>
+      <c r="B323" t="s">
+        <v>781</v>
+      </c>
+      <c r="C323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E323" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>677.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.677</v>
+      </c>
+      <c r="K323">
+        <v>2.12</v>
+      </c>
+      <c r="L323" t="s">
+        <v>782</v>
+      </c>
+      <c r="M323" s="1">
+        <v>100677.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>102798.24</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>783</v>
+      </c>
+      <c r="B324" t="s">
+        <v>784</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>102.323</v>
+      </c>
+      <c r="E324" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>102317.5</v>
+      </c>
+      <c r="I324" s="1">
+        <v>5.5</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.0053754245363696</v>
+      </c>
+      <c r="K324">
+        <v>2.89</v>
+      </c>
+      <c r="L324" t="s">
+        <v>785</v>
+      </c>
+      <c r="M324" s="1">
+        <v>102323.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>105212.04</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>786</v>
+      </c>
+      <c r="B325" t="s">
+        <v>787</v>
+      </c>
+      <c r="C325" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>98.324</v>
+      </c>
+      <c r="E325" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-2336.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-2.3206834889728</v>
+      </c>
+      <c r="K325">
+        <v>2.38</v>
+      </c>
+      <c r="L325" t="s">
+        <v>788</v>
+      </c>
+      <c r="M325" s="1">
+        <v>98324.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>100700.37</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>789</v>
+      </c>
+      <c r="B326" t="s">
+        <v>790</v>
+      </c>
+      <c r="C326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.986</v>
+      </c>
+      <c r="E326" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-3862.0</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-1.9326040613709</v>
+      </c>
+      <c r="K326">
+        <v>0.03</v>
+      </c>
+      <c r="L326">
+        <v>55.48</v>
+      </c>
+      <c r="M326" s="1">
+        <v>195972.0</v>
+      </c>
+      <c r="N326" s="1">
+        <v>196027.48</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>791</v>
+      </c>
+      <c r="B327" t="s">
+        <v>792</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.666</v>
+      </c>
+      <c r="E327" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-660.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-0.6644785856674</v>
+      </c>
+      <c r="K327">
+        <v>0.03</v>
+      </c>
+      <c r="L327">
+        <v>29.79</v>
+      </c>
+      <c r="M327" s="1">
+        <v>98666.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>98695.79</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>793</v>
+      </c>
+      <c r="B328" t="s">
+        <v>794</v>
+      </c>
+      <c r="C328" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>97.426</v>
+      </c>
+      <c r="E328" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-2574.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-2.574</v>
+      </c>
+      <c r="K328">
+        <v>0.27</v>
+      </c>
+      <c r="L328">
+        <v>272.18</v>
+      </c>
+      <c r="M328" s="1">
+        <v>97426.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>97698.18</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>795</v>
+      </c>
+      <c r="B329" t="s">
+        <v>796</v>
+      </c>
+      <c r="C329" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>97.966</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>198600.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-2668.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-1.3434038267875</v>
+      </c>
+      <c r="K329">
+        <v>0.09</v>
+      </c>
+      <c r="L329">
+        <v>180.82</v>
+      </c>
+      <c r="M329" s="1">
+        <v>195932.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>196112.82</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>797</v>
+      </c>
+      <c r="B330" t="s">
+        <v>798</v>
+      </c>
+      <c r="C330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>99230.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.91706137256878</v>
+      </c>
+      <c r="K330">
+        <v>1.85</v>
+      </c>
+      <c r="L330" t="s">
+        <v>799</v>
+      </c>
+      <c r="M330" s="1">
+        <v>98320.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>100169.32</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>800</v>
+      </c>
+      <c r="B331" t="s">
+        <v>801</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>98.705</v>
+      </c>
+      <c r="E331" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-794.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.79799796982884</v>
+      </c>
+      <c r="K331">
+        <v>0.68</v>
+      </c>
+      <c r="L331">
+        <v>678.08</v>
+      </c>
+      <c r="M331" s="1">
+        <v>98705.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>99383.08</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>802</v>
+      </c>
+      <c r="B332" t="s">
+        <v>803</v>
+      </c>
+      <c r="C332" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>67.433</v>
+      </c>
+      <c r="E332" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>633240.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-26343.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-4.1600341102899</v>
+      </c>
+      <c r="K332">
+        <v>0.86</v>
+      </c>
+      <c r="L332" t="s">
+        <v>804</v>
+      </c>
+      <c r="M332" s="1">
+        <v>606897.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>614639.47</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>805</v>
+      </c>
+      <c r="B333" t="s">
+        <v>806</v>
+      </c>
+      <c r="C333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="E333" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-1089.0</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-1.089</v>
+      </c>
+      <c r="K333">
+        <v>1.14</v>
+      </c>
+      <c r="L333" t="s">
+        <v>807</v>
+      </c>
+      <c r="M333" s="1">
+        <v>98911.0</v>
+      </c>
+      <c r="N333" s="1">
+        <v>100048.51</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>808</v>
+      </c>
+      <c r="B334" t="s">
+        <v>809</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>98.428</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>100230.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-1802.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-1.7978649107054</v>
+      </c>
+      <c r="K334">
+        <v>2.04</v>
+      </c>
+      <c r="L334" t="s">
+        <v>810</v>
+      </c>
+      <c r="M334" s="1">
+        <v>98428.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>100472.52</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>811</v>
+      </c>
+      <c r="B335" t="s">
+        <v>812</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>98.558</v>
+      </c>
+      <c r="E335" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1313.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.3146959577855</v>
+      </c>
+      <c r="K335">
+        <v>1.31</v>
+      </c>
+      <c r="L335" t="s">
+        <v>813</v>
+      </c>
+      <c r="M335" s="1">
+        <v>98558.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>99863.82</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>814</v>
+      </c>
+      <c r="B336" t="s">
+        <v>815</v>
+      </c>
+      <c r="C336" s="1">
+        <v>990000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>87.152</v>
+      </c>
+      <c r="E336" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>867606.3</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-4801.5</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-0.55341921791024</v>
+      </c>
+      <c r="K336">
+        <v>0.63</v>
+      </c>
+      <c r="L336" t="s">
+        <v>816</v>
+      </c>
+      <c r="M336" s="1">
+        <v>862804.8</v>
+      </c>
+      <c r="N336" s="1">
+        <v>869013.32</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>817</v>
+      </c>
+      <c r="B337" t="s">
+        <v>818</v>
+      </c>
+      <c r="C337" s="1">
+        <v>430000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>74.692</v>
+      </c>
+      <c r="E337" s="1">
+        <v>74.707</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>321240.1</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-64.5</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-0.020078439771373</v>
+      </c>
+      <c r="K337">
+        <v>0.55</v>
+      </c>
+      <c r="L337" t="s">
+        <v>819</v>
+      </c>
+      <c r="M337" s="1">
+        <v>321175.6</v>
+      </c>
+      <c r="N337" s="1">
+        <v>323538.83</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>820</v>
+      </c>
+      <c r="B338" t="s">
+        <v>821</v>
+      </c>
+      <c r="C338" s="1">
+        <v>1238000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>71.348</v>
+      </c>
+      <c r="E338" s="1">
+        <v>70.58412843</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>873831.51</v>
+      </c>
+      <c r="I338" s="1">
+        <v>9456.73</v>
+      </c>
+      <c r="J338" s="1">
+        <v>1.082214350453</v>
+      </c>
+      <c r="K338">
+        <v>0.47</v>
+      </c>
+      <c r="L338" t="s">
+        <v>822</v>
+      </c>
+      <c r="M338" s="1">
+        <v>883288.24</v>
+      </c>
+      <c r="N338" s="1">
+        <v>889108.54</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>823</v>
+      </c>
+      <c r="B339" t="s">
+        <v>824</v>
+      </c>
+      <c r="C339" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>87.948</v>
+      </c>
+      <c r="E339" s="1">
+        <v>88.30070667</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>397353.18</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1587.18</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-0.39943810189213</v>
+      </c>
+      <c r="K339">
+        <v>1.2</v>
+      </c>
+      <c r="L339" t="s">
+        <v>825</v>
+      </c>
+      <c r="M339" s="1">
+        <v>395766.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>401148.74</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>826</v>
+      </c>
+      <c r="B340" t="s">
+        <v>827</v>
+      </c>
+      <c r="C340" s="1">
+        <v>1430000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.636</v>
+      </c>
+      <c r="E340" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>1443742.3</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-4647.5</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-0.32190647873932</v>
+      </c>
+      <c r="K340">
+        <v>2.0</v>
+      </c>
+      <c r="L340" t="s">
+        <v>828</v>
+      </c>
+      <c r="M340" s="1">
+        <v>1439094.8</v>
+      </c>
+      <c r="N340" s="1">
+        <v>1467757.48</v>
+      </c>
+      <c r="O340" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>829</v>
+      </c>
+      <c r="B341" t="s">
+        <v>830</v>
+      </c>
+      <c r="C341" s="1">
+        <v>560000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>96.42</v>
+      </c>
+      <c r="E341" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>546946.4</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-6994.4</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-1.2788090386919</v>
+      </c>
+      <c r="K341">
+        <v>0.49</v>
+      </c>
+      <c r="L341" t="s">
+        <v>831</v>
+      </c>
+      <c r="M341" s="1">
+        <v>539952.0</v>
+      </c>
+      <c r="N341" s="1">
+        <v>542690.63</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>832</v>
+      </c>
+      <c r="B342" t="s">
+        <v>833</v>
+      </c>
+      <c r="C342" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>98.15</v>
+      </c>
+      <c r="E342" s="1">
+        <v>101.30508571</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>70913.56</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-2208.56</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-3.1144396078832</v>
+      </c>
+      <c r="K342">
+        <v>1.57</v>
+      </c>
+      <c r="L342" t="s">
+        <v>834</v>
+      </c>
+      <c r="M342" s="1">
+        <v>68705.0</v>
+      </c>
+      <c r="N342" s="1">
+        <v>69801.99</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>835</v>
+      </c>
+      <c r="B343" t="s">
+        <v>836</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>342.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0.34321498103286</v>
+      </c>
+      <c r="K343">
+        <v>0.05</v>
+      </c>
+      <c r="L343">
+        <v>47.95</v>
+      </c>
+      <c r="M343" s="1">
+        <v>99988.0</v>
+      </c>
+      <c r="N343" s="1">
+        <v>100035.95</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>837</v>
+      </c>
+      <c r="B344" t="s">
+        <v>838</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.092</v>
+      </c>
+      <c r="E344" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>2682.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>2.7533107483831</v>
+      </c>
+      <c r="K344">
+        <v>3.68</v>
+      </c>
+      <c r="L344" t="s">
+        <v>839</v>
+      </c>
+      <c r="M344" s="1">
+        <v>100092.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>103774.19</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>840</v>
+      </c>
+      <c r="B345" t="s">
+        <v>841</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>106.157</v>
+      </c>
+      <c r="E345" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>108240.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-2083.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-1.9244271988174</v>
+      </c>
+      <c r="K345">
+        <v>1.92</v>
+      </c>
+      <c r="L345" t="s">
+        <v>842</v>
+      </c>
+      <c r="M345" s="1">
+        <v>106157.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>108074.81</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>843</v>
+      </c>
+      <c r="B346" t="s">
+        <v>844</v>
+      </c>
+      <c r="C346" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>98.021</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>201014.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-4972.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-2.4734595600306</v>
+      </c>
+      <c r="K346">
+        <v>2.76</v>
+      </c>
+      <c r="L346" t="s">
+        <v>845</v>
+      </c>
+      <c r="M346" s="1">
+        <v>196042.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>201571.45</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>846</v>
+      </c>
+      <c r="B347" t="s">
+        <v>847</v>
+      </c>
+      <c r="C347" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>88.708</v>
+      </c>
+      <c r="E347" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>1729.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>4.0563049853372</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>0.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>44354.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>44354.0</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>848</v>
+      </c>
+      <c r="B348" t="s">
+        <v>849</v>
+      </c>
+      <c r="C348" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E348" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1965.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>-1.9088975024043</v>
+      </c>
+      <c r="K348">
+        <v>0.29</v>
+      </c>
+      <c r="L348">
+        <v>288.01</v>
+      </c>
+      <c r="M348" s="1">
+        <v>100974.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>101262.01</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>850</v>
+      </c>
+      <c r="B349" t="s">
+        <v>851</v>
+      </c>
+      <c r="C349" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>97.241</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-7040.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-3.4934151110053</v>
+      </c>
+      <c r="K349">
+        <v>0.19</v>
+      </c>
+      <c r="L349">
+        <v>388.36</v>
+      </c>
+      <c r="M349" s="1">
+        <v>194482.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>194870.36</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>852</v>
+      </c>
+      <c r="B350" t="s">
+        <v>853</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>104.637</v>
+      </c>
+      <c r="E350" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0.17903303015797</v>
+      </c>
+      <c r="K350">
+        <v>3.83</v>
+      </c>
+      <c r="L350" t="s">
+        <v>854</v>
+      </c>
+      <c r="M350" s="1">
+        <v>104637.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>108467.82</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>855</v>
+      </c>
+      <c r="B351" t="s">
+        <v>856</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>97.886</v>
+      </c>
+      <c r="E351" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-1703.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-1.7100282159676</v>
+      </c>
+      <c r="K351">
+        <v>2.01</v>
+      </c>
+      <c r="L351" t="s">
+        <v>857</v>
+      </c>
+      <c r="M351" s="1">
+        <v>97886.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>99891.48</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>858</v>
+      </c>
+      <c r="B352" t="s">
+        <v>859</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>97.739</v>
+      </c>
+      <c r="E352" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-2169.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-2.1709973175321</v>
+      </c>
+      <c r="K352">
+        <v>0.55</v>
+      </c>
+      <c r="L352">
+        <v>548.96</v>
+      </c>
+      <c r="M352" s="1">
+        <v>97739.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>98287.96</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>860</v>
+      </c>
+      <c r="B353" t="s">
+        <v>859</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>101.975</v>
+      </c>
+      <c r="E353" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1175.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.1391177896268</v>
+      </c>
+      <c r="K353">
+        <v>4.5</v>
+      </c>
+      <c r="L353" t="s">
+        <v>861</v>
+      </c>
+      <c r="M353" s="1">
+        <v>101975.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>106477.74</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>862</v>
+      </c>
+      <c r="B354" t="s">
+        <v>863</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>103.921</v>
+      </c>
+      <c r="E354" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>106600.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-2679.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-2.5131332082552</v>
+      </c>
+      <c r="K354">
+        <v>1.82</v>
+      </c>
+      <c r="L354" t="s">
+        <v>864</v>
+      </c>
+      <c r="M354" s="1">
+        <v>103921.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>105737.44</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>865</v>
+      </c>
+      <c r="B355" t="s">
+        <v>866</v>
+      </c>
+      <c r="C355" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>97.767</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-3650.85</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-2.1370943524654</v>
+      </c>
+      <c r="K355">
+        <v>0.32</v>
+      </c>
+      <c r="L355">
+        <v>543.45</v>
+      </c>
+      <c r="M355" s="1">
+        <v>167181.57</v>
+      </c>
+      <c r="N355" s="1">
+        <v>167725.02</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>867</v>
+      </c>
+      <c r="B356" t="s">
+        <v>868</v>
+      </c>
+      <c r="C356" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="E356" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-722.4</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.43</v>
+      </c>
+      <c r="K356">
+        <v>0.65</v>
+      </c>
+      <c r="L356" t="s">
+        <v>869</v>
+      </c>
+      <c r="M356" s="1">
+        <v>167277.6</v>
+      </c>
+      <c r="N356" s="1">
+        <v>168371.99</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>870</v>
+      </c>
+      <c r="B357" t="s">
+        <v>871</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>101.151</v>
+      </c>
+      <c r="E357" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>1151.0</v>
+      </c>
+      <c r="J357" s="1">
+        <v>1.151</v>
+      </c>
+      <c r="K357">
+        <v>3.86</v>
+      </c>
+      <c r="L357" t="s">
+        <v>872</v>
+      </c>
+      <c r="M357" s="1">
+        <v>101151.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>105010.23</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>873</v>
+      </c>
+      <c r="B358" t="s">
+        <v>874</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>102.213</v>
+      </c>
+      <c r="E358" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-1389.0</v>
+      </c>
+      <c r="J358" s="1">
+        <v>-1.3407077083454</v>
+      </c>
+      <c r="K358">
+        <v>0.03</v>
+      </c>
+      <c r="L358">
+        <v>34.93</v>
+      </c>
+      <c r="M358" s="1">
+        <v>102213.0</v>
+      </c>
+      <c r="N358" s="1">
+        <v>102247.93</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>875</v>
+      </c>
+      <c r="B359" t="s">
+        <v>876</v>
+      </c>
+      <c r="C359" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>97.988</v>
+      </c>
+      <c r="E359" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>297426.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-3462.0</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-1.1639870085332</v>
+      </c>
+      <c r="K359">
+        <v>2.05</v>
+      </c>
+      <c r="L359" t="s">
+        <v>877</v>
+      </c>
+      <c r="M359" s="1">
+        <v>293964.0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>300110.92</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>878</v>
+      </c>
+      <c r="B360" t="s">
+        <v>879</v>
+      </c>
+      <c r="C360" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>104.277</v>
+      </c>
+      <c r="E360" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>105920.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-1643.0</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-1.551170694864</v>
+      </c>
+      <c r="K360">
+        <v>4.13</v>
+      </c>
+      <c r="L360" t="s">
+        <v>880</v>
+      </c>
+      <c r="M360" s="1">
+        <v>104277.0</v>
+      </c>
+      <c r="N360" s="1">
+        <v>108405.77</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>881</v>
+      </c>
+      <c r="B361" t="s">
+        <v>882</v>
+      </c>
+      <c r="C361" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.715</v>
+      </c>
+      <c r="E361" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-4734.8</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-3.0292716133424</v>
+      </c>
+      <c r="K361">
+        <v>2.73</v>
+      </c>
+      <c r="L361" t="s">
+        <v>883</v>
+      </c>
+      <c r="M361" s="1">
+        <v>151566.8</v>
+      </c>
+      <c r="N361" s="1">
+        <v>155720.77</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>884</v>
+      </c>
+      <c r="B362" t="s">
+        <v>885</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>97.84</v>
+      </c>
+      <c r="E362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-2160.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-2.16</v>
+      </c>
+      <c r="K362">
+        <v>0.59</v>
+      </c>
+      <c r="L362">
+        <v>586.65</v>
+      </c>
+      <c r="M362" s="1">
+        <v>97840.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>98426.65</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>886</v>
+      </c>
+      <c r="B363" t="s">
+        <v>887</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>95.119</v>
+      </c>
+      <c r="E363" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-2131.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-2.1912596401028</v>
+      </c>
+      <c r="K363">
+        <v>2.31</v>
+      </c>
+      <c r="L363" t="s">
+        <v>888</v>
+      </c>
+      <c r="M363" s="1">
+        <v>95119.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>97427.22</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>889</v>
+      </c>
+      <c r="B364" t="s">
+        <v>890</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E364" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>99147.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>753.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0.7594783503283</v>
+      </c>
+      <c r="K364">
+        <v>2.76</v>
+      </c>
+      <c r="L364" t="s">
+        <v>891</v>
+      </c>
+      <c r="M364" s="1">
+        <v>99900.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>102660.27</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>892</v>
+      </c>
+      <c r="B365" t="s">
+        <v>893</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.249</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-446.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-0.4473644616079</v>
+      </c>
+      <c r="K365">
+        <v>0.05</v>
+      </c>
+      <c r="L365">
+        <v>51.37</v>
+      </c>
+      <c r="M365" s="1">
+        <v>99249.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>99300.37</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>894</v>
+      </c>
+      <c r="B366" t="s">
+        <v>895</v>
+      </c>
+      <c r="C366" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>82.385</v>
+      </c>
+      <c r="E366" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1743.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.71023421837563</v>
+      </c>
+      <c r="K366">
+        <v>0.42</v>
+      </c>
+      <c r="L366" t="s">
+        <v>896</v>
+      </c>
+      <c r="M366" s="1">
+        <v>247155.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>248406.37</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>897</v>
+      </c>
+      <c r="B367" t="s">
+        <v>898</v>
+      </c>
+      <c r="C367" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1698.8</v>
+      </c>
+      <c r="J367" s="1">
+        <v>1.1024271502862</v>
+      </c>
+      <c r="K367">
+        <v>3.64</v>
+      </c>
+      <c r="L367" t="s">
+        <v>899</v>
+      </c>
+      <c r="M367" s="1">
+        <v>155795.15</v>
+      </c>
+      <c r="N367" s="1">
+        <v>161432.48</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>900</v>
+      </c>
+      <c r="B368" t="s">
+        <v>901</v>
+      </c>
+      <c r="C368" s="1">
+        <v>382.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.105</v>
+      </c>
+      <c r="E368" s="1">
+        <v>0.1073036649</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-2200.0</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>-2200.0</v>
+      </c>
+      <c r="N368" s="1">
+        <v>-2200.0</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>902</v>
+      </c>
+      <c r="B369" t="s">
+        <v>903</v>
+      </c>
+      <c r="C369" s="1">
+        <v>115.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>48.8</v>
+      </c>
+      <c r="E369" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>61180.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-5060.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-8.2706766917293</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>56120.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>56120.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>904</v>
+      </c>
+      <c r="B370" t="s">
+        <v>905</v>
+      </c>
+      <c r="C370" s="1">
+        <v>428.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>184.4</v>
+      </c>
+      <c r="E370" s="1">
+        <v>48.0123831776</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>205493.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>583739.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>284.06758381064</v>
+      </c>
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>789232.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>789232.0</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>906</v>
+      </c>
+      <c r="B371" t="s">
+        <v>907</v>
+      </c>
+      <c r="C371" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>49.7</v>
+      </c>
+      <c r="E371" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-40960.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-33.997343957503</v>
+      </c>
+      <c r="K371">
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>79520.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>79520.0</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>908</v>
+      </c>
+      <c r="B372" t="s">
+        <v>909</v>
+      </c>
+      <c r="C372" s="1">
         <v>-382.0</v>
       </c>
-      <c r="D290" s="1">
-[...2 lines deleted...]
-      <c r="E290" s="1">
+      <c r="D372" s="1">
+        <v>0.075</v>
+      </c>
+      <c r="E372" s="1">
         <v>0.0698298429</v>
       </c>
-      <c r="F290" t="s">
-[...11 lines deleted...]
-      <c r="J290" s="1">
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-4937.5</v>
+      </c>
+      <c r="J372" s="1">
         <v>0</v>
       </c>
-      <c r="K290">
-[...14 lines deleted...]
-      <c r="P290">
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>-4937.5</v>
+      </c>
+      <c r="N372" s="1">
+        <v>-4937.5</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>910</v>
+      </c>
+      <c r="B373" t="s">
+        <v>911</v>
+      </c>
+      <c r="C373" s="1">
+        <v>-428.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>159.8</v>
+      </c>
+      <c r="E373" s="1">
+        <v>43.5778037383</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>-186513.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-497431.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>266.70044447304</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>-683944.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>-683944.0</v>
+      </c>
+      <c r="O373" s="1">
+        <v>-0.56</v>
+      </c>
+      <c r="P373">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>