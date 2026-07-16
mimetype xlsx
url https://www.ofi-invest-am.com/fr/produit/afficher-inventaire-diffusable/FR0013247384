--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="912">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="874">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,1764 +1036,1650 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>2 996.58</t>
+    <t>3 332.19</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 008.56</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 236.30</t>
+    <t>4 472.95</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 140.41</t>
+    <t>1 428.08</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 728.77</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>3 913.40</t>
+    <t>4 320.74</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 690.87</t>
+    <t>8 584.42</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>4 698.63</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 638.36</t>
+    <t>2 868.49</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 493.15</t>
+    <t>3 819.18</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 891.82</t>
+    <t>3 243.87</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
+    <t>1 028.42</t>
+  </si>
+  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 722.74</t>
-[...8 lines deleted...]
-    <t>2 585.62</t>
+    <t>1 911.16</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 713.70</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+    <t>2 982.19</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>2 945.69</t>
+    <t>3 217.90</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 268.03</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 032.90</t>
+    <t>4 414.39</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 867.81</t>
+    <t>2 126.71</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>9 146.58</t>
+    <t>10 081.26</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>25 166.47</t>
+    <t>1 607.86</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 985.18</t>
+    <t>2 403.12</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
+    <t>2 982.88</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>2 056.16</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>1 241.78</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>1 936.60</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 858.56</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 666.78</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>3 969.86</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>3 713.01</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 586.29</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>3 046.58</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>2 902.40</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>7 504.11</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>8 084.25</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>8 961.10</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 251.37</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 469.18</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>1 898.69</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>1 504.37</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>2 724.28</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 436.30</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>1 181.51</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>6 645.89</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>6 231.42</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>2 820.21</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>3 544.11</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 104.11</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>2 279.45</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>2 573.77</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>9 472.19</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>4 234.49</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 596.58</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>1 575.17</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>3 770.96</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>17 485.22</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>14 782.39</t>
+  </si>
+  <si>
+    <t>FR0010171975</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4 25/04/2055</t>
+  </si>
+  <si>
+    <t>17 161.64</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>8 303.34</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>28 985.76</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>44 961.36</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>12 206.92</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 844.93</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>1 860.27</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 386.64</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>1 705.48</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 050.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>7 982.88</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>2 648.79</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>3 029.18</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>3 463.10</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>1 249.51</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>1 068.09</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>2 852.90</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>2 175.04</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>6 182.07</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>2 486.07</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>2 150.49</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>1 335.62</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 001.03</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>2 218.84</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0013508694</t>
+  </si>
+  <si>
+    <t>LA POSTE SA 1.375 21/04/2032</t>
+  </si>
+  <si>
+    <t>1 371.23</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>1 132.19</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>2 862.33</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>5 268.19</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>2 770.27</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>2 779.26</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>2 893.15</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 101.60</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>3 998.87</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>3 602.88</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>2 706.85</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>3 221.52</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>1 702.47</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 098.71</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>2 217.71</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>7 287.67</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
     <t>2 733.56</t>
   </si>
   <si>
-    <t>FR001400LZI6</t>
-[...1015 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 252.05</t>
+    <t>5 769.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 121.24</t>
-[...17 lines deleted...]
-    <t>2 376.37</t>
+    <t>2 416.73</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>XS2894895684</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>7 742.47</t>
+    <t>9 123.29</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 137.51</t>
-[...8 lines deleted...]
-    <t>2 044.52</t>
+    <t>1 405.16</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 305.82</t>
+    <t>1 603.08</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 208.52</t>
+    <t>16 135.48</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 363.23</t>
-[...26 lines deleted...]
-    <t>28 662.68</t>
+    <t>3 990.02</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>2 738.63</t>
+    <t>12 044.79</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 096.99</t>
+    <t>1 311.78</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 682.19</t>
-[...8 lines deleted...]
-    <t>1 917.81</t>
+    <t>3 989.04</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 529.45</t>
+    <t>6 047.26</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 830.82</t>
-[...8 lines deleted...]
-    <t>2 005.48</t>
+    <t>4 156.85</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>4 502.74</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 142.47</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 018.97</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 094.39</t>
+    <t>1 613.77</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 859.23</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>6 146.92</t>
-[...8 lines deleted...]
-    <t>4 128.77</t>
+    <t>4 692.47</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 153.97</t>
+    <t>4 591.23</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 308.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>2 760.27</t>
+    <t>3 009.59</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 251.37</t>
+    <t>1 423.97</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 637.33</t>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3160,209 +3046,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>218.3</v>
+        <v>226.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3274.5</v>
+        <v>3396.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3274.5</v>
+        <v>3396.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>632323.7864</v>
+        <v>638103.6121</v>
       </c>
       <c r="D3">
-        <v>130.87</v>
+        <v>135.65</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>82755123.76</v>
+        <v>86558978.14</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>82755123.76</v>
+        <v>86558978.14</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>317659.81</v>
+        <v>316958.69</v>
       </c>
       <c r="D4">
-        <v>121.7</v>
+        <v>126.21</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>38660860.39</v>
+        <v>40004684.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>38660860.39</v>
+        <v>40004684.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>989.8193</v>
+        <v>993.0746</v>
       </c>
       <c r="D5">
-        <v>120.19</v>
+        <v>124.53</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>118971.97</v>
+        <v>123671.48</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>118971.97</v>
+        <v>123671.48</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>127.13</v>
+        <v>131.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>127.13</v>
+        <v>131.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>127.13</v>
+        <v>131.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P373"/>
+  <dimension ref="A1:P362"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O373" sqref="O373"/>
+      <selection activeCell="O362" sqref="O362"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3384,18636 +3270,18086 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.42</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-8721.6</v>
+        <v>-6868.26</v>
       </c>
       <c r="J2" s="1">
-        <v>-13.628620102215</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>55273.14</v>
+        <v>57126.48</v>
       </c>
       <c r="N2" s="1">
-        <v>55273.14</v>
+        <v>57126.48</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5216.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.89</v>
+        <v>29.99</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3174074074</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>147925.76</v>
+        <v>152914.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-7667.52</v>
+        <v>9032.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.1833568406206</v>
+        <v>5.9065880167938</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>140258.24</v>
+        <v>161946.0</v>
       </c>
       <c r="N3" s="1">
-        <v>140258.24</v>
+        <v>161946.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1414.0</v>
+        <v>1464.0</v>
       </c>
       <c r="D4" s="1">
-        <v>210.6</v>
+        <v>242.0</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.9803278689</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>348975.2</v>
+        <v>360115.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-51186.8</v>
+        <v>-5827.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.667747163695</v>
+        <v>-1.6181488590318</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>297788.4</v>
+        <v>354288.0</v>
       </c>
       <c r="N4" s="1">
-        <v>297788.4</v>
+        <v>354288.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2304.0</v>
+        <v>2385.0</v>
       </c>
       <c r="D5" s="1">
-        <v>133.25</v>
+        <v>141.85</v>
       </c>
       <c r="E5" s="1">
-        <v>207.3860286458</v>
+        <v>204.983672956</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>477817.41</v>
+        <v>488886.06</v>
       </c>
       <c r="I5" s="1">
-        <v>-170809.41</v>
+        <v>-150573.81</v>
       </c>
       <c r="J5" s="1">
-        <v>-35.747841419173</v>
+        <v>-30.799366625426</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>307008.0</v>
+        <v>338312.25</v>
       </c>
       <c r="N5" s="1">
-        <v>307008.0</v>
+        <v>338312.25</v>
       </c>
       <c r="O5" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>219.0</v>
+        <v>227.0</v>
       </c>
       <c r="D6" s="1">
-        <v>865.6</v>
+        <v>958.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1281.5523287671</v>
+        <v>1266.3645814978</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>280659.96</v>
+        <v>287464.76</v>
       </c>
       <c r="I6" s="1">
-        <v>-91093.56</v>
+        <v>-69998.76</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.45691334097</v>
+        <v>-24.350379503909</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>189566.4</v>
+        <v>217466.0</v>
       </c>
       <c r="N6" s="1">
-        <v>189566.4</v>
+        <v>217466.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>28345.0</v>
+        <v>29344.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.24</v>
+        <v>26.04</v>
       </c>
       <c r="E7" s="1">
-        <v>27.154707003</v>
+        <v>27.0990543212</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>769700.17</v>
+        <v>795194.65</v>
       </c>
       <c r="I7" s="1">
-        <v>-54272.37</v>
+        <v>-31076.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.0511053674316</v>
+        <v>-3.9080859007288</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>715427.8</v>
+        <v>764117.76</v>
       </c>
       <c r="N7" s="1">
-        <v>715427.8</v>
+        <v>764117.76</v>
       </c>
       <c r="O7" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.8</v>
+        <v>110.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-7270.8</v>
+        <v>-3984.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.331081081081</v>
+        <v>-6.7567567567568</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>51692.4</v>
+        <v>54979.2</v>
       </c>
       <c r="N8" s="1">
-        <v>51692.4</v>
+        <v>54979.2</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.35</v>
+        <v>67.7</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>-3733.2</v>
+        <v>7027.2</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.0540540540541</v>
+        <v>7.631160572337</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>88352.4</v>
+        <v>99112.8</v>
       </c>
       <c r="N9" s="1">
-        <v>88352.4</v>
+        <v>99112.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>25927.0</v>
+        <v>26841.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.095</v>
+        <v>9.746</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8556186431</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>229453.95</v>
+        <v>237693.66</v>
       </c>
       <c r="I10" s="1">
-        <v>6352.12</v>
+        <v>23898.73</v>
       </c>
       <c r="J10" s="1">
-        <v>2.7683637610074</v>
+        <v>10.054424674179</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>235806.07</v>
+        <v>261592.39</v>
       </c>
       <c r="N10" s="1">
-        <v>235806.07</v>
+        <v>261592.39</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5248.0</v>
+        <v>5433.0</v>
       </c>
       <c r="D11" s="1">
-        <v>163.96</v>
+        <v>171.78</v>
       </c>
       <c r="E11" s="1">
-        <v>159.2474714177</v>
+        <v>159.3010178539</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>835730.73</v>
+        <v>865482.43</v>
       </c>
       <c r="I11" s="1">
-        <v>24731.35</v>
+        <v>67798.31</v>
       </c>
       <c r="J11" s="1">
-        <v>2.9592486086996</v>
+        <v>7.8335859458175</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>860462.08</v>
+        <v>933280.74</v>
       </c>
       <c r="N11" s="1">
-        <v>860462.08</v>
+        <v>933280.74</v>
       </c>
       <c r="O11" s="1">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3383.0</v>
+        <v>3502.0</v>
       </c>
       <c r="D12" s="1">
-        <v>353.2</v>
+        <v>385.9</v>
       </c>
       <c r="E12" s="1">
-        <v>212.4418799882</v>
+        <v>217.4322044546</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>718690.88</v>
+        <v>761447.58</v>
       </c>
       <c r="I12" s="1">
-        <v>476184.72</v>
+        <v>589974.22</v>
       </c>
       <c r="J12" s="1">
-        <v>66.257237047449</v>
+        <v>77.480608711108</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1194875.6</v>
+        <v>1351421.8</v>
       </c>
       <c r="N12" s="1">
-        <v>1194875.6</v>
+        <v>1351421.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.98</v>
+        <v>1.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8288.0</v>
+        <v>8580.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.36</v>
+        <v>22.84</v>
       </c>
       <c r="E13" s="1">
-        <v>24.9201387548</v>
+        <v>24.8976724942</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>206538.11</v>
+        <v>213622.03</v>
       </c>
       <c r="I13" s="1">
-        <v>-12930.43</v>
+        <v>-17654.83</v>
       </c>
       <c r="J13" s="1">
-        <v>-6.2605540449654</v>
+        <v>-8.2645174750937</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>193607.68</v>
+        <v>195967.2</v>
       </c>
       <c r="N13" s="1">
-        <v>193607.68</v>
+        <v>195967.2</v>
       </c>
       <c r="O13" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>55.2</v>
+        <v>57.75</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-8692.35</v>
+        <v>-6037.8</v>
       </c>
       <c r="J14" s="1">
-        <v>-13.139260424862</v>
+        <v>-9.1266719118804</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>57463.2</v>
+        <v>60117.75</v>
       </c>
       <c r="N14" s="1">
-        <v>57463.2</v>
+        <v>60117.75</v>
       </c>
       <c r="O14" s="1">
         <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>9697.0</v>
+        <v>10039.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.1</v>
+        <v>52.44</v>
       </c>
       <c r="E15" s="1">
-        <v>61.1051851088</v>
+        <v>60.681894611</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>592536.98</v>
+        <v>609185.54</v>
       </c>
       <c r="I15" s="1">
-        <v>-116414.28</v>
+        <v>-82740.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.646753524143</v>
+        <v>-13.582131315855</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>476122.7</v>
+        <v>526445.16</v>
       </c>
       <c r="N15" s="1">
-        <v>476122.7</v>
+        <v>526445.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.032</v>
+        <v>9.928</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-24501.25</v>
+        <v>-15468.71</v>
       </c>
       <c r="J16" s="1">
-        <v>-39.036049944476</v>
+        <v>-24.645164476776</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>38264.45</v>
+        <v>47296.99</v>
       </c>
       <c r="N16" s="1">
-        <v>38264.45</v>
+        <v>47296.99</v>
       </c>
       <c r="O16" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11401.0</v>
+        <v>11803.0</v>
       </c>
       <c r="D17" s="1">
-        <v>60.34</v>
+        <v>64.16</v>
       </c>
       <c r="E17" s="1">
-        <v>54.9314472415</v>
+        <v>55.0945412183</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>626273.43</v>
+        <v>650280.87</v>
       </c>
       <c r="I17" s="1">
-        <v>61662.91</v>
+        <v>106999.61</v>
       </c>
       <c r="J17" s="1">
-        <v>9.8460044840159</v>
+        <v>16.45436840238</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>687936.34</v>
+        <v>757280.48</v>
       </c>
       <c r="N17" s="1">
-        <v>687936.34</v>
+        <v>757280.48</v>
       </c>
       <c r="O17" s="1">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5353.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D18" s="1">
-        <v>27.02</v>
+        <v>31.62</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8347419704</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>160161.76</v>
+        <v>165344.14</v>
       </c>
       <c r="I18" s="1">
-        <v>-15523.7</v>
+        <v>9893.9</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.692513368984</v>
+        <v>5.9838225896606</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>144638.06</v>
+        <v>175238.04</v>
       </c>
       <c r="N18" s="1">
-        <v>144638.06</v>
+        <v>175238.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>3935.0</v>
+        <v>4074.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1168.6</v>
+        <v>1222.6</v>
       </c>
       <c r="E19" s="1">
-        <v>488.475819568</v>
+        <v>509.9953730977</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1922152.35</v>
+        <v>2077721.15</v>
       </c>
       <c r="I19" s="1">
-        <v>2676288.65</v>
+        <v>2903151.25</v>
       </c>
       <c r="J19" s="1">
-        <v>139.23395042022</v>
+        <v>139.72766509115</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4598441.0</v>
+        <v>4980872.4</v>
       </c>
       <c r="N19" s="1">
-        <v>4598441.0</v>
+        <v>4980872.4</v>
       </c>
       <c r="O19" s="1">
-        <v>3.78</v>
+        <v>3.93</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>57.8</v>
+        <v>63.82</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>-4761.12</v>
+        <v>3113.04</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.9244791666667</v>
+        <v>3.8736979166667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>75602.4</v>
+        <v>83476.56</v>
       </c>
       <c r="N20" s="1">
-        <v>75602.4</v>
+        <v>83476.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>30966.0</v>
+        <v>32057.0</v>
       </c>
       <c r="D21" s="1">
-        <v>38.44</v>
+        <v>42.29</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1316682813</v>
+        <v>27.5437526905</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>840159.24</v>
+        <v>882970.08</v>
       </c>
       <c r="I21" s="1">
-        <v>350173.8</v>
+        <v>472720.45</v>
       </c>
       <c r="J21" s="1">
-        <v>41.679455908858</v>
+        <v>53.53753889373</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1190333.04</v>
+        <v>1355690.53</v>
       </c>
       <c r="N21" s="1">
-        <v>1190333.04</v>
+        <v>1355690.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.98</v>
+        <v>1.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.065</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>-9450.98</v>
+        <v>12826.33</v>
       </c>
       <c r="J22" s="1">
-        <v>-15.842763549732</v>
+        <v>21.500893388922</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>50203.89</v>
+        <v>72481.2</v>
       </c>
       <c r="N22" s="1">
-        <v>50203.89</v>
+        <v>72481.2</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.3</v>
+        <v>55.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-4029.25</v>
+        <v>567.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.4721969006381</v>
+        <v>0.91157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>58225.5</v>
+        <v>62822.25</v>
       </c>
       <c r="N23" s="1">
-        <v>58225.5</v>
+        <v>62822.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>6764.0</v>
+        <v>7002.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.72</v>
+        <v>18.825</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.2073693231</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>123375.36</v>
+        <v>127488.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-10281.28</v>
+        <v>4324.65</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.3333333333333</v>
+        <v>3.3922016189759</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>113094.08</v>
+        <v>131812.65</v>
       </c>
       <c r="N24" s="1">
-        <v>113094.08</v>
+        <v>131812.65</v>
       </c>
       <c r="O24" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>56851.0</v>
+        <v>58855.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.915</v>
+        <v>19.57</v>
       </c>
       <c r="E25" s="1">
-        <v>9.0375083991</v>
+        <v>9.3511917424</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>513791.39</v>
+        <v>550364.39</v>
       </c>
       <c r="I25" s="1">
-        <v>504694.28</v>
+        <v>601427.96</v>
       </c>
       <c r="J25" s="1">
-        <v>98.229415638904</v>
+        <v>109.27813843479</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1018485.67</v>
+        <v>1151792.35</v>
       </c>
       <c r="N25" s="1">
-        <v>1018485.67</v>
+        <v>1151792.35</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>45531.0</v>
+        <v>47136.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.02</v>
+        <v>3.264</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000439</v>
+        <v>3.2023818313</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>146063.45</v>
+        <v>150947.47</v>
       </c>
       <c r="I26" s="1">
-        <v>-8559.83</v>
+        <v>2904.43</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.8603504162061</v>
+        <v>1.924132945057</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>137503.62</v>
+        <v>153851.9</v>
       </c>
       <c r="N26" s="1">
-        <v>137503.62</v>
+        <v>153851.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>126625.0</v>
+        <v>131088.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.35</v>
+        <v>10.526</v>
       </c>
       <c r="E27" s="1">
-        <v>7.3367455084</v>
+        <v>7.4100548487</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>929015.4</v>
+        <v>971369.27</v>
       </c>
       <c r="I27" s="1">
-        <v>254928.35</v>
+        <v>408463.02</v>
       </c>
       <c r="J27" s="1">
-        <v>27.440702274688</v>
+        <v>42.050230804604</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1183943.75</v>
+        <v>1379832.29</v>
       </c>
       <c r="N27" s="1">
-        <v>1183943.75</v>
+        <v>1379832.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.97</v>
+        <v>1.09</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>7915.0</v>
+        <v>8194.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.55</v>
+        <v>16.865</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350006317</v>
+        <v>16.4975469856</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>130874.53</v>
+        <v>135180.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-7796.28</v>
+        <v>3010.91</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.9570643730296</v>
+        <v>2.2273190961149</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>123078.25</v>
+        <v>138191.81</v>
       </c>
       <c r="N28" s="1">
-        <v>123078.25</v>
+        <v>138191.81</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.135</v>
+        <v>14.755</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>-5801.12</v>
+        <v>3235.24</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.336860670194</v>
+        <v>4.0917107583774</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>73267.03</v>
+        <v>82303.39</v>
       </c>
       <c r="N29" s="1">
-        <v>73267.03</v>
+        <v>82303.39</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1157.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D30" s="1">
-        <v>125.4</v>
+        <v>154.1</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.9144407346</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>152724.0</v>
+        <v>158033.5</v>
       </c>
       <c r="I30" s="1">
-        <v>-7636.2</v>
+        <v>26578.3</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.0</v>
+        <v>16.81814298867</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>145087.8</v>
+        <v>184611.8</v>
       </c>
       <c r="N30" s="1">
-        <v>145087.8</v>
+        <v>184611.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>660.0</v>
       </c>
       <c r="D31" s="1">
-        <v>183.85</v>
+        <v>220.5</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>125004.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-3663.0</v>
+        <v>20526.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.9303062302006</v>
+        <v>16.420274551214</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>121341.0</v>
+        <v>145530.0</v>
       </c>
       <c r="N31" s="1">
-        <v>121341.0</v>
+        <v>145530.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.04</v>
+        <v>30.68</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-7928.96</v>
+        <v>-6709.12</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.163742690058</v>
+        <v>-10.292397660819</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>57256.24</v>
+        <v>58476.08</v>
       </c>
       <c r="N32" s="1">
-        <v>57256.24</v>
+        <v>58476.08</v>
       </c>
       <c r="O32" s="1">
         <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9508.0</v>
+        <v>9843.0</v>
       </c>
       <c r="D33" s="1">
-        <v>76.34</v>
+        <v>81.0</v>
       </c>
       <c r="E33" s="1">
-        <v>78.62634939</v>
+        <v>78.6050320024</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>747579.33</v>
+        <v>773709.33</v>
       </c>
       <c r="I33" s="1">
-        <v>-21738.61</v>
+        <v>23573.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.9078666474098</v>
+        <v>3.0468380160286</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>725840.72</v>
+        <v>797283.0</v>
       </c>
       <c r="N33" s="1">
-        <v>725840.72</v>
+        <v>797283.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10666.0</v>
+        <v>11042.0</v>
       </c>
       <c r="D34" s="1">
-        <v>84.49</v>
+        <v>90.44</v>
       </c>
       <c r="E34" s="1">
-        <v>76.2124367148</v>
+        <v>76.3751213548</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>812881.85</v>
+        <v>843334.09</v>
       </c>
       <c r="I34" s="1">
-        <v>88288.49</v>
+        <v>155304.39</v>
       </c>
       <c r="J34" s="1">
-        <v>10.861171275998</v>
+        <v>18.415523793186</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>901170.34</v>
+        <v>998638.48</v>
       </c>
       <c r="N34" s="1">
-        <v>901170.34</v>
+        <v>998638.48</v>
       </c>
       <c r="O34" s="1">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.052</v>
+        <v>11.21</v>
       </c>
       <c r="E35" s="1">
         <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>-29274.18</v>
+        <v>5843.53</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.1776866513547</v>
+        <v>0.23508249514728</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2456461.73</v>
+        <v>2491579.44</v>
       </c>
       <c r="N35" s="1">
-        <v>2456461.73</v>
+        <v>2491579.44</v>
       </c>
       <c r="O35" s="1">
-        <v>2.02</v>
+        <v>1.97</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.634</v>
+        <v>10.638</v>
       </c>
       <c r="E36" s="1">
         <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-52709.93</v>
+        <v>-50771.22</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.0123375300058</v>
+        <v>-0.97510301095413</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5154044.58</v>
+        <v>5155983.29</v>
       </c>
       <c r="N36" s="1">
-        <v>5154044.58</v>
+        <v>5155983.29</v>
       </c>
       <c r="O36" s="1">
-        <v>4.24</v>
+        <v>4.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2395.0</v>
+        <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.25</v>
+        <v>52.52</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>126168.6</v>
+        <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-8214.85</v>
+        <v>-121.96</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.5110098709188</v>
+        <v>-0.093585710883076</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>117953.75</v>
+        <v>130197.08</v>
       </c>
       <c r="N37" s="1">
-        <v>117953.75</v>
+        <v>130197.08</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>12719.0</v>
+        <v>13167.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.73</v>
+        <v>12.212</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9802286018</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>152755.19</v>
+        <v>157743.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-16280.32</v>
+        <v>3051.73</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.657785179017</v>
+        <v>1.9346132874936</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>136474.87</v>
+        <v>160795.4</v>
       </c>
       <c r="N38" s="1">
-        <v>136474.87</v>
+        <v>160795.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>14498.0</v>
+        <v>15009.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.74</v>
+        <v>28.85</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8141902331</v>
+        <v>24.8443487241</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359756.13</v>
+        <v>372888.83</v>
       </c>
       <c r="I39" s="1">
-        <v>27920.39</v>
+        <v>60120.82</v>
       </c>
       <c r="J39" s="1">
-        <v>7.7609212663034</v>
+        <v>16.122987647552</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>387676.52</v>
+        <v>433009.65</v>
       </c>
       <c r="N39" s="1">
-        <v>387676.52</v>
+        <v>433009.65</v>
       </c>
       <c r="O39" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>49695.0</v>
+        <v>51447.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.095</v>
+        <v>10.655</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5665974444</v>
+        <v>10.5529212588</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>525107.06</v>
+        <v>542916.14</v>
       </c>
       <c r="I40" s="1">
-        <v>-23436.03</v>
+        <v>5251.65</v>
       </c>
       <c r="J40" s="1">
-        <v>-4.4630955828322</v>
+        <v>0.96730408493658</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>501671.03</v>
+        <v>548167.79</v>
       </c>
       <c r="N40" s="1">
-        <v>501671.03</v>
+        <v>548167.79</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.295</v>
+        <v>16.775</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>-4324.5</v>
+        <v>4209.18</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.6743533811156</v>
+        <v>4.5497039576192</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>88190.97</v>
+        <v>96724.65</v>
       </c>
       <c r="N41" s="1">
-        <v>88190.97</v>
+        <v>96724.65</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.85</v>
+        <v>87.3</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-6018.0</v>
+        <v>-3672.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.546925566343</v>
+        <v>-5.8252427184466</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>57018.0</v>
+        <v>59364.0</v>
       </c>
       <c r="N42" s="1">
-        <v>57018.0</v>
+        <v>59364.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4496.0</v>
+        <v>4654.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.16</v>
+        <v>34.72</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.518955737</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>155786.4</v>
+        <v>160651.22</v>
       </c>
       <c r="I43" s="1">
-        <v>-15691.04</v>
+        <v>935.66</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.07215007215</v>
+        <v>0.58241699004838</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>140095.36</v>
+        <v>161586.88</v>
       </c>
       <c r="N43" s="1">
-        <v>140095.36</v>
+        <v>161586.88</v>
       </c>
       <c r="O43" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5169.0</v>
+        <v>5351.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.32</v>
+        <v>77.88</v>
       </c>
       <c r="E44" s="1">
-        <v>65.5330102534</v>
+        <v>65.6869837414</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>338740.13</v>
+        <v>351491.05</v>
       </c>
       <c r="I44" s="1">
-        <v>14405.95</v>
+        <v>65244.83</v>
       </c>
       <c r="J44" s="1">
-        <v>4.2528028787141</v>
+        <v>18.56230194197</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>353146.08</v>
+        <v>416735.88</v>
       </c>
       <c r="N44" s="1">
-        <v>353146.08</v>
+        <v>416735.88</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>54.4</v>
+        <v>58.15</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-7827.5</v>
+        <v>-4040.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-12.469831053902</v>
+        <v>-6.4360418342719</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>54944.0</v>
+        <v>58731.5</v>
       </c>
       <c r="N45" s="1">
-        <v>54944.0</v>
+        <v>58731.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.05</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>19627.0</v>
+        <v>20319.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.255</v>
+        <v>17.29</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850002548</v>
+        <v>18.6877680988</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>368693.2</v>
+        <v>379716.76</v>
       </c>
       <c r="I46" s="1">
-        <v>-49656.31</v>
+        <v>-28401.25</v>
       </c>
       <c r="J46" s="1">
-        <v>-13.468192524299</v>
+        <v>-7.4795882067465</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>319036.89</v>
+        <v>351315.51</v>
       </c>
       <c r="N46" s="1">
-        <v>319036.89</v>
+        <v>351315.51</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>5853.0</v>
+        <v>6059.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.42</v>
+        <v>67.48</v>
       </c>
       <c r="E47" s="1">
-        <v>59.9331334358</v>
+        <v>60.2427578808</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>350788.63</v>
+        <v>365010.87</v>
       </c>
       <c r="I47" s="1">
-        <v>55526.63</v>
+        <v>43850.45</v>
       </c>
       <c r="J47" s="1">
-        <v>15.829084882255</v>
+        <v>12.013464146972</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>406315.26</v>
+        <v>408861.32</v>
       </c>
       <c r="N47" s="1">
-        <v>406315.26</v>
+        <v>408861.32</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>11706.0</v>
+        <v>12119.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.7</v>
+        <v>18.61</v>
       </c>
       <c r="E48" s="1">
-        <v>29.6084777037</v>
+        <v>29.1879981847</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>346596.84</v>
+        <v>353729.35</v>
       </c>
       <c r="I48" s="1">
-        <v>-139400.64</v>
+        <v>-128194.76</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.219824277682</v>
+        <v>-36.240916960948</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>207196.2</v>
+        <v>225534.59</v>
       </c>
       <c r="N48" s="1">
-        <v>207196.2</v>
+        <v>225534.59</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15343.0</v>
+        <v>15884.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.15</v>
+        <v>28.055</v>
       </c>
       <c r="E49" s="1">
-        <v>30.2950003259</v>
+        <v>30.1185727776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>464816.19</v>
+        <v>478403.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-78939.74</v>
+        <v>-32777.79</v>
       </c>
       <c r="J49" s="1">
-        <v>-16.98300138814</v>
+        <v>-6.8514958954829</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>385876.45</v>
+        <v>445625.62</v>
       </c>
       <c r="N49" s="1">
-        <v>385876.45</v>
+        <v>445625.62</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2386.0</v>
+        <v>2470.0</v>
       </c>
       <c r="D50" s="1">
-        <v>249.2</v>
+        <v>259.5</v>
       </c>
       <c r="E50" s="1">
-        <v>221.9096479464</v>
+        <v>222.9023562753</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>529476.42</v>
+        <v>550568.82</v>
       </c>
       <c r="I50" s="1">
-        <v>65114.78</v>
+        <v>90396.18</v>
       </c>
       <c r="J50" s="1">
-        <v>12.297956536006</v>
+        <v>16.418688584653</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>594591.2</v>
+        <v>640965.0</v>
       </c>
       <c r="N50" s="1">
-        <v>594591.2</v>
+        <v>640965.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8140.0</v>
+        <v>8427.0</v>
       </c>
       <c r="D51" s="1">
-        <v>43.93</v>
+        <v>48.64</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.9177939955</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>407814.0</v>
+        <v>420657.25</v>
       </c>
       <c r="I51" s="1">
-        <v>-50223.8</v>
+        <v>-10767.97</v>
       </c>
       <c r="J51" s="1">
-        <v>-12.315369261477</v>
+        <v>-2.5597966040048</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>357590.2</v>
+        <v>409889.28</v>
       </c>
       <c r="N51" s="1">
-        <v>357590.2</v>
+        <v>409889.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9403.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.15</v>
+        <v>29.11</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8244943103</v>
+        <v>30.8287620711</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>299245.72</v>
+        <v>300087.17</v>
       </c>
       <c r="I52" s="1">
-        <v>3060.73</v>
+        <v>-16730.43</v>
       </c>
       <c r="J52" s="1">
-        <v>1.0228149629007</v>
+        <v>-5.5751900356153</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>302306.45</v>
+        <v>283356.74</v>
       </c>
       <c r="N52" s="1">
-        <v>302306.45</v>
+        <v>283356.74</v>
       </c>
       <c r="O52" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>47678.0</v>
+        <v>49359.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.295</v>
+        <v>19.21</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1508316205</v>
+        <v>19.1443325432</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>913073.35</v>
+        <v>944945.11</v>
       </c>
       <c r="I53" s="1">
-        <v>6873.66</v>
+        <v>3241.28</v>
       </c>
       <c r="J53" s="1">
-        <v>0.75280479930774</v>
+        <v>0.34301251635664</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>919947.01</v>
+        <v>948186.39</v>
       </c>
       <c r="N53" s="1">
-        <v>919947.01</v>
+        <v>948186.39</v>
       </c>
       <c r="O53" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>95910.0</v>
+        <v>99291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.337</v>
+        <v>4.52</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163065132</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>433129.56</v>
+        <v>448428.59</v>
       </c>
       <c r="I54" s="1">
-        <v>-17167.89</v>
+        <v>366.73</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.963684676705</v>
+        <v>0.08178113710368</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>415961.67</v>
+        <v>448795.32</v>
       </c>
       <c r="N54" s="1">
-        <v>415961.67</v>
+        <v>448795.32</v>
       </c>
       <c r="O54" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1305.0</v>
+        <v>1351.0</v>
       </c>
       <c r="D55" s="1">
-        <v>130.85</v>
+        <v>140.3</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.6875647668</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>190791.0</v>
+        <v>196823.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-20031.75</v>
+        <v>-7278.6</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.499316005472</v>
+        <v>-3.6980265099919</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>170759.25</v>
+        <v>189545.3</v>
       </c>
       <c r="N55" s="1">
-        <v>170759.25</v>
+        <v>189545.3</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>9968.0</v>
+        <v>10319.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.12</v>
+        <v>41.34</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3882973156</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>433009.92</v>
+        <v>447723.84</v>
       </c>
       <c r="I56" s="1">
-        <v>-3189.76</v>
+        <v>-21136.38</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.73664825046041</v>
+        <v>-4.7208520323599</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>429820.16</v>
+        <v>426587.46</v>
       </c>
       <c r="N56" s="1">
-        <v>429820.16</v>
+        <v>426587.46</v>
       </c>
       <c r="O56" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>128530.0</v>
+        <v>133060.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.437</v>
+        <v>9.696</v>
       </c>
       <c r="E57" s="1">
-        <v>5.9693387536</v>
+        <v>6.0852837818</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>767239.11</v>
+        <v>809707.86</v>
       </c>
       <c r="I57" s="1">
-        <v>445698.5</v>
+        <v>480441.9</v>
       </c>
       <c r="J57" s="1">
-        <v>58.091212268884</v>
+        <v>59.335215049043</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1212937.61</v>
+        <v>1290149.76</v>
       </c>
       <c r="N57" s="1">
-        <v>1212937.61</v>
+        <v>1290149.76</v>
       </c>
       <c r="O57" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>32676.0</v>
+        <v>33828.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.29</v>
+        <v>28.28</v>
       </c>
       <c r="E58" s="1">
-        <v>15.3792771453</v>
+        <v>15.7991953411</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>502533.26</v>
+        <v>534455.18</v>
       </c>
       <c r="I58" s="1">
-        <v>389194.78</v>
+        <v>422200.66</v>
       </c>
       <c r="J58" s="1">
-        <v>77.446571397085</v>
+        <v>78.996457663672</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>891728.04</v>
+        <v>956655.84</v>
       </c>
       <c r="N58" s="1">
-        <v>891728.04</v>
+        <v>956655.84</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2688.0</v>
+        <v>2783.0</v>
       </c>
       <c r="D59" s="1">
-        <v>90.85</v>
+        <v>105.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.589702381</v>
+        <v>104.1770104204</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>281137.12</v>
+        <v>289924.62</v>
       </c>
       <c r="I59" s="1">
-        <v>-36932.32</v>
+        <v>3125.28</v>
       </c>
       <c r="J59" s="1">
-        <v>-13.136764010388</v>
+        <v>1.0779629546466</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>244204.8</v>
+        <v>293049.9</v>
       </c>
       <c r="N59" s="1">
-        <v>244204.8</v>
+        <v>293049.9</v>
       </c>
       <c r="O59" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2521.0</v>
+        <v>2610.0</v>
       </c>
       <c r="D60" s="1">
-        <v>198.7</v>
+        <v>206.9</v>
       </c>
       <c r="E60" s="1">
-        <v>202.3486751289</v>
+        <v>202.2140268199</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>510121.01</v>
+        <v>527778.61</v>
       </c>
       <c r="I60" s="1">
-        <v>-9198.31</v>
+        <v>12230.39</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.8031623516154</v>
+        <v>2.3173333985627</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>500922.7</v>
+        <v>540009.0</v>
       </c>
       <c r="N60" s="1">
-        <v>500922.7</v>
+        <v>540009.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.94</v>
+        <v>69.24</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-6300.86</v>
+        <v>1094.04</v>
       </c>
       <c r="J61" s="1">
-        <v>-9.1255868544601</v>
+        <v>1.5845070422535</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>62745.22</v>
+        <v>70140.12</v>
       </c>
       <c r="N61" s="1">
-        <v>62745.22</v>
+        <v>70140.12</v>
       </c>
       <c r="O61" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.4</v>
+        <v>26.35</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-638.04</v>
+        <v>1693.26</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.0132501948558</v>
+        <v>2.6890101325019</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>62331.6</v>
+        <v>64662.9</v>
       </c>
       <c r="N62" s="1">
-        <v>62331.6</v>
+        <v>64662.9</v>
       </c>
       <c r="O62" s="1">
         <v>0.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>388.0</v>
+        <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>274.3</v>
+        <v>305.1</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>124703.2</v>
+        <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-18274.8</v>
+        <v>-6099.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-14.654635967642</v>
+        <v>-4.737116813153</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>106428.4</v>
+        <v>122650.2</v>
       </c>
       <c r="N63" s="1">
-        <v>106428.4</v>
+        <v>122650.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4383.0</v>
+        <v>4537.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.58</v>
+        <v>59.88</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.8972801411</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>276830.28</v>
+        <v>285364.96</v>
       </c>
       <c r="I64" s="1">
-        <v>-37606.14</v>
+        <v>-13689.4</v>
       </c>
       <c r="J64" s="1">
-        <v>-13.584547181761</v>
+        <v>-4.7971551938262</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>239224.14</v>
+        <v>271675.56</v>
       </c>
       <c r="N64" s="1">
-        <v>239224.14</v>
+        <v>271675.56</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.75</v>
+        <v>73.1</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-6145.5</v>
+        <v>-7338.45</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.21021021021</v>
+        <v>-12.192192192192</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>54044.25</v>
+        <v>52851.3</v>
       </c>
       <c r="N65" s="1">
-        <v>54044.25</v>
+        <v>52851.3</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.27</v>
+        <v>38.95</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-2298.64</v>
+        <v>-974.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.9911280101394</v>
+        <v>-1.2674271229404</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>74549.96</v>
+        <v>75874.6</v>
       </c>
       <c r="N66" s="1">
-        <v>74549.96</v>
+        <v>75874.6</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>33.52</v>
+        <v>38.04</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>-5430.24</v>
+        <v>2145.28</v>
       </c>
       <c r="J67" s="1">
-        <v>-8.8139281828074</v>
+        <v>3.4820457018498</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>56179.52</v>
+        <v>63755.04</v>
       </c>
       <c r="N67" s="1">
-        <v>56179.52</v>
+        <v>63755.04</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3593.0</v>
+        <v>3720.0</v>
       </c>
       <c r="D68" s="1">
-        <v>212.2</v>
+        <v>198.5</v>
       </c>
       <c r="E68" s="1">
-        <v>150.9597662121</v>
+        <v>152.7432365591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>542398.44</v>
+        <v>568204.84</v>
       </c>
       <c r="I68" s="1">
-        <v>220036.16</v>
+        <v>170215.16</v>
       </c>
       <c r="J68" s="1">
-        <v>40.567255318802</v>
+        <v>29.956654364296</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>762434.6</v>
+        <v>738420.0</v>
       </c>
       <c r="N68" s="1">
-        <v>762434.6</v>
+        <v>738420.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.6</v>
+        <v>61.5</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-5624.4</v>
+        <v>-5755.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.5250379362671</v>
+        <v>-6.6767830045524</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>80572.8</v>
+        <v>80442.0</v>
       </c>
       <c r="N69" s="1">
-        <v>80572.8</v>
+        <v>80442.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>18525.0</v>
+        <v>19178.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.76</v>
+        <v>36.87</v>
       </c>
       <c r="E70" s="1">
-        <v>35.139562753</v>
+        <v>35.1181264991</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>650960.4</v>
+        <v>673495.43</v>
       </c>
       <c r="I70" s="1">
-        <v>-25556.4</v>
+        <v>33597.43</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.9259530994512</v>
+        <v>4.9885164031477</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>625404.0</v>
+        <v>707092.86</v>
       </c>
       <c r="N70" s="1">
-        <v>625404.0</v>
+        <v>707092.86</v>
       </c>
       <c r="O70" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.896</v>
+        <v>9.464</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9752.02</v>
+        <v>-6557.58</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.31233030327</v>
+        <v>-10.968949094661</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50031.1</v>
+        <v>53225.54</v>
       </c>
       <c r="N71" s="1">
-        <v>50031.1</v>
+        <v>53225.54</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>878.0</v>
+        <v>909.0</v>
       </c>
       <c r="D72" s="1">
-        <v>264.6</v>
+        <v>275.0</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.1410341034</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>226348.4</v>
+        <v>234650.2</v>
       </c>
       <c r="I72" s="1">
-        <v>5970.4</v>
+        <v>15324.8</v>
       </c>
       <c r="J72" s="1">
-        <v>2.6377036462374</v>
+        <v>6.5309128225759</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>232318.8</v>
+        <v>249975.0</v>
       </c>
       <c r="N72" s="1">
-        <v>232318.8</v>
+        <v>249975.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5371.0</v>
+        <v>5560.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.06</v>
+        <v>67.78</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.1432482014</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>421945.76</v>
+        <v>434476.46</v>
       </c>
       <c r="I73" s="1">
-        <v>-61766.5</v>
+        <v>-57619.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.63849287169</v>
+        <v>-13.261860032647</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>360179.26</v>
+        <v>376856.8</v>
       </c>
       <c r="N73" s="1">
-        <v>360179.26</v>
+        <v>376856.8</v>
       </c>
       <c r="O73" s="1">
         <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.34</v>
+        <v>65.06</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-4894.75</v>
+        <v>-7091.23</v>
       </c>
       <c r="J74" s="1">
-        <v>-4.1224435859629</v>
+        <v>-5.9723572460468</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>113839.44</v>
+        <v>111642.96</v>
       </c>
       <c r="N74" s="1">
-        <v>113839.44</v>
+        <v>111642.96</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>313.0</v>
+        <v>324.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1742.0</v>
+        <v>1654.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1466.2455910543</v>
+        <v>1471.092191358</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>458934.87</v>
+        <v>476633.87</v>
       </c>
       <c r="I75" s="1">
-        <v>86311.13</v>
+        <v>59424.13</v>
       </c>
       <c r="J75" s="1">
-        <v>18.806836360026</v>
+        <v>12.467458512757</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>545246.0</v>
+        <v>536058.0</v>
       </c>
       <c r="N75" s="1">
-        <v>545246.0</v>
+        <v>536058.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>41.92</v>
+        <v>45.02</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-8545.46</v>
+        <v>-4661.16</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.992613869512</v>
+        <v>-7.6323348379155</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>52525.76</v>
+        <v>56410.06</v>
       </c>
       <c r="N76" s="1">
-        <v>52525.76</v>
+        <v>56410.06</v>
       </c>
       <c r="O76" s="1">
         <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.52</v>
+        <v>28.28</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-7943.36</v>
+        <v>-6478.08</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.021491782554</v>
+        <v>-10.619469026549</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>53058.56</v>
+        <v>54523.84</v>
       </c>
       <c r="N77" s="1">
-        <v>53058.56</v>
+        <v>54523.84</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>25617.0</v>
+        <v>26520.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.56</v>
+        <v>19.86</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3417851427</v>
+        <v>13.5598133484</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>341776.51</v>
+        <v>359606.25</v>
       </c>
       <c r="I78" s="1">
-        <v>159292.01</v>
+        <v>167080.95</v>
       </c>
       <c r="J78" s="1">
-        <v>46.607067876022</v>
+        <v>46.46219302362</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>501068.52</v>
+        <v>526687.2</v>
       </c>
       <c r="N78" s="1">
-        <v>501068.52</v>
+        <v>526687.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11314.0</v>
+        <v>11713.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.8</v>
+        <v>53.1</v>
       </c>
       <c r="E79" s="1">
-        <v>39.8389119675</v>
+        <v>40.1591573465</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>450737.45</v>
+        <v>470384.21</v>
       </c>
       <c r="I79" s="1">
-        <v>124013.75</v>
+        <v>151576.09</v>
       </c>
       <c r="J79" s="1">
-        <v>27.513522561749</v>
+        <v>32.223889913311</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>574751.2</v>
+        <v>621960.3</v>
       </c>
       <c r="N79" s="1">
-        <v>574751.2</v>
+        <v>621960.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>11595.0</v>
+        <v>12004.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.095</v>
+        <v>46.005</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7065924968</v>
+        <v>34.8188053982</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>402422.94</v>
+        <v>417964.94</v>
       </c>
       <c r="I80" s="1">
-        <v>27693.59</v>
+        <v>134279.08</v>
       </c>
       <c r="J80" s="1">
-        <v>6.8817125584342</v>
+        <v>32.126876479161</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>430116.53</v>
+        <v>552244.02</v>
       </c>
       <c r="N80" s="1">
-        <v>430116.53</v>
+        <v>552244.02</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>26931.0</v>
+        <v>27880.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.215</v>
+        <v>24.185</v>
       </c>
       <c r="E81" s="1">
-        <v>12.2786665924</v>
+        <v>12.6131427547</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>330676.77</v>
+        <v>351654.42</v>
       </c>
       <c r="I81" s="1">
-        <v>267595.4</v>
+        <v>322623.38</v>
       </c>
       <c r="J81" s="1">
-        <v>80.923555652246</v>
+        <v>91.744440465159</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>598272.17</v>
+        <v>674277.8</v>
       </c>
       <c r="N81" s="1">
-        <v>598272.17</v>
+        <v>674277.8</v>
       </c>
       <c r="O81" s="1">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.6</v>
+        <v>37.36</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-11520.0</v>
+        <v>-2672.64</v>
       </c>
       <c r="J82" s="1">
-        <v>-19.181585677749</v>
+        <v>-4.4501278772379</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>48537.6</v>
+        <v>57384.96</v>
       </c>
       <c r="N82" s="1">
-        <v>48537.6</v>
+        <v>57384.96</v>
       </c>
       <c r="O82" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>209873.0</v>
+        <v>217271.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.078</v>
+        <v>5.742</v>
       </c>
       <c r="E83" s="1">
-        <v>2.74278983</v>
+        <v>2.8251290324</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>575637.53</v>
+        <v>613818.61</v>
       </c>
       <c r="I83" s="1">
-        <v>490097.56</v>
+        <v>633751.47</v>
       </c>
       <c r="J83" s="1">
-        <v>85.139959515843</v>
+        <v>103.24735348119</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1065735.09</v>
+        <v>1247570.08</v>
       </c>
       <c r="N83" s="1">
-        <v>1065735.09</v>
+        <v>1247570.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.88</v>
+        <v>0.98</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11036.0</v>
+        <v>11425.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.14</v>
+        <v>19.37</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1496595186</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>211339.4</v>
+        <v>218784.86</v>
       </c>
       <c r="I84" s="1">
-        <v>-110.36</v>
+        <v>2517.39</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.052219321148825</v>
+        <v>1.1506234937829</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>211229.04</v>
+        <v>221302.25</v>
       </c>
       <c r="N84" s="1">
-        <v>211229.04</v>
+        <v>221302.25</v>
       </c>
       <c r="O84" s="1">
         <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.77</v>
+        <v>15.2</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>7358.52</v>
+        <v>868.14</v>
       </c>
       <c r="J85" s="1">
-        <v>11.87458305537</v>
+        <v>1.4009339559706</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>69327.18</v>
+        <v>62836.8</v>
       </c>
       <c r="N85" s="1">
-        <v>69327.18</v>
+        <v>62836.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2491.0</v>
+        <v>2579.0</v>
       </c>
       <c r="D86" s="1">
-        <v>105.55</v>
+        <v>117.05</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.448545948</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>285966.8</v>
+        <v>295162.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-23041.75</v>
+        <v>6709.15</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.0574912891986</v>
+        <v>2.2730337291827</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>262925.05</v>
+        <v>301871.95</v>
       </c>
       <c r="N86" s="1">
-        <v>262925.05</v>
+        <v>301871.95</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>625.0</v>
+        <v>647.0</v>
       </c>
       <c r="D87" s="1">
-        <v>232.6</v>
+        <v>246.2</v>
       </c>
       <c r="E87" s="1">
-        <v>526.663968</v>
+        <v>517.4809582689</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>329164.98</v>
+        <v>334810.18</v>
       </c>
       <c r="I87" s="1">
-        <v>-183789.98</v>
+        <v>-175518.78</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.835216735389</v>
+        <v>-52.423370161564</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>145375.0</v>
+        <v>159291.4</v>
       </c>
       <c r="N87" s="1">
-        <v>145375.0</v>
+        <v>159291.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>32.66</v>
+        <v>35.12</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-5819.36</v>
+        <v>-983.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-8.3099382369455</v>
+        <v>-1.4037057832678</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>64209.56</v>
+        <v>69045.92</v>
       </c>
       <c r="N88" s="1">
-        <v>64209.56</v>
+        <v>69045.92</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3568.0</v>
+        <v>3694.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.78</v>
+        <v>57.72</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.7048294532</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>228423.36</v>
+        <v>235325.64</v>
       </c>
       <c r="I89" s="1">
-        <v>-32968.32</v>
+        <v>-22107.96</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.432989690722</v>
+        <v>-9.3946244021688</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>195455.04</v>
+        <v>213217.68</v>
       </c>
       <c r="N89" s="1">
-        <v>195455.04</v>
+        <v>213217.68</v>
       </c>
       <c r="O89" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>610.0</v>
+        <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>87.7</v>
+        <v>30.46</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-7686.0</v>
+        <v>-5441.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.562313060818</v>
+        <v>-8.8933200398804</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>53497.0</v>
+        <v>55741.8</v>
       </c>
       <c r="N90" s="1">
-        <v>53497.0</v>
+        <v>55741.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>164314.0</v>
+        <v>170106.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.763</v>
+        <v>4.799</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3342678043</v>
+        <v>3.3842772154</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>547866.88</v>
+        <v>575685.86</v>
       </c>
       <c r="I91" s="1">
-        <v>234760.7</v>
+        <v>240652.83</v>
       </c>
       <c r="J91" s="1">
-        <v>42.849952893666</v>
+        <v>41.8028037027</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>782627.58</v>
+        <v>816338.69</v>
       </c>
       <c r="N91" s="1">
-        <v>782627.58</v>
+        <v>816338.69</v>
       </c>
       <c r="O91" s="1">
         <v>0.64</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>6910.0</v>
+        <v>7154.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.16</v>
+        <v>24.68</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9524405927</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>187122.8</v>
+        <v>192817.76</v>
       </c>
       <c r="I92" s="1">
-        <v>-27087.2</v>
+        <v>-16257.04</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.475627769572</v>
+        <v>-8.431298029808</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>160035.6</v>
+        <v>176560.72</v>
       </c>
       <c r="N92" s="1">
-        <v>160035.6</v>
+        <v>176560.72</v>
       </c>
       <c r="O92" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3653.0</v>
+        <v>3782.0</v>
       </c>
       <c r="D93" s="1">
-        <v>168.28</v>
+        <v>186.38</v>
       </c>
       <c r="E93" s="1">
-        <v>150.482231043</v>
+        <v>151.4181041777</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>549711.59</v>
+        <v>572663.27</v>
       </c>
       <c r="I93" s="1">
-        <v>65015.25</v>
+        <v>132225.89</v>
       </c>
       <c r="J93" s="1">
-        <v>11.827156491279</v>
+        <v>23.089640444375</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>614726.84</v>
+        <v>704889.16</v>
       </c>
       <c r="N93" s="1">
-        <v>614726.84</v>
+        <v>704889.16</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3137.0</v>
+        <v>3248.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.3</v>
+        <v>147.55</v>
       </c>
       <c r="E94" s="1">
-        <v>72.599193497</v>
+        <v>74.6189562808</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>227743.67</v>
+        <v>242362.37</v>
       </c>
       <c r="I94" s="1">
-        <v>196692.43</v>
+        <v>236880.03</v>
       </c>
       <c r="J94" s="1">
-        <v>86.365706673648</v>
+        <v>97.737957423011</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>424436.1</v>
+        <v>479242.4</v>
       </c>
       <c r="N94" s="1">
-        <v>424436.1</v>
+        <v>479242.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3638.0</v>
+        <v>3766.0</v>
       </c>
       <c r="D95" s="1">
-        <v>63.2</v>
+        <v>57.98</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8421455125</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>206638.4</v>
+        <v>214067.52</v>
       </c>
       <c r="I95" s="1">
-        <v>23283.2</v>
+        <v>4285.16</v>
       </c>
       <c r="J95" s="1">
-        <v>11.267605633803</v>
+        <v>2.0017796254191</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>229921.6</v>
+        <v>218352.68</v>
       </c>
       <c r="N95" s="1">
-        <v>229921.6</v>
+        <v>218352.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2082.0</v>
+        <v>2155.0</v>
       </c>
       <c r="D96" s="1">
-        <v>345.3</v>
+        <v>349.9</v>
       </c>
       <c r="E96" s="1">
-        <v>396.0877377522</v>
+        <v>394.5045104408</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>824654.67</v>
+        <v>850157.22</v>
       </c>
       <c r="I96" s="1">
-        <v>-105740.07</v>
+        <v>-96122.72</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.822345382462</v>
+        <v>-11.30646399733</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>718914.6</v>
+        <v>754034.5</v>
       </c>
       <c r="N96" s="1">
-        <v>718914.6</v>
+        <v>754034.5</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12134.0</v>
+        <v>12562.0</v>
       </c>
       <c r="D97" s="1">
-        <v>24.96</v>
+        <v>27.17</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.6837796529</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>249232.36</v>
+        <v>259829.64</v>
       </c>
       <c r="I97" s="1">
-        <v>53632.28</v>
+        <v>81479.9</v>
       </c>
       <c r="J97" s="1">
-        <v>21.518987341772</v>
+        <v>31.358970439246</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>302864.64</v>
+        <v>341309.54</v>
       </c>
       <c r="N97" s="1">
-        <v>302864.64</v>
+        <v>341309.54</v>
       </c>
       <c r="O97" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2234.0</v>
+        <v>2313.0</v>
       </c>
       <c r="D98" s="1">
-        <v>460.25</v>
+        <v>484.05</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0341405551</v>
+        <v>624.332542153</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1407496.27</v>
+        <v>1444081.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-379297.77</v>
+        <v>-324473.52</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.948403209623</v>
+        <v>-22.469202337151</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1028198.5</v>
+        <v>1119607.65</v>
       </c>
       <c r="N98" s="1">
-        <v>1028198.5</v>
+        <v>1119607.65</v>
       </c>
       <c r="O98" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6366.0</v>
+        <v>6590.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.64</v>
+        <v>53.35</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7753201821</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>375594.0</v>
+        <v>387329.36</v>
       </c>
       <c r="I99" s="1">
-        <v>-46853.76</v>
+        <v>-35752.86</v>
       </c>
       <c r="J99" s="1">
-        <v>-12.474576271186</v>
+        <v>-9.2306093191593</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>328740.24</v>
+        <v>351576.5</v>
       </c>
       <c r="N99" s="1">
-        <v>328740.24</v>
+        <v>351576.5</v>
       </c>
       <c r="O99" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3009.0</v>
+        <v>3115.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.35</v>
+        <v>115.15</v>
       </c>
       <c r="E100" s="1">
-        <v>115.9634297109</v>
+        <v>115.6788314607</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>348933.96</v>
+        <v>360339.56</v>
       </c>
       <c r="I100" s="1">
-        <v>-25917.81</v>
+        <v>-1647.31</v>
       </c>
       <c r="J100" s="1">
-        <v>-7.4277121091911</v>
+        <v>-0.4571549124387</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>323016.15</v>
+        <v>358692.25</v>
       </c>
       <c r="N100" s="1">
-        <v>323016.15</v>
+        <v>358692.25</v>
       </c>
       <c r="O100" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.265</v>
+        <v>16.12</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>13895.41</v>
+        <v>24246.31</v>
       </c>
       <c r="J101" s="1">
-        <v>21.148727864312</v>
+        <v>36.902733485644</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>79598.7</v>
+        <v>89949.6</v>
       </c>
       <c r="N101" s="1">
-        <v>79598.7</v>
+        <v>89949.6</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5755.0</v>
+        <v>5958.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.74</v>
+        <v>55.22</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001738</v>
+        <v>52.1764132259</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>300432.87</v>
+        <v>310867.07</v>
       </c>
       <c r="I102" s="1">
-        <v>-2669.17</v>
+        <v>18133.69</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.88844140123549</v>
+        <v>5.833261786139</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>297763.7</v>
+        <v>329000.76</v>
       </c>
       <c r="N102" s="1">
-        <v>297763.7</v>
+        <v>329000.76</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>571.0</v>
+        <v>591.0</v>
       </c>
       <c r="D103" s="1">
-        <v>529.6</v>
+        <v>560.2</v>
       </c>
       <c r="E103" s="1">
-        <v>208.9545183888</v>
+        <v>220.137106599</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>119313.03</v>
+        <v>130101.03</v>
       </c>
       <c r="I103" s="1">
-        <v>183088.57</v>
+        <v>200977.17</v>
       </c>
       <c r="J103" s="1">
-        <v>153.45228429787</v>
+        <v>154.47777008376</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>302401.6</v>
+        <v>331078.2</v>
       </c>
       <c r="N103" s="1">
-        <v>302401.6</v>
+        <v>331078.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>60677.0</v>
+        <v>62816.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.875</v>
+        <v>3.571</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000659</v>
+        <v>3.4678526172</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>211034.61</v>
+        <v>217836.63</v>
       </c>
       <c r="I104" s="1">
-        <v>-36588.23</v>
+        <v>6479.31</v>
       </c>
       <c r="J104" s="1">
-        <v>-17.337549513798</v>
+        <v>2.9743895689169</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>174446.38</v>
+        <v>224315.94</v>
       </c>
       <c r="N104" s="1">
-        <v>174446.38</v>
+        <v>224315.94</v>
       </c>
       <c r="O104" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>3981.0</v>
+        <v>4121.0</v>
       </c>
       <c r="D105" s="1">
-        <v>66.34</v>
+        <v>72.98</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2239019655</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>275883.3</v>
+        <v>285271.7</v>
       </c>
       <c r="I105" s="1">
-        <v>-11783.76</v>
+        <v>15478.88</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.2712842712843</v>
+        <v>5.4260131656943</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>264099.54</v>
+        <v>300750.58</v>
       </c>
       <c r="N105" s="1">
-        <v>264099.54</v>
+        <v>300750.58</v>
       </c>
       <c r="O105" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>67403.0</v>
+        <v>69779.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.1</v>
+        <v>8.592</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3401820394</v>
+        <v>5.3897532209</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>359944.29</v>
+        <v>376091.59</v>
       </c>
       <c r="I106" s="1">
-        <v>118617.01</v>
+        <v>223449.58</v>
       </c>
       <c r="J106" s="1">
-        <v>32.95426911759</v>
+        <v>59.413607201373</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>478561.3</v>
+        <v>599541.17</v>
       </c>
       <c r="N106" s="1">
-        <v>478561.3</v>
+        <v>599541.17</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>28978.0</v>
+        <v>29999.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.62</v>
+        <v>15.89</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3895889863</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>476688.1</v>
+        <v>491671.28</v>
       </c>
       <c r="I107" s="1">
-        <v>-24051.74</v>
+        <v>-14987.17</v>
       </c>
       <c r="J107" s="1">
-        <v>-5.0455927051672</v>
+        <v>-3.0482093645982</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>452636.36</v>
+        <v>476684.11</v>
       </c>
       <c r="N107" s="1">
-        <v>452636.36</v>
+        <v>476684.11</v>
       </c>
       <c r="O107" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>981.0</v>
+        <v>1064.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.78</v>
+        <v>4792.36</v>
       </c>
       <c r="E108" s="1">
-        <v>4777.9091029562</v>
+        <v>4781.9395112782</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4687128.83</v>
+        <v>5087983.64</v>
       </c>
       <c r="I108" s="1">
-        <v>6740.35</v>
+        <v>11087.4</v>
       </c>
       <c r="J108" s="1">
-        <v>0.14380552027626</v>
+        <v>0.21791343652984</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4693869.18</v>
+        <v>5099071.04</v>
       </c>
       <c r="N108" s="1">
-        <v>4693869.18</v>
+        <v>5099071.04</v>
       </c>
       <c r="O108" s="1">
-        <v>3.86</v>
+        <v>4.02</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>24562.0</v>
+        <v>25428.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.165</v>
+        <v>18.095</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1724606733</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>446782.78</v>
+        <v>462089.33</v>
       </c>
       <c r="I109" s="1">
-        <v>-25176.05</v>
+        <v>-1969.67</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.6349642660803</v>
+        <v>-0.4262530796805</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>421606.73</v>
+        <v>460119.66</v>
       </c>
       <c r="N109" s="1">
-        <v>421606.73</v>
+        <v>460119.66</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2359.0</v>
+        <v>2442.0</v>
       </c>
       <c r="D110" s="1">
-        <v>69.8</v>
+        <v>73.65</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.767977068</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>159704.3</v>
+        <v>165489.4</v>
       </c>
       <c r="I110" s="1">
-        <v>4953.9</v>
+        <v>14363.9</v>
       </c>
       <c r="J110" s="1">
-        <v>3.1019202363368</v>
+        <v>8.6796495727219</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>164658.2</v>
+        <v>179853.3</v>
       </c>
       <c r="N110" s="1">
-        <v>164658.2</v>
+        <v>179853.3</v>
       </c>
       <c r="O110" s="1">
         <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8143.0</v>
+        <v>8430.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.47</v>
+        <v>22.07</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6611423488</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>185253.25</v>
+        <v>191033.43</v>
       </c>
       <c r="I111" s="1">
-        <v>-10423.04</v>
+        <v>-4983.33</v>
       </c>
       <c r="J111" s="1">
-        <v>-5.6263736263736</v>
+        <v>-2.6086167222145</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>174830.21</v>
+        <v>186050.1</v>
       </c>
       <c r="N111" s="1">
-        <v>174830.21</v>
+        <v>186050.1</v>
       </c>
       <c r="O111" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>4946.0</v>
+        <v>5120.0</v>
       </c>
       <c r="D112" s="1">
-        <v>40.54</v>
+        <v>42.74</v>
       </c>
       <c r="E112" s="1">
-        <v>30.3388657501</v>
+        <v>30.6325292969</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>150056.03</v>
+        <v>156838.55</v>
       </c>
       <c r="I112" s="1">
-        <v>50454.81</v>
+        <v>61990.25</v>
       </c>
       <c r="J112" s="1">
-        <v>33.62398032255</v>
+        <v>39.524880840839</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>200510.84</v>
+        <v>218828.8</v>
       </c>
       <c r="N112" s="1">
-        <v>200510.84</v>
+        <v>218828.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.23</v>
+        <v>17.1</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-4324.51</v>
+        <v>2831.98</v>
       </c>
       <c r="J113" s="1">
-        <v>-6.9070904645477</v>
+        <v>4.5232273838631</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>58285.21</v>
+        <v>65441.7</v>
       </c>
       <c r="N113" s="1">
-        <v>58285.21</v>
+        <v>65441.7</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>20.65</v>
+        <v>25.18</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>-8235.28</v>
+        <v>3760.16</v>
       </c>
       <c r="J114" s="1">
-        <v>-13.089225589226</v>
+        <v>5.976430976431</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>54681.2</v>
+        <v>66676.64</v>
       </c>
       <c r="N114" s="1">
-        <v>54681.2</v>
+        <v>66676.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>6932.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.255</v>
+        <v>35.0</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.714673913</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>290866.72</v>
+        <v>299344.5</v>
       </c>
       <c r="I115" s="1">
-        <v>-46479.06</v>
+        <v>-48184.5</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.9795042898</v>
+        <v>-16.09667122663</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>244387.66</v>
+        <v>251160.0</v>
       </c>
       <c r="N115" s="1">
-        <v>244387.66</v>
+        <v>251160.0</v>
       </c>
       <c r="O115" s="1">
         <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.97</v>
+        <v>23.14</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-8908.88</v>
+        <v>-10824.52</v>
       </c>
       <c r="J116" s="1">
-        <v>-13.869924541861</v>
+        <v>-16.852317642831</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>55322.76</v>
+        <v>53407.12</v>
       </c>
       <c r="N116" s="1">
-        <v>55322.76</v>
+        <v>53407.12</v>
       </c>
       <c r="O116" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>81.25</v>
+        <v>91.35</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-6596.1</v>
+        <v>453.7</v>
       </c>
       <c r="J117" s="1">
-        <v>-10.418963616318</v>
+        <v>0.71664829106946</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>56712.5</v>
+        <v>63762.3</v>
       </c>
       <c r="N117" s="1">
-        <v>56712.5</v>
+        <v>63762.3</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>32.1</v>
+        <v>38.36</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>-9602.01</v>
+        <v>2999.37</v>
       </c>
       <c r="J118" s="1">
-        <v>-12.937347436941</v>
+        <v>4.0412259289395</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>64617.3</v>
+        <v>77218.68</v>
       </c>
       <c r="N118" s="1">
-        <v>64617.3</v>
+        <v>77218.68</v>
       </c>
       <c r="O118" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3101.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D119" s="1">
-        <v>293.2</v>
+        <v>298.2</v>
       </c>
       <c r="E119" s="1">
-        <v>231.2718800387</v>
+        <v>232.9061370717</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>717174.1</v>
+        <v>747628.7</v>
       </c>
       <c r="I119" s="1">
-        <v>192039.1</v>
+        <v>209593.3</v>
       </c>
       <c r="J119" s="1">
-        <v>26.777193989577</v>
+        <v>28.03441066401</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>909213.2</v>
+        <v>957222.0</v>
       </c>
       <c r="N119" s="1">
-        <v>909213.2</v>
+        <v>957222.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>102533.0</v>
+        <v>106147.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.411</v>
+        <v>4.092</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999454</v>
+        <v>2.6188503679</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>263837.91</v>
+        <v>277983.11</v>
       </c>
       <c r="I120" s="1">
-        <v>85902.15</v>
+        <v>156370.41</v>
       </c>
       <c r="J120" s="1">
-        <v>32.558683473501</v>
+        <v>56.251766519196</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>349740.06</v>
+        <v>434353.52</v>
       </c>
       <c r="N120" s="1">
-        <v>349740.06</v>
+        <v>434353.52</v>
       </c>
       <c r="O120" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22203.0</v>
+        <v>22986.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>9.374</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879998198</v>
+        <v>9.3816640564</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>208441.76</v>
+        <v>215646.93</v>
       </c>
       <c r="I121" s="1">
-        <v>-1953.86</v>
+        <v>-176.17</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.93736495028635</v>
+        <v>-0.081693720378955</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>206487.9</v>
+        <v>215470.76</v>
       </c>
       <c r="N121" s="1">
-        <v>206487.9</v>
+        <v>215470.76</v>
       </c>
       <c r="O121" s="1">
         <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10139.0</v>
+        <v>10496.0</v>
       </c>
       <c r="D122" s="1">
-        <v>78.15</v>
+        <v>80.85</v>
       </c>
       <c r="E122" s="1">
-        <v>91.7421599763</v>
+        <v>91.4352896341</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>930173.76</v>
+        <v>959704.8</v>
       </c>
       <c r="I122" s="1">
-        <v>-137810.91</v>
+        <v>-111103.2</v>
       </c>
       <c r="J122" s="1">
-        <v>-14.815609290032</v>
+        <v>-11.576809869035</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>792362.85</v>
+        <v>848601.6</v>
       </c>
       <c r="N122" s="1">
-        <v>792362.85</v>
+        <v>848601.6</v>
       </c>
       <c r="O122" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9079.0</v>
+        <v>9399.0</v>
       </c>
       <c r="D123" s="1">
-        <v>160.0</v>
+        <v>151.66</v>
       </c>
       <c r="E123" s="1">
-        <v>169.2516378456</v>
+        <v>168.4906500692</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1536635.62</v>
+        <v>1583643.62</v>
       </c>
       <c r="I123" s="1">
-        <v>-83995.62</v>
+        <v>-158191.28</v>
       </c>
       <c r="J123" s="1">
-        <v>-5.4662028464497</v>
+        <v>-9.9890706470942</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1452640.0</v>
+        <v>1425452.34</v>
       </c>
       <c r="N123" s="1">
-        <v>1452640.0</v>
+        <v>1425452.34</v>
       </c>
       <c r="O123" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>20506.0</v>
+        <v>21229.0</v>
       </c>
       <c r="D124" s="1">
-        <v>34.46</v>
+        <v>35.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458402419</v>
+        <v>32.6164802864</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>667385.0</v>
+        <v>692415.26</v>
       </c>
       <c r="I124" s="1">
-        <v>39251.76</v>
+        <v>59515.92</v>
       </c>
       <c r="J124" s="1">
-        <v>5.8814267626632</v>
+        <v>8.5954084836316</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>706636.76</v>
+        <v>751931.18</v>
       </c>
       <c r="N124" s="1">
-        <v>706636.76</v>
+        <v>751931.18</v>
       </c>
       <c r="O124" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5373.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D125" s="1">
-        <v>243.4</v>
+        <v>267.75</v>
       </c>
       <c r="E125" s="1">
-        <v>133.356352131</v>
+        <v>136.6097770586</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>716523.68</v>
+        <v>759823.58</v>
       </c>
       <c r="I125" s="1">
-        <v>591264.52</v>
+        <v>729401.92</v>
       </c>
       <c r="J125" s="1">
-        <v>82.518489828557</v>
+        <v>95.996220596365</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1307788.2</v>
+        <v>1489225.5</v>
       </c>
       <c r="N125" s="1">
-        <v>1307788.2</v>
+        <v>1489225.5</v>
       </c>
       <c r="O125" s="1">
-        <v>1.08</v>
+        <v>1.18</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7346.0</v>
+        <v>7605.0</v>
       </c>
       <c r="D126" s="1">
-        <v>145.7</v>
+        <v>166.94</v>
       </c>
       <c r="E126" s="1">
-        <v>125.1058017969</v>
+        <v>125.6896738988</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>919027.22</v>
+        <v>955869.97</v>
       </c>
       <c r="I126" s="1">
-        <v>151284.98</v>
+        <v>313708.73</v>
       </c>
       <c r="J126" s="1">
-        <v>16.461425375409</v>
+        <v>32.819184601018</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1070312.2</v>
+        <v>1269578.7</v>
       </c>
       <c r="N126" s="1">
-        <v>1070312.2</v>
+        <v>1269578.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6605.0</v>
+        <v>6838.0</v>
       </c>
       <c r="D127" s="1">
-        <v>210.3</v>
+        <v>239.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.3454171083</v>
+        <v>187.9708365019</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1237416.48</v>
+        <v>1285344.58</v>
       </c>
       <c r="I127" s="1">
-        <v>151615.02</v>
+        <v>353040.22</v>
       </c>
       <c r="J127" s="1">
-        <v>12.252545723328</v>
+        <v>27.466581762845</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1389031.5</v>
+        <v>1638384.8</v>
       </c>
       <c r="N127" s="1">
-        <v>1389031.5</v>
+        <v>1638384.8</v>
       </c>
       <c r="O127" s="1">
-        <v>1.14</v>
+        <v>1.29</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7259.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.62</v>
+        <v>19.78</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6634517631</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>143147.48</v>
+        <v>147770.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-15243.9</v>
+        <v>875.86</v>
       </c>
       <c r="J128" s="1">
-        <v>-10.649087221095</v>
+        <v>0.59271504445667</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>127903.58</v>
+        <v>148646.7</v>
       </c>
       <c r="N128" s="1">
-        <v>127903.58</v>
+        <v>148646.7</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>6825.0</v>
+        <v>7066.0</v>
       </c>
       <c r="D129" s="1">
-        <v>63.68</v>
+        <v>71.8</v>
       </c>
       <c r="E129" s="1">
-        <v>33.3606578755</v>
+        <v>34.3292739881</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>227686.49</v>
+        <v>242570.65</v>
       </c>
       <c r="I129" s="1">
-        <v>206929.51</v>
+        <v>264768.15</v>
       </c>
       <c r="J129" s="1">
-        <v>90.88352585171</v>
+        <v>109.15094221003</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>434616.0</v>
+        <v>507338.8</v>
       </c>
       <c r="N129" s="1">
-        <v>434616.0</v>
+        <v>507338.8</v>
       </c>
       <c r="O129" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>123.9</v>
+        <v>129.2</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-3788.7</v>
+        <v>-1038.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.5640243902439</v>
+        <v>-1.5243902439024</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>64304.1</v>
+        <v>67054.8</v>
       </c>
       <c r="N130" s="1">
-        <v>64304.1</v>
+        <v>67054.8</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>44.88</v>
+        <v>47.58</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-11658.6</v>
+        <v>-7527.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-14.514285714286</v>
+        <v>-9.3714285714286</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>68666.4</v>
+        <v>72797.4</v>
       </c>
       <c r="N131" s="1">
-        <v>68666.4</v>
+        <v>72797.4</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>5804.0</v>
+        <v>6009.0</v>
       </c>
       <c r="D132" s="1">
-        <v>27.79</v>
+        <v>34.96</v>
       </c>
       <c r="E132" s="1">
-        <v>24.8443108201</v>
+        <v>24.9724380097</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>144196.38</v>
+        <v>150059.38</v>
       </c>
       <c r="I132" s="1">
-        <v>17096.78</v>
+        <v>60015.26</v>
       </c>
       <c r="J132" s="1">
-        <v>11.856594458197</v>
+        <v>39.994340906913</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>161293.16</v>
+        <v>210074.64</v>
       </c>
       <c r="N132" s="1">
-        <v>161293.16</v>
+        <v>210074.64</v>
       </c>
       <c r="O132" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.672</v>
+        <v>10.26</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-9916.53</v>
+        <v>-6735.45</v>
       </c>
       <c r="J133" s="1">
-        <v>-15.932203389831</v>
+        <v>-10.821382007823</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>52325.52</v>
+        <v>55506.6</v>
       </c>
       <c r="N133" s="1">
-        <v>52325.52</v>
+        <v>55506.6</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>17631.0</v>
+        <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.52</v>
+        <v>39.62</v>
       </c>
       <c r="E134" s="1">
-        <v>29.1552419035</v>
+        <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>514036.07</v>
+        <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>59324.05</v>
+        <v>186391.99</v>
       </c>
       <c r="J134" s="1">
-        <v>11.540834089717</v>
+        <v>34.725888899394</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>573360.12</v>
+        <v>723144.24</v>
       </c>
       <c r="N134" s="1">
-        <v>573360.12</v>
+        <v>723144.24</v>
       </c>
       <c r="O134" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>51.34</v>
+        <v>56.78</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-169.26</v>
+        <v>6407.7</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.27195027195027</v>
+        <v>10.29526029526</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>62070.06</v>
+        <v>68647.02</v>
       </c>
       <c r="N135" s="1">
-        <v>62070.06</v>
+        <v>68647.02</v>
       </c>
       <c r="O135" s="1">
         <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>12265.0</v>
+        <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.802</v>
+        <v>10.18</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>125103.0</v>
+        <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>-4881.47</v>
+        <v>-108.79</v>
       </c>
       <c r="J136" s="1">
-        <v>-3.9019607843137</v>
+        <v>-0.084095876565589</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>120221.53</v>
+        <v>129255.46</v>
       </c>
       <c r="N136" s="1">
-        <v>120221.53</v>
+        <v>129255.46</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>857.0</v>
+        <v>887.0</v>
       </c>
       <c r="D137" s="1">
-        <v>249.1</v>
+        <v>267.4</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.8052987599</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>218449.3</v>
+        <v>226012.3</v>
       </c>
       <c r="I137" s="1">
-        <v>-4970.6</v>
+        <v>11171.5</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.2754021184778</v>
+        <v>4.9428725781738</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>213478.7</v>
+        <v>237183.8</v>
       </c>
       <c r="N137" s="1">
-        <v>213478.7</v>
+        <v>237183.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1104.0</v>
+        <v>1143.0</v>
       </c>
       <c r="D138" s="1">
-        <v>252.0</v>
+        <v>258.7</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5115485564</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>278539.2</v>
+        <v>288620.7</v>
       </c>
       <c r="I138" s="1">
-        <v>-331.2</v>
+        <v>7073.4</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.11890606420927</v>
+        <v>2.45075976879</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>278208.0</v>
+        <v>295694.1</v>
       </c>
       <c r="N138" s="1">
-        <v>278208.0</v>
+        <v>295694.1</v>
       </c>
       <c r="O138" s="1">
         <v>0.23</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>15.31</v>
+        <v>17.44</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-9314.27</v>
+        <v>-1993.46</v>
       </c>
       <c r="J139" s="1">
-        <v>-15.03884572697</v>
+        <v>-3.2186459489456</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>52620.47</v>
+        <v>59941.28</v>
       </c>
       <c r="N139" s="1">
-        <v>52620.47</v>
+        <v>59941.28</v>
       </c>
       <c r="O139" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4241.0</v>
+        <v>4390.0</v>
       </c>
       <c r="D140" s="1">
-        <v>95.18</v>
+        <v>104.15</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6934661636</v>
+        <v>104.3610683371</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>444004.99</v>
+        <v>458145.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-40346.61</v>
+        <v>-926.59</v>
       </c>
       <c r="J140" s="1">
-        <v>-9.0869721982179</v>
+        <v>-0.20224815680116</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>403658.38</v>
+        <v>457218.5</v>
       </c>
       <c r="N140" s="1">
-        <v>403658.38</v>
+        <v>457218.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>15641.0</v>
+        <v>16192.0</v>
       </c>
       <c r="D141" s="1">
-        <v>62.01</v>
+        <v>69.18</v>
       </c>
       <c r="E141" s="1">
-        <v>68.0892839333</v>
+        <v>67.8432775445</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1064984.49</v>
+        <v>1098518.35</v>
       </c>
       <c r="I141" s="1">
-        <v>-95086.08</v>
+        <v>21644.21</v>
       </c>
       <c r="J141" s="1">
-        <v>-8.9284004502263</v>
+        <v>1.9703093717096</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>969898.41</v>
+        <v>1120162.56</v>
       </c>
       <c r="N141" s="1">
-        <v>969898.41</v>
+        <v>1120162.56</v>
       </c>
       <c r="O141" s="1">
-        <v>0.8</v>
+        <v>0.88</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.51</v>
+        <v>22.26</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>-5735.4</v>
+        <v>3823.6</v>
       </c>
       <c r="J142" s="1">
-        <v>-7.7977315689981</v>
+        <v>5.1984877126654</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>67816.76</v>
+        <v>77375.76</v>
       </c>
       <c r="N142" s="1">
-        <v>67816.76</v>
+        <v>77375.76</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>9718.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D143" s="1">
-        <v>16.21</v>
+        <v>20.41</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>19.0256227015</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>185710.98</v>
+        <v>191416.79</v>
       </c>
       <c r="I143" s="1">
-        <v>-28182.2</v>
+        <v>13928.22</v>
       </c>
       <c r="J143" s="1">
-        <v>-15.175300889587</v>
+        <v>7.2763836442979</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>157528.78</v>
+        <v>205345.01</v>
       </c>
       <c r="N143" s="1">
-        <v>157528.78</v>
+        <v>205345.01</v>
       </c>
       <c r="O143" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>4761.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.11</v>
+        <v>26.09</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>128451.78</v>
+        <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-8903.07</v>
+        <v>-4356.57</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.9310600444774</v>
+        <v>-3.2767454171054</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>119548.71</v>
+        <v>128597.61</v>
       </c>
       <c r="N144" s="1">
-        <v>119548.71</v>
+        <v>128597.61</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>15776.0</v>
+        <v>16332.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.685</v>
+        <v>23.8</v>
       </c>
       <c r="E145" s="1">
-        <v>19.7599987323</v>
+        <v>19.8277455302</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>311733.74</v>
+        <v>323826.74</v>
       </c>
       <c r="I145" s="1">
-        <v>-1183.18</v>
+        <v>64874.86</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.37954826449007</v>
+        <v>20.033818084325</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>310550.56</v>
+        <v>388701.6</v>
       </c>
       <c r="N145" s="1">
-        <v>310550.56</v>
+        <v>388701.6</v>
       </c>
       <c r="O145" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>6959.0</v>
+        <v>7204.0</v>
       </c>
       <c r="D146" s="1">
-        <v>67.9</v>
+        <v>63.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.4819475292</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>419627.7</v>
+        <v>435711.95</v>
       </c>
       <c r="I146" s="1">
-        <v>52888.4</v>
+        <v>23182.85</v>
       </c>
       <c r="J146" s="1">
-        <v>12.603648424544</v>
+        <v>5.3206826207085</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>472516.1</v>
+        <v>458894.8</v>
       </c>
       <c r="N146" s="1">
-        <v>472516.1</v>
+        <v>458894.8</v>
       </c>
       <c r="O146" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>72.0</v>
+        <v>79.7</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-7760.0</v>
+        <v>-1784.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-12.19512195122</v>
+        <v>-2.8048780487805</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>55872.0</v>
+        <v>61847.2</v>
       </c>
       <c r="N147" s="1">
-        <v>55872.0</v>
+        <v>61847.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2669.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D148" s="1">
-        <v>126.15</v>
+        <v>134.6</v>
       </c>
       <c r="E148" s="1">
-        <v>99.5610490821</v>
+        <v>100.5404777416</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>265728.44</v>
+        <v>277793.34</v>
       </c>
       <c r="I148" s="1">
-        <v>70965.91</v>
+        <v>94106.46</v>
       </c>
       <c r="J148" s="1">
-        <v>26.706177931124</v>
+        <v>33.876427707014</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>336694.35</v>
+        <v>371899.8</v>
       </c>
       <c r="N148" s="1">
-        <v>336694.35</v>
+        <v>371899.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1863.0</v>
+        <v>1929.0</v>
       </c>
       <c r="D149" s="1">
-        <v>85.68</v>
+        <v>89.44</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.6936236392</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>188535.6</v>
+        <v>194238.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-28913.76</v>
+        <v>-21708.24</v>
       </c>
       <c r="J149" s="1">
-        <v>-15.335968379447</v>
+        <v>-11.176103543076</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>159621.84</v>
+        <v>172529.76</v>
       </c>
       <c r="N149" s="1">
-        <v>159621.84</v>
+        <v>172529.76</v>
       </c>
       <c r="O149" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12233.0</v>
+        <v>12664.0</v>
       </c>
       <c r="D150" s="1">
-        <v>21.61</v>
+        <v>23.24</v>
       </c>
       <c r="E150" s="1">
-        <v>34.240356413</v>
+        <v>33.8087997473</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>418862.28</v>
+        <v>428154.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-154507.15</v>
+        <v>-133843.28</v>
       </c>
       <c r="J150" s="1">
-        <v>-36.887339198937</v>
+        <v>-31.260499711039</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>264355.13</v>
+        <v>294311.36</v>
       </c>
       <c r="N150" s="1">
-        <v>264355.13</v>
+        <v>294311.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14184.0</v>
+        <v>14684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>32.11</v>
+        <v>36.0</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.7232770362</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>523389.6</v>
+        <v>539244.6</v>
       </c>
       <c r="I151" s="1">
-        <v>-67941.36</v>
+        <v>-10620.6</v>
       </c>
       <c r="J151" s="1">
-        <v>-12.981029810298</v>
+        <v>-1.9695329355176</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>455448.24</v>
+        <v>528624.0</v>
       </c>
       <c r="N151" s="1">
-        <v>455448.24</v>
+        <v>528624.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10471.0</v>
+        <v>10840.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.16</v>
+        <v>24.92</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0725957406</v>
+        <v>30.7903108856</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>325361.15</v>
+        <v>333766.97</v>
       </c>
       <c r="I152" s="1">
-        <v>-93323.79</v>
+        <v>-63634.17</v>
       </c>
       <c r="J152" s="1">
-        <v>-28.683138721387</v>
+        <v>-19.065448567304</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>232037.36</v>
+        <v>270132.8</v>
       </c>
       <c r="N152" s="1">
-        <v>232037.36</v>
+        <v>270132.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>6938.0</v>
+        <v>7183.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.06</v>
+        <v>69.7</v>
       </c>
       <c r="E153" s="1">
-        <v>123.302950418</v>
+        <v>121.3013740777</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>855475.87</v>
+        <v>871307.77</v>
       </c>
       <c r="I153" s="1">
-        <v>-404089.59</v>
+        <v>-370652.67</v>
       </c>
       <c r="J153" s="1">
-        <v>-47.23565025861</v>
+        <v>-42.539810014549</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>451386.28</v>
+        <v>500655.1</v>
       </c>
       <c r="N153" s="1">
-        <v>451386.28</v>
+        <v>500655.1</v>
       </c>
       <c r="O153" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>240.55</v>
+        <v>256.45</v>
       </c>
       <c r="E154" s="1">
         <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-186610.0</v>
+        <v>231560.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-186610.0</v>
+        <v>231560.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-186610.0</v>
+        <v>231560.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.74</v>
+        <v>115.69</v>
       </c>
       <c r="E155" s="1">
-        <v>116.37</v>
+        <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-55320.0</v>
+        <v>-53910.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-55320.0</v>
+        <v>-53910.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-55320.0</v>
+        <v>-53910.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-43.0</v>
+        <v>24.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5545.0</v>
+        <v>125.44</v>
       </c>
       <c r="E156" s="1">
-        <v>5551.88372093</v>
+        <v>126.692857143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2960.0</v>
+        <v>351.06</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>2960.0</v>
+        <v>351.06</v>
       </c>
       <c r="N156" s="1">
-        <v>2960.0</v>
+        <v>351.06</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-4.0</v>
+        <v>-86.0</v>
       </c>
       <c r="D157" s="1">
-        <v>117.37</v>
+        <v>5877.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5556.365652088</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>10400.0</v>
+        <v>-275745.54</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>10400.0</v>
+        <v>-275745.54</v>
       </c>
       <c r="N157" s="1">
-        <v>10400.0</v>
+        <v>-275745.54</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-15.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.97</v>
+        <v>117.47</v>
       </c>
       <c r="E158" s="1">
-        <v>126.692857143</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>29620.0</v>
+        <v>10000.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>29620.0</v>
+        <v>10000.0</v>
       </c>
       <c r="N158" s="1">
-        <v>29620.0</v>
+        <v>10000.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-8.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.5</v>
+        <v>119.42</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>17120.0</v>
+        <v>17760.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>17120.0</v>
+        <v>17760.0</v>
       </c>
       <c r="N159" s="1">
-        <v>17120.0</v>
+        <v>17760.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>-10.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.056</v>
+        <v>105.975</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1422.0</v>
+        <v>150.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.427223638517</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>101056.0</v>
+        <v>150.0</v>
       </c>
       <c r="N160" s="1">
-        <v>104052.58</v>
+        <v>150.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.779</v>
+        <v>101.747</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1600.0</v>
+        <v>2113.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.6132447393097</v>
+        <v>2.1207619888793</v>
       </c>
       <c r="K161">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>711.3</v>
+        <v>3.33</v>
+      </c>
+      <c r="L161" t="s">
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>100779.0</v>
+        <v>101747.0</v>
       </c>
       <c r="N161" s="1">
-        <v>101490.3</v>
+        <v>105079.19</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.252</v>
+        <v>101.507</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>199780.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2724.0</v>
+        <v>2328.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.3634998498348</v>
+        <v>2.3472710956957</v>
       </c>
       <c r="K162">
-        <v>4.12</v>
+        <v>1.01</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>202504.0</v>
+        <v>101507.0</v>
       </c>
       <c r="N162" s="1">
-        <v>210740.3</v>
+        <v>102515.56</v>
       </c>
       <c r="O162" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.521</v>
+        <v>102.006</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1809.0</v>
+        <v>2116.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.8212020537602</v>
+        <v>2.1183301631795</v>
       </c>
       <c r="K163">
-        <v>1.14</v>
+        <v>4.47</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>97521.0</v>
+        <v>102006.0</v>
       </c>
       <c r="N163" s="1">
-        <v>98661.41</v>
+        <v>106478.95</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>96.474</v>
+        <v>98.426</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>99330.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-5558.0</v>
+        <v>-904.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.7999153677974</v>
+        <v>-0.9100976542837</v>
       </c>
       <c r="K164">
-        <v>1.13</v>
+        <v>1.43</v>
       </c>
       <c r="L164" t="s">
         <v>361</v>
       </c>
       <c r="M164" s="1">
-        <v>192948.0</v>
+        <v>98426.0</v>
       </c>
       <c r="N164" s="1">
-        <v>195216.49</v>
+        <v>99854.08</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>124000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.022</v>
+        <v>97.103</v>
       </c>
       <c r="E165" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>123944.2</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>83.08</v>
+        <v>-4300.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.067030163573608</v>
+        <v>-2.1661813748703</v>
       </c>
       <c r="K165">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.36</v>
+      </c>
+      <c r="L165" t="s">
+        <v>364</v>
       </c>
       <c r="M165" s="1">
-        <v>124027.28</v>
+        <v>194206.0</v>
       </c>
       <c r="N165" s="1">
-        <v>124027.28</v>
+        <v>196934.77</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B166" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C166" s="1">
-        <v>118000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.979</v>
+        <v>100.545</v>
       </c>
       <c r="E166" s="1">
-        <v>101.04697458</v>
+        <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>119235.43</v>
+        <v>123944.2</v>
       </c>
       <c r="I166" s="1">
-        <v>-80.21</v>
+        <v>731.6</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.067270273609111</v>
+        <v>0.59026561952879</v>
       </c>
       <c r="K166">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.28</v>
+      </c>
+      <c r="L166">
+        <v>353.32</v>
       </c>
       <c r="M166" s="1">
-        <v>119155.22</v>
+        <v>124675.8</v>
       </c>
       <c r="N166" s="1">
-        <v>123068.62</v>
+        <v>125029.12</v>
       </c>
       <c r="O166" s="1">
         <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>367</v>
       </c>
       <c r="B167" t="s">
         <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>109.519</v>
+        <v>101.679</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>101.04697458</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200038.0</v>
+        <v>119235.43</v>
       </c>
       <c r="I167" s="1">
-        <v>19000.0</v>
+        <v>745.79</v>
       </c>
       <c r="J167" s="1">
-        <v>9.4981953428849</v>
+        <v>0.62547684023113</v>
       </c>
       <c r="K167">
-        <v>3.85</v>
+        <v>3.66</v>
       </c>
       <c r="L167" t="s">
         <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>219038.0</v>
+        <v>119981.22</v>
       </c>
       <c r="N167" s="1">
-        <v>226728.87</v>
+        <v>124301.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>370</v>
       </c>
       <c r="B168" t="s">
         <v>371</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>104.505</v>
+        <v>110.203</v>
       </c>
       <c r="E168" s="1">
-        <v>106.65</v>
+        <v>100.019</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>106650.0</v>
+        <v>200038.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-2145.0</v>
+        <v>20368.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.0112517580872</v>
+        <v>10.182065407573</v>
       </c>
       <c r="K168">
-        <v>4.32</v>
+        <v>4.29</v>
       </c>
       <c r="L168" t="s">
         <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>104505.0</v>
+        <v>220406.0</v>
       </c>
       <c r="N168" s="1">
-        <v>108820.07</v>
+        <v>228990.42</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>373</v>
       </c>
       <c r="B169" t="s">
         <v>374</v>
       </c>
       <c r="C169" s="1">
         <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.138</v>
+        <v>103.917</v>
       </c>
       <c r="E169" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99433.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2295.0</v>
+        <v>-2733.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.3080868524534</v>
+        <v>-2.5625879043601</v>
       </c>
       <c r="K169">
-        <v>2.64</v>
+        <v>4.7</v>
       </c>
       <c r="L169" t="s">
         <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>97138.0</v>
+        <v>103917.0</v>
       </c>
       <c r="N169" s="1">
-        <v>99776.36</v>
+        <v>108615.63</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>376</v>
       </c>
       <c r="B170" t="s">
         <v>377</v>
       </c>
       <c r="C170" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.666</v>
+        <v>97.788</v>
       </c>
       <c r="E170" s="1">
-        <v>98.803</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28652.87</v>
+        <v>99433.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-909.73</v>
+        <v>-1645.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1750048075463</v>
+        <v>-1.654380336508</v>
       </c>
       <c r="K170">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>380.97</v>
+        <v>2.87</v>
+      </c>
+      <c r="L170" t="s">
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>27743.14</v>
+        <v>97788.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28124.11</v>
+        <v>100656.49</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.441</v>
+        <v>95.946</v>
       </c>
       <c r="E171" s="1">
-        <v>99.726</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99726.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I171" s="1">
-        <v>-2285.0</v>
+        <v>-828.53</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.2912781019995</v>
+        <v>-2.8916126028562</v>
       </c>
       <c r="K171">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="L171">
-        <v>318.49</v>
+        <v>458.84</v>
       </c>
       <c r="M171" s="1">
-        <v>97441.0</v>
+        <v>27824.34</v>
       </c>
       <c r="N171" s="1">
-        <v>97759.49</v>
+        <v>28283.18</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C172" s="1">
         <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.152</v>
+        <v>98.345</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100000.0</v>
+        <v>99726.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1848.0</v>
+        <v>-1381.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.848</v>
+        <v>-1.384794336482</v>
       </c>
       <c r="K172">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.61</v>
+      </c>
+      <c r="L172">
+        <v>606.16</v>
       </c>
       <c r="M172" s="1">
-        <v>98152.0</v>
+        <v>98345.0</v>
       </c>
       <c r="N172" s="1">
-        <v>101645.15</v>
+        <v>98951.16</v>
       </c>
       <c r="O172" s="1">
         <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>383</v>
       </c>
       <c r="B173" t="s">
         <v>384</v>
       </c>
       <c r="C173" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.28</v>
+        <v>99.152</v>
       </c>
       <c r="E173" s="1">
-        <v>101.0269</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>141437.66</v>
+        <v>100000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3845.66</v>
+        <v>-848.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.7189788066347</v>
+        <v>-0.848</v>
       </c>
       <c r="K173">
-        <v>2.07</v>
+        <v>3.82</v>
       </c>
       <c r="L173" t="s">
         <v>385</v>
       </c>
       <c r="M173" s="1">
-        <v>137592.0</v>
+        <v>99152.0</v>
       </c>
       <c r="N173" s="1">
-        <v>140483.82</v>
+        <v>102971.18</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>386</v>
       </c>
       <c r="B174" t="s">
         <v>387</v>
       </c>
       <c r="C174" s="1">
-        <v>161000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.8</v>
+        <v>99.166</v>
       </c>
       <c r="E174" s="1">
-        <v>87.48901242</v>
+        <v>101.0269</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>140857.31</v>
+        <v>141437.66</v>
       </c>
       <c r="I174" s="1">
-        <v>3720.69</v>
+        <v>-2605.26</v>
       </c>
       <c r="J174" s="1">
-        <v>2.6414603544537</v>
+        <v>-1.8419846595313</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L174" t="s">
+        <v>388</v>
       </c>
       <c r="M174" s="1">
-        <v>144578.0</v>
+        <v>138832.4</v>
       </c>
       <c r="N174" s="1">
-        <v>144578.0</v>
+        <v>142076.27</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C175" s="1">
-        <v>648000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>60.084</v>
+        <v>90.201</v>
       </c>
       <c r="E175" s="1">
-        <v>68.52636883</v>
+        <v>87.48901242</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>444050.87</v>
+        <v>140857.31</v>
       </c>
       <c r="I175" s="1">
-        <v>-54706.55</v>
+        <v>4366.3</v>
       </c>
       <c r="J175" s="1">
-        <v>-12.319883530461</v>
+        <v>3.0998036239653</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>389344.32</v>
+        <v>145223.61</v>
       </c>
       <c r="N175" s="1">
-        <v>389344.32</v>
+        <v>145223.61</v>
       </c>
       <c r="O175" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C176" s="1">
-        <v>104100.0</v>
+        <v>648000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.4</v>
+        <v>59.515</v>
       </c>
       <c r="E176" s="1">
-        <v>99.59600384</v>
+        <v>68.52636883</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103679.44</v>
+        <v>444050.87</v>
       </c>
       <c r="I176" s="1">
-        <v>-1245.04</v>
+        <v>-58393.67</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.200855251533</v>
+        <v>-13.150220829429</v>
       </c>
       <c r="K176">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L176">
-        <v>260.82</v>
+        <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>102434.4</v>
+        <v>385657.2</v>
       </c>
       <c r="N176" s="1">
-        <v>102695.22</v>
+        <v>385657.2</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B177" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C177" s="1">
-        <v>140000.0</v>
+        <v>104100.0</v>
       </c>
       <c r="D177" s="1">
-        <v>88.12</v>
+        <v>97.917</v>
       </c>
       <c r="E177" s="1">
-        <v>87.671</v>
+        <v>99.59600384</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>122739.4</v>
+        <v>103679.44</v>
       </c>
       <c r="I177" s="1">
-        <v>628.6</v>
+        <v>-1747.84</v>
       </c>
       <c r="J177" s="1">
-        <v>0.51214198537715</v>
+        <v>-1.6858115745996</v>
       </c>
       <c r="K177">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="L177">
-        <v>880.75</v>
+        <v>496.4</v>
       </c>
       <c r="M177" s="1">
-        <v>123368.0</v>
+        <v>101931.6</v>
       </c>
       <c r="N177" s="1">
-        <v>124248.75</v>
+        <v>102428.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B178" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C178" s="1">
-        <v>131000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>88.054</v>
+        <v>89.059</v>
       </c>
       <c r="E178" s="1">
-        <v>84.29</v>
+        <v>87.671</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>110419.9</v>
+        <v>122739.4</v>
       </c>
       <c r="I178" s="1">
-        <v>4930.84</v>
+        <v>1943.2</v>
       </c>
       <c r="J178" s="1">
-        <v>4.4655356507296</v>
+        <v>1.583191705353</v>
       </c>
       <c r="K178">
-        <v>1.32</v>
+        <v>0.73</v>
       </c>
       <c r="L178" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M178" s="1">
-        <v>115350.74</v>
+        <v>124682.6</v>
       </c>
       <c r="N178" s="1">
-        <v>117073.48</v>
+        <v>125711.02</v>
       </c>
       <c r="O178" s="1">
         <v>0.1</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B179" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C179" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>97.733</v>
+        <v>89.193</v>
       </c>
       <c r="E179" s="1">
-        <v>99.799</v>
+        <v>84.29</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>199598.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I179" s="1">
-        <v>-4132.0</v>
+        <v>6422.93</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.0701610236576</v>
+        <v>5.8168228734132</v>
       </c>
       <c r="K179">
-        <v>1.29</v>
+        <v>1.46</v>
       </c>
       <c r="L179" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M179" s="1">
-        <v>195466.0</v>
+        <v>116842.83</v>
       </c>
       <c r="N179" s="1">
-        <v>198051.62</v>
+        <v>118753.99</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B180" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C180" s="1">
         <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.314</v>
+        <v>99.413</v>
       </c>
       <c r="E180" s="1">
         <v>99.991</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>99991.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-677.0</v>
+        <v>-578.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.67706093548419</v>
+        <v>-0.57805202468222</v>
       </c>
       <c r="K180">
-        <v>2.71</v>
+        <v>2.98</v>
       </c>
       <c r="L180" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M180" s="1">
-        <v>99314.0</v>
+        <v>99413.0</v>
       </c>
       <c r="N180" s="1">
-        <v>102027.7</v>
+        <v>102395.19</v>
       </c>
       <c r="O180" s="1">
         <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B181" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C181" s="1">
-        <v>100000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.55</v>
+        <v>89.052</v>
       </c>
       <c r="E181" s="1">
-        <v>102.64</v>
+        <v>89.0625</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>102640.0</v>
+        <v>286781.25</v>
       </c>
       <c r="I181" s="1">
-        <v>-2090.0</v>
+        <v>-33.81</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.0362431800468</v>
+        <v>-0.011789473684211</v>
       </c>
       <c r="K181">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>750.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L181" t="s">
+        <v>406</v>
       </c>
       <c r="M181" s="1">
-        <v>100550.0</v>
+        <v>286747.44</v>
       </c>
       <c r="N181" s="1">
-        <v>101300.0</v>
+        <v>289965.34</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B182" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C182" s="1">
-        <v>322000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.312</v>
+        <v>100.284</v>
       </c>
       <c r="E182" s="1">
-        <v>89.0625</v>
+        <v>99.298</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>286781.25</v>
+        <v>147954.02</v>
       </c>
       <c r="I182" s="1">
-        <v>-2416.61</v>
+        <v>1469.14</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.84266666666667</v>
+        <v>0.99297065399102</v>
       </c>
       <c r="K182">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.19</v>
+      </c>
+      <c r="L182">
+        <v>284.73</v>
       </c>
       <c r="M182" s="1">
-        <v>284364.64</v>
+        <v>149423.16</v>
       </c>
       <c r="N182" s="1">
-        <v>287310.33</v>
+        <v>149707.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B183" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C183" s="1">
         <v>141000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.223</v>
+        <v>98.905</v>
       </c>
       <c r="E183" s="1">
         <v>99.459</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>140237.19</v>
       </c>
       <c r="I183" s="1">
-        <v>-1742.76</v>
+        <v>-781.14</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.2427231321449</v>
+        <v>-0.55701344272514</v>
       </c>
       <c r="K183">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>916.5</v>
+        <v>0.9</v>
+      </c>
+      <c r="L183" t="s">
+        <v>411</v>
       </c>
       <c r="M183" s="1">
-        <v>138494.43</v>
+        <v>139456.05</v>
       </c>
       <c r="N183" s="1">
-        <v>139410.93</v>
+        <v>140724.08</v>
       </c>
       <c r="O183" s="1">
         <v>0.11</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B184" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.62</v>
+        <v>98.381</v>
       </c>
       <c r="E184" s="1">
         <v>99.292</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>99292.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1672.0</v>
+        <v>-911.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.6839221689562</v>
+        <v>-0.91749587076502</v>
       </c>
       <c r="K184">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
       <c r="L184">
-        <v>584.93</v>
+        <v>853.42</v>
       </c>
       <c r="M184" s="1">
-        <v>97620.0</v>
+        <v>98381.0</v>
       </c>
       <c r="N184" s="1">
-        <v>98204.93</v>
+        <v>99234.42</v>
       </c>
       <c r="O184" s="1">
         <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B185" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.057</v>
+        <v>103.893</v>
       </c>
       <c r="E185" s="1">
         <v>105.478</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>105478.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2421.0</v>
+        <v>-1585.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2952653633933</v>
+        <v>-1.5026830239481</v>
       </c>
       <c r="K185">
-        <v>4.03</v>
+        <v>4.41</v>
       </c>
       <c r="L185" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="M185" s="1">
-        <v>103057.0</v>
+        <v>103893.0</v>
       </c>
       <c r="N185" s="1">
-        <v>107089.9</v>
+        <v>108307.39</v>
       </c>
       <c r="O185" s="1">
         <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B186" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.822</v>
+        <v>98.157</v>
       </c>
       <c r="E186" s="1">
         <v>99.74</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>99740.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1918.0</v>
+        <v>-1583.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.9229997994786</v>
+        <v>-1.5871265289753</v>
       </c>
       <c r="K186">
-        <v>1.87</v>
+        <v>2.13</v>
       </c>
       <c r="L186" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="M186" s="1">
-        <v>97822.0</v>
+        <v>98157.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99689.81</v>
+        <v>100283.71</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C187" s="1">
         <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.547</v>
+        <v>99.09</v>
       </c>
       <c r="E187" s="1">
         <v>99.933</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>99933.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1386.0</v>
+        <v>-843.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.3869292425925</v>
+        <v>-0.84356518867641</v>
       </c>
       <c r="K187">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="L187">
-        <v>286.64</v>
+        <v>545.55</v>
       </c>
       <c r="M187" s="1">
-        <v>98547.0</v>
+        <v>99090.0</v>
       </c>
       <c r="N187" s="1">
-        <v>98833.64</v>
+        <v>99635.55</v>
       </c>
       <c r="O187" s="1">
         <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C188" s="1">
         <v>457345.06</v>
       </c>
       <c r="D188" s="1">
-        <v>89.017</v>
+        <v>89.33</v>
       </c>
       <c r="E188" s="1">
         <v>88.29020477</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>403790.89</v>
       </c>
       <c r="I188" s="1">
-        <v>3323.96</v>
+        <v>4755.45</v>
       </c>
       <c r="J188" s="1">
-        <v>0.82318845776833</v>
+        <v>1.1777011611134</v>
       </c>
       <c r="K188">
         <v>0.08</v>
       </c>
       <c r="L188">
-        <v>343.32</v>
+        <v>378.41</v>
       </c>
       <c r="M188" s="1">
-        <v>407114.85</v>
+        <v>408546.34</v>
       </c>
       <c r="N188" s="1">
-        <v>407458.17</v>
+        <v>408924.75</v>
       </c>
       <c r="O188" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B189" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C189" s="1">
         <v>103207.99</v>
       </c>
       <c r="D189" s="1">
-        <v>95.916</v>
+        <v>96.22</v>
       </c>
       <c r="E189" s="1">
         <v>95.95644678</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>99034.72</v>
       </c>
       <c r="I189" s="1">
-        <v>-41.74</v>
+        <v>272.01</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.042146834968585</v>
+        <v>0.27466125011511</v>
       </c>
       <c r="K189">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="L189">
-        <v>619.81</v>
+        <v>683.15</v>
       </c>
       <c r="M189" s="1">
-        <v>98992.98</v>
+        <v>99306.73</v>
       </c>
       <c r="N189" s="1">
-        <v>99612.79</v>
+        <v>99989.88</v>
       </c>
       <c r="O189" s="1">
         <v>0.08</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
         <v>406143.64</v>
       </c>
       <c r="D190" s="1">
-        <v>97.844</v>
+        <v>97.657</v>
       </c>
       <c r="E190" s="1">
         <v>103.69442939</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>421148.33</v>
       </c>
       <c r="I190" s="1">
-        <v>-23761.15</v>
+        <v>-24520.63</v>
       </c>
       <c r="J190" s="1">
-        <v>-5.6419907921753</v>
+        <v>-5.8223263048437</v>
       </c>
       <c r="K190">
-        <v>2.25</v>
+        <v>2.48</v>
       </c>
       <c r="L190" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>397387.18</v>
+        <v>396627.7</v>
       </c>
       <c r="N190" s="1">
-        <v>406533.76</v>
+        <v>406708.96</v>
       </c>
       <c r="O190" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
         <v>600376.57</v>
       </c>
       <c r="D191" s="1">
-        <v>104.547</v>
+        <v>103.315</v>
       </c>
       <c r="E191" s="1">
         <v>122.0761563</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>732916.64</v>
       </c>
       <c r="I191" s="1">
-        <v>-105240.95</v>
+        <v>-112637.59</v>
       </c>
       <c r="J191" s="1">
-        <v>-14.359197793626</v>
+        <v>-15.368403970198</v>
       </c>
       <c r="K191">
-        <v>4.19</v>
+        <v>0.27</v>
       </c>
       <c r="L191" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>627675.69</v>
+        <v>620279.05</v>
       </c>
       <c r="N191" s="1">
-        <v>652842.16</v>
+        <v>621886.91</v>
       </c>
       <c r="O191" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
         <v>162000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.773</v>
+        <v>98.365</v>
       </c>
       <c r="E192" s="1">
         <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>162000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-3607.74</v>
+        <v>-2648.7</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.227</v>
+        <v>-1.635</v>
       </c>
       <c r="K192">
-        <v>1.23</v>
+        <v>1.48</v>
       </c>
       <c r="L192" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>158392.26</v>
+        <v>159351.3</v>
       </c>
       <c r="N192" s="1">
-        <v>160377.44</v>
+        <v>161754.42</v>
       </c>
       <c r="O192" s="1">
         <v>0.13</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
         <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.058</v>
+        <v>99.737</v>
       </c>
       <c r="E193" s="1">
         <v>99.785</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>99785.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-727.0</v>
+        <v>-48.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.72856641779827</v>
+        <v>-0.04810342235807</v>
       </c>
       <c r="K193">
-        <v>2.73</v>
+        <v>2.98</v>
       </c>
       <c r="L193" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M193" s="1">
-        <v>99058.0</v>
+        <v>99737.0</v>
       </c>
       <c r="N193" s="1">
-        <v>101791.56</v>
+        <v>102719.88</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B194" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C194" s="1">
         <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>104.684</v>
+        <v>105.41</v>
       </c>
       <c r="E194" s="1">
         <v>104.64733</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>104647.33</v>
       </c>
       <c r="I194" s="1">
-        <v>36.67</v>
+        <v>762.67</v>
       </c>
       <c r="J194" s="1">
-        <v>0.035041505597897</v>
+        <v>0.72880024745973</v>
       </c>
       <c r="K194">
-        <v>1.69</v>
+        <v>2.06</v>
       </c>
       <c r="L194" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="M194" s="1">
-        <v>104684.0</v>
+        <v>105410.0</v>
       </c>
       <c r="N194" s="1">
-        <v>106375.78</v>
+        <v>107466.16</v>
       </c>
       <c r="O194" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B195" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C195" s="1">
         <v>100000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.122</v>
+        <v>99.095</v>
       </c>
       <c r="E195" s="1">
         <v>100.028</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>100028.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1906.0</v>
+        <v>-933.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.9054664693886</v>
+        <v>-0.93273883312672</v>
       </c>
       <c r="K195">
-        <v>0.65</v>
+        <v>0.94</v>
       </c>
       <c r="L195">
-        <v>652.37</v>
+        <v>942.31</v>
       </c>
       <c r="M195" s="1">
-        <v>98122.0</v>
+        <v>99095.0</v>
       </c>
       <c r="N195" s="1">
-        <v>98774.37</v>
+        <v>100037.31</v>
       </c>
       <c r="O195" s="1">
         <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B196" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C196" s="1">
         <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>105.447</v>
+        <v>106.135</v>
       </c>
       <c r="E196" s="1">
         <v>107.84</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>107840.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-2393.0</v>
+        <v>-1705.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-2.219028189911</v>
+        <v>-1.5810459940653</v>
       </c>
       <c r="K196">
-        <v>1.67</v>
+        <v>2.03</v>
       </c>
       <c r="L196" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M196" s="1">
-        <v>105447.0</v>
+        <v>106135.0</v>
       </c>
       <c r="N196" s="1">
-        <v>107112.75</v>
+        <v>108165.14</v>
       </c>
       <c r="O196" s="1">
         <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B197" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>102.994</v>
+        <v>103.578</v>
       </c>
       <c r="E197" s="1">
         <v>105.68</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>211360.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-5372.0</v>
+        <v>-4204.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.5416351249054</v>
+        <v>-1.9890234670704</v>
       </c>
       <c r="K197">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>532.19</v>
+        <v>0.62</v>
+      </c>
+      <c r="L197" t="s">
+        <v>448</v>
       </c>
       <c r="M197" s="1">
-        <v>205988.0</v>
+        <v>207156.0</v>
       </c>
       <c r="N197" s="1">
-        <v>206520.19</v>
+        <v>208397.78</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B198" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C198" s="1">
         <v>136000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.759</v>
+        <v>98.292</v>
       </c>
       <c r="E198" s="1">
         <v>99.528</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>135358.08</v>
       </c>
       <c r="I198" s="1">
-        <v>-2405.84</v>
+        <v>-1680.96</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.7773892773893</v>
+        <v>-1.2418615866892</v>
       </c>
       <c r="K198">
-        <v>1.17</v>
+        <v>1.42</v>
       </c>
       <c r="L198" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M198" s="1">
-        <v>132952.24</v>
+        <v>133677.12</v>
       </c>
       <c r="N198" s="1">
-        <v>134536.73</v>
+        <v>135613.72</v>
       </c>
       <c r="O198" s="1">
         <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B199" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C199" s="1">
         <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.524</v>
+        <v>97.474</v>
       </c>
       <c r="E199" s="1">
         <v>99.46</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>99460.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1936.0</v>
+        <v>-1986.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.9465111602654</v>
+        <v>-1.9967826261814</v>
       </c>
       <c r="K199">
-        <v>1.6</v>
+        <v>1.86</v>
       </c>
       <c r="L199" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M199" s="1">
-        <v>97524.0</v>
+        <v>97474.0</v>
       </c>
       <c r="N199" s="1">
-        <v>99123.66</v>
+        <v>99332.56</v>
       </c>
       <c r="O199" s="1">
         <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B200" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.347</v>
+        <v>98.051</v>
       </c>
       <c r="E200" s="1">
         <v>100.45</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
         <v>100450.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-3103.0</v>
+        <v>-2399.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-3.0890990542558</v>
+        <v>-2.3882528621205</v>
       </c>
       <c r="K200">
-        <v>1.37</v>
+        <v>1.67</v>
       </c>
       <c r="L200" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="M200" s="1">
-        <v>97347.0</v>
+        <v>98051.0</v>
       </c>
       <c r="N200" s="1">
-        <v>98716.52</v>
+        <v>99717.78</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C201" s="1">
         <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>95.727</v>
+        <v>96.105</v>
       </c>
       <c r="E201" s="1">
         <v>99.077</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>198154.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6700.0</v>
+        <v>-5944.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-3.3812085549623</v>
+        <v>-2.9996871120442</v>
       </c>
       <c r="K201">
-        <v>1.72</v>
+        <v>1.98</v>
       </c>
       <c r="L201" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="M201" s="1">
-        <v>191454.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N201" s="1">
-        <v>194886.88</v>
+        <v>196179.86</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B202" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C202" s="1">
         <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.838</v>
+        <v>93.778</v>
       </c>
       <c r="E202" s="1">
         <v>92.51784</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>92517.84</v>
       </c>
       <c r="I202" s="1">
-        <v>1320.16</v>
+        <v>1260.16</v>
       </c>
       <c r="J202" s="1">
-        <v>1.426924796342</v>
+        <v>1.3620724392182</v>
       </c>
       <c r="K202">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="L202">
-        <v>448.29</v>
+        <v>515.41</v>
       </c>
       <c r="M202" s="1">
-        <v>93838.0</v>
+        <v>93778.0</v>
       </c>
       <c r="N202" s="1">
-        <v>94286.29</v>
+        <v>94293.41</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B203" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C203" s="1">
         <v>170000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.331</v>
+        <v>103.253</v>
       </c>
       <c r="E203" s="1">
         <v>99.953</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>169920.1</v>
       </c>
       <c r="I203" s="1">
-        <v>5742.6</v>
+        <v>5610.0</v>
       </c>
       <c r="J203" s="1">
-        <v>3.3795884065511</v>
+        <v>3.3015517293128</v>
       </c>
       <c r="K203">
-        <v>4.7</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.31</v>
+      </c>
+      <c r="L203">
+        <v>530.96</v>
       </c>
       <c r="M203" s="1">
-        <v>175662.7</v>
+        <v>175530.1</v>
       </c>
       <c r="N203" s="1">
-        <v>183649.21</v>
+        <v>176061.06</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.359</v>
+        <v>104.256</v>
       </c>
       <c r="E204" s="1">
         <v>99.961</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>99961.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3398.0</v>
+        <v>4295.0</v>
       </c>
       <c r="J204" s="1">
-        <v>3.3993257370374</v>
+        <v>4.2966757035244</v>
       </c>
       <c r="K204">
-        <v>3.34</v>
+        <v>3.71</v>
       </c>
       <c r="L204" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M204" s="1">
-        <v>103359.0</v>
+        <v>104256.0</v>
       </c>
       <c r="N204" s="1">
-        <v>106698.04</v>
+        <v>107969.01</v>
       </c>
       <c r="O204" s="1">
         <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B205" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C205" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.562</v>
+        <v>101.807</v>
       </c>
       <c r="E205" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>140579.82</v>
+        <v>99943.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-3017.4</v>
+        <v>1864.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.1463962608574</v>
+        <v>1.865063085959</v>
       </c>
       <c r="K205">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.21</v>
+      </c>
+      <c r="L205">
+        <v>208.22</v>
       </c>
       <c r="M205" s="1">
-        <v>137562.42</v>
+        <v>101807.0</v>
       </c>
       <c r="N205" s="1">
-        <v>139797.17</v>
+        <v>102015.22</v>
       </c>
       <c r="O205" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.873</v>
+        <v>97.907</v>
       </c>
       <c r="E206" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>99611.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I206" s="1">
-        <v>1262.0</v>
+        <v>-2530.95</v>
       </c>
       <c r="J206" s="1">
-        <v>1.2669283512865</v>
+        <v>-1.8003650879621</v>
       </c>
       <c r="K206">
-        <v>2.74</v>
+        <v>1.83</v>
       </c>
       <c r="L206" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>100873.0</v>
+        <v>138048.87</v>
       </c>
       <c r="N206" s="1">
-        <v>103612.73</v>
+        <v>140635.16</v>
       </c>
       <c r="O206" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.241</v>
+        <v>101.631</v>
       </c>
       <c r="E207" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99438.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1197.0</v>
+        <v>2020.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.2037651602003</v>
+        <v>2.0278884862114</v>
       </c>
       <c r="K207">
-        <v>2.66</v>
+        <v>3.05</v>
       </c>
       <c r="L207" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>98241.0</v>
+        <v>101631.0</v>
       </c>
       <c r="N207" s="1">
-        <v>100903.67</v>
+        <v>104677.58</v>
       </c>
       <c r="O207" s="1">
         <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.247</v>
+        <v>99.178</v>
       </c>
       <c r="E208" s="1">
-        <v>102.8745</v>
+        <v>99.438</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>205749.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-7255.0</v>
+        <v>-260.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.5261410748047</v>
+        <v>-0.26146945835596</v>
       </c>
       <c r="K208">
-        <v>3.44</v>
+        <v>2.9</v>
       </c>
       <c r="L208" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>198494.0</v>
+        <v>99178.0</v>
       </c>
       <c r="N208" s="1">
-        <v>205365.23</v>
+        <v>102080.4</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.203</v>
+        <v>100.011</v>
       </c>
       <c r="E209" s="1">
-        <v>98.434</v>
+        <v>102.8745</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>98434.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-2231.0</v>
+        <v>-5727.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.2664932848406</v>
+        <v>-2.7834886196288</v>
       </c>
       <c r="K209">
-        <v>2.77</v>
+        <v>3.75</v>
       </c>
       <c r="L209" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M209" s="1">
-        <v>96203.0</v>
+        <v>200022.0</v>
       </c>
       <c r="N209" s="1">
-        <v>98973.89</v>
+        <v>207526.11</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C210" s="1">
         <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.845</v>
+        <v>103.902</v>
       </c>
       <c r="E210" s="1">
         <v>99.661</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>199322.0</v>
       </c>
       <c r="I210" s="1">
-        <v>6368.0</v>
+        <v>8482.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.1948304753113</v>
+        <v>4.2554258937799</v>
       </c>
       <c r="K210">
-        <v>3.69</v>
+        <v>4.04</v>
       </c>
       <c r="L210" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="M210" s="1">
-        <v>205690.0</v>
+        <v>207804.0</v>
       </c>
       <c r="N210" s="1">
-        <v>213064.66</v>
+        <v>215888.25</v>
       </c>
       <c r="O210" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B211" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.971</v>
+        <v>101.67</v>
       </c>
       <c r="E211" s="1">
         <v>98.6</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>295800.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I211" s="1">
-        <v>7113.0</v>
+        <v>6140.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.4046653144016</v>
+        <v>3.1135902636917</v>
       </c>
       <c r="K211">
-        <v>4.1</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.06</v>
+      </c>
+      <c r="L211">
+        <v>119.86</v>
       </c>
       <c r="M211" s="1">
-        <v>302913.0</v>
+        <v>203340.0</v>
       </c>
       <c r="N211" s="1">
-        <v>315210.95</v>
+        <v>203459.86</v>
       </c>
       <c r="O211" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>487</v>
       </c>
       <c r="B212" t="s">
         <v>488</v>
       </c>
       <c r="C212" s="1">
         <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.817</v>
+        <v>103.115</v>
       </c>
       <c r="E212" s="1">
         <v>100.0</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>200000.0</v>
       </c>
       <c r="I212" s="1">
-        <v>5634.0</v>
+        <v>6230.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.817</v>
+        <v>3.115</v>
       </c>
       <c r="K212">
-        <v>4.11</v>
+        <v>4.48</v>
       </c>
       <c r="L212" t="s">
         <v>489</v>
       </c>
       <c r="M212" s="1">
-        <v>205634.0</v>
+        <v>206230.0</v>
       </c>
       <c r="N212" s="1">
-        <v>213857.12</v>
+        <v>215191.1</v>
       </c>
       <c r="O212" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>490</v>
       </c>
       <c r="B213" t="s">
         <v>491</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>106.332</v>
+        <v>107.153</v>
       </c>
       <c r="E213" s="1">
         <v>109.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>109300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2968.0</v>
+        <v>-2147.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.715462031107</v>
+        <v>-1.964318389753</v>
       </c>
       <c r="K213">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>848.63</v>
+        <v>1.25</v>
+      </c>
+      <c r="L213" t="s">
+        <v>492</v>
       </c>
       <c r="M213" s="1">
-        <v>106332.0</v>
+        <v>107153.0</v>
       </c>
       <c r="N213" s="1">
-        <v>107180.63</v>
+        <v>108404.37</v>
       </c>
       <c r="O213" s="1">
         <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B214" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C214" s="1">
         <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.494</v>
+        <v>99.487</v>
       </c>
       <c r="E214" s="1">
         <v>99.852</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>99852.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-1358.0</v>
+        <v>-365.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.3600128189721</v>
+        <v>-0.36554100068101</v>
       </c>
       <c r="K214">
-        <v>0.57</v>
+        <v>0.88</v>
       </c>
       <c r="L214">
-        <v>569.86</v>
+        <v>876.71</v>
       </c>
       <c r="M214" s="1">
-        <v>98494.0</v>
+        <v>99487.0</v>
       </c>
       <c r="N214" s="1">
-        <v>99063.86</v>
+        <v>100363.71</v>
       </c>
       <c r="O214" s="1">
         <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.69</v>
+        <v>101.079</v>
       </c>
       <c r="E215" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99589.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-899.0</v>
+        <v>1079.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.90271013866993</v>
+        <v>1.079</v>
       </c>
       <c r="K215">
-        <v>0.35</v>
+        <v>0.2</v>
       </c>
       <c r="L215">
-        <v>351.37</v>
+        <v>197.03</v>
       </c>
       <c r="M215" s="1">
-        <v>98690.0</v>
+        <v>101079.0</v>
       </c>
       <c r="N215" s="1">
-        <v>99041.37</v>
+        <v>101276.03</v>
       </c>
       <c r="O215" s="1">
         <v>0.08</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B216" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>84.048</v>
+        <v>99.376</v>
       </c>
       <c r="E216" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>171920.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-3824.0</v>
+        <v>-213.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-2.2242903676128</v>
+        <v>-0.21387904286618</v>
       </c>
       <c r="K216">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="L216">
-        <v>859.59</v>
+        <v>610.27</v>
       </c>
       <c r="M216" s="1">
-        <v>168096.0</v>
+        <v>99376.0</v>
       </c>
       <c r="N216" s="1">
-        <v>168955.59</v>
+        <v>99986.27</v>
       </c>
       <c r="O216" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B217" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C217" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.837</v>
+        <v>85.208</v>
       </c>
       <c r="E217" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>100650.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1813.0</v>
+        <v>-1504.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.8012916045703</v>
+        <v>-0.87482550023267</v>
       </c>
       <c r="K217">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="L217">
-        <v>550.68</v>
+        <v>955.48</v>
       </c>
       <c r="M217" s="1">
-        <v>98837.0</v>
+        <v>170416.0</v>
       </c>
       <c r="N217" s="1">
-        <v>99387.68</v>
+        <v>171371.48</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B218" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.107</v>
+        <v>99.219</v>
       </c>
       <c r="E218" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>99571.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-464.0</v>
+        <v>-1431.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.4659991362947</v>
+        <v>-1.4217585692996</v>
       </c>
       <c r="K218">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.78</v>
+      </c>
+      <c r="L218">
+        <v>780.82</v>
       </c>
       <c r="M218" s="1">
-        <v>99107.0</v>
+        <v>99219.0</v>
       </c>
       <c r="N218" s="1">
-        <v>100326.86</v>
+        <v>99999.82</v>
       </c>
       <c r="O218" s="1">
         <v>0.08</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>503</v>
       </c>
       <c r="B219" t="s">
         <v>504</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.501</v>
+        <v>99.862</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>100000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1499.0</v>
+        <v>291.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-1.499</v>
+        <v>0.29225376866758</v>
       </c>
       <c r="K219">
-        <v>1.61</v>
+        <v>1.47</v>
       </c>
       <c r="L219" t="s">
         <v>505</v>
       </c>
       <c r="M219" s="1">
-        <v>98501.0</v>
+        <v>99862.0</v>
       </c>
       <c r="N219" s="1">
-        <v>100115.39</v>
+        <v>101331.18</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>506</v>
       </c>
       <c r="B220" t="s">
         <v>507</v>
       </c>
       <c r="C220" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.197</v>
+        <v>98.84</v>
       </c>
       <c r="E220" s="1">
         <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-3155.25</v>
+        <v>-1160.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.803</v>
+        <v>-1.16</v>
       </c>
       <c r="K220">
-        <v>0.6</v>
+        <v>1.9</v>
       </c>
       <c r="L220" t="s">
         <v>508</v>
       </c>
       <c r="M220" s="1">
-        <v>171844.75</v>
+        <v>98840.0</v>
       </c>
       <c r="N220" s="1">
-        <v>172886.23</v>
+        <v>100738.69</v>
       </c>
       <c r="O220" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>509</v>
       </c>
       <c r="B221" t="s">
         <v>510</v>
       </c>
       <c r="C221" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.955</v>
+        <v>98.567</v>
       </c>
       <c r="E221" s="1">
         <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>216000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-4417.2</v>
+        <v>-2507.75</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.045</v>
+        <v>-1.433</v>
       </c>
       <c r="K221">
-        <v>2.06</v>
+        <v>0.86</v>
       </c>
       <c r="L221" t="s">
         <v>511</v>
       </c>
       <c r="M221" s="1">
-        <v>211582.8</v>
+        <v>172492.25</v>
       </c>
       <c r="N221" s="1">
-        <v>216038.05</v>
+        <v>173996.62</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>512</v>
       </c>
       <c r="B222" t="s">
         <v>513</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.362</v>
+        <v>97.946</v>
       </c>
       <c r="E222" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>100420.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2058.0</v>
+        <v>-2382.64</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.0493925512846</v>
+        <v>-2.054</v>
       </c>
       <c r="K222">
-        <v>3.16</v>
+        <v>2.35</v>
       </c>
       <c r="L222" t="s">
         <v>514</v>
       </c>
       <c r="M222" s="1">
-        <v>98362.0</v>
+        <v>113617.36</v>
       </c>
       <c r="N222" s="1">
-        <v>101520.22</v>
+        <v>116341.64</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>515</v>
       </c>
       <c r="B223" t="s">
         <v>516</v>
       </c>
       <c r="C223" s="1">
         <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.532</v>
+        <v>99.081</v>
       </c>
       <c r="E223" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99259.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1727.0</v>
+        <v>-1339.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.7398926041971</v>
+        <v>-1.3333997211711</v>
       </c>
       <c r="K223">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>251.71</v>
+        <v>3.44</v>
+      </c>
+      <c r="L223" t="s">
+        <v>517</v>
       </c>
       <c r="M223" s="1">
-        <v>97532.0</v>
+        <v>99081.0</v>
       </c>
       <c r="N223" s="1">
-        <v>97783.71</v>
+        <v>102517.3</v>
       </c>
       <c r="O223" s="1">
         <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B224" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>97.715</v>
+        <v>97.665</v>
       </c>
       <c r="E224" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99362.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1647.0</v>
+        <v>-1594.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.6575753306093</v>
+        <v>-1.6058997169022</v>
       </c>
       <c r="K224">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="L224">
-        <v>941.78</v>
+        <v>587.33</v>
       </c>
       <c r="M224" s="1">
-        <v>97715.0</v>
+        <v>97665.0</v>
       </c>
       <c r="N224" s="1">
-        <v>98656.78</v>
+        <v>98252.33</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B225" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>105.832</v>
+        <v>98.067</v>
       </c>
       <c r="E225" s="1">
-        <v>108.846</v>
+        <v>99.362</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>108846.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3014.0</v>
+        <v>-1295.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-2.7690498502471</v>
+        <v>-1.3033151506612</v>
       </c>
       <c r="K225">
-        <v>2.11</v>
+        <v>1.18</v>
       </c>
       <c r="L225" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="M225" s="1">
-        <v>105832.0</v>
+        <v>98067.0</v>
       </c>
       <c r="N225" s="1">
-        <v>107940.22</v>
+        <v>99248.51</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B226" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.669</v>
+        <v>100.548</v>
       </c>
       <c r="E226" s="1">
         <v>100.4</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>200800.0</v>
       </c>
       <c r="I226" s="1">
-        <v>538.0</v>
+        <v>296.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.26792828685259</v>
+        <v>0.14741035856574</v>
       </c>
       <c r="K226">
-        <v>3.03</v>
+        <v>3.32</v>
       </c>
       <c r="L226" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M226" s="1">
-        <v>201338.0</v>
+        <v>201096.0</v>
       </c>
       <c r="N226" s="1">
-        <v>207389.37</v>
+        <v>207741.89</v>
       </c>
       <c r="O226" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B227" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.51</v>
+        <v>99.993</v>
       </c>
       <c r="E227" s="1">
         <v>99.821</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>99821.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-311.0</v>
+        <v>172.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.31155768826199</v>
+        <v>0.17230843209345</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L227">
-        <v>0.0</v>
+        <v>297.26</v>
       </c>
       <c r="M227" s="1">
-        <v>99510.0</v>
+        <v>99993.0</v>
       </c>
       <c r="N227" s="1">
-        <v>99510.0</v>
+        <v>100290.26</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B228" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C228" s="1">
         <v>232000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>97.983</v>
+        <v>98.25</v>
       </c>
       <c r="E228" s="1">
         <v>99.228</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>230208.96</v>
       </c>
       <c r="I228" s="1">
-        <v>-2888.4</v>
+        <v>-2268.96</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.2546861772887</v>
+        <v>-0.98560890071351</v>
       </c>
       <c r="K228">
-        <v>2.47</v>
+        <v>2.69</v>
       </c>
       <c r="L228" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="M228" s="1">
-        <v>227320.56</v>
+        <v>227940.0</v>
       </c>
       <c r="N228" s="1">
-        <v>233040.31</v>
+        <v>234171.42</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B229" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C229" s="1">
         <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.362</v>
+        <v>98.931</v>
       </c>
       <c r="E229" s="1">
         <v>99.517</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>99517.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-1155.0</v>
+        <v>-586.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.1606057256549</v>
+        <v>-0.58884411708552</v>
       </c>
       <c r="K229">
-        <v>2.56</v>
+        <v>2.82</v>
       </c>
       <c r="L229" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M229" s="1">
-        <v>98362.0</v>
+        <v>98931.0</v>
       </c>
       <c r="N229" s="1">
-        <v>100923.3</v>
+        <v>101751.21</v>
       </c>
       <c r="O229" s="1">
         <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B230" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C230" s="1">
         <v>308000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>89.875</v>
+        <v>90.953</v>
       </c>
       <c r="E230" s="1">
         <v>83.45955844</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>257055.44</v>
       </c>
       <c r="I230" s="1">
-        <v>19759.56</v>
+        <v>23079.8</v>
       </c>
       <c r="J230" s="1">
-        <v>7.6868865331152</v>
+        <v>8.9785300789588</v>
       </c>
       <c r="K230">
-        <v>1.01</v>
+        <v>1.15</v>
       </c>
       <c r="L230" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="M230" s="1">
-        <v>276815.0</v>
+        <v>280135.24</v>
       </c>
       <c r="N230" s="1">
-        <v>279916.1</v>
+        <v>283679.35</v>
       </c>
       <c r="O230" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B231" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>102.112</v>
+        <v>102.08</v>
       </c>
       <c r="E231" s="1">
         <v>99.329</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>99329.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2783.0</v>
+        <v>2751.0</v>
       </c>
       <c r="J231" s="1">
-        <v>2.8018000785269</v>
+        <v>2.7695839080228</v>
       </c>
       <c r="K231">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>806.85</v>
+        <v>1.1</v>
+      </c>
+      <c r="L231" t="s">
+        <v>539</v>
       </c>
       <c r="M231" s="1">
-        <v>102112.0</v>
+        <v>102080.0</v>
       </c>
       <c r="N231" s="1">
-        <v>102918.85</v>
+        <v>103184.11</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B232" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.113</v>
+        <v>98.822</v>
       </c>
       <c r="E232" s="1">
         <v>100.231</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>100231.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-2118.0</v>
+        <v>-1409.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.1131186958127</v>
+        <v>-1.405752711237</v>
       </c>
       <c r="K232">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="L232">
-        <v>626.71</v>
+        <v>914.38</v>
       </c>
       <c r="M232" s="1">
-        <v>98113.0</v>
+        <v>98822.0</v>
       </c>
       <c r="N232" s="1">
-        <v>98739.71</v>
+        <v>99736.38</v>
       </c>
       <c r="O232" s="1">
         <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B233" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>89.81</v>
+        <v>100.784</v>
       </c>
       <c r="E233" s="1">
-        <v>89.875</v>
+        <v>99.651</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>89875.0</v>
+        <v>99651.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-65.0</v>
+        <v>1133.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.072322670375522</v>
+        <v>1.1369680183842</v>
       </c>
       <c r="K233">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="L233">
-        <v>65.75</v>
+        <v>38.01</v>
       </c>
       <c r="M233" s="1">
-        <v>89810.0</v>
+        <v>100784.0</v>
       </c>
       <c r="N233" s="1">
-        <v>89875.75</v>
+        <v>100822.01</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B234" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C234" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.324</v>
+        <v>100.974</v>
       </c>
       <c r="E234" s="1">
-        <v>100.36900132</v>
+        <v>100.539</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>229414.43</v>
+        <v>100539.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4674.28</v>
+        <v>435.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.0374829952937</v>
+        <v>0.43266791991168</v>
       </c>
       <c r="K234">
-        <v>0.9</v>
+        <v>2.28</v>
       </c>
       <c r="L234" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="M234" s="1">
-        <v>224740.15</v>
+        <v>100974.0</v>
       </c>
       <c r="N234" s="1">
-        <v>226787.9</v>
+        <v>103253.45</v>
       </c>
       <c r="O234" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B235" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C235" s="1">
-        <v>520000.0</v>
+        <v>228571.0</v>
       </c>
       <c r="D235" s="1">
-        <v>88.465</v>
+        <v>98.054</v>
       </c>
       <c r="E235" s="1">
-        <v>90.91529423</v>
+        <v>100.36900132</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>472759.53</v>
+        <v>229414.43</v>
       </c>
       <c r="I235" s="1">
-        <v>-12741.53</v>
+        <v>-5291.42</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.6951397468392</v>
+        <v>-2.3064896135784</v>
       </c>
       <c r="K235">
-        <v>1.56</v>
+        <v>1.13</v>
       </c>
       <c r="L235" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M235" s="1">
-        <v>460018.0</v>
+        <v>224123.01</v>
       </c>
       <c r="N235" s="1">
-        <v>468143.89</v>
+        <v>226696.78</v>
       </c>
       <c r="O235" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B236" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C236" s="1">
-        <v>355002.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.38</v>
+        <v>86.923</v>
       </c>
       <c r="E236" s="1">
-        <v>99.67399902</v>
+        <v>90.91529423</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>353844.69</v>
+        <v>472759.53</v>
       </c>
       <c r="I236" s="1">
-        <v>2506.32</v>
+        <v>-20759.93</v>
       </c>
       <c r="J236" s="1">
-        <v>0.70831075633776</v>
+        <v>-4.39122401192</v>
       </c>
       <c r="K236">
-        <v>0.93</v>
+        <v>1.82</v>
       </c>
       <c r="L236" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="M236" s="1">
-        <v>356351.01</v>
+        <v>451999.6</v>
       </c>
       <c r="N236" s="1">
-        <v>359666.39</v>
+        <v>461471.79</v>
       </c>
       <c r="O236" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B237" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>355002.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.738</v>
+        <v>99.995</v>
       </c>
       <c r="E237" s="1">
-        <v>99.766</v>
+        <v>99.67399902</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>99766.0</v>
+        <v>353844.69</v>
       </c>
       <c r="I237" s="1">
-        <v>-2028.0</v>
+        <v>1139.56</v>
       </c>
       <c r="J237" s="1">
-        <v>-2.0327566505623</v>
+        <v>0.32205089752795</v>
       </c>
       <c r="K237">
-        <v>2.27</v>
+        <v>1.19</v>
       </c>
       <c r="L237" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="M237" s="1">
-        <v>97738.0</v>
+        <v>354984.25</v>
       </c>
       <c r="N237" s="1">
-        <v>100008.55</v>
+        <v>359218.74</v>
       </c>
       <c r="O237" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B238" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C238" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.033</v>
+        <v>97.968</v>
       </c>
       <c r="E238" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>129928.5</v>
+        <v>99766.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-2485.6</v>
+        <v>-1798.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.9130521786983</v>
+        <v>-1.8022171882204</v>
       </c>
       <c r="K238">
-        <v>0.94</v>
+        <v>2.6</v>
       </c>
       <c r="L238" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="M238" s="1">
-        <v>127442.9</v>
+        <v>97968.0</v>
       </c>
       <c r="N238" s="1">
-        <v>128668.03</v>
+        <v>100564.58</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B239" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C239" s="1">
-        <v>673000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>88.161</v>
+        <v>98.39</v>
       </c>
       <c r="E239" s="1">
-        <v>87.89336553</v>
+        <v>99.945</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>591522.35</v>
+        <v>129928.5</v>
       </c>
       <c r="I239" s="1">
-        <v>1801.18</v>
+        <v>-2021.5</v>
       </c>
       <c r="J239" s="1">
-        <v>0.30449906077091</v>
+        <v>-1.5558557206464</v>
       </c>
       <c r="K239">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="L239" t="s">
+        <v>561</v>
       </c>
       <c r="M239" s="1">
-        <v>593323.53</v>
+        <v>127907.0</v>
       </c>
       <c r="N239" s="1">
-        <v>593323.53</v>
+        <v>129482.17</v>
       </c>
       <c r="O239" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B240" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C240" s="1">
-        <v>24000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>62.676</v>
+        <v>72.708</v>
       </c>
       <c r="E240" s="1">
-        <v>73.332375</v>
+        <v>72.707</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>17599.77</v>
+        <v>82885.98</v>
       </c>
       <c r="I240" s="1">
-        <v>-2557.53</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="1">
-        <v>-14.531610356272</v>
+        <v>0.0013753833881194</v>
       </c>
       <c r="K240">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L240">
-        <v>31.07</v>
+        <v>1.95</v>
       </c>
       <c r="M240" s="1">
-        <v>15042.24</v>
+        <v>82887.12</v>
       </c>
       <c r="N240" s="1">
-        <v>15073.31</v>
+        <v>82889.07</v>
       </c>
       <c r="O240" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B241" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C241" s="1">
-        <v>198000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>94.842</v>
+        <v>86.172</v>
       </c>
       <c r="E241" s="1">
-        <v>93.47240909</v>
+        <v>86.178</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>185075.37</v>
+        <v>486905.7</v>
       </c>
       <c r="I241" s="1">
-        <v>2711.79</v>
+        <v>-33.9</v>
       </c>
       <c r="J241" s="1">
-        <v>1.4652354875746</v>
+        <v>-0.0069623337742811</v>
       </c>
       <c r="K241">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="L241">
-        <v>512.63</v>
+        <v>419.88</v>
       </c>
       <c r="M241" s="1">
-        <v>187787.16</v>
+        <v>486871.8</v>
       </c>
       <c r="N241" s="1">
-        <v>188299.79</v>
+        <v>487291.68</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.38</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B242" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C242" s="1">
-        <v>124000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>85.697</v>
+        <v>62.027</v>
       </c>
       <c r="E242" s="1">
-        <v>91.51215323</v>
+        <v>73.332375</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>113475.07</v>
+        <v>17599.77</v>
       </c>
       <c r="I242" s="1">
-        <v>-7210.79</v>
+        <v>-2713.29</v>
       </c>
       <c r="J242" s="1">
-        <v>-6.354514696488</v>
+        <v>-15.416621921764</v>
       </c>
       <c r="K242">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.15</v>
+      </c>
+      <c r="L242">
+        <v>35.67</v>
       </c>
       <c r="M242" s="1">
-        <v>106264.28</v>
+        <v>14886.48</v>
       </c>
       <c r="N242" s="1">
-        <v>107571.38</v>
+        <v>14922.15</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B243" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C243" s="1">
-        <v>135000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.9</v>
+        <v>95.15</v>
       </c>
       <c r="E243" s="1">
-        <v>99.998</v>
+        <v>93.47240909</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>134997.3</v>
+        <v>185075.37</v>
       </c>
       <c r="I243" s="1">
-        <v>-2832.3</v>
+        <v>3321.63</v>
       </c>
       <c r="J243" s="1">
-        <v>-2.0980419608392</v>
+        <v>1.7947444870703</v>
       </c>
       <c r="K243">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="L243">
-        <v>415.62</v>
+        <v>588.58</v>
       </c>
       <c r="M243" s="1">
-        <v>132165.0</v>
+        <v>188397.0</v>
       </c>
       <c r="N243" s="1">
-        <v>132580.62</v>
+        <v>188985.58</v>
       </c>
       <c r="O243" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B244" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C244" s="1">
-        <v>150000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.286</v>
+        <v>98.55</v>
       </c>
       <c r="E244" s="1">
-        <v>100.0965</v>
+        <v>99.998</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>150144.75</v>
+        <v>134997.3</v>
       </c>
       <c r="I244" s="1">
-        <v>1784.25</v>
+        <v>-1954.8</v>
       </c>
       <c r="J244" s="1">
-        <v>1.1883532391242</v>
+        <v>-1.4480289605792</v>
       </c>
       <c r="K244">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.56</v>
+      </c>
+      <c r="L244">
+        <v>757.89</v>
       </c>
       <c r="M244" s="1">
-        <v>151929.0</v>
+        <v>133042.5</v>
       </c>
       <c r="N244" s="1">
-        <v>155274.21</v>
+        <v>133800.39</v>
       </c>
       <c r="O244" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B245" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C245" s="1">
-        <v>1035800.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>86.975</v>
+        <v>101.28</v>
       </c>
       <c r="E245" s="1">
-        <v>87.23165862</v>
+        <v>100.0965</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>903545.52</v>
+        <v>150144.75</v>
       </c>
       <c r="I245" s="1">
-        <v>-2658.47</v>
+        <v>1775.25</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.29422646022306</v>
+        <v>1.1823590235423</v>
       </c>
       <c r="K245">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.51</v>
+      </c>
+      <c r="L245" t="s">
+        <v>574</v>
       </c>
       <c r="M245" s="1">
-        <v>900887.05</v>
+        <v>151920.0</v>
       </c>
       <c r="N245" s="1">
-        <v>900887.05</v>
+        <v>155690.96</v>
       </c>
       <c r="O245" s="1">
-        <v>0.74</v>
+        <v>0.12</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B246" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C246" s="1">
-        <v>980000.0</v>
+        <v>1035800.0</v>
       </c>
       <c r="D246" s="1">
-        <v>83.834</v>
+        <v>87.29</v>
       </c>
       <c r="E246" s="1">
-        <v>84.103</v>
+        <v>87.23165862</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>824209.4</v>
+        <v>903545.52</v>
       </c>
       <c r="I246" s="1">
-        <v>-2636.2</v>
+        <v>604.3</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.3198459032377</v>
+        <v>0.066880969096056</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>821573.2</v>
+        <v>904149.82</v>
       </c>
       <c r="N246" s="1">
-        <v>821573.2</v>
+        <v>904149.82</v>
       </c>
       <c r="O246" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B247" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C247" s="1">
-        <v>2896943.0</v>
+        <v>1572679.0</v>
       </c>
       <c r="D247" s="1">
-        <v>62.585</v>
+        <v>84.102</v>
       </c>
       <c r="E247" s="1">
-        <v>72.69136155</v>
+        <v>84.13729439</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2105827.31</v>
+        <v>1323209.56</v>
       </c>
       <c r="I247" s="1">
-        <v>-292775.53</v>
+        <v>-555.07</v>
       </c>
       <c r="J247" s="1">
-        <v>-13.903112026788</v>
+        <v>-0.041948759801887</v>
       </c>
       <c r="K247">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.0</v>
+      </c>
+      <c r="L247">
+        <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>1813051.78</v>
+        <v>1322654.49</v>
       </c>
       <c r="N247" s="1">
-        <v>1825036.39</v>
+        <v>1322654.49</v>
       </c>
       <c r="O247" s="1">
-        <v>1.5</v>
+        <v>1.04</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B248" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C248" s="1">
-        <v>444553.0</v>
+        <v>3867943.0</v>
       </c>
       <c r="D248" s="1">
-        <v>84.322</v>
+        <v>62.155</v>
       </c>
       <c r="E248" s="1">
-        <v>86.69857362</v>
+        <v>69.01894883</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>385421.11</v>
+        <v>2669613.6</v>
       </c>
       <c r="I248" s="1">
-        <v>-10565.13</v>
+        <v>-265493.63</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.7411913166874</v>
+        <v>-9.9450208824228</v>
       </c>
       <c r="K248">
-        <v>1.03</v>
+        <v>0.45</v>
       </c>
       <c r="L248" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="M248" s="1">
-        <v>374855.98</v>
+        <v>2404119.97</v>
       </c>
       <c r="N248" s="1">
-        <v>379453.75</v>
+        <v>2421605.19</v>
       </c>
       <c r="O248" s="1">
-        <v>0.31</v>
+        <v>1.91</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B249" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C249" s="1">
-        <v>1380000.0</v>
+        <v>1055885.0</v>
       </c>
       <c r="D249" s="1">
-        <v>74.844</v>
+        <v>98.613</v>
       </c>
       <c r="E249" s="1">
-        <v>78.5174029</v>
+        <v>99.44402657</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1083540.16</v>
+        <v>1050014.56</v>
       </c>
       <c r="I249" s="1">
-        <v>-50692.96</v>
+        <v>-8774.68</v>
       </c>
       <c r="J249" s="1">
-        <v>-4.6784569572391</v>
+        <v>-0.83567222153567</v>
       </c>
       <c r="K249">
-        <v>1.03</v>
+        <v>1.4</v>
       </c>
       <c r="L249" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M249" s="1">
-        <v>1032847.2</v>
+        <v>1041239.88</v>
       </c>
       <c r="N249" s="1">
-        <v>1047119.8</v>
+        <v>1056022.27</v>
       </c>
       <c r="O249" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B250" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C250" s="1">
-        <v>850000.0</v>
+        <v>435000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.325</v>
+        <v>92.144</v>
       </c>
       <c r="E250" s="1">
-        <v>99.934</v>
+        <v>92.366</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>849439.0</v>
+        <v>401792.1</v>
       </c>
       <c r="I250" s="1">
-        <v>-13676.5</v>
+        <v>-965.7</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.6100626413433</v>
+        <v>-0.24034818006626</v>
       </c>
       <c r="K250">
-        <v>1.18</v>
+        <v>3.95</v>
       </c>
       <c r="L250" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="M250" s="1">
-        <v>835762.5</v>
+        <v>400826.4</v>
       </c>
       <c r="N250" s="1">
-        <v>845822.77</v>
+        <v>417988.04</v>
       </c>
       <c r="O250" s="1">
-        <v>0.7</v>
+        <v>0.33</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B251" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C251" s="1">
-        <v>500000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>77.707</v>
+        <v>97.494</v>
       </c>
       <c r="E251" s="1">
-        <v>82.8884</v>
+        <v>98.725</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>414442.0</v>
+        <v>221144.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-25907.0</v>
+        <v>-2757.44</v>
       </c>
       <c r="J251" s="1">
-        <v>-6.2510556362531</v>
+        <v>-1.2468979488478</v>
       </c>
       <c r="K251">
-        <v>2.48</v>
+        <v>3.71</v>
       </c>
       <c r="L251" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M251" s="1">
-        <v>388535.0</v>
+        <v>218386.56</v>
       </c>
       <c r="N251" s="1">
-        <v>400945.96</v>
+        <v>226689.9</v>
       </c>
       <c r="O251" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B252" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C252" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>97.065</v>
+        <v>82.336</v>
       </c>
       <c r="E252" s="1">
-        <v>99.46728631</v>
+        <v>81.75</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>239716.16</v>
+        <v>81750.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-5789.51</v>
+        <v>586.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.4151521532799</v>
+        <v>0.71681957186544</v>
       </c>
       <c r="K252">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.16</v>
+      </c>
+      <c r="L252">
+        <v>156.16</v>
       </c>
       <c r="M252" s="1">
-        <v>233926.65</v>
+        <v>82336.0</v>
       </c>
       <c r="N252" s="1">
-        <v>240307.54</v>
+        <v>82492.16</v>
       </c>
       <c r="O252" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>593</v>
       </c>
       <c r="B253" t="s">
         <v>594</v>
       </c>
       <c r="C253" s="1">
-        <v>472885.0</v>
+        <v>1723937.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.865</v>
+        <v>99.162</v>
       </c>
       <c r="E253" s="1">
-        <v>100.3378813</v>
+        <v>99.18200027</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>474482.79</v>
+        <v>1709835.2</v>
       </c>
       <c r="I253" s="1">
-        <v>-6965.04</v>
+        <v>-344.79</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.4679225773394</v>
+        <v>-0.020165101291633</v>
       </c>
       <c r="K253">
-        <v>1.13</v>
+        <v>1.68</v>
       </c>
       <c r="L253" t="s">
         <v>595</v>
       </c>
       <c r="M253" s="1">
-        <v>467517.75</v>
+        <v>1709490.41</v>
       </c>
       <c r="N253" s="1">
-        <v>472868.48</v>
+        <v>1738476.17</v>
       </c>
       <c r="O253" s="1">
-        <v>0.39</v>
+        <v>1.37</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>596</v>
       </c>
       <c r="B254" t="s">
         <v>597</v>
       </c>
       <c r="C254" s="1">
-        <v>224000.0</v>
+        <v>2263571.72</v>
       </c>
       <c r="D254" s="1">
-        <v>98.779</v>
+        <v>86.959</v>
       </c>
       <c r="E254" s="1">
-        <v>98.725</v>
+        <v>102.8383713</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>221144.0</v>
+        <v>2327820.29</v>
       </c>
       <c r="I254" s="1">
-        <v>120.96</v>
+        <v>-359440.96</v>
       </c>
       <c r="J254" s="1">
-        <v>0.054697391744745</v>
+        <v>-15.441095755721</v>
       </c>
       <c r="K254">
-        <v>3.39</v>
+        <v>1.99</v>
       </c>
       <c r="L254" t="s">
         <v>598</v>
       </c>
       <c r="M254" s="1">
-        <v>221264.96</v>
+        <v>1968379.33</v>
       </c>
       <c r="N254" s="1">
-        <v>228863.78</v>
+        <v>2013340.69</v>
       </c>
       <c r="O254" s="1">
-        <v>0.19</v>
+        <v>1.59</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>599</v>
       </c>
       <c r="B255" t="s">
         <v>600</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>2784704.0</v>
       </c>
       <c r="D255" s="1">
-        <v>82.432</v>
+        <v>96.4</v>
       </c>
       <c r="E255" s="1">
-        <v>81.75</v>
+        <v>97.05560555</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>81750.0</v>
+        <v>2702711.33</v>
       </c>
       <c r="I255" s="1">
-        <v>682.0</v>
+        <v>-18256.67</v>
       </c>
       <c r="J255" s="1">
-        <v>0.83425076452599</v>
+        <v>-0.67549463375358</v>
       </c>
       <c r="K255">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>41.1</v>
+        <v>0.44</v>
+      </c>
+      <c r="L255" t="s">
+        <v>601</v>
       </c>
       <c r="M255" s="1">
-        <v>82432.0</v>
+        <v>2684454.66</v>
       </c>
       <c r="N255" s="1">
-        <v>82473.1</v>
+        <v>2696661.58</v>
       </c>
       <c r="O255" s="1">
-        <v>0.07</v>
+        <v>2.13</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B256" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C256" s="1">
-        <v>704635.29</v>
+        <v>100000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>76.743</v>
+        <v>98.575</v>
       </c>
       <c r="E256" s="1">
-        <v>77.63493651</v>
+        <v>99.24</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>547043.16</v>
+        <v>99240.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-6284.9</v>
+        <v>-665.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.1488855833606</v>
+        <v>-0.67009270455462</v>
       </c>
       <c r="K256">
-        <v>0.0</v>
+        <v>0.91</v>
       </c>
       <c r="L256">
-        <v>0.0</v>
+        <v>914.38</v>
       </c>
       <c r="M256" s="1">
-        <v>540758.26</v>
+        <v>98575.0</v>
       </c>
       <c r="N256" s="1">
-        <v>540758.26</v>
+        <v>99489.38</v>
       </c>
       <c r="O256" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B257" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C257" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>88.457</v>
+        <v>88.835</v>
       </c>
       <c r="E257" s="1">
-        <v>102.8383713</v>
+        <v>85.48</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>2327820.29</v>
+        <v>85480.0</v>
       </c>
       <c r="I257" s="1">
-        <v>-325532.65</v>
+        <v>3355.0</v>
       </c>
       <c r="J257" s="1">
-        <v>-13.984440783442</v>
+        <v>3.9248947122134</v>
       </c>
       <c r="K257">
-        <v>1.79</v>
+        <v>1.84</v>
       </c>
       <c r="L257" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="M257" s="1">
-        <v>2002287.64</v>
+        <v>88835.0</v>
       </c>
       <c r="N257" s="1">
-        <v>2042907.9</v>
+        <v>90679.93</v>
       </c>
       <c r="O257" s="1">
-        <v>1.68</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B258" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C258" s="1">
-        <v>714704.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>96.893</v>
+        <v>92.352</v>
       </c>
       <c r="E258" s="1">
-        <v>98.81541589</v>
+        <v>92.546</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>706237.73</v>
+        <v>185092.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-13739.58</v>
+        <v>-388.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.9454610560101</v>
+        <v>-0.20962548354332</v>
       </c>
       <c r="K258">
-        <v>0.25</v>
+        <v>0.93</v>
       </c>
       <c r="L258" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M258" s="1">
-        <v>692498.15</v>
+        <v>184704.0</v>
       </c>
       <c r="N258" s="1">
-        <v>694260.43</v>
+        <v>186564.27</v>
       </c>
       <c r="O258" s="1">
-        <v>0.57</v>
+        <v>0.15</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B259" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C259" s="1">
-        <v>636996.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>97.945</v>
+        <v>101.183</v>
       </c>
       <c r="E259" s="1">
-        <v>99.89010135</v>
+        <v>99.942</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>636295.95</v>
+        <v>99942.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-12390.22</v>
+        <v>1241.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.9472416883999</v>
+        <v>1.2417201977147</v>
       </c>
       <c r="K259">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>0.18</v>
+      </c>
+      <c r="L259">
+        <v>178.77</v>
       </c>
       <c r="M259" s="1">
-        <v>623905.73</v>
+        <v>101183.0</v>
       </c>
       <c r="N259" s="1">
-        <v>633888.24</v>
+        <v>101361.77</v>
       </c>
       <c r="O259" s="1">
-        <v>0.52</v>
+        <v>0.08</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>612</v>
       </c>
       <c r="B260" t="s">
         <v>613</v>
       </c>
       <c r="C260" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>97.322</v>
+        <v>94.185</v>
       </c>
       <c r="E260" s="1">
-        <v>99.374</v>
+        <v>94.7</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>983802.6</v>
+        <v>94700.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-20314.8</v>
+        <v>-515.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.0649264395113</v>
+        <v>-0.54382259767687</v>
       </c>
       <c r="K260">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.37</v>
+      </c>
+      <c r="L260">
+        <v>369.86</v>
       </c>
       <c r="M260" s="1">
-        <v>963487.8</v>
+        <v>94185.0</v>
       </c>
       <c r="N260" s="1">
-        <v>981964.18</v>
+        <v>94554.86</v>
       </c>
       <c r="O260" s="1">
-        <v>0.81</v>
+        <v>0.07</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>614</v>
+      </c>
+      <c r="B261" t="s">
         <v>615</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>101.155</v>
+      </c>
+      <c r="E261" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>99858.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1297.0</v>
+      </c>
+      <c r="J261" s="1">
+        <v>1.2988443589898</v>
+      </c>
+      <c r="K261">
+        <v>3.39</v>
+      </c>
+      <c r="L261" t="s">
         <v>616</v>
       </c>
-      <c r="C261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>148284.25</v>
+        <v>101155.0</v>
       </c>
       <c r="N261" s="1">
-        <v>150168.75</v>
+        <v>104541.64</v>
       </c>
       <c r="O261" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>617</v>
+      </c>
+      <c r="B262" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="C262" s="1">
         <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>98.414</v>
+        <v>98.369</v>
       </c>
       <c r="E262" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>99240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-826.0</v>
+        <v>-1631.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.832325675131</v>
+        <v>-1.631</v>
       </c>
       <c r="K262">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>626.71</v>
+        <v>1.71</v>
+      </c>
+      <c r="L262" t="s">
+        <v>619</v>
       </c>
       <c r="M262" s="1">
-        <v>98414.0</v>
+        <v>98369.0</v>
       </c>
       <c r="N262" s="1">
-        <v>99040.71</v>
+        <v>100074.48</v>
       </c>
       <c r="O262" s="1">
         <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>620</v>
       </c>
       <c r="B263" t="s">
         <v>621</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>87.8</v>
+        <v>93.43</v>
       </c>
       <c r="E263" s="1">
-        <v>85.48</v>
+        <v>96.33333333</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>85480.0</v>
+        <v>289000.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2320.0</v>
+        <v>-8710.0</v>
       </c>
       <c r="J263" s="1">
-        <v>2.7140851661207</v>
+        <v>-3.0138408304498</v>
       </c>
       <c r="K263">
-        <v>1.7</v>
+        <v>0.35</v>
       </c>
       <c r="L263" t="s">
         <v>622</v>
       </c>
       <c r="M263" s="1">
-        <v>87800.0</v>
+        <v>280290.0</v>
       </c>
       <c r="N263" s="1">
-        <v>89503.01</v>
+        <v>281340.0</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>623</v>
       </c>
       <c r="B264" t="s">
         <v>624</v>
       </c>
       <c r="C264" s="1">
         <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.506</v>
+        <v>97.126</v>
       </c>
       <c r="E264" s="1">
-        <v>92.546</v>
+        <v>98.642</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>185092.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-2080.0</v>
+        <v>-3032.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.1237654787889</v>
+        <v>-1.5368707041625</v>
       </c>
       <c r="K264">
-        <v>0.8</v>
+        <v>3.99</v>
       </c>
       <c r="L264" t="s">
         <v>625</v>
       </c>
       <c r="M264" s="1">
-        <v>183012.0</v>
+        <v>194252.0</v>
       </c>
       <c r="N264" s="1">
-        <v>184603.78</v>
+        <v>202234.88</v>
       </c>
       <c r="O264" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>626</v>
       </c>
       <c r="B265" t="s">
         <v>627</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.62</v>
+        <v>98.106</v>
       </c>
       <c r="E265" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99858.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I265" s="1">
-        <v>762.0</v>
+        <v>-2252.56</v>
       </c>
       <c r="J265" s="1">
-        <v>0.76308357868173</v>
+        <v>-1.5276829806882</v>
       </c>
       <c r="K265">
-        <v>3.09</v>
+        <v>1.79</v>
       </c>
       <c r="L265" t="s">
         <v>628</v>
       </c>
       <c r="M265" s="1">
-        <v>100620.0</v>
+        <v>145196.88</v>
       </c>
       <c r="N265" s="1">
-        <v>103709.38</v>
+        <v>147845.67</v>
       </c>
       <c r="O265" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>629</v>
       </c>
       <c r="B266" t="s">
         <v>630</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.025</v>
+        <v>98.539</v>
       </c>
       <c r="E266" s="1">
-        <v>99.67</v>
+        <v>99.736</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99670.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-1645.0</v>
+        <v>-1197.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.6504464733621</v>
+        <v>-1.200168444694</v>
       </c>
       <c r="K266">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>351.03</v>
+        <v>1.64</v>
+      </c>
+      <c r="L266" t="s">
+        <v>631</v>
       </c>
       <c r="M266" s="1">
-        <v>98025.0</v>
+        <v>98539.0</v>
       </c>
       <c r="N266" s="1">
-        <v>98376.03</v>
+        <v>100182.84</v>
       </c>
       <c r="O266" s="1">
         <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B267" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.1</v>
+        <v>98.443</v>
       </c>
       <c r="E267" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>100000.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I267" s="1">
-        <v>-2900.0</v>
+        <v>-1197.04</v>
       </c>
       <c r="J267" s="1">
-        <v>-2.9</v>
+        <v>-1.1556921099665</v>
       </c>
       <c r="K267">
-        <v>1.42</v>
+        <v>2.91</v>
       </c>
       <c r="L267" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M267" s="1">
-        <v>97100.0</v>
+        <v>102380.72</v>
       </c>
       <c r="N267" s="1">
-        <v>98517.81</v>
+        <v>105409.9</v>
       </c>
       <c r="O267" s="1">
         <v>0.08</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B268" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C268" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>92.813</v>
+        <v>95.241</v>
       </c>
       <c r="E268" s="1">
-        <v>96.33333333</v>
+        <v>93.6</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>289000.0</v>
+        <v>93600.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-10561.0</v>
+        <v>1641.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-3.6543252595156</v>
+        <v>1.7532051282051</v>
       </c>
       <c r="K268">
-        <v>0.21</v>
+        <v>0.81</v>
       </c>
       <c r="L268">
-        <v>630.0</v>
+        <v>805.82</v>
       </c>
       <c r="M268" s="1">
-        <v>278439.0</v>
+        <v>95241.0</v>
       </c>
       <c r="N268" s="1">
-        <v>279069.0</v>
+        <v>96046.82</v>
       </c>
       <c r="O268" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B269" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C269" s="1">
         <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>95.724</v>
+        <v>98.491</v>
       </c>
       <c r="E269" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>197284.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-5836.0</v>
+        <v>-3018.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-2.9581719754263</v>
+        <v>-1.509</v>
       </c>
       <c r="K269">
-        <v>3.66</v>
+        <v>2.58</v>
       </c>
       <c r="L269" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="M269" s="1">
-        <v>191448.0</v>
+        <v>196982.0</v>
       </c>
       <c r="N269" s="1">
-        <v>198759.64</v>
+        <v>202141.59</v>
       </c>
       <c r="O269" s="1">
         <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B270" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C270" s="1">
-        <v>148000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>98.255</v>
+        <v>101.092</v>
       </c>
       <c r="E270" s="1">
-        <v>99.628</v>
+        <v>99.849</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>147449.44</v>
+        <v>151770.48</v>
       </c>
       <c r="I270" s="1">
-        <v>-2032.04</v>
+        <v>1889.36</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.3781266310676</v>
+        <v>1.2448797684504</v>
       </c>
       <c r="K270">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="L270" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M270" s="1">
-        <v>145417.4</v>
+        <v>153659.84</v>
       </c>
       <c r="N270" s="1">
-        <v>147697.21</v>
+        <v>157122.94</v>
       </c>
       <c r="O270" s="1">
         <v>0.12</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B271" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C271" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.684</v>
+        <v>99.791</v>
       </c>
       <c r="E271" s="1">
-        <v>99.736</v>
+        <v>99.115</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>99736.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I271" s="1">
-        <v>-2052.0</v>
+        <v>790.92</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.0574316194754</v>
+        <v>0.68203601876608</v>
       </c>
       <c r="K271">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>0.19</v>
+      </c>
+      <c r="L271">
+        <v>224.38</v>
       </c>
       <c r="M271" s="1">
-        <v>97684.0</v>
+        <v>116755.47</v>
       </c>
       <c r="N271" s="1">
-        <v>99020.99</v>
+        <v>116979.85</v>
       </c>
       <c r="O271" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>645</v>
       </c>
       <c r="B272" t="s">
         <v>646</v>
       </c>
       <c r="C272" s="1">
-        <v>104000.0</v>
+        <v>103183.72</v>
       </c>
       <c r="D272" s="1">
-        <v>97.452</v>
+        <v>89.652</v>
       </c>
       <c r="E272" s="1">
-        <v>99.594</v>
+        <v>92.98022014</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>103577.76</v>
+        <v>95940.45</v>
       </c>
       <c r="I272" s="1">
-        <v>-2227.68</v>
+        <v>-3434.18</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.1507319718055</v>
+        <v>-3.579491236491</v>
       </c>
       <c r="K272">
-        <v>2.65</v>
+        <v>1.21</v>
       </c>
       <c r="L272" t="s">
         <v>647</v>
       </c>
       <c r="M272" s="1">
-        <v>101350.08</v>
+        <v>92506.27</v>
       </c>
       <c r="N272" s="1">
-        <v>104110.0</v>
+        <v>93755.78</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>648</v>
       </c>
       <c r="B273" t="s">
         <v>649</v>
       </c>
       <c r="C273" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>98.104</v>
+        <v>93.801</v>
       </c>
       <c r="E273" s="1">
-        <v>100.0</v>
+        <v>93.818</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>300000.0</v>
+        <v>121963.4</v>
       </c>
       <c r="I273" s="1">
-        <v>-5688.0</v>
+        <v>-22.1</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.896</v>
+        <v>-0.018120190155407</v>
       </c>
       <c r="K273">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.12</v>
+      </c>
+      <c r="L273">
+        <v>158.67</v>
       </c>
       <c r="M273" s="1">
-        <v>294312.0</v>
+        <v>121941.3</v>
       </c>
       <c r="N273" s="1">
-        <v>301159.6</v>
+        <v>122099.97</v>
       </c>
       <c r="O273" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>650</v>
+      </c>
+      <c r="B274" t="s">
         <v>651</v>
       </c>
-      <c r="B274" t="s">
+      <c r="C274" s="1">
+        <v>80000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>65.089</v>
+      </c>
+      <c r="E274" s="1">
+        <v>65.161</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>52128.8</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-57.6</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-0.11049554181182</v>
+      </c>
+      <c r="K274">
+        <v>1.4</v>
+      </c>
+      <c r="L274" t="s">
         <v>652</v>
       </c>
-      <c r="C274" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>100791.0</v>
+        <v>52071.2</v>
       </c>
       <c r="N274" s="1">
-        <v>103224.56</v>
+        <v>53189.01</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>653</v>
+      </c>
+      <c r="B275" t="s">
         <v>654</v>
       </c>
-      <c r="B275" t="s">
+      <c r="C275" s="1">
+        <v>681000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>101.622</v>
+      </c>
+      <c r="E275" s="1">
+        <v>123.85769604</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>843470.91</v>
+      </c>
+      <c r="I275" s="1">
+        <v>44160.9</v>
+      </c>
+      <c r="J275" s="1">
+        <v>5.2356162466824</v>
+      </c>
+      <c r="K275">
+        <v>0.16</v>
+      </c>
+      <c r="L275" t="s">
         <v>655</v>
       </c>
-      <c r="C275" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>153016.88</v>
+        <v>887631.81</v>
       </c>
       <c r="N275" s="1">
-        <v>156031.06</v>
+        <v>888699.9</v>
       </c>
       <c r="O275" s="1">
-        <v>0.13</v>
+        <v>0.7</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>656</v>
+      </c>
+      <c r="B276" t="s">
         <v>657</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C276" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.031</v>
+      </c>
+      <c r="E276" s="1">
+        <v>100.913</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>756847.5</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-6615.0</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-0.87402019561404</v>
+      </c>
+      <c r="K276">
+        <v>0.38</v>
+      </c>
+      <c r="L276" t="s">
         <v>658</v>
       </c>
-      <c r="C276" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>115359.66</v>
+        <v>750232.5</v>
       </c>
       <c r="N276" s="1">
-        <v>119364.91</v>
+        <v>753085.4</v>
       </c>
       <c r="O276" s="1">
-        <v>0.1</v>
+        <v>0.59</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>659</v>
+      </c>
+      <c r="B277" t="s">
         <v>660</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C277" s="1">
+        <v>770000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>98.333</v>
+      </c>
+      <c r="E277" s="1">
+        <v>97.901</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>753837.7</v>
+      </c>
+      <c r="I277" s="1">
+        <v>3326.4</v>
+      </c>
+      <c r="J277" s="1">
+        <v>0.44126209129631</v>
+      </c>
+      <c r="K277">
+        <v>0.28</v>
+      </c>
+      <c r="L277" t="s">
         <v>661</v>
       </c>
-      <c r="C277" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>193564.12</v>
+        <v>757164.1</v>
       </c>
       <c r="N277" s="1">
-        <v>195475.02</v>
+        <v>759339.14</v>
       </c>
       <c r="O277" s="1">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>662</v>
+      </c>
+      <c r="B278" t="s">
         <v>663</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C278" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>93.45</v>
+      </c>
+      <c r="E278" s="1">
+        <v>93.703</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>1311842.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-3542.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-0.27000202768321</v>
+      </c>
+      <c r="K278">
+        <v>0.44</v>
+      </c>
+      <c r="L278" t="s">
         <v>664</v>
       </c>
-      <c r="C278" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>92419.6</v>
+        <v>1308300.0</v>
       </c>
       <c r="N278" s="1">
-        <v>93566.21</v>
+        <v>1314482.07</v>
       </c>
       <c r="O278" s="1">
-        <v>0.08</v>
+        <v>1.04</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>665</v>
+      </c>
+      <c r="B279" t="s">
         <v>666</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C279" s="1">
+        <v>563000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>85.007</v>
+      </c>
+      <c r="E279" s="1">
+        <v>95.40138544</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>537109.8</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-58520.39</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-10.895423989657</v>
+      </c>
+      <c r="K279">
+        <v>0.44</v>
+      </c>
+      <c r="L279" t="s">
         <v>667</v>
       </c>
-      <c r="C279" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>68514.41</v>
+        <v>478589.41</v>
       </c>
       <c r="N279" s="1">
-        <v>68671.69</v>
+        <v>481075.48</v>
       </c>
       <c r="O279" s="1">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>668</v>
       </c>
       <c r="B280" t="s">
         <v>669</v>
       </c>
       <c r="C280" s="1">
-        <v>681000.0</v>
+        <v>1076000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>102.015</v>
+        <v>96.828</v>
       </c>
       <c r="E280" s="1">
-        <v>123.85769604</v>
+        <v>96.791</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>843470.91</v>
+        <v>1041471.16</v>
       </c>
       <c r="I280" s="1">
-        <v>45481.66</v>
+        <v>398.12</v>
       </c>
       <c r="J280" s="1">
-        <v>5.3922025597777</v>
+        <v>0.038226694630699</v>
       </c>
       <c r="K280">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>236.79</v>
+        <v>0.2</v>
+      </c>
+      <c r="L280" t="s">
+        <v>670</v>
       </c>
       <c r="M280" s="1">
-        <v>888952.57</v>
+        <v>1041869.28</v>
       </c>
       <c r="N280" s="1">
-        <v>889189.36</v>
+        <v>1044019.77</v>
       </c>
       <c r="O280" s="1">
-        <v>0.73</v>
+        <v>0.82</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B281" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C281" s="1">
-        <v>750000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.947</v>
+        <v>96.369</v>
       </c>
       <c r="E281" s="1">
-        <v>100.913</v>
+        <v>99.406</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>756847.5</v>
+        <v>119287.2</v>
       </c>
       <c r="I281" s="1">
-        <v>-7245.0</v>
+        <v>-3644.4</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.95726021424395</v>
+        <v>-3.055147576605</v>
       </c>
       <c r="K281">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="L281" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M281" s="1">
-        <v>749602.5</v>
+        <v>115642.8</v>
       </c>
       <c r="N281" s="1">
-        <v>750976.12</v>
+        <v>116978.42</v>
       </c>
       <c r="O281" s="1">
-        <v>0.62</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B282" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C282" s="1">
-        <v>563000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>85.948</v>
+        <v>98.463</v>
       </c>
       <c r="E282" s="1">
-        <v>95.40138544</v>
+        <v>100.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>537109.8</v>
+        <v>191000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-53222.56</v>
+        <v>-2935.67</v>
       </c>
       <c r="J282" s="1">
-        <v>-9.9090651483179</v>
+        <v>-1.537</v>
       </c>
       <c r="K282">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="L282" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="M282" s="1">
-        <v>483887.24</v>
+        <v>188064.33</v>
       </c>
       <c r="N282" s="1">
-        <v>484981.11</v>
+        <v>189065.36</v>
       </c>
       <c r="O282" s="1">
-        <v>0.4</v>
+        <v>0.15</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B283" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C283" s="1">
-        <v>470000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>98.013</v>
+        <v>103.56</v>
       </c>
       <c r="E283" s="1">
-        <v>101.176</v>
+        <v>100.77</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>475527.2</v>
+        <v>100770.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-14866.1</v>
+        <v>2790.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-3.1262354708627</v>
+        <v>2.7686811551057</v>
       </c>
       <c r="K283">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="L283">
-        <v>941.28</v>
+        <v>39.04</v>
       </c>
       <c r="M283" s="1">
-        <v>460661.1</v>
+        <v>103560.0</v>
       </c>
       <c r="N283" s="1">
-        <v>461602.38</v>
+        <v>103599.04</v>
       </c>
       <c r="O283" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B284" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C284" s="1">
-        <v>2563000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>99.701</v>
+        <v>99.826</v>
       </c>
       <c r="E284" s="1">
-        <v>101.08832462</v>
+        <v>98.69</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>2590893.76</v>
+        <v>98690.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-35557.13</v>
+        <v>1136.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.3723885768284</v>
+        <v>1.1510791366906</v>
       </c>
       <c r="K284">
-        <v>0.5</v>
+        <v>2.22</v>
       </c>
       <c r="L284" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="M284" s="1">
-        <v>2555336.63</v>
+        <v>99826.0</v>
       </c>
       <c r="N284" s="1">
-        <v>2568257.83</v>
+        <v>102044.84</v>
       </c>
       <c r="O284" s="1">
-        <v>2.11</v>
+        <v>0.08</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B285" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C285" s="1">
-        <v>1190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>102.434</v>
+        <v>84.237</v>
       </c>
       <c r="E285" s="1">
-        <v>104.37051849</v>
+        <v>85.427</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>1242009.17</v>
+        <v>170854.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-23044.57</v>
+        <v>-2380.0</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.855426719595</v>
+        <v>-1.3930022124153</v>
       </c>
       <c r="K285">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.3</v>
+      </c>
+      <c r="L285">
+        <v>608.9</v>
       </c>
       <c r="M285" s="1">
-        <v>1218964.6</v>
+        <v>168474.0</v>
       </c>
       <c r="N285" s="1">
-        <v>1230818.83</v>
+        <v>169082.9</v>
       </c>
       <c r="O285" s="1">
-        <v>1.01</v>
+        <v>0.13</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>684</v>
       </c>
       <c r="B286" t="s">
         <v>685</v>
       </c>
       <c r="C286" s="1">
-        <v>1427000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>101.907</v>
+        <v>88.78</v>
       </c>
       <c r="E286" s="1">
-        <v>107.71495725</v>
+        <v>85.8</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1537092.44</v>
+        <v>85800.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-82879.55</v>
+        <v>2980.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-5.3919691388242</v>
+        <v>3.4731934731935</v>
       </c>
       <c r="K286">
-        <v>0.55</v>
+        <v>1.37</v>
       </c>
       <c r="L286" t="s">
         <v>686</v>
       </c>
       <c r="M286" s="1">
-        <v>1454212.89</v>
+        <v>88780.0</v>
       </c>
       <c r="N286" s="1">
-        <v>1462096.87</v>
+        <v>90151.23</v>
       </c>
       <c r="O286" s="1">
-        <v>1.2</v>
+        <v>0.07</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>687</v>
       </c>
       <c r="B287" t="s">
         <v>688</v>
       </c>
       <c r="C287" s="1">
-        <v>120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>95.359</v>
+        <v>98.385</v>
       </c>
       <c r="E287" s="1">
-        <v>99.406</v>
+        <v>99.423</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>119287.2</v>
+        <v>99423.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-4856.4</v>
+        <v>-1038.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-4.0711828259864</v>
+        <v>-1.0440240185872</v>
       </c>
       <c r="K287">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>0.36</v>
+      </c>
+      <c r="L287">
+        <v>361.64</v>
       </c>
       <c r="M287" s="1">
-        <v>114430.8</v>
+        <v>98385.0</v>
       </c>
       <c r="N287" s="1">
-        <v>115478.75</v>
+        <v>98746.64</v>
       </c>
       <c r="O287" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
+        <v>689</v>
+      </c>
+      <c r="B288" t="s">
         <v>690</v>
       </c>
-      <c r="B288" t="s">
+      <c r="C288" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="D288" s="1">
+        <v>98.185</v>
+      </c>
+      <c r="E288" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F288" t="s">
+        <v>8</v>
+      </c>
+      <c r="G288">
+        <v>1.0</v>
+      </c>
+      <c r="H288" s="1">
+        <v>75959.72</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-1339.12</v>
+      </c>
+      <c r="J288" s="1">
+        <v>-1.7629343552083</v>
+      </c>
+      <c r="K288">
+        <v>1.49</v>
+      </c>
+      <c r="L288" t="s">
         <v>691</v>
       </c>
-      <c r="C288" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M288" s="1">
-        <v>187073.04</v>
+        <v>74620.6</v>
       </c>
       <c r="N288" s="1">
-        <v>187614.58</v>
+        <v>75752.79</v>
       </c>
       <c r="O288" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>692</v>
       </c>
       <c r="B289" t="s">
         <v>693</v>
       </c>
       <c r="C289" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.768</v>
+        <v>101.179</v>
       </c>
       <c r="E289" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>100770.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>1998.0</v>
+        <v>1202.58</v>
       </c>
       <c r="J289" s="1">
-        <v>1.982732956237</v>
+        <v>1.179</v>
       </c>
       <c r="K289">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>0.32</v>
+      </c>
+      <c r="L289">
+        <v>330.31</v>
       </c>
       <c r="M289" s="1">
-        <v>102768.0</v>
+        <v>103202.58</v>
       </c>
       <c r="N289" s="1">
-        <v>107192.66</v>
+        <v>103532.89</v>
       </c>
       <c r="O289" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
+        <v>694</v>
+      </c>
+      <c r="B290" t="s">
         <v>695</v>
-      </c>
-[...1 lines deleted...]
-        <v>696</v>
       </c>
       <c r="C290" s="1">
         <v>200000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.994</v>
+        <v>98.357</v>
       </c>
       <c r="E290" s="1">
-        <v>98.69</v>
+        <v>99.779</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>197380.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I290" s="1">
-        <v>2608.0</v>
+        <v>-2844.0</v>
       </c>
       <c r="J290" s="1">
-        <v>1.3213091498632</v>
+        <v>-1.4251495805731</v>
       </c>
       <c r="K290">
-        <v>1.92</v>
+        <v>0.57</v>
       </c>
       <c r="L290" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="M290" s="1">
-        <v>199988.0</v>
+        <v>196714.0</v>
       </c>
       <c r="N290" s="1">
-        <v>203831.15</v>
+        <v>197844.14</v>
       </c>
       <c r="O290" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
+        <v>697</v>
+      </c>
+      <c r="B291" t="s">
         <v>698</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291" s="1">
-        <v>200000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>83.389</v>
+        <v>98.093</v>
       </c>
       <c r="E291" s="1">
-        <v>85.427</v>
+        <v>100.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>170854.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-4076.0</v>
+        <v>-3432.6</v>
       </c>
       <c r="J291" s="1">
-        <v>-2.385662612523</v>
+        <v>-1.907</v>
       </c>
       <c r="K291">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="L291">
-        <v>474.66</v>
+        <v>997.3</v>
       </c>
       <c r="M291" s="1">
-        <v>166778.0</v>
+        <v>176567.4</v>
       </c>
       <c r="N291" s="1">
-        <v>167252.66</v>
+        <v>177564.7</v>
       </c>
       <c r="O291" s="1">
         <v>0.14</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
+        <v>699</v>
+      </c>
+      <c r="B292" t="s">
         <v>700</v>
       </c>
-      <c r="B292" t="s">
+      <c r="C292" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="D292" s="1">
+        <v>98.107</v>
+      </c>
+      <c r="E292" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="F292" t="s">
+        <v>8</v>
+      </c>
+      <c r="G292">
+        <v>1.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-775.6</v>
+      </c>
+      <c r="J292" s="1">
+        <v>-1.1167666179509</v>
+      </c>
+      <c r="K292">
+        <v>4.09</v>
+      </c>
+      <c r="L292" t="s">
         <v>701</v>
       </c>
-      <c r="C292" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M292" s="1">
-        <v>88394.0</v>
+        <v>68674.9</v>
       </c>
       <c r="N292" s="1">
-        <v>89659.75</v>
+        <v>71537.23</v>
       </c>
       <c r="O292" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
+        <v>702</v>
+      </c>
+      <c r="B293" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>98.152</v>
+        <v>100.548</v>
       </c>
       <c r="E293" s="1">
-        <v>99.423</v>
+        <v>101.669</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>99423.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-1271.0</v>
+        <v>-1121.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.278376230852</v>
+        <v>-1.1025976452999</v>
       </c>
       <c r="K293">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="L293">
-        <v>131.51</v>
+        <v>325.07</v>
       </c>
       <c r="M293" s="1">
-        <v>98152.0</v>
+        <v>100548.0</v>
       </c>
       <c r="N293" s="1">
-        <v>98283.51</v>
+        <v>100873.07</v>
       </c>
       <c r="O293" s="1">
         <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
+        <v>704</v>
+      </c>
+      <c r="B294" t="s">
         <v>705</v>
       </c>
-      <c r="B294" t="s">
+      <c r="C294" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>100.197</v>
+      </c>
+      <c r="E294" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F294" t="s">
+        <v>8</v>
+      </c>
+      <c r="G294">
+        <v>1.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>323.08</v>
+      </c>
+      <c r="J294" s="1">
+        <v>0.197</v>
+      </c>
+      <c r="K294">
+        <v>3.21</v>
+      </c>
+      <c r="L294" t="s">
         <v>706</v>
       </c>
-      <c r="C294" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M294" s="1">
-        <v>172453.6</v>
+        <v>164323.08</v>
       </c>
       <c r="N294" s="1">
-        <v>174569.22</v>
+        <v>169591.27</v>
       </c>
       <c r="O294" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
+        <v>707</v>
+      </c>
+      <c r="B295" t="s">
         <v>708</v>
       </c>
-      <c r="B295" t="s">
+      <c r="C295" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.087</v>
+      </c>
+      <c r="E295" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-1693.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>-1.6798968049216</v>
+      </c>
+      <c r="K295">
+        <v>2.77</v>
+      </c>
+      <c r="L295" t="s">
         <v>709</v>
       </c>
-      <c r="C295" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M295" s="1">
-        <v>294009.0</v>
+        <v>99087.0</v>
       </c>
       <c r="N295" s="1">
-        <v>294841.19</v>
+        <v>101857.27</v>
       </c>
       <c r="O295" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>710</v>
       </c>
       <c r="B296" t="s">
         <v>711</v>
       </c>
       <c r="C296" s="1">
-        <v>180000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>97.605</v>
+        <v>100.319</v>
       </c>
       <c r="E296" s="1">
         <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>180000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-4311.0</v>
+        <v>389.18</v>
       </c>
       <c r="J296" s="1">
-        <v>-2.395</v>
+        <v>0.319</v>
       </c>
       <c r="K296">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>554.05</v>
+        <v>2.28</v>
+      </c>
+      <c r="L296" t="s">
+        <v>712</v>
       </c>
       <c r="M296" s="1">
-        <v>175689.0</v>
+        <v>122389.18</v>
       </c>
       <c r="N296" s="1">
-        <v>176243.05</v>
+        <v>125168.44</v>
       </c>
       <c r="O296" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B297" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C297" s="1">
-        <v>70000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>97.471</v>
+        <v>93.85</v>
       </c>
       <c r="E297" s="1">
-        <v>99.215</v>
+        <v>93.109</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>69450.5</v>
+        <v>186218.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-1220.8</v>
+        <v>1482.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.7577987199516</v>
+        <v>0.79584143315899</v>
       </c>
       <c r="K297">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.29</v>
+      </c>
+      <c r="L297">
+        <v>578.08</v>
       </c>
       <c r="M297" s="1">
-        <v>68229.7</v>
+        <v>187700.0</v>
       </c>
       <c r="N297" s="1">
-        <v>70890.66</v>
+        <v>188278.08</v>
       </c>
       <c r="O297" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>715</v>
       </c>
       <c r="B298" t="s">
         <v>716</v>
       </c>
       <c r="C298" s="1">
         <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>99.393</v>
+        <v>100.501</v>
       </c>
       <c r="E298" s="1">
-        <v>101.669</v>
+        <v>99.833</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>101669.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-2276.0</v>
+        <v>668.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.2386371460327</v>
+        <v>0.66911742610159</v>
       </c>
       <c r="K298">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>21.67</v>
+        <v>2.89</v>
+      </c>
+      <c r="L298" t="s">
+        <v>717</v>
       </c>
       <c r="M298" s="1">
-        <v>99393.0</v>
+        <v>100501.0</v>
       </c>
       <c r="N298" s="1">
-        <v>99414.67</v>
+        <v>103394.15</v>
       </c>
       <c r="O298" s="1">
         <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B299" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C299" s="1">
-        <v>164000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.438</v>
+        <v>99.634</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>164000.0</v>
+        <v>198140.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-921.68</v>
+        <v>1128.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.562</v>
+        <v>0.56929443827597</v>
       </c>
       <c r="K299">
-        <v>2.94</v>
+        <v>0.55</v>
       </c>
       <c r="L299" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M299" s="1">
-        <v>163078.32</v>
+        <v>199268.0</v>
       </c>
       <c r="N299" s="1">
-        <v>167903.54</v>
+        <v>200369.6</v>
       </c>
       <c r="O299" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B300" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C300" s="1">
-        <v>100000.0</v>
+        <v>152912.0</v>
       </c>
       <c r="D300" s="1">
-        <v>98.756</v>
+        <v>97.929</v>
       </c>
       <c r="E300" s="1">
-        <v>100.78</v>
+        <v>97.12653029</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>100780.0</v>
+        <v>148518.12</v>
       </c>
       <c r="I300" s="1">
-        <v>-2024.0</v>
+        <v>1227.07</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.0083349871006</v>
+        <v>0.82620895012676</v>
       </c>
       <c r="K300">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>0.57</v>
+      </c>
+      <c r="L300">
+        <v>876.63</v>
       </c>
       <c r="M300" s="1">
-        <v>98756.0</v>
+        <v>149745.19</v>
       </c>
       <c r="N300" s="1">
-        <v>101284.63</v>
+        <v>150621.82</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>723</v>
       </c>
       <c r="B301" t="s">
         <v>724</v>
       </c>
       <c r="C301" s="1">
-        <v>122000.0</v>
+        <v>614563.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.212</v>
+        <v>97.646</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>100.78871816</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>122000.0</v>
+        <v>619410.17</v>
       </c>
       <c r="I301" s="1">
-        <v>258.64</v>
+        <v>-19313.98</v>
       </c>
       <c r="J301" s="1">
-        <v>0.212</v>
+        <v>-3.1181244570137</v>
       </c>
       <c r="K301">
-        <v>2.0</v>
+        <v>0.65</v>
       </c>
       <c r="L301" t="s">
         <v>725</v>
       </c>
       <c r="M301" s="1">
-        <v>122258.64</v>
+        <v>600096.19</v>
       </c>
       <c r="N301" s="1">
-        <v>124698.08</v>
+        <v>604095.06</v>
       </c>
       <c r="O301" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
         <v>726</v>
       </c>
       <c r="B302" t="s">
         <v>727</v>
       </c>
       <c r="C302" s="1">
-        <v>100000.0</v>
+        <v>369137.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.619</v>
+        <v>103.476</v>
       </c>
       <c r="E302" s="1">
-        <v>99.833</v>
+        <v>117.40858001</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>99833.0</v>
+        <v>433398.51</v>
       </c>
       <c r="I302" s="1">
-        <v>-214.0</v>
+        <v>-51430.31</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.21435797782296</v>
+        <v>-11.866748226707</v>
       </c>
       <c r="K302">
-        <v>2.59</v>
+        <v>0.98</v>
       </c>
       <c r="L302" t="s">
         <v>728</v>
       </c>
       <c r="M302" s="1">
-        <v>99619.0</v>
+        <v>381968.2</v>
       </c>
       <c r="N302" s="1">
-        <v>102205.3</v>
+        <v>385571.08</v>
       </c>
       <c r="O302" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
         <v>729</v>
       </c>
       <c r="B303" t="s">
         <v>730</v>
       </c>
       <c r="C303" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.921</v>
+        <v>98.092</v>
       </c>
       <c r="E303" s="1">
-        <v>99.07</v>
+        <v>99.794</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>198140.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-298.0</v>
+        <v>-1702.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-0.15039870798425</v>
+        <v>-1.7055133575165</v>
       </c>
       <c r="K303">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="L303">
-        <v>530.4</v>
+        <v>441.1</v>
       </c>
       <c r="M303" s="1">
-        <v>197842.0</v>
+        <v>98092.0</v>
       </c>
       <c r="N303" s="1">
-        <v>198372.4</v>
+        <v>98533.1</v>
       </c>
       <c r="O303" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
         <v>731</v>
       </c>
       <c r="B304" t="s">
         <v>732</v>
       </c>
       <c r="C304" s="1">
-        <v>152912.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.72</v>
+        <v>97.261</v>
       </c>
       <c r="E304" s="1">
-        <v>97.12653029</v>
+        <v>99.105</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>148518.12</v>
+        <v>198210.0</v>
       </c>
       <c r="I304" s="1">
-        <v>907.49</v>
+        <v>-3688.0</v>
       </c>
       <c r="J304" s="1">
-        <v>0.61102981912241</v>
+        <v>-1.8606528429444</v>
       </c>
       <c r="K304">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>788.65</v>
+        <v>1.35</v>
+      </c>
+      <c r="L304" t="s">
+        <v>733</v>
       </c>
       <c r="M304" s="1">
-        <v>149425.61</v>
+        <v>194522.0</v>
       </c>
       <c r="N304" s="1">
-        <v>150214.26</v>
+        <v>197228.85</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B305" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C305" s="1">
-        <v>614563.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.675</v>
+        <v>99.833</v>
       </c>
       <c r="E305" s="1">
-        <v>100.78871816</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>619410.17</v>
+        <v>115000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-19135.75</v>
+        <v>-192.05</v>
       </c>
       <c r="J305" s="1">
-        <v>-3.0893503088592</v>
+        <v>-0.167</v>
       </c>
       <c r="K305">
-        <v>0.46</v>
+        <v>2.8</v>
       </c>
       <c r="L305" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M305" s="1">
-        <v>600274.42</v>
+        <v>114807.95</v>
       </c>
       <c r="N305" s="1">
-        <v>603094.67</v>
+        <v>118029.47</v>
       </c>
       <c r="O305" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B306" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C306" s="1">
-        <v>369137.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>104.756</v>
+        <v>99.349</v>
       </c>
       <c r="E306" s="1">
-        <v>117.40858001</v>
+        <v>101.2</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>433398.51</v>
+        <v>202400.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-46705.36</v>
+        <v>-3702.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-10.776539125619</v>
+        <v>-1.8290513833992</v>
       </c>
       <c r="K306">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>0.46</v>
+      </c>
+      <c r="L306">
+        <v>912.33</v>
       </c>
       <c r="M306" s="1">
-        <v>386693.15</v>
+        <v>198698.0</v>
       </c>
       <c r="N306" s="1">
-        <v>389234.13</v>
+        <v>199610.33</v>
       </c>
       <c r="O306" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
         <v>739</v>
       </c>
       <c r="B307" t="s">
         <v>740</v>
       </c>
       <c r="C307" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.785</v>
+        <v>98.694</v>
       </c>
       <c r="E307" s="1">
-        <v>99.794</v>
+        <v>99.728</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>99794.0</v>
+        <v>238349.92</v>
       </c>
       <c r="I307" s="1">
-        <v>-2009.0</v>
+        <v>-2471.26</v>
       </c>
       <c r="J307" s="1">
-        <v>-2.013147082991</v>
+        <v>-1.0368201508102</v>
       </c>
       <c r="K307">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>172.6</v>
+        <v>0.71</v>
+      </c>
+      <c r="L307" t="s">
+        <v>741</v>
       </c>
       <c r="M307" s="1">
-        <v>97785.0</v>
+        <v>235878.66</v>
       </c>
       <c r="N307" s="1">
-        <v>97957.6</v>
+        <v>237581.13</v>
       </c>
       <c r="O307" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B308" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C308" s="1">
         <v>200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>96.637</v>
+        <v>104.45</v>
       </c>
       <c r="E308" s="1">
-        <v>99.105</v>
+        <v>99.29</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>198210.0</v>
+        <v>198580.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-4936.0</v>
+        <v>10320.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-2.4902880783008</v>
+        <v>5.196897975627</v>
       </c>
       <c r="K308">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>0.03</v>
+      </c>
+      <c r="L308">
+        <v>58.9</v>
       </c>
       <c r="M308" s="1">
-        <v>193274.0</v>
+        <v>208900.0</v>
       </c>
       <c r="N308" s="1">
-        <v>195482.22</v>
+        <v>208958.9</v>
       </c>
       <c r="O308" s="1">
         <v>0.16</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
         <v>744</v>
       </c>
       <c r="B309" t="s">
         <v>745</v>
       </c>
       <c r="C309" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.428</v>
+        <v>99.926</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>115000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-657.8</v>
+        <v>-2544.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.572</v>
+        <v>-2.4826778569337</v>
       </c>
       <c r="K309">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>0.01</v>
+      </c>
+      <c r="L309">
+        <v>10.96</v>
       </c>
       <c r="M309" s="1">
-        <v>114342.2</v>
+        <v>99926.0</v>
       </c>
       <c r="N309" s="1">
-        <v>117239.25</v>
+        <v>99936.96</v>
       </c>
       <c r="O309" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>746</v>
+      </c>
+      <c r="B310" t="s">
         <v>747</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310" s="1">
-        <v>200000.0</v>
+        <v>216647.49</v>
       </c>
       <c r="D310" s="1">
-        <v>99.231</v>
+        <v>97.344</v>
       </c>
       <c r="E310" s="1">
-        <v>101.2</v>
+        <v>95.01094612</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>202400.0</v>
+        <v>205838.83</v>
       </c>
       <c r="I310" s="1">
-        <v>-3938.0</v>
+        <v>5054.51</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.945652173913</v>
+        <v>2.4555668140943</v>
       </c>
       <c r="K310">
+        <v>0.36</v>
+      </c>
+      <c r="L310">
+        <v>776.96</v>
+      </c>
+      <c r="M310" s="1">
+        <v>210893.34</v>
+      </c>
+      <c r="N310" s="1">
+        <v>211670.3</v>
+      </c>
+      <c r="O310" s="1">
         <v>0.17</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>748</v>
+      </c>
+      <c r="B311" t="s">
         <v>749</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" s="1">
-        <v>239000.0</v>
+        <v>139513.84</v>
       </c>
       <c r="D311" s="1">
-        <v>98.444</v>
+        <v>80.448</v>
       </c>
       <c r="E311" s="1">
-        <v>99.728</v>
+        <v>82.27299887</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>238349.92</v>
+        <v>114782.22</v>
       </c>
       <c r="I311" s="1">
-        <v>-3068.76</v>
+        <v>-2546.12</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.2875020054548</v>
+        <v>-2.2182181177538</v>
       </c>
       <c r="K311">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>0.47</v>
+      </c>
+      <c r="L311">
+        <v>653.61</v>
       </c>
       <c r="M311" s="1">
-        <v>235281.16</v>
+        <v>112236.1</v>
       </c>
       <c r="N311" s="1">
-        <v>236387.76</v>
+        <v>112889.71</v>
       </c>
       <c r="O311" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
+        <v>750</v>
+      </c>
+      <c r="B312" t="s">
+        <v>751</v>
+      </c>
+      <c r="C312" s="1">
+        <v>167000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>92.554</v>
+      </c>
+      <c r="E312" s="1">
+        <v>92.586</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>154618.62</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-53.44</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-0.034562460847212</v>
+      </c>
+      <c r="K312">
+        <v>1.26</v>
+      </c>
+      <c r="L312" t="s">
         <v>752</v>
       </c>
-      <c r="B312" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M312" s="1">
-        <v>208256.0</v>
+        <v>154565.18</v>
       </c>
       <c r="N312" s="1">
-        <v>218240.25</v>
+        <v>156663.89</v>
       </c>
       <c r="O312" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
+        <v>753</v>
+      </c>
+      <c r="B313" t="s">
+        <v>754</v>
+      </c>
+      <c r="C313" s="1">
+        <v>308484.93</v>
+      </c>
+      <c r="D313" s="1">
+        <v>102.34</v>
+      </c>
+      <c r="E313" s="1">
+        <v>106.29075138</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>327890.95</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-12187.47</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-3.716927838356</v>
+      </c>
+      <c r="K313">
+        <v>0.72</v>
+      </c>
+      <c r="L313" t="s">
         <v>755</v>
       </c>
-      <c r="B313" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M313" s="1">
-        <v>99396.0</v>
+        <v>315703.48</v>
       </c>
       <c r="N313" s="1">
-        <v>103100.11</v>
+        <v>317921.19</v>
       </c>
       <c r="O313" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="B314" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="C314" s="1">
-        <v>229167.52</v>
+        <v>158000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>90.254</v>
+        <v>97.804</v>
       </c>
       <c r="E314" s="1">
-        <v>88.01611153</v>
+        <v>99.422</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>201704.34</v>
+        <v>157086.76</v>
       </c>
       <c r="I314" s="1">
-        <v>5128.51</v>
+        <v>-2556.44</v>
       </c>
       <c r="J314" s="1">
-        <v>2.5425878292951</v>
+        <v>-1.6274064090443</v>
       </c>
       <c r="K314">
-        <v>0.2</v>
+        <v>0.42</v>
       </c>
       <c r="L314">
-        <v>465.24</v>
+        <v>661.22</v>
       </c>
       <c r="M314" s="1">
-        <v>206832.85</v>
+        <v>154530.32</v>
       </c>
       <c r="N314" s="1">
-        <v>207298.09</v>
+        <v>155191.54</v>
       </c>
       <c r="O314" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
+        <v>758</v>
+      </c>
+      <c r="B315" t="s">
+        <v>759</v>
+      </c>
+      <c r="C315" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.447</v>
+      </c>
+      <c r="E315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>849.3</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0.447</v>
+      </c>
+      <c r="K315">
+        <v>3.84</v>
+      </c>
+      <c r="L315" t="s">
         <v>760</v>
       </c>
-      <c r="B315" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M315" s="1">
-        <v>210460.03</v>
+        <v>190849.3</v>
       </c>
       <c r="N315" s="1">
-        <v>211120.66</v>
+        <v>198136.97</v>
       </c>
       <c r="O315" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
+        <v>761</v>
+      </c>
+      <c r="B316" t="s">
         <v>762</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C316" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>88.78</v>
+      </c>
+      <c r="E316" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>318.0</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0.17941571410839</v>
+      </c>
+      <c r="K316">
+        <v>1.37</v>
+      </c>
+      <c r="L316" t="s">
         <v>763</v>
       </c>
-      <c r="C316" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M316" s="1">
-        <v>112279.34</v>
+        <v>177560.0</v>
       </c>
       <c r="N316" s="1">
-        <v>112836.63</v>
+        <v>180293.56</v>
       </c>
       <c r="O316" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
         <v>764</v>
       </c>
       <c r="B317" t="s">
         <v>765</v>
       </c>
       <c r="C317" s="1">
-        <v>547484.93</v>
+        <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>103.416</v>
+        <v>74.374</v>
       </c>
       <c r="E317" s="1">
-        <v>106.29075215</v>
+        <v>73.87</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>581925.85</v>
+        <v>147740.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-15738.84</v>
+        <v>1008.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.7046126237561</v>
+        <v>0.68227968051983</v>
       </c>
       <c r="K317">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>0.32</v>
+      </c>
+      <c r="L317">
+        <v>632.88</v>
       </c>
       <c r="M317" s="1">
-        <v>566187.01</v>
+        <v>148748.0</v>
       </c>
       <c r="N317" s="1">
-        <v>568400.95</v>
+        <v>149380.88</v>
       </c>
       <c r="O317" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
+        <v>766</v>
+      </c>
+      <c r="B318" t="s">
         <v>767</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C318" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>97.84</v>
+      </c>
+      <c r="E318" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-4290.0</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-2.1453217982697</v>
+      </c>
+      <c r="K318">
+        <v>2.88</v>
+      </c>
+      <c r="L318" t="s">
         <v>768</v>
       </c>
-      <c r="C318" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M318" s="1">
-        <v>153726.1</v>
+        <v>195680.0</v>
       </c>
       <c r="N318" s="1">
-        <v>153993.4</v>
+        <v>201449.86</v>
       </c>
       <c r="O318" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>769</v>
       </c>
       <c r="B319" t="s">
         <v>770</v>
       </c>
       <c r="C319" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.757</v>
+        <v>100.929</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>190000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-461.7</v>
+        <v>929.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.243</v>
+        <v>0.929</v>
       </c>
       <c r="K319">
-        <v>3.53</v>
+        <v>2.42</v>
       </c>
       <c r="L319" t="s">
         <v>771</v>
       </c>
       <c r="M319" s="1">
-        <v>189538.3</v>
+        <v>100929.0</v>
       </c>
       <c r="N319" s="1">
-        <v>196242.96</v>
+        <v>103345.73</v>
       </c>
       <c r="O319" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
         <v>772</v>
       </c>
       <c r="B320" t="s">
         <v>773</v>
       </c>
       <c r="C320" s="1">
         <v>200000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>87.826</v>
+        <v>98.044</v>
       </c>
       <c r="E320" s="1">
-        <v>88.621</v>
+        <v>99.917</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>177242.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-1590.0</v>
+        <v>-3746.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.89707857054197</v>
+        <v>-1.8745558813815</v>
       </c>
       <c r="K320">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>0.29</v>
+      </c>
+      <c r="L320">
+        <v>573.29</v>
       </c>
       <c r="M320" s="1">
-        <v>175652.0</v>
+        <v>196088.0</v>
       </c>
       <c r="N320" s="1">
-        <v>178136.25</v>
+        <v>196661.29</v>
       </c>
       <c r="O320" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
+        <v>774</v>
+      </c>
+      <c r="B321" t="s">
         <v>775</v>
       </c>
-      <c r="B321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C321" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>74.188</v>
+        <v>98.742</v>
       </c>
       <c r="E321" s="1">
-        <v>73.87</v>
+        <v>99.326</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>147740.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I321" s="1">
-        <v>636.0</v>
+        <v>-584.0</v>
       </c>
       <c r="J321" s="1">
-        <v>0.43048598889942</v>
+        <v>-0.58796286974206</v>
       </c>
       <c r="K321">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="L321">
-        <v>517.81</v>
+        <v>307.88</v>
       </c>
       <c r="M321" s="1">
-        <v>148376.0</v>
+        <v>98742.0</v>
       </c>
       <c r="N321" s="1">
-        <v>148893.81</v>
+        <v>99049.88</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
+        <v>776</v>
+      </c>
+      <c r="B322" t="s">
         <v>777</v>
       </c>
-      <c r="B322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C322" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>97.69</v>
+        <v>98.181</v>
       </c>
       <c r="E322" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>199970.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-4590.0</v>
+        <v>-1819.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-2.2953443016452</v>
+        <v>-1.819</v>
       </c>
       <c r="K322">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>0.57</v>
+      </c>
+      <c r="L322">
+        <v>565.3</v>
       </c>
       <c r="M322" s="1">
-        <v>195380.0</v>
+        <v>98181.0</v>
       </c>
       <c r="N322" s="1">
-        <v>200632.05</v>
+        <v>98746.3</v>
       </c>
       <c r="O322" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="B323" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="C323" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.677</v>
+        <v>98.607</v>
       </c>
       <c r="E323" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>100000.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I323" s="1">
-        <v>677.0</v>
+        <v>-1386.0</v>
       </c>
       <c r="J323" s="1">
-        <v>0.677</v>
+        <v>-0.69788519637462</v>
       </c>
       <c r="K323">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>0.3</v>
+      </c>
+      <c r="L323">
+        <v>602.74</v>
       </c>
       <c r="M323" s="1">
-        <v>100677.0</v>
+        <v>197214.0</v>
       </c>
       <c r="N323" s="1">
-        <v>102798.24</v>
+        <v>197816.74</v>
       </c>
       <c r="O323" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="B324" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="C324" s="1">
         <v>100000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>102.323</v>
+        <v>99.512</v>
       </c>
       <c r="E324" s="1">
-        <v>102.3175</v>
+        <v>99.499</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>102317.5</v>
+        <v>99499.0</v>
       </c>
       <c r="I324" s="1">
-        <v>5.5</v>
+        <v>13.0</v>
       </c>
       <c r="J324" s="1">
-        <v>0.0053754245363696</v>
+        <v>0.013065457944301</v>
       </c>
       <c r="K324">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>0.97</v>
+      </c>
+      <c r="L324">
+        <v>965.75</v>
       </c>
       <c r="M324" s="1">
-        <v>102323.0</v>
+        <v>99512.0</v>
       </c>
       <c r="N324" s="1">
-        <v>105212.04</v>
+        <v>100477.75</v>
       </c>
       <c r="O324" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="B325" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="C325" s="1">
-        <v>100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.324</v>
+        <v>66.653</v>
       </c>
       <c r="E325" s="1">
-        <v>100.66</v>
+        <v>70.36</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>100660.0</v>
+        <v>633240.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-2336.0</v>
+        <v>-33363.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-2.3206834889728</v>
+        <v>-5.2686185332575</v>
       </c>
       <c r="K325">
-        <v>2.38</v>
+        <v>1.01</v>
       </c>
       <c r="L325" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="M325" s="1">
-        <v>98324.0</v>
+        <v>599877.0</v>
       </c>
       <c r="N325" s="1">
-        <v>100700.37</v>
+        <v>609000.29</v>
       </c>
       <c r="O325" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="B326" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.986</v>
+        <v>99.411</v>
       </c>
       <c r="E326" s="1">
-        <v>99.917</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>199834.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-3862.0</v>
+        <v>-589.0</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.9326040613709</v>
+        <v>-0.589</v>
       </c>
       <c r="K326">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>55.48</v>
+        <v>1.41</v>
+      </c>
+      <c r="L326" t="s">
+        <v>787</v>
       </c>
       <c r="M326" s="1">
-        <v>195972.0</v>
+        <v>99411.0</v>
       </c>
       <c r="N326" s="1">
-        <v>196027.48</v>
+        <v>100816.16</v>
       </c>
       <c r="O326" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="B327" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="C327" s="1">
         <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.666</v>
+        <v>99.063</v>
       </c>
       <c r="E327" s="1">
-        <v>99.326</v>
+        <v>99.871</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>99326.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-660.0</v>
+        <v>-808.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.6644785856674</v>
+        <v>-0.80904366632957</v>
       </c>
       <c r="K327">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>29.79</v>
+        <v>1.6</v>
+      </c>
+      <c r="L327" t="s">
+        <v>790</v>
       </c>
       <c r="M327" s="1">
-        <v>98666.0</v>
+        <v>99063.0</v>
       </c>
       <c r="N327" s="1">
-        <v>98695.79</v>
+        <v>100666.08</v>
       </c>
       <c r="O327" s="1">
         <v>0.08</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="B328" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C328" s="1">
         <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.426</v>
+        <v>100.53</v>
       </c>
       <c r="E328" s="1">
         <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>100000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-2574.0</v>
+        <v>530.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.574</v>
+        <v>0.53</v>
       </c>
       <c r="K328">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="L328">
-        <v>272.18</v>
+        <v>32.35</v>
       </c>
       <c r="M328" s="1">
-        <v>97426.0</v>
+        <v>100530.0</v>
       </c>
       <c r="N328" s="1">
-        <v>97698.18</v>
+        <v>100562.35</v>
       </c>
       <c r="O328" s="1">
         <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
+        <v>793</v>
+      </c>
+      <c r="B329" t="s">
+        <v>794</v>
+      </c>
+      <c r="C329" s="1">
+        <v>2370000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>87.351</v>
+      </c>
+      <c r="E329" s="1">
+        <v>87.4151519</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>2071739.1</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-1520.4</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.073387619126366</v>
+      </c>
+      <c r="K329">
+        <v>0.68</v>
+      </c>
+      <c r="L329" t="s">
         <v>795</v>
       </c>
-      <c r="B329" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M329" s="1">
-        <v>195932.0</v>
+        <v>2070218.7</v>
       </c>
       <c r="N329" s="1">
-        <v>196112.82</v>
+        <v>2086354.18</v>
       </c>
       <c r="O329" s="1">
-        <v>0.16</v>
+        <v>1.65</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
+        <v>796</v>
+      </c>
+      <c r="B330" t="s">
         <v>797</v>
       </c>
-      <c r="B330" t="s">
+      <c r="C330" s="1">
+        <v>649000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>74.652</v>
+      </c>
+      <c r="E330" s="1">
+        <v>74.6182527</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>484272.46</v>
+      </c>
+      <c r="I330" s="1">
+        <v>219.02</v>
+      </c>
+      <c r="J330" s="1">
+        <v>0.045226606526417</v>
+      </c>
+      <c r="K330">
+        <v>0.61</v>
+      </c>
+      <c r="L330" t="s">
         <v>798</v>
       </c>
-      <c r="C330" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M330" s="1">
-        <v>98320.0</v>
+        <v>484491.48</v>
       </c>
       <c r="N330" s="1">
-        <v>100169.32</v>
+        <v>488481.5</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
+        <v>799</v>
+      </c>
+      <c r="B331" t="s">
         <v>800</v>
       </c>
-      <c r="B331" t="s">
+      <c r="C331" s="1">
+        <v>1590000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>95.942</v>
+      </c>
+      <c r="E331" s="1">
+        <v>96.3792327</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>1532429.8</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-6952.0</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.45365862762523</v>
+      </c>
+      <c r="K331">
+        <v>0.76</v>
+      </c>
+      <c r="L331" t="s">
         <v>801</v>
       </c>
-      <c r="C331" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M331" s="1">
-        <v>98705.0</v>
+        <v>1525477.8</v>
       </c>
       <c r="N331" s="1">
-        <v>99383.08</v>
+        <v>1537522.59</v>
       </c>
       <c r="O331" s="1">
-        <v>0.08</v>
+        <v>1.21</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
         <v>802</v>
       </c>
       <c r="B332" t="s">
         <v>803</v>
       </c>
       <c r="C332" s="1">
-        <v>900000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>67.433</v>
+        <v>96.878</v>
       </c>
       <c r="E332" s="1">
-        <v>70.36</v>
+        <v>101.30508571</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>633240.0</v>
+        <v>70913.56</v>
       </c>
       <c r="I332" s="1">
-        <v>-26343.0</v>
+        <v>-3098.96</v>
       </c>
       <c r="J332" s="1">
-        <v>-4.1600341102899</v>
+        <v>-4.3700527797504</v>
       </c>
       <c r="K332">
-        <v>0.86</v>
+        <v>1.87</v>
       </c>
       <c r="L332" t="s">
         <v>804</v>
       </c>
       <c r="M332" s="1">
-        <v>606897.0</v>
+        <v>67814.6</v>
       </c>
       <c r="N332" s="1">
-        <v>614639.47</v>
+        <v>69126.38</v>
       </c>
       <c r="O332" s="1">
-        <v>0.51</v>
+        <v>0.05</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
         <v>805</v>
       </c>
       <c r="B333" t="s">
         <v>806</v>
       </c>
       <c r="C333" s="1">
         <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.911</v>
+        <v>99.956</v>
       </c>
       <c r="E333" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>100000.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-1089.0</v>
+        <v>310.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.089</v>
+        <v>0.31110129859703</v>
       </c>
       <c r="K333">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>0.32</v>
+      </c>
+      <c r="L333">
+        <v>316.44</v>
       </c>
       <c r="M333" s="1">
-        <v>98911.0</v>
+        <v>99956.0</v>
       </c>
       <c r="N333" s="1">
-        <v>100048.51</v>
+        <v>100272.44</v>
       </c>
       <c r="O333" s="1">
         <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
+        <v>807</v>
+      </c>
+      <c r="B334" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.428</v>
+        <v>100.421</v>
       </c>
       <c r="E334" s="1">
-        <v>100.23</v>
+        <v>97.41</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>100230.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1802.0</v>
+        <v>3011.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.7978649107054</v>
+        <v>3.091058412894</v>
       </c>
       <c r="K334">
-        <v>2.04</v>
+        <v>3.99</v>
       </c>
       <c r="L334" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="M334" s="1">
-        <v>98428.0</v>
+        <v>100421.0</v>
       </c>
       <c r="N334" s="1">
-        <v>100472.52</v>
+        <v>104410.04</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
+        <v>810</v>
+      </c>
+      <c r="B335" t="s">
         <v>811</v>
       </c>
-      <c r="B335" t="s">
+      <c r="C335" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>99.143</v>
+      </c>
+      <c r="E335" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>201014.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-2728.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>-1.3571194046186</v>
+      </c>
+      <c r="K335">
+        <v>3.02</v>
+      </c>
+      <c r="L335" t="s">
         <v>812</v>
       </c>
-      <c r="C335" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M335" s="1">
-        <v>98558.0</v>
+        <v>198286.0</v>
       </c>
       <c r="N335" s="1">
-        <v>99863.82</v>
+        <v>204333.26</v>
       </c>
       <c r="O335" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
+        <v>813</v>
+      </c>
+      <c r="B336" t="s">
         <v>814</v>
       </c>
-      <c r="B336" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C336" s="1">
-        <v>990000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>87.152</v>
+        <v>88.661</v>
       </c>
       <c r="E336" s="1">
-        <v>87.637</v>
+        <v>85.25</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>867606.3</v>
+        <v>42625.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-4801.5</v>
+        <v>1705.5</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.55341921791024</v>
+        <v>4.0011730205279</v>
       </c>
       <c r="K336">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>0.06</v>
+      </c>
+      <c r="L336">
+        <v>28.77</v>
       </c>
       <c r="M336" s="1">
-        <v>862804.8</v>
+        <v>44330.5</v>
       </c>
       <c r="N336" s="1">
-        <v>869013.32</v>
+        <v>44359.27</v>
       </c>
       <c r="O336" s="1">
-        <v>0.72</v>
+        <v>0.04</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B337" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C337" s="1">
-        <v>430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>74.692</v>
+        <v>100.748</v>
       </c>
       <c r="E337" s="1">
-        <v>74.707</v>
+        <v>102.939</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>321240.1</v>
+        <v>102939.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-64.5</v>
+        <v>-2191.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.020078439771373</v>
+        <v>-2.1284450014086</v>
       </c>
       <c r="K337">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>0.57</v>
+      </c>
+      <c r="L337">
+        <v>566.1</v>
       </c>
       <c r="M337" s="1">
-        <v>321175.6</v>
+        <v>100748.0</v>
       </c>
       <c r="N337" s="1">
-        <v>323538.83</v>
+        <v>101314.1</v>
       </c>
       <c r="O337" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="B338" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C338" s="1">
-        <v>1238000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>71.348</v>
+        <v>97.358</v>
       </c>
       <c r="E338" s="1">
-        <v>70.58412843</v>
+        <v>100.761</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>873831.51</v>
+        <v>201522.0</v>
       </c>
       <c r="I338" s="1">
-        <v>9456.73</v>
+        <v>-6806.0</v>
       </c>
       <c r="J338" s="1">
-        <v>1.082214350453</v>
+        <v>-3.3772987564633</v>
       </c>
       <c r="K338">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>0.45</v>
+      </c>
+      <c r="L338">
+        <v>906.16</v>
       </c>
       <c r="M338" s="1">
-        <v>883288.24</v>
+        <v>194716.0</v>
       </c>
       <c r="N338" s="1">
-        <v>889108.54</v>
+        <v>195622.16</v>
       </c>
       <c r="O338" s="1">
-        <v>0.73</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B339" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="C339" s="1">
-        <v>450000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>87.948</v>
+        <v>104.941</v>
       </c>
       <c r="E339" s="1">
-        <v>88.30070667</v>
+        <v>104.45</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>397353.18</v>
+        <v>104450.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-1587.18</v>
+        <v>491.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.39943810189213</v>
+        <v>0.47008137865007</v>
       </c>
       <c r="K339">
-        <v>1.2</v>
+        <v>4.16</v>
       </c>
       <c r="L339" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="M339" s="1">
-        <v>395766.0</v>
+        <v>104941.0</v>
       </c>
       <c r="N339" s="1">
-        <v>401148.74</v>
+        <v>109097.85</v>
       </c>
       <c r="O339" s="1">
-        <v>0.33</v>
+        <v>0.09</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="B340" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="C340" s="1">
-        <v>1430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.636</v>
+        <v>97.435</v>
       </c>
       <c r="E340" s="1">
-        <v>100.961</v>
+        <v>99.908</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1443742.3</v>
+        <v>99908.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-4647.5</v>
+        <v>-2473.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.32190647873932</v>
+        <v>-2.4752772550747</v>
       </c>
       <c r="K340">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>0.84</v>
+      </c>
+      <c r="L340">
+        <v>839.58</v>
       </c>
       <c r="M340" s="1">
-        <v>1439094.8</v>
+        <v>97435.0</v>
       </c>
       <c r="N340" s="1">
-        <v>1467757.48</v>
+        <v>98274.58</v>
       </c>
       <c r="O340" s="1">
-        <v>1.21</v>
+        <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="B341" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="C341" s="1">
-        <v>560000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>96.42</v>
+        <v>102.577</v>
       </c>
       <c r="E341" s="1">
-        <v>97.669</v>
+        <v>103.15</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>546946.4</v>
+        <v>103150.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-6994.4</v>
+        <v>-573.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.2788090386919</v>
+        <v>-0.55550169655841</v>
       </c>
       <c r="K341">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>0.12</v>
+      </c>
+      <c r="L341">
+        <v>117.12</v>
       </c>
       <c r="M341" s="1">
-        <v>539952.0</v>
+        <v>102577.0</v>
       </c>
       <c r="N341" s="1">
-        <v>542690.63</v>
+        <v>102694.12</v>
       </c>
       <c r="O341" s="1">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="B342" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="C342" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>98.15</v>
+        <v>104.208</v>
       </c>
       <c r="E342" s="1">
-        <v>101.30508571</v>
+        <v>106.6</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>70913.56</v>
+        <v>106600.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-2208.56</v>
+        <v>-2392.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-3.1144396078832</v>
+        <v>-2.2439024390244</v>
       </c>
       <c r="K342">
-        <v>1.57</v>
+        <v>2.14</v>
       </c>
       <c r="L342" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="M342" s="1">
-        <v>68705.0</v>
+        <v>104208.0</v>
       </c>
       <c r="N342" s="1">
-        <v>69801.99</v>
+        <v>106350.47</v>
       </c>
       <c r="O342" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="B343" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.988</v>
+        <v>98.2</v>
       </c>
       <c r="E343" s="1">
-        <v>99.646</v>
+        <v>99.902</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99646.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I343" s="1">
-        <v>342.0</v>
+        <v>-2910.42</v>
       </c>
       <c r="J343" s="1">
-        <v>0.34321498103286</v>
+        <v>-1.7036695962043</v>
       </c>
       <c r="K343">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>47.95</v>
+        <v>0.6</v>
+      </c>
+      <c r="L343" t="s">
+        <v>830</v>
       </c>
       <c r="M343" s="1">
-        <v>99988.0</v>
+        <v>167922.0</v>
       </c>
       <c r="N343" s="1">
-        <v>100035.95</v>
+        <v>168940.97</v>
       </c>
       <c r="O343" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="B344" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.092</v>
+        <v>100.324</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>97410.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I344" s="1">
-        <v>2682.0</v>
+        <v>544.32</v>
       </c>
       <c r="J344" s="1">
-        <v>2.7533107483831</v>
+        <v>0.324</v>
       </c>
       <c r="K344">
-        <v>3.68</v>
+        <v>0.96</v>
       </c>
       <c r="L344" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="M344" s="1">
-        <v>100092.0</v>
+        <v>168544.32</v>
       </c>
       <c r="N344" s="1">
-        <v>103774.19</v>
+        <v>170158.09</v>
       </c>
       <c r="O344" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="B345" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>106.157</v>
+        <v>101.387</v>
       </c>
       <c r="E345" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>108240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-2083.0</v>
+        <v>1387.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.9244271988174</v>
+        <v>1.387</v>
       </c>
       <c r="K345">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.03</v>
+      </c>
+      <c r="L345">
+        <v>34.05</v>
       </c>
       <c r="M345" s="1">
-        <v>106157.0</v>
+        <v>101387.0</v>
       </c>
       <c r="N345" s="1">
-        <v>108074.81</v>
+        <v>101421.05</v>
       </c>
       <c r="O345" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="B346" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.021</v>
+        <v>102.116</v>
       </c>
       <c r="E346" s="1">
-        <v>100.507</v>
+        <v>103.602</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>201014.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-4972.0</v>
+        <v>-1486.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.4734595600306</v>
+        <v>-1.4343352444933</v>
       </c>
       <c r="K346">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>0.36</v>
+      </c>
+      <c r="L346">
+        <v>360.96</v>
       </c>
       <c r="M346" s="1">
-        <v>196042.0</v>
+        <v>102116.0</v>
       </c>
       <c r="N346" s="1">
-        <v>201571.45</v>
+        <v>102476.96</v>
       </c>
       <c r="O346" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="B347" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="C347" s="1">
-        <v>50000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>88.708</v>
+        <v>98.745</v>
       </c>
       <c r="E347" s="1">
-        <v>85.25</v>
+        <v>99.142</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>42625.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I347" s="1">
-        <v>1729.0</v>
+        <v>-794.0</v>
       </c>
       <c r="J347" s="1">
-        <v>4.0563049853372</v>
+        <v>-0.40043573863751</v>
       </c>
       <c r="K347">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.35</v>
+      </c>
+      <c r="L347" t="s">
+        <v>840</v>
       </c>
       <c r="M347" s="1">
-        <v>44354.0</v>
+        <v>197490.0</v>
       </c>
       <c r="N347" s="1">
-        <v>44354.0</v>
+        <v>202182.47</v>
       </c>
       <c r="O347" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="B348" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="C348" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.974</v>
+        <v>100.346</v>
       </c>
       <c r="E348" s="1">
-        <v>102.939</v>
+        <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>102939.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1965.0</v>
+        <v>519.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.9088975024043</v>
+        <v>0.346</v>
       </c>
       <c r="K348">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="L348">
-        <v>288.01</v>
+        <v>62.07</v>
       </c>
       <c r="M348" s="1">
-        <v>100974.0</v>
+        <v>150519.0</v>
       </c>
       <c r="N348" s="1">
-        <v>101262.01</v>
+        <v>150581.07</v>
       </c>
       <c r="O348" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="B349" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.241</v>
+        <v>99.251</v>
       </c>
       <c r="E349" s="1">
-        <v>100.761</v>
+        <v>102.83</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201522.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I349" s="1">
-        <v>-7040.0</v>
+        <v>-5440.08</v>
       </c>
       <c r="J349" s="1">
-        <v>-3.4934151110053</v>
+        <v>-3.4805017990859</v>
       </c>
       <c r="K349">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>388.36</v>
+        <v>3.02</v>
+      </c>
+      <c r="L349" t="s">
+        <v>845</v>
       </c>
       <c r="M349" s="1">
-        <v>194482.0</v>
+        <v>150861.52</v>
       </c>
       <c r="N349" s="1">
-        <v>194870.36</v>
+        <v>155452.75</v>
       </c>
       <c r="O349" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B350" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>104.637</v>
+        <v>98.193</v>
       </c>
       <c r="E350" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>104450.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>187.0</v>
+        <v>-1807.0</v>
       </c>
       <c r="J350" s="1">
-        <v>0.17903303015797</v>
+        <v>-1.807</v>
       </c>
       <c r="K350">
-        <v>3.83</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.81</v>
+      </c>
+      <c r="L350">
+        <v>814.79</v>
       </c>
       <c r="M350" s="1">
-        <v>104637.0</v>
+        <v>98193.0</v>
       </c>
       <c r="N350" s="1">
-        <v>108467.82</v>
+        <v>99007.79</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="B351" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.886</v>
+        <v>96.024</v>
       </c>
       <c r="E351" s="1">
-        <v>99.589</v>
+        <v>97.25</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>99589.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-1703.0</v>
+        <v>-1226.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.7100282159676</v>
+        <v>-1.2606683804627</v>
       </c>
       <c r="K351">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>0.0</v>
       </c>
       <c r="M351" s="1">
-        <v>97886.0</v>
+        <v>96024.0</v>
       </c>
       <c r="N351" s="1">
-        <v>99891.48</v>
+        <v>96024.0</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="B352" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.739</v>
+        <v>100.15</v>
       </c>
       <c r="E352" s="1">
-        <v>99.908</v>
+        <v>99.147</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99908.0</v>
+        <v>99147.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2169.0</v>
+        <v>1003.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.1709973175321</v>
+        <v>1.0116291970508</v>
       </c>
       <c r="K352">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>548.96</v>
+        <v>3.01</v>
+      </c>
+      <c r="L352" t="s">
+        <v>852</v>
       </c>
       <c r="M352" s="1">
-        <v>97739.0</v>
+        <v>100150.0</v>
       </c>
       <c r="N352" s="1">
-        <v>98287.96</v>
+        <v>103159.59</v>
       </c>
       <c r="O352" s="1">
         <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B353" t="s">
-        <v>859</v>
+        <v>854</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>101.975</v>
+        <v>99.677</v>
       </c>
       <c r="E353" s="1">
-        <v>103.15</v>
+        <v>99.695</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>103150.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1175.0</v>
+        <v>-18.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.1391177896268</v>
+        <v>-0.01805506795727</v>
       </c>
       <c r="K353">
-        <v>4.5</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>0.34</v>
+      </c>
+      <c r="L353">
+        <v>339.04</v>
       </c>
       <c r="M353" s="1">
-        <v>101975.0</v>
+        <v>99677.0</v>
       </c>
       <c r="N353" s="1">
-        <v>106477.74</v>
+        <v>100016.04</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="B354" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="C354" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>103.921</v>
+        <v>82.873</v>
       </c>
       <c r="E354" s="1">
-        <v>106.6</v>
+        <v>81.804</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>106600.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-2679.0</v>
+        <v>3207.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.5131332082552</v>
+        <v>1.3067820644467</v>
       </c>
       <c r="K354">
-        <v>1.82</v>
+        <v>0.47</v>
       </c>
       <c r="L354" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="M354" s="1">
-        <v>103921.0</v>
+        <v>248619.0</v>
       </c>
       <c r="N354" s="1">
-        <v>105737.44</v>
+        <v>250042.97</v>
       </c>
       <c r="O354" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="B355" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="C355" s="1">
-        <v>171000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>97.767</v>
+        <v>101.033</v>
       </c>
       <c r="E355" s="1">
-        <v>99.902</v>
+        <v>99.417</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>170832.42</v>
+        <v>154096.35</v>
       </c>
       <c r="I355" s="1">
-        <v>-3650.85</v>
+        <v>2504.8</v>
       </c>
       <c r="J355" s="1">
-        <v>-2.1370943524654</v>
+        <v>1.6254765281592</v>
       </c>
       <c r="K355">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="L355">
-        <v>543.45</v>
+        <v>270.72</v>
       </c>
       <c r="M355" s="1">
-        <v>167181.57</v>
+        <v>156601.15</v>
       </c>
       <c r="N355" s="1">
-        <v>167725.02</v>
+        <v>156871.87</v>
       </c>
       <c r="O355" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>867</v>
+        <v>860</v>
       </c>
       <c r="B356" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="C356" s="1">
-        <v>168000.0</v>
+        <v>157.0</v>
       </c>
       <c r="D356" s="1">
-        <v>99.57</v>
+        <v>135.4</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>44.9</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>168000.0</v>
+        <v>70493.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-722.4</v>
+        <v>142085.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.43</v>
+        <v>201.55902004454</v>
       </c>
       <c r="K356">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.0</v>
+      </c>
+      <c r="L356">
+        <v>0.0</v>
       </c>
       <c r="M356" s="1">
-        <v>167277.6</v>
+        <v>212578.0</v>
       </c>
       <c r="N356" s="1">
-        <v>168371.99</v>
+        <v>212578.0</v>
       </c>
       <c r="O356" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="B357" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C357" s="1">
-        <v>100000.0</v>
+        <v>157.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.151</v>
+        <v>0.5</v>
       </c>
       <c r="E357" s="1">
-        <v>100.0</v>
+        <v>1.8</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>100000.0</v>
+        <v>2826.0</v>
       </c>
       <c r="I357" s="1">
-        <v>1151.0</v>
+        <v>-2041.0</v>
       </c>
       <c r="J357" s="1">
-        <v>1.151</v>
+        <v>-72.222222222222</v>
       </c>
       <c r="K357">
-        <v>3.86</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>0.0</v>
+      </c>
+      <c r="L357">
+        <v>0.0</v>
       </c>
       <c r="M357" s="1">
-        <v>101151.0</v>
+        <v>785.0</v>
       </c>
       <c r="N357" s="1">
-        <v>105010.23</v>
+        <v>785.0</v>
       </c>
       <c r="O357" s="1">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="B358" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="C358" s="1">
-        <v>100000.0</v>
+        <v>630.0</v>
       </c>
       <c r="D358" s="1">
-        <v>102.213</v>
+        <v>0.07</v>
       </c>
       <c r="E358" s="1">
-        <v>103.602</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>103602.0</v>
+        <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1389.0</v>
+        <v>-60425.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-1.3407077083454</v>
+        <v>0</v>
       </c>
       <c r="K358">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L358">
-        <v>34.93</v>
+        <v>0.0</v>
       </c>
       <c r="M358" s="1">
-        <v>102213.0</v>
+        <v>-60425.0</v>
       </c>
       <c r="N358" s="1">
-        <v>102247.93</v>
+        <v>-60425.0</v>
       </c>
       <c r="O358" s="1">
-        <v>0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="B359" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
       <c r="C359" s="1">
-        <v>300000.0</v>
+        <v>115.0</v>
       </c>
       <c r="D359" s="1">
-        <v>97.988</v>
+        <v>76.4</v>
       </c>
       <c r="E359" s="1">
-        <v>99.142</v>
+        <v>53.2</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>297426.0</v>
+        <v>61180.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-3462.0</v>
+        <v>26680.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.1639870085332</v>
+        <v>43.609022556391</v>
       </c>
       <c r="K359">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>877</v>
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>0.0</v>
       </c>
       <c r="M359" s="1">
-        <v>293964.0</v>
+        <v>87860.0</v>
       </c>
       <c r="N359" s="1">
-        <v>300110.92</v>
+        <v>87860.0</v>
       </c>
       <c r="O359" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="B360" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="C360" s="1">
-        <v>100000.0</v>
+        <v>160.0</v>
       </c>
       <c r="D360" s="1">
-        <v>104.277</v>
+        <v>81.3</v>
       </c>
       <c r="E360" s="1">
-        <v>105.92</v>
+        <v>75.3</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>105920.0</v>
+        <v>120480.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1643.0</v>
+        <v>9600.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-1.551170694864</v>
+        <v>7.9681274900398</v>
       </c>
       <c r="K360">
-        <v>4.13</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>0.0</v>
+      </c>
+      <c r="L360">
+        <v>0.0</v>
       </c>
       <c r="M360" s="1">
-        <v>104277.0</v>
+        <v>130080.0</v>
       </c>
       <c r="N360" s="1">
-        <v>108405.77</v>
+        <v>130080.0</v>
       </c>
       <c r="O360" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="B361" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
       <c r="C361" s="1">
-        <v>152000.0</v>
+        <v>-312.0</v>
       </c>
       <c r="D361" s="1">
-        <v>99.715</v>
+        <v>16.3</v>
       </c>
       <c r="E361" s="1">
-        <v>102.83</v>
+        <v>12.1</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>156301.6</v>
+        <v>-37752.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-4734.8</v>
+        <v>-13104.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-3.0292716133424</v>
+        <v>34.710743801653</v>
       </c>
       <c r="K361">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>0.0</v>
       </c>
       <c r="M361" s="1">
-        <v>151566.8</v>
+        <v>-50856.0</v>
       </c>
       <c r="N361" s="1">
-        <v>155720.77</v>
+        <v>-50856.0</v>
       </c>
       <c r="O361" s="1">
-        <v>0.13</v>
+        <v>-0.04</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>884</v>
+        <v>872</v>
       </c>
       <c r="B362" t="s">
-        <v>885</v>
+        <v>873</v>
       </c>
       <c r="C362" s="1">
-        <v>100000.0</v>
+        <v>-630.0</v>
       </c>
       <c r="D362" s="1">
-        <v>97.84</v>
+        <v>0.0475</v>
       </c>
       <c r="E362" s="1">
-        <v>100.0</v>
+        <v>0.0738333333</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-2160.0</v>
+        <v>41475.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-2.16</v>
+        <v>0</v>
       </c>
       <c r="K362">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="L362">
-        <v>586.65</v>
+        <v>0.0</v>
       </c>
       <c r="M362" s="1">
-        <v>97840.0</v>
+        <v>41475.0</v>
       </c>
       <c r="N362" s="1">
-        <v>98426.65</v>
+        <v>41475.0</v>
       </c>
       <c r="O362" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P362">
-        <v>1</v>
-[...548 lines deleted...]
-      <c r="P373">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>