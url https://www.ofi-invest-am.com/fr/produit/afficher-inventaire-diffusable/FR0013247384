--- v3 (2026-07-16)
+++ v4 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="874">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="878">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1644 +1036,1656 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 332.19</t>
+    <t>3 679.79</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 008.56</t>
+    <t>1 316.44</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 472.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 428.08</t>
+    <t>1 726.03</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 320.74</t>
+    <t>4 742.63</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 584.42</t>
+    <t>9 509.87</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 698.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 868.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 819.18</t>
+    <t>4 156.85</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 243.87</t>
+    <t>3 608.49</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>1 028.42</t>
+    <t>1 181.37</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 911.16</t>
+    <t>2 106.32</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 982.19</t>
+    <t>3 260.27</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 217.90</t>
+    <t>3 499.83</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 268.03</t>
+    <t>1 632.12</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 131.51</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 414.39</t>
-[...5 lines deleted...]
-    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+    <t>4 809.50</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>11 088.83</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>3 648.16</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>2 835.98</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>3 241.10</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>2 433.56</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>1 242.61</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>2 407.53</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 608.22</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>2 301.29</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
     <t>2 126.71</t>
   </si>
   <si>
-    <t>BE0390167337</t>
-[...103 lines deleted...]
-  <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 666.78</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 969.86</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 172.53</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 713.01</t>
+    <t>4 100.34</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 586.29</t>
+    <t>2 950.38</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 046.58</t>
+    <t>3 364.38</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 902.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 504.11</t>
+    <t>8 159.59</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 084.25</t>
+    <t>4 409.59</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 961.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 251.37</t>
+    <t>1 668.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 469.18</t>
+    <t>1 727.40</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 898.69</t>
+    <t>2 193.14</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 504.37</t>
+    <t>1 983.78</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>2 724.28</t>
+    <t>3 067.78</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 436.30</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 181.51</t>
-[...8 lines deleted...]
-    <t>6 645.89</t>
+    <t>1 429.79</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 231.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 820.21</t>
+    <t>3 088.36</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 544.11</t>
+    <t>4 002.95</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 104.11</t>
+    <t>1 411.99</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 279.45</t>
-[...8 lines deleted...]
-    <t>2 573.77</t>
+    <t>2 597.26</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>2 983.72</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>9 472.19</t>
-[...8 lines deleted...]
-    <t>4 234.49</t>
+    <t>10 905.42</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 596.58</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 575.17</t>
+    <t>1 937.71</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 770.96</t>
+    <t>4 211.92</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>17 485.22</t>
+    <t>19 089.80</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>14 782.39</t>
-[...8 lines deleted...]
-    <t>17 161.64</t>
+    <t>17 781.95</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 303.34</t>
+    <t>9 065.33</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>17 720.04</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>28 985.76</t>
+    <t>31 426.18</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>44 961.36</t>
+    <t>49 634.30</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>12 206.92</t>
+    <t>17 801.59</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 844.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 860.27</t>
+    <t>2 138.36</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 386.64</t>
+    <t>3 694.52</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 705.48</t>
-[...8 lines deleted...]
-    <t>1 050.00</t>
+    <t>4 006.85</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>4 351.03</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>7 982.88</t>
+    <t>4 339.04</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 648.79</t>
+    <t>3 030.96</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 643.84</t>
-[...8 lines deleted...]
-    <t>3 029.18</t>
+    <t>1 961.64</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>5 775.34</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 463.10</t>
+    <t>3 928.05</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 249.51</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>1 117.81</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>1 068.09</t>
+    <t>1 956.15</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>2 852.90</t>
+    <t>4 402.55</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>2 175.04</t>
+    <t>4 234.70</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>6 182.07</t>
+    <t>9 809.52</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 486.07</t>
+    <t>3 941.95</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>4 061.49</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>2 150.49</t>
+    <t>5 453.11</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 335.62</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 001.03</t>
+    <t>1 476.93</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 218.84</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 371.23</t>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>1 358.63</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 130.14</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 862.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 268.19</t>
+    <t>5 726.98</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 770.27</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 779.26</t>
+    <t>3 131.22</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 893.15</t>
+    <t>3 210.96</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 101.60</t>
+    <t>1 693.20</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 998.87</t>
+    <t>5 238.24</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 602.88</t>
+    <t>4 719.50</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 706.85</t>
+    <t>3 223.29</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 221.52</t>
+    <t>3 557.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 500.27</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 702.47</t>
+    <t>2 319.61</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 098.71</t>
+    <t>2 325.94</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 217.71</t>
+    <t>3 234.14</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 069.21</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 287.67</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 733.56</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 769.86</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 416.73</t>
+    <t>2 722.78</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 263.70</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>9 123.29</t>
+    <t>10 591.15</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 405.16</t>
+    <t>1 682.37</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 603.08</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>16 135.48</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>3 990.02</t>
-[...8 lines deleted...]
-    <t>12 044.79</t>
+    <t>4 448.78</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>14 930.96</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 311.78</t>
+    <t>1 534.25</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 989.04</t>
-[...8 lines deleted...]
-    <t>6 047.26</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 156.85</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 151.74</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 142.47</t>
+    <t>2 480.14</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 018.97</t>
+    <t>1 511.48</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 613.77</t>
+    <t>2 151.69</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 692.47</t>
+    <t>5 308.22</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 591.23</t>
+    <t>5 044.11</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 051.08</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
-  </si>
-[...4 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3046,209 +3058,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>226.4</v>
+        <v>225.7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3396.0</v>
+        <v>3385.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3396.0</v>
+        <v>3385.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>638103.6121</v>
+        <v>640049.7618</v>
       </c>
       <c r="D3">
-        <v>135.65</v>
+        <v>135.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>86558978.14</v>
+        <v>86502094.45</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>86558978.14</v>
+        <v>86502094.45</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>316958.69</v>
+        <v>322217.66</v>
       </c>
       <c r="D4">
-        <v>126.21</v>
+        <v>123.66</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>40004684.37</v>
+        <v>39845441.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>40004684.37</v>
+        <v>39845441.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>993.0746</v>
+        <v>992.8946</v>
       </c>
       <c r="D5">
-        <v>124.53</v>
+        <v>124.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>123671.48</v>
+        <v>123143.17</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>123671.48</v>
+        <v>123143.17</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.85</v>
+        <v>131.42</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.85</v>
+        <v>131.42</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.85</v>
+        <v>131.42</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P362"/>
+  <dimension ref="A1:P370"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O362" sqref="O362"/>
+      <selection activeCell="O370" sqref="O370"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3270,18086 +3282,18486 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.44</v>
+        <v>36.5</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-6868.26</v>
+        <v>2325.76</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.732538330494</v>
+        <v>3.6342986939239</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>57126.48</v>
+        <v>66320.5</v>
       </c>
       <c r="N2" s="1">
-        <v>57126.48</v>
+        <v>66320.5</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5400.0</v>
+        <v>5267.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.99</v>
+        <v>32.63</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174074074</v>
+        <v>28.3174064933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152914.0</v>
+        <v>149147.78</v>
       </c>
       <c r="I3" s="1">
-        <v>9032.0</v>
+        <v>22714.43</v>
       </c>
       <c r="J3" s="1">
-        <v>5.9065880167938</v>
+        <v>15.229479111255</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>161946.0</v>
+        <v>171862.21</v>
       </c>
       <c r="N3" s="1">
-        <v>161946.0</v>
+        <v>171862.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1464.0</v>
+        <v>1428.0</v>
       </c>
       <c r="D4" s="1">
-        <v>242.0</v>
+        <v>252.6</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803278689</v>
+        <v>245.9803291317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>360115.2</v>
+        <v>351259.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-5827.2</v>
+        <v>9452.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.6181488590318</v>
+        <v>2.6911383083825</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>354288.0</v>
+        <v>360712.8</v>
       </c>
       <c r="N4" s="1">
-        <v>354288.0</v>
+        <v>360712.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2385.0</v>
+        <v>2326.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.85</v>
+        <v>145.7</v>
       </c>
       <c r="E5" s="1">
-        <v>204.983672956</v>
+        <v>204.9836715391</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>488886.06</v>
+        <v>476792.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-150573.81</v>
+        <v>-137893.82</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.799366625426</v>
+        <v>-28.921167766189</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>338312.25</v>
+        <v>338898.2</v>
       </c>
       <c r="N5" s="1">
-        <v>338312.25</v>
+        <v>338898.2</v>
       </c>
       <c r="O5" s="1">
         <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>227.0</v>
+        <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>958.0</v>
+        <v>890.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1266.3645814978</v>
+        <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>287464.76</v>
+        <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-69998.76</v>
+        <v>-82999.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-24.350379503909</v>
+        <v>-29.656907575635</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>217466.0</v>
+        <v>196866.8</v>
       </c>
       <c r="N6" s="1">
-        <v>217466.0</v>
+        <v>196866.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>29344.0</v>
+        <v>28621.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.04</v>
+        <v>22.92</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0990543212</v>
+        <v>27.099054191</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>795194.65</v>
+        <v>775602.03</v>
       </c>
       <c r="I7" s="1">
-        <v>-31076.89</v>
+        <v>-119608.71</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.9080859007288</v>
+        <v>-15.421402391121</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>764117.76</v>
+        <v>655993.32</v>
       </c>
       <c r="N7" s="1">
-        <v>764117.76</v>
+        <v>655993.32</v>
       </c>
       <c r="O7" s="1">
-        <v>0.6</v>
+        <v>0.52</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.4</v>
+        <v>104.5</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-3984.0</v>
+        <v>-6922.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.7567567567568</v>
+        <v>-11.739864864865</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>54979.2</v>
+        <v>52041.0</v>
       </c>
       <c r="N8" s="1">
-        <v>54979.2</v>
+        <v>52041.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.7</v>
+        <v>68.3</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>7027.2</v>
+        <v>7905.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.631160572337</v>
+        <v>8.5850556438792</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>99112.8</v>
+        <v>99991.2</v>
       </c>
       <c r="N9" s="1">
-        <v>99112.8</v>
+        <v>99991.2</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26841.0</v>
+        <v>26179.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.746</v>
+        <v>9.636</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186431</v>
+        <v>8.8556186256</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>237693.66</v>
+        <v>231831.24</v>
       </c>
       <c r="I10" s="1">
-        <v>23898.73</v>
+        <v>20429.6</v>
       </c>
       <c r="J10" s="1">
-        <v>10.054424674179</v>
+        <v>8.8122722373395</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>261592.39</v>
+        <v>252260.84</v>
       </c>
       <c r="N10" s="1">
-        <v>261592.39</v>
+        <v>252260.84</v>
       </c>
       <c r="O10" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5433.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D11" s="1">
-        <v>171.78</v>
+        <v>167.68</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010178539</v>
+        <v>159.3010171731</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>865482.43</v>
+        <v>844136.09</v>
       </c>
       <c r="I11" s="1">
-        <v>67798.31</v>
+        <v>44400.23</v>
       </c>
       <c r="J11" s="1">
-        <v>7.8335859458175</v>
+        <v>5.2598426398284</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>933280.74</v>
+        <v>888536.32</v>
       </c>
       <c r="N11" s="1">
-        <v>933280.74</v>
+        <v>888536.32</v>
       </c>
       <c r="O11" s="1">
-        <v>0.74</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3502.0</v>
+        <v>3416.0</v>
       </c>
       <c r="D12" s="1">
-        <v>385.9</v>
+        <v>374.5</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322044546</v>
+        <v>217.4322043326</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>761447.58</v>
+        <v>742748.41</v>
       </c>
       <c r="I12" s="1">
-        <v>589974.22</v>
+        <v>536543.59</v>
       </c>
       <c r="J12" s="1">
-        <v>77.480608711108</v>
+        <v>72.237595230934</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1351421.8</v>
+        <v>1279292.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1351421.8</v>
+        <v>1279292.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8580.0</v>
+        <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>22.84</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
-        <v>24.8976724942</v>
+        <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213622.03</v>
+        <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-17654.83</v>
+        <v>-65677.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.2645174750937</v>
+        <v>-31.519702918798</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>195967.2</v>
+        <v>142691.45</v>
       </c>
       <c r="N13" s="1">
-        <v>195967.2</v>
+        <v>142691.45</v>
       </c>
       <c r="O13" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>57.75</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-6037.8</v>
+        <v>-2238.15</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.1266719118804</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>60117.75</v>
+        <v>63917.4</v>
       </c>
       <c r="N14" s="1">
-        <v>60117.75</v>
+        <v>63917.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>10039.0</v>
+        <v>9792.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.44</v>
+        <v>51.04</v>
       </c>
       <c r="E15" s="1">
-        <v>60.681894611</v>
+        <v>60.6818944036</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>609185.54</v>
+        <v>594197.11</v>
       </c>
       <c r="I15" s="1">
-        <v>-82740.38</v>
+        <v>-94413.43</v>
       </c>
       <c r="J15" s="1">
-        <v>-13.582131315855</v>
+        <v>-15.889244227391</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>526445.16</v>
+        <v>499783.68</v>
       </c>
       <c r="N15" s="1">
-        <v>526445.16</v>
+        <v>499783.68</v>
       </c>
       <c r="O15" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.928</v>
+        <v>10.93</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-15468.71</v>
+        <v>-10695.18</v>
       </c>
       <c r="J16" s="1">
-        <v>-24.645164476776</v>
+        <v>-17.039848197343</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>47296.99</v>
+        <v>52070.52</v>
       </c>
       <c r="N16" s="1">
-        <v>47296.99</v>
+        <v>52070.52</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11803.0</v>
+        <v>11512.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.16</v>
+        <v>69.52</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945412183</v>
+        <v>55.0945413482</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>650280.87</v>
+        <v>634248.36</v>
       </c>
       <c r="I17" s="1">
-        <v>106999.61</v>
+        <v>166065.88</v>
       </c>
       <c r="J17" s="1">
-        <v>16.45436840238</v>
+        <v>26.18309962993</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>757280.48</v>
+        <v>800314.24</v>
       </c>
       <c r="N17" s="1">
-        <v>757280.48</v>
+        <v>800314.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5542.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>31.62</v>
+        <v>34.92</v>
       </c>
       <c r="E18" s="1">
-        <v>29.8347419704</v>
+        <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>165344.14</v>
+        <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>9893.9</v>
+        <v>27485.82</v>
       </c>
       <c r="J18" s="1">
-        <v>5.9838225896606</v>
+        <v>17.044753095033</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>175238.04</v>
+        <v>188742.6</v>
       </c>
       <c r="N18" s="1">
-        <v>175238.04</v>
+        <v>188742.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>4074.0</v>
+        <v>3974.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1222.6</v>
+        <v>1306.6</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953730977</v>
+        <v>509.9953724207</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2077721.15</v>
+        <v>2026721.61</v>
       </c>
       <c r="I19" s="1">
-        <v>2903151.25</v>
+        <v>3165706.79</v>
       </c>
       <c r="J19" s="1">
-        <v>139.72766509115</v>
+        <v>156.19840309494</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4980872.4</v>
+        <v>5192428.4</v>
       </c>
       <c r="N19" s="1">
-        <v>4980872.4</v>
+        <v>5192428.4</v>
       </c>
       <c r="O19" s="1">
-        <v>3.93</v>
+        <v>4.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.82</v>
+        <v>67.48</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>3113.04</v>
+        <v>7900.32</v>
       </c>
       <c r="J20" s="1">
-        <v>3.8736979166667</v>
+        <v>9.8307291666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>83476.56</v>
+        <v>88263.84</v>
       </c>
       <c r="N20" s="1">
-        <v>83476.56</v>
+        <v>88263.84</v>
       </c>
       <c r="O20" s="1">
         <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>32057.0</v>
+        <v>31907.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.29</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437526905</v>
+        <v>27.5437527815</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>882970.08</v>
+        <v>878838.52</v>
       </c>
       <c r="I21" s="1">
-        <v>472720.45</v>
+        <v>371277.74</v>
       </c>
       <c r="J21" s="1">
-        <v>53.53753889373</v>
+        <v>42.246411775396</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1355690.53</v>
+        <v>1250116.26</v>
       </c>
       <c r="N21" s="1">
-        <v>1355690.53</v>
+        <v>1250116.26</v>
       </c>
       <c r="O21" s="1">
-        <v>1.07</v>
+        <v>0.99</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.2</v>
+        <v>10.68</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>12826.33</v>
+        <v>16237.21</v>
       </c>
       <c r="J22" s="1">
-        <v>21.500893388922</v>
+        <v>27.218582489577</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>72481.2</v>
+        <v>75892.08</v>
       </c>
       <c r="N22" s="1">
-        <v>72481.2</v>
+        <v>75892.08</v>
       </c>
       <c r="O22" s="1">
         <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.35</v>
+        <v>56.35</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>567.5</v>
+        <v>1702.5</v>
       </c>
       <c r="J23" s="1">
-        <v>0.91157702825889</v>
+        <v>2.7347310847767</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>62822.25</v>
+        <v>63957.25</v>
       </c>
       <c r="N23" s="1">
-        <v>62822.25</v>
+        <v>63957.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>7002.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.825</v>
+        <v>19.12</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073693231</v>
+        <v>18.2073700395</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127488.0</v>
+        <v>124338.13</v>
       </c>
       <c r="I24" s="1">
-        <v>4324.65</v>
+        <v>6232.35</v>
       </c>
       <c r="J24" s="1">
-        <v>3.3922016189759</v>
+        <v>5.0124205664023</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>131812.65</v>
+        <v>130570.48</v>
       </c>
       <c r="N24" s="1">
-        <v>131812.65</v>
+        <v>130570.48</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>58855.0</v>
+        <v>57404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.57</v>
+        <v>18.875</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917424</v>
+        <v>9.3511917288</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>550364.39</v>
+        <v>536795.81</v>
       </c>
       <c r="I25" s="1">
-        <v>601427.96</v>
+        <v>546704.69</v>
       </c>
       <c r="J25" s="1">
-        <v>109.27813843479</v>
+        <v>101.84593095091</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1151792.35</v>
+        <v>1083500.5</v>
       </c>
       <c r="N25" s="1">
-        <v>1151792.35</v>
+        <v>1083500.5</v>
       </c>
       <c r="O25" s="1">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>47136.0</v>
+        <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.264</v>
+        <v>3.266</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2023818313</v>
+        <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>150947.47</v>
+        <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>2904.43</v>
+        <v>2924.78</v>
       </c>
       <c r="J26" s="1">
-        <v>1.924132945057</v>
+        <v>1.9865879941288</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>153851.9</v>
+        <v>150151.08</v>
       </c>
       <c r="N26" s="1">
-        <v>153851.9</v>
+        <v>150151.08</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>131088.0</v>
+        <v>127857.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.526</v>
+        <v>10.182</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548487</v>
+        <v>7.4100548269</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>971369.27</v>
+        <v>947427.38</v>
       </c>
       <c r="I27" s="1">
-        <v>408463.02</v>
+        <v>354412.59</v>
       </c>
       <c r="J27" s="1">
-        <v>42.050230804604</v>
+        <v>37.407889774095</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1379832.29</v>
+        <v>1301839.97</v>
       </c>
       <c r="N27" s="1">
-        <v>1379832.29</v>
+        <v>1301839.97</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>1.03</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>8194.0</v>
+        <v>7992.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.865</v>
+        <v>16.565</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975469856</v>
+        <v>16.4975475475</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>135180.9</v>
+        <v>131848.4</v>
       </c>
       <c r="I28" s="1">
-        <v>3010.91</v>
+        <v>539.08</v>
       </c>
       <c r="J28" s="1">
-        <v>2.2273190961149</v>
+        <v>0.40886351294365</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>138191.81</v>
+        <v>132387.48</v>
       </c>
       <c r="N28" s="1">
-        <v>138191.81</v>
+        <v>132387.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.755</v>
+        <v>13.695</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>3235.24</v>
+        <v>-2677.44</v>
       </c>
       <c r="J29" s="1">
-        <v>4.0917107583774</v>
+        <v>-3.3862433862434</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>82303.39</v>
+        <v>76390.71</v>
       </c>
       <c r="N29" s="1">
-        <v>82303.39</v>
+        <v>76390.71</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1198.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D30" s="1">
-        <v>154.1</v>
+        <v>145.0</v>
       </c>
       <c r="E30" s="1">
-        <v>131.9144407346</v>
+        <v>127.8644434932</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>158033.5</v>
+        <v>149345.67</v>
       </c>
       <c r="I30" s="1">
-        <v>26578.3</v>
+        <v>20014.33</v>
       </c>
       <c r="J30" s="1">
-        <v>16.81814298867</v>
+        <v>13.401346018268</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>184611.8</v>
+        <v>169360.0</v>
       </c>
       <c r="N30" s="1">
-        <v>184611.8</v>
+        <v>169360.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>660.0</v>
+        <v>644.0</v>
       </c>
       <c r="D31" s="1">
-        <v>220.5</v>
+        <v>261.8</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>125004.0</v>
+        <v>121973.6</v>
       </c>
       <c r="I31" s="1">
-        <v>20526.0</v>
+        <v>46625.6</v>
       </c>
       <c r="J31" s="1">
-        <v>16.420274551214</v>
+        <v>38.225976768743</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>145530.0</v>
+        <v>168599.2</v>
       </c>
       <c r="N31" s="1">
-        <v>145530.0</v>
+        <v>168599.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.68</v>
+        <v>29.5</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-6709.12</v>
+        <v>-8958.2</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.292397660819</v>
+        <v>-13.74269005848</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>58476.08</v>
+        <v>56227.0</v>
       </c>
       <c r="N32" s="1">
-        <v>58476.08</v>
+        <v>56227.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9843.0</v>
+        <v>9600.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.0</v>
+        <v>74.4</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050320024</v>
+        <v>78.6050322917</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>773709.33</v>
+        <v>754608.31</v>
       </c>
       <c r="I33" s="1">
-        <v>23573.67</v>
+        <v>-40368.31</v>
       </c>
       <c r="J33" s="1">
-        <v>3.0468380160286</v>
+        <v>-5.3495713557673</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>797283.0</v>
+        <v>714240.0</v>
       </c>
       <c r="N33" s="1">
-        <v>797283.0</v>
+        <v>714240.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.63</v>
+        <v>0.56</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>11042.0</v>
+        <v>10770.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.44</v>
+        <v>89.25</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751213548</v>
+        <v>76.3751216342</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>843334.09</v>
+        <v>822560.06</v>
       </c>
       <c r="I34" s="1">
-        <v>155304.39</v>
+        <v>138662.44</v>
       </c>
       <c r="J34" s="1">
-        <v>18.415523793186</v>
+        <v>16.857424368501</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>998638.48</v>
+        <v>961222.5</v>
       </c>
       <c r="N34" s="1">
-        <v>998638.48</v>
+        <v>961222.5</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>222264.0</v>
+        <v>573335.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.21</v>
+        <v>11.2</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1837090577</v>
+        <v>11.2317102915</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2485735.91</v>
+        <v>6439532.62</v>
       </c>
       <c r="I35" s="1">
-        <v>5843.53</v>
+        <v>-18180.62</v>
       </c>
       <c r="J35" s="1">
-        <v>0.23508249514728</v>
+        <v>-0.28232825381666</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2491579.44</v>
+        <v>6421352.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2491579.44</v>
+        <v>6421352.0</v>
       </c>
       <c r="O35" s="1">
-        <v>1.97</v>
+        <v>5.08</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>484676.0</v>
+        <v>257369.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.638</v>
+        <v>10.586</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7427529112</v>
+        <v>10.7201303964</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>5206754.51</v>
+        <v>2759029.24</v>
       </c>
       <c r="I36" s="1">
-        <v>-50771.22</v>
+        <v>-34521.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.97510301095413</v>
+        <v>-1.2512013102116</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5155983.29</v>
+        <v>2724508.23</v>
       </c>
       <c r="N36" s="1">
-        <v>5155983.29</v>
+        <v>2724508.23</v>
       </c>
       <c r="O36" s="1">
-        <v>4.07</v>
+        <v>2.15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.52</v>
+        <v>50.5</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-121.96</v>
+        <v>-5129.54</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.093585710883076</v>
+        <v>-3.9361401066183</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>130197.08</v>
+        <v>125189.5</v>
       </c>
       <c r="N37" s="1">
-        <v>130197.08</v>
+        <v>125189.5</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>13167.0</v>
+        <v>12842.0</v>
       </c>
       <c r="D38" s="1">
         <v>12.212</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802286018</v>
+        <v>11.9802289363</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157743.67</v>
+        <v>153850.1</v>
       </c>
       <c r="I38" s="1">
-        <v>3051.73</v>
+        <v>2976.4</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9346132874936</v>
+        <v>1.9346103772438</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>160795.4</v>
+        <v>156826.5</v>
       </c>
       <c r="N38" s="1">
-        <v>160795.4</v>
+        <v>156826.5</v>
       </c>
       <c r="O38" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15009.0</v>
+        <v>14639.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.85</v>
+        <v>26.47</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443487241</v>
+        <v>24.8443486577</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>372888.83</v>
+        <v>363696.42</v>
       </c>
       <c r="I39" s="1">
-        <v>60120.82</v>
+        <v>23797.91</v>
       </c>
       <c r="J39" s="1">
-        <v>16.122987647552</v>
+        <v>6.5433445839252</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>433009.65</v>
+        <v>387494.33</v>
       </c>
       <c r="N39" s="1">
-        <v>433009.65</v>
+        <v>387494.33</v>
       </c>
       <c r="O39" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>51447.0</v>
+        <v>50179.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>10.955</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529212588</v>
+        <v>10.5529213416</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>542916.14</v>
+        <v>529535.04</v>
       </c>
       <c r="I40" s="1">
-        <v>5251.65</v>
+        <v>20175.91</v>
       </c>
       <c r="J40" s="1">
-        <v>0.96730408493658</v>
+        <v>3.81011802354</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>548167.79</v>
+        <v>549710.95</v>
       </c>
       <c r="N40" s="1">
-        <v>548167.79</v>
+        <v>549710.95</v>
       </c>
       <c r="O40" s="1">
         <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.775</v>
+        <v>17.085</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>4209.18</v>
+        <v>5996.64</v>
       </c>
       <c r="J41" s="1">
-        <v>4.5497039576192</v>
+        <v>6.4817700218136</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>96724.65</v>
+        <v>98512.11</v>
       </c>
       <c r="N41" s="1">
-        <v>96724.65</v>
+        <v>98512.11</v>
       </c>
       <c r="O41" s="1">
         <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>87.3</v>
+        <v>83.5</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-3672.0</v>
+        <v>-6256.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.8252427184466</v>
+        <v>-9.9244875943905</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>59364.0</v>
+        <v>56780.0</v>
       </c>
       <c r="N42" s="1">
-        <v>59364.0</v>
+        <v>56780.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4654.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.72</v>
+        <v>36.48</v>
       </c>
       <c r="E43" s="1">
-        <v>34.518955737</v>
+        <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>160651.22</v>
+        <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>935.66</v>
+        <v>8901.18</v>
       </c>
       <c r="J43" s="1">
-        <v>0.58241699004838</v>
+        <v>5.6810649167732</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>161586.88</v>
+        <v>165582.72</v>
       </c>
       <c r="N43" s="1">
-        <v>161586.88</v>
+        <v>165582.72</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5351.0</v>
+        <v>5219.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.88</v>
+        <v>74.42</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869837414</v>
+        <v>65.6869840966</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>351491.05</v>
+        <v>342820.37</v>
       </c>
       <c r="I44" s="1">
-        <v>65244.83</v>
+        <v>45577.61</v>
       </c>
       <c r="J44" s="1">
-        <v>18.56230194197</v>
+        <v>13.294895516273</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>416735.88</v>
+        <v>388397.98</v>
       </c>
       <c r="N44" s="1">
-        <v>416735.88</v>
+        <v>388397.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>58.15</v>
+        <v>53.1</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-4040.0</v>
+        <v>-9140.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.4360418342719</v>
+        <v>-14.56154465004</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>58731.5</v>
+        <v>53631.0</v>
       </c>
       <c r="N45" s="1">
-        <v>58731.5</v>
+        <v>53631.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>20319.0</v>
+        <v>19818.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.29</v>
+        <v>16.9</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877680988</v>
+        <v>18.6877681905</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>379716.76</v>
+        <v>370354.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-28401.25</v>
+        <v>-35429.99</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.4795882067465</v>
+        <v>-9.566515232351</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>351315.51</v>
+        <v>334924.2</v>
       </c>
       <c r="N46" s="1">
-        <v>351315.51</v>
+        <v>334924.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6059.0</v>
+        <v>5910.0</v>
       </c>
       <c r="D47" s="1">
-        <v>67.48</v>
+        <v>61.24</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427578808</v>
+        <v>60.2427580372</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>365010.87</v>
+        <v>356034.7</v>
       </c>
       <c r="I47" s="1">
-        <v>43850.45</v>
+        <v>5893.7</v>
       </c>
       <c r="J47" s="1">
-        <v>12.013464146972</v>
+        <v>1.6553723555597</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>408861.32</v>
+        <v>361928.4</v>
       </c>
       <c r="N47" s="1">
-        <v>408861.32</v>
+        <v>361928.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>12119.0</v>
+        <v>11820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.61</v>
+        <v>19.92</v>
       </c>
       <c r="E48" s="1">
-        <v>29.1879981847</v>
+        <v>29.187998308</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>353729.35</v>
+        <v>345002.14</v>
       </c>
       <c r="I48" s="1">
-        <v>-128194.76</v>
+        <v>-109547.74</v>
       </c>
       <c r="J48" s="1">
-        <v>-36.240916960948</v>
+        <v>-31.752771156724</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>225534.59</v>
+        <v>235454.4</v>
       </c>
       <c r="N48" s="1">
-        <v>225534.59</v>
+        <v>235454.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15884.0</v>
+        <v>15493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.055</v>
+        <v>26.7</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185727776</v>
+        <v>30.1185729039</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>478403.41</v>
+        <v>466627.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-32777.79</v>
+        <v>-52963.95</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.8514958954829</v>
+        <v>-11.350381423452</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>445625.62</v>
+        <v>413663.1</v>
       </c>
       <c r="N49" s="1">
-        <v>445625.62</v>
+        <v>413663.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2470.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D50" s="1">
-        <v>259.5</v>
+        <v>244.4</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023562753</v>
+        <v>222.9023578248</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>550568.82</v>
+        <v>536971.78</v>
       </c>
       <c r="I50" s="1">
-        <v>90396.18</v>
+        <v>51787.82</v>
       </c>
       <c r="J50" s="1">
-        <v>16.418688584653</v>
+        <v>9.644421164926</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>640965.0</v>
+        <v>588759.6</v>
       </c>
       <c r="N50" s="1">
-        <v>640965.0</v>
+        <v>588759.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8427.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.64</v>
+        <v>46.8</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177939955</v>
+        <v>49.9177941355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>420657.25</v>
+        <v>410274.35</v>
       </c>
       <c r="I51" s="1">
-        <v>-10767.97</v>
+        <v>-25625.15</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.5597966040048</v>
+        <v>-6.2458571928759</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>409889.28</v>
+        <v>384649.2</v>
       </c>
       <c r="N51" s="1">
-        <v>409889.28</v>
+        <v>384649.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9734.0</v>
+        <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>29.11</v>
+        <v>27.68</v>
       </c>
       <c r="E52" s="1">
-        <v>30.8287620711</v>
+        <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>300087.17</v>
+        <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>-16730.43</v>
+        <v>-29894.35</v>
       </c>
       <c r="J52" s="1">
-        <v>-5.5751900356153</v>
+        <v>-10.213716456761</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>283356.74</v>
+        <v>262793.92</v>
       </c>
       <c r="N52" s="1">
-        <v>283356.74</v>
+        <v>262793.92</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>49359.0</v>
+        <v>48142.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.21</v>
+        <v>17.865</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325432</v>
+        <v>19.1443325994</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>944945.11</v>
+        <v>921646.46</v>
       </c>
       <c r="I53" s="1">
-        <v>3241.28</v>
+        <v>-61589.63</v>
       </c>
       <c r="J53" s="1">
-        <v>0.34301251635664</v>
+        <v>-6.6825656770819</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>948186.39</v>
+        <v>860056.83</v>
       </c>
       <c r="N53" s="1">
-        <v>948186.39</v>
+        <v>860056.83</v>
       </c>
       <c r="O53" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>99291.0</v>
+        <v>96844.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.52</v>
+        <v>4.276</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065132</v>
+        <v>4.5163065342</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>448428.59</v>
+        <v>437377.19</v>
       </c>
       <c r="I54" s="1">
-        <v>366.73</v>
+        <v>-23272.25</v>
       </c>
       <c r="J54" s="1">
-        <v>0.08178113710368</v>
+        <v>-5.3208650409959</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>448795.32</v>
+        <v>414104.94</v>
       </c>
       <c r="N54" s="1">
-        <v>448795.32</v>
+        <v>414104.94</v>
       </c>
       <c r="O54" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1351.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>140.3</v>
+        <v>130.6</v>
       </c>
       <c r="E55" s="1">
-        <v>145.6875647668</v>
+        <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>196823.9</v>
+        <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-7278.6</v>
+        <v>-19885.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.6980265099919</v>
+        <v>-10.356110038835</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>189545.3</v>
+        <v>172130.8</v>
       </c>
       <c r="N55" s="1">
-        <v>189545.3</v>
+        <v>172130.8</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10319.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.34</v>
+        <v>40.92</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882973156</v>
+        <v>43.3882970691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>447723.84</v>
+        <v>436703.21</v>
       </c>
       <c r="I56" s="1">
-        <v>-21136.38</v>
+        <v>-24843.41</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.7208520323599</v>
+        <v>-5.6888544510584</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>426587.46</v>
+        <v>411859.8</v>
       </c>
       <c r="N56" s="1">
-        <v>426587.46</v>
+        <v>411859.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>133060.0</v>
+        <v>129780.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.696</v>
+        <v>9.484</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837818</v>
+        <v>6.0852837879</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>809707.86</v>
+        <v>789748.13</v>
       </c>
       <c r="I57" s="1">
-        <v>480441.9</v>
+        <v>441085.39</v>
       </c>
       <c r="J57" s="1">
-        <v>59.335215049043</v>
+        <v>55.851400369888</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1290149.76</v>
+        <v>1230833.52</v>
       </c>
       <c r="N57" s="1">
-        <v>1290149.76</v>
+        <v>1230833.52</v>
       </c>
       <c r="O57" s="1">
-        <v>1.02</v>
+        <v>0.97</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>33828.0</v>
+        <v>32994.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.28</v>
+        <v>26.6</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7991953411</v>
+        <v>15.4801954901</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>534455.18</v>
+        <v>510753.57</v>
       </c>
       <c r="I58" s="1">
-        <v>422200.66</v>
+        <v>366886.83</v>
       </c>
       <c r="J58" s="1">
-        <v>78.996457663672</v>
+        <v>71.832455326744</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>956655.84</v>
+        <v>877640.4</v>
       </c>
       <c r="N58" s="1">
-        <v>956655.84</v>
+        <v>877640.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2783.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D59" s="1">
-        <v>105.3</v>
+        <v>97.0</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770104204</v>
+        <v>104.1770117907</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>289924.62</v>
+        <v>282736.41</v>
       </c>
       <c r="I59" s="1">
-        <v>3125.28</v>
+        <v>-19478.41</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0779629546466</v>
+        <v>-6.8892471259715</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>293049.9</v>
+        <v>263258.0</v>
       </c>
       <c r="N59" s="1">
-        <v>293049.9</v>
+        <v>263258.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2610.0</v>
+        <v>2546.0</v>
       </c>
       <c r="D60" s="1">
-        <v>206.9</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>202.2140268199</v>
+        <v>202.214025923</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>527778.61</v>
+        <v>514836.91</v>
       </c>
       <c r="I60" s="1">
-        <v>12230.39</v>
+        <v>-73742.41</v>
       </c>
       <c r="J60" s="1">
-        <v>2.3173333985627</v>
+        <v>-14.323450507851</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>540009.0</v>
+        <v>441094.5</v>
       </c>
       <c r="N60" s="1">
-        <v>540009.0</v>
+        <v>441094.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>69.24</v>
+        <v>59.28</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>1094.04</v>
+        <v>-8995.44</v>
       </c>
       <c r="J61" s="1">
-        <v>1.5845070422535</v>
+        <v>-13.028169014085</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>70140.12</v>
+        <v>60050.64</v>
       </c>
       <c r="N61" s="1">
-        <v>70140.12</v>
+        <v>60050.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.35</v>
+        <v>22.95</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>1693.26</v>
+        <v>-6650.34</v>
       </c>
       <c r="J62" s="1">
-        <v>2.6890101325019</v>
+        <v>-10.561184723305</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>64662.9</v>
+        <v>56319.3</v>
       </c>
       <c r="N62" s="1">
-        <v>64662.9</v>
+        <v>56319.3</v>
       </c>
       <c r="O62" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>305.1</v>
+        <v>279.4</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-6099.0</v>
+        <v>-16430.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.737116813153</v>
+        <v>-12.761555023255</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>122650.2</v>
+        <v>112318.8</v>
       </c>
       <c r="N63" s="1">
-        <v>122650.2</v>
+        <v>112318.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4537.0</v>
+        <v>4425.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.88</v>
+        <v>58.06</v>
       </c>
       <c r="E64" s="1">
-        <v>62.8972801411</v>
+        <v>62.897279096</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>285364.96</v>
+        <v>278320.46</v>
       </c>
       <c r="I64" s="1">
-        <v>-13689.4</v>
+        <v>-21404.96</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.7971551938262</v>
+        <v>-7.6907604996054</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>271675.56</v>
+        <v>256915.5</v>
       </c>
       <c r="N64" s="1">
-        <v>271675.56</v>
+        <v>256915.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>73.1</v>
+        <v>64.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-7338.45</v>
+        <v>-13483.95</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.192192192192</v>
+        <v>-22.402402402402</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>52851.3</v>
+        <v>46705.8</v>
       </c>
       <c r="N65" s="1">
-        <v>52851.3</v>
+        <v>46705.8</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.95</v>
+        <v>37.22</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-974.0</v>
+        <v>-4344.04</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.2674271229404</v>
+        <v>-5.6527249683143</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>75874.6</v>
+        <v>72504.56</v>
       </c>
       <c r="N66" s="1">
-        <v>75874.6</v>
+        <v>72504.56</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.04</v>
+        <v>36.84</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>2145.28</v>
+        <v>134.08</v>
       </c>
       <c r="J67" s="1">
-        <v>3.4820457018498</v>
+        <v>0.21762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>63755.04</v>
+        <v>61743.84</v>
       </c>
       <c r="N67" s="1">
-        <v>63755.04</v>
+        <v>61743.84</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3720.0</v>
+        <v>3628.0</v>
       </c>
       <c r="D68" s="1">
-        <v>198.5</v>
+        <v>209.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432365591</v>
+        <v>152.7432359427</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>568204.84</v>
+        <v>554152.46</v>
       </c>
       <c r="I68" s="1">
-        <v>170215.16</v>
+        <v>205550.74</v>
       </c>
       <c r="J68" s="1">
-        <v>29.956654364296</v>
+        <v>37.092813771863</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>738420.0</v>
+        <v>759703.2</v>
       </c>
       <c r="N68" s="1">
-        <v>738420.0</v>
+        <v>759703.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.5</v>
+        <v>54.75</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-5755.2</v>
+        <v>-14584.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.6767830045524</v>
+        <v>-16.919575113809</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>80442.0</v>
+        <v>71613.0</v>
       </c>
       <c r="N69" s="1">
-        <v>80442.0</v>
+        <v>71613.0</v>
       </c>
       <c r="O69" s="1">
         <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>19178.0</v>
+        <v>18705.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.87</v>
+        <v>38.63</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181264991</v>
+        <v>35.1181267041</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>673495.43</v>
+        <v>656884.56</v>
       </c>
       <c r="I70" s="1">
-        <v>33597.43</v>
+        <v>65689.59</v>
       </c>
       <c r="J70" s="1">
-        <v>4.9885164031477</v>
+        <v>10.000172633073</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>707092.86</v>
+        <v>722574.15</v>
       </c>
       <c r="N70" s="1">
-        <v>707092.86</v>
+        <v>722574.15</v>
       </c>
       <c r="O70" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.464</v>
+        <v>9.092</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-6557.58</v>
+        <v>-8649.71</v>
       </c>
       <c r="J71" s="1">
-        <v>-10.968949094661</v>
+        <v>-14.468482073201</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>53225.54</v>
+        <v>51133.41</v>
       </c>
       <c r="N71" s="1">
-        <v>53225.54</v>
+        <v>51133.41</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>909.0</v>
+        <v>887.0</v>
       </c>
       <c r="D72" s="1">
-        <v>275.0</v>
+        <v>237.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410341034</v>
+        <v>258.1410372041</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>234650.2</v>
+        <v>228971.1</v>
       </c>
       <c r="I72" s="1">
-        <v>15324.8</v>
+        <v>-18397.3</v>
       </c>
       <c r="J72" s="1">
-        <v>6.5309128225759</v>
+        <v>-8.0347694534376</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>249975.0</v>
+        <v>210573.8</v>
       </c>
       <c r="N72" s="1">
-        <v>249975.0</v>
+        <v>210573.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5560.0</v>
+        <v>5423.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.78</v>
+        <v>66.08</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432482014</v>
+        <v>78.1432472801</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>434476.46</v>
+        <v>423770.83</v>
       </c>
       <c r="I73" s="1">
-        <v>-57619.66</v>
+        <v>-65418.99</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.261860032647</v>
+        <v>-15.43735089081</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>376856.8</v>
+        <v>358351.84</v>
       </c>
       <c r="N73" s="1">
-        <v>376856.8</v>
+        <v>358351.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.06</v>
+        <v>64.28</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-7091.23</v>
+        <v>-8429.71</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.9723572460468</v>
+        <v>-7.0996483826605</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>111642.96</v>
+        <v>110304.48</v>
       </c>
       <c r="N74" s="1">
-        <v>111642.96</v>
+        <v>110304.48</v>
       </c>
       <c r="O74" s="1">
         <v>0.09</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>324.0</v>
+        <v>316.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1654.5</v>
+        <v>1575.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.092191358</v>
+        <v>1471.0921835443</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>476633.87</v>
+        <v>464865.13</v>
       </c>
       <c r="I75" s="1">
-        <v>59424.13</v>
+        <v>32992.87</v>
       </c>
       <c r="J75" s="1">
-        <v>12.467458512757</v>
+        <v>7.0972993822961</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>536058.0</v>
+        <v>497858.0</v>
       </c>
       <c r="N75" s="1">
-        <v>536058.0</v>
+        <v>497858.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>45.02</v>
+        <v>51.3</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-4661.16</v>
+        <v>3207.68</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.6323348379155</v>
+        <v>5.2523594583504</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>56410.06</v>
+        <v>64278.9</v>
       </c>
       <c r="N76" s="1">
-        <v>56410.06</v>
+        <v>64278.9</v>
       </c>
       <c r="O76" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.28</v>
+        <v>26.4</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-6478.08</v>
+        <v>-10102.72</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.619469026549</v>
+        <v>-16.561314791403</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>54523.84</v>
+        <v>50899.2</v>
       </c>
       <c r="N77" s="1">
-        <v>54523.84</v>
+        <v>50899.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26520.0</v>
+        <v>25866.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.86</v>
+        <v>19.2</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598133484</v>
+        <v>13.5598132684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>359606.25</v>
+        <v>350738.13</v>
       </c>
       <c r="I78" s="1">
-        <v>167080.95</v>
+        <v>145889.07</v>
       </c>
       <c r="J78" s="1">
-        <v>46.46219302362</v>
+        <v>41.594870224118</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>526687.2</v>
+        <v>496627.2</v>
       </c>
       <c r="N78" s="1">
-        <v>526687.2</v>
+        <v>496627.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11713.0</v>
+        <v>11424.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.1</v>
+        <v>49.48</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591573465</v>
+        <v>40.1591570378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>470384.21</v>
+        <v>458778.21</v>
       </c>
       <c r="I79" s="1">
-        <v>151576.09</v>
+        <v>106481.31</v>
       </c>
       <c r="J79" s="1">
-        <v>32.223889913311</v>
+        <v>23.209757499163</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>621960.3</v>
+        <v>565259.52</v>
       </c>
       <c r="N79" s="1">
-        <v>621960.3</v>
+        <v>565259.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>12004.0</v>
+        <v>11708.0</v>
       </c>
       <c r="D80" s="1">
-        <v>46.005</v>
+        <v>65.19</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188053982</v>
+        <v>34.8188050905</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>417964.94</v>
+        <v>407658.57</v>
       </c>
       <c r="I80" s="1">
-        <v>134279.08</v>
+        <v>355585.95</v>
       </c>
       <c r="J80" s="1">
-        <v>32.126876479161</v>
+        <v>87.226413515604</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>552244.02</v>
+        <v>763244.52</v>
       </c>
       <c r="N80" s="1">
-        <v>552244.02</v>
+        <v>763244.52</v>
       </c>
       <c r="O80" s="1">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27880.0</v>
+        <v>27193.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.185</v>
+        <v>25.365</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427547</v>
+        <v>12.6131427206</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>351654.42</v>
+        <v>342989.19</v>
       </c>
       <c r="I81" s="1">
-        <v>322623.38</v>
+        <v>346761.26</v>
       </c>
       <c r="J81" s="1">
-        <v>91.744440465159</v>
+        <v>101.09976352316</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>674277.8</v>
+        <v>689750.45</v>
       </c>
       <c r="N81" s="1">
-        <v>674277.8</v>
+        <v>689750.45</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.36</v>
+        <v>33.72</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-2672.64</v>
+        <v>-8263.68</v>
       </c>
       <c r="J82" s="1">
-        <v>-4.4501278772379</v>
+        <v>-13.759590792839</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>57384.96</v>
+        <v>51793.92</v>
       </c>
       <c r="N82" s="1">
-        <v>57384.96</v>
+        <v>51793.92</v>
       </c>
       <c r="O82" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>217271.0</v>
+        <v>211916.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.742</v>
+        <v>5.735</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290324</v>
+        <v>2.8251290134</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>613818.61</v>
+        <v>598690.04</v>
       </c>
       <c r="I83" s="1">
-        <v>633751.47</v>
+        <v>616648.22</v>
       </c>
       <c r="J83" s="1">
-        <v>103.24735348119</v>
+        <v>102.99957888058</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1247570.08</v>
+        <v>1215338.26</v>
       </c>
       <c r="N83" s="1">
-        <v>1247570.08</v>
+        <v>1215338.26</v>
       </c>
       <c r="O83" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11425.0</v>
+        <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.37</v>
+        <v>13.93</v>
       </c>
       <c r="E84" s="1">
-        <v>19.1496595186</v>
+        <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>218784.86</v>
+        <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>2517.39</v>
+        <v>-58162.67</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1506234937829</v>
+        <v>-27.257193652065</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>221302.25</v>
+        <v>155221.99</v>
       </c>
       <c r="N84" s="1">
-        <v>221302.25</v>
+        <v>155221.99</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.2</v>
+        <v>15.47</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>868.14</v>
+        <v>1984.32</v>
       </c>
       <c r="J85" s="1">
-        <v>1.4009339559706</v>
+        <v>3.2021347565043</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>62836.8</v>
+        <v>63952.98</v>
       </c>
       <c r="N85" s="1">
-        <v>62836.8</v>
+        <v>63952.98</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2579.0</v>
+        <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>117.05</v>
+        <v>111.55</v>
       </c>
       <c r="E86" s="1">
-        <v>114.448545948</v>
+        <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>295162.8</v>
+        <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>6709.15</v>
+        <v>-7289.84</v>
       </c>
       <c r="J86" s="1">
-        <v>2.2730337291827</v>
+        <v>-2.5326182507673</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>301871.95</v>
+        <v>280548.25</v>
       </c>
       <c r="N86" s="1">
-        <v>301871.95</v>
+        <v>280548.25</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>647.0</v>
+        <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>246.2</v>
+        <v>236.85</v>
       </c>
       <c r="E87" s="1">
-        <v>517.4809582689</v>
+        <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>334810.18</v>
+        <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-175518.78</v>
+        <v>-177078.13</v>
       </c>
       <c r="J87" s="1">
-        <v>-52.423370161564</v>
+        <v>-54.230199275731</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>159291.4</v>
+        <v>149452.35</v>
       </c>
       <c r="N87" s="1">
-        <v>159291.4</v>
+        <v>149452.35</v>
       </c>
       <c r="O87" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>35.12</v>
+        <v>33.94</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-983.0</v>
+        <v>-3302.88</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.4037057832678</v>
+        <v>-4.7164514317799</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>69045.92</v>
+        <v>66726.04</v>
       </c>
       <c r="N88" s="1">
-        <v>69045.92</v>
+        <v>66726.04</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3694.0</v>
+        <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.72</v>
+        <v>51.0</v>
       </c>
       <c r="E89" s="1">
-        <v>63.7048294532</v>
+        <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>235325.64</v>
+        <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-22107.96</v>
+        <v>-45775.5</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.3946244021688</v>
+        <v>-19.943275018135</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>213217.68</v>
+        <v>183753.0</v>
       </c>
       <c r="N89" s="1">
-        <v>213217.68</v>
+        <v>183753.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.46</v>
+        <v>26.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5441.2</v>
+        <v>-13273.6</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.8933200398804</v>
+        <v>-21.694915254237</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>55741.8</v>
+        <v>47909.4</v>
       </c>
       <c r="N90" s="1">
-        <v>55741.8</v>
+        <v>47909.4</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>170106.0</v>
+        <v>165913.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.799</v>
+        <v>4.593</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772154</v>
+        <v>3.3842772417</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>575685.86</v>
+        <v>561495.59</v>
       </c>
       <c r="I91" s="1">
-        <v>240652.83</v>
+        <v>200542.82</v>
       </c>
       <c r="J91" s="1">
-        <v>41.8028037027</v>
+        <v>35.715831712944</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>816338.69</v>
+        <v>762038.41</v>
       </c>
       <c r="N91" s="1">
-        <v>816338.69</v>
+        <v>762038.41</v>
       </c>
       <c r="O91" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7154.0</v>
+        <v>6978.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.68</v>
+        <v>21.84</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405927</v>
+        <v>26.9524405274</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>192817.76</v>
+        <v>188074.13</v>
       </c>
       <c r="I92" s="1">
-        <v>-16257.04</v>
+        <v>-35674.61</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.431298029808</v>
+        <v>-18.968376990498</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>176560.72</v>
+        <v>152399.52</v>
       </c>
       <c r="N92" s="1">
-        <v>176560.72</v>
+        <v>152399.52</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3782.0</v>
+        <v>3689.0</v>
       </c>
       <c r="D93" s="1">
-        <v>186.38</v>
+        <v>176.24</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181041777</v>
+        <v>151.4181051776</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572663.27</v>
+        <v>558581.39</v>
       </c>
       <c r="I93" s="1">
-        <v>132225.89</v>
+        <v>91567.97</v>
       </c>
       <c r="J93" s="1">
-        <v>23.089640444375</v>
+        <v>16.392950363062</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>704889.16</v>
+        <v>650149.36</v>
       </c>
       <c r="N93" s="1">
-        <v>704889.16</v>
+        <v>650149.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3248.0</v>
+        <v>3168.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.55</v>
+        <v>152.1</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189562808</v>
+        <v>74.6189551768</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>242362.37</v>
+        <v>236392.85</v>
       </c>
       <c r="I94" s="1">
-        <v>236880.03</v>
+        <v>245459.95</v>
       </c>
       <c r="J94" s="1">
-        <v>97.737957423011</v>
+        <v>103.83560670299</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>479242.4</v>
+        <v>481852.8</v>
       </c>
       <c r="N94" s="1">
-        <v>479242.4</v>
+        <v>481852.8</v>
       </c>
       <c r="O94" s="1">
         <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3766.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.98</v>
+        <v>48.99</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8421455125</v>
+        <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>214067.52</v>
+        <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>4285.16</v>
+        <v>-28840.93</v>
       </c>
       <c r="J95" s="1">
-        <v>2.0017796254191</v>
+        <v>-13.813949723443</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>218352.68</v>
+        <v>179940.27</v>
       </c>
       <c r="N95" s="1">
-        <v>218352.68</v>
+        <v>179940.27</v>
       </c>
       <c r="O95" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2155.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D96" s="1">
-        <v>349.9</v>
+        <v>357.1</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045104408</v>
+        <v>394.5045099905</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>850157.22</v>
+        <v>829248.48</v>
       </c>
       <c r="I96" s="1">
-        <v>-96122.72</v>
+        <v>-78624.28</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.30646399733</v>
+        <v>-9.4813897036025</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>754034.5</v>
+        <v>750624.2</v>
       </c>
       <c r="N96" s="1">
-        <v>754034.5</v>
+        <v>750624.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12562.0</v>
+        <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>27.17</v>
+        <v>26.0</v>
       </c>
       <c r="E97" s="1">
-        <v>20.6837796529</v>
+        <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>259829.64</v>
+        <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>81479.9</v>
+        <v>65134.33</v>
       </c>
       <c r="J97" s="1">
-        <v>31.358970439246</v>
+        <v>25.702363217214</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>341309.54</v>
+        <v>318552.0</v>
       </c>
       <c r="N97" s="1">
-        <v>341309.54</v>
+        <v>318552.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2313.0</v>
+        <v>2256.0</v>
       </c>
       <c r="D98" s="1">
-        <v>484.05</v>
+        <v>455.6</v>
       </c>
       <c r="E98" s="1">
-        <v>624.332542153</v>
+        <v>624.3325443262</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1444081.17</v>
+        <v>1408494.22</v>
       </c>
       <c r="I98" s="1">
-        <v>-324473.52</v>
+        <v>-380660.62</v>
       </c>
       <c r="J98" s="1">
-        <v>-22.469202337151</v>
+        <v>-27.026069017166</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1119607.65</v>
+        <v>1027833.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1119607.65</v>
+        <v>1027833.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.88</v>
+        <v>0.81</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6590.0</v>
+        <v>6428.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.35</v>
+        <v>50.35</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753201821</v>
+        <v>58.7753204729</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>387329.36</v>
+        <v>377807.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-35752.86</v>
+        <v>-54157.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.2306093191593</v>
+        <v>-14.334792911612</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>351576.5</v>
+        <v>323649.8</v>
       </c>
       <c r="N99" s="1">
-        <v>351576.5</v>
+        <v>323649.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3115.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D100" s="1">
-        <v>115.15</v>
+        <v>117.35</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314607</v>
+        <v>115.6788314681</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>360339.56</v>
+        <v>351432.29</v>
       </c>
       <c r="I100" s="1">
-        <v>-1647.31</v>
+        <v>5077.01</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.4571549124387</v>
+        <v>1.4446623558695</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>358692.25</v>
+        <v>356509.3</v>
       </c>
       <c r="N100" s="1">
-        <v>358692.25</v>
+        <v>356509.3</v>
       </c>
       <c r="O100" s="1">
         <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.12</v>
+        <v>15.2</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>24246.31</v>
+        <v>19112.71</v>
       </c>
       <c r="J101" s="1">
-        <v>36.902733485644</v>
+        <v>29.089426115496</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>89949.6</v>
+        <v>84816.0</v>
       </c>
       <c r="N101" s="1">
-        <v>89949.6</v>
+        <v>84816.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5958.0</v>
+        <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>55.22</v>
+        <v>49.71</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1764132259</v>
+        <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310867.07</v>
+        <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>18133.69</v>
+        <v>-14332.33</v>
       </c>
       <c r="J102" s="1">
-        <v>5.833261786139</v>
+        <v>-4.7270663568924</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>329000.76</v>
+        <v>288864.81</v>
       </c>
       <c r="N102" s="1">
-        <v>329000.76</v>
+        <v>288864.81</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>591.0</v>
+        <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>560.2</v>
+        <v>473.0</v>
       </c>
       <c r="E103" s="1">
-        <v>220.137106599</v>
+        <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>130101.03</v>
+        <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>200977.17</v>
+        <v>145649.03</v>
       </c>
       <c r="J103" s="1">
-        <v>154.47777008376</v>
+        <v>114.86609867572</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>331078.2</v>
+        <v>272448.0</v>
       </c>
       <c r="N103" s="1">
-        <v>331078.2</v>
+        <v>272448.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>62816.0</v>
+        <v>61268.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.571</v>
+        <v>3.697</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678526172</v>
+        <v>3.4678525495</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>217836.63</v>
+        <v>212468.39</v>
       </c>
       <c r="I104" s="1">
-        <v>6479.31</v>
+        <v>14039.41</v>
       </c>
       <c r="J104" s="1">
-        <v>2.9743895689169</v>
+        <v>6.6077641008152</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>224315.94</v>
+        <v>226507.8</v>
       </c>
       <c r="N104" s="1">
-        <v>224315.94</v>
+        <v>226507.8</v>
       </c>
       <c r="O104" s="1">
         <v>0.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>4121.0</v>
+        <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>72.98</v>
+        <v>75.74</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2239019655</v>
+        <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>285271.7</v>
+        <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>15478.88</v>
+        <v>26188.2</v>
       </c>
       <c r="J105" s="1">
-        <v>5.4260131656943</v>
+        <v>9.4130761106881</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>300750.58</v>
+        <v>304399.06</v>
       </c>
       <c r="N105" s="1">
-        <v>300750.58</v>
+        <v>304399.06</v>
       </c>
       <c r="O105" s="1">
         <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>69779.0</v>
+        <v>68059.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.592</v>
+        <v>11.905</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897532209</v>
+        <v>5.3897531554</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>376091.59</v>
+        <v>366821.21</v>
       </c>
       <c r="I106" s="1">
-        <v>223449.58</v>
+        <v>443421.19</v>
       </c>
       <c r="J106" s="1">
-        <v>59.413607201373</v>
+        <v>120.88210220996</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>599541.17</v>
+        <v>810242.4</v>
       </c>
       <c r="N106" s="1">
-        <v>599541.17</v>
+        <v>810242.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29999.0</v>
+        <v>29260.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.89</v>
+        <v>15.42</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895889863</v>
+        <v>16.3895888585</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>491671.28</v>
+        <v>479559.37</v>
       </c>
       <c r="I107" s="1">
-        <v>-14987.17</v>
+        <v>-28370.17</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.0482093645982</v>
+        <v>-5.9158827404415</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>476684.11</v>
+        <v>451189.2</v>
       </c>
       <c r="N107" s="1">
-        <v>476684.11</v>
+        <v>451189.2</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1064.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4792.36</v>
+        <v>4800.35</v>
       </c>
       <c r="E108" s="1">
-        <v>4781.9395112782</v>
+        <v>4790.3005179283</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5087983.64</v>
+        <v>6011827.15</v>
       </c>
       <c r="I108" s="1">
-        <v>11087.4</v>
+        <v>12612.1</v>
       </c>
       <c r="J108" s="1">
-        <v>0.21791343652984</v>
+        <v>0.20978813404507</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>5099071.04</v>
+        <v>6024439.25</v>
       </c>
       <c r="N108" s="1">
-        <v>5099071.04</v>
+        <v>6024439.25</v>
       </c>
       <c r="O108" s="1">
-        <v>4.02</v>
+        <v>4.76</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25428.0</v>
+        <v>24801.0</v>
       </c>
       <c r="D109" s="1">
-        <v>18.095</v>
+        <v>18.22</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724606733</v>
+        <v>18.1724607879</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>462089.33</v>
+        <v>450695.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-1969.67</v>
+        <v>1179.02</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.4262530796805</v>
+        <v>0.26160030104603</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>460119.66</v>
+        <v>451874.22</v>
       </c>
       <c r="N109" s="1">
-        <v>460119.66</v>
+        <v>451874.22</v>
       </c>
       <c r="O109" s="1">
         <v>0.36</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2442.0</v>
+        <v>2382.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.65</v>
+        <v>68.05</v>
       </c>
       <c r="E110" s="1">
-        <v>67.767977068</v>
+        <v>67.7679764903</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>165489.4</v>
+        <v>161423.32</v>
       </c>
       <c r="I110" s="1">
-        <v>14363.9</v>
+        <v>671.78</v>
       </c>
       <c r="J110" s="1">
-        <v>8.6796495727219</v>
+        <v>0.41616044075912</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>179853.3</v>
+        <v>162095.1</v>
       </c>
       <c r="N110" s="1">
-        <v>179853.3</v>
+        <v>162095.1</v>
       </c>
       <c r="O110" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8430.0</v>
+        <v>8222.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.07</v>
+        <v>24.23</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611423488</v>
+        <v>22.6611420579</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>191033.43</v>
+        <v>186319.91</v>
       </c>
       <c r="I111" s="1">
-        <v>-4983.33</v>
+        <v>12899.15</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.6086167222145</v>
+        <v>6.9231194884111</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>186050.1</v>
+        <v>199219.06</v>
       </c>
       <c r="N111" s="1">
-        <v>186050.1</v>
+        <v>199219.06</v>
       </c>
       <c r="O111" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>5120.0</v>
+        <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.74</v>
+        <v>39.095</v>
       </c>
       <c r="E112" s="1">
-        <v>30.6325292969</v>
+        <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>156838.55</v>
+        <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>61990.25</v>
+        <v>42261.58</v>
       </c>
       <c r="J112" s="1">
-        <v>39.524880840839</v>
+        <v>27.625766568385</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>218828.8</v>
+        <v>195240.43</v>
       </c>
       <c r="N112" s="1">
-        <v>218828.8</v>
+        <v>195240.43</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.1</v>
+        <v>17.45</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>2831.98</v>
+        <v>4171.43</v>
       </c>
       <c r="J113" s="1">
-        <v>4.5232273838631</v>
+        <v>6.6625916870416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>65441.7</v>
+        <v>66781.15</v>
       </c>
       <c r="N113" s="1">
-        <v>65441.7</v>
+        <v>66781.15</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.18</v>
+        <v>26.51</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>3760.16</v>
+        <v>7282.0</v>
       </c>
       <c r="J114" s="1">
-        <v>5.976430976431</v>
+        <v>11.574074074074</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>66676.64</v>
+        <v>70198.48</v>
       </c>
       <c r="N114" s="1">
-        <v>66676.64</v>
+        <v>70198.48</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>7176.0</v>
+        <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.0</v>
+        <v>28.51</v>
       </c>
       <c r="E115" s="1">
-        <v>41.714673913</v>
+        <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>299344.5</v>
+        <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-48184.5</v>
+        <v>-92419.51</v>
       </c>
       <c r="J115" s="1">
-        <v>-16.09667122663</v>
+        <v>-31.654744983063</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>251160.0</v>
+        <v>199541.49</v>
       </c>
       <c r="N115" s="1">
-        <v>251160.0</v>
+        <v>199541.49</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.14</v>
+        <v>24.16</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-10824.52</v>
+        <v>-8470.36</v>
       </c>
       <c r="J116" s="1">
-        <v>-16.852317642831</v>
+        <v>-13.187208048868</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>53407.12</v>
+        <v>55761.28</v>
       </c>
       <c r="N116" s="1">
-        <v>53407.12</v>
+        <v>55761.28</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>91.35</v>
+        <v>97.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>453.7</v>
+        <v>4886.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.71664829106946</v>
+        <v>7.7177508269019</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>63762.3</v>
+        <v>68194.6</v>
       </c>
       <c r="N117" s="1">
-        <v>63762.3</v>
+        <v>68194.6</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.36</v>
+        <v>37.2</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>2999.37</v>
+        <v>664.29</v>
       </c>
       <c r="J118" s="1">
-        <v>4.0412259289395</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>77218.68</v>
+        <v>74883.6</v>
       </c>
       <c r="N118" s="1">
-        <v>77218.68</v>
+        <v>74883.6</v>
       </c>
       <c r="O118" s="1">
         <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3210.0</v>
+        <v>3131.0</v>
       </c>
       <c r="D119" s="1">
-        <v>298.2</v>
+        <v>271.4</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061370717</v>
+        <v>232.9061386139</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>747628.7</v>
+        <v>729229.12</v>
       </c>
       <c r="I119" s="1">
-        <v>209593.3</v>
+        <v>120524.28</v>
       </c>
       <c r="J119" s="1">
-        <v>28.03441066401</v>
+        <v>16.527628518181</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>957222.0</v>
+        <v>849753.4</v>
       </c>
       <c r="N119" s="1">
-        <v>957222.0</v>
+        <v>849753.4</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>106147.0</v>
+        <v>103531.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.092</v>
+        <v>4.655</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503679</v>
+        <v>2.6188503926</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>277983.11</v>
+        <v>271132.2</v>
       </c>
       <c r="I120" s="1">
-        <v>156370.41</v>
+        <v>210804.61</v>
       </c>
       <c r="J120" s="1">
-        <v>56.251766519196</v>
+        <v>77.749750859544</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>434353.52</v>
+        <v>481936.81</v>
       </c>
       <c r="N120" s="1">
-        <v>434353.52</v>
+        <v>481936.81</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22986.0</v>
+        <v>22419.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.374</v>
+        <v>8.956</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816640564</v>
+        <v>9.3816642134</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>215646.93</v>
+        <v>210327.53</v>
       </c>
       <c r="I121" s="1">
-        <v>-176.17</v>
+        <v>-9542.97</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.081693720378955</v>
+        <v>-4.5371949168994</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>215470.76</v>
+        <v>200784.56</v>
       </c>
       <c r="N121" s="1">
-        <v>215470.76</v>
+        <v>200784.56</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10496.0</v>
+        <v>10237.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.85</v>
+        <v>73.96</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896341</v>
+        <v>91.4352896356</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>959704.8</v>
+        <v>936023.06</v>
       </c>
       <c r="I122" s="1">
-        <v>-111103.2</v>
+        <v>-178894.54</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.576809869035</v>
+        <v>-19.112193667536</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>848601.6</v>
+        <v>757128.52</v>
       </c>
       <c r="N122" s="1">
-        <v>848601.6</v>
+        <v>757128.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9399.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D123" s="1">
-        <v>151.66</v>
+        <v>144.06</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906500692</v>
+        <v>168.4906501582</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1583643.62</v>
+        <v>1544553.79</v>
       </c>
       <c r="I123" s="1">
-        <v>-158191.28</v>
+        <v>-223955.77</v>
       </c>
       <c r="J123" s="1">
-        <v>-9.9890706470942</v>
+        <v>-14.499706740547</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1425452.34</v>
+        <v>1320598.02</v>
       </c>
       <c r="N123" s="1">
-        <v>1425452.34</v>
+        <v>1320598.02</v>
       </c>
       <c r="O123" s="1">
-        <v>1.13</v>
+        <v>1.04</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>21229.0</v>
+        <v>20706.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.42</v>
+        <v>35.82</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802864</v>
+        <v>32.6164802473</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>692415.26</v>
+        <v>675356.84</v>
       </c>
       <c r="I124" s="1">
-        <v>59515.92</v>
+        <v>66332.08</v>
       </c>
       <c r="J124" s="1">
-        <v>8.5954084836316</v>
+        <v>9.8217825113017</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>751931.18</v>
+        <v>741688.92</v>
       </c>
       <c r="N124" s="1">
-        <v>751931.18</v>
+        <v>741688.92</v>
       </c>
       <c r="O124" s="1">
         <v>0.59</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5562.0</v>
+        <v>5425.0</v>
       </c>
       <c r="D125" s="1">
-        <v>267.75</v>
+        <v>263.75</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097770586</v>
+        <v>136.6097769585</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>759823.58</v>
+        <v>741108.04</v>
       </c>
       <c r="I125" s="1">
-        <v>729401.92</v>
+        <v>689735.71</v>
       </c>
       <c r="J125" s="1">
-        <v>95.996220596365</v>
+        <v>93.068172624332</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1489225.5</v>
+        <v>1430843.75</v>
       </c>
       <c r="N125" s="1">
-        <v>1489225.5</v>
+        <v>1430843.75</v>
       </c>
       <c r="O125" s="1">
-        <v>1.18</v>
+        <v>1.13</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7605.0</v>
+        <v>7418.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.94</v>
+        <v>169.54</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896738988</v>
+        <v>125.6896737665</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>955869.97</v>
+        <v>932366.0</v>
       </c>
       <c r="I126" s="1">
-        <v>313708.73</v>
+        <v>325281.72</v>
       </c>
       <c r="J126" s="1">
-        <v>32.819184601018</v>
+        <v>34.887771540361</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1269578.7</v>
+        <v>1257647.72</v>
       </c>
       <c r="N126" s="1">
-        <v>1269578.7</v>
+        <v>1257647.72</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6838.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D127" s="1">
-        <v>239.6</v>
+        <v>259.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708365019</v>
+        <v>187.9708367072</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1285344.58</v>
+        <v>1253577.51</v>
       </c>
       <c r="I127" s="1">
-        <v>353040.22</v>
+        <v>477694.89</v>
       </c>
       <c r="J127" s="1">
-        <v>27.466581762845</v>
+        <v>38.10653000627</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1638384.8</v>
+        <v>1731272.4</v>
       </c>
       <c r="N127" s="1">
-        <v>1638384.8</v>
+        <v>1731272.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.29</v>
+        <v>1.37</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7515.0</v>
+        <v>7330.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.78</v>
+        <v>20.42</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634517631</v>
+        <v>19.6634515689</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>147770.84</v>
+        <v>144133.1</v>
       </c>
       <c r="I128" s="1">
-        <v>875.86</v>
+        <v>5545.5</v>
       </c>
       <c r="J128" s="1">
-        <v>0.59271504445667</v>
+        <v>3.8474854145231</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>148646.7</v>
+        <v>149678.6</v>
       </c>
       <c r="N128" s="1">
-        <v>148646.7</v>
+        <v>149678.6</v>
       </c>
       <c r="O128" s="1">
         <v>0.12</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>7066.0</v>
+        <v>6892.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.8</v>
+        <v>66.51</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292739881</v>
+        <v>34.3292745212</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>242570.65</v>
+        <v>236597.36</v>
       </c>
       <c r="I129" s="1">
-        <v>264768.15</v>
+        <v>221789.56</v>
       </c>
       <c r="J129" s="1">
-        <v>109.15094221003</v>
+        <v>93.741350283875</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>507338.8</v>
+        <v>458386.92</v>
       </c>
       <c r="N129" s="1">
-        <v>507338.8</v>
+        <v>458386.92</v>
       </c>
       <c r="O129" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>129.2</v>
+        <v>133.8</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-1038.0</v>
+        <v>1349.4</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.5243902439024</v>
+        <v>1.9817073170732</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>67054.8</v>
+        <v>69442.2</v>
       </c>
       <c r="N130" s="1">
-        <v>67054.8</v>
+        <v>69442.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.58</v>
+        <v>47.88</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7527.6</v>
+        <v>-7068.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.3714285714286</v>
+        <v>-8.8</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>72797.4</v>
+        <v>73256.4</v>
       </c>
       <c r="N131" s="1">
-        <v>72797.4</v>
+        <v>73256.4</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>6009.0</v>
+        <v>5861.0</v>
       </c>
       <c r="D132" s="1">
-        <v>34.96</v>
+        <v>52.85</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724380097</v>
+        <v>24.9724381505</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>150059.38</v>
+        <v>146363.46</v>
       </c>
       <c r="I132" s="1">
-        <v>60015.26</v>
+        <v>163390.39</v>
       </c>
       <c r="J132" s="1">
-        <v>39.994340906913</v>
+        <v>111.63332022897</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>210074.64</v>
+        <v>309753.85</v>
       </c>
       <c r="N132" s="1">
-        <v>210074.64</v>
+        <v>309753.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.26</v>
+        <v>9.486</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-6735.45</v>
+        <v>-10922.79</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.821382007823</v>
+        <v>-17.54889178618</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>55506.6</v>
+        <v>51319.26</v>
       </c>
       <c r="N133" s="1">
-        <v>55506.6</v>
+        <v>51319.26</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.62</v>
+        <v>37.08</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>186391.99</v>
+        <v>140031.91</v>
       </c>
       <c r="J134" s="1">
-        <v>34.725888899394</v>
+        <v>26.088742059302</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>723144.24</v>
+        <v>676784.16</v>
       </c>
       <c r="N134" s="1">
-        <v>723144.24</v>
+        <v>676784.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>56.78</v>
+        <v>69.68</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>6407.7</v>
+        <v>22003.8</v>
       </c>
       <c r="J135" s="1">
-        <v>10.29526029526</v>
+        <v>35.353535353535</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>68647.02</v>
+        <v>84243.12</v>
       </c>
       <c r="N135" s="1">
-        <v>68647.02</v>
+        <v>84243.12</v>
       </c>
       <c r="O135" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.18</v>
+        <v>9.666</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>-108.79</v>
+        <v>-6635.05</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.084095876565589</v>
+        <v>-5.1289672378574</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>129255.46</v>
+        <v>122729.2</v>
       </c>
       <c r="N136" s="1">
-        <v>129255.46</v>
+        <v>122729.2</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>887.0</v>
+        <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>267.4</v>
+        <v>219.4</v>
       </c>
       <c r="E137" s="1">
-        <v>254.8052987599</v>
+        <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>226012.3</v>
+        <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>11171.5</v>
+        <v>-30625.58</v>
       </c>
       <c r="J137" s="1">
-        <v>4.9428725781738</v>
+        <v>-13.89503888677</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>237183.8</v>
+        <v>189781.0</v>
       </c>
       <c r="N137" s="1">
-        <v>237183.8</v>
+        <v>189781.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1143.0</v>
+        <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>258.7</v>
+        <v>237.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5115485564</v>
+        <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>288620.7</v>
+        <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>7073.4</v>
+        <v>-17295.38</v>
       </c>
       <c r="J138" s="1">
-        <v>2.45075976879</v>
+        <v>-6.1429077098031</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>295694.1</v>
+        <v>264255.0</v>
       </c>
       <c r="N138" s="1">
-        <v>295694.1</v>
+        <v>264255.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.44</v>
+        <v>24.08</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-1993.46</v>
+        <v>20828.22</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.2186459489456</v>
+        <v>33.629300776915</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>59941.28</v>
+        <v>82762.96</v>
       </c>
       <c r="N139" s="1">
-        <v>59941.28</v>
+        <v>82762.96</v>
       </c>
       <c r="O139" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4390.0</v>
+        <v>4282.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.15</v>
+        <v>95.0</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610683371</v>
+        <v>104.3610672583</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>458145.09</v>
+        <v>446874.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-926.59</v>
+        <v>-40084.09</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.20224815680116</v>
+        <v>-8.969884559653</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>457218.5</v>
+        <v>406790.0</v>
       </c>
       <c r="N140" s="1">
-        <v>457218.5</v>
+        <v>406790.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>16192.0</v>
+        <v>15793.0</v>
       </c>
       <c r="D141" s="1">
-        <v>69.18</v>
+        <v>71.26</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432775445</v>
+        <v>67.8432774014</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1098518.35</v>
+        <v>1071448.88</v>
       </c>
       <c r="I141" s="1">
-        <v>21644.21</v>
+        <v>53960.3</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9703093717096</v>
+        <v>5.0361992071894</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1120162.56</v>
+        <v>1125409.18</v>
       </c>
       <c r="N141" s="1">
-        <v>1120162.56</v>
+        <v>1125409.18</v>
       </c>
       <c r="O141" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.26</v>
+        <v>22.15</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>3823.6</v>
+        <v>3441.24</v>
       </c>
       <c r="J142" s="1">
-        <v>5.1984877126654</v>
+        <v>4.6786389413989</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>77375.76</v>
+        <v>76993.4</v>
       </c>
       <c r="N142" s="1">
-        <v>77375.76</v>
+        <v>76993.4</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>10061.0</v>
+        <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>20.41</v>
+        <v>20.53</v>
       </c>
       <c r="E143" s="1">
-        <v>19.0256227015</v>
+        <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191416.79</v>
+        <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>13928.22</v>
+        <v>14762.45</v>
       </c>
       <c r="J143" s="1">
-        <v>7.2763836442979</v>
+        <v>7.9071094541551</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>205345.01</v>
+        <v>201460.89</v>
       </c>
       <c r="N143" s="1">
-        <v>205345.01</v>
+        <v>201460.89</v>
       </c>
       <c r="O143" s="1">
         <v>0.16</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.09</v>
+        <v>25.05</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-4356.57</v>
+        <v>-9482.73</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.2767454171054</v>
+        <v>-7.1323293483514</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>128597.61</v>
+        <v>123471.45</v>
       </c>
       <c r="N144" s="1">
-        <v>128597.61</v>
+        <v>123471.45</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16332.0</v>
+        <v>15929.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.8</v>
+        <v>26.62</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277455302</v>
+        <v>19.8277456212</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>323826.74</v>
+        <v>315836.16</v>
       </c>
       <c r="I145" s="1">
-        <v>64874.86</v>
+        <v>108193.82</v>
       </c>
       <c r="J145" s="1">
-        <v>20.033818084325</v>
+        <v>34.256311880185</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>388701.6</v>
+        <v>424029.98</v>
       </c>
       <c r="N145" s="1">
-        <v>388701.6</v>
+        <v>424029.98</v>
       </c>
       <c r="O145" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7204.0</v>
+        <v>7026.0</v>
       </c>
       <c r="D146" s="1">
-        <v>63.7</v>
+        <v>61.65</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819475292</v>
+        <v>60.4819470538</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>435711.95</v>
+        <v>424946.16</v>
       </c>
       <c r="I146" s="1">
-        <v>23182.85</v>
+        <v>8206.74</v>
       </c>
       <c r="J146" s="1">
-        <v>5.3206826207085</v>
+        <v>1.9312423013777</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>458894.8</v>
+        <v>433152.9</v>
       </c>
       <c r="N146" s="1">
-        <v>458894.8</v>
+        <v>433152.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.7</v>
+        <v>75.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1784.8</v>
+        <v>-5354.4</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.8048780487805</v>
+        <v>-8.4146341463415</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>61847.2</v>
+        <v>58277.6</v>
       </c>
       <c r="N147" s="1">
-        <v>61847.2</v>
+        <v>58277.6</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2763.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D148" s="1">
-        <v>134.6</v>
+        <v>124.65</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404777416</v>
+        <v>100.5404786642</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>277793.34</v>
+        <v>270956.59</v>
       </c>
       <c r="I148" s="1">
-        <v>94106.46</v>
+        <v>64975.16</v>
       </c>
       <c r="J148" s="1">
-        <v>33.876427707014</v>
+        <v>23.979915011478</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>371899.8</v>
+        <v>335931.75</v>
       </c>
       <c r="N148" s="1">
-        <v>371899.8</v>
+        <v>335931.75</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1929.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.44</v>
+        <v>87.94</v>
       </c>
       <c r="E149" s="1">
-        <v>100.6936236392</v>
+        <v>100.693625731</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>194238.0</v>
+        <v>189404.71</v>
       </c>
       <c r="I149" s="1">
-        <v>-21708.24</v>
+        <v>-23989.57</v>
       </c>
       <c r="J149" s="1">
-        <v>-11.176103543076</v>
+        <v>-12.665772672707</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>172529.76</v>
+        <v>165415.14</v>
       </c>
       <c r="N149" s="1">
-        <v>172529.76</v>
+        <v>165415.14</v>
       </c>
       <c r="O149" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12664.0</v>
+        <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.24</v>
+        <v>21.64</v>
       </c>
       <c r="E150" s="1">
-        <v>33.8087997473</v>
+        <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>428154.64</v>
+        <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-133843.28</v>
+        <v>-150309.01</v>
       </c>
       <c r="J150" s="1">
-        <v>-31.260499711039</v>
+        <v>-35.99299474153</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>294311.36</v>
+        <v>267297.28</v>
       </c>
       <c r="N150" s="1">
-        <v>294311.36</v>
+        <v>267297.28</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14684.0</v>
+        <v>14322.0</v>
       </c>
       <c r="D151" s="1">
-        <v>36.0</v>
+        <v>34.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.7232770362</v>
+        <v>36.723276777</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>539244.6</v>
+        <v>525950.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-10620.6</v>
+        <v>-34133.29</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.9695329355176</v>
+        <v>-6.4898260344785</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>528624.0</v>
+        <v>491817.48</v>
       </c>
       <c r="N151" s="1">
-        <v>528624.0</v>
+        <v>491817.48</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10840.0</v>
+        <v>10573.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.92</v>
+        <v>22.34</v>
       </c>
       <c r="E152" s="1">
-        <v>30.7903108856</v>
+        <v>30.79031117</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>333766.97</v>
+        <v>325545.96</v>
       </c>
       <c r="I152" s="1">
-        <v>-63634.17</v>
+        <v>-89345.14</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.065448567304</v>
+        <v>-27.444708575096</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>270132.8</v>
+        <v>236200.82</v>
       </c>
       <c r="N152" s="1">
-        <v>270132.8</v>
+        <v>236200.82</v>
       </c>
       <c r="O152" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7183.0</v>
+        <v>7006.0</v>
       </c>
       <c r="D153" s="1">
-        <v>69.7</v>
+        <v>61.22</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013740777</v>
+        <v>121.3013745361</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>871307.77</v>
+        <v>849837.43</v>
       </c>
       <c r="I153" s="1">
-        <v>-370652.67</v>
+        <v>-420930.11</v>
       </c>
       <c r="J153" s="1">
-        <v>-42.539810014549</v>
+        <v>-49.53066258802</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>500655.1</v>
+        <v>428907.32</v>
       </c>
       <c r="N153" s="1">
-        <v>500655.1</v>
+        <v>428907.32</v>
       </c>
       <c r="O153" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>263.0</v>
+        <v>309.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.45</v>
+        <v>255.5</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645437262</v>
+        <v>250.00566343</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>231560.0</v>
+        <v>169775.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>231560.0</v>
+        <v>169775.0</v>
       </c>
       <c r="N154" s="1">
-        <v>231560.0</v>
+        <v>169775.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.69</v>
+        <v>114.9</v>
       </c>
       <c r="E155" s="1">
         <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-53910.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-53910.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-53910.0</v>
+        <v>-75240.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>24.0</v>
+        <v>40.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.44</v>
+        <v>116.5</v>
       </c>
       <c r="E156" s="1">
-        <v>126.692857143</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>351.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>351.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="N156" s="1">
-        <v>351.06</v>
+        <v>-58870.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>-0.05</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-86.0</v>
+        <v>14.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5877.0</v>
+        <v>105.62</v>
       </c>
       <c r="E157" s="1">
-        <v>5556.365652088</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-275745.54</v>
+        <v>1730.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-275745.54</v>
+        <v>1730.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-275745.54</v>
+        <v>1730.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.22</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-4.0</v>
+        <v>-49.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.47</v>
+        <v>5816.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.937622224</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>10000.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>10000.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="N158" s="1">
-        <v>10000.0</v>
+        <v>-127920.57</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.42</v>
+        <v>124.27</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.692857143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>17760.0</v>
+        <v>50350.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>17760.0</v>
+        <v>50350.0</v>
       </c>
       <c r="N159" s="1">
-        <v>17760.0</v>
+        <v>50350.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-10.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.975</v>
+        <v>118.33</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>150.0</v>
+        <v>26480.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>150.0</v>
+        <v>26480.0</v>
       </c>
       <c r="N160" s="1">
-        <v>150.0</v>
+        <v>26480.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.747</v>
+        <v>101.156</v>
       </c>
       <c r="E161" s="1">
         <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2113.0</v>
+        <v>1522.0</v>
       </c>
       <c r="J161" s="1">
-        <v>2.1207619888793</v>
+        <v>1.5275909829978</v>
       </c>
       <c r="K161">
-        <v>3.33</v>
+        <v>3.68</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101747.0</v>
+        <v>101156.0</v>
       </c>
       <c r="N161" s="1">
-        <v>105079.19</v>
+        <v>104835.79</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.507</v>
+        <v>100.724</v>
       </c>
       <c r="E162" s="1">
         <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2328.0</v>
+        <v>1545.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.3472710956957</v>
+        <v>1.557789451396</v>
       </c>
       <c r="K162">
-        <v>1.01</v>
+        <v>1.32</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101507.0</v>
+        <v>100724.0</v>
       </c>
       <c r="N162" s="1">
-        <v>102515.56</v>
+        <v>102040.44</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.006</v>
+        <v>100.582</v>
       </c>
       <c r="E163" s="1">
         <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2116.0</v>
+        <v>692.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.1183301631795</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K163">
-        <v>4.47</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.22</v>
+      </c>
+      <c r="L163">
+        <v>215.41</v>
       </c>
       <c r="M163" s="1">
-        <v>102006.0</v>
+        <v>100582.0</v>
       </c>
       <c r="N163" s="1">
-        <v>106478.95</v>
+        <v>100797.41</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.426</v>
+        <v>97.527</v>
       </c>
       <c r="E164" s="1">
         <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>99330.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-904.0</v>
+        <v>-1803.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.9100976542837</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K164">
-        <v>1.43</v>
+        <v>1.73</v>
       </c>
       <c r="L164" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="M164" s="1">
-        <v>98426.0</v>
+        <v>97527.0</v>
       </c>
       <c r="N164" s="1">
-        <v>99854.08</v>
+        <v>99253.03</v>
       </c>
       <c r="O164" s="1">
         <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.103</v>
+        <v>96.105</v>
       </c>
       <c r="E165" s="1">
         <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-4300.0</v>
+        <v>-6296.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-2.1661813748703</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K165">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.12</v>
+      </c>
+      <c r="L165">
+        <v>230.14</v>
       </c>
       <c r="M165" s="1">
-        <v>194206.0</v>
+        <v>192210.0</v>
       </c>
       <c r="N165" s="1">
-        <v>196934.77</v>
+        <v>192440.14</v>
       </c>
       <c r="O165" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.545</v>
+        <v>93.443</v>
       </c>
       <c r="E166" s="1">
-        <v>99.955</v>
+        <v>93.8</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>123944.2</v>
+        <v>93800.0</v>
       </c>
       <c r="I166" s="1">
-        <v>731.6</v>
+        <v>-357.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.59026561952879</v>
+        <v>-0.38059701492537</v>
       </c>
       <c r="K166">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="L166">
-        <v>353.32</v>
+        <v>394.52</v>
       </c>
       <c r="M166" s="1">
-        <v>124675.8</v>
+        <v>93443.0</v>
       </c>
       <c r="N166" s="1">
-        <v>125029.12</v>
+        <v>93837.52</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>118000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.679</v>
+        <v>100.025</v>
       </c>
       <c r="E167" s="1">
-        <v>101.04697458</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>119235.43</v>
+        <v>123944.2</v>
       </c>
       <c r="I167" s="1">
-        <v>745.79</v>
+        <v>86.8</v>
       </c>
       <c r="J167" s="1">
-        <v>0.62547684023113</v>
+        <v>0.070031514181382</v>
       </c>
       <c r="K167">
-        <v>3.66</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.6</v>
+      </c>
+      <c r="L167">
+        <v>747.4</v>
       </c>
       <c r="M167" s="1">
-        <v>119981.22</v>
+        <v>124031.0</v>
       </c>
       <c r="N167" s="1">
-        <v>124301.96</v>
+        <v>124778.4</v>
       </c>
       <c r="O167" s="1">
         <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>110.203</v>
+        <v>99.037</v>
       </c>
       <c r="E168" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>200038.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I168" s="1">
-        <v>20368.0</v>
+        <v>-609.0</v>
       </c>
       <c r="J168" s="1">
-        <v>10.182065407573</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K168">
-        <v>4.29</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.17</v>
+      </c>
+      <c r="L168">
+        <v>169.18</v>
       </c>
       <c r="M168" s="1">
-        <v>220406.0</v>
+        <v>99037.0</v>
       </c>
       <c r="N168" s="1">
-        <v>228990.42</v>
+        <v>99206.18</v>
       </c>
       <c r="O168" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.917</v>
+        <v>100.64</v>
       </c>
       <c r="E169" s="1">
-        <v>106.65</v>
+        <v>101.04697458</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>106650.0</v>
+        <v>119235.43</v>
       </c>
       <c r="I169" s="1">
-        <v>-2733.0</v>
+        <v>-480.23</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.5625879043601</v>
+        <v>-0.4027578044546</v>
       </c>
       <c r="K169">
-        <v>4.7</v>
+        <v>4.02</v>
       </c>
       <c r="L169" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M169" s="1">
-        <v>103917.0</v>
+        <v>118755.2</v>
       </c>
       <c r="N169" s="1">
-        <v>108615.63</v>
+        <v>123497.83</v>
       </c>
       <c r="O169" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.788</v>
+        <v>109.211</v>
       </c>
       <c r="E170" s="1">
-        <v>99.433</v>
+        <v>100.019</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>99433.0</v>
+        <v>200038.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-1645.0</v>
+        <v>18384.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.654380336508</v>
+        <v>9.1902538517682</v>
       </c>
       <c r="K170">
-        <v>2.87</v>
+        <v>4.75</v>
       </c>
       <c r="L170" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="M170" s="1">
-        <v>97788.0</v>
+        <v>218422.0</v>
       </c>
       <c r="N170" s="1">
-        <v>100656.49</v>
+        <v>227931.87</v>
       </c>
       <c r="O170" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C171" s="1">
-        <v>29000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>95.946</v>
+        <v>99.223</v>
       </c>
       <c r="E171" s="1">
-        <v>98.803</v>
+        <v>99.58</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>28652.87</v>
+        <v>133437.2</v>
       </c>
       <c r="I171" s="1">
-        <v>-828.53</v>
+        <v>-478.38</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.8916126028562</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K171">
-        <v>1.58</v>
+        <v>0.13</v>
       </c>
       <c r="L171">
-        <v>458.84</v>
+        <v>178.97</v>
       </c>
       <c r="M171" s="1">
-        <v>27824.34</v>
+        <v>132958.82</v>
       </c>
       <c r="N171" s="1">
-        <v>28283.18</v>
+        <v>133137.79</v>
       </c>
       <c r="O171" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C172" s="1">
         <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.345</v>
+        <v>103.624</v>
       </c>
       <c r="E172" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>99726.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1381.0</v>
+        <v>-3026.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.384794336482</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K172">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="L172">
-        <v>606.16</v>
+        <v>95.89</v>
       </c>
       <c r="M172" s="1">
-        <v>98345.0</v>
+        <v>103624.0</v>
       </c>
       <c r="N172" s="1">
-        <v>98951.16</v>
+        <v>103719.89</v>
       </c>
       <c r="O172" s="1">
         <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
         <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.152</v>
+        <v>96.509</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>100000.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-848.0</v>
+        <v>-2924.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.848</v>
+        <v>-2.9406736194221</v>
       </c>
       <c r="K173">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>0.11</v>
+      </c>
+      <c r="L173">
+        <v>106.85</v>
       </c>
       <c r="M173" s="1">
-        <v>99152.0</v>
+        <v>96509.0</v>
       </c>
       <c r="N173" s="1">
-        <v>102971.18</v>
+        <v>96615.85</v>
       </c>
       <c r="O173" s="1">
         <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C174" s="1">
-        <v>140000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.166</v>
+        <v>93.986</v>
       </c>
       <c r="E174" s="1">
-        <v>101.0269</v>
+        <v>98.803</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>141437.66</v>
+        <v>28652.87</v>
       </c>
       <c r="I174" s="1">
-        <v>-2605.26</v>
+        <v>-1396.93</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.8419846595313</v>
+        <v>-4.8753580356872</v>
       </c>
       <c r="K174">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>1.86</v>
+      </c>
+      <c r="L174">
+        <v>539.48</v>
       </c>
       <c r="M174" s="1">
-        <v>138832.4</v>
+        <v>27255.94</v>
       </c>
       <c r="N174" s="1">
-        <v>142076.27</v>
+        <v>27795.42</v>
       </c>
       <c r="O174" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>161000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.201</v>
+        <v>97.519</v>
       </c>
       <c r="E175" s="1">
-        <v>87.48901242</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>140857.31</v>
+        <v>99726.0</v>
       </c>
       <c r="I175" s="1">
-        <v>4366.3</v>
+        <v>-2207.0</v>
       </c>
       <c r="J175" s="1">
-        <v>3.0998036239653</v>
+        <v>-2.2130637947977</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="L175">
-        <v>0.0</v>
+        <v>904.11</v>
       </c>
       <c r="M175" s="1">
-        <v>145223.61</v>
+        <v>97519.0</v>
       </c>
       <c r="N175" s="1">
-        <v>145223.61</v>
+        <v>98423.11</v>
       </c>
       <c r="O175" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B176" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C176" s="1">
-        <v>648000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>59.515</v>
+        <v>98.315</v>
       </c>
       <c r="E176" s="1">
-        <v>68.52636883</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>444050.87</v>
+        <v>100000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-58393.67</v>
+        <v>-1685.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-13.150220829429</v>
+        <v>-1.685</v>
       </c>
       <c r="K176">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.16</v>
+      </c>
+      <c r="L176" t="s">
+        <v>387</v>
       </c>
       <c r="M176" s="1">
-        <v>385657.2</v>
+        <v>98315.0</v>
       </c>
       <c r="N176" s="1">
-        <v>385657.2</v>
+        <v>102471.85</v>
       </c>
       <c r="O176" s="1">
-        <v>0.3</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C177" s="1">
-        <v>104100.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.917</v>
+        <v>97.544</v>
       </c>
       <c r="E177" s="1">
-        <v>99.59600384</v>
+        <v>97.929</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>103679.44</v>
+        <v>195858.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1747.84</v>
+        <v>-770.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6858115745996</v>
+        <v>-0.3931419702029</v>
       </c>
       <c r="K177">
-        <v>0.48</v>
+        <v>0.06</v>
       </c>
       <c r="L177">
-        <v>496.4</v>
+        <v>115.07</v>
       </c>
       <c r="M177" s="1">
-        <v>101931.6</v>
+        <v>195088.0</v>
       </c>
       <c r="N177" s="1">
-        <v>102428.0</v>
+        <v>195203.07</v>
       </c>
       <c r="O177" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
         <v>140000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.059</v>
+        <v>98.062</v>
       </c>
       <c r="E178" s="1">
-        <v>87.671</v>
+        <v>101.0269</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>122739.4</v>
+        <v>141437.66</v>
       </c>
       <c r="I178" s="1">
-        <v>1943.2</v>
+        <v>-4150.86</v>
       </c>
       <c r="J178" s="1">
-        <v>1.583191705353</v>
+        <v>-2.9347629195788</v>
       </c>
       <c r="K178">
-        <v>0.73</v>
+        <v>2.58</v>
       </c>
       <c r="L178" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="M178" s="1">
-        <v>124682.6</v>
+        <v>137286.8</v>
       </c>
       <c r="N178" s="1">
-        <v>125711.02</v>
+        <v>140895.29</v>
       </c>
       <c r="O178" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B179" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C179" s="1">
-        <v>131000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>89.193</v>
+        <v>89.857</v>
       </c>
       <c r="E179" s="1">
-        <v>84.29</v>
+        <v>87.50488889</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>110419.9</v>
+        <v>141757.92</v>
       </c>
       <c r="I179" s="1">
-        <v>6422.93</v>
+        <v>3810.42</v>
       </c>
       <c r="J179" s="1">
-        <v>5.8168228734132</v>
+        <v>2.6879767987566</v>
       </c>
       <c r="K179">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>116842.83</v>
+        <v>145568.34</v>
       </c>
       <c r="N179" s="1">
-        <v>118753.99</v>
+        <v>145568.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>686000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.413</v>
+        <v>59.095</v>
       </c>
       <c r="E180" s="1">
-        <v>99.991</v>
+        <v>68.05445044</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99991.0</v>
+        <v>466853.53</v>
       </c>
       <c r="I180" s="1">
-        <v>-578.0</v>
+        <v>-61461.83</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.57805202468222</v>
+        <v>-13.165120546481</v>
       </c>
       <c r="K180">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>99413.0</v>
+        <v>405391.7</v>
       </c>
       <c r="N180" s="1">
-        <v>102395.19</v>
+        <v>405391.7</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>322000.0</v>
+        <v>104500.0</v>
       </c>
       <c r="D181" s="1">
-        <v>89.052</v>
+        <v>97.058</v>
       </c>
       <c r="E181" s="1">
-        <v>89.0625</v>
+        <v>99.59004785</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>286781.25</v>
+        <v>104071.6</v>
       </c>
       <c r="I181" s="1">
-        <v>-33.81</v>
+        <v>-2645.99</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.011789473684211</v>
+        <v>-2.5424707605149</v>
       </c>
       <c r="K181">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.71</v>
+      </c>
+      <c r="L181">
+        <v>743.24</v>
       </c>
       <c r="M181" s="1">
-        <v>286747.44</v>
+        <v>101425.61</v>
       </c>
       <c r="N181" s="1">
-        <v>289965.34</v>
+        <v>102168.85</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>149000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.284</v>
+        <v>88.331</v>
       </c>
       <c r="E182" s="1">
-        <v>99.298</v>
+        <v>87.671</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>147954.02</v>
+        <v>122739.4</v>
       </c>
       <c r="I182" s="1">
-        <v>1469.14</v>
+        <v>924.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.99297065399102</v>
+        <v>0.75281449966351</v>
       </c>
       <c r="K182">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>284.73</v>
+        <v>0.84</v>
+      </c>
+      <c r="L182" t="s">
+        <v>401</v>
       </c>
       <c r="M182" s="1">
-        <v>149423.16</v>
+        <v>123663.4</v>
       </c>
       <c r="N182" s="1">
-        <v>149707.89</v>
+        <v>124844.77</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B183" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C183" s="1">
-        <v>141000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.905</v>
+        <v>88.592</v>
       </c>
       <c r="E183" s="1">
-        <v>99.459</v>
+        <v>84.29</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>140237.19</v>
+        <v>110419.9</v>
       </c>
       <c r="I183" s="1">
-        <v>-781.14</v>
+        <v>5635.62</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.55701344272514</v>
+        <v>5.1038082809349</v>
       </c>
       <c r="K183">
-        <v>0.9</v>
+        <v>1.61</v>
       </c>
       <c r="L183" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="M183" s="1">
-        <v>139456.05</v>
+        <v>116055.52</v>
       </c>
       <c r="N183" s="1">
-        <v>140724.08</v>
+        <v>118161.84</v>
       </c>
       <c r="O183" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B184" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.381</v>
+        <v>91.304</v>
       </c>
       <c r="E184" s="1">
-        <v>99.292</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99292.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-911.0</v>
+        <v>-306.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.91749587076502</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K184">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="L184">
-        <v>853.42</v>
+        <v>663.01</v>
       </c>
       <c r="M184" s="1">
-        <v>98381.0</v>
+        <v>91304.0</v>
       </c>
       <c r="N184" s="1">
-        <v>99234.42</v>
+        <v>91967.01</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="B185" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.893</v>
+        <v>98.643</v>
       </c>
       <c r="E185" s="1">
-        <v>105.478</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>105478.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1585.0</v>
+        <v>-1348.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.5026830239481</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K185">
-        <v>4.41</v>
+        <v>3.26</v>
       </c>
       <c r="L185" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="M185" s="1">
-        <v>103893.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N185" s="1">
-        <v>108307.39</v>
+        <v>101903.27</v>
       </c>
       <c r="O185" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="B186" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.157</v>
+        <v>99.529</v>
       </c>
       <c r="E186" s="1">
-        <v>99.74</v>
+        <v>99.834</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99740.0</v>
+        <v>99834.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1583.0</v>
+        <v>-305.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.5871265289753</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K186">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.31</v>
+      </c>
+      <c r="L186">
+        <v>314.38</v>
       </c>
       <c r="M186" s="1">
-        <v>98157.0</v>
+        <v>99529.0</v>
       </c>
       <c r="N186" s="1">
-        <v>100283.71</v>
+        <v>99843.38</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.09</v>
+        <v>88.498</v>
       </c>
       <c r="E187" s="1">
-        <v>99.933</v>
+        <v>89.0625</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99933.0</v>
+        <v>286781.25</v>
       </c>
       <c r="I187" s="1">
-        <v>-843.0</v>
+        <v>-1817.69</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.84356518867641</v>
+        <v>-0.63382456140351</v>
       </c>
       <c r="K187">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>545.55</v>
+        <v>1.09</v>
+      </c>
+      <c r="L187" t="s">
+        <v>414</v>
       </c>
       <c r="M187" s="1">
-        <v>99090.0</v>
+        <v>284963.56</v>
       </c>
       <c r="N187" s="1">
-        <v>99635.55</v>
+        <v>288463.39</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B188" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="C188" s="1">
-        <v>457345.06</v>
+        <v>149000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>89.33</v>
+        <v>99.606</v>
       </c>
       <c r="E188" s="1">
-        <v>88.29020477</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>403790.89</v>
+        <v>147954.02</v>
       </c>
       <c r="I188" s="1">
-        <v>4755.45</v>
+        <v>458.92</v>
       </c>
       <c r="J188" s="1">
-        <v>1.1777011611134</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K188">
-        <v>0.08</v>
+        <v>0.5</v>
       </c>
       <c r="L188">
-        <v>378.41</v>
+        <v>743.47</v>
       </c>
       <c r="M188" s="1">
-        <v>408546.34</v>
+        <v>148412.94</v>
       </c>
       <c r="N188" s="1">
-        <v>408924.75</v>
+        <v>149156.41</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B189" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C189" s="1">
-        <v>103207.99</v>
+        <v>141000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>96.22</v>
+        <v>98.335</v>
       </c>
       <c r="E189" s="1">
-        <v>95.95644678</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99034.72</v>
+        <v>140237.19</v>
       </c>
       <c r="I189" s="1">
-        <v>272.01</v>
+        <v>-1584.84</v>
       </c>
       <c r="J189" s="1">
-        <v>0.27466125011511</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K189">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>683.15</v>
+        <v>1.16</v>
+      </c>
+      <c r="L189" t="s">
+        <v>419</v>
       </c>
       <c r="M189" s="1">
-        <v>99306.73</v>
+        <v>138652.35</v>
       </c>
       <c r="N189" s="1">
-        <v>99989.88</v>
+        <v>140284.47</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B190" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C190" s="1">
-        <v>406143.64</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.657</v>
+        <v>97.644</v>
       </c>
       <c r="E190" s="1">
-        <v>103.69442939</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>421148.33</v>
+        <v>99292.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-24520.63</v>
+        <v>-1648.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-5.8223263048437</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K190">
-        <v>2.48</v>
+        <v>1.13</v>
       </c>
       <c r="L190" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="M190" s="1">
-        <v>396627.7</v>
+        <v>97644.0</v>
       </c>
       <c r="N190" s="1">
-        <v>406708.96</v>
+        <v>98775.51</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B191" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C191" s="1">
-        <v>600376.57</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.315</v>
+        <v>103.04</v>
       </c>
       <c r="E191" s="1">
-        <v>122.0761563</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>732916.64</v>
+        <v>105478.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-112637.59</v>
+        <v>-2438.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-15.368403970198</v>
+        <v>-2.311382468382</v>
       </c>
       <c r="K191">
-        <v>0.27</v>
+        <v>4.81</v>
       </c>
       <c r="L191" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="M191" s="1">
-        <v>620279.05</v>
+        <v>103040.0</v>
       </c>
       <c r="N191" s="1">
-        <v>621886.91</v>
+        <v>107849.5</v>
       </c>
       <c r="O191" s="1">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B192" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C192" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.365</v>
+        <v>98.428</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>99.933</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>162000.0</v>
+        <v>99933.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2648.7</v>
+        <v>-1505.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.635</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K192">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.81</v>
+      </c>
+      <c r="L192">
+        <v>813.7</v>
       </c>
       <c r="M192" s="1">
-        <v>159351.3</v>
+        <v>98428.0</v>
       </c>
       <c r="N192" s="1">
-        <v>161754.42</v>
+        <v>99241.7</v>
       </c>
       <c r="O192" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="B193" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D193" s="1">
-        <v>99.737</v>
+        <v>95.965</v>
       </c>
       <c r="E193" s="1">
-        <v>99.785</v>
+        <v>95.95644678</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>99785.0</v>
+        <v>99034.72</v>
       </c>
       <c r="I193" s="1">
-        <v>-48.0</v>
+        <v>8.83</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.04810342235807</v>
+        <v>0.0089160649921563</v>
       </c>
       <c r="K193">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.73</v>
+      </c>
+      <c r="L193">
+        <v>748.75</v>
       </c>
       <c r="M193" s="1">
-        <v>99737.0</v>
+        <v>99043.55</v>
       </c>
       <c r="N193" s="1">
-        <v>102719.88</v>
+        <v>99792.3</v>
       </c>
       <c r="O193" s="1">
         <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B194" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>407595.64</v>
       </c>
       <c r="D194" s="1">
-        <v>105.41</v>
+        <v>96.59</v>
       </c>
       <c r="E194" s="1">
-        <v>104.64733</v>
+        <v>103.67228904</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>104647.33</v>
+        <v>422563.73</v>
       </c>
       <c r="I194" s="1">
-        <v>762.67</v>
+        <v>-28867.1</v>
       </c>
       <c r="J194" s="1">
-        <v>0.72880024745973</v>
+        <v>-6.8314192512453</v>
       </c>
       <c r="K194">
-        <v>2.06</v>
+        <v>2.72</v>
       </c>
       <c r="L194" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="M194" s="1">
-        <v>105410.0</v>
+        <v>393696.63</v>
       </c>
       <c r="N194" s="1">
-        <v>107466.16</v>
+        <v>404785.46</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="B195" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>458979.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.095</v>
+        <v>99.614</v>
       </c>
       <c r="E195" s="1">
-        <v>100.028</v>
+        <v>99.90671033</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>100028.0</v>
+        <v>458550.82</v>
       </c>
       <c r="I195" s="1">
-        <v>-933.0</v>
+        <v>-1343.48</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.93273883312672</v>
+        <v>-0.29298388344393</v>
       </c>
       <c r="K195">
-        <v>0.94</v>
+        <v>0.0</v>
       </c>
       <c r="L195">
-        <v>942.31</v>
+        <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>99095.0</v>
+        <v>457207.34</v>
       </c>
       <c r="N195" s="1">
-        <v>100037.31</v>
+        <v>457207.34</v>
       </c>
       <c r="O195" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B196" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>602523.57</v>
       </c>
       <c r="D196" s="1">
-        <v>106.135</v>
+        <v>101.906</v>
       </c>
       <c r="E196" s="1">
-        <v>107.84</v>
+        <v>122.01000203</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>107840.0</v>
+        <v>735139.02</v>
       </c>
       <c r="I196" s="1">
-        <v>-1705.0</v>
+        <v>-121131.35</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.5810459940653</v>
+        <v>-16.477339211296</v>
       </c>
       <c r="K196">
-        <v>2.03</v>
+        <v>0.61</v>
       </c>
       <c r="L196" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M196" s="1">
-        <v>106135.0</v>
+        <v>614007.67</v>
       </c>
       <c r="N196" s="1">
-        <v>108165.14</v>
+        <v>617655.83</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B197" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.578</v>
+        <v>97.405</v>
       </c>
       <c r="E197" s="1">
-        <v>105.68</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>211360.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-4204.0</v>
+        <v>-4203.9</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.9890234670704</v>
+        <v>-2.595</v>
       </c>
       <c r="K197">
-        <v>0.62</v>
+        <v>1.75</v>
       </c>
       <c r="L197" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="M197" s="1">
-        <v>207156.0</v>
+        <v>157796.1</v>
       </c>
       <c r="N197" s="1">
-        <v>208397.78</v>
+        <v>160632.08</v>
       </c>
       <c r="O197" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B198" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C198" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.292</v>
+        <v>98.848</v>
       </c>
       <c r="E198" s="1">
-        <v>99.528</v>
+        <v>99.785</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>135358.08</v>
+        <v>99785.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-1680.96</v>
+        <v>-937.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.2418615866892</v>
+        <v>-0.93901889061482</v>
       </c>
       <c r="K198">
-        <v>1.42</v>
+        <v>3.24</v>
       </c>
       <c r="L198" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M198" s="1">
-        <v>133677.12</v>
+        <v>98848.0</v>
       </c>
       <c r="N198" s="1">
-        <v>135613.72</v>
+        <v>102089.1</v>
       </c>
       <c r="O198" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B199" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C199" s="1">
         <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.474</v>
+        <v>104.581</v>
       </c>
       <c r="E199" s="1">
-        <v>99.46</v>
+        <v>104.64733</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>99460.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I199" s="1">
-        <v>-1986.0</v>
+        <v>-66.33</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.9967826261814</v>
+        <v>-0.063384321415558</v>
       </c>
       <c r="K199">
-        <v>1.86</v>
+        <v>2.43</v>
       </c>
       <c r="L199" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M199" s="1">
-        <v>97474.0</v>
+        <v>104581.0</v>
       </c>
       <c r="N199" s="1">
-        <v>99332.56</v>
+        <v>107014.56</v>
       </c>
       <c r="O199" s="1">
         <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B200" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.051</v>
+        <v>98.458</v>
       </c>
       <c r="E200" s="1">
-        <v>100.45</v>
+        <v>100.028</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>100450.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2399.0</v>
+        <v>-1570.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.3882528621205</v>
+        <v>-1.5695605230535</v>
       </c>
       <c r="K200">
-        <v>1.67</v>
+        <v>1.24</v>
       </c>
       <c r="L200" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M200" s="1">
-        <v>98051.0</v>
+        <v>98458.0</v>
       </c>
       <c r="N200" s="1">
-        <v>99717.78</v>
+        <v>99700.61</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B201" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>96.105</v>
+        <v>104.684</v>
       </c>
       <c r="E201" s="1">
-        <v>99.077</v>
+        <v>107.84</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>198154.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-5944.0</v>
+        <v>-3156.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.9996871120442</v>
+        <v>-2.9265578635015</v>
       </c>
       <c r="K201">
-        <v>1.98</v>
+        <v>2.41</v>
       </c>
       <c r="L201" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M201" s="1">
-        <v>192210.0</v>
+        <v>104684.0</v>
       </c>
       <c r="N201" s="1">
-        <v>196179.86</v>
+        <v>107091.53</v>
       </c>
       <c r="O201" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B202" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.778</v>
+        <v>99.71</v>
       </c>
       <c r="E202" s="1">
-        <v>92.51784</v>
+        <v>100.34</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>92517.84</v>
+        <v>200680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1260.16</v>
+        <v>-1260.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.3620724392182</v>
+        <v>-0.62786525812238</v>
       </c>
       <c r="K202">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>515.41</v>
+        <v>1.3</v>
+      </c>
+      <c r="L202" t="s">
+        <v>455</v>
       </c>
       <c r="M202" s="1">
-        <v>93778.0</v>
+        <v>199420.0</v>
       </c>
       <c r="N202" s="1">
-        <v>94293.41</v>
+        <v>202028.22</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="B203" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="C203" s="1">
-        <v>170000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.253</v>
+        <v>97.351</v>
       </c>
       <c r="E203" s="1">
-        <v>99.953</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>169920.1</v>
+        <v>135358.08</v>
       </c>
       <c r="I203" s="1">
-        <v>5610.0</v>
+        <v>-2960.72</v>
       </c>
       <c r="J203" s="1">
-        <v>3.3015517293128</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K203">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>530.96</v>
+        <v>1.69</v>
+      </c>
+      <c r="L203" t="s">
+        <v>458</v>
       </c>
       <c r="M203" s="1">
-        <v>175530.1</v>
+        <v>132397.36</v>
       </c>
       <c r="N203" s="1">
-        <v>176061.06</v>
+        <v>134698.65</v>
       </c>
       <c r="O203" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="B204" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>104.256</v>
+        <v>96.788</v>
       </c>
       <c r="E204" s="1">
-        <v>99.961</v>
+        <v>99.46</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99961.0</v>
+        <v>99460.0</v>
       </c>
       <c r="I204" s="1">
-        <v>4295.0</v>
+        <v>-2672.0</v>
       </c>
       <c r="J204" s="1">
-        <v>4.2966757035244</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K204">
-        <v>3.71</v>
+        <v>2.13</v>
       </c>
       <c r="L204" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="M204" s="1">
-        <v>104256.0</v>
+        <v>96788.0</v>
       </c>
       <c r="N204" s="1">
-        <v>107969.01</v>
+        <v>98914.71</v>
       </c>
       <c r="O204" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="B205" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="C205" s="1">
         <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.807</v>
+        <v>97.647</v>
       </c>
       <c r="E205" s="1">
-        <v>99.943</v>
+        <v>100.45</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99943.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1864.0</v>
+        <v>-2803.0</v>
       </c>
       <c r="J205" s="1">
-        <v>1.865063085959</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K205">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="L205">
-        <v>208.22</v>
+        <v>53.08</v>
       </c>
       <c r="M205" s="1">
-        <v>101807.0</v>
+        <v>97647.0</v>
       </c>
       <c r="N205" s="1">
-        <v>102015.22</v>
+        <v>97700.08</v>
       </c>
       <c r="O205" s="1">
         <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B206" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C206" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.907</v>
+        <v>94.89</v>
       </c>
       <c r="E206" s="1">
-        <v>99.702</v>
+        <v>99.077</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>140579.82</v>
+        <v>198154.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-2530.95</v>
+        <v>-8374.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.8003650879621</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K206">
-        <v>1.83</v>
+        <v>2.26</v>
       </c>
       <c r="L206" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="M206" s="1">
-        <v>138048.87</v>
+        <v>189780.0</v>
       </c>
       <c r="N206" s="1">
-        <v>140635.16</v>
+        <v>194306.03</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="B207" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.631</v>
+        <v>93.548</v>
       </c>
       <c r="E207" s="1">
-        <v>99.611</v>
+        <v>92.51784</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99611.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I207" s="1">
-        <v>2020.0</v>
+        <v>1030.16</v>
       </c>
       <c r="J207" s="1">
-        <v>2.0278884862114</v>
+        <v>1.1134717369104</v>
       </c>
       <c r="K207">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.58</v>
+      </c>
+      <c r="L207">
+        <v>584.93</v>
       </c>
       <c r="M207" s="1">
-        <v>101631.0</v>
+        <v>93548.0</v>
       </c>
       <c r="N207" s="1">
-        <v>104677.58</v>
+        <v>94132.93</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B208" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.178</v>
+        <v>102.566</v>
       </c>
       <c r="E208" s="1">
-        <v>99.438</v>
+        <v>99.953</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99438.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I208" s="1">
-        <v>-260.0</v>
+        <v>4442.1</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.26146945835596</v>
+        <v>2.6142286874831</v>
       </c>
       <c r="K208">
-        <v>2.9</v>
+        <v>0.69</v>
       </c>
       <c r="L208" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="M208" s="1">
-        <v>99178.0</v>
+        <v>174362.2</v>
       </c>
       <c r="N208" s="1">
-        <v>102080.4</v>
+        <v>175534.73</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="B209" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.011</v>
+        <v>102.847</v>
       </c>
       <c r="E209" s="1">
-        <v>102.8745</v>
+        <v>99.961</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205749.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-5727.0</v>
+        <v>2886.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.7834886196288</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K209">
-        <v>3.75</v>
+        <v>4.1</v>
       </c>
       <c r="L209" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="M209" s="1">
-        <v>200022.0</v>
+        <v>102847.0</v>
       </c>
       <c r="N209" s="1">
-        <v>207526.11</v>
+        <v>106947.34</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="B210" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.902</v>
+        <v>100.782</v>
       </c>
       <c r="E210" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>199322.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I210" s="1">
-        <v>8482.0</v>
+        <v>839.0</v>
       </c>
       <c r="J210" s="1">
-        <v>4.2554258937799</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K210">
-        <v>4.04</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.53</v>
+      </c>
+      <c r="L210">
+        <v>526.03</v>
       </c>
       <c r="M210" s="1">
-        <v>207804.0</v>
+        <v>100782.0</v>
       </c>
       <c r="N210" s="1">
-        <v>215888.25</v>
+        <v>101308.03</v>
       </c>
       <c r="O210" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B211" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.67</v>
+        <v>97.083</v>
       </c>
       <c r="E211" s="1">
-        <v>98.6</v>
+        <v>99.702</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>197200.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I211" s="1">
-        <v>6140.0</v>
+        <v>-3692.79</v>
       </c>
       <c r="J211" s="1">
-        <v>3.1135902636917</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K211">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>119.86</v>
+        <v>2.09</v>
+      </c>
+      <c r="L211" t="s">
+        <v>479</v>
       </c>
       <c r="M211" s="1">
-        <v>203340.0</v>
+        <v>136887.03</v>
       </c>
       <c r="N211" s="1">
-        <v>203459.86</v>
+        <v>139837.41</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="B212" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>103.115</v>
+        <v>100.896</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>200000.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I212" s="1">
-        <v>6230.0</v>
+        <v>1285.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.115</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K212">
-        <v>4.48</v>
+        <v>3.36</v>
       </c>
       <c r="L212" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="M212" s="1">
-        <v>206230.0</v>
+        <v>100896.0</v>
       </c>
       <c r="N212" s="1">
-        <v>215191.1</v>
+        <v>104260.38</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="B213" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>107.153</v>
+        <v>98.303</v>
       </c>
       <c r="E213" s="1">
-        <v>109.3</v>
+        <v>99.438</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>109300.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2147.0</v>
+        <v>-1135.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.964318389753</v>
+        <v>-1.1414147509001</v>
       </c>
       <c r="K213">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.03</v>
+      </c>
+      <c r="L213">
+        <v>25.68</v>
       </c>
       <c r="M213" s="1">
-        <v>107153.0</v>
+        <v>98303.0</v>
       </c>
       <c r="N213" s="1">
-        <v>108404.37</v>
+        <v>98328.68</v>
       </c>
       <c r="O213" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="B214" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.487</v>
+        <v>99.085</v>
       </c>
       <c r="E214" s="1">
-        <v>99.852</v>
+        <v>102.8745</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99852.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-365.0</v>
+        <v>-7579.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.36554100068101</v>
+        <v>-3.683614501164</v>
       </c>
       <c r="K214">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>876.71</v>
+        <v>4.08</v>
+      </c>
+      <c r="L214" t="s">
+        <v>487</v>
       </c>
       <c r="M214" s="1">
-        <v>99487.0</v>
+        <v>198170.0</v>
       </c>
       <c r="N214" s="1">
-        <v>100363.71</v>
+        <v>206329.59</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B215" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.079</v>
+        <v>103.176</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>100000.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1079.0</v>
+        <v>3515.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.079</v>
+        <v>3.5269563821354</v>
       </c>
       <c r="K215">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>197.03</v>
+        <v>4.41</v>
+      </c>
+      <c r="L215" t="s">
+        <v>490</v>
       </c>
       <c r="M215" s="1">
-        <v>101079.0</v>
+        <v>103176.0</v>
       </c>
       <c r="N215" s="1">
-        <v>101276.03</v>
+        <v>107585.59</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B216" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.376</v>
+        <v>100.897</v>
       </c>
       <c r="E216" s="1">
-        <v>99.589</v>
+        <v>98.6</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99589.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-213.0</v>
+        <v>4594.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.21387904286618</v>
+        <v>2.3296146044625</v>
       </c>
       <c r="K216">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="L216">
-        <v>610.27</v>
+        <v>815.07</v>
       </c>
       <c r="M216" s="1">
-        <v>99376.0</v>
+        <v>201794.0</v>
       </c>
       <c r="N216" s="1">
-        <v>99986.27</v>
+        <v>202609.07</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B217" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="C217" s="1">
         <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>85.208</v>
+        <v>102.558</v>
       </c>
       <c r="E217" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>171920.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1504.0</v>
+        <v>5116.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.87482550023267</v>
+        <v>2.558</v>
       </c>
       <c r="K217">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="L217">
-        <v>955.48</v>
+        <v>105.42</v>
       </c>
       <c r="M217" s="1">
-        <v>170416.0</v>
+        <v>205116.0</v>
       </c>
       <c r="N217" s="1">
-        <v>171371.48</v>
+        <v>205221.42</v>
       </c>
       <c r="O217" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B218" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.219</v>
+        <v>105.966</v>
       </c>
       <c r="E218" s="1">
-        <v>100.65</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100650.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1431.0</v>
+        <v>-3334.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.4217585692996</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K218">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>780.82</v>
+        <v>1.67</v>
+      </c>
+      <c r="L218" t="s">
+        <v>497</v>
       </c>
       <c r="M218" s="1">
-        <v>99219.0</v>
+        <v>105966.0</v>
       </c>
       <c r="N218" s="1">
-        <v>99999.82</v>
+        <v>107634.49</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B219" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.862</v>
+        <v>98.364</v>
       </c>
       <c r="E219" s="1">
-        <v>99.571</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99571.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I219" s="1">
-        <v>291.0</v>
+        <v>-1488.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.29225376866758</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K219">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.21</v>
+      </c>
+      <c r="L219">
+        <v>208.22</v>
       </c>
       <c r="M219" s="1">
-        <v>99862.0</v>
+        <v>98364.0</v>
       </c>
       <c r="N219" s="1">
-        <v>101331.18</v>
+        <v>98572.22</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B220" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.84</v>
+        <v>99.576</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>100000.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1160.0</v>
+        <v>-358.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.16</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K220">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.18</v>
+      </c>
+      <c r="L220">
+        <v>178.08</v>
       </c>
       <c r="M220" s="1">
-        <v>98840.0</v>
+        <v>99576.0</v>
       </c>
       <c r="N220" s="1">
-        <v>100738.69</v>
+        <v>99754.08</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B221" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C221" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.567</v>
+        <v>99.887</v>
       </c>
       <c r="E221" s="1">
         <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2507.75</v>
+        <v>-113.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.433</v>
+        <v>-0.113</v>
       </c>
       <c r="K221">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.5</v>
+      </c>
+      <c r="L221">
+        <v>497.75</v>
       </c>
       <c r="M221" s="1">
-        <v>172492.25</v>
+        <v>99887.0</v>
       </c>
       <c r="N221" s="1">
-        <v>173996.62</v>
+        <v>100384.75</v>
       </c>
       <c r="O221" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B222" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="C222" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>97.946</v>
+        <v>98.779</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>116000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2382.64</v>
+        <v>-810.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.054</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K222">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>0.88</v>
+      </c>
+      <c r="L222">
+        <v>878.42</v>
       </c>
       <c r="M222" s="1">
-        <v>113617.36</v>
+        <v>98779.0</v>
       </c>
       <c r="N222" s="1">
-        <v>116341.64</v>
+        <v>99657.42</v>
       </c>
       <c r="O222" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="B223" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.081</v>
+        <v>84.748</v>
       </c>
       <c r="E223" s="1">
-        <v>100.42</v>
+        <v>85.96</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>100420.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1339.0</v>
+        <v>-2424.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.3333997211711</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K223">
-        <v>3.44</v>
+        <v>0.53</v>
       </c>
       <c r="L223" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="M223" s="1">
-        <v>99081.0</v>
+        <v>169496.0</v>
       </c>
       <c r="N223" s="1">
-        <v>102517.3</v>
+        <v>170550.79</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="B224" t="s">
-        <v>519</v>
+        <v>510</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>97.665</v>
+        <v>98.8</v>
       </c>
       <c r="E224" s="1">
-        <v>99.259</v>
+        <v>100.65</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99259.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1594.0</v>
+        <v>-1850.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.6058997169022</v>
+        <v>-1.8380526577248</v>
       </c>
       <c r="K224">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>587.33</v>
+        <v>1.02</v>
+      </c>
+      <c r="L224" t="s">
+        <v>511</v>
       </c>
       <c r="M224" s="1">
-        <v>97665.0</v>
+        <v>98800.0</v>
       </c>
       <c r="N224" s="1">
-        <v>98252.33</v>
+        <v>99819.18</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="B225" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.067</v>
+        <v>99.243</v>
       </c>
       <c r="E225" s="1">
-        <v>99.362</v>
+        <v>99.662</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99362.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1295.0</v>
+        <v>-419.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.3033151506612</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K225">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.27</v>
+      </c>
+      <c r="L225">
+        <v>268.15</v>
       </c>
       <c r="M225" s="1">
-        <v>98067.0</v>
+        <v>99243.0</v>
       </c>
       <c r="N225" s="1">
-        <v>99248.51</v>
+        <v>99511.15</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="B226" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.548</v>
+        <v>98.985</v>
       </c>
       <c r="E226" s="1">
-        <v>100.4</v>
+        <v>99.571</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200800.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I226" s="1">
-        <v>296.0</v>
+        <v>-586.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.14741035856574</v>
+        <v>-0.58852477126874</v>
       </c>
       <c r="K226">
-        <v>3.32</v>
+        <v>1.73</v>
       </c>
       <c r="L226" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="M226" s="1">
-        <v>201096.0</v>
+        <v>98985.0</v>
       </c>
       <c r="N226" s="1">
-        <v>207741.89</v>
+        <v>100712.4</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="B227" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.993</v>
+        <v>98.309</v>
       </c>
       <c r="E227" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99821.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>172.0</v>
+        <v>-1691.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.17230843209345</v>
+        <v>-1.691</v>
       </c>
       <c r="K227">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>297.26</v>
+        <v>2.19</v>
+      </c>
+      <c r="L227" t="s">
+        <v>519</v>
       </c>
       <c r="M227" s="1">
-        <v>99993.0</v>
+        <v>98309.0</v>
       </c>
       <c r="N227" s="1">
-        <v>100290.26</v>
+        <v>100502.14</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="B228" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="C228" s="1">
-        <v>232000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.25</v>
+        <v>97.59</v>
       </c>
       <c r="E228" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>230208.96</v>
+        <v>175000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2268.96</v>
+        <v>-4217.5</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.98560890071351</v>
+        <v>-2.41</v>
       </c>
       <c r="K228">
-        <v>2.69</v>
+        <v>1.13</v>
       </c>
       <c r="L228" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="M228" s="1">
-        <v>227940.0</v>
+        <v>170782.5</v>
       </c>
       <c r="N228" s="1">
-        <v>234171.42</v>
+        <v>172766.28</v>
       </c>
       <c r="O228" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="B229" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.931</v>
+        <v>96.797</v>
       </c>
       <c r="E229" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99517.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-586.0</v>
+        <v>-3715.48</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.58884411708552</v>
+        <v>-3.203</v>
       </c>
       <c r="K229">
-        <v>2.82</v>
+        <v>2.64</v>
       </c>
       <c r="L229" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="M229" s="1">
-        <v>98931.0</v>
+        <v>112284.52</v>
       </c>
       <c r="N229" s="1">
-        <v>101751.21</v>
+        <v>115352.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="B230" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="C230" s="1">
-        <v>308000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>90.953</v>
+        <v>97.98</v>
       </c>
       <c r="E230" s="1">
-        <v>83.45955844</v>
+        <v>100.42</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>257055.44</v>
+        <v>100420.0</v>
       </c>
       <c r="I230" s="1">
-        <v>23079.8</v>
+        <v>-2440.0</v>
       </c>
       <c r="J230" s="1">
-        <v>8.9785300789588</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K230">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.1</v>
+      </c>
+      <c r="L230">
+        <v>99.32</v>
       </c>
       <c r="M230" s="1">
-        <v>280135.24</v>
+        <v>97980.0</v>
       </c>
       <c r="N230" s="1">
-        <v>283679.35</v>
+        <v>98079.32</v>
       </c>
       <c r="O230" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="B231" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>102.08</v>
+        <v>97.493</v>
       </c>
       <c r="E231" s="1">
-        <v>99.329</v>
+        <v>99.259</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99329.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2751.0</v>
+        <v>-1766.0</v>
       </c>
       <c r="J231" s="1">
-        <v>2.7695839080228</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K231">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.93</v>
+      </c>
+      <c r="L231">
+        <v>934.93</v>
       </c>
       <c r="M231" s="1">
-        <v>102080.0</v>
+        <v>97493.0</v>
       </c>
       <c r="N231" s="1">
-        <v>103184.11</v>
+        <v>98427.93</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="B232" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.822</v>
+        <v>97.392</v>
       </c>
       <c r="E232" s="1">
-        <v>100.231</v>
+        <v>99.362</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>100231.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1409.0</v>
+        <v>-1970.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.405752711237</v>
+        <v>-1.9826493025503</v>
       </c>
       <c r="K232">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>1.43</v>
+      </c>
+      <c r="L232" t="s">
+        <v>532</v>
       </c>
       <c r="M232" s="1">
-        <v>98822.0</v>
+        <v>97392.0</v>
       </c>
       <c r="N232" s="1">
-        <v>99736.38</v>
+        <v>98821.79</v>
       </c>
       <c r="O232" s="1">
         <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>542</v>
+        <v>533</v>
       </c>
       <c r="B233" t="s">
-        <v>543</v>
+        <v>534</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.784</v>
+        <v>99.835</v>
       </c>
       <c r="E233" s="1">
-        <v>99.651</v>
+        <v>99.451</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99651.0</v>
+        <v>198902.0</v>
       </c>
       <c r="I233" s="1">
-        <v>1133.0</v>
+        <v>768.0</v>
       </c>
       <c r="J233" s="1">
-        <v>1.1369680183842</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K233">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="L233">
-        <v>38.01</v>
+        <v>354.79</v>
       </c>
       <c r="M233" s="1">
-        <v>100784.0</v>
+        <v>199670.0</v>
       </c>
       <c r="N233" s="1">
-        <v>100822.01</v>
+        <v>200024.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="B234" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="C234" s="1">
         <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.974</v>
+        <v>99.416</v>
       </c>
       <c r="E234" s="1">
-        <v>100.539</v>
+        <v>99.821</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>100539.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I234" s="1">
-        <v>435.0</v>
+        <v>-405.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.43266791991168</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K234">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.61</v>
+      </c>
+      <c r="L234">
+        <v>605.14</v>
       </c>
       <c r="M234" s="1">
-        <v>100974.0</v>
+        <v>99416.0</v>
       </c>
       <c r="N234" s="1">
-        <v>103253.45</v>
+        <v>100021.14</v>
       </c>
       <c r="O234" s="1">
         <v>0.08</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="B235" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="C235" s="1">
-        <v>228571.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.054</v>
+        <v>97.675</v>
       </c>
       <c r="E235" s="1">
-        <v>100.36900132</v>
+        <v>99.228</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>229414.43</v>
+        <v>230208.96</v>
       </c>
       <c r="I235" s="1">
-        <v>-5291.42</v>
+        <v>-3602.96</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.3064896135784</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K235">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>0.04</v>
+      </c>
+      <c r="L235">
+        <v>91.37</v>
       </c>
       <c r="M235" s="1">
-        <v>224123.01</v>
+        <v>226606.0</v>
       </c>
       <c r="N235" s="1">
-        <v>226696.78</v>
+        <v>226697.37</v>
       </c>
       <c r="O235" s="1">
         <v>0.18</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>550</v>
+        <v>539</v>
       </c>
       <c r="B236" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="C236" s="1">
-        <v>520000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>86.923</v>
+        <v>98.654</v>
       </c>
       <c r="E236" s="1">
-        <v>90.91529423</v>
+        <v>99.517</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>472759.53</v>
+        <v>99517.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-20759.93</v>
+        <v>-863.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.39122401192</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K236">
-        <v>1.82</v>
+        <v>3.09</v>
       </c>
       <c r="L236" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="M236" s="1">
-        <v>451999.6</v>
+        <v>98654.0</v>
       </c>
       <c r="N236" s="1">
-        <v>461471.79</v>
+        <v>101742.36</v>
       </c>
       <c r="O236" s="1">
-        <v>0.36</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="B237" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="C237" s="1">
-        <v>355002.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.995</v>
+        <v>90.501</v>
       </c>
       <c r="E237" s="1">
-        <v>99.67399902</v>
+        <v>83.45955844</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>353844.69</v>
+        <v>257055.44</v>
       </c>
       <c r="I237" s="1">
-        <v>1139.56</v>
+        <v>21687.64</v>
       </c>
       <c r="J237" s="1">
-        <v>0.32205089752795</v>
+        <v>8.4369504103862</v>
       </c>
       <c r="K237">
-        <v>1.19</v>
+        <v>1.3</v>
       </c>
       <c r="L237" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="M237" s="1">
-        <v>354984.25</v>
+        <v>278743.08</v>
       </c>
       <c r="N237" s="1">
-        <v>359218.74</v>
+        <v>282746.03</v>
       </c>
       <c r="O237" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
       <c r="B238" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.968</v>
+        <v>101.467</v>
       </c>
       <c r="E238" s="1">
-        <v>99.766</v>
+        <v>99.329</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99766.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1798.0</v>
+        <v>2138.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.8022171882204</v>
+        <v>2.152442891804</v>
       </c>
       <c r="K238">
-        <v>2.6</v>
+        <v>1.41</v>
       </c>
       <c r="L238" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="M238" s="1">
-        <v>97968.0</v>
+        <v>101467.0</v>
       </c>
       <c r="N238" s="1">
-        <v>100564.58</v>
+        <v>102878.99</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="B239" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="C239" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.39</v>
+        <v>100.11</v>
       </c>
       <c r="E239" s="1">
-        <v>99.945</v>
+        <v>100.25</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>129928.5</v>
+        <v>100250.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-2021.5</v>
+        <v>-140.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.5558557206464</v>
+        <v>-0.13965087281796</v>
       </c>
       <c r="K239">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>0.4</v>
+      </c>
+      <c r="L239">
+        <v>395.2</v>
       </c>
       <c r="M239" s="1">
-        <v>127907.0</v>
+        <v>100110.0</v>
       </c>
       <c r="N239" s="1">
-        <v>129482.17</v>
+        <v>100505.2</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="B240" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="C240" s="1">
-        <v>114000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>72.708</v>
+        <v>98.116</v>
       </c>
       <c r="E240" s="1">
-        <v>72.707</v>
+        <v>100.231</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>82885.98</v>
+        <v>100231.0</v>
       </c>
       <c r="I240" s="1">
-        <v>1.14</v>
+        <v>-2115.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.0013753833881194</v>
+        <v>-2.1101256098413</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L240">
-        <v>1.95</v>
+        <v>287.67</v>
       </c>
       <c r="M240" s="1">
-        <v>82887.12</v>
+        <v>98116.0</v>
       </c>
       <c r="N240" s="1">
-        <v>82889.07</v>
+        <v>98403.67</v>
       </c>
       <c r="O240" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="B241" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="C241" s="1">
-        <v>565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>86.172</v>
+        <v>100.844</v>
       </c>
       <c r="E241" s="1">
-        <v>86.178</v>
+        <v>99.651</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>486905.7</v>
+        <v>99651.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-33.9</v>
+        <v>1193.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.0069623337742811</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K241">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="L241">
-        <v>419.88</v>
+        <v>405.48</v>
       </c>
       <c r="M241" s="1">
-        <v>486871.8</v>
+        <v>100844.0</v>
       </c>
       <c r="N241" s="1">
-        <v>487291.68</v>
+        <v>101249.48</v>
       </c>
       <c r="O241" s="1">
-        <v>0.38</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="B242" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="C242" s="1">
-        <v>24000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>62.027</v>
+        <v>101.122</v>
       </c>
       <c r="E242" s="1">
-        <v>73.332375</v>
+        <v>100.539</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>17599.77</v>
+        <v>100539.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2713.29</v>
+        <v>583.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-15.416621921764</v>
+        <v>0.57987447657128</v>
       </c>
       <c r="K242">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>35.67</v>
+        <v>2.6</v>
+      </c>
+      <c r="L242" t="s">
+        <v>556</v>
       </c>
       <c r="M242" s="1">
-        <v>14886.48</v>
+        <v>101122.0</v>
       </c>
       <c r="N242" s="1">
-        <v>14922.15</v>
+        <v>103719.26</v>
       </c>
       <c r="O242" s="1">
-        <v>0.01</v>
+        <v>0.08</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="B243" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="C243" s="1">
-        <v>198000.0</v>
+        <v>531896.0</v>
       </c>
       <c r="D243" s="1">
-        <v>95.15</v>
+        <v>96.975</v>
       </c>
       <c r="E243" s="1">
-        <v>93.47240909</v>
+        <v>98.05712959</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>185075.37</v>
+        <v>521561.95</v>
       </c>
       <c r="I243" s="1">
-        <v>3321.63</v>
+        <v>-5755.81</v>
       </c>
       <c r="J243" s="1">
-        <v>1.7947444870703</v>
+        <v>-1.1035716850127</v>
       </c>
       <c r="K243">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>588.58</v>
+        <v>0.56</v>
+      </c>
+      <c r="L243" t="s">
+        <v>559</v>
       </c>
       <c r="M243" s="1">
-        <v>188397.0</v>
+        <v>515806.14</v>
       </c>
       <c r="N243" s="1">
-        <v>188985.58</v>
+        <v>518789.86</v>
       </c>
       <c r="O243" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B244" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="C244" s="1">
-        <v>135000.0</v>
+        <v>521859.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.55</v>
+        <v>85.9</v>
       </c>
       <c r="E244" s="1">
-        <v>99.998</v>
+        <v>90.90333021</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>134997.3</v>
+        <v>474387.21</v>
       </c>
       <c r="I244" s="1">
-        <v>-1954.8</v>
+        <v>-26110.33</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.4480289605792</v>
+        <v>-5.5040122182046</v>
       </c>
       <c r="K244">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>757.89</v>
+        <v>2.09</v>
+      </c>
+      <c r="L244" t="s">
+        <v>562</v>
       </c>
       <c r="M244" s="1">
-        <v>133042.5</v>
+        <v>448276.88</v>
       </c>
       <c r="N244" s="1">
-        <v>133800.39</v>
+        <v>459182.3</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="B245" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="C245" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.28</v>
+        <v>98.225</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0965</v>
+        <v>99.766</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>150144.75</v>
+        <v>99766.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1775.25</v>
+        <v>-1541.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.1823590235423</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K245">
-        <v>2.51</v>
+        <v>2.93</v>
       </c>
       <c r="L245" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="M245" s="1">
-        <v>151920.0</v>
+        <v>98225.0</v>
       </c>
       <c r="N245" s="1">
-        <v>155690.96</v>
+        <v>101159.25</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="C246" s="1">
-        <v>1035800.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>87.29</v>
+        <v>97.563</v>
       </c>
       <c r="E246" s="1">
-        <v>87.23165862</v>
+        <v>99.945</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>903545.52</v>
+        <v>129928.5</v>
       </c>
       <c r="I246" s="1">
-        <v>604.3</v>
+        <v>-3096.6</v>
       </c>
       <c r="J246" s="1">
-        <v>0.066880969096056</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K246">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.49</v>
+      </c>
+      <c r="L246" t="s">
+        <v>568</v>
       </c>
       <c r="M246" s="1">
-        <v>904149.82</v>
+        <v>126831.9</v>
       </c>
       <c r="N246" s="1">
-        <v>904149.82</v>
+        <v>128769.61</v>
       </c>
       <c r="O246" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B247" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="C247" s="1">
-        <v>1572679.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>84.102</v>
+        <v>97.902</v>
       </c>
       <c r="E247" s="1">
-        <v>84.13729439</v>
+        <v>98.71</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1323209.56</v>
+        <v>98710.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-555.07</v>
+        <v>-808.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.041948759801887</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K247">
-        <v>0.0</v>
+        <v>0.98</v>
       </c>
       <c r="L247">
-        <v>0.0</v>
+        <v>975.34</v>
       </c>
       <c r="M247" s="1">
-        <v>1322654.49</v>
+        <v>97902.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1322654.49</v>
+        <v>98877.34</v>
       </c>
       <c r="O247" s="1">
-        <v>1.04</v>
+        <v>0.08</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="C248" s="1">
-        <v>3867943.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>62.155</v>
+        <v>71.982</v>
       </c>
       <c r="E248" s="1">
-        <v>69.01894883</v>
+        <v>72.707</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>2669613.6</v>
+        <v>82885.98</v>
       </c>
       <c r="I248" s="1">
-        <v>-265493.63</v>
+        <v>-826.5</v>
       </c>
       <c r="J248" s="1">
-        <v>-9.9450208824228</v>
+        <v>-0.99715295638659</v>
       </c>
       <c r="K248">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.01</v>
+      </c>
+      <c r="L248">
+        <v>13.27</v>
       </c>
       <c r="M248" s="1">
-        <v>2404119.97</v>
+        <v>82059.48</v>
       </c>
       <c r="N248" s="1">
-        <v>2421605.19</v>
+        <v>82072.75</v>
       </c>
       <c r="O248" s="1">
-        <v>1.91</v>
+        <v>0.06</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="B249" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="C249" s="1">
-        <v>1055885.0</v>
+        <v>567000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.613</v>
+        <v>85.623</v>
       </c>
       <c r="E249" s="1">
-        <v>99.44402657</v>
+        <v>86.1775873</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1050014.56</v>
+        <v>488626.92</v>
       </c>
       <c r="I249" s="1">
-        <v>-8774.68</v>
+        <v>-3144.51</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.83567222153567</v>
+        <v>-0.64354006529153</v>
       </c>
       <c r="K249">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.08</v>
+      </c>
+      <c r="L249">
+        <v>477.68</v>
       </c>
       <c r="M249" s="1">
-        <v>1041239.88</v>
+        <v>485482.41</v>
       </c>
       <c r="N249" s="1">
-        <v>1056022.27</v>
+        <v>485960.09</v>
       </c>
       <c r="O249" s="1">
-        <v>0.83</v>
+        <v>0.38</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="B250" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="C250" s="1">
-        <v>435000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>92.144</v>
+        <v>61.356</v>
       </c>
       <c r="E250" s="1">
-        <v>92.366</v>
+        <v>73.332375</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>401792.1</v>
+        <v>17599.77</v>
       </c>
       <c r="I250" s="1">
-        <v>-965.7</v>
+        <v>-2874.33</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.24034818006626</v>
+        <v>-16.331633879306</v>
       </c>
       <c r="K250">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.17</v>
+      </c>
+      <c r="L250">
+        <v>40.44</v>
       </c>
       <c r="M250" s="1">
-        <v>400826.4</v>
+        <v>14725.44</v>
       </c>
       <c r="N250" s="1">
-        <v>417988.04</v>
+        <v>14765.88</v>
       </c>
       <c r="O250" s="1">
-        <v>0.33</v>
+        <v>0.01</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="B251" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="C251" s="1">
-        <v>224000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.494</v>
+        <v>94.854</v>
       </c>
       <c r="E251" s="1">
-        <v>98.725</v>
+        <v>93.4798794</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>221144.0</v>
+        <v>186024.96</v>
       </c>
       <c r="I251" s="1">
-        <v>-2757.44</v>
+        <v>2734.5</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.2468979488478</v>
+        <v>1.4699640306333</v>
       </c>
       <c r="K251">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>0.34</v>
+      </c>
+      <c r="L251">
+        <v>670.6</v>
       </c>
       <c r="M251" s="1">
-        <v>218386.56</v>
+        <v>188759.46</v>
       </c>
       <c r="N251" s="1">
-        <v>226689.9</v>
+        <v>189430.06</v>
       </c>
       <c r="O251" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
       <c r="B252" t="s">
-        <v>592</v>
+        <v>580</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>82.336</v>
+        <v>98.272</v>
       </c>
       <c r="E252" s="1">
-        <v>81.75</v>
+        <v>99.998</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>81750.0</v>
+        <v>134997.3</v>
       </c>
       <c r="I252" s="1">
-        <v>586.0</v>
+        <v>-2330.1</v>
       </c>
       <c r="J252" s="1">
-        <v>0.71681957186544</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K252">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="L252">
-        <v>156.16</v>
+        <v>24.45</v>
       </c>
       <c r="M252" s="1">
-        <v>82336.0</v>
+        <v>132667.2</v>
       </c>
       <c r="N252" s="1">
-        <v>82492.16</v>
+        <v>132691.65</v>
       </c>
       <c r="O252" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>593</v>
+        <v>581</v>
       </c>
       <c r="B253" t="s">
-        <v>594</v>
+        <v>582</v>
       </c>
       <c r="C253" s="1">
-        <v>1723937.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.162</v>
+        <v>100.731</v>
       </c>
       <c r="E253" s="1">
-        <v>99.18200027</v>
+        <v>100.0965</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1709835.2</v>
+        <v>150144.75</v>
       </c>
       <c r="I253" s="1">
-        <v>-344.79</v>
+        <v>951.75</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.020165101291633</v>
+        <v>0.63388829779263</v>
       </c>
       <c r="K253">
-        <v>1.68</v>
+        <v>2.81</v>
       </c>
       <c r="L253" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="M253" s="1">
-        <v>1709490.41</v>
+        <v>151096.5</v>
       </c>
       <c r="N253" s="1">
-        <v>1738476.17</v>
+        <v>155308.42</v>
       </c>
       <c r="O253" s="1">
-        <v>1.37</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="B254" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="C254" s="1">
-        <v>2263571.72</v>
+        <v>1039503.0</v>
       </c>
       <c r="D254" s="1">
-        <v>86.959</v>
+        <v>86.826</v>
       </c>
       <c r="E254" s="1">
-        <v>102.8383713</v>
+        <v>87.23149621</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2327820.29</v>
+        <v>906774.02</v>
       </c>
       <c r="I254" s="1">
-        <v>-359440.96</v>
+        <v>-4215.15</v>
       </c>
       <c r="J254" s="1">
-        <v>-15.441095755721</v>
+        <v>-0.46485120956597</v>
       </c>
       <c r="K254">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1968379.33</v>
+        <v>902558.87</v>
       </c>
       <c r="N254" s="1">
-        <v>2013340.69</v>
+        <v>902558.87</v>
       </c>
       <c r="O254" s="1">
-        <v>1.59</v>
+        <v>0.71</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="B255" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="C255" s="1">
-        <v>2784704.0</v>
+        <v>1578300.0</v>
       </c>
       <c r="D255" s="1">
-        <v>96.4</v>
+        <v>83.558</v>
       </c>
       <c r="E255" s="1">
-        <v>97.05560555</v>
+        <v>84.13685168</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>2702711.33</v>
+        <v>1327931.93</v>
       </c>
       <c r="I255" s="1">
-        <v>-18256.67</v>
+        <v>-9136.02</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.67549463375358</v>
+        <v>-0.68798857784826</v>
       </c>
       <c r="K255">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>2684454.66</v>
+        <v>1318795.91</v>
       </c>
       <c r="N255" s="1">
-        <v>2696661.58</v>
+        <v>1318795.91</v>
       </c>
       <c r="O255" s="1">
-        <v>2.13</v>
+        <v>1.04</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="B256" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>3881769.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.575</v>
+        <v>61.399</v>
       </c>
       <c r="E256" s="1">
-        <v>99.24</v>
+        <v>68.99503886</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>99240.0</v>
+        <v>2678228.03</v>
       </c>
       <c r="I256" s="1">
-        <v>-665.0</v>
+        <v>-294860.69</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.67009270455462</v>
+        <v>-11.009543873678</v>
       </c>
       <c r="K256">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>914.38</v>
+        <v>0.49</v>
+      </c>
+      <c r="L256" t="s">
+        <v>590</v>
       </c>
       <c r="M256" s="1">
-        <v>98575.0</v>
+        <v>2383367.34</v>
       </c>
       <c r="N256" s="1">
-        <v>99489.38</v>
+        <v>2402457.14</v>
       </c>
       <c r="O256" s="1">
-        <v>0.08</v>
+        <v>1.9</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="B257" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>1059659.0</v>
       </c>
       <c r="D257" s="1">
-        <v>88.835</v>
+        <v>97.487</v>
       </c>
       <c r="E257" s="1">
-        <v>85.48</v>
+        <v>99.44075028</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>85480.0</v>
+        <v>1053732.86</v>
       </c>
       <c r="I257" s="1">
-        <v>3355.0</v>
+        <v>-20703.09</v>
       </c>
       <c r="J257" s="1">
-        <v>3.9248947122134</v>
+        <v>-1.9647380076958</v>
       </c>
       <c r="K257">
-        <v>1.84</v>
+        <v>1.68</v>
       </c>
       <c r="L257" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="M257" s="1">
-        <v>88835.0</v>
+        <v>1033029.77</v>
       </c>
       <c r="N257" s="1">
-        <v>90679.93</v>
+        <v>1050811.72</v>
       </c>
       <c r="O257" s="1">
-        <v>0.07</v>
+        <v>0.83</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B258" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="C258" s="1">
-        <v>200000.0</v>
+        <v>224801.0</v>
       </c>
       <c r="D258" s="1">
-        <v>92.352</v>
+        <v>96.079</v>
       </c>
       <c r="E258" s="1">
-        <v>92.546</v>
+        <v>98.7220475</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>185092.0</v>
+        <v>221928.15</v>
       </c>
       <c r="I258" s="1">
-        <v>-388.0</v>
+        <v>-5941.6</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.20962548354332</v>
+        <v>-2.6772628889125</v>
       </c>
       <c r="K258">
-        <v>0.93</v>
+        <v>4.03</v>
       </c>
       <c r="L258" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="M258" s="1">
-        <v>184704.0</v>
+        <v>215986.55</v>
       </c>
       <c r="N258" s="1">
-        <v>186564.27</v>
+        <v>225051.88</v>
       </c>
       <c r="O258" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="B259" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>409459.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.183</v>
+        <v>96.024</v>
       </c>
       <c r="E259" s="1">
-        <v>99.942</v>
+        <v>98.46843762</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>99942.0</v>
+        <v>403187.88</v>
       </c>
       <c r="I259" s="1">
-        <v>1241.0</v>
+        <v>-10008.97</v>
       </c>
       <c r="J259" s="1">
-        <v>1.2417201977147</v>
+        <v>-2.4824580540467</v>
       </c>
       <c r="K259">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>178.77</v>
+        <v>4.33</v>
+      </c>
+      <c r="L259" t="s">
+        <v>599</v>
       </c>
       <c r="M259" s="1">
-        <v>101183.0</v>
+        <v>393178.91</v>
       </c>
       <c r="N259" s="1">
-        <v>101361.77</v>
+        <v>410898.95</v>
       </c>
       <c r="O259" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="B260" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="C260" s="1">
         <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>94.185</v>
+        <v>81.646</v>
       </c>
       <c r="E260" s="1">
-        <v>94.7</v>
+        <v>81.75</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>94700.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-515.0</v>
+        <v>-104.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.54382259767687</v>
+        <v>-0.12721712538226</v>
       </c>
       <c r="K260">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="L260">
-        <v>369.86</v>
+        <v>275.34</v>
       </c>
       <c r="M260" s="1">
-        <v>94185.0</v>
+        <v>81646.0</v>
       </c>
       <c r="N260" s="1">
-        <v>94554.86</v>
+        <v>81921.34</v>
       </c>
       <c r="O260" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="B261" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="C261" s="1">
-        <v>100000.0</v>
+        <v>1730099.0</v>
       </c>
       <c r="D261" s="1">
-        <v>101.155</v>
+        <v>99.048</v>
       </c>
       <c r="E261" s="1">
-        <v>99.858</v>
+        <v>99.18152661</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>99858.0</v>
+        <v>1715938.6</v>
       </c>
       <c r="I261" s="1">
-        <v>1297.0</v>
+        <v>-2310.14</v>
       </c>
       <c r="J261" s="1">
-        <v>1.2988443589898</v>
+        <v>-0.13462836024552</v>
       </c>
       <c r="K261">
-        <v>3.39</v>
+        <v>1.82</v>
       </c>
       <c r="L261" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="M261" s="1">
-        <v>101155.0</v>
+        <v>1713628.46</v>
       </c>
       <c r="N261" s="1">
-        <v>104541.64</v>
+        <v>1745054.64</v>
       </c>
       <c r="O261" s="1">
-        <v>0.08</v>
+        <v>1.38</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="B262" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>2271663.72</v>
       </c>
       <c r="D262" s="1">
-        <v>98.369</v>
+        <v>85.928</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>102.78399041</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>100000.0</v>
+        <v>2334906.62</v>
       </c>
       <c r="I262" s="1">
-        <v>-1631.0</v>
+        <v>-382911.42</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.631</v>
+        <v>-16.399431853939</v>
       </c>
       <c r="K262">
-        <v>1.71</v>
+        <v>2.18</v>
       </c>
       <c r="L262" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="M262" s="1">
-        <v>98369.0</v>
+        <v>1951995.2</v>
       </c>
       <c r="N262" s="1">
-        <v>100074.48</v>
+        <v>2001629.5</v>
       </c>
       <c r="O262" s="1">
-        <v>0.08</v>
+        <v>1.58</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="B263" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="C263" s="1">
-        <v>300000.0</v>
+        <v>2794658.0</v>
       </c>
       <c r="D263" s="1">
-        <v>93.43</v>
+        <v>95.378</v>
       </c>
       <c r="E263" s="1">
-        <v>96.33333333</v>
+        <v>97.05321331</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>289000.0</v>
+        <v>2712305.39</v>
       </c>
       <c r="I263" s="1">
-        <v>-8710.0</v>
+        <v>-46816.48</v>
       </c>
       <c r="J263" s="1">
-        <v>-3.0138408304498</v>
+        <v>-1.726077018193</v>
       </c>
       <c r="K263">
-        <v>0.35</v>
+        <v>0.64</v>
       </c>
       <c r="L263" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="M263" s="1">
-        <v>280290.0</v>
+        <v>2665488.91</v>
       </c>
       <c r="N263" s="1">
-        <v>281340.0</v>
+        <v>2683290.5</v>
       </c>
       <c r="O263" s="1">
-        <v>0.22</v>
+        <v>2.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="B264" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.126</v>
+        <v>99.715</v>
       </c>
       <c r="E264" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>197284.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-3032.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.5368707041625</v>
+        <v>-0.285</v>
       </c>
       <c r="K264">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.31</v>
+      </c>
+      <c r="L264">
+        <v>309.8</v>
       </c>
       <c r="M264" s="1">
-        <v>194252.0</v>
+        <v>99715.0</v>
       </c>
       <c r="N264" s="1">
-        <v>202234.88</v>
+        <v>100024.8</v>
       </c>
       <c r="O264" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="B265" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="C265" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.106</v>
+        <v>97.606</v>
       </c>
       <c r="E265" s="1">
-        <v>99.628</v>
+        <v>99.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>147449.44</v>
+        <v>99240.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-2252.56</v>
+        <v>-1634.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.5276829806882</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K265">
-        <v>1.79</v>
+        <v>1.21</v>
       </c>
       <c r="L265" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="M265" s="1">
-        <v>145196.88</v>
+        <v>97606.0</v>
       </c>
       <c r="N265" s="1">
-        <v>147845.67</v>
+        <v>98818.33</v>
       </c>
       <c r="O265" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B266" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.539</v>
+        <v>88.388</v>
       </c>
       <c r="E266" s="1">
-        <v>99.736</v>
+        <v>85.48</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99736.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-1197.0</v>
+        <v>2908.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.200168444694</v>
+        <v>3.4019653720168</v>
       </c>
       <c r="K266">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.14</v>
+      </c>
+      <c r="L266">
+        <v>141.92</v>
       </c>
       <c r="M266" s="1">
-        <v>98539.0</v>
+        <v>88388.0</v>
       </c>
       <c r="N266" s="1">
-        <v>100182.84</v>
+        <v>88529.92</v>
       </c>
       <c r="O266" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="B267" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="C267" s="1">
-        <v>104000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>98.443</v>
+        <v>91.886</v>
       </c>
       <c r="E267" s="1">
-        <v>99.594</v>
+        <v>92.546</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>103577.76</v>
+        <v>185092.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-1197.04</v>
+        <v>-1320.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.1556921099665</v>
+        <v>-0.71315886153913</v>
       </c>
       <c r="K267">
-        <v>2.91</v>
+        <v>1.07</v>
       </c>
       <c r="L267" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="M267" s="1">
-        <v>102380.72</v>
+        <v>183772.0</v>
       </c>
       <c r="N267" s="1">
-        <v>105409.9</v>
+        <v>185910.36</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="B268" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>95.241</v>
+        <v>100.725</v>
       </c>
       <c r="E268" s="1">
-        <v>93.6</v>
+        <v>99.942</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>93600.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1641.0</v>
+        <v>783.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.7532051282051</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K268">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="L268">
-        <v>805.82</v>
+        <v>466.78</v>
       </c>
       <c r="M268" s="1">
-        <v>95241.0</v>
+        <v>100725.0</v>
       </c>
       <c r="N268" s="1">
-        <v>96046.82</v>
+        <v>101191.78</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="B269" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.491</v>
+        <v>93.929</v>
       </c>
       <c r="E269" s="1">
-        <v>100.0</v>
+        <v>94.7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>200000.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-3018.0</v>
+        <v>-771.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.509</v>
+        <v>-0.81414994720169</v>
       </c>
       <c r="K269">
-        <v>2.58</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.42</v>
+      </c>
+      <c r="L269">
+        <v>419.52</v>
       </c>
       <c r="M269" s="1">
-        <v>196982.0</v>
+        <v>93929.0</v>
       </c>
       <c r="N269" s="1">
-        <v>202141.59</v>
+        <v>94348.52</v>
       </c>
       <c r="O269" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="B270" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="C270" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>101.092</v>
+        <v>100.943</v>
       </c>
       <c r="E270" s="1">
-        <v>99.849</v>
+        <v>99.858</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>151770.48</v>
+        <v>99858.0</v>
       </c>
       <c r="I270" s="1">
-        <v>1889.36</v>
+        <v>1085.0</v>
       </c>
       <c r="J270" s="1">
-        <v>1.2448797684504</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K270">
-        <v>2.28</v>
+        <v>3.69</v>
       </c>
       <c r="L270" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="M270" s="1">
-        <v>153659.84</v>
+        <v>100943.0</v>
       </c>
       <c r="N270" s="1">
-        <v>157122.94</v>
+        <v>104637.52</v>
       </c>
       <c r="O270" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>643</v>
+        <v>628</v>
       </c>
       <c r="B271" t="s">
-        <v>644</v>
+        <v>629</v>
       </c>
       <c r="C271" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>99.791</v>
+        <v>97.273</v>
       </c>
       <c r="E271" s="1">
-        <v>99.115</v>
+        <v>98.9</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>115964.55</v>
+        <v>197800.0</v>
       </c>
       <c r="I271" s="1">
-        <v>790.92</v>
+        <v>-3254.0</v>
       </c>
       <c r="J271" s="1">
-        <v>0.68203601876608</v>
+        <v>-1.6450960566229</v>
       </c>
       <c r="K271">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>224.38</v>
+        <v>2.0</v>
+      </c>
+      <c r="L271" t="s">
+        <v>630</v>
       </c>
       <c r="M271" s="1">
-        <v>116755.47</v>
+        <v>194546.0</v>
       </c>
       <c r="N271" s="1">
-        <v>116979.85</v>
+        <v>198552.85</v>
       </c>
       <c r="O271" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>645</v>
+        <v>631</v>
       </c>
       <c r="B272" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="C272" s="1">
-        <v>103183.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>89.652</v>
+        <v>95.585</v>
       </c>
       <c r="E272" s="1">
-        <v>92.98022014</v>
+        <v>95.396</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>95940.45</v>
+        <v>95396.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-3434.18</v>
+        <v>189.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-3.579491236491</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K272">
-        <v>1.21</v>
+        <v>4.35</v>
       </c>
       <c r="L272" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
       <c r="M272" s="1">
-        <v>92506.27</v>
+        <v>95585.0</v>
       </c>
       <c r="N272" s="1">
-        <v>93755.78</v>
+        <v>99936.03</v>
       </c>
       <c r="O272" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="B273" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="C273" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>93.801</v>
+        <v>95.594</v>
       </c>
       <c r="E273" s="1">
-        <v>93.818</v>
+        <v>98.642</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>121963.4</v>
+        <v>98642.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-22.1</v>
+        <v>-3048.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.018120190155407</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K273">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>158.67</v>
+        <v>4.34</v>
+      </c>
+      <c r="L273" t="s">
+        <v>635</v>
       </c>
       <c r="M273" s="1">
-        <v>121941.3</v>
+        <v>95594.0</v>
       </c>
       <c r="N273" s="1">
-        <v>122099.97</v>
+        <v>99933.04</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>650</v>
+        <v>636</v>
       </c>
       <c r="B274" t="s">
-        <v>651</v>
+        <v>637</v>
       </c>
       <c r="C274" s="1">
-        <v>80000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>65.089</v>
+        <v>97.697</v>
       </c>
       <c r="E274" s="1">
-        <v>65.161</v>
+        <v>99.628</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>52128.8</v>
+        <v>147449.44</v>
       </c>
       <c r="I274" s="1">
-        <v>-57.6</v>
+        <v>-2857.88</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.11049554181182</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K274">
-        <v>1.4</v>
+        <v>2.05</v>
       </c>
       <c r="L274" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="M274" s="1">
-        <v>52071.2</v>
+        <v>144591.56</v>
       </c>
       <c r="N274" s="1">
-        <v>53189.01</v>
+        <v>147622.52</v>
       </c>
       <c r="O274" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>653</v>
+        <v>639</v>
       </c>
       <c r="B275" t="s">
-        <v>654</v>
+        <v>640</v>
       </c>
       <c r="C275" s="1">
-        <v>681000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>101.622</v>
+        <v>97.968</v>
       </c>
       <c r="E275" s="1">
-        <v>123.85769604</v>
+        <v>99.736</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>843470.91</v>
+        <v>99736.0</v>
       </c>
       <c r="I275" s="1">
-        <v>44160.9</v>
+        <v>-1768.0</v>
       </c>
       <c r="J275" s="1">
-        <v>5.2356162466824</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K275">
-        <v>0.16</v>
+        <v>1.96</v>
       </c>
       <c r="L275" t="s">
-        <v>655</v>
+        <v>641</v>
       </c>
       <c r="M275" s="1">
-        <v>887631.81</v>
+        <v>97968.0</v>
       </c>
       <c r="N275" s="1">
-        <v>888699.9</v>
+        <v>99929.64</v>
       </c>
       <c r="O275" s="1">
-        <v>0.7</v>
+        <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="B276" t="s">
-        <v>657</v>
+        <v>643</v>
       </c>
       <c r="C276" s="1">
-        <v>750000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.031</v>
+        <v>98.661</v>
       </c>
       <c r="E276" s="1">
-        <v>100.913</v>
+        <v>99.394</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>756847.5</v>
+        <v>115297.04</v>
       </c>
       <c r="I276" s="1">
-        <v>-6615.0</v>
+        <v>-850.28</v>
       </c>
       <c r="J276" s="1">
-        <v>-0.87402019561404</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K276">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.21</v>
+      </c>
+      <c r="L276">
+        <v>238.36</v>
       </c>
       <c r="M276" s="1">
-        <v>750232.5</v>
+        <v>114446.76</v>
       </c>
       <c r="N276" s="1">
-        <v>753085.4</v>
+        <v>114685.12</v>
       </c>
       <c r="O276" s="1">
-        <v>0.59</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>659</v>
+        <v>644</v>
       </c>
       <c r="B277" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="C277" s="1">
-        <v>770000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.333</v>
+        <v>95.007</v>
       </c>
       <c r="E277" s="1">
-        <v>97.901</v>
+        <v>93.6</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>753837.7</v>
+        <v>93600.0</v>
       </c>
       <c r="I277" s="1">
-        <v>3326.4</v>
+        <v>1407.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0.44126209129631</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K277">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.93</v>
+      </c>
+      <c r="L277">
+        <v>934.93</v>
       </c>
       <c r="M277" s="1">
-        <v>757164.1</v>
+        <v>95007.0</v>
       </c>
       <c r="N277" s="1">
-        <v>759339.14</v>
+        <v>95941.93</v>
       </c>
       <c r="O277" s="1">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="B278" t="s">
-        <v>663</v>
+        <v>647</v>
       </c>
       <c r="C278" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>93.45</v>
+        <v>97.809</v>
       </c>
       <c r="E278" s="1">
-        <v>93.703</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1311842.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-3542.0</v>
+        <v>-4382.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.27000202768321</v>
+        <v>-2.191</v>
       </c>
       <c r="K278">
-        <v>0.44</v>
+        <v>2.89</v>
       </c>
       <c r="L278" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="M278" s="1">
-        <v>1308300.0</v>
+        <v>195618.0</v>
       </c>
       <c r="N278" s="1">
-        <v>1314482.07</v>
+        <v>201393.34</v>
       </c>
       <c r="O278" s="1">
-        <v>1.04</v>
+        <v>0.16</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="B279" t="s">
-        <v>666</v>
+        <v>650</v>
       </c>
       <c r="C279" s="1">
-        <v>563000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>85.007</v>
+        <v>100.223</v>
       </c>
       <c r="E279" s="1">
-        <v>95.40138544</v>
+        <v>99.849</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>537109.8</v>
+        <v>151770.48</v>
       </c>
       <c r="I279" s="1">
-        <v>-58520.39</v>
+        <v>568.48</v>
       </c>
       <c r="J279" s="1">
-        <v>-10.895423989657</v>
+        <v>0.37456559404701</v>
       </c>
       <c r="K279">
-        <v>0.44</v>
+        <v>2.58</v>
       </c>
       <c r="L279" t="s">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="M279" s="1">
-        <v>478589.41</v>
+        <v>152338.96</v>
       </c>
       <c r="N279" s="1">
-        <v>481075.48</v>
+        <v>156267.01</v>
       </c>
       <c r="O279" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="B280" t="s">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="C280" s="1">
-        <v>1076000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>96.828</v>
+        <v>98.815</v>
       </c>
       <c r="E280" s="1">
-        <v>96.791</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>1041471.16</v>
+        <v>115964.55</v>
       </c>
       <c r="I280" s="1">
-        <v>398.12</v>
+        <v>-351.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.038226694630699</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K280">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>0.47</v>
+      </c>
+      <c r="L280">
+        <v>549.74</v>
       </c>
       <c r="M280" s="1">
-        <v>1041869.28</v>
+        <v>115613.55</v>
       </c>
       <c r="N280" s="1">
-        <v>1044019.77</v>
+        <v>116163.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="B281" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="C281" s="1">
-        <v>120000.0</v>
+        <v>103553.72</v>
       </c>
       <c r="D281" s="1">
-        <v>96.369</v>
+        <v>88.899</v>
       </c>
       <c r="E281" s="1">
-        <v>99.406</v>
+        <v>92.96769831</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>119287.2</v>
+        <v>96271.51</v>
       </c>
       <c r="I281" s="1">
-        <v>-3644.4</v>
+        <v>-4213.29</v>
       </c>
       <c r="J281" s="1">
-        <v>-3.055147576605</v>
+        <v>-4.3764661009264</v>
       </c>
       <c r="K281">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>0.01</v>
+      </c>
+      <c r="L281">
+        <v>14.75</v>
       </c>
       <c r="M281" s="1">
-        <v>115642.8</v>
+        <v>92058.22</v>
       </c>
       <c r="N281" s="1">
-        <v>116978.42</v>
+        <v>92072.97</v>
       </c>
       <c r="O281" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
       <c r="B282" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="C282" s="1">
-        <v>191000.0</v>
+        <v>130465.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.463</v>
+        <v>93.157</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>93.81726133</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>191000.0</v>
+        <v>122398.69</v>
       </c>
       <c r="I282" s="1">
-        <v>-2935.67</v>
+        <v>-861.41</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.537</v>
+        <v>-0.70377387208964</v>
       </c>
       <c r="K282">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>0.23</v>
+      </c>
+      <c r="L282">
+        <v>299.18</v>
       </c>
       <c r="M282" s="1">
-        <v>188064.33</v>
+        <v>121537.28</v>
       </c>
       <c r="N282" s="1">
-        <v>189065.36</v>
+        <v>121836.46</v>
       </c>
       <c r="O282" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>677</v>
+        <v>658</v>
       </c>
       <c r="B283" t="s">
-        <v>678</v>
+        <v>659</v>
       </c>
       <c r="C283" s="1">
-        <v>100000.0</v>
+        <v>80286.0</v>
       </c>
       <c r="D283" s="1">
-        <v>103.56</v>
+        <v>64.494</v>
       </c>
       <c r="E283" s="1">
-        <v>100.77</v>
+        <v>65.16331614</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>100770.0</v>
+        <v>52317.02</v>
       </c>
       <c r="I283" s="1">
-        <v>2790.0</v>
+        <v>-537.37</v>
       </c>
       <c r="J283" s="1">
-        <v>2.7686811551057</v>
+        <v>-1.0271418364425</v>
       </c>
       <c r="K283">
+        <v>0.02</v>
+      </c>
+      <c r="L283">
+        <v>13.2</v>
+      </c>
+      <c r="M283" s="1">
+        <v>51779.65</v>
+      </c>
+      <c r="N283" s="1">
+        <v>51792.85</v>
+      </c>
+      <c r="O283" s="1">
         <v>0.04</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>679</v>
+        <v>660</v>
       </c>
       <c r="B284" t="s">
-        <v>680</v>
+        <v>661</v>
       </c>
       <c r="C284" s="1">
-        <v>100000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>99.826</v>
+        <v>101.597</v>
       </c>
       <c r="E284" s="1">
-        <v>98.69</v>
+        <v>123.89212865</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>98690.0</v>
+        <v>847422.16</v>
       </c>
       <c r="I284" s="1">
-        <v>1136.0</v>
+        <v>52712.22</v>
       </c>
       <c r="J284" s="1">
-        <v>1.1510791366906</v>
+        <v>6.2203022871151</v>
       </c>
       <c r="K284">
-        <v>2.22</v>
+        <v>0.29</v>
       </c>
       <c r="L284" t="s">
-        <v>681</v>
+        <v>662</v>
       </c>
       <c r="M284" s="1">
-        <v>99826.0</v>
+        <v>900134.38</v>
       </c>
       <c r="N284" s="1">
-        <v>102044.84</v>
+        <v>902090.53</v>
       </c>
       <c r="O284" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="B285" t="s">
-        <v>683</v>
+        <v>664</v>
       </c>
       <c r="C285" s="1">
-        <v>200000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>84.237</v>
+        <v>99.929</v>
       </c>
       <c r="E285" s="1">
-        <v>85.427</v>
+        <v>100.90909562</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>170854.0</v>
+        <v>759845.49</v>
       </c>
       <c r="I285" s="1">
-        <v>-2380.0</v>
+        <v>-7380.12</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.3930022124153</v>
+        <v>-0.9712658819624</v>
       </c>
       <c r="K285">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>608.9</v>
+        <v>0.58</v>
+      </c>
+      <c r="L285" t="s">
+        <v>665</v>
       </c>
       <c r="M285" s="1">
-        <v>168474.0</v>
+        <v>752465.37</v>
       </c>
       <c r="N285" s="1">
-        <v>169082.9</v>
+        <v>756867.92</v>
       </c>
       <c r="O285" s="1">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="B286" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
       <c r="C286" s="1">
-        <v>100000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>88.78</v>
+        <v>97.476</v>
       </c>
       <c r="E286" s="1">
-        <v>85.8</v>
+        <v>97.90117853</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>85800.0</v>
+        <v>756776.11</v>
       </c>
       <c r="I286" s="1">
-        <v>2980.0</v>
+        <v>-3286.63</v>
       </c>
       <c r="J286" s="1">
-        <v>3.4731934731935</v>
+        <v>-0.43429357197864</v>
       </c>
       <c r="K286">
-        <v>1.37</v>
+        <v>0.55</v>
       </c>
       <c r="L286" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="M286" s="1">
-        <v>88780.0</v>
+        <v>753489.48</v>
       </c>
       <c r="N286" s="1">
-        <v>90151.23</v>
+        <v>757724.18</v>
       </c>
       <c r="O286" s="1">
-        <v>0.07</v>
+        <v>0.6</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="B287" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="C287" s="1">
-        <v>100000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>98.385</v>
+        <v>92.387</v>
       </c>
       <c r="E287" s="1">
-        <v>99.423</v>
+        <v>93.70031579</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>99423.0</v>
+        <v>1317426.44</v>
       </c>
       <c r="I287" s="1">
-        <v>-1038.0</v>
+        <v>-18465.22</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.0440240185872</v>
+        <v>-1.4016129811392</v>
       </c>
       <c r="K287">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>361.64</v>
+        <v>0.7</v>
+      </c>
+      <c r="L287" t="s">
+        <v>671</v>
       </c>
       <c r="M287" s="1">
-        <v>98385.0</v>
+        <v>1298961.22</v>
       </c>
       <c r="N287" s="1">
-        <v>98746.64</v>
+        <v>1308770.74</v>
       </c>
       <c r="O287" s="1">
-        <v>0.08</v>
+        <v>1.03</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>689</v>
+        <v>672</v>
       </c>
       <c r="B288" t="s">
-        <v>690</v>
+        <v>673</v>
       </c>
       <c r="C288" s="1">
-        <v>76000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>98.185</v>
+        <v>83.738</v>
       </c>
       <c r="E288" s="1">
-        <v>99.947</v>
+        <v>95.36410973</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>75959.72</v>
+        <v>538807.22</v>
       </c>
       <c r="I288" s="1">
-        <v>-1339.12</v>
+        <v>-65687.52</v>
       </c>
       <c r="J288" s="1">
-        <v>-1.7629343552083</v>
+        <v>-12.19128429645</v>
       </c>
       <c r="K288">
-        <v>1.49</v>
+        <v>0.7</v>
       </c>
       <c r="L288" t="s">
-        <v>691</v>
+        <v>674</v>
       </c>
       <c r="M288" s="1">
-        <v>74620.6</v>
+        <v>473119.7</v>
       </c>
       <c r="N288" s="1">
-        <v>75752.79</v>
+        <v>477061.65</v>
       </c>
       <c r="O288" s="1">
-        <v>0.06</v>
+        <v>0.38</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
       <c r="B289" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
       <c r="C289" s="1">
-        <v>102000.0</v>
+        <v>1433000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.179</v>
+        <v>98.741</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.84837962</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>102000.0</v>
+        <v>1430827.28</v>
       </c>
       <c r="I289" s="1">
-        <v>1202.58</v>
+        <v>-15868.75</v>
       </c>
       <c r="J289" s="1">
-        <v>1.179</v>
+        <v>-1.1090611859176</v>
       </c>
       <c r="K289">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>330.31</v>
+        <v>0.28</v>
+      </c>
+      <c r="L289" t="s">
+        <v>677</v>
       </c>
       <c r="M289" s="1">
-        <v>103202.58</v>
+        <v>1414958.53</v>
       </c>
       <c r="N289" s="1">
-        <v>103532.89</v>
+        <v>1419020.02</v>
       </c>
       <c r="O289" s="1">
-        <v>0.08</v>
+        <v>1.12</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="B290" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="C290" s="1">
-        <v>200000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.357</v>
+        <v>95.667</v>
       </c>
       <c r="E290" s="1">
-        <v>99.779</v>
+        <v>96.79010741</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>199558.0</v>
+        <v>1045333.16</v>
       </c>
       <c r="I290" s="1">
-        <v>-2844.0</v>
+        <v>-12129.56</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.4251495805731</v>
+        <v>-1.1603535087321</v>
       </c>
       <c r="K290">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="L290" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="M290" s="1">
-        <v>196714.0</v>
+        <v>1033203.6</v>
       </c>
       <c r="N290" s="1">
-        <v>197844.14</v>
+        <v>1038656.71</v>
       </c>
       <c r="O290" s="1">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="B291" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="C291" s="1">
-        <v>180000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.093</v>
+        <v>95.686</v>
       </c>
       <c r="E291" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>180000.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I291" s="1">
-        <v>-3432.6</v>
+        <v>-4464.0</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.907</v>
+        <v>-3.7422288393055</v>
       </c>
       <c r="K291">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>997.3</v>
+        <v>1.36</v>
+      </c>
+      <c r="L291" t="s">
+        <v>683</v>
       </c>
       <c r="M291" s="1">
-        <v>176567.4</v>
+        <v>114823.2</v>
       </c>
       <c r="N291" s="1">
-        <v>177564.7</v>
+        <v>116456.76</v>
       </c>
       <c r="O291" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="B292" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="C292" s="1">
-        <v>70000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>98.107</v>
+        <v>97.859</v>
       </c>
       <c r="E292" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>69450.5</v>
+        <v>191000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-775.6</v>
+        <v>-4089.31</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.1167666179509</v>
+        <v>-2.141</v>
       </c>
       <c r="K292">
-        <v>4.09</v>
+        <v>0.77</v>
       </c>
       <c r="L292" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="M292" s="1">
-        <v>68674.9</v>
+        <v>186910.69</v>
       </c>
       <c r="N292" s="1">
-        <v>71537.23</v>
+        <v>188387.62</v>
       </c>
       <c r="O292" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="B293" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.548</v>
+        <v>102.932</v>
       </c>
       <c r="E293" s="1">
-        <v>101.669</v>
+        <v>100.77</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>101669.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-1121.0</v>
+        <v>2162.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.1025976452999</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K293">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="L293">
-        <v>325.07</v>
+        <v>416.44</v>
       </c>
       <c r="M293" s="1">
-        <v>100548.0</v>
+        <v>102932.0</v>
       </c>
       <c r="N293" s="1">
-        <v>100873.07</v>
+        <v>103348.44</v>
       </c>
       <c r="O293" s="1">
         <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="B294" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="C294" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.197</v>
+        <v>99.514</v>
       </c>
       <c r="E294" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>164000.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I294" s="1">
-        <v>323.08</v>
+        <v>824.0</v>
       </c>
       <c r="J294" s="1">
-        <v>0.197</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K294">
-        <v>3.21</v>
+        <v>2.53</v>
       </c>
       <c r="L294" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="M294" s="1">
-        <v>164323.08</v>
+        <v>99514.0</v>
       </c>
       <c r="N294" s="1">
-        <v>169591.27</v>
+        <v>102040.71</v>
       </c>
       <c r="O294" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="B295" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="C295" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.087</v>
+        <v>83.62</v>
       </c>
       <c r="E295" s="1">
-        <v>100.78</v>
+        <v>85.427</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>100780.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1693.0</v>
+        <v>-3614.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.6798968049216</v>
+        <v>-2.1152563007012</v>
       </c>
       <c r="K295">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>0.37</v>
+      </c>
+      <c r="L295">
+        <v>747.95</v>
       </c>
       <c r="M295" s="1">
-        <v>99087.0</v>
+        <v>167240.0</v>
       </c>
       <c r="N295" s="1">
-        <v>101857.27</v>
+        <v>167987.95</v>
       </c>
       <c r="O295" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>710</v>
+        <v>694</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>695</v>
       </c>
       <c r="C296" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.319</v>
+        <v>88.082</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>85.8</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>122000.0</v>
+        <v>85800.0</v>
       </c>
       <c r="I296" s="1">
-        <v>389.18</v>
+        <v>2282.0</v>
       </c>
       <c r="J296" s="1">
-        <v>0.319</v>
+        <v>2.6596736596737</v>
       </c>
       <c r="K296">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>0.11</v>
+      </c>
+      <c r="L296">
+        <v>105.48</v>
       </c>
       <c r="M296" s="1">
-        <v>122389.18</v>
+        <v>88082.0</v>
       </c>
       <c r="N296" s="1">
-        <v>125168.44</v>
+        <v>88187.48</v>
       </c>
       <c r="O296" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="B297" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="C297" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>93.85</v>
+        <v>85.446</v>
       </c>
       <c r="E297" s="1">
-        <v>93.109</v>
+        <v>85.957</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>186218.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1482.0</v>
+        <v>-511.0</v>
       </c>
       <c r="J297" s="1">
-        <v>0.79584143315899</v>
+        <v>-0.59448328815571</v>
       </c>
       <c r="K297">
-        <v>0.29</v>
+        <v>0.66</v>
       </c>
       <c r="L297">
-        <v>578.08</v>
+        <v>663.7</v>
       </c>
       <c r="M297" s="1">
-        <v>187700.0</v>
+        <v>85446.0</v>
       </c>
       <c r="N297" s="1">
-        <v>188278.08</v>
+        <v>86109.7</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>715</v>
+        <v>698</v>
       </c>
       <c r="B298" t="s">
-        <v>716</v>
+        <v>699</v>
       </c>
       <c r="C298" s="1">
         <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.501</v>
+        <v>97.469</v>
       </c>
       <c r="E298" s="1">
-        <v>99.833</v>
+        <v>99.423</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>99833.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I298" s="1">
-        <v>668.0</v>
+        <v>-1954.0</v>
       </c>
       <c r="J298" s="1">
-        <v>0.66911742610159</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K298">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>717</v>
+        <v>0.6</v>
+      </c>
+      <c r="L298">
+        <v>600.0</v>
       </c>
       <c r="M298" s="1">
-        <v>100501.0</v>
+        <v>97469.0</v>
       </c>
       <c r="N298" s="1">
-        <v>103394.15</v>
+        <v>98069.0</v>
       </c>
       <c r="O298" s="1">
         <v>0.08</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="B299" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="C299" s="1">
-        <v>200000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.634</v>
+        <v>97.753</v>
       </c>
       <c r="E299" s="1">
-        <v>99.07</v>
+        <v>99.947</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>198140.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I299" s="1">
-        <v>1128.0</v>
+        <v>-1667.44</v>
       </c>
       <c r="J299" s="1">
-        <v>0.56929443827597</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K299">
-        <v>0.55</v>
+        <v>1.79</v>
       </c>
       <c r="L299" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="M299" s="1">
-        <v>199268.0</v>
+        <v>74292.28</v>
       </c>
       <c r="N299" s="1">
-        <v>200369.6</v>
+        <v>75650.91</v>
       </c>
       <c r="O299" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>721</v>
+        <v>703</v>
       </c>
       <c r="B300" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="C300" s="1">
-        <v>152912.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.929</v>
+        <v>100.001</v>
       </c>
       <c r="E300" s="1">
-        <v>97.12653029</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>148518.12</v>
+        <v>102000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>1227.07</v>
+        <v>1.02</v>
       </c>
       <c r="J300" s="1">
-        <v>0.82620895012676</v>
+        <v>0.001</v>
       </c>
       <c r="K300">
-        <v>0.57</v>
+        <v>0.7</v>
       </c>
       <c r="L300">
-        <v>876.63</v>
+        <v>713.47</v>
       </c>
       <c r="M300" s="1">
-        <v>149745.19</v>
+        <v>102001.02</v>
       </c>
       <c r="N300" s="1">
-        <v>150621.82</v>
+        <v>102714.49</v>
       </c>
       <c r="O300" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
       <c r="B301" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="C301" s="1">
-        <v>614563.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>97.646</v>
+        <v>98.034</v>
       </c>
       <c r="E301" s="1">
-        <v>100.78871816</v>
+        <v>99.779</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>619410.17</v>
+        <v>199558.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-19313.98</v>
+        <v>-3490.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-3.1181244570137</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K301">
-        <v>0.65</v>
+        <v>0.86</v>
       </c>
       <c r="L301" t="s">
-        <v>725</v>
+        <v>360</v>
       </c>
       <c r="M301" s="1">
-        <v>600096.19</v>
+        <v>196068.0</v>
       </c>
       <c r="N301" s="1">
-        <v>604095.06</v>
+        <v>197794.03</v>
       </c>
       <c r="O301" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>726</v>
+        <v>707</v>
       </c>
       <c r="B302" t="s">
-        <v>727</v>
+        <v>708</v>
       </c>
       <c r="C302" s="1">
-        <v>369137.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>103.476</v>
+        <v>97.896</v>
       </c>
       <c r="E302" s="1">
-        <v>117.40858001</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>433398.51</v>
+        <v>180000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-51430.31</v>
+        <v>-3787.2</v>
       </c>
       <c r="J302" s="1">
-        <v>-11.866748226707</v>
+        <v>-2.104</v>
       </c>
       <c r="K302">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>0.03</v>
+      </c>
+      <c r="L302">
+        <v>47.49</v>
       </c>
       <c r="M302" s="1">
-        <v>381968.2</v>
+        <v>176212.8</v>
       </c>
       <c r="N302" s="1">
-        <v>385571.08</v>
+        <v>176260.29</v>
       </c>
       <c r="O302" s="1">
-        <v>0.3</v>
+        <v>0.14</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="B303" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="C303" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.092</v>
+        <v>97.253</v>
       </c>
       <c r="E303" s="1">
-        <v>99.794</v>
+        <v>99.215</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>99794.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I303" s="1">
-        <v>-1702.0</v>
+        <v>-1373.4</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.7055133575165</v>
+        <v>-1.9775235599456</v>
       </c>
       <c r="K303">
-        <v>0.44</v>
+        <v>0.01</v>
       </c>
       <c r="L303">
-        <v>441.1</v>
+        <v>7.19</v>
       </c>
       <c r="M303" s="1">
-        <v>98092.0</v>
+        <v>68077.1</v>
       </c>
       <c r="N303" s="1">
-        <v>98533.1</v>
+        <v>68084.29</v>
       </c>
       <c r="O303" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="B304" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.261</v>
+        <v>99.666</v>
       </c>
       <c r="E304" s="1">
-        <v>99.105</v>
+        <v>101.669</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>198210.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-3688.0</v>
+        <v>-2003.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.8606528429444</v>
+        <v>-1.9701187185868</v>
       </c>
       <c r="K304">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.64</v>
+      </c>
+      <c r="L304">
+        <v>639.3</v>
       </c>
       <c r="M304" s="1">
-        <v>194522.0</v>
+        <v>99666.0</v>
       </c>
       <c r="N304" s="1">
-        <v>197228.85</v>
+        <v>100305.3</v>
       </c>
       <c r="O304" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>734</v>
+        <v>713</v>
       </c>
       <c r="B305" t="s">
-        <v>735</v>
+        <v>714</v>
       </c>
       <c r="C305" s="1">
-        <v>115000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.833</v>
+        <v>99.666</v>
       </c>
       <c r="E305" s="1">
         <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>115000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-192.05</v>
+        <v>-547.76</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.167</v>
+        <v>-0.334</v>
       </c>
       <c r="K305">
-        <v>2.8</v>
+        <v>3.49</v>
       </c>
       <c r="L305" t="s">
-        <v>736</v>
+        <v>715</v>
       </c>
       <c r="M305" s="1">
-        <v>114807.95</v>
+        <v>163452.24</v>
       </c>
       <c r="N305" s="1">
-        <v>118029.47</v>
+        <v>169179.22</v>
       </c>
       <c r="O305" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>737</v>
+        <v>716</v>
       </c>
       <c r="B306" t="s">
-        <v>738</v>
+        <v>717</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.349</v>
+        <v>98.527</v>
       </c>
       <c r="E306" s="1">
-        <v>101.2</v>
+        <v>100.78</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>202400.0</v>
+        <v>100780.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-3702.0</v>
+        <v>-2253.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.8290513833992</v>
+        <v>-2.2355626116293</v>
       </c>
       <c r="K306">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>3.02</v>
+      </c>
+      <c r="L306" t="s">
+        <v>718</v>
       </c>
       <c r="M306" s="1">
-        <v>198698.0</v>
+        <v>98527.0</v>
       </c>
       <c r="N306" s="1">
-        <v>199610.33</v>
+        <v>101547.55</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>739</v>
+        <v>719</v>
       </c>
       <c r="B307" t="s">
-        <v>740</v>
+        <v>720</v>
       </c>
       <c r="C307" s="1">
-        <v>239000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.694</v>
+        <v>99.86</v>
       </c>
       <c r="E307" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>238349.92</v>
+        <v>122000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-2471.26</v>
+        <v>-170.8</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.0368201508102</v>
+        <v>-0.14</v>
       </c>
       <c r="K307">
-        <v>0.71</v>
+        <v>2.57</v>
       </c>
       <c r="L307" t="s">
-        <v>741</v>
+        <v>721</v>
       </c>
       <c r="M307" s="1">
-        <v>235878.66</v>
+        <v>121829.2</v>
       </c>
       <c r="N307" s="1">
-        <v>237581.13</v>
+        <v>124960.42</v>
       </c>
       <c r="O307" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>742</v>
+        <v>722</v>
       </c>
       <c r="B308" t="s">
-        <v>743</v>
+        <v>723</v>
       </c>
       <c r="C308" s="1">
         <v>200000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>104.45</v>
+        <v>93.888</v>
       </c>
       <c r="E308" s="1">
-        <v>99.29</v>
+        <v>93.109</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>198580.0</v>
+        <v>186218.0</v>
       </c>
       <c r="I308" s="1">
-        <v>10320.0</v>
+        <v>1558.0</v>
       </c>
       <c r="J308" s="1">
-        <v>5.196897975627</v>
+        <v>0.83665381434663</v>
       </c>
       <c r="K308">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="L308">
-        <v>58.9</v>
+        <v>657.53</v>
       </c>
       <c r="M308" s="1">
-        <v>208900.0</v>
+        <v>187776.0</v>
       </c>
       <c r="N308" s="1">
-        <v>208958.9</v>
+        <v>188433.53</v>
       </c>
       <c r="O308" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>744</v>
+        <v>724</v>
       </c>
       <c r="B309" t="s">
-        <v>745</v>
+        <v>725</v>
       </c>
       <c r="C309" s="1">
         <v>100000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.926</v>
+        <v>100.015</v>
       </c>
       <c r="E309" s="1">
-        <v>102.47</v>
+        <v>99.833</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>102470.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-2544.0</v>
+        <v>182.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-2.4826778569337</v>
+        <v>0.18230444842888</v>
       </c>
       <c r="K309">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>10.96</v>
+        <v>3.21</v>
+      </c>
+      <c r="L309" t="s">
+        <v>726</v>
       </c>
       <c r="M309" s="1">
-        <v>99926.0</v>
+        <v>100015.0</v>
       </c>
       <c r="N309" s="1">
-        <v>99936.96</v>
+        <v>103225.96</v>
       </c>
       <c r="O309" s="1">
         <v>0.08</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="B310" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="C310" s="1">
-        <v>216647.49</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.344</v>
+        <v>98.916</v>
       </c>
       <c r="E310" s="1">
-        <v>95.01094612</v>
+        <v>99.07</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>205838.83</v>
+        <v>198140.0</v>
       </c>
       <c r="I310" s="1">
-        <v>5054.51</v>
+        <v>-308.0</v>
       </c>
       <c r="J310" s="1">
-        <v>2.4555668140943</v>
+        <v>-0.15544564449379</v>
       </c>
       <c r="K310">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>776.96</v>
+        <v>0.85</v>
+      </c>
+      <c r="L310" t="s">
+        <v>729</v>
       </c>
       <c r="M310" s="1">
-        <v>210893.34</v>
+        <v>197832.0</v>
       </c>
       <c r="N310" s="1">
-        <v>211670.3</v>
+        <v>199525.2</v>
       </c>
       <c r="O310" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>748</v>
+        <v>730</v>
       </c>
       <c r="B311" t="s">
-        <v>749</v>
+        <v>731</v>
       </c>
       <c r="C311" s="1">
-        <v>139513.84</v>
+        <v>153459.0</v>
       </c>
       <c r="D311" s="1">
-        <v>80.448</v>
+        <v>97.879</v>
       </c>
       <c r="E311" s="1">
-        <v>82.27299887</v>
+        <v>97.12905076</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>114782.22</v>
+        <v>149053.27</v>
       </c>
       <c r="I311" s="1">
-        <v>-2546.12</v>
+        <v>1150.86</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.2182181177538</v>
+        <v>0.7721132183145</v>
       </c>
       <c r="K311">
-        <v>0.47</v>
+        <v>0.63</v>
       </c>
       <c r="L311">
-        <v>653.61</v>
+        <v>971.21</v>
       </c>
       <c r="M311" s="1">
-        <v>112236.1</v>
+        <v>150204.13</v>
       </c>
       <c r="N311" s="1">
-        <v>112889.71</v>
+        <v>151175.34</v>
       </c>
       <c r="O311" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>750</v>
+        <v>732</v>
       </c>
       <c r="B312" t="s">
-        <v>751</v>
+        <v>733</v>
       </c>
       <c r="C312" s="1">
-        <v>167000.0</v>
+        <v>616760.0</v>
       </c>
       <c r="D312" s="1">
-        <v>92.554</v>
+        <v>96.723</v>
       </c>
       <c r="E312" s="1">
-        <v>92.586</v>
+        <v>100.77701699</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>154618.62</v>
+        <v>621552.33</v>
       </c>
       <c r="I312" s="1">
-        <v>-53.44</v>
+        <v>-25003.56</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.034562460847212</v>
+        <v>-4.0227602396728</v>
       </c>
       <c r="K312">
-        <v>1.26</v>
+        <v>0.85</v>
       </c>
       <c r="L312" t="s">
-        <v>752</v>
+        <v>734</v>
       </c>
       <c r="M312" s="1">
-        <v>154565.18</v>
+        <v>596548.77</v>
       </c>
       <c r="N312" s="1">
-        <v>156663.89</v>
+        <v>601787.01</v>
       </c>
       <c r="O312" s="1">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>753</v>
+        <v>735</v>
       </c>
       <c r="B313" t="s">
-        <v>754</v>
+        <v>736</v>
       </c>
       <c r="C313" s="1">
-        <v>308484.93</v>
+        <v>370455.0</v>
       </c>
       <c r="D313" s="1">
-        <v>102.34</v>
+        <v>102.441</v>
       </c>
       <c r="E313" s="1">
-        <v>106.29075138</v>
+        <v>117.36097232</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>327890.95</v>
+        <v>434769.59</v>
       </c>
       <c r="I313" s="1">
-        <v>-12187.47</v>
+        <v>-55271.79</v>
       </c>
       <c r="J313" s="1">
-        <v>-3.716927838356</v>
+        <v>-12.712892362136</v>
       </c>
       <c r="K313">
-        <v>0.72</v>
+        <v>1.27</v>
       </c>
       <c r="L313" t="s">
-        <v>755</v>
+        <v>737</v>
       </c>
       <c r="M313" s="1">
-        <v>315703.48</v>
+        <v>379497.8</v>
       </c>
       <c r="N313" s="1">
-        <v>317921.19</v>
+        <v>384217.3</v>
       </c>
       <c r="O313" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>756</v>
+        <v>738</v>
       </c>
       <c r="B314" t="s">
-        <v>757</v>
+        <v>739</v>
       </c>
       <c r="C314" s="1">
-        <v>158000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>97.804</v>
+        <v>97.173</v>
       </c>
       <c r="E314" s="1">
-        <v>99.422</v>
+        <v>99.794</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>157086.76</v>
+        <v>99794.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-2556.44</v>
+        <v>-2621.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.6274064090443</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K314">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="L314">
-        <v>661.22</v>
+        <v>719.18</v>
       </c>
       <c r="M314" s="1">
-        <v>154530.32</v>
+        <v>97173.0</v>
       </c>
       <c r="N314" s="1">
-        <v>155191.54</v>
+        <v>97892.18</v>
       </c>
       <c r="O314" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>758</v>
+        <v>740</v>
       </c>
       <c r="B315" t="s">
-        <v>759</v>
+        <v>741</v>
       </c>
       <c r="C315" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.447</v>
+        <v>97.266</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>190000.0</v>
+        <v>198210.0</v>
       </c>
       <c r="I315" s="1">
-        <v>849.3</v>
+        <v>-3678.0</v>
       </c>
       <c r="J315" s="1">
-        <v>0.447</v>
+        <v>-1.8556076888149</v>
       </c>
       <c r="K315">
-        <v>3.84</v>
+        <v>1.61</v>
       </c>
       <c r="L315" t="s">
-        <v>760</v>
+        <v>742</v>
       </c>
       <c r="M315" s="1">
-        <v>190849.3</v>
+        <v>194532.0</v>
       </c>
       <c r="N315" s="1">
-        <v>198136.97</v>
+        <v>197755.29</v>
       </c>
       <c r="O315" s="1">
         <v>0.16</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>761</v>
+        <v>743</v>
       </c>
       <c r="B316" t="s">
-        <v>762</v>
+        <v>744</v>
       </c>
       <c r="C316" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>88.78</v>
+        <v>98.784</v>
       </c>
       <c r="E316" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>177242.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>318.0</v>
+        <v>-1398.4</v>
       </c>
       <c r="J316" s="1">
-        <v>0.17941571410839</v>
+        <v>-1.216</v>
       </c>
       <c r="K316">
-        <v>1.37</v>
+        <v>3.09</v>
       </c>
       <c r="L316" t="s">
-        <v>763</v>
+        <v>745</v>
       </c>
       <c r="M316" s="1">
-        <v>177560.0</v>
+        <v>113601.6</v>
       </c>
       <c r="N316" s="1">
-        <v>180293.56</v>
+        <v>117159.18</v>
       </c>
       <c r="O316" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>764</v>
+        <v>746</v>
       </c>
       <c r="B317" t="s">
-        <v>765</v>
+        <v>747</v>
       </c>
       <c r="C317" s="1">
         <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>74.374</v>
+        <v>98.602</v>
       </c>
       <c r="E317" s="1">
-        <v>73.87</v>
+        <v>101.2</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>147740.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I317" s="1">
-        <v>1008.0</v>
+        <v>-5196.0</v>
       </c>
       <c r="J317" s="1">
-        <v>0.68227968051983</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K317">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>632.88</v>
+        <v>0.75</v>
+      </c>
+      <c r="L317" t="s">
+        <v>748</v>
       </c>
       <c r="M317" s="1">
-        <v>148748.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N317" s="1">
-        <v>149380.88</v>
+        <v>198704.27</v>
       </c>
       <c r="O317" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>766</v>
+        <v>749</v>
       </c>
       <c r="B318" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="C318" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.84</v>
+        <v>98.051</v>
       </c>
       <c r="E318" s="1">
-        <v>99.985</v>
+        <v>99.728</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>199970.0</v>
+        <v>238349.92</v>
       </c>
       <c r="I318" s="1">
-        <v>-4290.0</v>
+        <v>-4008.03</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.1453217982697</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K318">
-        <v>2.88</v>
+        <v>0.97</v>
       </c>
       <c r="L318" t="s">
-        <v>768</v>
+        <v>751</v>
       </c>
       <c r="M318" s="1">
-        <v>195680.0</v>
+        <v>234341.89</v>
       </c>
       <c r="N318" s="1">
-        <v>201449.86</v>
+        <v>236661.5</v>
       </c>
       <c r="O318" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>769</v>
+        <v>752</v>
       </c>
       <c r="B319" t="s">
-        <v>770</v>
+        <v>753</v>
       </c>
       <c r="C319" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.929</v>
+        <v>104.238</v>
       </c>
       <c r="E319" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>100000.0</v>
+        <v>198580.0</v>
       </c>
       <c r="I319" s="1">
-        <v>929.0</v>
+        <v>9896.0</v>
       </c>
       <c r="J319" s="1">
-        <v>0.929</v>
+        <v>4.9833820122872</v>
       </c>
       <c r="K319">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>0.46</v>
+      </c>
+      <c r="L319">
+        <v>913.01</v>
       </c>
       <c r="M319" s="1">
-        <v>100929.0</v>
+        <v>208476.0</v>
       </c>
       <c r="N319" s="1">
-        <v>103345.73</v>
+        <v>209389.01</v>
       </c>
       <c r="O319" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="B320" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C320" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>98.044</v>
+        <v>98.972</v>
       </c>
       <c r="E320" s="1">
-        <v>99.917</v>
+        <v>102.47</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>199834.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-3746.0</v>
+        <v>-3498.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.8745558813815</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K320">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L320">
-        <v>573.29</v>
+        <v>328.77</v>
       </c>
       <c r="M320" s="1">
-        <v>196088.0</v>
+        <v>98972.0</v>
       </c>
       <c r="N320" s="1">
-        <v>196661.29</v>
+        <v>99300.77</v>
       </c>
       <c r="O320" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="B321" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="C321" s="1">
-        <v>100000.0</v>
+        <v>217422.49</v>
       </c>
       <c r="D321" s="1">
-        <v>98.742</v>
+        <v>97.244</v>
       </c>
       <c r="E321" s="1">
-        <v>99.326</v>
+        <v>95.01893295</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>99326.0</v>
+        <v>206592.53</v>
       </c>
       <c r="I321" s="1">
-        <v>-584.0</v>
+        <v>4837.79</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.58796286974206</v>
+        <v>2.3417061594628</v>
       </c>
       <c r="K321">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="L321">
-        <v>307.88</v>
+        <v>900.67</v>
       </c>
       <c r="M321" s="1">
-        <v>98742.0</v>
+        <v>211430.32</v>
       </c>
       <c r="N321" s="1">
-        <v>99049.88</v>
+        <v>212330.99</v>
       </c>
       <c r="O321" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="B322" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="C322" s="1">
-        <v>100000.0</v>
+        <v>140011.84</v>
       </c>
       <c r="D322" s="1">
-        <v>98.181</v>
+        <v>79.721</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>82.26630691</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>100000.0</v>
+        <v>115182.57</v>
       </c>
       <c r="I322" s="1">
-        <v>-1819.0</v>
+        <v>-3563.73</v>
       </c>
       <c r="J322" s="1">
-        <v>-1.819</v>
+        <v>-3.0939837511874</v>
       </c>
       <c r="K322">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="L322">
-        <v>565.3</v>
+        <v>756.06</v>
       </c>
       <c r="M322" s="1">
-        <v>98181.0</v>
+        <v>111618.84</v>
       </c>
       <c r="N322" s="1">
-        <v>98746.3</v>
+        <v>112374.9</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>778</v>
+        <v>760</v>
       </c>
       <c r="B323" t="s">
-        <v>779</v>
+        <v>761</v>
       </c>
       <c r="C323" s="1">
-        <v>200000.0</v>
+        <v>167598.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.607</v>
+        <v>91.912</v>
       </c>
       <c r="E323" s="1">
-        <v>99.3</v>
+        <v>92.58533515</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>198600.0</v>
+        <v>155171.17</v>
       </c>
       <c r="I323" s="1">
-        <v>-1386.0</v>
+        <v>-1128.5</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.69788519637462</v>
+        <v>-0.72726138495959</v>
       </c>
       <c r="K323">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>1.39</v>
+      </c>
+      <c r="L323" t="s">
+        <v>762</v>
       </c>
       <c r="M323" s="1">
-        <v>197214.0</v>
+        <v>154042.67</v>
       </c>
       <c r="N323" s="1">
-        <v>197816.74</v>
+        <v>156368.61</v>
       </c>
       <c r="O323" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="B324" t="s">
-        <v>781</v>
+        <v>764</v>
       </c>
       <c r="C324" s="1">
-        <v>100000.0</v>
+        <v>309588.93</v>
       </c>
       <c r="D324" s="1">
-        <v>99.512</v>
+        <v>101.271</v>
       </c>
       <c r="E324" s="1">
-        <v>99.499</v>
+        <v>106.27810239</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>99499.0</v>
+        <v>329025.24</v>
       </c>
       <c r="I324" s="1">
-        <v>13.0</v>
+        <v>-15501.43</v>
       </c>
       <c r="J324" s="1">
-        <v>0.013065457944301</v>
+        <v>-4.7113194112403</v>
       </c>
       <c r="K324">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>965.75</v>
+        <v>1.04</v>
+      </c>
+      <c r="L324" t="s">
+        <v>765</v>
       </c>
       <c r="M324" s="1">
-        <v>99512.0</v>
+        <v>313523.81</v>
       </c>
       <c r="N324" s="1">
-        <v>100477.75</v>
+        <v>316757.95</v>
       </c>
       <c r="O324" s="1">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="B325" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
       <c r="C325" s="1">
-        <v>900000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>66.653</v>
+        <v>99.888</v>
       </c>
       <c r="E325" s="1">
-        <v>70.36</v>
+        <v>99.958</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>633240.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I325" s="1">
-        <v>-33363.0</v>
+        <v>-72.1</v>
       </c>
       <c r="J325" s="1">
-        <v>-5.2686185332575</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K325">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.13</v>
+      </c>
+      <c r="L325">
+        <v>137.57</v>
       </c>
       <c r="M325" s="1">
-        <v>599877.0</v>
+        <v>102884.64</v>
       </c>
       <c r="N325" s="1">
-        <v>609000.29</v>
+        <v>103022.21</v>
       </c>
       <c r="O325" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>785</v>
+        <v>768</v>
       </c>
       <c r="B326" t="s">
-        <v>786</v>
+        <v>769</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>99.411</v>
+        <v>97.317</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>100000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I326" s="1">
-        <v>-589.0</v>
+        <v>-3325.9</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.589</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K326">
-        <v>1.41</v>
+        <v>0.68</v>
       </c>
       <c r="L326" t="s">
-        <v>787</v>
+        <v>770</v>
       </c>
       <c r="M326" s="1">
-        <v>99411.0</v>
+        <v>153760.86</v>
       </c>
       <c r="N326" s="1">
-        <v>100816.16</v>
+        <v>154830.07</v>
       </c>
       <c r="O326" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>788</v>
+        <v>771</v>
       </c>
       <c r="B327" t="s">
-        <v>789</v>
+        <v>772</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.063</v>
+        <v>99.85</v>
       </c>
       <c r="E327" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>99871.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-808.0</v>
+        <v>-285.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.80904366632957</v>
+        <v>-0.15</v>
       </c>
       <c r="K327">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.15</v>
+      </c>
+      <c r="L327">
+        <v>291.51</v>
       </c>
       <c r="M327" s="1">
-        <v>99063.0</v>
+        <v>189715.0</v>
       </c>
       <c r="N327" s="1">
-        <v>100666.08</v>
+        <v>190006.51</v>
       </c>
       <c r="O327" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>791</v>
+        <v>773</v>
       </c>
       <c r="B328" t="s">
-        <v>792</v>
+        <v>774</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.53</v>
+        <v>88.297</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>100000.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I328" s="1">
-        <v>530.0</v>
+        <v>-648.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.53</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K328">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>32.35</v>
+        <v>1.5</v>
+      </c>
+      <c r="L328" t="s">
+        <v>775</v>
       </c>
       <c r="M328" s="1">
-        <v>100530.0</v>
+        <v>176594.0</v>
       </c>
       <c r="N328" s="1">
-        <v>100562.35</v>
+        <v>179585.78</v>
       </c>
       <c r="O328" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>793</v>
+        <v>776</v>
       </c>
       <c r="B329" t="s">
-        <v>794</v>
+        <v>777</v>
       </c>
       <c r="C329" s="1">
-        <v>2370000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>87.351</v>
+        <v>73.793</v>
       </c>
       <c r="E329" s="1">
-        <v>87.4151519</v>
+        <v>73.87</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>2071739.1</v>
+        <v>147740.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1520.4</v>
+        <v>-154.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.073387619126366</v>
+        <v>-0.10423717341275</v>
       </c>
       <c r="K329">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>0.38</v>
+      </c>
+      <c r="L329">
+        <v>752.05</v>
       </c>
       <c r="M329" s="1">
-        <v>2070218.7</v>
+        <v>147586.0</v>
       </c>
       <c r="N329" s="1">
-        <v>2086354.18</v>
+        <v>148338.05</v>
       </c>
       <c r="O329" s="1">
-        <v>1.65</v>
+        <v>0.12</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>796</v>
+        <v>778</v>
       </c>
       <c r="B330" t="s">
-        <v>797</v>
+        <v>779</v>
       </c>
       <c r="C330" s="1">
-        <v>649000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>74.652</v>
+        <v>97.515</v>
       </c>
       <c r="E330" s="1">
-        <v>74.6182527</v>
+        <v>99.985</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>484272.46</v>
+        <v>199970.0</v>
       </c>
       <c r="I330" s="1">
-        <v>219.02</v>
+        <v>-4940.0</v>
       </c>
       <c r="J330" s="1">
-        <v>0.045226606526417</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K330">
-        <v>0.61</v>
+        <v>3.15</v>
       </c>
       <c r="L330" t="s">
-        <v>798</v>
+        <v>780</v>
       </c>
       <c r="M330" s="1">
-        <v>484491.48</v>
+        <v>195030.0</v>
       </c>
       <c r="N330" s="1">
-        <v>488481.5</v>
+        <v>201336.16</v>
       </c>
       <c r="O330" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>799</v>
+        <v>781</v>
       </c>
       <c r="B331" t="s">
-        <v>800</v>
+        <v>782</v>
       </c>
       <c r="C331" s="1">
-        <v>1590000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>95.942</v>
+        <v>100.578</v>
       </c>
       <c r="E331" s="1">
-        <v>96.3792327</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>1532429.8</v>
+        <v>100000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-6952.0</v>
+        <v>578.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.45365862762523</v>
+        <v>0.578</v>
       </c>
       <c r="K331">
-        <v>0.76</v>
+        <v>2.72</v>
       </c>
       <c r="L331" t="s">
-        <v>801</v>
+        <v>783</v>
       </c>
       <c r="M331" s="1">
-        <v>1525477.8</v>
+        <v>100578.0</v>
       </c>
       <c r="N331" s="1">
-        <v>1537522.59</v>
+        <v>103300.78</v>
       </c>
       <c r="O331" s="1">
-        <v>1.21</v>
+        <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>802</v>
+        <v>784</v>
       </c>
       <c r="B332" t="s">
-        <v>803</v>
+        <v>785</v>
       </c>
       <c r="C332" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>96.878</v>
+        <v>100.151</v>
       </c>
       <c r="E332" s="1">
-        <v>101.30508571</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>70913.56</v>
+        <v>100000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-3098.96</v>
+        <v>151.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-4.3700527797504</v>
+        <v>0.151</v>
       </c>
       <c r="K332">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.26</v>
+      </c>
+      <c r="L332">
+        <v>263.7</v>
       </c>
       <c r="M332" s="1">
-        <v>67814.6</v>
+        <v>100151.0</v>
       </c>
       <c r="N332" s="1">
-        <v>69126.38</v>
+        <v>100414.7</v>
       </c>
       <c r="O332" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>805</v>
+        <v>786</v>
       </c>
       <c r="B333" t="s">
-        <v>806</v>
+        <v>787</v>
       </c>
       <c r="C333" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.956</v>
+        <v>97.295</v>
       </c>
       <c r="E333" s="1">
-        <v>99.646</v>
+        <v>99.917</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>99646.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I333" s="1">
-        <v>310.0</v>
+        <v>-5244.0</v>
       </c>
       <c r="J333" s="1">
-        <v>0.31110129859703</v>
+        <v>-2.6241780677963</v>
       </c>
       <c r="K333">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>316.44</v>
+        <v>0.55</v>
+      </c>
+      <c r="L333" t="s">
+        <v>788</v>
       </c>
       <c r="M333" s="1">
-        <v>99956.0</v>
+        <v>194590.0</v>
       </c>
       <c r="N333" s="1">
-        <v>100272.44</v>
+        <v>195699.59</v>
       </c>
       <c r="O333" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>807</v>
+        <v>789</v>
       </c>
       <c r="B334" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="C334" s="1">
         <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.421</v>
+        <v>97.74</v>
       </c>
       <c r="E334" s="1">
-        <v>97.41</v>
+        <v>99.326</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>97410.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I334" s="1">
-        <v>3011.0</v>
+        <v>-1586.0</v>
       </c>
       <c r="J334" s="1">
-        <v>3.091058412894</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K334">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>0.6</v>
+      </c>
+      <c r="L334">
+        <v>595.89</v>
       </c>
       <c r="M334" s="1">
-        <v>100421.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N334" s="1">
-        <v>104410.04</v>
+        <v>98335.89</v>
       </c>
       <c r="O334" s="1">
         <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>810</v>
+        <v>791</v>
       </c>
       <c r="B335" t="s">
-        <v>811</v>
+        <v>792</v>
       </c>
       <c r="C335" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.143</v>
+        <v>97.565</v>
       </c>
       <c r="E335" s="1">
-        <v>100.507</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>201014.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2728.0</v>
+        <v>-2435.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.3571194046186</v>
+        <v>-2.435</v>
       </c>
       <c r="K335">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>0.87</v>
+      </c>
+      <c r="L335">
+        <v>868.88</v>
       </c>
       <c r="M335" s="1">
-        <v>198286.0</v>
+        <v>97565.0</v>
       </c>
       <c r="N335" s="1">
-        <v>204333.26</v>
+        <v>98433.88</v>
       </c>
       <c r="O335" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="B336" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="C336" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>88.661</v>
+        <v>98.828</v>
       </c>
       <c r="E336" s="1">
-        <v>85.25</v>
+        <v>99.499</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>42625.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I336" s="1">
-        <v>1705.5</v>
+        <v>-671.0</v>
       </c>
       <c r="J336" s="1">
-        <v>4.0011730205279</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K336">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>28.77</v>
+        <v>1.26</v>
+      </c>
+      <c r="L336" t="s">
+        <v>795</v>
       </c>
       <c r="M336" s="1">
-        <v>44330.5</v>
+        <v>98828.0</v>
       </c>
       <c r="N336" s="1">
-        <v>44359.27</v>
+        <v>100091.7</v>
       </c>
       <c r="O336" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>815</v>
+        <v>796</v>
       </c>
       <c r="B337" t="s">
-        <v>816</v>
+        <v>797</v>
       </c>
       <c r="C337" s="1">
-        <v>100000.0</v>
+        <v>903217.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.748</v>
+        <v>65.777</v>
       </c>
       <c r="E337" s="1">
-        <v>102.939</v>
+        <v>70.35181468</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>102939.0</v>
+        <v>635429.55</v>
       </c>
       <c r="I337" s="1">
-        <v>-2191.0</v>
+        <v>-41320.51</v>
       </c>
       <c r="J337" s="1">
-        <v>-2.1284450014086</v>
+        <v>-6.5027680881382</v>
       </c>
       <c r="K337">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>566.1</v>
+        <v>1.17</v>
+      </c>
+      <c r="L337" t="s">
+        <v>798</v>
       </c>
       <c r="M337" s="1">
-        <v>100748.0</v>
+        <v>594109.04</v>
       </c>
       <c r="N337" s="1">
-        <v>101314.1</v>
+        <v>604700.19</v>
       </c>
       <c r="O337" s="1">
-        <v>0.08</v>
+        <v>0.48</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>817</v>
+        <v>799</v>
       </c>
       <c r="B338" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="C338" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.358</v>
+        <v>98.297</v>
       </c>
       <c r="E338" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>201522.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-6806.0</v>
+        <v>-1703.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-3.3772987564633</v>
+        <v>-1.703</v>
       </c>
       <c r="K338">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>906.16</v>
+        <v>1.68</v>
+      </c>
+      <c r="L338" t="s">
+        <v>801</v>
       </c>
       <c r="M338" s="1">
-        <v>194716.0</v>
+        <v>98297.0</v>
       </c>
       <c r="N338" s="1">
-        <v>195622.16</v>
+        <v>99979.37</v>
       </c>
       <c r="O338" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>819</v>
+        <v>802</v>
       </c>
       <c r="B339" t="s">
-        <v>820</v>
+        <v>803</v>
       </c>
       <c r="C339" s="1">
         <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>104.941</v>
+        <v>98.543</v>
       </c>
       <c r="E339" s="1">
-        <v>104.45</v>
+        <v>99.871</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>104450.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I339" s="1">
-        <v>491.0</v>
+        <v>-1328.0</v>
       </c>
       <c r="J339" s="1">
-        <v>0.47008137865007</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K339">
-        <v>4.16</v>
+        <v>1.91</v>
       </c>
       <c r="L339" t="s">
-        <v>821</v>
+        <v>804</v>
       </c>
       <c r="M339" s="1">
-        <v>104941.0</v>
+        <v>98543.0</v>
       </c>
       <c r="N339" s="1">
-        <v>109097.85</v>
+        <v>100453.96</v>
       </c>
       <c r="O339" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>822</v>
+        <v>805</v>
       </c>
       <c r="B340" t="s">
-        <v>823</v>
+        <v>806</v>
       </c>
       <c r="C340" s="1">
         <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.435</v>
+        <v>99.69</v>
       </c>
       <c r="E340" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>99908.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2473.0</v>
+        <v>-310.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.4752772550747</v>
+        <v>-0.31</v>
       </c>
       <c r="K340">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="L340">
-        <v>839.58</v>
+        <v>345.07</v>
       </c>
       <c r="M340" s="1">
-        <v>97435.0</v>
+        <v>99690.0</v>
       </c>
       <c r="N340" s="1">
-        <v>98274.58</v>
+        <v>100035.07</v>
       </c>
       <c r="O340" s="1">
         <v>0.08</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>824</v>
+        <v>807</v>
       </c>
       <c r="B341" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="C341" s="1">
-        <v>100000.0</v>
+        <v>2379000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>102.577</v>
+        <v>86.8</v>
       </c>
       <c r="E341" s="1">
-        <v>103.15</v>
+        <v>87.41459521</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>103150.0</v>
+        <v>2079593.22</v>
       </c>
       <c r="I341" s="1">
-        <v>-573.0</v>
+        <v>-14621.22</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.55550169655841</v>
+        <v>-0.70308076884382</v>
       </c>
       <c r="K341">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="L341">
-        <v>117.12</v>
+        <v>866.87</v>
       </c>
       <c r="M341" s="1">
-        <v>102577.0</v>
+        <v>2064972.0</v>
       </c>
       <c r="N341" s="1">
-        <v>102694.12</v>
+        <v>2065838.87</v>
       </c>
       <c r="O341" s="1">
-        <v>0.08</v>
+        <v>1.63</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>825</v>
+        <v>809</v>
       </c>
       <c r="B342" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="C342" s="1">
-        <v>100000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>104.208</v>
+        <v>73.928</v>
       </c>
       <c r="E342" s="1">
-        <v>106.6</v>
+        <v>74.61877607</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>106600.0</v>
+        <v>486514.42</v>
       </c>
       <c r="I342" s="1">
-        <v>-2392.0</v>
+        <v>-4503.86</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.2439024390244</v>
+        <v>-0.92574028946562</v>
       </c>
       <c r="K342">
-        <v>2.14</v>
+        <v>0.68</v>
       </c>
       <c r="L342" t="s">
-        <v>827</v>
+        <v>811</v>
       </c>
       <c r="M342" s="1">
-        <v>104208.0</v>
+        <v>482010.56</v>
       </c>
       <c r="N342" s="1">
-        <v>106350.47</v>
+        <v>486459.34</v>
       </c>
       <c r="O342" s="1">
-        <v>0.08</v>
+        <v>0.38</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="B343" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="C343" s="1">
-        <v>171000.0</v>
+        <v>1860000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>98.2</v>
+        <v>64.531</v>
       </c>
       <c r="E343" s="1">
-        <v>99.902</v>
+        <v>65.634</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>170832.42</v>
+        <v>1220792.4</v>
       </c>
       <c r="I343" s="1">
-        <v>-2910.42</v>
+        <v>-20515.8</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.7036695962043</v>
+        <v>-1.6805314318798</v>
       </c>
       <c r="K343">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="L343" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
       <c r="M343" s="1">
-        <v>167922.0</v>
+        <v>1200276.6</v>
       </c>
       <c r="N343" s="1">
-        <v>168940.97</v>
+        <v>1215207.56</v>
       </c>
       <c r="O343" s="1">
-        <v>0.13</v>
+        <v>0.96</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="B344" t="s">
-        <v>832</v>
+        <v>816</v>
       </c>
       <c r="C344" s="1">
-        <v>168000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.324</v>
+        <v>95.754</v>
       </c>
       <c r="E344" s="1">
-        <v>100.0</v>
+        <v>101.30508571</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>168000.0</v>
+        <v>70913.56</v>
       </c>
       <c r="I344" s="1">
-        <v>544.32</v>
+        <v>-3885.76</v>
       </c>
       <c r="J344" s="1">
-        <v>0.324</v>
+        <v>-5.4795725951426</v>
       </c>
       <c r="K344">
-        <v>0.96</v>
+        <v>2.19</v>
       </c>
       <c r="L344" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="M344" s="1">
-        <v>168544.32</v>
+        <v>67027.8</v>
       </c>
       <c r="N344" s="1">
-        <v>170158.09</v>
+        <v>68562.05</v>
       </c>
       <c r="O344" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="B345" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>101.387</v>
+        <v>99.114</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>100000.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I345" s="1">
-        <v>1387.0</v>
+        <v>-532.0</v>
       </c>
       <c r="J345" s="1">
-        <v>1.387</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K345">
-        <v>0.03</v>
+        <v>0.59</v>
       </c>
       <c r="L345">
-        <v>34.05</v>
+        <v>594.52</v>
       </c>
       <c r="M345" s="1">
-        <v>101387.0</v>
+        <v>99114.0</v>
       </c>
       <c r="N345" s="1">
-        <v>101421.05</v>
+        <v>99708.52</v>
       </c>
       <c r="O345" s="1">
         <v>0.08</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="B346" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="C346" s="1">
         <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>102.116</v>
+        <v>100.239</v>
       </c>
       <c r="E346" s="1">
-        <v>103.602</v>
+        <v>97.41</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>103602.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1486.0</v>
+        <v>2829.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.4343352444933</v>
+        <v>2.9042192793348</v>
       </c>
       <c r="K346">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="L346">
-        <v>360.96</v>
+        <v>306.85</v>
       </c>
       <c r="M346" s="1">
-        <v>102116.0</v>
+        <v>100239.0</v>
       </c>
       <c r="N346" s="1">
-        <v>102476.96</v>
+        <v>100545.85</v>
       </c>
       <c r="O346" s="1">
         <v>0.08</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="B347" t="s">
-        <v>839</v>
+        <v>823</v>
       </c>
       <c r="C347" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.745</v>
+        <v>99.691</v>
       </c>
       <c r="E347" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>198284.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-794.0</v>
+        <v>-309.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.40043573863751</v>
+        <v>-0.309</v>
       </c>
       <c r="K347">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>0.33</v>
+      </c>
+      <c r="L347">
+        <v>325.41</v>
       </c>
       <c r="M347" s="1">
-        <v>197490.0</v>
+        <v>99691.0</v>
       </c>
       <c r="N347" s="1">
-        <v>202182.47</v>
+        <v>100016.41</v>
       </c>
       <c r="O347" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>841</v>
+        <v>824</v>
       </c>
       <c r="B348" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="C348" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.346</v>
+        <v>99.215</v>
       </c>
       <c r="E348" s="1">
         <v>100.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I348" s="1">
-        <v>519.0</v>
+        <v>-785.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.346</v>
+        <v>-0.785</v>
       </c>
       <c r="K348">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L348">
-        <v>62.07</v>
+        <v>228.12</v>
       </c>
       <c r="M348" s="1">
-        <v>150519.0</v>
+        <v>99215.0</v>
       </c>
       <c r="N348" s="1">
-        <v>150581.07</v>
+        <v>99443.12</v>
       </c>
       <c r="O348" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>843</v>
+        <v>826</v>
       </c>
       <c r="B349" t="s">
-        <v>844</v>
+        <v>827</v>
       </c>
       <c r="C349" s="1">
-        <v>152000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.251</v>
+        <v>88.025</v>
       </c>
       <c r="E349" s="1">
-        <v>102.83</v>
+        <v>85.25</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>156301.6</v>
+        <v>42625.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-5440.08</v>
+        <v>1387.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-3.4805017990859</v>
+        <v>3.2551319648094</v>
       </c>
       <c r="K349">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>0.12</v>
+      </c>
+      <c r="L349">
+        <v>58.56</v>
       </c>
       <c r="M349" s="1">
-        <v>150861.52</v>
+        <v>44012.5</v>
       </c>
       <c r="N349" s="1">
-        <v>155452.75</v>
+        <v>44071.06</v>
       </c>
       <c r="O349" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>846</v>
+        <v>828</v>
       </c>
       <c r="B350" t="s">
-        <v>847</v>
+        <v>829</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.193</v>
+        <v>99.995</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>102.939</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>100000.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1807.0</v>
+        <v>-2944.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.807</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K350">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="L350">
-        <v>814.79</v>
+        <v>854.11</v>
       </c>
       <c r="M350" s="1">
-        <v>98193.0</v>
+        <v>99995.0</v>
       </c>
       <c r="N350" s="1">
-        <v>99007.79</v>
+        <v>100849.11</v>
       </c>
       <c r="O350" s="1">
         <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="B351" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="C351" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>96.024</v>
+        <v>96.695</v>
       </c>
       <c r="E351" s="1">
-        <v>97.25</v>
+        <v>100.761</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>97250.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-1226.0</v>
+        <v>-8132.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.2606683804627</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K351">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L351" t="s">
+        <v>832</v>
       </c>
       <c r="M351" s="1">
-        <v>96024.0</v>
+        <v>193390.0</v>
       </c>
       <c r="N351" s="1">
-        <v>96024.0</v>
+        <v>194832.47</v>
       </c>
       <c r="O351" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="B352" t="s">
-        <v>851</v>
+        <v>834</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.15</v>
+        <v>103.953</v>
       </c>
       <c r="E352" s="1">
-        <v>99.147</v>
+        <v>104.45</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99147.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I352" s="1">
-        <v>1003.0</v>
+        <v>-497.0</v>
       </c>
       <c r="J352" s="1">
-        <v>1.0116291970508</v>
+        <v>-0.47582575394926</v>
       </c>
       <c r="K352">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>0.24</v>
+      </c>
+      <c r="L352">
+        <v>244.52</v>
       </c>
       <c r="M352" s="1">
-        <v>100150.0</v>
+        <v>103953.0</v>
       </c>
       <c r="N352" s="1">
-        <v>103159.59</v>
+        <v>104197.52</v>
       </c>
       <c r="O352" s="1">
         <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>853</v>
+        <v>835</v>
       </c>
       <c r="B353" t="s">
-        <v>854</v>
+        <v>836</v>
       </c>
       <c r="C353" s="1">
         <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>99.677</v>
+        <v>102.045</v>
       </c>
       <c r="E353" s="1">
-        <v>99.695</v>
+        <v>103.15</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>99695.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-18.0</v>
+        <v>-1105.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.01805506795727</v>
+        <v>-1.0712554532235</v>
       </c>
       <c r="K353">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="L353">
-        <v>339.04</v>
+        <v>494.52</v>
       </c>
       <c r="M353" s="1">
-        <v>99677.0</v>
+        <v>102045.0</v>
       </c>
       <c r="N353" s="1">
-        <v>100016.04</v>
+        <v>102539.52</v>
       </c>
       <c r="O353" s="1">
         <v>0.08</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>855</v>
+        <v>837</v>
       </c>
       <c r="B354" t="s">
-        <v>856</v>
+        <v>836</v>
       </c>
       <c r="C354" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>82.873</v>
+        <v>96.967</v>
       </c>
       <c r="E354" s="1">
-        <v>81.804</v>
+        <v>99.908</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>245412.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I354" s="1">
-        <v>3207.0</v>
+        <v>-2941.0</v>
       </c>
       <c r="J354" s="1">
-        <v>1.3067820644467</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K354">
-        <v>0.47</v>
+        <v>1.15</v>
       </c>
       <c r="L354" t="s">
-        <v>857</v>
+        <v>838</v>
       </c>
       <c r="M354" s="1">
-        <v>248619.0</v>
+        <v>96967.0</v>
       </c>
       <c r="N354" s="1">
-        <v>250042.97</v>
+        <v>98118.74</v>
       </c>
       <c r="O354" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>858</v>
+        <v>839</v>
       </c>
       <c r="B355" t="s">
-        <v>859</v>
+        <v>840</v>
       </c>
       <c r="C355" s="1">
-        <v>155000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.033</v>
+        <v>103.318</v>
       </c>
       <c r="E355" s="1">
-        <v>99.417</v>
+        <v>106.6</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>154096.35</v>
+        <v>106600.0</v>
       </c>
       <c r="I355" s="1">
-        <v>2504.8</v>
+        <v>-3282.0</v>
       </c>
       <c r="J355" s="1">
-        <v>1.6254765281592</v>
+        <v>-3.078799249531</v>
       </c>
       <c r="K355">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>270.72</v>
+        <v>2.48</v>
+      </c>
+      <c r="L355" t="s">
+        <v>841</v>
       </c>
       <c r="M355" s="1">
-        <v>156601.15</v>
+        <v>103318.0</v>
       </c>
       <c r="N355" s="1">
-        <v>156871.87</v>
+        <v>105798.14</v>
       </c>
       <c r="O355" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="B356" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="C356" s="1">
-        <v>157.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>135.4</v>
+        <v>97.282</v>
       </c>
       <c r="E356" s="1">
-        <v>44.9</v>
+        <v>99.902</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>70493.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I356" s="1">
-        <v>142085.0</v>
+        <v>-4480.2</v>
       </c>
       <c r="J356" s="1">
-        <v>201.55902004454</v>
+        <v>-2.6225701187163</v>
       </c>
       <c r="K356">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="L356" t="s">
+        <v>844</v>
       </c>
       <c r="M356" s="1">
-        <v>212578.0</v>
+        <v>166352.22</v>
       </c>
       <c r="N356" s="1">
-        <v>212578.0</v>
+        <v>167863.7</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
       <c r="B357" t="s">
-        <v>863</v>
+        <v>846</v>
       </c>
       <c r="C357" s="1">
-        <v>157.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>0.5</v>
+        <v>99.874</v>
       </c>
       <c r="E357" s="1">
-        <v>1.8</v>
+        <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>2826.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-2041.0</v>
+        <v>-211.68</v>
       </c>
       <c r="J357" s="1">
-        <v>-72.222222222222</v>
+        <v>-0.126</v>
       </c>
       <c r="K357">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.28</v>
+      </c>
+      <c r="L357" t="s">
+        <v>847</v>
       </c>
       <c r="M357" s="1">
-        <v>785.0</v>
+        <v>167788.32</v>
       </c>
       <c r="N357" s="1">
-        <v>785.0</v>
+        <v>169940.01</v>
       </c>
       <c r="O357" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>864</v>
+        <v>848</v>
       </c>
       <c r="B358" t="s">
-        <v>865</v>
+        <v>849</v>
       </c>
       <c r="C358" s="1">
-        <v>630.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>0.07</v>
+        <v>100.293</v>
       </c>
       <c r="E358" s="1">
-        <v>0.1083650794</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-60425.0</v>
+        <v>293.0</v>
       </c>
       <c r="J358" s="1">
-        <v>0</v>
+        <v>0.293</v>
       </c>
       <c r="K358">
-        <v>0.0</v>
+        <v>0.36</v>
       </c>
       <c r="L358">
-        <v>0.0</v>
+        <v>363.22</v>
       </c>
       <c r="M358" s="1">
-        <v>-60425.0</v>
+        <v>100293.0</v>
       </c>
       <c r="N358" s="1">
-        <v>-60425.0</v>
+        <v>100656.22</v>
       </c>
       <c r="O358" s="1">
-        <v>-0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
       <c r="B359" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
       <c r="C359" s="1">
-        <v>115.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>76.4</v>
+        <v>101.547</v>
       </c>
       <c r="E359" s="1">
-        <v>53.2</v>
+        <v>103.602</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>61180.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I359" s="1">
-        <v>26680.0</v>
+        <v>-2055.0</v>
       </c>
       <c r="J359" s="1">
-        <v>43.609022556391</v>
+        <v>-1.9835524410726</v>
       </c>
       <c r="K359">
-        <v>0.0</v>
+        <v>0.7</v>
       </c>
       <c r="L359">
-        <v>0.0</v>
+        <v>698.63</v>
       </c>
       <c r="M359" s="1">
-        <v>87860.0</v>
+        <v>101547.0</v>
       </c>
       <c r="N359" s="1">
-        <v>87860.0</v>
+        <v>102245.63</v>
       </c>
       <c r="O359" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>868</v>
+        <v>852</v>
       </c>
       <c r="B360" t="s">
-        <v>869</v>
+        <v>853</v>
       </c>
       <c r="C360" s="1">
-        <v>160.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>81.3</v>
+        <v>97.923</v>
       </c>
       <c r="E360" s="1">
-        <v>75.3</v>
+        <v>99.142</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>120480.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I360" s="1">
-        <v>9600.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J360" s="1">
-        <v>7.9681274900398</v>
+        <v>-1.2295495350104</v>
       </c>
       <c r="K360">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.65</v>
+      </c>
+      <c r="L360" t="s">
+        <v>854</v>
       </c>
       <c r="M360" s="1">
-        <v>130080.0</v>
+        <v>195846.0</v>
       </c>
       <c r="N360" s="1">
-        <v>130080.0</v>
+        <v>201154.22</v>
       </c>
       <c r="O360" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>870</v>
+        <v>855</v>
       </c>
       <c r="B361" t="s">
-        <v>871</v>
+        <v>856</v>
       </c>
       <c r="C361" s="1">
-        <v>-312.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>16.3</v>
+        <v>99.666</v>
       </c>
       <c r="E361" s="1">
-        <v>12.1</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>-37752.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-13104.0</v>
+        <v>-501.0</v>
       </c>
       <c r="J361" s="1">
-        <v>34.710743801653</v>
+        <v>-0.334</v>
       </c>
       <c r="K361">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="L361">
-        <v>0.0</v>
+        <v>512.09</v>
       </c>
       <c r="M361" s="1">
-        <v>-50856.0</v>
+        <v>149499.0</v>
       </c>
       <c r="N361" s="1">
-        <v>-50856.0</v>
+        <v>150011.09</v>
       </c>
       <c r="O361" s="1">
-        <v>-0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
+        <v>857</v>
+      </c>
+      <c r="B362" t="s">
+        <v>858</v>
+      </c>
+      <c r="C362" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.961</v>
+      </c>
+      <c r="E362" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-5880.88</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-3.7625206651755</v>
+      </c>
+      <c r="K362">
+        <v>3.32</v>
+      </c>
+      <c r="L362" t="s">
+        <v>859</v>
+      </c>
+      <c r="M362" s="1">
+        <v>150420.72</v>
+      </c>
+      <c r="N362" s="1">
+        <v>155464.83</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>860</v>
+      </c>
+      <c r="B363" t="s">
+        <v>861</v>
+      </c>
+      <c r="C363" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>97.564</v>
+      </c>
+      <c r="E363" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-2436.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-2.436</v>
+      </c>
+      <c r="K363">
+        <v>1.05</v>
+      </c>
+      <c r="L363" t="s">
+        <v>862</v>
+      </c>
+      <c r="M363" s="1">
+        <v>97564.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>98615.08</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>863</v>
+      </c>
+      <c r="B364" t="s">
+        <v>864</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>95.679</v>
+      </c>
+      <c r="E364" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-1571.0</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-1.6154241645244</v>
+      </c>
+      <c r="K364">
+        <v>0.2</v>
+      </c>
+      <c r="L364">
+        <v>198.63</v>
+      </c>
+      <c r="M364" s="1">
+        <v>95679.0</v>
+      </c>
+      <c r="N364" s="1">
+        <v>95877.63</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>865</v>
+      </c>
+      <c r="B365" t="s">
+        <v>866</v>
+      </c>
+      <c r="C365" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>98.847</v>
+      </c>
+      <c r="E365" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-848.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-0.85059431265359</v>
+      </c>
+      <c r="K365">
+        <v>0.64</v>
+      </c>
+      <c r="L365">
+        <v>636.99</v>
+      </c>
+      <c r="M365" s="1">
+        <v>98847.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>99483.99</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>867</v>
+      </c>
+      <c r="B366" t="s">
+        <v>868</v>
+      </c>
+      <c r="C366" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>82.363</v>
+      </c>
+      <c r="E366" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1677.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0.683340667938</v>
+      </c>
+      <c r="K366">
+        <v>0.53</v>
+      </c>
+      <c r="L366" t="s">
+        <v>869</v>
+      </c>
+      <c r="M366" s="1">
+        <v>247089.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>248691.74</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>870</v>
+      </c>
+      <c r="B367" t="s">
+        <v>871</v>
+      </c>
+      <c r="C367" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1605.8</v>
+      </c>
+      <c r="J367" s="1">
+        <v>1.0420752989931</v>
+      </c>
+      <c r="K367">
+        <v>0.47</v>
+      </c>
+      <c r="L367">
+        <v>732.53</v>
+      </c>
+      <c r="M367" s="1">
+        <v>155702.15</v>
+      </c>
+      <c r="N367" s="1">
+        <v>156434.68</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
         <v>872</v>
       </c>
-      <c r="B362" t="s">
+      <c r="B368" t="s">
         <v>873</v>
       </c>
-      <c r="C362" s="1">
+      <c r="C368" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E368" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0.0</v>
+      </c>
+      <c r="L368">
+        <v>0.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="N368" s="1">
+        <v>-95862.5</v>
+      </c>
+      <c r="O368" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>874</v>
+      </c>
+      <c r="B369" t="s">
+        <v>875</v>
+      </c>
+      <c r="C369" s="1">
+        <v>160.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E369" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>120480.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-25120.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K369">
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>95360.0</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>876</v>
+      </c>
+      <c r="B370" t="s">
+        <v>877</v>
+      </c>
+      <c r="C370" s="1">
         <v>-630.0</v>
       </c>
-      <c r="D362" s="1">
-[...2 lines deleted...]
-      <c r="E362" s="1">
+      <c r="D370" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E370" s="1">
         <v>0.0738333333</v>
       </c>
-      <c r="F362" t="s">
-[...11 lines deleted...]
-      <c r="J362" s="1">
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="J370" s="1">
         <v>0</v>
       </c>
-      <c r="K362">
-[...14 lines deleted...]
-      <c r="P362">
+      <c r="K370">
+        <v>0.0</v>
+      </c>
+      <c r="L370">
+        <v>0.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="N370" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P370">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>