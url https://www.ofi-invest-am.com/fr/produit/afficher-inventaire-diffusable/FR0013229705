--- v3 (2026-07-16)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1809 +118,1887 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...8 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 660.96</t>
+    <t>19 657.53</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>4 618.15</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 839.95</t>
+    <t>16 638.75</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 745.21</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>35 783.56</t>
+    <t>3 852.05</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>24 143.84</t>
+    <t>33 801.37</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 851.03</t>
+    <t>24 272.26</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 915.07</t>
+    <t>2 301.37</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 183.74</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>2 470.36</t>
+    <t>7 221.04</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 973.15</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>32 954.79</t>
+    <t>38 502.74</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 584.42</t>
+    <t>10 180.03</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>6 776.71</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 794.52</t>
-[...17 lines deleted...]
-    <t>17 210.96</t>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 644.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 328.77</t>
-[...8 lines deleted...]
-    <t>6 061.64</t>
+    <t>8 246.58</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 561.64</t>
+    <t>5 273.97</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>30 553.42</t>
+    <t>1 210.96</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 627.40</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>55 750.68</t>
-[...5 lines deleted...]
-    <t>ASB BANK LTD 3.185 16/04/2029</t>
+    <t>4 401.37</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>14 484.25</t>
+    <t>20 836.99</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>34 280.82</t>
+    <t>44 075.34</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>31 975.32</t>
+    <t>68 599.11</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 237.62</t>
+    <t>6 580.60</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 099.52</t>
-[...8 lines deleted...]
-    <t>5 958.90</t>
+    <t>4 821.27</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>1 186.11</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>4 750.96</t>
+    <t>7 278.07</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>8 558.90</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>8 534.59</t>
+    <t>14 544.86</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 403.00</t>
+    <t>3 753.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>26 839.73</t>
+    <t>31 154.79</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>9 280.90</t>
+    <t>3 043.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>13 990.87</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 996.95</t>
+    <t>7 544.04</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>15 153.46</t>
+    <t>22 655.17</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>11 094.52</t>
+    <t>17 327.40</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>39 729.50</t>
-[...8 lines deleted...]
-    <t>12 760.27</t>
+    <t>1 103.60</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>8 183.22</t>
+    <t>15 118.15</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>42 330.82</t>
+    <t>1 553.42</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 834.05</t>
-[...8 lines deleted...]
-    <t>27 502.12</t>
+    <t>19 440.90</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>1 257.69</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>18 505.48</t>
+    <t>24 361.64</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>21 071.43</t>
+    <t>29 175.82</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>20 301.37</t>
-[...8 lines deleted...]
-    <t>4 346.23</t>
+    <t>26 808.22</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>8 802.74</t>
+    <t>11 131.51</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>14 794.52</t>
+    <t>33 753.42</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>13 114.79</t>
+    <t>17 372.84</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>16 727.05</t>
+    <t>20 888.01</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>11 667.47</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>15 879.45</t>
+    <t>19 715.07</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 638.70</t>
+    <t>5 717.47</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 904.11</t>
+    <t>12 037.67</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>25 991.10</t>
+    <t>30 665.75</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 653.26</t>
+    <t>9 028.60</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>9 483.05</t>
-[...8 lines deleted...]
-    <t>10 017.81</t>
+    <t>11 784.77</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>42 652.05</t>
+    <t>50 323.29</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
+    <t>5 159.59</t>
+  </si>
+  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>31 926.37</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>75 041.10</t>
+    <t>3 842.47</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>12 293.48</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>21 676.03</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 945.21</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>16 764.04</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 489.77</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>5 008.64</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>72 095.89</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 290.41</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 943.49</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>8 342.47</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 750.63</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>23 776.03</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>14 357.88</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>14 438.17</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>29 702.87</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>35 023.59</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>11 866.44</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 750.58</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>6 652.40</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>3 200.94</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>14 300.55</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>10 929.45</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>2 838.36</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 809.59</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>9 700.47</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 530.82</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>9 468.49</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>5 372.60</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 906.18</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>10 036.48</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>12 054.79</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 891.47</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 728.58</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 241.78</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 679.45</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>7 428.77</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 099.32</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>64 356.16</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 869.07</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>13 150.68</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 748.97</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 284.25</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>52 880.48</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>30 076.03</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 921.56</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>6 041.10</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>4 056.16</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 943.49</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>15 812.14</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 897.26</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 995.89</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 394.52</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 446.58</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 534.25</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 549.15</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>34 547.45</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>15 452.05</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 417.81</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>20 034.25</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 899.00</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>25 890.41</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 134.83</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>21 671.23</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 618.70</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>4 968.53</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 517.40</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 150.68</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>48 175.34</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 869.53</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>11 668.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>14 677.74</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>39 569.86</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>18 079.23</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 667.12</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>24 910.14</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>10 179.79</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 241.10</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>11 486.30</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 129.42</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 752.60</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 449.94</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>2 447.12</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>9 536.30</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 772.60</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>30 125.34</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>20 610.84</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>11 835.62</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>16 454.79</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 390.41</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>5 154.11</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>7 489.73</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>14 186.10</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>52 397.26</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>8 883.98</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>31 412.10</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 080.82</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>5 691.78</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>23 472.95</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 932.12</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>10 418.21</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>4 295.89</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>8 571.58</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>5 466.81</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>12 471.58</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>8 501.37</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>11 900.34</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>2 219.18</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>7 134.25</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>25 142.47</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 374.66</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>6 835.07</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>19 072.60</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
     <t>16 168.49</t>
   </si>
   <si>
-    <t>FR001400F067</t>
-[...1048 lines deleted...]
-  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 407.04</t>
-[...14 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>10 089.24</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>7 639.73</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 799.66</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 887.67</t>
+    <t>7 545.21</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 769.86</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>23 016.44</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>3 894.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 742.74</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>38 311.23</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 518.36</t>
+    <t>9 777.53</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>2 426.30</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...5 lines deleted...]
-    <t>27 086.30</t>
+    <t>3 082.19</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>7 674.66</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 577.40</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>4 130.14</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 272.61</t>
+    <t>18 727.96</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-17 319.44</t>
+    <t>-48 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2240,256 +2318,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>327.2253</v>
       </c>
       <c r="D2">
-        <v>6425.52</v>
+        <v>6449.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2097920.31</v>
+        <v>2110414.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2097920.31</v>
+        <v>2110414.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11453.15</v>
+        <v>11495.75</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39902779.87</v>
+        <v>37809547.05</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39902779.87</v>
+        <v>37809547.05</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179390.1878</v>
+        <v>1362111.3765</v>
       </c>
       <c r="D4">
-        <v>112.71</v>
+        <v>113.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132930274.99</v>
+        <v>154164921.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132930274.99</v>
+        <v>154164921.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>167691.6441</v>
+        <v>176708.9231</v>
       </c>
       <c r="D5">
-        <v>102.62</v>
+        <v>102.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17209186.03</v>
+        <v>18192272.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17209186.03</v>
+        <v>18192272.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.64</v>
+        <v>99.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189420.8</v>
+        <v>190023.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189420.8</v>
+        <v>190023.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:P213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="O213" sqref="O213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2508,10239 +2586,10639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1938.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4792.36</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4787.9772961816</v>
+        <v>4801.0741389397</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9279100.0</v>
+        <v>13130937.77</v>
       </c>
       <c r="I2" s="1">
-        <v>8493.68</v>
+        <v>14620.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.091535601513078</v>
+        <v>0.11134718826712</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9287593.68</v>
+        <v>13145558.7</v>
       </c>
       <c r="N2" s="1">
-        <v>9287593.68</v>
+        <v>13145558.7</v>
       </c>
       <c r="O2" s="1">
-        <v>4.83</v>
+        <v>6.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>56.0</v>
+        <v>401.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.69</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>115.83375</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-8050.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-8050.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-8050.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.975</v>
+        <v>99.409</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>38250.0</v>
+        <v>546.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>69.52</v>
       </c>
       <c r="M4" s="1">
-        <v>38250.0</v>
+        <v>695863.0</v>
       </c>
       <c r="N4" s="1">
-        <v>38250.0</v>
+        <v>695932.52</v>
       </c>
       <c r="O4" s="1">
-        <v>0.02</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.747</v>
+        <v>101.656</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>10565.0</v>
+        <v>10110.0</v>
       </c>
       <c r="J5" s="1">
-        <v>2.1207619888793</v>
+        <v>2.0294277054018</v>
       </c>
       <c r="K5">
-        <v>3.33</v>
+        <v>3.93</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>508735.0</v>
+        <v>508280.0</v>
       </c>
       <c r="N5" s="1">
-        <v>525395.96</v>
+        <v>527937.53</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.507</v>
+        <v>101.397</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6984.0</v>
+        <v>6654.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.3472710956957</v>
+        <v>2.2363605198681</v>
       </c>
       <c r="K6">
-        <v>1.01</v>
+        <v>1.54</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>304521.0</v>
+        <v>304191.0</v>
       </c>
       <c r="N6" s="1">
-        <v>307546.68</v>
+        <v>308809.15</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.106</v>
+        <v>107.767</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>33816.33</v>
+        <v>37075.06</v>
       </c>
       <c r="J7" s="1">
-        <v>6.8424156429498</v>
+        <v>7.5017889436052</v>
       </c>
       <c r="K7">
-        <v>2.6</v>
+        <v>3.38</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>528032.58</v>
+        <v>531291.31</v>
       </c>
       <c r="N7" s="1">
-        <v>540872.53</v>
+        <v>547930.06</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>102.006</v>
+        <v>100.58</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>16783.58</v>
+        <v>9529.0</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0998782855866</v>
+        <v>0.73412320850902</v>
       </c>
       <c r="K8">
-        <v>4.47</v>
+        <v>0.13</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>816048.0</v>
+        <v>1307540.0</v>
       </c>
       <c r="N8" s="1">
-        <v>851831.56</v>
+        <v>1309285.21</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.059</v>
+        <v>101.307</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>708.0</v>
+        <v>11191.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.059</v>
+        <v>1.4002349810592</v>
       </c>
       <c r="K9">
-        <v>2.01</v>
+        <v>0.48</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1200708.0</v>
+        <v>810456.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1224851.84</v>
+        <v>814308.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.426</v>
+        <v>101.328</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-11300.0</v>
+        <v>15936.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.9100976542837</v>
+        <v>1.328</v>
       </c>
       <c r="K10">
-        <v>1.43</v>
+        <v>2.82</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1230325.0</v>
+        <v>1215936.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1248176.03</v>
+        <v>1249737.37</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.103</v>
+        <v>98.137</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-17200.0</v>
+        <v>-14912.5</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.1661813748703</v>
+        <v>-1.2010470150005</v>
       </c>
       <c r="K11">
-        <v>1.36</v>
+        <v>1.94</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>776824.0</v>
+        <v>1226712.5</v>
       </c>
       <c r="N11" s="1">
-        <v>787739.07</v>
+        <v>1250984.76</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>867000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.545</v>
+        <v>96.82</v>
       </c>
       <c r="E12" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>866609.85</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>5115.3</v>
+        <v>-19464.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.59026561952879</v>
+        <v>-2.4513112953765</v>
       </c>
       <c r="K12">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>871725.15</v>
+        <v>774560.0</v>
       </c>
       <c r="N12" s="1">
-        <v>874195.51</v>
+        <v>776861.37</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.679</v>
+        <v>93.777</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>7394.67</v>
+        <v>224.97</v>
       </c>
       <c r="J13" s="1">
-        <v>0.81464547409872</v>
+        <v>0.026340515886327</v>
       </c>
       <c r="K13">
-        <v>3.66</v>
+        <v>0.46</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>915111.0</v>
+        <v>854308.47</v>
       </c>
       <c r="N13" s="1">
-        <v>948065.79</v>
+        <v>858492.21</v>
       </c>
       <c r="O13" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.203</v>
+        <v>100.558</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>19580.29</v>
+        <v>5228.01</v>
       </c>
       <c r="J14" s="1">
-        <v>9.7498920830406</v>
+        <v>0.60327147216247</v>
       </c>
       <c r="K14">
-        <v>4.29</v>
+        <v>0.83</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>220406.0</v>
+        <v>871837.86</v>
       </c>
       <c r="N14" s="1">
-        <v>228990.42</v>
+        <v>879058.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>400000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.917</v>
+        <v>99.554</v>
       </c>
       <c r="E15" s="1">
-        <v>106.6386</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>426554.4</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>-10886.4</v>
+        <v>-509.68</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.5521715401365</v>
+        <v>-0.092326837002991</v>
       </c>
       <c r="K15">
-        <v>4.7</v>
+        <v>0.36</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>415668.0</v>
+        <v>551529.16</v>
       </c>
       <c r="N15" s="1">
-        <v>434462.52</v>
+        <v>553502.31</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>107.305</v>
+        <v>101.487</v>
       </c>
       <c r="E16" s="1">
-        <v>111.15333333</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>333460.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>-11545.0</v>
+        <v>5666.67</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.4621843699394</v>
+        <v>0.62427763087616</v>
       </c>
       <c r="K16">
-        <v>5.59</v>
+        <v>4.28</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>321915.0</v>
+        <v>913383.0</v>
       </c>
       <c r="N16" s="1">
-        <v>338697.53</v>
+        <v>951885.74</v>
       </c>
       <c r="O16" s="1">
-        <v>0.18</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.788</v>
+        <v>109.887</v>
       </c>
       <c r="E17" s="1">
-        <v>99.433</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>596598.0</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>-9870.0</v>
+        <v>18948.29</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.654380336508</v>
+        <v>9.43519134079</v>
       </c>
       <c r="K17">
-        <v>2.87</v>
+        <v>5.09</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>586728.0</v>
+        <v>219774.0</v>
       </c>
       <c r="N17" s="1">
-        <v>603938.96</v>
+        <v>229954.03</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.946</v>
+        <v>99.994</v>
       </c>
       <c r="E18" s="1">
-        <v>98.803</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>395212.0</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-11428.0</v>
+        <v>8031.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8916126028562</v>
+        <v>0.4157461337618</v>
       </c>
       <c r="K18">
-        <v>1.58</v>
+        <v>0.35</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>383784.0</v>
+        <v>1939883.6</v>
       </c>
       <c r="N18" s="1">
-        <v>390112.77</v>
+        <v>1946660.31</v>
       </c>
       <c r="O18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.345</v>
+        <v>104.118</v>
       </c>
       <c r="E19" s="1">
-        <v>99.462144</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>994621.44</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-11171.44</v>
+        <v>-10082.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.1231851185512</v>
+        <v>-2.3636844444695</v>
       </c>
       <c r="K19">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>983450.0</v>
+        <v>416472.0</v>
       </c>
       <c r="N19" s="1">
-        <v>989511.64</v>
+        <v>418006.25</v>
       </c>
       <c r="O19" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.804</v>
+        <v>100.334</v>
       </c>
       <c r="E20" s="1">
-        <v>98.646</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>394584.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-7368.0</v>
+        <v>-1656.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.8672830119822</v>
+        <v>-0.27432660769307</v>
       </c>
       <c r="K20">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>387216.0</v>
+        <v>602004.0</v>
       </c>
       <c r="N20" s="1">
-        <v>390777.64</v>
+        <v>603648.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.152</v>
+        <v>96.161</v>
       </c>
       <c r="E21" s="1">
-        <v>99.912</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>799296.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-6080.0</v>
+        <v>-10568.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.76066938906237</v>
+        <v>-2.6740078742548</v>
       </c>
       <c r="K21">
-        <v>3.82</v>
+        <v>2.06</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>793216.0</v>
+        <v>384644.0</v>
       </c>
       <c r="N21" s="1">
-        <v>823769.42</v>
+        <v>392890.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.146</v>
+        <v>96.547</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87029412</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1663795.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4687.0</v>
+        <v>-8396.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.28170537836693</v>
+        <v>-2.1278105549135</v>
       </c>
       <c r="K22">
-        <v>3.28</v>
+        <v>1.32</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>1668482.0</v>
+        <v>386188.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1724232.68</v>
+        <v>391461.97</v>
       </c>
       <c r="O22" s="1">
-        <v>0.9</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.166</v>
+        <v>99.209</v>
       </c>
       <c r="E23" s="1">
-        <v>100.51763636</v>
+        <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1105694.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-3868.0</v>
+        <v>-5624.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.34982553943496</v>
+        <v>-0.7036191848827</v>
       </c>
       <c r="K23">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>383.95</v>
+        <v>0.15</v>
+      </c>
+      <c r="L23" t="s">
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>1101826.0</v>
+        <v>793672.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1102209.95</v>
+        <v>794882.96</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.526</v>
+        <v>96.194</v>
       </c>
       <c r="E24" s="1">
-        <v>103.75</v>
+        <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>726250.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>19432.0</v>
+        <v>616.0</v>
       </c>
       <c r="J24" s="1">
-        <v>2.6756626506024</v>
+        <v>0.16034985422741</v>
       </c>
       <c r="K24">
-        <v>2.07</v>
+        <v>1.41</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>745682.0</v>
+        <v>384776.0</v>
       </c>
       <c r="N24" s="1">
-        <v>760166.25</v>
+        <v>390403.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.894</v>
+        <v>97.825</v>
       </c>
       <c r="E25" s="1">
-        <v>105.43894615</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1370706.3</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-33084.3</v>
+        <v>-770.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.4136680483631</v>
+        <v>-0.046279739992006</v>
       </c>
       <c r="K25">
-        <v>2.64</v>
+        <v>0.26</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>1337622.0</v>
+        <v>1663025.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1371902.82</v>
+        <v>1667426.37</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>1380000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.166</v>
+        <v>106.927</v>
       </c>
       <c r="E26" s="1">
-        <v>100.93461304</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1392897.66</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-24406.86</v>
+        <v>22239.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.752236413406</v>
+        <v>3.0621686746988</v>
       </c>
       <c r="K26">
-        <v>2.32</v>
+        <v>2.98</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>1368490.8</v>
+        <v>748489.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1400466.12</v>
+        <v>769325.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>713000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>89.059</v>
+        <v>102.519</v>
       </c>
       <c r="E27" s="1">
-        <v>98.844</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>704757.72</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-69767.05</v>
+        <v>-37959.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.8994374974708</v>
+        <v>-2.7693241068491</v>
       </c>
       <c r="K27">
-        <v>0.73</v>
+        <v>3.39</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>634990.67</v>
+        <v>1332747.0</v>
       </c>
       <c r="N27" s="1">
-        <v>640228.29</v>
+        <v>1376822.34</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>281000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>89.193</v>
+        <v>98.72</v>
       </c>
       <c r="E28" s="1">
-        <v>84.29</v>
+        <v>99.65603468</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>236854.9</v>
+        <v>2471469.66</v>
       </c>
       <c r="I28" s="1">
-        <v>13777.43</v>
+        <v>-23213.66</v>
       </c>
       <c r="J28" s="1">
-        <v>5.8168228734132</v>
+        <v>-0.93926542476754</v>
       </c>
       <c r="K28">
-        <v>1.46</v>
+        <v>2.77</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>250632.33</v>
+        <v>2448256.0</v>
       </c>
       <c r="N28" s="1">
-        <v>254731.85</v>
+        <v>2516855.11</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>600000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.321</v>
+        <v>88.933</v>
       </c>
       <c r="E29" s="1">
-        <v>99.359085</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>596154.51</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>11771.49</v>
+        <v>-70665.43</v>
       </c>
       <c r="J29" s="1">
-        <v>1.9745703173494</v>
+        <v>-10.026911092226</v>
       </c>
       <c r="K29">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>607926.0</v>
+        <v>634092.29</v>
       </c>
       <c r="N29" s="1">
-        <v>613884.9</v>
+        <v>640672.89</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>287000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.149</v>
+        <v>89.273</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>287000.0</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>20517.63</v>
+        <v>14002.23</v>
       </c>
       <c r="J30" s="1">
-        <v>7.149</v>
+        <v>5.9117333016965</v>
       </c>
       <c r="K30">
-        <v>1.66</v>
+        <v>1.72</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>307517.63</v>
+        <v>250857.13</v>
       </c>
       <c r="N30" s="1">
-        <v>312268.59</v>
+        <v>255678.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>900000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.922</v>
+        <v>99.495</v>
       </c>
       <c r="E31" s="1">
-        <v>105.76</v>
+        <v>99.658</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>951840.0</v>
+        <v>972662.08</v>
       </c>
       <c r="I31" s="1">
-        <v>-16542.0</v>
+        <v>-1590.88</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.7378971255673</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K31">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>935298.0</v>
+        <v>971071.2</v>
       </c>
       <c r="N31" s="1">
-        <v>943832.59</v>
+        <v>972257.31</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.143</v>
+        <v>107.463</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>290852.44</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1565.12</v>
+        <v>21418.81</v>
       </c>
       <c r="J32" s="1">
-        <v>0.53811479112914</v>
+        <v>7.463</v>
       </c>
       <c r="K32">
-        <v>0.82</v>
+        <v>2.54</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>292417.56</v>
+        <v>308418.81</v>
       </c>
       <c r="N32" s="1">
-        <v>294820.56</v>
+        <v>315696.88</v>
       </c>
       <c r="O32" s="1">
         <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.413</v>
+        <v>91.723</v>
       </c>
       <c r="E33" s="1">
-        <v>100.23766667</v>
+        <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>902139.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-7422.0</v>
+        <v>929.08</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.82271135601055</v>
+        <v>0.09216844774874</v>
       </c>
       <c r="K33">
-        <v>2.98</v>
+        <v>0.78</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>894717.0</v>
+        <v>1008953.0</v>
       </c>
       <c r="N33" s="1">
-        <v>921556.73</v>
+        <v>1017511.9</v>
       </c>
       <c r="O33" s="1">
         <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.228</v>
+        <v>103.775</v>
       </c>
       <c r="E34" s="1">
-        <v>107.962</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>863696.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-13872.0</v>
+        <v>-17865.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.6061206720883</v>
+        <v>-1.8768910741301</v>
       </c>
       <c r="K34">
-        <v>1.16</v>
+        <v>1.62</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>849824.0</v>
+        <v>933975.0</v>
       </c>
       <c r="N34" s="1">
-        <v>859104.9</v>
+        <v>948519.86</v>
       </c>
       <c r="O34" s="1">
         <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.052</v>
+        <v>99.913</v>
       </c>
       <c r="E35" s="1">
-        <v>86.95369714</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217351.76</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>29376.24</v>
+        <v>893.52</v>
       </c>
       <c r="J35" s="1">
-        <v>2.4131266709632</v>
+        <v>0.30720732478641</v>
       </c>
       <c r="K35">
-        <v>1.0</v>
+        <v>1.29</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>1246728.0</v>
+        <v>291745.96</v>
       </c>
       <c r="N35" s="1">
-        <v>1260718.87</v>
+        <v>295498.96</v>
       </c>
       <c r="O35" s="1">
-        <v>0.66</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>1045000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.284</v>
+        <v>99.208</v>
       </c>
       <c r="E36" s="1">
-        <v>99.298</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1037664.1</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>10303.7</v>
+        <v>-9267.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.99297065399102</v>
+        <v>-1.02722529455</v>
       </c>
       <c r="K36">
-        <v>0.19</v>
+        <v>3.46</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>1047967.8</v>
+        <v>892872.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1049964.75</v>
+        <v>924026.79</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>1685000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.905</v>
+        <v>100.237</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1675884.15</v>
+        <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-9334.9</v>
+        <v>5642.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.55701344272514</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K37">
-        <v>0.9</v>
+        <v>0.56</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1666549.25</v>
+        <v>1403318.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1681702.71</v>
+        <v>1411142.66</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.381</v>
+        <v>107.126</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1290796.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-11843.0</v>
+        <v>-6688.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.91749587076502</v>
+        <v>-0.7743465293344</v>
       </c>
       <c r="K38">
-        <v>0.85</v>
+        <v>0.38</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>1278953.0</v>
+        <v>857008.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1290047.52</v>
+        <v>860051.48</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.893</v>
+        <v>89.15</v>
       </c>
       <c r="E39" s="1">
-        <v>104.31933333</v>
+        <v>87.458688</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>938874.0</v>
+        <v>1749173.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-3837.0</v>
+        <v>33826.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.40868103707207</v>
+        <v>1.9338410381825</v>
       </c>
       <c r="K39">
-        <v>4.41</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>0.05</v>
+      </c>
+      <c r="L39">
+        <v>966.14</v>
       </c>
       <c r="M39" s="1">
-        <v>935037.0</v>
+        <v>1783000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>974766.5</v>
+        <v>1783966.14</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>600000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.157</v>
+        <v>100.551</v>
       </c>
       <c r="E40" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>598440.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-9498.0</v>
+        <v>13093.85</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.5871265289753</v>
+        <v>1.2618582448791</v>
       </c>
       <c r="K40">
-        <v>2.13</v>
+        <v>0.72</v>
       </c>
       <c r="L40" t="s">
         <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>588942.0</v>
+        <v>1050757.95</v>
       </c>
       <c r="N40" s="1">
-        <v>601702.27</v>
+        <v>1058301.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1500000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.09</v>
+        <v>98.823</v>
       </c>
       <c r="E41" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1498995.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-12645.0</v>
+        <v>-10716.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.84356518867641</v>
+        <v>-0.63945947576388</v>
       </c>
       <c r="K41">
-        <v>0.55</v>
+        <v>1.34</v>
       </c>
       <c r="L41" t="s">
         <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1486350.0</v>
+        <v>1665167.55</v>
       </c>
       <c r="N41" s="1">
-        <v>1494533.22</v>
+        <v>1687822.72</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.761</v>
+        <v>98.34</v>
       </c>
       <c r="E42" s="1">
-        <v>100.91</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1412740.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-16086.0</v>
+        <v>-12376.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.1386383906451</v>
+        <v>-0.95878822060186</v>
       </c>
       <c r="K42">
-        <v>3.02</v>
+        <v>1.33</v>
       </c>
       <c r="L42" t="s">
         <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>1396654.0</v>
+        <v>1278420.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1438984.82</v>
+        <v>1295747.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.365</v>
+        <v>103.628</v>
       </c>
       <c r="E43" s="1">
-        <v>99.8407</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>998407.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-14757.0</v>
+        <v>-6222.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.4780545408836</v>
+        <v>-0.66270873407933</v>
       </c>
       <c r="K43">
-        <v>1.48</v>
+        <v>0.12</v>
       </c>
       <c r="L43" t="s">
         <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>983650.0</v>
+        <v>932652.0</v>
       </c>
       <c r="N43" s="1">
-        <v>998484.05</v>
+        <v>933755.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>922000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.737</v>
+        <v>98.935</v>
       </c>
       <c r="E44" s="1">
-        <v>99.785</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>920017.7</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-442.56</v>
+        <v>-14970.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.04810342235807</v>
+        <v>-0.99866910830256</v>
       </c>
       <c r="K44">
-        <v>2.98</v>
+        <v>1.01</v>
       </c>
       <c r="L44" t="s">
         <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>919575.14</v>
+        <v>1484025.0</v>
       </c>
       <c r="N44" s="1">
-        <v>947077.26</v>
+        <v>1499143.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.41</v>
+        <v>99.537</v>
       </c>
       <c r="E45" s="1">
-        <v>99.922</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>899298.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>49392.0</v>
+        <v>-19222.0</v>
       </c>
       <c r="J45" s="1">
-        <v>5.4922839815056</v>
+        <v>-1.3606183728075</v>
       </c>
       <c r="K45">
-        <v>2.06</v>
+        <v>0.11</v>
       </c>
       <c r="L45" t="s">
         <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>948690.0</v>
+        <v>1393518.0</v>
       </c>
       <c r="N45" s="1">
-        <v>967195.48</v>
+        <v>1395071.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>108.814</v>
+        <v>98.349</v>
       </c>
       <c r="E46" s="1">
-        <v>109.825</v>
+        <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>878600.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-8088.0</v>
+        <v>-14917.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.92055542909174</v>
+        <v>-1.4940800695508</v>
       </c>
       <c r="K46">
-        <v>2.63</v>
+        <v>1.94</v>
       </c>
       <c r="L46" t="s">
         <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>870512.0</v>
+        <v>983490.0</v>
       </c>
       <c r="N46" s="1">
-        <v>891583.43</v>
+        <v>1002930.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.135</v>
+        <v>100.916</v>
       </c>
       <c r="E47" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1078400.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-17050.0</v>
+        <v>7328.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.5810459940653</v>
+        <v>0.916</v>
       </c>
       <c r="K47">
-        <v>2.03</v>
+        <v>0.16</v>
       </c>
       <c r="L47" t="s">
         <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>1061350.0</v>
+        <v>807328.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1081651.37</v>
+        <v>808585.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.38</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>166</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.578</v>
+        <v>105.098</v>
       </c>
       <c r="E48" s="1">
-        <v>105.696</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>739872.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-14826.0</v>
+        <v>46584.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.0038601271571</v>
+        <v>5.1800404315366</v>
       </c>
       <c r="K48">
-        <v>0.62</v>
+        <v>2.71</v>
       </c>
       <c r="L48" t="s">
         <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>725046.0</v>
+        <v>945882.0</v>
       </c>
       <c r="N48" s="1">
-        <v>729392.23</v>
+        <v>970243.64</v>
       </c>
       <c r="O48" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>89.67</v>
+        <v>108.938</v>
       </c>
       <c r="E49" s="1">
-        <v>88.7895</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>710316.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>7044.0</v>
+        <v>-7096.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.99167131248627</v>
+        <v>-0.80764853175506</v>
       </c>
       <c r="K49">
-        <v>1.1</v>
+        <v>3.65</v>
       </c>
       <c r="L49" t="s">
         <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>717360.0</v>
+        <v>871504.0</v>
       </c>
       <c r="N49" s="1">
-        <v>726162.74</v>
+        <v>900679.82</v>
       </c>
       <c r="O49" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.699</v>
+        <v>105.554</v>
       </c>
       <c r="E50" s="1">
-        <v>102.47372</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1537105.8</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-26620.8</v>
+        <v>-22860.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.7318781830112</v>
+        <v>-2.1198071216617</v>
       </c>
       <c r="K50">
-        <v>0.99</v>
+        <v>2.68</v>
       </c>
       <c r="L50" t="s">
         <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1510485.0</v>
+        <v>1055540.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1525279.52</v>
+        <v>1082348.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.79</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>921000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.292</v>
+        <v>89.543</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>916652.88</v>
+        <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-11383.56</v>
+        <v>6028.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.2418615866892</v>
+        <v>0.84863638155413</v>
       </c>
       <c r="K51">
-        <v>1.42</v>
+        <v>1.39</v>
       </c>
       <c r="L51" t="s">
         <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>905269.32</v>
+        <v>716344.0</v>
       </c>
       <c r="N51" s="1">
-        <v>918384.11</v>
+        <v>727475.51</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.474</v>
+        <v>100.306</v>
       </c>
       <c r="E52" s="1">
-        <v>99.46</v>
+        <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>895140.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-17874.0</v>
+        <v>-32753.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9967826261814</v>
+        <v>-1.4625589499161</v>
       </c>
       <c r="K52">
-        <v>1.86</v>
+        <v>1.53</v>
       </c>
       <c r="L52" t="s">
         <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>877266.0</v>
+        <v>2206732.0</v>
       </c>
       <c r="N52" s="1">
-        <v>893993.05</v>
+        <v>2240485.42</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>1.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.051</v>
+        <v>98.06</v>
       </c>
       <c r="E53" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>703150.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-16793.0</v>
+        <v>-13520.28</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.3882528621205</v>
+        <v>-1.4749618197894</v>
       </c>
       <c r="K53">
-        <v>1.67</v>
+        <v>1.89</v>
       </c>
       <c r="L53" t="s">
         <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>686357.0</v>
+        <v>903132.6</v>
       </c>
       <c r="N53" s="1">
-        <v>698024.47</v>
+        <v>920505.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.105</v>
+        <v>97.695</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>792616.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-23776.0</v>
+        <v>-15885.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.9996871120442</v>
+        <v>-1.7745827468329</v>
       </c>
       <c r="K54">
-        <v>1.98</v>
+        <v>2.32</v>
       </c>
       <c r="L54" t="s">
         <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>768840.0</v>
+        <v>879255.0</v>
       </c>
       <c r="N54" s="1">
-        <v>784719.45</v>
+        <v>900143.01</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>93.778</v>
+        <v>98.358</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47746</v>
+        <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>832297.14</v>
+        <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>11704.86</v>
+        <v>-14644.0</v>
       </c>
       <c r="J55" s="1">
-        <v>1.4063318780598</v>
+        <v>-2.0826281732205</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="L55" t="s">
         <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>844002.0</v>
+        <v>688506.0</v>
       </c>
       <c r="N55" s="1">
-        <v>848640.7</v>
+        <v>690438.19</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>103.253</v>
+        <v>96.081</v>
       </c>
       <c r="E56" s="1">
-        <v>100.8613224</v>
+        <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1260766.53</v>
+        <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>29895.97</v>
+        <v>-23968.0</v>
       </c>
       <c r="J56" s="1">
-        <v>2.3712534627644</v>
+        <v>-3.0239106957215</v>
       </c>
       <c r="K56">
-        <v>0.31</v>
+        <v>2.46</v>
       </c>
       <c r="L56" t="s">
         <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>1290662.5</v>
+        <v>768648.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1294566.61</v>
+        <v>788363.07</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.256</v>
+        <v>100.0</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>699727.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>30065.0</v>
+        <v>67702.86</v>
       </c>
       <c r="J57" s="1">
-        <v>4.2966757035244</v>
+        <v>8.1344578451874</v>
       </c>
       <c r="K57">
-        <v>3.71</v>
+        <v>0.64</v>
       </c>
       <c r="L57" t="s">
         <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>729792.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N57" s="1">
-        <v>755783.1</v>
+        <v>905717.47</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>794000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.807</v>
+        <v>103.151</v>
       </c>
       <c r="E58" s="1">
-        <v>99.943</v>
+        <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>793547.42</v>
+        <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>14800.16</v>
+        <v>28620.97</v>
       </c>
       <c r="J58" s="1">
-        <v>1.865063085959</v>
+        <v>2.2701245090953</v>
       </c>
       <c r="K58">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="L58" t="s">
         <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>808347.58</v>
+        <v>1289387.5</v>
       </c>
       <c r="N58" s="1">
-        <v>810000.84</v>
+        <v>1301425.17</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>517000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.907</v>
+        <v>99.534</v>
       </c>
       <c r="E59" s="1">
-        <v>99.702</v>
+        <v>99.254</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>515459.34</v>
+        <v>591553.84</v>
       </c>
       <c r="I59" s="1">
-        <v>-9280.15</v>
+        <v>1668.8</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.8003650879621</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K59">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>506179.19</v>
+        <v>593222.64</v>
       </c>
       <c r="N59" s="1">
-        <v>515662.24</v>
+        <v>593222.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>201</v>
+      </c>
+      <c r="B60" t="s">
         <v>202</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="E60" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>24010.0</v>
+      </c>
+      <c r="J60" s="1">
+        <v>3.4313382219065</v>
+      </c>
+      <c r="K60">
+        <v>4.38</v>
+      </c>
+      <c r="L60" t="s">
         <v>203</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>484255.0</v>
+        <v>723737.0</v>
       </c>
       <c r="N60" s="1">
-        <v>494272.81</v>
+        <v>754402.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>204</v>
+      </c>
+      <c r="B61" t="s">
         <v>205</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="E61" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="I61" s="1">
+        <v>15437.26</v>
+      </c>
+      <c r="J61" s="1">
+        <v>1.2873787420481</v>
+      </c>
+      <c r="K61">
+        <v>0.76</v>
+      </c>
+      <c r="L61" t="s">
         <v>206</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1422834.0</v>
+        <v>1214560.68</v>
       </c>
       <c r="N61" s="1">
-        <v>1465486.05</v>
+        <v>1223589.28</v>
       </c>
       <c r="O61" s="1">
-        <v>0.76</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>207</v>
+      </c>
+      <c r="B62" t="s">
         <v>208</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>97.937</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-9125.05</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-1.7702754207538</v>
+      </c>
+      <c r="K62">
+        <v>2.28</v>
+      </c>
+      <c r="L62" t="s">
         <v>209</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>902772.0</v>
+        <v>506334.29</v>
       </c>
       <c r="N62" s="1">
-        <v>903770.63</v>
+        <v>518119.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.178</v>
+        <v>101.462</v>
       </c>
       <c r="E63" s="1">
-        <v>99.12791364</v>
+        <v>101.58528571</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1090407.05</v>
+        <v>1422194.0</v>
       </c>
       <c r="I63" s="1">
-        <v>550.95</v>
+        <v>-1726.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.050527002737189</v>
+        <v>-0.12136178327289</v>
       </c>
       <c r="K63">
-        <v>2.9</v>
+        <v>3.59</v>
       </c>
       <c r="L63" t="s">
         <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>1090958.0</v>
+        <v>1420468.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1122884.37</v>
+        <v>1470791.29</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>213</v>
       </c>
       <c r="B64" t="s">
         <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>2000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.011</v>
+        <v>100.155</v>
       </c>
       <c r="E64" s="1">
-        <v>100.3119</v>
+        <v>99.05583333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2006238.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-6018.0</v>
+        <v>9892.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.29996441100208</v>
+        <v>1.1096435511959</v>
       </c>
       <c r="K64">
-        <v>3.75</v>
+        <v>0.57</v>
       </c>
       <c r="L64" t="s">
         <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>2000220.0</v>
+        <v>901395.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2075261.1</v>
+        <v>906554.59</v>
       </c>
       <c r="O64" s="1">
-        <v>1.08</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>216</v>
       </c>
       <c r="B65" t="s">
         <v>217</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.902</v>
+        <v>98.764</v>
       </c>
       <c r="E65" s="1">
-        <v>99.661</v>
+        <v>99.12791364</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>398644.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I65" s="1">
-        <v>16964.0</v>
+        <v>-4003.05</v>
       </c>
       <c r="J65" s="1">
-        <v>4.2554258937799</v>
+        <v>-0.36711519794374</v>
       </c>
       <c r="K65">
-        <v>4.04</v>
+        <v>0.21</v>
       </c>
       <c r="L65" t="s">
         <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>415608.0</v>
+        <v>1086404.0</v>
       </c>
       <c r="N65" s="1">
-        <v>431776.49</v>
+        <v>1088664.27</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>219</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>106.262</v>
+        <v>99.868</v>
       </c>
       <c r="E66" s="1">
-        <v>107.34</v>
+        <v>100.3119</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>858720.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-8624.0</v>
+        <v>-8878.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.0042854481088</v>
+        <v>-0.44251978080367</v>
       </c>
       <c r="K66">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="L66" t="s">
         <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>850096.0</v>
+        <v>1997360.0</v>
       </c>
       <c r="N66" s="1">
-        <v>854509.04</v>
+        <v>2001202.47</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>222</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.115</v>
+        <v>103.917</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>600000.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I67" s="1">
-        <v>18690.0</v>
+        <v>17024.0</v>
       </c>
       <c r="J67" s="1">
-        <v>3.115</v>
+        <v>4.2704769167478</v>
       </c>
       <c r="K67">
-        <v>4.48</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.05</v>
+      </c>
+      <c r="L67">
+        <v>202.74</v>
       </c>
       <c r="M67" s="1">
-        <v>618690.0</v>
+        <v>415668.0</v>
       </c>
       <c r="N67" s="1">
-        <v>645573.29</v>
+        <v>415870.74</v>
       </c>
       <c r="O67" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>224</v>
+      </c>
+      <c r="B68" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>105.894</v>
+      </c>
+      <c r="E68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-11568.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.3471212968139</v>
+      </c>
+      <c r="K68">
+        <v>1.54</v>
+      </c>
+      <c r="L68" t="s">
         <v>226</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>642918.0</v>
+        <v>847152.0</v>
       </c>
       <c r="N68" s="1">
-        <v>650426.22</v>
+        <v>859445.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>227</v>
+      </c>
+      <c r="B69" t="s">
         <v>228</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>103.009</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>18054.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>3.009</v>
+      </c>
+      <c r="K69">
+        <v>0.33</v>
+      </c>
+      <c r="L69" t="s">
         <v>229</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>895383.0</v>
+        <v>618054.0</v>
       </c>
       <c r="N69" s="1">
-        <v>903273.41</v>
+        <v>620030.71</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" t="s">
         <v>231</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>106.516</v>
+      </c>
+      <c r="E70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-14434.0</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.216919172758</v>
+      </c>
+      <c r="K70">
+        <v>1.97</v>
+      </c>
+      <c r="L70" t="s">
         <v>232</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>701064.0</v>
+        <v>1171676.0</v>
       </c>
       <c r="N70" s="1">
-        <v>714591.74</v>
+        <v>1193352.03</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>233</v>
+      </c>
+      <c r="B71" t="s">
         <v>234</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-9072.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.0094940511958</v>
+      </c>
+      <c r="K71">
+        <v>0.44</v>
+      </c>
+      <c r="L71" t="s">
         <v>235</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>707553.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N71" s="1">
-        <v>708932.19</v>
+        <v>893541.21</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>236</v>
+      </c>
+      <c r="B72" t="s">
         <v>237</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="E72" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>697571.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2198.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.31509337400781</v>
+      </c>
+      <c r="K72">
+        <v>2.39</v>
+      </c>
+      <c r="L72" t="s">
         <v>238</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>1988996.0</v>
+        <v>699769.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2048078.19</v>
+        <v>716533.04</v>
       </c>
       <c r="O72" s="1">
-        <v>1.06</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>239</v>
+      </c>
+      <c r="B73" t="s">
         <v>240</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>99.939</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="I73" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="J73" s="1">
+        <v>0.0050033021794384</v>
+      </c>
+      <c r="K73">
+        <v>0.37</v>
+      </c>
+      <c r="L73" t="s">
         <v>241</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>397504.0</v>
+        <v>681583.98</v>
       </c>
       <c r="N73" s="1">
-        <v>399945.1</v>
+        <v>684073.75</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>242</v>
+      </c>
+      <c r="B74" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C74" s="1">
         <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>85.208</v>
+        <v>100.7</v>
       </c>
       <c r="E74" s="1">
-        <v>85.96</v>
+        <v>100.582</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>601720.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-5264.0</v>
+        <v>826.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.87482550023267</v>
+        <v>0.11731721381559</v>
       </c>
       <c r="K74">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="L74" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>596456.0</v>
+        <v>704900.0</v>
       </c>
       <c r="N74" s="1">
-        <v>599800.18</v>
+        <v>709908.64</v>
       </c>
       <c r="O74" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>245</v>
+      </c>
+      <c r="B75" t="s">
         <v>246</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>104.459</v>
+      </c>
+      <c r="E75" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-39173.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.93552626768</v>
+      </c>
+      <c r="K75">
+        <v>3.79</v>
+      </c>
+      <c r="L75" t="s">
         <v>247</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>694533.0</v>
+        <v>1984721.0</v>
       </c>
       <c r="N75" s="1">
-        <v>699998.75</v>
+        <v>2056816.89</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>248</v>
+      </c>
+      <c r="B76" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="C76" s="1">
         <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.9</v>
+        <v>99.256</v>
       </c>
       <c r="E76" s="1">
-        <v>100.62</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>402480.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-6880.0</v>
+        <v>-1332.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.7094017094017</v>
+        <v>-0.33437427828375</v>
       </c>
       <c r="K76">
-        <v>2.87</v>
+        <v>1.07</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>395600.0</v>
+        <v>397024.0</v>
       </c>
       <c r="N76" s="1">
-        <v>407072.6</v>
+        <v>401314.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>251</v>
+      </c>
+      <c r="B77" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.08</v>
+        <v>85.389</v>
       </c>
       <c r="E77" s="1">
-        <v>99.64619429</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>697523.36</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-3963.36</v>
+        <v>-3997.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.56820462615044</v>
+        <v>-0.66426244765007</v>
       </c>
       <c r="K77">
-        <v>2.9</v>
+        <v>0.56</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>693560.0</v>
+        <v>597723.0</v>
       </c>
       <c r="N77" s="1">
-        <v>713860.0</v>
+        <v>601666.49</v>
       </c>
       <c r="O77" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>254</v>
+      </c>
+      <c r="B78" t="s">
         <v>255</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.152</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-10486.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-1.4883258817685</v>
+      </c>
+      <c r="K78">
+        <v>1.19</v>
+      </c>
+      <c r="L78" t="s">
         <v>256</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>748965.0</v>
+        <v>694064.0</v>
       </c>
       <c r="N78" s="1">
-        <v>759983.84</v>
+        <v>702406.47</v>
       </c>
       <c r="O78" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" t="s">
         <v>258</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.84</v>
+        <v>98.965</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>600000.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-6960.0</v>
+        <v>-6620.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.16</v>
+        <v>-1.6448022261976</v>
       </c>
       <c r="K79">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.17</v>
+      </c>
+      <c r="L79">
+        <v>684.93</v>
       </c>
       <c r="M79" s="1">
-        <v>593040.0</v>
+        <v>395860.0</v>
       </c>
       <c r="N79" s="1">
-        <v>604432.14</v>
+        <v>396544.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>259</v>
+      </c>
+      <c r="B80" t="s">
+        <v>260</v>
+      </c>
+      <c r="C80" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>100.146</v>
+      </c>
+      <c r="E80" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2792.68</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.48564146816239</v>
+      </c>
+      <c r="K80">
+        <v>0.48</v>
+      </c>
+      <c r="L80" t="s">
         <v>261</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>1902343.1</v>
+        <v>577842.42</v>
       </c>
       <c r="N80" s="1">
-        <v>1918934.12</v>
+        <v>580593.05</v>
       </c>
       <c r="O80" s="1">
-        <v>1.0</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>262</v>
+      </c>
+      <c r="B81" t="s">
+        <v>263</v>
+      </c>
+      <c r="C81" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.903</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-5202.36</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.74583308579085</v>
+      </c>
+      <c r="K81">
+        <v>3.4</v>
+      </c>
+      <c r="L81" t="s">
         <v>264</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1199838.5</v>
+        <v>692321.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1228607.88</v>
+        <v>716097.03</v>
       </c>
       <c r="O81" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>265</v>
+      </c>
+      <c r="B82" t="s">
+        <v>266</v>
+      </c>
+      <c r="C82" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.456</v>
+      </c>
+      <c r="E82" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-3822.82</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.50988417601652</v>
+      </c>
+      <c r="K82">
+        <v>1.91</v>
+      </c>
+      <c r="L82" t="s">
         <v>267</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>792648.0</v>
+        <v>745920.0</v>
       </c>
       <c r="N82" s="1">
-        <v>820138.41</v>
+        <v>760277.88</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>268</v>
+      </c>
+      <c r="B83" t="s">
+        <v>269</v>
+      </c>
+      <c r="C83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-7218.0</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-1.203</v>
+      </c>
+      <c r="K83">
+        <v>2.41</v>
+      </c>
+      <c r="L83" t="s">
         <v>270</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>976650.0</v>
+        <v>592782.0</v>
       </c>
       <c r="N83" s="1">
-        <v>982523.29</v>
+        <v>607220.17</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>271</v>
+      </c>
+      <c r="B84" t="s">
+        <v>272</v>
+      </c>
+      <c r="C84" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>98.386</v>
+      </c>
+      <c r="E84" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-28936.2</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-1.3017062058243</v>
+      </c>
+      <c r="K84">
+        <v>1.33</v>
+      </c>
+      <c r="L84" t="s">
         <v>273</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>841414.86</v>
+        <v>2194007.8</v>
       </c>
       <c r="N84" s="1">
-        <v>851552.19</v>
+        <v>2223710.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.44</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>274</v>
+      </c>
+      <c r="B85" t="s">
+        <v>275</v>
+      </c>
+      <c r="C85" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.001</v>
+      </c>
+      <c r="E85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-24487.75</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-1.999</v>
+      </c>
+      <c r="K85">
+        <v>2.86</v>
+      </c>
+      <c r="L85" t="s">
         <v>276</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>603288.0</v>
+        <v>1200512.25</v>
       </c>
       <c r="N85" s="1">
-        <v>623225.67</v>
+        <v>1235535.84</v>
       </c>
       <c r="O85" s="1">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>277</v>
+      </c>
+      <c r="B86" t="s">
+        <v>278</v>
+      </c>
+      <c r="C86" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="E86" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-11784.0</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.4668392750448</v>
+      </c>
+      <c r="K86">
+        <v>0.31</v>
+      </c>
+      <c r="L86" t="s">
         <v>279</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>999930.0</v>
+        <v>791576.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1002902.6</v>
+        <v>794039.01</v>
       </c>
       <c r="O86" s="1">
-        <v>0.52</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>280</v>
+      </c>
+      <c r="B87" t="s">
+        <v>281</v>
+      </c>
+      <c r="C87" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.396</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-8630.0</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.86944256943955</v>
+      </c>
+      <c r="K87">
+        <v>1.19</v>
+      </c>
+      <c r="L87" t="s">
         <v>282</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>1535647.5</v>
+        <v>983960.0</v>
       </c>
       <c r="N87" s="1">
-        <v>1577629.04</v>
+        <v>995826.44</v>
       </c>
       <c r="O87" s="1">
-        <v>0.82</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>283</v>
+      </c>
+      <c r="B88" t="s">
+        <v>284</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.217</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="I88" s="1">
+        <v>7528.14</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.48731086623016</v>
+      </c>
+      <c r="K88">
+        <v>0.11</v>
+      </c>
+      <c r="L88" t="s">
         <v>285</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>692517.0</v>
+        <v>1552361.33</v>
       </c>
       <c r="N88" s="1">
-        <v>712258.44</v>
+        <v>1554111.91</v>
       </c>
       <c r="O88" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>286</v>
+      </c>
+      <c r="B89" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.119</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>10020.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.67168756473037</v>
+      </c>
+      <c r="K89">
+        <v>0.44</v>
+      </c>
+      <c r="L89" t="s">
         <v>288</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>924082.48</v>
+        <v>1501785.0</v>
       </c>
       <c r="N89" s="1">
-        <v>935773.44</v>
+        <v>1508437.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.49</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>289</v>
+      </c>
+      <c r="B90" t="s">
+        <v>290</v>
+      </c>
+      <c r="C90" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.086</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-17849.46</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.1508848308945</v>
+      </c>
+      <c r="K90">
+        <v>0.2</v>
+      </c>
+      <c r="L90" t="s">
         <v>291</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>600570.0</v>
+        <v>1533084.18</v>
       </c>
       <c r="N90" s="1">
-        <v>608725.48</v>
+        <v>1536285.12</v>
       </c>
       <c r="O90" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>292</v>
+      </c>
+      <c r="B91" t="s">
+        <v>293</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>91.148</v>
+      </c>
+      <c r="E91" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="I91" s="1">
+        <v>78251.79</v>
+      </c>
+      <c r="J91" s="1">
+        <v>9.2298528627618</v>
+      </c>
+      <c r="K91">
+        <v>1.41</v>
+      </c>
+      <c r="L91" t="s">
         <v>294</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>782168.0</v>
+        <v>926063.68</v>
       </c>
       <c r="N91" s="1">
-        <v>783088.55</v>
+        <v>940364.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>295</v>
+      </c>
+      <c r="B92" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="C92" s="1">
         <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.08</v>
+        <v>100.092</v>
       </c>
       <c r="E92" s="1">
-        <v>99.329</v>
+        <v>100.375</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>595974.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I92" s="1">
-        <v>16506.0</v>
+        <v>-1698.0</v>
       </c>
       <c r="J92" s="1">
-        <v>2.7695839080228</v>
+        <v>-0.28194271481943</v>
       </c>
       <c r="K92">
-        <v>1.1</v>
+        <v>1.82</v>
       </c>
       <c r="L92" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="M92" s="1">
-        <v>612480.0</v>
+        <v>600552.0</v>
       </c>
       <c r="N92" s="1">
-        <v>619104.66</v>
+        <v>611481.45</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>298</v>
+      </c>
+      <c r="B93" t="s">
         <v>299</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>97.816</v>
+      </c>
+      <c r="E93" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="I93" s="1">
+        <v>45875.56</v>
+      </c>
+      <c r="J93" s="1">
+        <v>6.2275718519306</v>
+      </c>
+      <c r="K93">
+        <v>0.35</v>
+      </c>
+      <c r="L93" t="s">
         <v>300</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>889398.0</v>
+        <v>782528.0</v>
       </c>
       <c r="N93" s="1">
-        <v>897627.45</v>
+        <v>785366.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>301</v>
+      </c>
+      <c r="B94" t="s">
         <v>302</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>101.911</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>15492.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>2.5994422575481</v>
+      </c>
+      <c r="K94">
+        <v>1.63</v>
+      </c>
+      <c r="L94" t="s">
         <v>303</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>1179948.0</v>
+        <v>611466.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1184484.99</v>
+        <v>621275.59</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>304</v>
+      </c>
+      <c r="B95" t="s">
         <v>305</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1115.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-0.074108537436443</v>
+      </c>
+      <c r="K95">
+        <v>0.65</v>
+      </c>
+      <c r="L95" t="s">
         <v>306</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>806272.0</v>
+        <v>1503435.0</v>
       </c>
       <c r="N95" s="1">
-        <v>806576.11</v>
+        <v>1513135.47</v>
       </c>
       <c r="O95" s="1">
-        <v>0.42</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>307</v>
       </c>
       <c r="B96" t="s">
         <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.974</v>
+        <v>98.628</v>
       </c>
       <c r="E96" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>603234.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2610.0</v>
+        <v>-14427.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.43266791991168</v>
+        <v>-1.5993056040546</v>
       </c>
       <c r="K96">
-        <v>2.28</v>
+        <v>0.5</v>
       </c>
       <c r="L96" t="s">
         <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>605844.0</v>
+        <v>887652.0</v>
       </c>
       <c r="N96" s="1">
-        <v>619520.71</v>
+        <v>892182.82</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>310</v>
       </c>
       <c r="B97" t="s">
         <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.968</v>
+        <v>98.176</v>
       </c>
       <c r="E97" s="1">
-        <v>99.766</v>
+        <v>100.33</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>598596.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-10788.0</v>
+        <v>-25848.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8022171882204</v>
+        <v>-2.1469151799063</v>
       </c>
       <c r="K97">
-        <v>2.6</v>
+        <v>0.79</v>
       </c>
       <c r="L97" t="s">
         <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>587808.0</v>
+        <v>1178112.0</v>
       </c>
       <c r="N97" s="1">
-        <v>603387.45</v>
+        <v>1187580.49</v>
       </c>
       <c r="O97" s="1">
-        <v>0.31</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>313</v>
       </c>
       <c r="B98" t="s">
         <v>314</v>
       </c>
       <c r="C98" s="1">
-        <v>593000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.39</v>
+        <v>101.211</v>
       </c>
       <c r="E98" s="1">
-        <v>99.945</v>
+        <v>99.651</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>592673.85</v>
+        <v>797208.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9221.15</v>
+        <v>12480.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.5558557206464</v>
+        <v>1.5654634675016</v>
       </c>
       <c r="K98">
-        <v>1.21</v>
+        <v>0.67</v>
       </c>
       <c r="L98" t="s">
         <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>583452.7</v>
+        <v>809688.0</v>
       </c>
       <c r="N98" s="1">
-        <v>590637.91</v>
+        <v>815060.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>316</v>
       </c>
       <c r="B99" t="s">
         <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>915000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.876</v>
+        <v>100.436</v>
       </c>
       <c r="E99" s="1">
-        <v>99.90538798</v>
+        <v>99.768</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>914134.3</v>
+        <v>1194222.96</v>
       </c>
       <c r="I99" s="1">
-        <v>-9418.9</v>
+        <v>7995.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.0303628252435</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K99">
-        <v>1.03</v>
+        <v>0.16</v>
       </c>
       <c r="L99" t="s">
         <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>904715.4</v>
+        <v>1202218.92</v>
       </c>
       <c r="N99" s="1">
-        <v>914159.95</v>
+        <v>1204125.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>319</v>
       </c>
       <c r="B100" t="s">
         <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>82.336</v>
+        <v>99.255</v>
       </c>
       <c r="E100" s="1">
-        <v>81.75</v>
+        <v>99.766</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>163500.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1172.0</v>
+        <v>-3066.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.71681957186544</v>
+        <v>-0.51219854459435</v>
       </c>
       <c r="K100">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L100">
-        <v>312.33</v>
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>164672.0</v>
+        <v>595530.0</v>
       </c>
       <c r="N100" s="1">
-        <v>164984.33</v>
+        <v>595530.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>321</v>
       </c>
       <c r="B101" t="s">
         <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>900000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.117</v>
+        <v>98.348</v>
       </c>
       <c r="E101" s="1">
-        <v>100.118</v>
+        <v>99.945</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>901062.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I101" s="1">
-        <v>-9009.0</v>
+        <v>-9470.21</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.99982021214966</v>
+        <v>-1.5978788333583</v>
       </c>
       <c r="K101">
-        <v>1.76</v>
+        <v>1.69</v>
       </c>
       <c r="L101" t="s">
         <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>892053.0</v>
+        <v>583203.64</v>
       </c>
       <c r="N101" s="1">
-        <v>907861.56</v>
+        <v>593240.12</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>324</v>
       </c>
       <c r="B102" t="s">
         <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>92.352</v>
+        <v>98.437</v>
       </c>
       <c r="E102" s="1">
-        <v>99.271</v>
+        <v>98.71</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>397084.0</v>
+        <v>987100.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-27676.0</v>
+        <v>-2730.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-6.9698099142751</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K102">
-        <v>0.93</v>
+        <v>1.21</v>
       </c>
       <c r="L102" t="s">
         <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>369408.0</v>
+        <v>984370.0</v>
       </c>
       <c r="N102" s="1">
-        <v>373128.55</v>
+        <v>996424.79</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>327</v>
       </c>
       <c r="B103" t="s">
         <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>1100000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.183</v>
+        <v>98.526</v>
       </c>
       <c r="E103" s="1">
-        <v>99.942</v>
+        <v>99.90538798</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1099362.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I103" s="1">
-        <v>13651.0</v>
+        <v>-12621.4</v>
       </c>
       <c r="J103" s="1">
-        <v>1.2417201977147</v>
+        <v>-1.3806942809169</v>
       </c>
       <c r="K103">
-        <v>0.18</v>
+        <v>1.41</v>
       </c>
       <c r="L103" t="s">
         <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>1113013.0</v>
+        <v>901512.9</v>
       </c>
       <c r="N103" s="1">
-        <v>1114979.44</v>
+        <v>914404.37</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>330</v>
       </c>
       <c r="B104" t="s">
         <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>900000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>94.185</v>
+        <v>100.124</v>
       </c>
       <c r="E104" s="1">
-        <v>94.62629</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>851636.61</v>
+        <v>677000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-3971.61</v>
+        <v>839.48</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.4663503134277</v>
+        <v>0.124</v>
       </c>
       <c r="K104">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="L104" t="s">
         <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>847665.0</v>
+        <v>677839.48</v>
       </c>
       <c r="N104" s="1">
-        <v>850993.77</v>
+        <v>681568.06</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>333</v>
       </c>
       <c r="B105" t="s">
         <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.155</v>
+        <v>89.141</v>
       </c>
       <c r="E105" s="1">
-        <v>101.3728</v>
+        <v>88.81</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1520592.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3267.0</v>
+        <v>1655.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.2148505318981</v>
+        <v>0.37270577637653</v>
       </c>
       <c r="K105">
-        <v>3.39</v>
+        <v>0.25</v>
       </c>
       <c r="L105" t="s">
         <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>1517325.0</v>
+        <v>445705.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1568124.66</v>
+        <v>446946.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.82</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>336</v>
       </c>
       <c r="B106" t="s">
         <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.369</v>
+        <v>92.269</v>
       </c>
       <c r="E106" s="1">
-        <v>99.81333333</v>
+        <v>99.271</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>898320.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-12999.0</v>
+        <v>-28008.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.4470344643334</v>
+        <v>-7.0534194276274</v>
       </c>
       <c r="K106">
-        <v>1.71</v>
+        <v>1.17</v>
       </c>
       <c r="L106" t="s">
         <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>885321.0</v>
+        <v>369076.0</v>
       </c>
       <c r="N106" s="1">
-        <v>900670.32</v>
+        <v>373755.45</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>339</v>
       </c>
       <c r="B107" t="s">
         <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>2900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>93.43</v>
+        <v>101.113</v>
       </c>
       <c r="E107" s="1">
-        <v>93.09788345</v>
+        <v>99.942</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2699838.62</v>
+        <v>1099362.0</v>
       </c>
       <c r="I107" s="1">
-        <v>9631.38</v>
+        <v>12881.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.35673910020592</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K107">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="L107" t="s">
         <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>2709470.0</v>
+        <v>1112243.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2719620.0</v>
+        <v>1119671.77</v>
       </c>
       <c r="O107" s="1">
-        <v>1.41</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>342</v>
       </c>
       <c r="B108" t="s">
         <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.126</v>
+        <v>94.221</v>
       </c>
       <c r="E108" s="1">
-        <v>98.642</v>
+        <v>94.62629</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1085062.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I108" s="1">
-        <v>-16676.0</v>
+        <v>-3647.61</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.5368707041625</v>
+        <v>-0.4283059179431</v>
       </c>
       <c r="K108">
-        <v>3.99</v>
+        <v>0.46</v>
       </c>
       <c r="L108" t="s">
         <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>1068386.0</v>
+        <v>847989.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1112291.82</v>
+        <v>852088.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>345</v>
       </c>
       <c r="B109" t="s">
         <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>768000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.106</v>
+        <v>101.194</v>
       </c>
       <c r="E109" s="1">
-        <v>99.628</v>
+        <v>101.3728</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>765143.04</v>
+        <v>1520592.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-11688.96</v>
+        <v>-2682.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.5276829806882</v>
+        <v>-0.17637867356924</v>
       </c>
       <c r="K109">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.04</v>
+      </c>
+      <c r="L109">
+        <v>636.99</v>
       </c>
       <c r="M109" s="1">
-        <v>753454.08</v>
+        <v>1517910.0</v>
       </c>
       <c r="N109" s="1">
-        <v>767199.18</v>
+        <v>1518546.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>347</v>
+      </c>
+      <c r="B110" t="s">
         <v>348</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.96</v>
+      </c>
+      <c r="E110" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-13480.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.47226659940021</v>
+      </c>
+      <c r="K110">
+        <v>2.22</v>
+      </c>
+      <c r="L110" t="s">
         <v>349</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>591234.0</v>
+        <v>2840840.0</v>
       </c>
       <c r="N110" s="1">
-        <v>601097.01</v>
+        <v>2905196.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>350</v>
+      </c>
+      <c r="B111" t="s">
         <v>351</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>96.744</v>
+      </c>
+      <c r="E111" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-18980.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-1.9241296810689</v>
+      </c>
+      <c r="K111">
+        <v>0.22</v>
+      </c>
+      <c r="L111" t="s">
         <v>352</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>461697.67</v>
+        <v>967440.0</v>
       </c>
       <c r="N111" s="1">
-        <v>475358.1</v>
+        <v>969597.53</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>353</v>
+      </c>
+      <c r="B112" t="s">
+        <v>351</v>
+      </c>
+      <c r="C112" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>96.82</v>
+      </c>
+      <c r="E112" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>11392.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>1.4927250618475</v>
+      </c>
+      <c r="K112">
+        <v>0.22</v>
+      </c>
+      <c r="L112" t="s">
         <v>354</v>
       </c>
-      <c r="B112" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>952410.0</v>
+        <v>774560.0</v>
       </c>
       <c r="N112" s="1">
-        <v>960468.22</v>
+        <v>776286.03</v>
       </c>
       <c r="O112" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>355</v>
+      </c>
+      <c r="B113" t="s">
+        <v>356</v>
+      </c>
+      <c r="C113" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.033</v>
+      </c>
+      <c r="E113" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-11916.6</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-1.1253657821261</v>
+      </c>
+      <c r="K113">
+        <v>2.23</v>
+      </c>
+      <c r="L113" t="s">
         <v>357</v>
       </c>
-      <c r="B113" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>1674347.0</v>
+        <v>1046992.44</v>
       </c>
       <c r="N113" s="1">
-        <v>1718203.51</v>
+        <v>1070861.51</v>
       </c>
       <c r="O113" s="1">
-        <v>0.89</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>358</v>
+      </c>
+      <c r="B114" t="s">
+        <v>359</v>
+      </c>
+      <c r="C114" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>98.708</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-6168.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-1.0307211037138</v>
+      </c>
+      <c r="K114">
+        <v>2.19</v>
+      </c>
+      <c r="L114" t="s">
         <v>360</v>
       </c>
-      <c r="B114" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>914571.0</v>
+        <v>592248.0</v>
       </c>
       <c r="N114" s="1">
-        <v>939407.3</v>
+        <v>605398.68</v>
       </c>
       <c r="O114" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>361</v>
+      </c>
+      <c r="B115" t="s">
+        <v>362</v>
+      </c>
+      <c r="C115" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.165</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-2038.1</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-0.23039620097793</v>
+      </c>
+      <c r="K115">
+        <v>0.42</v>
+      </c>
+      <c r="L115" t="s">
         <v>363</v>
       </c>
-      <c r="B115" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>1222202.28</v>
+        <v>882568.5</v>
       </c>
       <c r="N115" s="1">
-        <v>1249747.61</v>
+        <v>886317.47</v>
       </c>
       <c r="O115" s="1">
-        <v>0.65</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>364</v>
+      </c>
+      <c r="B116" t="s">
+        <v>365</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>95.293</v>
+      </c>
+      <c r="E116" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>16930.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>1.8087606837607</v>
+      </c>
+      <c r="K116">
+        <v>1.03</v>
+      </c>
+      <c r="L116" t="s">
         <v>366</v>
       </c>
-      <c r="B116" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>898119.0</v>
+        <v>952930.0</v>
       </c>
       <c r="N116" s="1">
-        <v>899845.03</v>
+        <v>963214.25</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>367</v>
+      </c>
+      <c r="B117" t="s">
+        <v>368</v>
+      </c>
+      <c r="C117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.557</v>
+      </c>
+      <c r="E117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-24531.0</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-1.443</v>
+      </c>
+      <c r="K117">
+        <v>3.11</v>
+      </c>
+      <c r="L117" t="s">
         <v>369</v>
       </c>
-      <c r="B117" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>700014.0</v>
+        <v>1675469.0</v>
       </c>
       <c r="N117" s="1">
-        <v>731255.1</v>
+        <v>1728349.48</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>370</v>
+      </c>
+      <c r="B118" t="s">
+        <v>371</v>
+      </c>
+      <c r="C118" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.302</v>
+      </c>
+      <c r="E118" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-15390.0</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-1.6600007766086</v>
+      </c>
+      <c r="K118">
+        <v>3.34</v>
+      </c>
+      <c r="L118" t="s">
         <v>372</v>
       </c>
-      <c r="B118" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>746859.75</v>
+        <v>911718.0</v>
       </c>
       <c r="N118" s="1">
-        <v>755485.61</v>
+        <v>941794.03</v>
       </c>
       <c r="O118" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>373</v>
+      </c>
+      <c r="B119" t="s">
+        <v>374</v>
+      </c>
+      <c r="C119" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="E119" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="I119" s="1">
+        <v>12912.12</v>
+      </c>
+      <c r="J119" s="1">
+        <v>1.0696151188294</v>
+      </c>
+      <c r="K119">
+        <v>2.81</v>
+      </c>
+      <c r="L119" t="s">
         <v>375</v>
       </c>
-      <c r="B119" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>1632516.54</v>
+        <v>1220086.53</v>
       </c>
       <c r="N119" s="1">
-        <v>1641206.1</v>
+        <v>1254008.09</v>
       </c>
       <c r="O119" s="1">
-        <v>0.85</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>376</v>
+      </c>
+      <c r="B120" t="s">
+        <v>377</v>
+      </c>
+      <c r="C120" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="E120" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.098181522014417</v>
+      </c>
+      <c r="K120">
+        <v>0.67</v>
+      </c>
+      <c r="L120" t="s">
         <v>378</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>1035600.0</v>
+        <v>895419.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1035990.41</v>
+        <v>901460.1</v>
       </c>
       <c r="O120" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>379</v>
+      </c>
+      <c r="B121" t="s">
         <v>380</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.52</v>
+        <v>100.76</v>
       </c>
       <c r="E121" s="1">
-        <v>105.93</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>847440.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-11280.0</v>
+        <v>3626.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3310676862079</v>
+        <v>0.51674946629157</v>
       </c>
       <c r="K121">
         <v>0.58</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>836160.0</v>
+        <v>705320.0</v>
       </c>
       <c r="N121" s="1">
-        <v>840817.53</v>
+        <v>709376.16</v>
       </c>
       <c r="O121" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>382</v>
+      </c>
+      <c r="B122" t="s">
         <v>383</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>96.484</v>
+      </c>
+      <c r="E122" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-15055.5</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.9736984412167</v>
+      </c>
+      <c r="K122">
+        <v>1.54</v>
+      </c>
+      <c r="L122" t="s">
         <v>384</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1197912.0</v>
+        <v>747751.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1224538.03</v>
+        <v>759694.49</v>
       </c>
       <c r="O122" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>385</v>
+      </c>
+      <c r="B123" t="s">
         <v>386</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-25251.34</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-1.523</v>
+      </c>
+      <c r="K123">
+        <v>0.95</v>
+      </c>
+      <c r="L123" t="s">
         <v>387</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>673896.0</v>
+        <v>1632748.66</v>
       </c>
       <c r="N123" s="1">
-        <v>676331.62</v>
+        <v>1648560.8</v>
       </c>
       <c r="O123" s="1">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>388</v>
+      </c>
+      <c r="B124" t="s">
         <v>389</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>103.097</v>
+      </c>
+      <c r="E124" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2902.78</v>
+      </c>
+      <c r="J124" s="1">
+        <v>0.28235313251209</v>
+      </c>
+      <c r="K124">
+        <v>0.69</v>
+      </c>
+      <c r="L124" t="s">
         <v>390</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>486120.0</v>
+        <v>1030970.0</v>
       </c>
       <c r="N124" s="1">
-        <v>488801.51</v>
+        <v>1037867.26</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>391</v>
+      </c>
+      <c r="B125" t="s">
         <v>392</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>104.494</v>
+      </c>
+      <c r="E125" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="F125" t="s">
+        <v>8</v>
+      </c>
+      <c r="G125">
+        <v>1.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-11488.0</v>
+      </c>
+      <c r="J125" s="1">
+        <v>-1.3556121967337</v>
+      </c>
+      <c r="K125">
+        <v>1.44</v>
+      </c>
+      <c r="L125" t="s">
         <v>393</v>
       </c>
-      <c r="C125" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M125" s="1">
-        <v>459616.08</v>
+        <v>835952.0</v>
       </c>
       <c r="N125" s="1">
-        <v>476906.6</v>
+        <v>847458.85</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>394</v>
+      </c>
+      <c r="B126" t="s">
         <v>395</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>101.769</v>
+        <v>99.147</v>
       </c>
       <c r="E126" s="1">
-        <v>102.847</v>
+        <v>99.076</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>719929.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-7546.0</v>
+        <v>852.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.0481589156709</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K126">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>712383.0</v>
+        <v>1189764.0</v>
       </c>
       <c r="N126" s="1">
-        <v>737724.44</v>
+        <v>1189764.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>396</v>
+      </c>
+      <c r="B127" t="s">
+        <v>397</v>
+      </c>
+      <c r="C127" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.538</v>
+      </c>
+      <c r="E127" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="I127" s="1">
+        <v>17580.8</v>
+      </c>
+      <c r="J127" s="1">
+        <v>1.4787759051581</v>
+      </c>
+      <c r="K127">
+        <v>2.75</v>
+      </c>
+      <c r="L127" t="s">
         <v>398</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>1221503.54</v>
+        <v>1206456.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1249223.43</v>
+        <v>1239451.89</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>399</v>
+      </c>
+      <c r="B128" t="s">
+        <v>400</v>
+      </c>
+      <c r="C128" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>84.43</v>
+      </c>
+      <c r="E128" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-7626.0</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-1.1164367718493</v>
+      </c>
+      <c r="K128">
+        <v>0.42</v>
+      </c>
+      <c r="L128" t="s">
         <v>401</v>
       </c>
-      <c r="B128" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>1475775.0</v>
+        <v>675440.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1481199.66</v>
+        <v>678834.52</v>
       </c>
       <c r="O128" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>402</v>
+      </c>
+      <c r="B129" t="s">
+        <v>403</v>
+      </c>
+      <c r="C129" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-7304.0</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.33233898576548</v>
+      </c>
+      <c r="K129">
+        <v>0.07</v>
+      </c>
+      <c r="L129" t="s">
         <v>404</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>981850.0</v>
+        <v>2190452.0</v>
       </c>
       <c r="N129" s="1">
-        <v>996747.26</v>
+        <v>2191898.58</v>
       </c>
       <c r="O129" s="1">
-        <v>0.52</v>
+        <v>1.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>405</v>
+      </c>
+      <c r="B130" t="s">
+        <v>406</v>
+      </c>
+      <c r="C130" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>86.239</v>
+      </c>
+      <c r="E130" s="1">
+        <v>85.957</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>429785.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1410.0</v>
+      </c>
+      <c r="J130" s="1">
+        <v>0.32807101225031</v>
+      </c>
+      <c r="K130">
+        <v>0.71</v>
+      </c>
+      <c r="L130" t="s">
         <v>407</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>926799.64</v>
+        <v>431195.0</v>
       </c>
       <c r="N130" s="1">
-        <v>929765.97</v>
+        <v>434729.25</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.2</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>408</v>
+      </c>
+      <c r="B131" t="s">
+        <v>409</v>
+      </c>
+      <c r="C131" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.532</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="I131" s="1">
+        <v>4208.88</v>
+      </c>
+      <c r="J131" s="1">
+        <v>0.92662309630656</v>
+      </c>
+      <c r="K131">
+        <v>0.34</v>
+      </c>
+      <c r="L131" t="s">
         <v>410</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>2360568.0</v>
+        <v>458425.92</v>
       </c>
       <c r="N131" s="1">
-        <v>2374129.64</v>
+        <v>459975.07</v>
       </c>
       <c r="O131" s="1">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>1559000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.093</v>
+        <v>101.496</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1559000.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-29730.13</v>
+        <v>-9457.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.907</v>
+        <v>-1.3136017579511</v>
       </c>
       <c r="K132">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>189</v>
       </c>
       <c r="M132" s="1">
-        <v>1529269.87</v>
+        <v>710472.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1537907.58</v>
+        <v>712404.19</v>
       </c>
       <c r="O132" s="1">
-        <v>0.8</v>
+        <v>0.34</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C133" s="1">
-        <v>2500000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.548</v>
+        <v>103.333</v>
       </c>
       <c r="E133" s="1">
-        <v>102.33536</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2558384.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>-44684.0</v>
+        <v>16698.23</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.7465712731162</v>
+        <v>1.3908648690606</v>
       </c>
       <c r="K133">
-        <v>0.33</v>
+        <v>2.93</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M133" s="1">
-        <v>2513700.0</v>
+        <v>1217262.74</v>
       </c>
       <c r="N133" s="1">
-        <v>2521826.71</v>
+        <v>1251810.19</v>
       </c>
       <c r="O133" s="1">
-        <v>1.31</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C134" s="1">
-        <v>1229000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>89.453</v>
+        <v>98.044</v>
       </c>
       <c r="E134" s="1">
-        <v>85.4301904</v>
+        <v>98.94725</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1049937.04</v>
+        <v>1978945.0</v>
       </c>
       <c r="I134" s="1">
-        <v>49440.33</v>
+        <v>-18065.0</v>
       </c>
       <c r="J134" s="1">
-        <v>4.7088852108694</v>
+        <v>-0.91286013507197</v>
       </c>
       <c r="K134">
-        <v>0.26</v>
+        <v>0.77</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="M134" s="1">
-        <v>1099377.37</v>
+        <v>1960880.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1102571.42</v>
+        <v>1976332.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C135" s="1">
-        <v>451000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.319</v>
+        <v>98.066</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.929</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>451000.0</v>
+        <v>587574.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1438.69</v>
+        <v>822.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.319</v>
+        <v>0.13989727251376</v>
       </c>
       <c r="K135">
-        <v>2.28</v>
+        <v>1.74</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="M135" s="1">
-        <v>452438.69</v>
+        <v>588396.0</v>
       </c>
       <c r="N135" s="1">
-        <v>462712.83</v>
+        <v>598813.81</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="C136" s="1">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>93.85</v>
+        <v>98.32</v>
       </c>
       <c r="E136" s="1">
-        <v>91.6578065</v>
+        <v>99.68483</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1833156.13</v>
+        <v>996848.3</v>
       </c>
       <c r="I136" s="1">
-        <v>43843.87</v>
+        <v>-13648.3</v>
       </c>
       <c r="J136" s="1">
-        <v>2.3917149926559</v>
+        <v>-1.3691451347211</v>
       </c>
       <c r="K136">
-        <v>0.29</v>
+        <v>2.0</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M136" s="1">
-        <v>1877000.0</v>
+        <v>983200.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1882780.82</v>
+        <v>1003234.25</v>
       </c>
       <c r="O136" s="1">
-        <v>0.98</v>
+        <v>0.47</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C137" s="1">
-        <v>1432000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.25</v>
+        <v>101.074</v>
       </c>
       <c r="E137" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1438520.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-2940.0</v>
+        <v>9837.84</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.20437672051831</v>
+        <v>1.074</v>
       </c>
       <c r="K137">
-        <v>2.15</v>
+        <v>0.97</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="M137" s="1">
-        <v>1435580.0</v>
+        <v>925837.84</v>
       </c>
       <c r="N137" s="1">
-        <v>1466436.66</v>
+        <v>934736.84</v>
       </c>
       <c r="O137" s="1">
-        <v>0.76</v>
+        <v>0.44</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="C138" s="1">
-        <v>1100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.634</v>
+        <v>98.684</v>
       </c>
       <c r="E138" s="1">
-        <v>99.40027273</v>
+        <v>99.779</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1093403.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I138" s="1">
-        <v>2571.0</v>
+        <v>-26280.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.23513745618038</v>
+        <v>-1.097425309935</v>
       </c>
       <c r="K138">
-        <v>0.55</v>
+        <v>1.08</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="M138" s="1">
-        <v>1095974.0</v>
+        <v>2368416.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1102032.8</v>
+        <v>2394306.41</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>1.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C139" s="1">
-        <v>500000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.092</v>
+        <v>98.363</v>
       </c>
       <c r="E139" s="1">
-        <v>99.794</v>
+        <v>99.59162838</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>498970.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-8510.0</v>
+        <v>-24068.83</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.7055133575165</v>
+        <v>-1.2336663249616</v>
       </c>
       <c r="K139">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M139" s="1">
-        <v>490460.0</v>
+        <v>1926931.17</v>
       </c>
       <c r="N139" s="1">
-        <v>492665.48</v>
+        <v>1931066.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.91</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C140" s="1">
-        <v>952000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.646</v>
+        <v>100.6</v>
       </c>
       <c r="E140" s="1">
-        <v>100.27343697</v>
+        <v>102.33536</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>954603.12</v>
+        <v>2558384.0</v>
       </c>
       <c r="I140" s="1">
-        <v>51146.8</v>
+        <v>-43384.0</v>
       </c>
       <c r="J140" s="1">
-        <v>5.3579125113272</v>
+        <v>-1.6957579472042</v>
       </c>
       <c r="K140">
-        <v>0.68</v>
+        <v>0.87</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M140" s="1">
-        <v>1005749.92</v>
+        <v>2515000.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1012181.74</v>
+        <v>2536671.23</v>
       </c>
       <c r="O140" s="1">
-        <v>0.53</v>
+        <v>1.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C141" s="1">
-        <v>2200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.261</v>
+        <v>99.001</v>
       </c>
       <c r="E141" s="1">
-        <v>99.24563636</v>
+        <v>98.819</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2183404.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-43662.0</v>
+        <v>1092.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.9997215357304</v>
+        <v>0.18417510802578</v>
       </c>
       <c r="K141">
-        <v>1.35</v>
+        <v>1.27</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M141" s="1">
-        <v>2139742.0</v>
+        <v>594006.0</v>
       </c>
       <c r="N141" s="1">
-        <v>2169517.34</v>
+        <v>601624.7</v>
       </c>
       <c r="O141" s="1">
-        <v>1.13</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C142" s="1">
-        <v>547000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.833</v>
+        <v>89.738</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>547000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I142" s="1">
-        <v>-913.49</v>
+        <v>52942.98</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.167</v>
+        <v>5.0424909287894</v>
       </c>
       <c r="K142">
-        <v>2.8</v>
+        <v>0.4</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M142" s="1">
-        <v>546086.51</v>
+        <v>1102880.02</v>
       </c>
       <c r="N142" s="1">
-        <v>561409.76</v>
+        <v>1107848.55</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.349</v>
+        <v>100.396</v>
       </c>
       <c r="E143" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>910800.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-16659.0</v>
+        <v>1785.96</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.8290513833992</v>
+        <v>0.396</v>
       </c>
       <c r="K143">
-        <v>0.46</v>
+        <v>2.78</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M143" s="1">
-        <v>894141.0</v>
+        <v>452785.96</v>
       </c>
       <c r="N143" s="1">
-        <v>898246.48</v>
+        <v>465303.36</v>
       </c>
       <c r="O143" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C144" s="1">
-        <v>2152000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.694</v>
+        <v>94.212</v>
       </c>
       <c r="E144" s="1">
-        <v>99.728</v>
+        <v>91.6578065</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2146146.56</v>
+        <v>1833156.13</v>
       </c>
       <c r="I144" s="1">
-        <v>-22251.68</v>
+        <v>51083.87</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.0368201508102</v>
+        <v>2.7866622577314</v>
       </c>
       <c r="K144">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="M144" s="1">
-        <v>2123894.88</v>
+        <v>1884240.0</v>
       </c>
       <c r="N144" s="1">
-        <v>2139224.2</v>
+        <v>1891390.68</v>
       </c>
       <c r="O144" s="1">
-        <v>1.11</v>
+        <v>0.89</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.13</v>
+        <v>100.389</v>
       </c>
       <c r="E145" s="1">
-        <v>102.5055</v>
+        <v>100.467</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>512527.5</v>
+        <v>1406538.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6877.5</v>
+        <v>-1092.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.3418792162372</v>
+        <v>-0.077637433187017</v>
       </c>
       <c r="K145">
-        <v>1.54</v>
+        <v>3.44</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="M145" s="1">
-        <v>505650.0</v>
+        <v>1405446.0</v>
       </c>
       <c r="N145" s="1">
-        <v>513346.92</v>
+        <v>1453621.34</v>
       </c>
       <c r="O145" s="1">
-        <v>0.27</v>
+        <v>0.68</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.666</v>
+        <v>100.149</v>
       </c>
       <c r="E146" s="1">
-        <v>103.479</v>
+        <v>100.45530726</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>413916.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7252.0</v>
+        <v>-4386.32</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.7520463089129</v>
+        <v>-0.30491894447071</v>
       </c>
       <c r="K146">
-        <v>0.44</v>
+        <v>2.64</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="M146" s="1">
-        <v>406664.0</v>
+        <v>1434133.68</v>
       </c>
       <c r="N146" s="1">
-        <v>408439.34</v>
+        <v>1472003.21</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
         <v>456</v>
       </c>
       <c r="C147" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.45</v>
+        <v>99.318</v>
       </c>
       <c r="E147" s="1">
-        <v>103.12185667</v>
+        <v>99.40027273</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1546827.85</v>
+        <v>1093403.0</v>
       </c>
       <c r="I147" s="1">
-        <v>19922.15</v>
+        <v>-905.0</v>
       </c>
       <c r="J147" s="1">
-        <v>1.2879358229812</v>
+        <v>-0.082769116236191</v>
       </c>
       <c r="K147">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>441.78</v>
+        <v>1.06</v>
+      </c>
+      <c r="L147" t="s">
+        <v>457</v>
       </c>
       <c r="M147" s="1">
-        <v>1566750.0</v>
+        <v>1092498.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1567191.78</v>
+        <v>1104166.8</v>
       </c>
       <c r="O147" s="1">
-        <v>0.81</v>
+        <v>0.52</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>458</v>
+      </c>
+      <c r="B148" t="s">
         <v>459</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>98.006</v>
+      </c>
+      <c r="E148" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-8940.0</v>
+      </c>
+      <c r="J148" s="1">
+        <v>-1.7916908832194</v>
+      </c>
+      <c r="K148">
+        <v>0.92</v>
+      </c>
+      <c r="L148" t="s">
         <v>460</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>380718.06</v>
+        <v>490030.0</v>
       </c>
       <c r="N148" s="1">
-        <v>380759.81</v>
+        <v>494632.74</v>
       </c>
       <c r="O148" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>461</v>
       </c>
       <c r="B149" t="s">
         <v>462</v>
       </c>
       <c r="C149" s="1">
-        <v>631000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.804</v>
+        <v>105.64</v>
       </c>
       <c r="E149" s="1">
-        <v>99.422</v>
+        <v>100.27343697</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>627352.82</v>
+        <v>954603.12</v>
       </c>
       <c r="I149" s="1">
-        <v>-10209.58</v>
+        <v>51089.68</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6274064090443</v>
+        <v>5.3519288728074</v>
       </c>
       <c r="K149">
-        <v>0.42</v>
+        <v>1.54</v>
       </c>
       <c r="L149" t="s">
         <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>617143.24</v>
+        <v>1005692.8</v>
       </c>
       <c r="N149" s="1">
-        <v>619783.93</v>
+        <v>1020370.54</v>
       </c>
       <c r="O149" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>464</v>
       </c>
       <c r="B150" t="s">
         <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>94.374</v>
+        <v>97.84</v>
       </c>
       <c r="E150" s="1">
-        <v>99.383</v>
+        <v>99.24563636</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>198766.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-10018.0</v>
+        <v>-30924.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-5.0400974009639</v>
+        <v>-1.4163205709983</v>
       </c>
       <c r="K150">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>389.04</v>
+        <v>1.8</v>
+      </c>
+      <c r="L150" t="s">
+        <v>466</v>
       </c>
       <c r="M150" s="1">
-        <v>188748.0</v>
+        <v>2152480.0</v>
       </c>
       <c r="N150" s="1">
-        <v>189137.04</v>
+        <v>2192049.86</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>1.03</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>638000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.447</v>
+        <v>99.507</v>
       </c>
       <c r="E151" s="1">
         <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>638000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>2851.86</v>
+        <v>-2696.71</v>
       </c>
       <c r="J151" s="1">
-        <v>0.447</v>
+        <v>-0.493</v>
       </c>
       <c r="K151">
-        <v>3.84</v>
+        <v>3.31</v>
       </c>
       <c r="L151" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="M151" s="1">
-        <v>640851.86</v>
+        <v>544303.29</v>
       </c>
       <c r="N151" s="1">
-        <v>665323.09</v>
+        <v>562382.52</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C152" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>88.78</v>
+        <v>99.46</v>
       </c>
       <c r="E152" s="1">
-        <v>88.621</v>
+        <v>101.2</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>531726.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I152" s="1">
-        <v>954.0</v>
+        <v>-15660.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.17941571410839</v>
+        <v>-1.7193675889328</v>
       </c>
       <c r="K152">
-        <v>1.37</v>
+        <v>0.96</v>
       </c>
       <c r="L152" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M152" s="1">
-        <v>532680.0</v>
+        <v>895140.0</v>
       </c>
       <c r="N152" s="1">
-        <v>540880.68</v>
+        <v>903807.12</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B153" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C153" s="1">
-        <v>900000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>74.374</v>
+        <v>98.45</v>
       </c>
       <c r="E153" s="1">
-        <v>74.33222222</v>
+        <v>99.728</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>668990.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I153" s="1">
-        <v>376.0</v>
+        <v>-27502.56</v>
       </c>
       <c r="J153" s="1">
-        <v>0.056204128611788</v>
+        <v>-1.2814856409434</v>
       </c>
       <c r="K153">
-        <v>0.32</v>
+        <v>1.16</v>
       </c>
       <c r="L153" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M153" s="1">
-        <v>669366.0</v>
+        <v>2118644.0</v>
       </c>
       <c r="N153" s="1">
-        <v>672213.95</v>
+        <v>2143554.14</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>1.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B154" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.84</v>
+        <v>100.977</v>
       </c>
       <c r="E154" s="1">
-        <v>99.985</v>
+        <v>102.5055</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>899865.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I154" s="1">
-        <v>-19305.0</v>
+        <v>-7642.5</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.1453217982697</v>
+        <v>-1.4911394998317</v>
       </c>
       <c r="K154">
-        <v>2.88</v>
+        <v>2.04</v>
       </c>
       <c r="L154" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="M154" s="1">
-        <v>880560.0</v>
+        <v>504885.0</v>
       </c>
       <c r="N154" s="1">
-        <v>906524.38</v>
+        <v>515064.79</v>
       </c>
       <c r="O154" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B155" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.929</v>
+        <v>101.971</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>103.479</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>700000.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I155" s="1">
-        <v>6503.0</v>
+        <v>-6032.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.929</v>
+        <v>-1.4573005150804</v>
       </c>
       <c r="K155">
-        <v>2.42</v>
+        <v>1.06</v>
       </c>
       <c r="L155" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="M155" s="1">
-        <v>706503.0</v>
+        <v>407884.0</v>
       </c>
       <c r="N155" s="1">
-        <v>723420.14</v>
+        <v>412125.1</v>
       </c>
       <c r="O155" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B156" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.875</v>
+        <v>104.723</v>
       </c>
       <c r="E156" s="1">
-        <v>99.6055</v>
+        <v>103.12185667</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>796844.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I156" s="1">
-        <v>-5844.0</v>
+        <v>24017.15</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.73339323631727</v>
+        <v>1.5526711650556</v>
       </c>
       <c r="K156">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="L156" t="s">
         <v>483</v>
       </c>
       <c r="M156" s="1">
-        <v>791000.0</v>
+        <v>1570845.0</v>
       </c>
       <c r="N156" s="1">
-        <v>798726.03</v>
+        <v>1582331.3</v>
       </c>
       <c r="O156" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>484</v>
       </c>
       <c r="B157" t="s">
         <v>485</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>95.405</v>
+        <v>97.149</v>
       </c>
       <c r="E157" s="1">
-        <v>99.405</v>
+        <v>97.26</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>596430.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-24000.0</v>
+        <v>-666.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-4.0239424576229</v>
+        <v>-0.11412708204812</v>
       </c>
       <c r="K157">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="L157" t="s">
         <v>486</v>
       </c>
       <c r="M157" s="1">
-        <v>572430.0</v>
+        <v>582894.0</v>
       </c>
       <c r="N157" s="1">
-        <v>577016.3</v>
+        <v>587085.78</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>487</v>
       </c>
       <c r="B158" t="s">
         <v>488</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.476</v>
+        <v>99.607</v>
       </c>
       <c r="E158" s="1">
-        <v>100.66</v>
+        <v>102.47</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>402640.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I158" s="1">
-        <v>-8736.0</v>
+        <v>-10908.03</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.1696801112656</v>
+        <v>-2.7939884844345</v>
       </c>
       <c r="K158">
-        <v>2.64</v>
+        <v>0.56</v>
       </c>
       <c r="L158" t="s">
         <v>489</v>
       </c>
       <c r="M158" s="1">
-        <v>393904.0</v>
+        <v>379502.67</v>
       </c>
       <c r="N158" s="1">
-        <v>404445.1</v>
+        <v>381632.09</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>490</v>
       </c>
       <c r="B159" t="s">
         <v>491</v>
       </c>
       <c r="C159" s="1">
-        <v>150000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.471</v>
+        <v>100.439</v>
       </c>
       <c r="E159" s="1">
-        <v>99.237</v>
+        <v>99.958</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>148855.5</v>
+        <v>787669.04</v>
       </c>
       <c r="I159" s="1">
-        <v>-5649.0</v>
+        <v>3790.28</v>
       </c>
       <c r="J159" s="1">
-        <v>-3.7949555105455</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K159">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>84.25</v>
+        <v>0.35</v>
+      </c>
+      <c r="L159" t="s">
+        <v>492</v>
       </c>
       <c r="M159" s="1">
-        <v>143206.5</v>
+        <v>791459.32</v>
       </c>
       <c r="N159" s="1">
-        <v>143290.75</v>
+        <v>794211.92</v>
       </c>
       <c r="O159" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B160" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C160" s="1">
-        <v>1000000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.044</v>
+        <v>97.969</v>
       </c>
       <c r="E160" s="1">
-        <v>99.42228</v>
+        <v>99.422</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>994222.8</v>
+        <v>627352.82</v>
       </c>
       <c r="I160" s="1">
-        <v>-13782.8</v>
+        <v>-9168.43</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.3862888680485</v>
+        <v>-1.4614471646115</v>
       </c>
       <c r="K160">
+        <v>0.86</v>
+      </c>
+      <c r="L160" t="s">
+        <v>495</v>
+      </c>
+      <c r="M160" s="1">
+        <v>618184.39</v>
+      </c>
+      <c r="N160" s="1">
+        <v>623634.33</v>
+      </c>
+      <c r="O160" s="1">
         <v>0.29</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B161" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.124</v>
+        <v>100.726</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-6132.0</v>
+        <v>4631.88</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.876</v>
+        <v>0.726</v>
       </c>
       <c r="K161">
-        <v>1.51</v>
+        <v>0.38</v>
       </c>
       <c r="L161" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M161" s="1">
-        <v>693868.0</v>
+        <v>642631.88</v>
       </c>
       <c r="N161" s="1">
-        <v>704435.2</v>
+        <v>645079.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B162" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C162" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.096</v>
+        <v>88.87</v>
       </c>
       <c r="E162" s="1">
-        <v>99.1624</v>
+        <v>88.621</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1487436.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-996.0</v>
+        <v>1494.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.066960864198527</v>
+        <v>0.28097177869805</v>
       </c>
       <c r="K162">
-        <v>2.98</v>
+        <v>1.59</v>
       </c>
       <c r="L162" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M162" s="1">
-        <v>1486440.0</v>
+        <v>533220.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1531131.78</v>
+        <v>542756.3</v>
       </c>
       <c r="O162" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B163" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C163" s="1">
-        <v>816000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.181</v>
+        <v>75.173</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>816000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-14843.04</v>
+        <v>7567.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.819</v>
+        <v>1.1311080883122</v>
       </c>
       <c r="K163">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="L163" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M163" s="1">
-        <v>801156.96</v>
+        <v>676557.0</v>
       </c>
       <c r="N163" s="1">
-        <v>805769.8</v>
+        <v>680329.6</v>
       </c>
       <c r="O163" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B164" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C164" s="1">
         <v>900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.607</v>
+        <v>98.565</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>99.985</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>893700.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-6237.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.69788519637462</v>
+        <v>-1.4202130319548</v>
       </c>
       <c r="K164">
-        <v>0.3</v>
+        <v>3.35</v>
       </c>
       <c r="L164" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M164" s="1">
-        <v>887463.0</v>
+        <v>887085.0</v>
       </c>
       <c r="N164" s="1">
-        <v>890175.33</v>
+        <v>917210.34</v>
       </c>
       <c r="O164" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B165" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C165" s="1">
-        <v>1222000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.742</v>
+        <v>101.227</v>
       </c>
       <c r="E165" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1212751.18</v>
+        <v>700000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6123.94</v>
+        <v>8589.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.50496260906545</v>
+        <v>1.227</v>
       </c>
       <c r="K165">
-        <v>2.11</v>
+        <v>2.94</v>
       </c>
       <c r="L165" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M165" s="1">
-        <v>1206627.24</v>
+        <v>708589.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1232389.68</v>
+        <v>729199.84</v>
       </c>
       <c r="O165" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B166" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C166" s="1">
-        <v>1384000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.475</v>
+        <v>98.96</v>
       </c>
       <c r="E166" s="1">
-        <v>100.62532081</v>
+        <v>99.6055</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1392654.44</v>
+        <v>796844.0</v>
       </c>
       <c r="I166" s="1">
-        <v>11759.56</v>
+        <v>-5164.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.84439898816536</v>
+        <v>-0.64805658322081</v>
       </c>
       <c r="K166">
-        <v>3.62</v>
+        <v>1.48</v>
       </c>
       <c r="L166" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M166" s="1">
-        <v>1404414.0</v>
+        <v>791680.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1454465.51</v>
+        <v>803515.62</v>
       </c>
       <c r="O166" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B167" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.204</v>
+        <v>95.637</v>
       </c>
       <c r="E167" s="1">
-        <v>100.23</v>
+        <v>97.273</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200460.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-2052.0</v>
+        <v>-22904.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.0236456150853</v>
+        <v>-1.6818644433707</v>
       </c>
       <c r="K167">
-        <v>2.33</v>
+        <v>1.18</v>
       </c>
       <c r="L167" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="M167" s="1">
-        <v>198408.0</v>
+        <v>1338918.0</v>
       </c>
       <c r="N167" s="1">
-        <v>203072.38</v>
+        <v>1355372.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.64</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B168" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C168" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.063</v>
+        <v>98.463</v>
       </c>
       <c r="E168" s="1">
-        <v>99.871</v>
+        <v>100.66</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1098581.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-8888.0</v>
+        <v>-8788.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.80904366632957</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K168">
-        <v>1.6</v>
+        <v>3.1</v>
       </c>
       <c r="L168" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="M168" s="1">
-        <v>1089693.0</v>
+        <v>393852.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1107326.9</v>
+        <v>406242.41</v>
       </c>
       <c r="O168" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B169" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C169" s="1">
-        <v>688000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.53</v>
+        <v>100.356</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>100.05625</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>688000.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I169" s="1">
-        <v>3646.4</v>
+        <v>2997.5</v>
       </c>
       <c r="J169" s="1">
-        <v>0.53</v>
+        <v>0.29958148541445</v>
       </c>
       <c r="K169">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>222.57</v>
+        <v>0.52</v>
+      </c>
+      <c r="L169" t="s">
+        <v>522</v>
       </c>
       <c r="M169" s="1">
-        <v>691646.4</v>
+        <v>1003560.0</v>
       </c>
       <c r="N169" s="1">
-        <v>691868.97</v>
+        <v>1008714.11</v>
       </c>
       <c r="O169" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B170" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C170" s="1">
-        <v>809000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.956</v>
+        <v>97.967</v>
       </c>
       <c r="E170" s="1">
-        <v>99.646</v>
+        <v>99.42228</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>806136.14</v>
+        <v>994222.8</v>
       </c>
       <c r="I170" s="1">
-        <v>2507.9</v>
+        <v>-14552.8</v>
       </c>
       <c r="J170" s="1">
-        <v>0.31110129859703</v>
+        <v>-1.463736297337</v>
       </c>
       <c r="K170">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="L170" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M170" s="1">
-        <v>808644.04</v>
+        <v>979670.0</v>
       </c>
       <c r="N170" s="1">
-        <v>811204.03</v>
+        <v>987159.73</v>
       </c>
       <c r="O170" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B171" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C171" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.421</v>
+        <v>99.027</v>
       </c>
       <c r="E171" s="1">
-        <v>99.471</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>795768.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>7600.0</v>
+        <v>-6811.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.95505222627701</v>
+        <v>-0.973</v>
       </c>
       <c r="K171">
-        <v>3.99</v>
+        <v>2.03</v>
       </c>
       <c r="L171" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="M171" s="1">
-        <v>803368.0</v>
+        <v>693189.0</v>
       </c>
       <c r="N171" s="1">
-        <v>835280.33</v>
+        <v>707375.1</v>
       </c>
       <c r="O171" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B172" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C172" s="1">
-        <v>741000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.425</v>
+        <v>99.606</v>
       </c>
       <c r="E172" s="1">
-        <v>98.46009582</v>
+        <v>99.1624</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>729589.31</v>
+        <v>1487436.0</v>
       </c>
       <c r="I172" s="1">
-        <v>7149.94</v>
+        <v>6654.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.9799951701595</v>
+        <v>0.44734697829016</v>
       </c>
       <c r="K172">
-        <v>3.02</v>
+        <v>3.49</v>
       </c>
       <c r="L172" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="M172" s="1">
-        <v>736739.25</v>
+        <v>1494090.0</v>
       </c>
       <c r="N172" s="1">
-        <v>759121.51</v>
+        <v>1546487.26</v>
       </c>
       <c r="O172" s="1">
-        <v>0.39</v>
+        <v>0.73</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B173" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="C173" s="1">
-        <v>900000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.231</v>
+        <v>98.398</v>
       </c>
       <c r="E173" s="1">
-        <v>98.41</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>885690.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-10611.0</v>
+        <v>-13072.32</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.1980489787623</v>
+        <v>-1.602</v>
       </c>
       <c r="K173">
-        <v>0.49</v>
+        <v>1.09</v>
       </c>
       <c r="L173" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="M173" s="1">
-        <v>875079.0</v>
+        <v>802927.68</v>
       </c>
       <c r="N173" s="1">
-        <v>879489.62</v>
+        <v>811811.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.46</v>
+        <v>0.38</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B174" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C174" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.143</v>
+        <v>99.697</v>
       </c>
       <c r="E174" s="1">
-        <v>100.51323077</v>
+        <v>99.7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1306672.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-17813.0</v>
+        <v>-42.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.363234231697</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K174">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.05</v>
+      </c>
+      <c r="L174">
+        <v>747.95</v>
       </c>
       <c r="M174" s="1">
-        <v>1288859.0</v>
+        <v>1395758.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1328166.19</v>
+        <v>1396505.95</v>
       </c>
       <c r="O174" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B175" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>88.661</v>
+        <v>98.601</v>
       </c>
       <c r="E175" s="1">
-        <v>85.25</v>
+        <v>99.24314075</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>426250.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I175" s="1">
-        <v>17055.0</v>
+        <v>-7846.96</v>
       </c>
       <c r="J175" s="1">
-        <v>4.0011730205279</v>
+        <v>-0.64703791918801</v>
       </c>
       <c r="K175">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>2.57</v>
+      </c>
+      <c r="L175" t="s">
+        <v>539</v>
       </c>
       <c r="M175" s="1">
-        <v>443305.0</v>
+        <v>1204904.22</v>
       </c>
       <c r="N175" s="1">
-        <v>443592.67</v>
+        <v>1236316.32</v>
       </c>
       <c r="O175" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B176" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C176" s="1">
-        <v>610000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.335</v>
+        <v>100.169</v>
       </c>
       <c r="E176" s="1">
-        <v>99.18943934</v>
+        <v>99.897</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>605055.58</v>
+        <v>399588.0</v>
       </c>
       <c r="I176" s="1">
-        <v>13087.92</v>
+        <v>1088.0</v>
       </c>
       <c r="J176" s="1">
-        <v>2.1630938433788</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K176">
-        <v>1.53</v>
+        <v>0.52</v>
       </c>
       <c r="L176" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M176" s="1">
-        <v>618143.5</v>
+        <v>400676.0</v>
       </c>
       <c r="N176" s="1">
-        <v>627481.51</v>
+        <v>402756.82</v>
       </c>
       <c r="O176" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B177" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="C177" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.748</v>
+        <v>98.99</v>
       </c>
       <c r="E177" s="1">
-        <v>102.939</v>
+        <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>823512.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-17528.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.1284450014086</v>
+        <v>-1.2371545445475</v>
       </c>
       <c r="K177">
-        <v>0.57</v>
+        <v>2.85</v>
       </c>
       <c r="L177" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="M177" s="1">
-        <v>805984.0</v>
+        <v>197980.0</v>
       </c>
       <c r="N177" s="1">
-        <v>810512.77</v>
+        <v>203671.78</v>
       </c>
       <c r="O177" s="1">
-        <v>0.42</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B178" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C178" s="1">
-        <v>1300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.358</v>
+        <v>98.947</v>
       </c>
       <c r="E178" s="1">
-        <v>100.761</v>
+        <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1309893.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-44239.0</v>
+        <v>-10164.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-3.3772987564633</v>
+        <v>-0.9251934996145</v>
       </c>
       <c r="K178">
-        <v>0.45</v>
+        <v>2.13</v>
       </c>
       <c r="L178" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="M178" s="1">
-        <v>1265654.0</v>
+        <v>1088417.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1271544.07</v>
+        <v>1111889.95</v>
       </c>
       <c r="O178" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B179" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C179" s="1">
-        <v>600000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.894</v>
+        <v>100.35</v>
       </c>
       <c r="E179" s="1">
-        <v>101.425395</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>608552.37</v>
+        <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>2811.63</v>
+        <v>2408.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.46201939859342</v>
+        <v>0.35</v>
       </c>
       <c r="K179">
-        <v>3.61</v>
+        <v>0.57</v>
       </c>
       <c r="L179" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="M179" s="1">
-        <v>611364.0</v>
+        <v>690408.0</v>
       </c>
       <c r="N179" s="1">
-        <v>633000.99</v>
+        <v>694340.12</v>
       </c>
       <c r="O179" s="1">
         <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B180" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C180" s="1">
-        <v>300000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>102.279</v>
+        <v>99.674</v>
       </c>
       <c r="E180" s="1">
-        <v>99.96825</v>
+        <v>99.42560275</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>299904.75</v>
+        <v>1301481.14</v>
       </c>
       <c r="I180" s="1">
-        <v>6932.25</v>
+        <v>3251.52</v>
       </c>
       <c r="J180" s="1">
-        <v>2.311483896137</v>
+        <v>0.2498322795519</v>
       </c>
       <c r="K180">
-        <v>1.85</v>
+        <v>0.8</v>
       </c>
       <c r="L180" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="M180" s="1">
-        <v>306837.0</v>
+        <v>1304732.66</v>
       </c>
       <c r="N180" s="1">
-        <v>312378.78</v>
+        <v>1315150.87</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B181" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C181" s="1">
-        <v>200000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>104.941</v>
+        <v>100.284</v>
       </c>
       <c r="E181" s="1">
-        <v>104.45</v>
+        <v>99.674</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>208900.0</v>
+        <v>441555.82</v>
       </c>
       <c r="I181" s="1">
-        <v>982.0</v>
+        <v>2702.3</v>
       </c>
       <c r="J181" s="1">
-        <v>0.47008137865007</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K181">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>209882.0</v>
+        <v>444258.12</v>
       </c>
       <c r="N181" s="1">
-        <v>218195.7</v>
+        <v>444258.12</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>557</v>
+      </c>
+      <c r="B182" t="s">
         <v>556</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" s="1">
-        <v>950000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.201</v>
+        <v>100.367</v>
       </c>
       <c r="E182" s="1">
-        <v>99.589</v>
+        <v>99.471</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>946095.5</v>
+        <v>795768.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-13186.0</v>
+        <v>7168.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.3937282229965</v>
+        <v>0.90076504709915</v>
       </c>
       <c r="K182">
-        <v>2.24</v>
+        <v>0.54</v>
       </c>
       <c r="L182" t="s">
         <v>558</v>
       </c>
       <c r="M182" s="1">
-        <v>932909.5</v>
+        <v>802936.0</v>
       </c>
       <c r="N182" s="1">
-        <v>954147.86</v>
+        <v>807231.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>559</v>
       </c>
       <c r="B183" t="s">
         <v>560</v>
       </c>
       <c r="C183" s="1">
-        <v>700000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.577</v>
+        <v>99.563</v>
       </c>
       <c r="E183" s="1">
-        <v>103.012</v>
+        <v>98.46009582</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>721084.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I183" s="1">
-        <v>-3045.0</v>
+        <v>8172.52</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.4222808993127</v>
+        <v>1.1201534737399</v>
       </c>
       <c r="K183">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L183">
-        <v>819.86</v>
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>718039.0</v>
+        <v>737761.83</v>
       </c>
       <c r="N183" s="1">
-        <v>718858.86</v>
+        <v>737761.83</v>
       </c>
       <c r="O183" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>561</v>
       </c>
       <c r="B184" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.435</v>
+        <v>97.529</v>
       </c>
       <c r="E184" s="1">
-        <v>99.908</v>
+        <v>98.41</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>499540.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-12365.0</v>
+        <v>-7929.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.4752772550747</v>
+        <v>-0.89523422416421</v>
       </c>
       <c r="K184">
-        <v>0.84</v>
+        <v>0.95</v>
       </c>
       <c r="L184" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="M184" s="1">
-        <v>487175.0</v>
+        <v>877761.0</v>
       </c>
       <c r="N184" s="1">
-        <v>491372.92</v>
+        <v>886332.58</v>
       </c>
       <c r="O184" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B185" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C185" s="1">
-        <v>700000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.208</v>
+        <v>100.409</v>
       </c>
       <c r="E185" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>746200.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-16744.0</v>
+        <v>3865.05</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2439024390244</v>
+        <v>0.409</v>
       </c>
       <c r="K185">
-        <v>2.14</v>
+        <v>0.58</v>
       </c>
       <c r="L185" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="M185" s="1">
-        <v>729456.0</v>
+        <v>948865.05</v>
       </c>
       <c r="N185" s="1">
-        <v>744453.26</v>
+        <v>954331.86</v>
       </c>
       <c r="O185" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B186" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C186" s="1">
-        <v>1480000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.2</v>
+        <v>88.546</v>
       </c>
       <c r="E186" s="1">
-        <v>99.902</v>
+        <v>85.25</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1478549.6</v>
+        <v>426250.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-25189.6</v>
+        <v>16480.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.7036695962043</v>
+        <v>3.866275659824</v>
       </c>
       <c r="K186">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>0.16</v>
+      </c>
+      <c r="L186">
+        <v>801.37</v>
       </c>
       <c r="M186" s="1">
-        <v>1453360.0</v>
+        <v>442730.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1462179.18</v>
+        <v>443531.37</v>
       </c>
       <c r="O186" s="1">
-        <v>0.76</v>
+        <v>0.21</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>569</v>
       </c>
       <c r="B187" t="s">
         <v>570</v>
       </c>
       <c r="C187" s="1">
-        <v>667000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.324</v>
+        <v>101.355</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.18943934</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>667000.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I187" s="1">
-        <v>2161.08</v>
+        <v>13209.92</v>
       </c>
       <c r="J187" s="1">
-        <v>0.324</v>
+        <v>2.1832572802651</v>
       </c>
       <c r="K187">
-        <v>0.96</v>
+        <v>2.04</v>
       </c>
       <c r="L187" t="s">
         <v>571</v>
       </c>
       <c r="M187" s="1">
-        <v>669161.08</v>
+        <v>618265.5</v>
       </c>
       <c r="N187" s="1">
-        <v>675568.12</v>
+        <v>630737.08</v>
       </c>
       <c r="O187" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>572</v>
       </c>
       <c r="B188" t="s">
         <v>573</v>
       </c>
       <c r="C188" s="1">
-        <v>727000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.413</v>
+        <v>100.644</v>
       </c>
       <c r="E188" s="1">
-        <v>99.79727373</v>
+        <v>102.939</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>725526.18</v>
+        <v>823512.0</v>
       </c>
       <c r="I188" s="1">
-        <v>4476.33</v>
+        <v>-18360.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.61697704692062</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K188">
-        <v>0.4</v>
+        <v>1.06</v>
       </c>
       <c r="L188" t="s">
         <v>574</v>
       </c>
       <c r="M188" s="1">
-        <v>730002.51</v>
+        <v>805152.0</v>
       </c>
       <c r="N188" s="1">
-        <v>732886.75</v>
+        <v>813653.37</v>
       </c>
       <c r="O188" s="1">
         <v>0.38</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>575</v>
       </c>
       <c r="B189" t="s">
         <v>576</v>
       </c>
       <c r="C189" s="1">
-        <v>248000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.387</v>
+        <v>97.557</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>248000.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I189" s="1">
-        <v>3439.76</v>
+        <v>-41652.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.387</v>
+        <v>-3.1798017089946</v>
       </c>
       <c r="K189">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>84.45</v>
+        <v>0.92</v>
+      </c>
+      <c r="L189" t="s">
+        <v>577</v>
       </c>
       <c r="M189" s="1">
-        <v>251439.76</v>
+        <v>1268241.0</v>
       </c>
       <c r="N189" s="1">
-        <v>251524.21</v>
+        <v>1280141.34</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B190" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.619</v>
+        <v>101.767</v>
       </c>
       <c r="E190" s="1">
-        <v>99.660226</v>
+        <v>101.425395</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498301.13</v>
+        <v>608552.37</v>
       </c>
       <c r="I190" s="1">
-        <v>14793.87</v>
+        <v>2049.63</v>
       </c>
       <c r="J190" s="1">
-        <v>2.9688614191985</v>
+        <v>0.33680420963606</v>
       </c>
       <c r="K190">
-        <v>3.56</v>
+        <v>0.37</v>
       </c>
       <c r="L190" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M190" s="1">
-        <v>513095.0</v>
+        <v>610602.0</v>
       </c>
       <c r="N190" s="1">
-        <v>530894.66</v>
+        <v>612821.18</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B191" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C191" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.116</v>
+        <v>101.866</v>
       </c>
       <c r="E191" s="1">
-        <v>103.47225</v>
+        <v>99.96825</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>827778.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I191" s="1">
-        <v>-10850.0</v>
+        <v>5693.25</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.3107379031576</v>
+        <v>1.8983527269908</v>
       </c>
       <c r="K191">
-        <v>0.36</v>
+        <v>2.38</v>
       </c>
       <c r="L191" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M191" s="1">
-        <v>816928.0</v>
+        <v>305598.0</v>
       </c>
       <c r="N191" s="1">
-        <v>819815.67</v>
+        <v>312732.25</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B192" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C192" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.745</v>
+        <v>104.5</v>
       </c>
       <c r="E192" s="1">
-        <v>99.495</v>
+        <v>104.45</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>795960.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-6000.0</v>
+        <v>100.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.75380672395598</v>
+        <v>0.047869794159885</v>
       </c>
       <c r="K192">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.49</v>
+      </c>
+      <c r="L192">
+        <v>978.08</v>
       </c>
       <c r="M192" s="1">
-        <v>789960.0</v>
+        <v>209000.0</v>
       </c>
       <c r="N192" s="1">
-        <v>808729.86</v>
+        <v>209978.08</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.1</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>586</v>
       </c>
       <c r="B193" t="s">
         <v>587</v>
       </c>
       <c r="C193" s="1">
-        <v>925000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.346</v>
+        <v>98.079</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>925000.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I193" s="1">
-        <v>3200.5</v>
+        <v>-14345.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.346</v>
+        <v>-1.5162317123377</v>
       </c>
       <c r="K193">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>382.77</v>
+        <v>2.65</v>
+      </c>
+      <c r="L193" t="s">
+        <v>588</v>
       </c>
       <c r="M193" s="1">
-        <v>928200.5</v>
+        <v>931750.5</v>
       </c>
       <c r="N193" s="1">
-        <v>928583.27</v>
+        <v>956892.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B194" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C194" s="1">
-        <v>1084000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.251</v>
+        <v>102.566</v>
       </c>
       <c r="E194" s="1">
-        <v>101.11874539</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1096127.2</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-20246.36</v>
+        <v>-3122.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.8470812511541</v>
+        <v>-0.43295926688153</v>
       </c>
       <c r="K194">
-        <v>3.02</v>
+        <v>0.77</v>
       </c>
       <c r="L194" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="M194" s="1">
-        <v>1075880.84</v>
+        <v>717962.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1108623.58</v>
+        <v>723336.66</v>
       </c>
       <c r="O194" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B195" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="C195" s="1">
-        <v>7000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.454</v>
+        <v>97.992</v>
       </c>
       <c r="E195" s="1">
-        <v>100.19914286</v>
+        <v>99.908</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>7013.94</v>
+        <v>499540.0</v>
       </c>
       <c r="I195" s="1">
-        <v>17.84</v>
+        <v>-9580.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.25435062176181</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K195">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>132.33</v>
+        <v>1.37</v>
+      </c>
+      <c r="L195" t="s">
+        <v>593</v>
       </c>
       <c r="M195" s="1">
-        <v>7031.78</v>
+        <v>489960.0</v>
       </c>
       <c r="N195" s="1">
-        <v>7164.11</v>
+        <v>496795.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B196" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C196" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.193</v>
+        <v>104.064</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>800000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-14456.0</v>
+        <v>-17752.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.807</v>
+        <v>-2.3789868667917</v>
       </c>
       <c r="K196">
-        <v>0.81</v>
+        <v>2.72</v>
       </c>
       <c r="L196" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="M196" s="1">
-        <v>785544.0</v>
+        <v>728448.0</v>
       </c>
       <c r="N196" s="1">
-        <v>792062.36</v>
+        <v>747520.6</v>
       </c>
       <c r="O196" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B197" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.783</v>
+        <v>98.364</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="I197" s="1">
-        <v>3132.0</v>
+        <v>-22762.4</v>
       </c>
       <c r="J197" s="1">
-        <v>0.783</v>
+        <v>-1.5395087185442</v>
       </c>
       <c r="K197">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>404.38</v>
+        <v>1.09</v>
+      </c>
+      <c r="L197" t="s">
+        <v>599</v>
       </c>
       <c r="M197" s="1">
-        <v>403132.0</v>
+        <v>1455787.2</v>
       </c>
       <c r="N197" s="1">
-        <v>403536.38</v>
+        <v>1471955.69</v>
       </c>
       <c r="O197" s="1">
-        <v>0.21</v>
+        <v>0.69</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B198" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C198" s="1">
-        <v>900000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>96.024</v>
+        <v>100.313</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>875250.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-11034.0</v>
+        <v>2087.71</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.2606683804627</v>
+        <v>0.313</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.51</v>
+      </c>
+      <c r="L198" t="s">
+        <v>602</v>
       </c>
       <c r="M198" s="1">
-        <v>864216.0</v>
+        <v>669087.71</v>
       </c>
       <c r="N198" s="1">
-        <v>864216.0</v>
+        <v>679176.95</v>
       </c>
       <c r="O198" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B199" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C199" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.15</v>
+        <v>102.696</v>
       </c>
       <c r="E199" s="1">
-        <v>99.33133333</v>
+        <v>102.706</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>893982.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="I199" s="1">
-        <v>7368.0</v>
+        <v>-150.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.82417766800674</v>
+        <v>-0.0097365295114209</v>
       </c>
       <c r="K199">
-        <v>3.01</v>
+        <v>0.51</v>
       </c>
       <c r="L199" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="M199" s="1">
-        <v>901350.0</v>
+        <v>1540440.0</v>
       </c>
       <c r="N199" s="1">
-        <v>928436.3</v>
+        <v>1548079.73</v>
       </c>
       <c r="O199" s="1">
-        <v>0.48</v>
+        <v>0.73</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B200" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C200" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.677</v>
+        <v>102.555</v>
       </c>
       <c r="E200" s="1">
-        <v>99.8356</v>
+        <v>99.660226</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>898520.4</v>
+        <v>498301.13</v>
       </c>
       <c r="I200" s="1">
-        <v>-1427.4</v>
+        <v>14473.87</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.1588611677598</v>
+        <v>2.9046432224627</v>
       </c>
       <c r="K200">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>897093.0</v>
+        <v>512775.0</v>
       </c>
       <c r="N200" s="1">
-        <v>900144.37</v>
+        <v>512775.0</v>
       </c>
       <c r="O200" s="1">
-        <v>0.47</v>
+        <v>0.24</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B201" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>82.873</v>
+        <v>101.777</v>
       </c>
       <c r="E201" s="1">
-        <v>81.04033333</v>
+        <v>103.47225</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>729363.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I201" s="1">
-        <v>16494.0</v>
+        <v>-13562.0</v>
       </c>
       <c r="J201" s="1">
-        <v>2.2614253807775</v>
+        <v>-1.6383619762787</v>
       </c>
       <c r="K201">
-        <v>0.47</v>
+        <v>0.94</v>
       </c>
       <c r="L201" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="M201" s="1">
-        <v>745857.0</v>
+        <v>814216.0</v>
       </c>
       <c r="N201" s="1">
-        <v>750128.92</v>
+        <v>821761.21</v>
       </c>
       <c r="O201" s="1">
         <v>0.39</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B202" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C202" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>89.836</v>
+        <v>99.05</v>
       </c>
       <c r="E202" s="1">
-        <v>89.675</v>
+        <v>99.495</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>986425.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1771.0</v>
+        <v>-3560.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.17953721773069</v>
+        <v>-0.44725865621388</v>
       </c>
       <c r="K202">
-        <v>0.6</v>
+        <v>2.88</v>
       </c>
       <c r="L202" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M202" s="1">
-        <v>988196.0</v>
+        <v>792400.0</v>
       </c>
       <c r="N202" s="1">
-        <v>994773.4</v>
+        <v>815416.44</v>
       </c>
       <c r="O202" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B203" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C203" s="1">
-        <v>600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.033</v>
+        <v>100.348</v>
       </c>
       <c r="E203" s="1">
-        <v>99.774775</v>
+        <v>100.413</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>598648.65</v>
+        <v>1606608.0</v>
       </c>
       <c r="I203" s="1">
-        <v>7549.35</v>
+        <v>-1040.0</v>
       </c>
       <c r="J203" s="1">
-        <v>1.2610652341737</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K203">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="L203" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="M203" s="1">
-        <v>606198.0</v>
+        <v>1605568.0</v>
       </c>
       <c r="N203" s="1">
-        <v>607245.95</v>
+        <v>1609462.84</v>
       </c>
       <c r="O203" s="1">
-        <v>0.32</v>
+        <v>0.76</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B204" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C204" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.786</v>
+        <v>99.981</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>101.11874539</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>800000.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I204" s="1">
-        <v>-9712.0</v>
+        <v>-12333.16</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.214</v>
+        <v>-1.1251577371677</v>
       </c>
       <c r="K204">
-        <v>1.91</v>
+        <v>3.53</v>
       </c>
       <c r="L204" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="M204" s="1">
-        <v>790288.0</v>
+        <v>1083794.04</v>
       </c>
       <c r="N204" s="1">
-        <v>805560.61</v>
+        <v>1122105.27</v>
       </c>
       <c r="O204" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B205" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.048</v>
+      </c>
+      <c r="E205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-15616.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>-1.952</v>
+      </c>
+      <c r="K205">
+        <v>1.22</v>
+      </c>
+      <c r="L205" t="s">
+        <v>622</v>
+      </c>
+      <c r="M205" s="1">
+        <v>784384.0</v>
+      </c>
+      <c r="N205" s="1">
+        <v>794161.53</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>623</v>
+      </c>
+      <c r="B206" t="s">
+        <v>624</v>
+      </c>
+      <c r="C206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.784</v>
+      </c>
+      <c r="E206" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>3136.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.784</v>
+      </c>
+      <c r="K206">
+        <v>0.61</v>
+      </c>
+      <c r="L206" t="s">
+        <v>625</v>
+      </c>
+      <c r="M206" s="1">
+        <v>403136.0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>405562.3</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
+        <v>626</v>
+      </c>
+      <c r="B207" t="s">
+        <v>627</v>
+      </c>
+      <c r="C207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>96.243</v>
+      </c>
+      <c r="E207" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-9063.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-1.0354755784062</v>
+      </c>
+      <c r="K207">
+        <v>0.34</v>
+      </c>
+      <c r="L207" t="s">
+        <v>628</v>
+      </c>
+      <c r="M207" s="1">
+        <v>866187.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>869269.19</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>629</v>
+      </c>
+      <c r="B208" t="s">
+        <v>630</v>
+      </c>
+      <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.45</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-3470.4</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-0.38623497029116</v>
+      </c>
+      <c r="K208">
+        <v>0.85</v>
+      </c>
+      <c r="L208" t="s">
+        <v>631</v>
+      </c>
+      <c r="M208" s="1">
+        <v>895050.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>902724.66</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>632</v>
+      </c>
+      <c r="B209" t="s">
+        <v>633</v>
+      </c>
+      <c r="C209" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>83.001</v>
+      </c>
+      <c r="E209" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>17646.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>2.4193714241057</v>
+      </c>
+      <c r="K209">
+        <v>0.58</v>
+      </c>
+      <c r="L209" t="s">
+        <v>634</v>
+      </c>
+      <c r="M209" s="1">
+        <v>747009.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>752205.58</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>635</v>
+      </c>
+      <c r="B210" t="s">
+        <v>636</v>
+      </c>
+      <c r="C210" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>90.06</v>
+      </c>
+      <c r="E210" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>4235.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0.42932812935601</v>
+      </c>
+      <c r="K210">
+        <v>0.7</v>
+      </c>
+      <c r="L210" t="s">
+        <v>637</v>
+      </c>
+      <c r="M210" s="1">
+        <v>990660.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>998367.53</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>638</v>
+      </c>
+      <c r="B211" t="s">
+        <v>639</v>
+      </c>
+      <c r="C211" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>101.171</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I211" s="1">
+        <v>8377.35</v>
+      </c>
+      <c r="J211" s="1">
+        <v>1.3993767462768</v>
+      </c>
+      <c r="K211">
+        <v>0.69</v>
+      </c>
+      <c r="L211" t="s">
+        <v>640</v>
+      </c>
+      <c r="M211" s="1">
+        <v>607026.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>611156.14</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>641</v>
+      </c>
+      <c r="B212" t="s">
+        <v>642</v>
+      </c>
+      <c r="C212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-7640.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-0.955</v>
+      </c>
+      <c r="K212">
+        <v>2.34</v>
+      </c>
+      <c r="L212" t="s">
+        <v>643</v>
+      </c>
+      <c r="M212" s="1">
+        <v>792360.0</v>
+      </c>
+      <c r="N212" s="1">
+        <v>811087.96</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>644</v>
+      </c>
+      <c r="B213" t="s">
+        <v>645</v>
+      </c>
+      <c r="C213" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D205" s="1">
-[...2 lines deleted...]
-      <c r="E205" s="1">
+      <c r="D213" s="1">
+        <v>11.335</v>
+      </c>
+      <c r="E213" s="1">
         <v>0.0</v>
       </c>
-      <c r="F205" t="s">
-[...5 lines deleted...]
-      <c r="H205" s="1">
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
         <v>0.0</v>
       </c>
-      <c r="I205" s="1">
-[...2 lines deleted...]
-      <c r="J205" s="1">
+      <c r="I213" s="1">
+        <v>-439030.0</v>
+      </c>
+      <c r="J213" s="1">
         <v>0</v>
       </c>
-      <c r="K205">
+      <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L205" t="s">
-[...11 lines deleted...]
-      <c r="P205">
+      <c r="L213" t="s">
+        <v>646</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-439030.0</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-487405.0</v>
+      </c>
+      <c r="O213" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>