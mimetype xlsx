--- v4 (2026-09-05)
+++ v5 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1887 +118,1914 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ SEP 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 668.49</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 657.53</t>
+    <t>21 035.96</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 618.15</t>
+    <t>5 350.68</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 638.75</t>
+    <t>18 386.20</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>4 612.33</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 852.05</t>
+    <t>6 183.56</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>33 801.37</t>
+    <t>38 243.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>24 272.26</t>
+    <t>27 226.03</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>3 813.70</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 183.74</t>
-[...8 lines deleted...]
-    <t>7 221.04</t>
+    <t>4 829.55</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 973.15</t>
+    <t>3 107.71</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>38 502.74</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 180.03</t>
+    <t>10 914.02</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>6 776.71</t>
+    <t>11 360.96</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>2 794.52</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>2 949.04</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 246.58</t>
+    <t>9 128.77</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 273.97</t>
-[...8 lines deleted...]
-    <t>1 210.96</t>
+    <t>6 061.64</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 627.40</t>
+    <t>6 446.58</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>8 150.68</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 836.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>44 075.34</t>
+    <t>48 580.82</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>68 599.11</t>
+    <t>73 721.77</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 580.60</t>
+    <t>7 198.37</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 821.27</t>
+    <t>5 153.27</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>1 186.11</t>
+    <t>3 914.17</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>7 278.07</t>
+    <t>8 440.54</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 558.90</t>
+    <t>9 945.21</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>14 544.86</t>
+    <t>17 309.59</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 753.00</t>
+    <t>4 374.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>31 154.79</t>
+    <t>1 639.73</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 824.66</t>
+    <t>11 573.97</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 043.48</t>
+    <t>6 543.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>2 354.96</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 544.04</t>
+    <t>10 095.70</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>22 655.17</t>
+    <t>26 105.96</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>17 327.40</t>
+    <t>20 194.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 103.60</t>
+    <t>3 923.90</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>15 118.15</t>
+    <t>18 308.22</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>4 530.82</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>19 440.90</t>
+    <t>21 560.05</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>1 257.69</t>
+    <t>3 482.83</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>24 361.64</t>
+    <t>27 055.48</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>29 175.82</t>
+    <t>3 385.25</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>26 808.22</t>
+    <t>29 801.37</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>11 131.51</t>
+    <t>12 202.74</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>33 753.42</t>
+    <t>39 298.63</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>17 372.84</t>
+    <t>19 331.54</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 888.01</t>
+    <t>22 802.05</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>3 641.44</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>15 865.38</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 715.07</t>
-[...8 lines deleted...]
-    <t>5 717.47</t>
+    <t>21 479.45</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>26 506.85</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>12 037.67</t>
+    <t>15 779.11</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 347.12</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>30 665.75</t>
+    <t>32 816.10</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>9 028.60</t>
+    <t>12 038.14</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>11 784.77</t>
+    <t>12 843.55</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>50 323.29</t>
+    <t>53 852.05</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>7 073.63</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>4 426.37</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>9 041.10</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 802.74</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>12 293.48</t>
+    <t>1 418.48</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>3 795.29</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>21 676.03</t>
+    <t>25 315.07</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...8 lines deleted...]
-    <t>16 764.04</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 489.77</t>
+    <t>3 886.47</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>5 008.64</t>
+    <t>6 678.19</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>72 095.89</t>
+    <t>78 082.19</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>5 141.10</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 219.18</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>9 665.75</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 472.60</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>4 068.64</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>15 893.84</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>15 839.34</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>34 548.02</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>37 900.53</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
     <t>4 290.41</t>
   </si>
   <si>
-    <t>XS2280835260</t>
-[...85 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>11 866.44</t>
+    <t>14 623.29</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 750.58</t>
-[...8 lines deleted...]
-    <t>6 652.40</t>
+    <t>5 410.89</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>3 200.94</t>
+    <t>6 032.54</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>14 300.55</t>
+    <t>15 500.96</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>10 929.45</t>
+    <t>12 205.48</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>2 838.36</t>
+    <t>3 720.55</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 809.59</t>
+    <t>11 274.66</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>9 700.47</t>
+    <t>13 832.15</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>12 575.34</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>11 736.99</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>5 372.60</t>
+    <t>7 704.11</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 906.18</t>
+    <t>4 828.99</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
+    <t>1 606.85</t>
+  </si>
+  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>10 036.48</t>
+    <t>11 348.07</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>12 054.79</t>
+    <t>14 575.34</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>12 891.47</t>
+    <t>14 477.05</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 728.58</t>
+    <t>5 515.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 241.78</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 679.45</t>
+    <t>5 120.55</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>7 428.77</t>
+    <t>9 941.44</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 099.32</t>
+    <t>4 453.77</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>4 299.66</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>64 356.16</t>
+    <t>71 208.90</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>2 157.53</t>
-[...5 lines deleted...]
-    <t>1 726.03</t>
+    <t>8 845.89</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>23 869.07</t>
+    <t>26 056.27</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>14 663.01</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 748.97</t>
+    <t>5 852.05</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>10 284.25</t>
+    <t>11 308.22</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>52 880.48</t>
+    <t>57 031.51</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>30 076.03</t>
+    <t>32 486.30</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>33 921.56</t>
+    <t>36 854.63</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>8 026.03</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
     <t>6 041.10</t>
   </si>
   <si>
-    <t>XS2977890313</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>11 943.49</t>
+    <t>13 469.61</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>15 812.14</t>
+    <t>19 088.53</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>6 897.26</t>
+    <t>9 890.41</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>14 657.53</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>32 995.89</t>
+    <t>35 926.03</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 835.62</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 446.58</t>
-[...8 lines deleted...]
-    <t>3 534.25</t>
+    <t>6 991.78</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 929.45</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 549.15</t>
+    <t>2 698.52</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>34 547.45</t>
+    <t>37 688.13</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>15 452.05</t>
+    <t>19 232.88</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>10 417.81</t>
+    <t>11 646.58</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>20 034.25</t>
+    <t>22 397.26</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 899.00</t>
+    <t>11 628.03</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>31 561.64</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>4 134.83</t>
+    <t>8 097.38</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>21 671.23</t>
+    <t>27 901.71</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>7 618.70</t>
+    <t>8 897.75</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>4 968.53</t>
+    <t>5 784.79</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>12 517.40</t>
+    <t>13 549.30</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>7 780.82</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>48 175.34</t>
+    <t>51 704.11</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>37 869.53</t>
+    <t>41 095.46</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>11 668.80</t>
+    <t>14 249.40</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 705.48</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>14 677.74</t>
+    <t>18 470.87</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>39 569.86</t>
+    <t>24 041.10</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>18 079.23</t>
+    <t>19 346.99</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>8 667.12</t>
+    <t>10 765.48</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>24 910.14</t>
+    <t>29 317.32</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>10 179.79</t>
+    <t>11 321.92</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>16 566.78</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>11 486.30</t>
+    <t>5 375.34</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 129.42</t>
+    <t>3 089.75</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 752.60</t>
+    <t>4 614.66</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 449.94</t>
+    <t>6 742.19</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>2 447.12</t>
+    <t>4 055.23</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>9 536.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 772.60</t>
+    <t>4 197.95</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>30 125.34</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>20 610.84</t>
-[...8 lines deleted...]
-    <t>11 835.62</t>
+    <t>22 309.94</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>1 567.12</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>16 454.79</t>
+    <t>19 101.37</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 390.41</t>
+    <t>13 241.10</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>5 154.11</t>
+    <t>7 910.96</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 489.73</t>
+    <t>9 616.44</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>14 186.10</t>
+    <t>15 850.80</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>52 397.26</t>
+    <t>55 941.78</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>8 883.98</t>
+    <t>10 848.71</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>3 615.07</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>31 412.10</t>
+    <t>34 010.94</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 691.78</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>23 472.95</t>
+    <t>26 158.90</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 932.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>10 418.21</t>
+    <t>13 305.18</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 344.38</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>4 295.89</t>
+    <t>6 312.33</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
+    <t>1 634.26</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 571.58</t>
+    <t>10 485.62</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 466.81</t>
+    <t>8 086.33</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 037.67</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>12 471.58</t>
+    <t>13 913.01</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 501.37</t>
+    <t>10 328.77</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>11 900.34</t>
+    <t>14 665.07</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>7 866.78</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 513.70</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>25 142.47</t>
+    <t>26 938.36</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>5 374.66</t>
+    <t>7 469.86</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>6 835.07</t>
+    <t>8 072.92</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>19 072.60</t>
+    <t>20 947.26</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>16 168.49</t>
+    <t>19 549.18</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>10 089.24</t>
+    <t>11 783.06</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>7 639.73</t>
+    <t>11 633.22</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 299.66</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 545.21</t>
+    <t>9 687.67</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>23 016.44</t>
+    <t>24 969.86</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>3 894.84</t>
+    <t>8 160.61</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 821.92</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 986.30</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>38 311.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>9 777.53</t>
+    <t>11 276.76</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 426.30</t>
+    <t>3 356.38</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 082.19</t>
+    <t>4 500.00</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>1 571.92</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 196.58</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 707.53</t>
+    <t>8 227.40</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 130.14</t>
-[...8 lines deleted...]
-    <t>18 727.96</t>
+    <t>5 547.95</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 983.56</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-48 375.00</t>
+    <t>-5 972.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2307,10919 +2334,10919 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6508.62</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2129785.91</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2129785.91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3044.0</v>
+      </c>
+      <c r="C3">
+        <v>11601.27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>35314285.62</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>35314285.62</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1386823.5754</v>
+      </c>
+      <c r="C4">
+        <v>114.24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>158438270.9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>158438270.9</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>184425.7485</v>
+      </c>
+      <c r="C5">
+        <v>103.86</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>19155836.68</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>19155836.68</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2466.0</v>
+      </c>
+      <c r="C6">
+        <v>100.84</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>248695.61</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>248695.61</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P213"/>
+  <dimension ref="A1:Z213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O213" sqref="O213"/>
+      <selection activeCell="N213" sqref="N213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1586.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2735.0</v>
+        <v>4814.12</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.42</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4803.7203972257</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>7618700.55</v>
       </c>
       <c r="H2" s="1">
-        <v>13130937.77</v>
+        <v>16493.77</v>
       </c>
       <c r="I2" s="1">
-        <v>14620.93</v>
-[...2 lines deleted...]
-        <v>0.11134718826712</v>
+        <v>0.21649059300539</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>7635194.32</v>
+      </c>
+      <c r="M2" s="1">
+        <v>7635194.32</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.55</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-95.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.38</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.335789474</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-4200.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-4200.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-4200.0</v>
+      </c>
+      <c r="N3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...12 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.982</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>4557.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.65538452245523</v>
+      </c>
+      <c r="J4">
+        <v>0.24</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>699874.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>701542.49</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.381</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>13735.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.7570909528876</v>
+      </c>
+      <c r="J5">
+        <v>4.21</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>511905.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>532940.96</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>101.97</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>8373.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.8141037921334</v>
+      </c>
+      <c r="J6">
+        <v>1.78</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>305910.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>311260.68</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.703</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>46619.54</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.4330245110314</v>
+      </c>
+      <c r="J7">
+        <v>3.73</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>540835.79</v>
+      </c>
+      <c r="M7" s="1">
+        <v>559221.99</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.177</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>17290.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.3320380181678</v>
+      </c>
+      <c r="J8">
+        <v>0.35</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1315301.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1319913.33</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.354</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>19567.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.4481985573685</v>
+      </c>
+      <c r="J9">
+        <v>0.77</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>818832.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>825015.56</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>102.197</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>26364.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2.197</v>
+      </c>
+      <c r="J10">
+        <v>3.19</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1226364.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1264607.84</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.995</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-4187.5</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.33725963958522</v>
+      </c>
+      <c r="J11">
+        <v>2.18</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1237437.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1264663.53</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.703</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-12400.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.5616656423483</v>
+      </c>
+      <c r="J12">
+        <v>0.48</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>781624.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>785437.7</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.35</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5445.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.6375254878475</v>
+      </c>
+      <c r="J13">
+        <v>0.53</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>859528.5</v>
+      </c>
+      <c r="M13" s="1">
+        <v>864358.05</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.207</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3107.94</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.56299299520302</v>
+      </c>
+      <c r="J14">
+        <v>0.56</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>555146.78</v>
+      </c>
+      <c r="M14" s="1">
+        <v>558254.49</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.988</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>10175.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.121018721785</v>
+      </c>
+      <c r="J15">
+        <v>0.06</v>
+      </c>
+      <c r="K15">
+        <v>554.79</v>
+      </c>
+      <c r="L15" s="1">
+        <v>917892.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>918446.79</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.862</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>20898.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.406182555013</v>
+      </c>
+      <c r="J16">
+        <v>5.46</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>221724.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>232638.02</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>18953.8</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.98112070696927</v>
+      </c>
+      <c r="J17">
+        <v>0.59</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1950805.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1962166.76</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.483</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8622.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-2.021406882686</v>
+      </c>
+      <c r="J18">
+        <v>0.7</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>417932.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420726.52</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.875</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1590.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.26339330086473</v>
+      </c>
+      <c r="J19">
+        <v>0.49</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>605250.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>608199.04</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.542</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-9044.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.2883920528729</v>
+      </c>
+      <c r="J20">
+        <v>2.28</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>386168.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>395296.77</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.458</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-4752.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.2043063074022</v>
+      </c>
+      <c r="J21">
+        <v>1.52</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>389832.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>395893.64</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.97</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3720.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.96834652228238</v>
+      </c>
+      <c r="J22">
+        <v>1.61</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>387880.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>394326.58</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.568</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>11861.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.71288830655219</v>
+      </c>
+      <c r="J23">
+        <v>0.48</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1675656.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1683806.68</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D4" s="1">
-[...720 lines deleted...]
-      <c r="K18">
+      <c r="C24" s="1">
+        <v>107.247</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>24479.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.3706024096386</v>
+      </c>
+      <c r="J24">
+        <v>0.09</v>
+      </c>
+      <c r="K24">
+        <v>635.27</v>
+      </c>
+      <c r="L24" s="1">
+        <v>750729.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>751364.27</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.35</v>
       </c>
-      <c r="L18" t="s">
-[...266 lines deleted...]
-      <c r="A24" t="s">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.63</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-36516.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.6640499135373</v>
+      </c>
+      <c r="J25">
+        <v>3.74</v>
+      </c>
+      <c r="K25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>100</v>
+      <c r="L25" s="1">
+        <v>1334190.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1663025.0</v>
+        <v>1382770.82</v>
       </c>
       <c r="N25" s="1">
-        <v>1667426.37</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.727</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1759.94</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.071210261185241</v>
+      </c>
+      <c r="J26">
+        <v>2.97</v>
+      </c>
+      <c r="K26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...27 lines deleted...]
-        <v>103</v>
+      <c r="L26" s="1">
+        <v>2473229.6</v>
       </c>
       <c r="M26" s="1">
-        <v>748489.0</v>
+        <v>2546951.37</v>
       </c>
       <c r="N26" s="1">
-        <v>769325.99</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>1.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>89.984</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-63171.8</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.9636194407349</v>
+      </c>
+      <c r="J27">
+        <v>1.01</v>
+      </c>
+      <c r="K27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...27 lines deleted...]
-        <v>106</v>
+      <c r="L27" s="1">
+        <v>641585.92</v>
       </c>
       <c r="M27" s="1">
-        <v>1332747.0</v>
+        <v>648784.29</v>
       </c>
       <c r="N27" s="1">
-        <v>1376822.34</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>90.162</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16500.32</v>
+      </c>
+      <c r="I28" s="1">
+        <v>6.9664254359948</v>
+      </c>
+      <c r="J28">
+        <v>1.83</v>
+      </c>
+      <c r="K28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...27 lines deleted...]
-        <v>109</v>
+      <c r="L28" s="1">
+        <v>253355.22</v>
       </c>
       <c r="M28" s="1">
-        <v>2448256.0</v>
+        <v>258508.49</v>
       </c>
       <c r="N28" s="1">
-        <v>2516855.11</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.917</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>12287.84</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.2633205563026</v>
+      </c>
+      <c r="J29">
+        <v>0.4</v>
+      </c>
+      <c r="K29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" s="1">
-[...27 lines deleted...]
-        <v>112</v>
+      <c r="L29" s="1">
+        <v>984949.92</v>
       </c>
       <c r="M29" s="1">
-        <v>634092.29</v>
+        <v>988864.09</v>
       </c>
       <c r="N29" s="1">
-        <v>640672.89</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.563</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>21705.81</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.563</v>
+      </c>
+      <c r="J30">
+        <v>2.94</v>
+      </c>
+      <c r="K30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...27 lines deleted...]
-        <v>115</v>
+      <c r="L30" s="1">
+        <v>308705.81</v>
       </c>
       <c r="M30" s="1">
-        <v>250857.13</v>
+        <v>317146.35</v>
       </c>
       <c r="N30" s="1">
-        <v>255678.4</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.663</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11269.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.1179377568739</v>
+      </c>
+      <c r="J31">
+        <v>0.9</v>
+      </c>
+      <c r="K31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...27 lines deleted...]
-        <v>118</v>
+      <c r="L31" s="1">
+        <v>1019293.0</v>
       </c>
       <c r="M31" s="1">
-        <v>971071.2</v>
+        <v>1029238.21</v>
       </c>
       <c r="N31" s="1">
-        <v>972257.31</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.449</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11799.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.2395990922844</v>
+      </c>
+      <c r="J32">
+        <v>1.92</v>
+      </c>
+      <c r="K32" t="s">
         <v>120</v>
       </c>
-      <c r="C32" s="1">
-[...27 lines deleted...]
-        <v>121</v>
+      <c r="L32" s="1">
+        <v>940041.0</v>
       </c>
       <c r="M32" s="1">
-        <v>308418.81</v>
+        <v>957350.59</v>
       </c>
       <c r="N32" s="1">
-        <v>315696.88</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.415</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2359.36</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.81118796871706</v>
+      </c>
+      <c r="J33">
+        <v>1.5</v>
+      </c>
+      <c r="K33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" s="1">
-[...27 lines deleted...]
-        <v>124</v>
+      <c r="L33" s="1">
+        <v>293211.8</v>
       </c>
       <c r="M33" s="1">
-        <v>1008953.0</v>
+        <v>297585.8</v>
       </c>
       <c r="N33" s="1">
-        <v>1017511.9</v>
-[...8 lines deleted...]
-    <row r="34" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2886.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.31990635589416</v>
+      </c>
+      <c r="J34">
+        <v>0.18</v>
+      </c>
+      <c r="K34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...27 lines deleted...]
-        <v>127</v>
+      <c r="L34" s="1">
+        <v>899253.0</v>
       </c>
       <c r="M34" s="1">
-        <v>933975.0</v>
+        <v>900892.73</v>
       </c>
       <c r="N34" s="1">
-        <v>948519.86</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.334</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>21000.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.5024941402729</v>
+      </c>
+      <c r="J35">
+        <v>0.83</v>
+      </c>
+      <c r="K35" t="s">
         <v>129</v>
       </c>
-      <c r="C35" s="1">
-[...27 lines deleted...]
-        <v>130</v>
+      <c r="L35" s="1">
+        <v>1418676.0</v>
       </c>
       <c r="M35" s="1">
-        <v>291745.96</v>
+        <v>1430249.97</v>
       </c>
       <c r="N35" s="1">
-        <v>295498.96</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:16">
+        <v>0.66</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.75</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1696.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.19636538782164</v>
+      </c>
+      <c r="J36">
+        <v>0.82</v>
+      </c>
+      <c r="K36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" s="1">
-[...27 lines deleted...]
-        <v>133</v>
+      <c r="L36" s="1">
+        <v>862000.0</v>
       </c>
       <c r="M36" s="1">
-        <v>892872.0</v>
+        <v>868543.48</v>
       </c>
       <c r="N36" s="1">
-        <v>924026.79</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.834</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>47506.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.7159245745831</v>
+      </c>
+      <c r="J37">
+        <v>0.12</v>
+      </c>
+      <c r="K37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" s="1">
-[...27 lines deleted...]
-        <v>136</v>
+      <c r="L37" s="1">
+        <v>1796680.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1403318.0</v>
+        <v>1799034.96</v>
       </c>
       <c r="N37" s="1">
-        <v>1411142.66</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.386</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>21819.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.1027613849222</v>
+      </c>
+      <c r="J38">
+        <v>0.97</v>
+      </c>
+      <c r="K38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" s="1">
-[...27 lines deleted...]
-        <v>139</v>
+      <c r="L38" s="1">
+        <v>1059483.7</v>
       </c>
       <c r="M38" s="1">
-        <v>857008.0</v>
+        <v>1069579.4</v>
       </c>
       <c r="N38" s="1">
-        <v>860051.48</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>140</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-1752.4</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.10456570043938</v>
+      </c>
+      <c r="J39">
+        <v>1.55</v>
+      </c>
+      <c r="K39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" s="1">
+      <c r="L39" s="1">
+        <v>1674131.75</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1700237.71</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.884</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-5304.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.4109092374008</v>
+      </c>
+      <c r="J40">
+        <v>1.55</v>
+      </c>
+      <c r="K40" t="s">
+        <v>144</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1285492.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1305686.52</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>104.244</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-678.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.07221416292282</v>
+      </c>
+      <c r="J41">
+        <v>0.44</v>
+      </c>
+      <c r="K41" t="s">
+        <v>147</v>
+      </c>
+      <c r="L41" s="1">
+        <v>938196.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>942119.9</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-4620.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.3082064983539</v>
+      </c>
+      <c r="J42">
+        <v>1.22</v>
+      </c>
+      <c r="K42" t="s">
+        <v>150</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1494375.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1512683.22</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.084</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-11564.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.81855118422357</v>
+      </c>
+      <c r="J43">
+        <v>0.32</v>
+      </c>
+      <c r="K43" t="s">
+        <v>153</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1401176.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1405706.82</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.247</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-5937.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.59464727310606</v>
+      </c>
+      <c r="J44">
+        <v>2.16</v>
+      </c>
+      <c r="K44" t="s">
+        <v>156</v>
+      </c>
+      <c r="L44" s="1">
+        <v>992470.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1014030.05</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.593</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>12744.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.593</v>
+      </c>
+      <c r="J45">
+        <v>0.44</v>
+      </c>
+      <c r="K45" t="s">
+        <v>159</v>
+      </c>
+      <c r="L45" s="1">
+        <v>812744.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>816226.83</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.617</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>51255.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.6994455675427</v>
+      </c>
+      <c r="J46">
+        <v>3.01</v>
+      </c>
+      <c r="K46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1">
+        <v>950553.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>977608.48</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.51</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-2520.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.28681994081493</v>
+      </c>
+      <c r="J47">
+        <v>0.42</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" s="1">
+        <v>876080.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>879465.25</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.602</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-12380.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1479970326409</v>
+      </c>
+      <c r="J48">
+        <v>2.98</v>
+      </c>
+      <c r="K48" t="s">
+        <v>168</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1066020.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1095821.37</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>90.039</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>9996.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.4072609936986</v>
+      </c>
+      <c r="J49">
+        <v>1.53</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" s="1">
+        <v>720312.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>732514.74</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>100.931</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-19003.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.8485787228479</v>
+      </c>
+      <c r="J50">
+        <v>1.79</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2220482.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2259780.63</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-6253.59</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.6822200787718</v>
+      </c>
+      <c r="J51">
+        <v>2.1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>910399.29</v>
+      </c>
+      <c r="M51" s="1">
+        <v>929730.83</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-6660.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.744017695556</v>
+      </c>
+      <c r="J52">
+        <v>2.53</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>888480.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>911282.05</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.237</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-8491.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.2075659532106</v>
+      </c>
+      <c r="J53">
+        <v>0.52</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>694659.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>698300.44</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>109.76</v>
+      </c>
+      <c r="D54" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1091100.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6500.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.5957290807442</v>
+      </c>
+      <c r="J54">
+        <v>1.59</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1097600.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1113465.38</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>96.656</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-19368.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.4435540034519</v>
+      </c>
+      <c r="J55">
+        <v>2.68</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>773248.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>794727.45</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>105.49</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>5700.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.54327106366756</v>
+      </c>
+      <c r="J56">
+        <v>2.65</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1054900.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1081406.85</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>104.194</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>41658.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3.304217633379</v>
+      </c>
+      <c r="J57">
+        <v>1.26</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1302425.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1318204.11</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H58" s="1">
+        <v>5584.52</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.94404255747879</v>
+      </c>
+      <c r="J58">
+        <v>0.23</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>597138.36</v>
+      </c>
+      <c r="M58" s="1">
+        <v>598485.48</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>104.513</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>31864.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4.5537759726293</v>
+      </c>
+      <c r="J59">
+        <v>4.69</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>731591.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>764407.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>102.314</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H60" s="1">
+        <v>22505.74</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.8768493404957</v>
+      </c>
+      <c r="J60">
+        <v>1.01</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1221629.16</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1233667.3</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-7408.61</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1.4372831036489</v>
+      </c>
+      <c r="J61">
+        <v>2.48</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>508050.73</v>
+      </c>
+      <c r="M61" s="1">
+        <v>520894.28</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>102.215</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8816.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.61988730088863</v>
+      </c>
+      <c r="J62">
+        <v>3.85</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1431010.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1484862.05</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14185.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.5911901537012</v>
+      </c>
+      <c r="J63">
+        <v>0.79</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>905688.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>912761.63</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.282</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1694.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.15544195170051</v>
+      </c>
+      <c r="J64">
+        <v>0.4</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1092102.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1096528.37</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D39" s="1">
-[...32 lines deleted...]
-      <c r="O39" s="1">
+      <c r="C65" s="1">
+        <v>100.64</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6562.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.32707983798532</v>
+      </c>
+      <c r="J65">
+        <v>0.45</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2012800.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2021841.1</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>20784.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.2136743560671</v>
+      </c>
+      <c r="J66">
+        <v>0.34</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>419428.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>420796.49</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.739</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>12173.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.739</v>
+      </c>
+      <c r="J67">
+        <v>0.26</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>712173.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>713975.74</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>106.369</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-7768.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.9046021986212</v>
+      </c>
+      <c r="J68">
+        <v>0.18</v>
+      </c>
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>850952.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>852370.48</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.462</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>20772.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.462</v>
+      </c>
+      <c r="J69">
+        <v>0.63</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>620772.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>624567.29</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>107.064</v>
+      </c>
+      <c r="D70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-8406.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.70870324000304</v>
+      </c>
+      <c r="J70">
+        <v>2.3</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1177704.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1203019.07</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.559</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-2637.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.29343428273845</v>
+      </c>
+      <c r="J71">
+        <v>0.69</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>896031.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>902244.7</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.361</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2912.14</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.42728200612404</v>
+      </c>
+      <c r="J72">
+        <v>0.57</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>684462.02</v>
+      </c>
+      <c r="M72" s="1">
+        <v>688348.49</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.558</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>6832.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.97035254816965</v>
+      </c>
+      <c r="J73">
+        <v>0.95</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>710906.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>717584.19</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>104.779</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-33093.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.6351152777764</v>
+      </c>
+      <c r="J74">
+        <v>4.11</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1990801.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2068883.19</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.097400315295866</v>
+      </c>
+      <c r="J75">
+        <v>1.29</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>398744.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>403885.1</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.272</v>
+      </c>
+      <c r="D76" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2184.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.36295951605398</v>
+      </c>
+      <c r="J76">
+        <v>0.6</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>603904.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>608123.18</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-7350.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-1.043219076006</v>
+      </c>
+      <c r="J77">
+        <v>1.38</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697200.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>706865.75</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.484</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4544.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.1290001987676</v>
+      </c>
+      <c r="J78">
+        <v>0.37</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>397936.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>399408.6</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.482</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>10501.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.8261724629247</v>
+      </c>
+      <c r="J79">
+        <v>0.71</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>585551.14</v>
+      </c>
+      <c r="M79" s="1">
+        <v>589619.78</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.975</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2301.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.32997317824596</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>699825.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>699825.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>265</v>
+      </c>
+      <c r="B81" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.038</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H81" s="1">
+        <v>542.18</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.072315464121417</v>
+      </c>
+      <c r="J81">
+        <v>2.12</v>
+      </c>
+      <c r="K81" t="s">
+        <v>266</v>
+      </c>
+      <c r="L81" s="1">
+        <v>750285.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>766178.84</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>268</v>
+      </c>
+      <c r="B82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.481</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3114.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.519</v>
+      </c>
+      <c r="J82">
+        <v>2.64</v>
+      </c>
+      <c r="K82" t="s">
+        <v>269</v>
+      </c>
+      <c r="L82" s="1">
+        <v>596886.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>612725.34</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>271</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.287</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-8843.9</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.39784627952841</v>
+      </c>
+      <c r="J83">
+        <v>1.55</v>
+      </c>
+      <c r="K83" t="s">
+        <v>272</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2214100.1</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2248648.12</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>274</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10865.75</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.887</v>
+      </c>
+      <c r="J84">
+        <v>3.09</v>
+      </c>
+      <c r="K84" t="s">
+        <v>275</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1214134.25</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1252034.78</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>277</v>
+      </c>
+      <c r="B85" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.91</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.50786695877315</v>
+      </c>
+      <c r="J85">
+        <v>0.54</v>
+      </c>
+      <c r="K85" t="s">
+        <v>278</v>
+      </c>
+      <c r="L85" s="1">
+        <v>799280.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>803570.41</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>280</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.039</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-2200.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.22164236996141</v>
+      </c>
+      <c r="J86">
+        <v>1.46</v>
+      </c>
+      <c r="K86" t="s">
+        <v>281</v>
+      </c>
+      <c r="L86" s="1">
+        <v>990390.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1005013.29</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>283</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.826</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H87" s="1">
+        <v>16961.55</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.0979534949013</v>
+      </c>
+      <c r="J87">
+        <v>0.35</v>
+      </c>
+      <c r="K87" t="s">
+        <v>284</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1561794.74</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1567205.63</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>286</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>98.666</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-8784.06</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.56637239488854</v>
+      </c>
+      <c r="J88">
+        <v>0.39</v>
+      </c>
+      <c r="K88" t="s">
+        <v>287</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1542149.58</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1548182.12</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>289</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>91.725</v>
+      </c>
+      <c r="D89" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H89" s="1">
+        <v>84114.11</v>
+      </c>
+      <c r="I89" s="1">
+        <v>9.9213175696321</v>
+      </c>
+      <c r="J89">
+        <v>1.53</v>
+      </c>
+      <c r="K89" t="s">
+        <v>290</v>
+      </c>
+      <c r="L89" s="1">
+        <v>931926.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>947426.96</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>292</v>
+      </c>
+      <c r="B90" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.042</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-1998.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.33175591531756</v>
+      </c>
+      <c r="J90">
+        <v>2.03</v>
+      </c>
+      <c r="K90" t="s">
+        <v>293</v>
+      </c>
+      <c r="L90" s="1">
+        <v>600252.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>612457.48</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>295</v>
+      </c>
+      <c r="B91" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.128</v>
+      </c>
+      <c r="D91" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H91" s="1">
+        <v>48371.56</v>
+      </c>
+      <c r="I91" s="1">
+        <v>6.5664019249023</v>
+      </c>
+      <c r="J91">
+        <v>0.47</v>
+      </c>
+      <c r="K91" t="s">
+        <v>296</v>
+      </c>
+      <c r="L91" s="1">
+        <v>785024.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>788744.55</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>298</v>
+      </c>
+      <c r="B92" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>102.432</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>18618.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>3.1239617835677</v>
+      </c>
+      <c r="J92">
+        <v>1.88</v>
+      </c>
+      <c r="K92" t="s">
+        <v>299</v>
+      </c>
+      <c r="L92" s="1">
+        <v>614592.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>625866.66</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>301</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>7510.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.49915257053604</v>
+      </c>
+      <c r="J93">
+        <v>0.92</v>
+      </c>
+      <c r="K93" t="s">
+        <v>302</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1512060.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1525892.15</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>304</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.308</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-5539.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.32702100338002</v>
+      </c>
+      <c r="J94">
+        <v>0.74</v>
+      </c>
+      <c r="K94" t="s">
+        <v>305</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1688236.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1700811.34</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>307</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.813</v>
+      </c>
+      <c r="D95" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-18204.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1.5120103657929</v>
+      </c>
+      <c r="J95">
+        <v>0.98</v>
+      </c>
+      <c r="K95" t="s">
+        <v>308</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1185756.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1197492.99</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>310</v>
+      </c>
+      <c r="B96" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.905</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>18032.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>2.2618940100952</v>
+      </c>
+      <c r="J96">
+        <v>0.96</v>
+      </c>
+      <c r="K96" t="s">
+        <v>311</v>
+      </c>
+      <c r="L96" s="1">
+        <v>815240.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>822944.11</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>313</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.105</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H97" s="1">
+        <v>16003.89</v>
+      </c>
+      <c r="I97" s="1">
+        <v>1.340109053003</v>
+      </c>
+      <c r="J97">
+        <v>0.4</v>
+      </c>
+      <c r="K97" t="s">
+        <v>314</v>
+      </c>
+      <c r="L97" s="1">
+        <v>1210226.85</v>
+      </c>
+      <c r="M97" s="1">
+        <v>1215055.84</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>316</v>
+      </c>
+      <c r="B98" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J98">
+        <v>0.27</v>
+      </c>
+      <c r="K98" t="s">
+        <v>317</v>
+      </c>
+      <c r="L98" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>600202.85</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>319</v>
+      </c>
+      <c r="B99" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-3694.39</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.62334283856121</v>
+      </c>
+      <c r="J99">
+        <v>1.91</v>
+      </c>
+      <c r="K99" t="s">
+        <v>320</v>
+      </c>
+      <c r="L99" s="1">
+        <v>588979.46</v>
+      </c>
+      <c r="M99" s="1">
+        <v>600327.53</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.304</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>5940.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.60176273933745</v>
+      </c>
+      <c r="J100">
+        <v>1.46</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>993040.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1007615.34</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.049</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-7835.95</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.85719899143922</v>
+      </c>
+      <c r="J101">
+        <v>1.58</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>906298.35</v>
+      </c>
+      <c r="M101" s="1">
+        <v>920775.4</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.792</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>5361.84</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.792</v>
+      </c>
+      <c r="J102">
+        <v>0.81</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>682361.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>687877.03</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>90.106</v>
+      </c>
+      <c r="D103" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>6480.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.4592951244229</v>
+      </c>
+      <c r="J103">
+        <v>0.36</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>450530.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>452354.66</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>93.029</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-24968.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-6.2878383415096</v>
+      </c>
+      <c r="J104">
+        <v>1.28</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>372116.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>377236.55</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>101.678</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>19096.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>1.7370074643293</v>
+      </c>
+      <c r="J105">
+        <v>0.9</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>1118458.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>1128399.44</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>95.476</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H106" s="1">
+        <v>7647.39</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.89796398020043</v>
+      </c>
+      <c r="J106">
+        <v>0.49</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>859284.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>863737.77</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>101.755</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>5733.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.37702421162284</v>
+      </c>
+      <c r="J107">
+        <v>0.29</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1526325.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1530624.66</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="D108" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>4210.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.14749572577707</v>
+      </c>
+      <c r="J108">
+        <v>2.46</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2858530.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2929738.9</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.656</v>
+      </c>
+      <c r="D109" s="1">
+        <v>97.19933333</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1749588.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>26220.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.4986385366155</v>
+      </c>
+      <c r="J109">
+        <v>0.49</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1775808.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1784653.89</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.892</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-2742.48</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.25899108388007</v>
+      </c>
+      <c r="J110">
+        <v>2.44</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1056166.56</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1082222.83</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>355</v>
+      </c>
+      <c r="B111" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.643</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-558.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.093246169888506</v>
+      </c>
+      <c r="J111">
+        <v>2.44</v>
+      </c>
+      <c r="K111" t="s">
+        <v>356</v>
+      </c>
+      <c r="L111" s="1">
+        <v>597858.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>612521.01</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>358</v>
+      </c>
+      <c r="B112" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.152</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H112" s="1">
+        <v>6746.2</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.76262148620641</v>
+      </c>
+      <c r="J112">
+        <v>0.66</v>
+      </c>
+      <c r="K112" t="s">
+        <v>359</v>
+      </c>
+      <c r="L112" s="1">
+        <v>891352.8</v>
+      </c>
+      <c r="M112" s="1">
+        <v>897204.85</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>361</v>
+      </c>
+      <c r="B113" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>95.834</v>
+      </c>
+      <c r="D113" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>22340.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>2.3867521367521</v>
+      </c>
+      <c r="J113">
+        <v>1.13</v>
+      </c>
+      <c r="K113" t="s">
+        <v>362</v>
+      </c>
+      <c r="L113" s="1">
+        <v>958340.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>969648.22</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>364</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.411</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-10013.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.589</v>
+      </c>
+      <c r="J114">
+        <v>3.35</v>
+      </c>
+      <c r="K114" t="s">
+        <v>365</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1689987.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1747018.51</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>367</v>
+      </c>
+      <c r="B115" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>101.794</v>
+      </c>
+      <c r="D115" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-10962.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.1823865180756</v>
+      </c>
+      <c r="J115">
+        <v>3.61</v>
+      </c>
+      <c r="K115" t="s">
+        <v>368</v>
+      </c>
+      <c r="L115" s="1">
+        <v>916146.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>948632.3</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>370</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>101.465</v>
+      </c>
+      <c r="D116" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H116" s="1">
+        <v>19537.44</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.6184438502138</v>
+      </c>
+      <c r="J116">
+        <v>3.05</v>
+      </c>
+      <c r="K116" t="s">
+        <v>371</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1226711.85</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1263566.48</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>373</v>
+      </c>
+      <c r="B117" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.24</v>
+      </c>
+      <c r="D117" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>5861.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.65391125059829</v>
+      </c>
+      <c r="J117">
+        <v>0.89</v>
+      </c>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" s="1">
+        <v>902160.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>910186.03</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.272</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>7210.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.0275134175296</v>
+      </c>
+      <c r="J118">
+        <v>0.86</v>
+      </c>
+      <c r="K118" t="s">
+        <v>377</v>
+      </c>
+      <c r="L118" s="1">
+        <v>708904.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>714945.1</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>97.369</v>
+      </c>
+      <c r="D119" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-8196.75</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-1.0745516720164</v>
+      </c>
+      <c r="J119">
+        <v>1.74</v>
+      </c>
+      <c r="K119" t="s">
+        <v>380</v>
+      </c>
+      <c r="L119" s="1">
+        <v>754609.75</v>
+      </c>
+      <c r="M119" s="1">
+        <v>768079.36</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.916</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-17972.72</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.084</v>
+      </c>
+      <c r="J120">
+        <v>1.15</v>
+      </c>
+      <c r="K120" t="s">
+        <v>383</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1640027.28</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1659115.81</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>103.572</v>
+      </c>
+      <c r="D121" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H121" s="1">
+        <v>7652.78</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.74438517745951</v>
+      </c>
+      <c r="J121">
+        <v>0.99</v>
+      </c>
+      <c r="K121" t="s">
+        <v>386</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1035720.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1045610.41</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>105.381</v>
+      </c>
+      <c r="D122" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-4392.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.51826677994902</v>
+      </c>
+      <c r="J122">
+        <v>1.83</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" s="1">
+        <v>843048.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>857705.53</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>22452.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.8884492712665</v>
+      </c>
+      <c r="J123">
+        <v>0.24</v>
+      </c>
+      <c r="K123" t="s">
+        <v>392</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1211364.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1214298.25</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H124" s="1">
+        <v>28956.8</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2.4356467356708</v>
+      </c>
+      <c r="J124">
+        <v>2.99</v>
+      </c>
+      <c r="K124" t="s">
+        <v>395</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1217832.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1253758.03</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>85.356</v>
+      </c>
+      <c r="D125" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-218.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.031914924765689</v>
+      </c>
+      <c r="J125">
+        <v>0.48</v>
+      </c>
+      <c r="K125" t="s">
+        <v>398</v>
+      </c>
+      <c r="L125" s="1">
+        <v>682848.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>686683.62</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>400</v>
+      </c>
+      <c r="B126" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.361</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>10186.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.46347274219704</v>
+      </c>
+      <c r="J126">
+        <v>0.32</v>
+      </c>
+      <c r="K126" t="s">
+        <v>401</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2207942.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2214933.78</v>
+      </c>
+      <c r="N126" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>403</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>82.316</v>
+      </c>
+      <c r="D127" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1066000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>4108.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.38536585365854</v>
+      </c>
+      <c r="J127">
+        <v>0.23</v>
+      </c>
+      <c r="K127" t="s">
+        <v>404</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1070108.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1073037.45</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>101.094</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H128" s="1">
+        <v>6771.6</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.490829141945</v>
+      </c>
+      <c r="J128">
+        <v>0.59</v>
+      </c>
+      <c r="K128" t="s">
+        <v>407</v>
+      </c>
+      <c r="L128" s="1">
+        <v>460988.64</v>
+      </c>
+      <c r="M128" s="1">
+        <v>463687.16</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>409</v>
+      </c>
+      <c r="B129" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>102.097</v>
+      </c>
+      <c r="D129" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-5250.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.72923857769308</v>
+      </c>
+      <c r="J129">
+        <v>0.52</v>
+      </c>
+      <c r="K129" t="s">
+        <v>183</v>
+      </c>
+      <c r="L129" s="1">
+        <v>714679.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>718320.44</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>411</v>
+      </c>
+      <c r="B130" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>103.87</v>
+      </c>
+      <c r="D130" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H130" s="1">
+        <v>23024.09</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1.9177719987741</v>
+      </c>
+      <c r="J130">
+        <v>3.2</v>
+      </c>
+      <c r="K130" t="s">
+        <v>412</v>
+      </c>
+      <c r="L130" s="1">
+        <v>1223588.6</v>
+      </c>
+      <c r="M130" s="1">
+        <v>1261276.73</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>414</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-2505.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.12658259830364</v>
+      </c>
+      <c r="J131">
+        <v>0.96</v>
+      </c>
+      <c r="K131" t="s">
+        <v>415</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1976440.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1995672.88</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>417</v>
+      </c>
+      <c r="B132" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.814</v>
+      </c>
+      <c r="D132" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>5310.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.9037159574794</v>
+      </c>
+      <c r="J132">
+        <v>1.94</v>
+      </c>
+      <c r="K132" t="s">
+        <v>418</v>
+      </c>
+      <c r="L132" s="1">
+        <v>592884.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>604530.58</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>420</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-6558.3</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.65790351450667</v>
+      </c>
+      <c r="J133">
+        <v>2.24</v>
+      </c>
+      <c r="K133" t="s">
+        <v>421</v>
+      </c>
+      <c r="L133" s="1">
+        <v>990290.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1012687.26</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>423</v>
+      </c>
+      <c r="B134" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>102.609</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>23898.44</v>
+      </c>
+      <c r="I134" s="1">
+        <v>2.609</v>
+      </c>
+      <c r="J134">
+        <v>1.27</v>
+      </c>
+      <c r="K134" t="s">
+        <v>424</v>
+      </c>
+      <c r="L134" s="1">
+        <v>939898.44</v>
+      </c>
+      <c r="M134" s="1">
+        <v>951526.47</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>426</v>
+      </c>
+      <c r="B135" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-21744.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.9080066947955</v>
+      </c>
+      <c r="J135">
+        <v>1.32</v>
+      </c>
+      <c r="K135" t="s">
+        <v>427</v>
+      </c>
+      <c r="L135" s="1">
+        <v>2372952.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>2404513.64</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>429</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-12941.71</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.66333726294208</v>
+      </c>
+      <c r="J136">
+        <v>0.41</v>
+      </c>
+      <c r="K136" t="s">
+        <v>430</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1938058.29</v>
+      </c>
+      <c r="M136" s="1">
+        <v>1946155.67</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>432</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>101.381</v>
+      </c>
+      <c r="D137" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23859.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.93258087917998</v>
+      </c>
+      <c r="J137">
+        <v>1.12</v>
+      </c>
+      <c r="K137" t="s">
+        <v>433</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2534525.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2562426.71</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>435</v>
+      </c>
+      <c r="B138" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.569</v>
+      </c>
+      <c r="D138" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>4500.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.75896335724911</v>
+      </c>
+      <c r="J138">
+        <v>1.48</v>
+      </c>
+      <c r="K138" t="s">
+        <v>436</v>
+      </c>
+      <c r="L138" s="1">
+        <v>597414.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>606311.75</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>438</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>90.366</v>
+      </c>
+      <c r="D139" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>60661.1</v>
+      </c>
+      <c r="I139" s="1">
+        <v>5.7775940545921</v>
+      </c>
+      <c r="J139">
+        <v>0.47</v>
+      </c>
+      <c r="K139" t="s">
+        <v>439</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1110598.14</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1116382.93</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>441</v>
+      </c>
+      <c r="B140" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.952</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>4293.52</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.952</v>
+      </c>
+      <c r="J140">
+        <v>3.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>442</v>
+      </c>
+      <c r="L140" s="1">
+        <v>455293.52</v>
+      </c>
+      <c r="M140" s="1">
+        <v>468842.82</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>444</v>
+      </c>
+      <c r="B141" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>94.698</v>
+      </c>
+      <c r="D141" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H141" s="1">
+        <v>60803.87</v>
+      </c>
+      <c r="I141" s="1">
+        <v>3.3168953263135</v>
+      </c>
+      <c r="J141">
+        <v>0.39</v>
+      </c>
+      <c r="K141" t="s">
+        <v>445</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1893960.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1901740.82</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>447</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>6132.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.43596404789632</v>
+      </c>
+      <c r="J142">
+        <v>3.69</v>
+      </c>
+      <c r="K142" t="s">
+        <v>448</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1412670.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1464374.11</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>450</v>
+      </c>
+      <c r="B143" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>4649.6</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.32322108834079</v>
+      </c>
+      <c r="J143">
+        <v>2.87</v>
+      </c>
+      <c r="K143" t="s">
+        <v>451</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1443169.6</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1484265.06</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>453</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>99.884</v>
+      </c>
+      <c r="D144" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>5321.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.486645820434</v>
+      </c>
+      <c r="J144">
+        <v>1.3</v>
+      </c>
+      <c r="K144" t="s">
+        <v>454</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1098724.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1112973.4</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>456</v>
+      </c>
+      <c r="B145" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>99.058</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-3680.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.73751928973686</v>
+      </c>
+      <c r="J145">
+        <v>1.14</v>
+      </c>
+      <c r="K145" t="s">
+        <v>457</v>
+      </c>
+      <c r="L145" s="1">
+        <v>495290.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>500995.48</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>459</v>
+      </c>
+      <c r="B146" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>105.959</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H146" s="1">
+        <v>54126.56</v>
+      </c>
+      <c r="I146" s="1">
+        <v>5.670058987446</v>
+      </c>
+      <c r="J146">
+        <v>1.94</v>
+      </c>
+      <c r="K146" t="s">
+        <v>460</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1008729.68</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1027200.55</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>462</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>10260.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.91302258529553</v>
+      </c>
+      <c r="J147">
+        <v>0.17</v>
+      </c>
+      <c r="K147" t="s">
+        <v>463</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1134000.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1135910.96</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>465</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>98.659</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-7039.64</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.59109567570914</v>
+      </c>
+      <c r="J148">
+        <v>2.0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>466</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1183908.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1207949.1</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>468</v>
+      </c>
+      <c r="B149" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-317.26</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.058</v>
+      </c>
+      <c r="J149">
+        <v>3.54</v>
+      </c>
+      <c r="K149" t="s">
+        <v>469</v>
+      </c>
+      <c r="L149" s="1">
+        <v>546682.74</v>
+      </c>
+      <c r="M149" s="1">
+        <v>566029.73</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>471</v>
+      </c>
+      <c r="B150" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.156</v>
+      </c>
+      <c r="D150" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-9396.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-1.0316205533597</v>
+      </c>
+      <c r="J150">
+        <v>1.2</v>
+      </c>
+      <c r="K150" t="s">
+        <v>472</v>
+      </c>
+      <c r="L150" s="1">
+        <v>901404.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>912169.48</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>474</v>
+      </c>
+      <c r="B151" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-16979.28</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.79115193325846</v>
+      </c>
+      <c r="J151">
+        <v>1.36</v>
+      </c>
+      <c r="K151" t="s">
+        <v>475</v>
+      </c>
+      <c r="L151" s="1">
+        <v>2129167.28</v>
+      </c>
+      <c r="M151" s="1">
+        <v>2158484.6</v>
+      </c>
+      <c r="N151" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>477</v>
+      </c>
+      <c r="B152" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="D152" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-4277.5</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.83458936349757</v>
+      </c>
+      <c r="J152">
+        <v>2.26</v>
+      </c>
+      <c r="K152" t="s">
+        <v>478</v>
+      </c>
+      <c r="L152" s="1">
+        <v>508250.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>519571.92</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>480</v>
+      </c>
+      <c r="B153" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>105.03</v>
+      </c>
+      <c r="D153" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H153" s="1">
+        <v>28622.15</v>
+      </c>
+      <c r="I153" s="1">
+        <v>1.8503772090734</v>
+      </c>
+      <c r="J153">
+        <v>1.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>481</v>
+      </c>
+      <c r="L153" s="1">
+        <v>1575450.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>1592016.78</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>480</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>102.277</v>
+      </c>
+      <c r="D154" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-4808.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-1.1615883415959</v>
+      </c>
+      <c r="J154">
+        <v>1.34</v>
+      </c>
+      <c r="K154" t="s">
+        <v>483</v>
+      </c>
+      <c r="L154" s="1">
+        <v>409108.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>414483.34</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>485</v>
+      </c>
+      <c r="B155" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="D155" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>5262.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.90170676537117</v>
+      </c>
+      <c r="J155">
+        <v>0.93</v>
+      </c>
+      <c r="K155" t="s">
+        <v>486</v>
+      </c>
+      <c r="L155" s="1">
+        <v>588822.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>594431.59</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>488</v>
+      </c>
+      <c r="B156" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.663</v>
+      </c>
+      <c r="D156" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-6884.67</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.7634429589148</v>
+      </c>
+      <c r="J156">
+        <v>0.81</v>
+      </c>
+      <c r="K156" t="s">
+        <v>489</v>
+      </c>
+      <c r="L156" s="1">
+        <v>383526.03</v>
+      </c>
+      <c r="M156" s="1">
+        <v>386615.78</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>491</v>
+      </c>
+      <c r="B157" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5681.48</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.72130294723784</v>
+      </c>
+      <c r="J157">
+        <v>0.59</v>
+      </c>
+      <c r="K157" t="s">
+        <v>492</v>
+      </c>
+      <c r="L157" s="1">
+        <v>793350.52</v>
+      </c>
+      <c r="M157" s="1">
+        <v>797965.18</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>494</v>
+      </c>
+      <c r="B158" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-4909.18</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-0.78252298284082</v>
+      </c>
+      <c r="J158">
+        <v>1.07</v>
+      </c>
+      <c r="K158" t="s">
+        <v>495</v>
+      </c>
+      <c r="L158" s="1">
+        <v>622443.64</v>
+      </c>
+      <c r="M158" s="1">
+        <v>629185.83</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>497</v>
+      </c>
+      <c r="B159" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>11075.68</v>
+      </c>
+      <c r="I159" s="1">
+        <v>1.736</v>
+      </c>
+      <c r="J159">
+        <v>0.64</v>
+      </c>
+      <c r="K159" t="s">
+        <v>498</v>
+      </c>
+      <c r="L159" s="1">
+        <v>649075.68</v>
+      </c>
+      <c r="M159" s="1">
+        <v>653130.91</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>500</v>
+      </c>
+      <c r="B160" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>89.902</v>
+      </c>
+      <c r="D160" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>7686.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1.4454813193261</v>
+      </c>
+      <c r="J160">
+        <v>0.07</v>
+      </c>
+      <c r="K160">
+        <v>400.68</v>
+      </c>
+      <c r="L160" s="1">
+        <v>539412.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>539812.68</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>502</v>
+      </c>
+      <c r="B161" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>76.169</v>
+      </c>
+      <c r="D161" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>16531.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>2.4710384310677</v>
+      </c>
+      <c r="J161">
+        <v>0.47</v>
+      </c>
+      <c r="K161" t="s">
+        <v>503</v>
+      </c>
+      <c r="L161" s="1">
+        <v>685521.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>689718.95</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>505</v>
+      </c>
+      <c r="B162" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-5967.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.66309946491974</v>
+      </c>
+      <c r="J162">
+        <v>0.18</v>
+      </c>
+      <c r="K162" t="s">
+        <v>506</v>
+      </c>
+      <c r="L162" s="1">
+        <v>893898.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>895562.38</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>508</v>
+      </c>
+      <c r="B163" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>12600.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="J163">
+        <v>3.19</v>
+      </c>
+      <c r="K163" t="s">
+        <v>509</v>
+      </c>
+      <c r="L163" s="1">
+        <v>712600.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>734909.94</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>511</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.627</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>7832.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.71260571485763</v>
+      </c>
+      <c r="J164">
+        <v>0.14</v>
+      </c>
+      <c r="K164" t="s">
+        <v>512</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1106897.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1108464.12</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>514</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>96.615</v>
+      </c>
+      <c r="D165" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-9212.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-0.6764467015513</v>
+      </c>
+      <c r="J165">
+        <v>1.36</v>
+      </c>
+      <c r="K165" t="s">
+        <v>515</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1352610.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1371711.37</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>517</v>
+      </c>
+      <c r="B166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>99.28</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.3709517186569</v>
+      </c>
+      <c r="J166">
+        <v>3.31</v>
+      </c>
+      <c r="K166" t="s">
+        <v>518</v>
+      </c>
+      <c r="L166" s="1">
+        <v>397120.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>410361.1</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>520</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.779</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H167" s="1">
+        <v>7227.5</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.72234368167906</v>
+      </c>
+      <c r="J167">
+        <v>0.79</v>
+      </c>
+      <c r="K167" t="s">
+        <v>521</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1007790.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1015700.96</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>523</v>
+      </c>
+      <c r="B168" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.868</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-5542.8</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.5575007935847</v>
+      </c>
+      <c r="J168">
+        <v>0.96</v>
+      </c>
+      <c r="K168" t="s">
+        <v>524</v>
+      </c>
+      <c r="L168" s="1">
+        <v>988680.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>998296.44</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>526</v>
+      </c>
+      <c r="B169" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-924.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.132</v>
+      </c>
+      <c r="J169">
+        <v>2.26</v>
+      </c>
+      <c r="K169" t="s">
+        <v>527</v>
+      </c>
+      <c r="L169" s="1">
+        <v>699076.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>714926.8</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>529</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.532</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>20544.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>1.3811686687696</v>
+      </c>
+      <c r="J170">
+        <v>3.73</v>
+      </c>
+      <c r="K170" t="s">
+        <v>530</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1507980.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1563921.78</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>532</v>
+      </c>
+      <c r="B171" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.275</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-5916.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.725</v>
+      </c>
+      <c r="J171">
+        <v>1.33</v>
+      </c>
+      <c r="K171" t="s">
+        <v>533</v>
+      </c>
+      <c r="L171" s="1">
+        <v>810084.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>820932.71</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>535</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.333</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>8862.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.63490471414243</v>
+      </c>
+      <c r="J172">
+        <v>0.26</v>
+      </c>
+      <c r="K172" t="s">
+        <v>536</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1404662.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1408277.07</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>538</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.352</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H173" s="1">
+        <v>1330.26</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.10968944181938</v>
+      </c>
+      <c r="J173">
+        <v>2.78</v>
+      </c>
+      <c r="K173" t="s">
+        <v>539</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1214081.44</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1248092.38</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>541</v>
+      </c>
+      <c r="B174" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.855</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>3832.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.95898775739011</v>
+      </c>
+      <c r="J174">
+        <v>0.76</v>
+      </c>
+      <c r="K174" t="s">
+        <v>542</v>
+      </c>
+      <c r="L174" s="1">
+        <v>403420.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>406477.53</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>544</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.613</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-1234.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.61558415644019</v>
+      </c>
+      <c r="J175">
+        <v>3.08</v>
+      </c>
+      <c r="K175" t="s">
+        <v>545</v>
+      </c>
+      <c r="L175" s="1">
+        <v>199226.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>205390.38</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>547</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.581</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-3190.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.29037458321234</v>
+      </c>
+      <c r="J176">
+        <v>2.38</v>
+      </c>
+      <c r="K176" t="s">
+        <v>548</v>
+      </c>
+      <c r="L176" s="1">
+        <v>1095391.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>1121549.9</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>550</v>
+      </c>
+      <c r="B177" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>101.102</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>7581.76</v>
+      </c>
+      <c r="I177" s="1">
+        <v>1.102</v>
+      </c>
+      <c r="J177">
+        <v>0.02</v>
+      </c>
+      <c r="K177">
+        <v>148.38</v>
+      </c>
+      <c r="L177" s="1">
+        <v>695581.76</v>
+      </c>
+      <c r="M177" s="1">
+        <v>695730.14</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>552</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.314</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H178" s="1">
+        <v>11629.12</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0.89352965959998</v>
+      </c>
+      <c r="J178">
+        <v>1.02</v>
+      </c>
+      <c r="K178" t="s">
+        <v>553</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1313110.26</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1326415.44</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>555</v>
+      </c>
+      <c r="B179" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.233</v>
+      </c>
+      <c r="D179" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H179" s="1">
+        <v>6906.37</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.5640989626181</v>
+      </c>
+      <c r="J179">
+        <v>0.3</v>
+      </c>
+      <c r="K179" t="s">
+        <v>556</v>
+      </c>
+      <c r="L179" s="1">
+        <v>448462.19</v>
+      </c>
+      <c r="M179" s="1">
+        <v>449806.57</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>555</v>
+      </c>
+      <c r="B180" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>8512.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>1.0696584934302</v>
+      </c>
+      <c r="J180">
+        <v>0.79</v>
+      </c>
+      <c r="K180" t="s">
+        <v>558</v>
+      </c>
+      <c r="L180" s="1">
+        <v>804280.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>810592.33</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>560</v>
+      </c>
+      <c r="B181" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.499</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H181" s="1">
+        <v>15108.28</v>
+      </c>
+      <c r="I181" s="1">
+        <v>2.0707924023722</v>
+      </c>
+      <c r="J181">
+        <v>0.22</v>
+      </c>
+      <c r="K181" t="s">
+        <v>561</v>
+      </c>
+      <c r="L181" s="1">
+        <v>744697.59</v>
+      </c>
+      <c r="M181" s="1">
+        <v>746331.85</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>563</v>
+      </c>
+      <c r="B182" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D182" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1593.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.17985977034854</v>
+      </c>
+      <c r="J182">
+        <v>1.17</v>
+      </c>
+      <c r="K182" t="s">
+        <v>564</v>
+      </c>
+      <c r="L182" s="1">
+        <v>887283.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>897768.62</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>566</v>
+      </c>
+      <c r="B183" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>101.8</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>17010.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="J183">
+        <v>0.86</v>
+      </c>
+      <c r="K183" t="s">
+        <v>567</v>
+      </c>
+      <c r="L183" s="1">
+        <v>962010.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>970096.33</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>569</v>
+      </c>
+      <c r="B184" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>89.295</v>
+      </c>
+      <c r="D184" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>20225.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>4.7448680351906</v>
+      </c>
+      <c r="J184">
+        <v>0.21</v>
+      </c>
+      <c r="K184" t="s">
+        <v>570</v>
+      </c>
+      <c r="L184" s="1">
+        <v>446475.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>447512.67</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>572</v>
+      </c>
+      <c r="B185" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.785</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H185" s="1">
+        <v>15832.92</v>
+      </c>
+      <c r="I185" s="1">
+        <v>2.6167711733193</v>
+      </c>
+      <c r="J185">
+        <v>2.28</v>
+      </c>
+      <c r="K185" t="s">
+        <v>573</v>
+      </c>
+      <c r="L185" s="1">
+        <v>620888.5</v>
+      </c>
+      <c r="M185" s="1">
+        <v>634801.51</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>575</v>
+      </c>
+      <c r="B186" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>101.43</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-12072.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1.4659167079533</v>
+      </c>
+      <c r="J186">
+        <v>1.29</v>
+      </c>
+      <c r="K186" t="s">
+        <v>576</v>
+      </c>
+      <c r="L186" s="1">
+        <v>811440.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>821768.77</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>578</v>
+      </c>
+      <c r="B187" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.659</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-27326.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-2.086124591856</v>
+      </c>
+      <c r="J187">
+        <v>1.13</v>
+      </c>
+      <c r="K187" t="s">
+        <v>579</v>
+      </c>
+      <c r="L187" s="1">
+        <v>1282567.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>1297232.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>581</v>
+      </c>
+      <c r="B188" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>102.379</v>
+      </c>
+      <c r="D188" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H188" s="1">
+        <v>5721.63</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.94020338791878</v>
+      </c>
+      <c r="J188">
+        <v>0.61</v>
+      </c>
+      <c r="K188" t="s">
+        <v>582</v>
+      </c>
+      <c r="L188" s="1">
+        <v>614274.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>617910.99</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>584</v>
+      </c>
+      <c r="B189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>102.098</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H189" s="1">
+        <v>6389.25</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.1304264103853</v>
+      </c>
+      <c r="J189">
+        <v>2.62</v>
+      </c>
+      <c r="K189" t="s">
+        <v>585</v>
+      </c>
+      <c r="L189" s="1">
+        <v>306294.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>314160.78</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>587</v>
+      </c>
+      <c r="B190" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>104.997</v>
+      </c>
+      <c r="D190" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1094.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.52369554810914</v>
+      </c>
+      <c r="J190">
+        <v>0.76</v>
+      </c>
+      <c r="K190" t="s">
+        <v>588</v>
+      </c>
+      <c r="L190" s="1">
+        <v>209994.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>211507.7</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>590</v>
+      </c>
+      <c r="B191" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>98.702</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-8426.5</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.89066061512818</v>
+      </c>
+      <c r="J191">
+        <v>2.84</v>
+      </c>
+      <c r="K191" t="s">
+        <v>591</v>
+      </c>
+      <c r="L191" s="1">
+        <v>937669.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>964607.36</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>593</v>
+      </c>
+      <c r="B192" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>102.765</v>
+      </c>
+      <c r="D192" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-1729.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.23977788995457</v>
+      </c>
+      <c r="J192">
+        <v>1.07</v>
+      </c>
+      <c r="K192" t="s">
+        <v>594</v>
+      </c>
+      <c r="L192" s="1">
+        <v>719355.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>726824.86</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>593</v>
+      </c>
+      <c r="B193" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.494</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-7070.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.4153020779117</v>
+      </c>
+      <c r="J193">
+        <v>1.61</v>
+      </c>
+      <c r="K193" t="s">
+        <v>596</v>
+      </c>
+      <c r="L193" s="1">
+        <v>492470.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>500542.92</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>598</v>
+      </c>
+      <c r="B194" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>104.642</v>
+      </c>
+      <c r="D194" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-13706.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.8367729831144</v>
+      </c>
+      <c r="J194">
+        <v>2.99</v>
+      </c>
+      <c r="K194" t="s">
+        <v>599</v>
+      </c>
+      <c r="L194" s="1">
+        <v>732494.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>753441.26</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>601</v>
+      </c>
+      <c r="B195" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.324</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-8554.4</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.57856699565574</v>
+      </c>
+      <c r="J195">
+        <v>1.32</v>
+      </c>
+      <c r="K195" t="s">
+        <v>602</v>
+      </c>
+      <c r="L195" s="1">
+        <v>1469995.2</v>
+      </c>
+      <c r="M195" s="1">
+        <v>1489544.38</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>604</v>
+      </c>
+      <c r="B196" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>100.82</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>5469.4</v>
+      </c>
+      <c r="I196" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="J196">
+        <v>1.77</v>
+      </c>
+      <c r="K196" t="s">
+        <v>605</v>
+      </c>
+      <c r="L196" s="1">
+        <v>672469.4</v>
+      </c>
+      <c r="M196" s="1">
+        <v>684252.46</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>607</v>
+      </c>
+      <c r="B197" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>103.473</v>
+      </c>
+      <c r="D197" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>11505.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>0.74679181352599</v>
+      </c>
+      <c r="J197">
+        <v>0.78</v>
+      </c>
+      <c r="K197" t="s">
+        <v>608</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1552095.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1563728.22</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>610</v>
+      </c>
+      <c r="B198" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>102.924</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H198" s="1">
+        <v>16318.87</v>
+      </c>
+      <c r="I198" s="1">
+        <v>3.2749012630174</v>
+      </c>
+      <c r="J198">
+        <v>0.26</v>
+      </c>
+      <c r="K198" t="s">
+        <v>611</v>
+      </c>
+      <c r="L198" s="1">
+        <v>514620.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>515919.66</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>613</v>
+      </c>
+      <c r="B199" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>102.402</v>
+      </c>
+      <c r="D199" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-8562.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-1.0343352927959</v>
+      </c>
+      <c r="J199">
+        <v>1.21</v>
+      </c>
+      <c r="K199" t="s">
+        <v>614</v>
+      </c>
+      <c r="L199" s="1">
+        <v>819216.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>828903.67</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>616</v>
+      </c>
+      <c r="B200" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.033</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>4304.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.54073068998442</v>
+      </c>
+      <c r="J200">
+        <v>3.12</v>
+      </c>
+      <c r="K200" t="s">
+        <v>617</v>
+      </c>
+      <c r="L200" s="1">
+        <v>800264.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>825233.86</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>619</v>
+      </c>
+      <c r="B201" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.101</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>11008.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>0.68517024688038</v>
+      </c>
+      <c r="J201">
+        <v>0.51</v>
+      </c>
+      <c r="K201" t="s">
+        <v>620</v>
+      </c>
+      <c r="L201" s="1">
+        <v>1617616.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>1625776.61</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>622</v>
+      </c>
+      <c r="B202" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>92.249</v>
+      </c>
+      <c r="D202" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>831150.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-909.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.10936654033568</v>
+      </c>
+      <c r="J202">
+        <v>0.42</v>
+      </c>
+      <c r="K202" t="s">
+        <v>623</v>
+      </c>
+      <c r="L202" s="1">
+        <v>830241.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>834062.92</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>625</v>
+      </c>
+      <c r="B203" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>90.083</v>
+      </c>
+      <c r="D203" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>721592.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-928.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.1286045299837</v>
+      </c>
+      <c r="J203">
+        <v>0.62</v>
+      </c>
+      <c r="K203" t="s">
+        <v>626</v>
+      </c>
+      <c r="L203" s="1">
+        <v>720664.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>725650.3</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>628</v>
+      </c>
+      <c r="B204" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>101.249</v>
+      </c>
+      <c r="D204" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H204" s="1">
+        <v>1411.96</v>
+      </c>
+      <c r="I204" s="1">
+        <v>0.12881351726332</v>
+      </c>
+      <c r="J204">
+        <v>0.02</v>
+      </c>
+      <c r="K204">
+        <v>222.74</v>
+      </c>
+      <c r="L204" s="1">
+        <v>1097539.16</v>
+      </c>
+      <c r="M204" s="1">
+        <v>1097761.9</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>630</v>
+      </c>
+      <c r="B205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.563</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-11496.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.437</v>
+      </c>
+      <c r="J205">
+        <v>1.41</v>
+      </c>
+      <c r="K205" t="s">
+        <v>631</v>
+      </c>
+      <c r="L205" s="1">
+        <v>788504.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>799780.76</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>633</v>
+      </c>
+      <c r="B206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.266</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>5064.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>1.266</v>
+      </c>
+      <c r="J206">
         <v>0.84</v>
       </c>
-      <c r="P39">
-[...46 lines deleted...]
-      <c r="O40" s="1">
+      <c r="K206" t="s">
+        <v>634</v>
+      </c>
+      <c r="L206" s="1">
+        <v>405064.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>408420.38</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>636</v>
+      </c>
+      <c r="B207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>96.623</v>
+      </c>
+      <c r="D207" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-5643.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.64473007712082</v>
+      </c>
+      <c r="J207">
         <v>0.5</v>
       </c>
-      <c r="P40">
-[...110 lines deleted...]
-      <c r="C43" s="1">
+      <c r="K207" t="s">
+        <v>637</v>
+      </c>
+      <c r="L207" s="1">
+        <v>869607.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>874107.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>639</v>
+      </c>
+      <c r="B208" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D43" s="1">
-[...146 lines deleted...]
-      <c r="C46" s="1">
+      <c r="C208" s="1">
+        <v>100.002</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H208" s="1">
+        <v>1497.6</v>
+      </c>
+      <c r="I208" s="1">
+        <v>0.16667401207585</v>
+      </c>
+      <c r="J208">
+        <v>0.17</v>
+      </c>
+      <c r="K208" t="s">
+        <v>640</v>
+      </c>
+      <c r="L208" s="1">
+        <v>900018.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>901589.92</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>642</v>
+      </c>
+      <c r="B209" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>83.939</v>
+      </c>
+      <c r="D209" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>26088.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>3.5768197728703</v>
+      </c>
+      <c r="J209">
+        <v>0.62</v>
+      </c>
+      <c r="K209" t="s">
+        <v>643</v>
+      </c>
+      <c r="L209" s="1">
+        <v>755451.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>761072.92</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>645</v>
+      </c>
+      <c r="B210" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>90.861</v>
+      </c>
+      <c r="D210" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13046.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.3225536660162</v>
+      </c>
+      <c r="J210">
+        <v>0.75</v>
+      </c>
+      <c r="K210" t="s">
+        <v>646</v>
+      </c>
+      <c r="L210" s="1">
+        <v>999471.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>1007698.4</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>648</v>
+      </c>
+      <c r="B211" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>101.864</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H211" s="1">
+        <v>12535.35</v>
+      </c>
+      <c r="I211" s="1">
+        <v>2.0939410787947</v>
+      </c>
+      <c r="J211">
+        <v>0.92</v>
+      </c>
+      <c r="K211" t="s">
+        <v>649</v>
+      </c>
+      <c r="L211" s="1">
+        <v>611184.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>616731.95</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>651</v>
+      </c>
+      <c r="B212" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D46" s="1">
-[...32 lines deleted...]
-      <c r="O46" s="1">
+      <c r="C212" s="1">
+        <v>100.828</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-320.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-0.031727146539758</v>
+      </c>
+      <c r="J212">
+        <v>0.2</v>
+      </c>
+      <c r="K212" t="s">
+        <v>652</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1008280.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>1010263.56</v>
+      </c>
+      <c r="N212" s="1">
         <v>0.47</v>
       </c>
-      <c r="P46">
-[...634 lines deleted...]
-      <c r="K59">
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>654</v>
+      </c>
+      <c r="B213" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>11.11308884</v>
+      </c>
+      <c r="D213" s="1">
         <v>0.0</v>
       </c>
-      <c r="L59">
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
         <v>0.0</v>
       </c>
-      <c r="M59" s="1">
-[...2043 lines deleted...]
-      <c r="K100">
+      <c r="H213" s="1">
+        <v>-471890.6</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
         <v>0.0</v>
       </c>
-      <c r="L100">
-[...5650 lines deleted...]
-        <v>646</v>
+      <c r="K213" t="s">
+        <v>655</v>
+      </c>
+      <c r="L213" s="1">
+        <v>-471890.6</v>
       </c>
       <c r="M213" s="1">
-        <v>-439030.0</v>
+        <v>-477862.82</v>
       </c>
       <c r="N213" s="1">
-        <v>-487405.0</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.22</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">