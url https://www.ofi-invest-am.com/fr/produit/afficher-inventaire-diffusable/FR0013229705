--- v5 (2026-09-30)
+++ v6 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1914 +118,1860 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 668.49</t>
+    <t>3 128.42</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>21 035.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>6 019.52</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 386.20</t>
+    <t>19 981.70</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>4 612.33</t>
+    <t>7 230.14</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>6 183.56</t>
+    <t>8 312.33</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>38 243.84</t>
+    <t>42 300.00</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>27 226.03</t>
+    <t>29 922.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 813.70</t>
+    <t>5 194.52</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 829.55</t>
+    <t>5 419.20</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>3 107.71</t>
+    <t>4 143.62</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>2 884.93</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 914.02</t>
+    <t>11 584.18</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>11 360.96</t>
+    <t>15 546.58</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>2 794.52</t>
-[...8 lines deleted...]
-    <t>2 949.04</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 128.77</t>
+    <t>9 934.25</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>6 061.64</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 446.58</t>
-[...8 lines deleted...]
-    <t>8 150.68</t>
+    <t>43 167.12</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>3 303.42</t>
+  </si>
+  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>48 580.82</t>
+    <t>52 694.52</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>73 721.77</t>
+    <t>78 398.98</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>7 198.37</t>
+    <t>7 762.42</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 153.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>3 914.17</t>
+    <t>6 405.00</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 440.54</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 945.21</t>
+    <t>11 210.96</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>17 309.59</t>
+    <t>19 833.90</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 374.00</t>
+    <t>4 941.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>1 639.73</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>11 573.97</t>
+    <t>14 997.26</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 543.48</t>
-[...8 lines deleted...]
-    <t>2 354.96</t>
+    <t>9 739.13</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>10 095.70</t>
+    <t>12 425.48</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>26 105.96</t>
+    <t>29 256.68</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>20 194.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 923.90</t>
+    <t>6 498.96</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>18 308.22</t>
+    <t>21 220.89</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>7 249.32</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>21 560.05</t>
+    <t>23 494.93</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>3 482.83</t>
+    <t>5 514.48</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>27 055.48</t>
+    <t>29 515.07</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 385.25</t>
+    <t>6 770.49</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>29 801.37</t>
+    <t>32 534.25</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>12 202.74</t>
+    <t>13 180.82</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>39 298.63</t>
+    <t>44 361.64</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>19 331.54</t>
+    <t>21 119.92</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>22 802.05</t>
+    <t>24 549.66</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 641.44</t>
+    <t>5 202.05</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>15 865.38</t>
+    <t>1 426.63</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>21 479.45</t>
+    <t>23 090.41</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>26 506.85</t>
+    <t>29 095.89</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>15 779.11</t>
+    <t>19 195.21</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
-    <t>1 347.12</t>
+    <t>2 761.60</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>32 816.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>12 038.14</t>
-[...8 lines deleted...]
-    <t>12 843.55</t>
+    <t>14 785.97</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>53 852.05</t>
+    <t>1 073.97</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>7 073.63</t>
+    <t>8 821.23</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>4 426.37</t>
+    <t>6 404.11</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>13 787.67</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>1 368.49</t>
+    <t>2 432.88</t>
   </si>
   <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
-    <t>1 802.74</t>
+    <t>4 168.84</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 418.48</t>
+    <t>4 728.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 795.29</t>
+    <t>5 455.73</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>25 315.07</t>
+    <t>28 637.67</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>8 284.93</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>3 886.47</t>
+    <t>5 161.71</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>6 678.19</t>
+    <t>8 202.56</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>78 082.19</t>
+    <t>83 547.95</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>5 141.10</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 219.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>41 942.47</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 472.60</t>
+    <t>2 191.78</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>4 068.64</t>
+    <t>5 272.04</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
+    <t>1 459.93</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>15 893.84</t>
+    <t>17 296.23</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>15 839.34</t>
+    <t>17 118.67</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>34 548.02</t>
+    <t>26 738.53</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>37 900.53</t>
+    <t>40 527.30</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>14 623.29</t>
+    <t>17 140.41</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>5 410.89</t>
+    <t>8 752.91</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 032.54</t>
+    <t>8 617.91</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>15 500.96</t>
+    <t>16 596.99</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>12 205.48</t>
+    <t>13 370.55</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>3 720.55</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>11 274.66</t>
+    <t>12 612.33</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>13 832.15</t>
+    <t>1 257.47</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>12 575.34</t>
+    <t>16 243.15</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>11 736.99</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>7 704.11</t>
+    <t>9 832.88</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>4 828.99</t>
+    <t>7 497.65</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 606.85</t>
+    <t>3 073.97</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>11 348.07</t>
+    <t>12 545.61</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>14 575.34</t>
+    <t>16 876.71</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>14 477.05</t>
+    <t>15 924.76</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>5 515.19</t>
+    <t>7 146.45</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 356.85</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>5 120.55</t>
+    <t>5 523.29</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>9 941.44</t>
+    <t>12 235.62</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 453.77</t>
+    <t>4 777.40</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>4 299.66</t>
+    <t>7 643.84</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>71 208.90</t>
+    <t>77 465.75</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>8 845.89</t>
+    <t>8 174.66</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>26 056.27</t>
+    <t>28 053.29</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>14 663.01</t>
+    <t>16 043.84</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>5 852.05</t>
+    <t>7 772.26</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>11 308.22</t>
+    <t>12 243.15</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>57 031.51</t>
+    <t>60 821.58</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>32 486.30</t>
+    <t>34 686.99</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>36 854.63</t>
+    <t>39 532.64</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>8 026.03</t>
+    <t>9 838.36</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>6 041.10</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>13 469.61</t>
+    <t>14 863.01</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>19 088.53</t>
+    <t>22 080.02</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>9 890.41</t>
+    <t>12 623.29</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>14 657.53</t>
+    <t>17 534.25</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>35 926.03</t>
+    <t>38 601.37</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 835.62</t>
+    <t>4 238.36</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>6 991.78</t>
+    <t>12 054.79</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
-    <t>2 929.45</t>
+    <t>3 583.90</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>2 698.52</t>
+    <t>3 747.95</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>37 688.13</t>
+    <t>40 555.70</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>19 232.88</t>
+    <t>22 684.93</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>11 646.58</t>
+    <t>12 768.49</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>22 397.26</t>
+    <t>24 554.79</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>11 628.03</t>
+    <t>14 119.75</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>31 561.64</t>
+    <t>36 739.73</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>8 097.38</t>
+    <t>11 715.36</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>27 901.71</t>
+    <t>33 590.41</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>8 897.75</t>
+    <t>10 065.58</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>5 784.79</t>
+    <t>6 530.06</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>13 549.30</t>
+    <t>14 491.47</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 400.37</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 780.82</t>
+    <t>8 356.16</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>51 704.11</t>
+    <t>54 926.03</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>41 095.46</t>
+    <t>44 040.87</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>14 249.40</t>
+    <t>16 605.60</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>5 705.48</t>
+    <t>6 712.33</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>18 470.87</t>
+    <t>21 934.16</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>4 419.09</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>24 041.10</t>
+    <t>26 284.93</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>19 346.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>10 765.48</t>
+    <t>12 681.37</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>29 317.32</t>
+    <t>33 341.26</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>11 321.92</t>
+    <t>12 364.73</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>16 566.78</t>
+    <t>21 205.48</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>5 375.34</t>
+    <t>6 410.96</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>5 609.59</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 089.75</t>
+    <t>3 966.58</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>4 614.66</t>
+    <t>6 314.79</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 742.19</t>
+    <t>7 922.08</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>4 055.23</t>
+    <t>5 523.51</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>4 197.95</t>
+    <t>4 586.30</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>1 664.38</t>
+    <t>3 411.99</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>22 309.94</t>
+    <t>23 861.29</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
-    <t>1 567.12</t>
+    <t>4 098.63</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>19 101.37</t>
+    <t>21 517.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>13 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>7 910.96</t>
+    <t>10 428.08</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>9 616.44</t>
-[...8 lines deleted...]
-    <t>15 850.80</t>
+    <t>11 558.22</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>55 941.78</t>
+    <t>2 928.08</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>10 848.71</t>
+    <t>12 642.59</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>3 615.07</t>
+    <t>6 232.88</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>34 010.94</t>
+    <t>36 383.79</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>3 057.53</t>
+    <t>3 949.32</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>6 595.89</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>26 158.90</t>
+    <t>28 611.30</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 706.39</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>13 305.18</t>
+    <t>20 812.34</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>1 344.38</t>
+    <t>2 571.86</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>6 312.33</t>
+    <t>8 153.42</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>1 634.26</t>
+    <t>3 126.41</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>10 485.62</t>
+    <t>12 233.22</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>8 086.33</t>
+    <t>10 478.06</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 037.67</t>
+    <t>1 253.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>13 913.01</t>
+    <t>15 229.11</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>10 328.77</t>
+    <t>23 994.52</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>14 665.07</t>
+    <t>17 189.38</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 636.99</t>
+    <t>4 931.51</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 866.78</t>
+    <t>8 535.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 513.70</t>
+    <t>2 002.74</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 938.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>7 469.86</t>
+    <t>9 382.88</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>8 072.92</t>
-[...8 lines deleted...]
-    <t>20 947.26</t>
+    <t>9 203.13</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 750.68</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>19 549.18</t>
+    <t>22 635.89</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 783.06</t>
+    <t>13 329.58</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 633.22</t>
+    <t>15 279.45</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 299.66</t>
+    <t>2 486.30</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>9 687.67</t>
+    <t>11 643.84</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 969.86</t>
+    <t>26 753.42</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>8 160.61</t>
+    <t>12 055.45</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>3 821.92</t>
+    <t>4 469.18</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 561.51</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>11 276.76</t>
+    <t>12 645.61</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 356.38</t>
+    <t>4 205.59</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>3 513.70</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 621.92</t>
+    <t>6 010.27</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 227.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 547.95</t>
+    <t>6 842.47</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 983.56</t>
-[...8 lines deleted...]
-    <t>-5 972.22</t>
+    <t>4 066.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2389,212 +2335,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6508.62</v>
+        <v>6446.85</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2129785.91</v>
+        <v>2109575.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2129785.91</v>
+        <v>2109575.68</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3044.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11601.27</v>
+        <v>11491.18</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>35314285.62</v>
+        <v>24947372.65</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>35314285.62</v>
+        <v>24947372.65</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1386823.5754</v>
+        <v>1381240.9158</v>
       </c>
       <c r="C4">
-        <v>114.24</v>
+        <v>113.18</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>158438270.9</v>
+        <v>156332755.62</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>158438270.9</v>
+        <v>156332755.62</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>184425.7485</v>
+        <v>261746.6055</v>
       </c>
       <c r="C5">
-        <v>103.86</v>
+        <v>102.85</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>19155836.68</v>
+        <v>26922296.42</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>19155836.68</v>
+        <v>26922296.42</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.84</v>
+        <v>99.87</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>248695.61</v>
+        <v>246280.39</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>248695.61</v>
+        <v>246280.39</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z213"/>
+  <dimension ref="A1:Z209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N213" sqref="N213"/>
+      <selection activeCell="N209" sqref="N209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2610,10643 +2556,10443 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1586.0</v>
+        <v>1489.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4814.12</v>
+        <v>4820.67</v>
       </c>
       <c r="D2" s="1">
-        <v>4803.7203972257</v>
+        <v>4812.1507186031</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>7618700.55</v>
+        <v>7165292.42</v>
       </c>
       <c r="H2" s="1">
-        <v>16493.77</v>
+        <v>12685.21</v>
       </c>
       <c r="I2" s="1">
-        <v>0.21649059300539</v>
+        <v>0.17703687800086</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>7635194.32</v>
+        <v>7177977.63</v>
       </c>
       <c r="M2" s="1">
-        <v>7635194.32</v>
+        <v>7177977.63</v>
       </c>
       <c r="N2" s="1">
-        <v>3.55</v>
+        <v>3.41</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-95.0</v>
+        <v>698.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.38</v>
+        <v>105.455</v>
       </c>
       <c r="D3" s="1">
-        <v>115.335789474</v>
+        <v>105.696497135</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-4200.0</v>
+        <v>-168565.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-4200.0</v>
+        <v>-168565.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-4200.0</v>
+        <v>-168565.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.0</v>
+        <v>-0.08</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>99.982</v>
+        <v>113.9</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>4557.0</v>
+        <v>136400.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.65538452245523</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>699874.0</v>
+        <v>136400.0</v>
       </c>
       <c r="M4" s="1">
-        <v>701542.49</v>
+        <v>136400.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3479.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.50034732359485</v>
+      </c>
+      <c r="J5">
+        <v>0.45</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>511905.0</v>
+        <v>691838.0</v>
       </c>
       <c r="M5" s="1">
-        <v>532940.96</v>
+        <v>694966.42</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>101.97</v>
+        <v>101.328</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8373.0</v>
+        <v>8470.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.8141037921334</v>
+        <v>1.7002228155047</v>
       </c>
       <c r="J6">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.08</v>
+      </c>
+      <c r="K6">
+        <v>419.52</v>
       </c>
       <c r="L6" s="1">
-        <v>305910.0</v>
+        <v>506640.0</v>
       </c>
       <c r="M6" s="1">
-        <v>311260.68</v>
+        <v>507059.52</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.703</v>
+        <v>100.644</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>46619.54</v>
+        <v>4395.0</v>
       </c>
       <c r="I7" s="1">
-        <v>9.4330245110314</v>
+        <v>1.4771272144305</v>
       </c>
       <c r="J7">
-        <v>3.73</v>
+        <v>2.01</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>540835.79</v>
+        <v>301932.0</v>
       </c>
       <c r="M7" s="1">
-        <v>559221.99</v>
+        <v>307951.52</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.177</v>
+        <v>107.95</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>17290.0</v>
+        <v>37977.25</v>
       </c>
       <c r="I8" s="1">
-        <v>1.3320380181678</v>
+        <v>7.6843385866005</v>
       </c>
       <c r="J8">
-        <v>0.35</v>
+        <v>4.05</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1315301.0</v>
+        <v>532193.5</v>
       </c>
       <c r="M8" s="1">
-        <v>1319913.33</v>
+        <v>552175.2</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.354</v>
+        <v>99.961</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19567.58</v>
+        <v>1482.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2.4481985573685</v>
+        <v>0.11417468727153</v>
       </c>
       <c r="J9">
-        <v>0.77</v>
+        <v>0.56</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>818832.0</v>
+        <v>1299493.0</v>
       </c>
       <c r="M9" s="1">
-        <v>825015.56</v>
+        <v>1306723.14</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>102.197</v>
+        <v>100.505</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>26364.0</v>
+        <v>4775.58</v>
       </c>
       <c r="I10" s="1">
-        <v>2.197</v>
+        <v>0.59749688344691</v>
       </c>
       <c r="J10">
-        <v>3.19</v>
+        <v>1.04</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1226364.0</v>
+        <v>804040.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1264607.84</v>
+        <v>812352.33</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.995</v>
+        <v>102.01</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-4187.5</v>
+        <v>24120.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.33725963958522</v>
+        <v>2.01</v>
       </c>
       <c r="J11">
-        <v>2.18</v>
+        <v>3.53</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1237437.5</v>
+        <v>1224120.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1264663.53</v>
+        <v>1266420.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.703</v>
+        <v>97.887</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-12400.0</v>
+        <v>-18037.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.5616656423483</v>
+        <v>-1.4527333131984</v>
       </c>
       <c r="J12">
-        <v>0.48</v>
+        <v>2.39</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>781624.0</v>
+        <v>1223587.5</v>
       </c>
       <c r="M12" s="1">
-        <v>785437.7</v>
+        <v>1253510.45</v>
       </c>
       <c r="N12" s="1">
-        <v>0.36</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.35</v>
+        <v>96.197</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5445.0</v>
+        <v>-24448.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.6375254878475</v>
+        <v>-3.0790001309784</v>
       </c>
       <c r="J13">
-        <v>0.53</v>
+        <v>0.65</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>859528.5</v>
+        <v>769576.0</v>
       </c>
       <c r="M13" s="1">
-        <v>864358.05</v>
+        <v>774770.52</v>
       </c>
       <c r="N13" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.207</v>
+        <v>93.869</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>3107.94</v>
+        <v>1063.09</v>
       </c>
       <c r="I14" s="1">
-        <v>0.56299299520302</v>
+        <v>0.12447143634083</v>
       </c>
       <c r="J14">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>555146.78</v>
+        <v>855146.59</v>
       </c>
       <c r="M14" s="1">
-        <v>558254.49</v>
+        <v>860565.79</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.988</v>
+        <v>98.976</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>10175.67</v>
+        <v>-3711.8</v>
       </c>
       <c r="I15" s="1">
-        <v>1.121018721785</v>
+        <v>-0.67238022600004</v>
       </c>
       <c r="J15">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>554.79</v>
+        <v>0.75</v>
+      </c>
+      <c r="K15" t="s">
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>917892.0</v>
+        <v>548327.04</v>
       </c>
       <c r="M15" s="1">
-        <v>918446.79</v>
+        <v>552470.66</v>
       </c>
       <c r="N15" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.426</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5117.67</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.56379618068566</v>
+      </c>
+      <c r="J16">
+        <v>0.32</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>221724.0</v>
+        <v>912834.0</v>
       </c>
       <c r="M16" s="1">
-        <v>232638.02</v>
+        <v>915718.93</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>109.153</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H17" s="1">
+        <v>17480.29</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.7042092369548</v>
+      </c>
+      <c r="J17">
+        <v>5.79</v>
+      </c>
+      <c r="K17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L17" s="1">
-        <v>1950805.8</v>
+        <v>218306.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1962166.76</v>
+        <v>229890.18</v>
       </c>
       <c r="N17" s="1">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.398</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3530.8</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.18276762402089</v>
+      </c>
+      <c r="J18">
+        <v>0.8</v>
+      </c>
+      <c r="K18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L18" s="1">
-        <v>417932.0</v>
+        <v>1928321.2</v>
       </c>
       <c r="M18" s="1">
-        <v>420726.52</v>
+        <v>1943867.78</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.909</v>
+      </c>
+      <c r="D19" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-10918.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.5596735140934</v>
+      </c>
+      <c r="J19">
+        <v>0.99</v>
+      </c>
+      <c r="K19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L19" s="1">
-        <v>605250.0</v>
+        <v>415636.0</v>
       </c>
       <c r="M19" s="1">
-        <v>608199.04</v>
+        <v>419581.21</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.542</v>
+        <v>93.626</v>
       </c>
       <c r="D20" s="1">
         <v>98.803</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>395212.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-9044.0</v>
+        <v>-20708.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.2883920528729</v>
+        <v>-5.2397194417174</v>
       </c>
       <c r="J20">
-        <v>2.28</v>
+        <v>2.48</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="L20" s="1">
-        <v>386168.0</v>
+        <v>374504.0</v>
       </c>
       <c r="M20" s="1">
-        <v>395296.77</v>
+        <v>384438.25</v>
       </c>
       <c r="N20" s="1">
         <v>0.18</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1">
         <v>400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.458</v>
+        <v>95.804</v>
       </c>
       <c r="D21" s="1">
         <v>98.646</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>394584.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-4752.0</v>
+        <v>-11368.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.2043063074022</v>
+        <v>-2.8810088599639</v>
       </c>
       <c r="J21">
-        <v>1.52</v>
+        <v>1.7</v>
       </c>
       <c r="K21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L21" s="1">
-        <v>389832.0</v>
+        <v>383216.0</v>
       </c>
       <c r="M21" s="1">
-        <v>395893.64</v>
+        <v>389996.82</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>95.902</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.72333333</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2321360.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-19712.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.84915739049523</v>
+      </c>
+      <c r="J22">
+        <v>1.8</v>
+      </c>
+      <c r="K22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>387880.0</v>
+        <v>2301648.0</v>
       </c>
       <c r="M22" s="1">
-        <v>394326.58</v>
+        <v>2344815.12</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>107.242</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>24444.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>3.3657831325301</v>
+      </c>
+      <c r="J23">
+        <v>0.47</v>
+      </c>
+      <c r="K23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L23" s="1">
-        <v>1675656.0</v>
+        <v>750694.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1683806.68</v>
+        <v>753997.42</v>
       </c>
       <c r="N23" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.373</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-39857.3</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-2.9077928656197</v>
+      </c>
+      <c r="J24">
+        <v>4.05</v>
+      </c>
+      <c r="K24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L24" s="1">
-        <v>750729.0</v>
+        <v>1330849.0</v>
       </c>
       <c r="M24" s="1">
-        <v>751364.27</v>
+        <v>1383543.52</v>
       </c>
       <c r="N24" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.63</v>
+        <v>98.271</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>99.65603468</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>2471469.66</v>
       </c>
       <c r="H25" s="1">
-        <v>-36516.3</v>
+        <v>-34348.86</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.6640499135373</v>
+        <v>-1.3898151596164</v>
       </c>
       <c r="J25">
-        <v>3.74</v>
+        <v>3.16</v>
       </c>
       <c r="K25" t="s">
         <v>99</v>
       </c>
       <c r="L25" s="1">
-        <v>1334190.0</v>
+        <v>2437120.8</v>
       </c>
       <c r="M25" s="1">
-        <v>1382770.82</v>
+        <v>2515519.78</v>
       </c>
       <c r="N25" s="1">
-        <v>0.64</v>
+        <v>1.19</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.727</v>
+        <v>89.187</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>98.844</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>704757.72</v>
       </c>
       <c r="H26" s="1">
-        <v>1759.94</v>
+        <v>-68854.41</v>
       </c>
       <c r="I26" s="1">
-        <v>0.071210261185241</v>
+        <v>-9.7699405123224</v>
       </c>
       <c r="J26">
-        <v>2.97</v>
+        <v>1.09</v>
       </c>
       <c r="K26" t="s">
         <v>102</v>
       </c>
       <c r="L26" s="1">
-        <v>2473229.6</v>
+        <v>635903.31</v>
       </c>
       <c r="M26" s="1">
-        <v>2546951.37</v>
+        <v>643665.73</v>
       </c>
       <c r="N26" s="1">
-        <v>1.18</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>89.984</v>
+        <v>89.07</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="H27" s="1">
-        <v>-63171.8</v>
+        <v>13431.8</v>
       </c>
       <c r="I27" s="1">
-        <v>-8.9636194407349</v>
+        <v>5.6708980899276</v>
       </c>
       <c r="J27">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.07</v>
+      </c>
+      <c r="K27">
+        <v>187.65</v>
       </c>
       <c r="L27" s="1">
-        <v>641585.92</v>
+        <v>250286.7</v>
       </c>
       <c r="M27" s="1">
-        <v>648784.29</v>
+        <v>250474.35</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-6353.76</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.65323406048687</v>
+      </c>
+      <c r="J28">
+        <v>0.66</v>
+      </c>
+      <c r="K28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L28" s="1">
-        <v>253355.22</v>
+        <v>966308.32</v>
       </c>
       <c r="M28" s="1">
-        <v>258508.49</v>
+        <v>972713.32</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.917</v>
+        <v>107.119</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>287000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>12287.84</v>
+        <v>20431.53</v>
       </c>
       <c r="I29" s="1">
-        <v>1.2633205563026</v>
+        <v>7.119</v>
       </c>
       <c r="J29">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.12</v>
+      </c>
+      <c r="K29">
+        <v>348.03</v>
       </c>
       <c r="L29" s="1">
-        <v>984949.92</v>
+        <v>307431.53</v>
       </c>
       <c r="M29" s="1">
-        <v>988864.09</v>
+        <v>307779.56</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.563</v>
+        <v>91.602</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>91.63853818</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="H30" s="1">
-        <v>21705.81</v>
+        <v>-401.92</v>
       </c>
       <c r="I30" s="1">
-        <v>7.563</v>
+        <v>-0.039872069702473</v>
       </c>
       <c r="J30">
-        <v>2.94</v>
+        <v>1.02</v>
       </c>
       <c r="K30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L30" s="1">
-        <v>308705.81</v>
+        <v>1007622.0</v>
       </c>
       <c r="M30" s="1">
-        <v>317146.35</v>
+        <v>1018832.96</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.663</v>
+        <v>103.427</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>105.76</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>951840.0</v>
       </c>
       <c r="H31" s="1">
-        <v>11269.08</v>
+        <v>-20997.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.1179377568739</v>
+        <v>-2.2059379727685</v>
       </c>
       <c r="J31">
-        <v>0.9</v>
+        <v>2.2</v>
       </c>
       <c r="K31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L31" s="1">
-        <v>1019293.0</v>
+        <v>930843.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1029238.21</v>
+        <v>950676.9</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.449</v>
+        <v>99.577</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>290852.44</v>
       </c>
       <c r="H32" s="1">
-        <v>-11799.0</v>
+        <v>-87.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.2395990922844</v>
+        <v>-0.030118365175138</v>
       </c>
       <c r="J32">
-        <v>1.92</v>
+        <v>1.69</v>
       </c>
       <c r="K32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L32" s="1">
-        <v>940041.0</v>
+        <v>290764.84</v>
       </c>
       <c r="M32" s="1">
-        <v>957350.59</v>
+        <v>295705.84</v>
       </c>
       <c r="N32" s="1">
-        <v>0.44</v>
+        <v>0.14</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.415</v>
+        <v>98.951</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2359.36</v>
+        <v>-11580.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.81118796871706</v>
+        <v>-1.2836159394506</v>
       </c>
       <c r="J33">
-        <v>1.5</v>
+        <v>0.38</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L33" s="1">
-        <v>293211.8</v>
+        <v>890559.0</v>
       </c>
       <c r="M33" s="1">
-        <v>297585.8</v>
+        <v>894011.05</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.917</v>
+        <v>100.066</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>99.834</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-2886.0</v>
+        <v>3248.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.31990635589416</v>
+        <v>0.2323857603622</v>
       </c>
       <c r="J34">
-        <v>0.18</v>
+        <v>1.07</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L34" s="1">
-        <v>899253.0</v>
+        <v>1400924.0</v>
       </c>
       <c r="M34" s="1">
-        <v>900892.73</v>
+        <v>1415921.26</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.334</v>
+        <v>107.098</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>107.962</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H35" s="1">
-        <v>21000.0</v>
+        <v>-6912.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1.5024941402729</v>
+        <v>-0.80028158055612</v>
       </c>
       <c r="J35">
-        <v>0.83</v>
+        <v>1.22</v>
       </c>
       <c r="K35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L35" s="1">
-        <v>1418676.0</v>
+        <v>856784.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1430249.97</v>
+        <v>866523.13</v>
       </c>
       <c r="N35" s="1">
-        <v>0.66</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.75</v>
+        <v>99.838</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H36" s="1">
-        <v>-1696.0</v>
+        <v>5643.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.19636538782164</v>
+        <v>0.54381759954883</v>
       </c>
       <c r="J36">
-        <v>0.82</v>
+        <v>1.19</v>
       </c>
       <c r="K36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L36" s="1">
-        <v>862000.0</v>
+        <v>1043307.1</v>
       </c>
       <c r="M36" s="1">
-        <v>868543.48</v>
+        <v>1055732.58</v>
       </c>
       <c r="N36" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.834</v>
+        <v>98.153</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.459</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="H37" s="1">
-        <v>47506.24</v>
+        <v>-22006.1</v>
       </c>
       <c r="I37" s="1">
-        <v>2.7159245745831</v>
+        <v>-1.313103892056</v>
       </c>
       <c r="J37">
-        <v>0.12</v>
+        <v>1.74</v>
       </c>
       <c r="K37" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>1796680.0</v>
+        <v>1653878.05</v>
       </c>
       <c r="M37" s="1">
-        <v>1799034.96</v>
+        <v>1683134.73</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.386</v>
+        <v>97.525</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>1290796.0</v>
       </c>
       <c r="H38" s="1">
-        <v>21819.6</v>
+        <v>-22971.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2.1027613849222</v>
+        <v>-1.7795995649196</v>
       </c>
       <c r="J38">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.02</v>
+      </c>
+      <c r="K38">
+        <v>249.32</v>
       </c>
       <c r="L38" s="1">
-        <v>1059483.7</v>
+        <v>1267825.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1069579.4</v>
+        <v>1268074.32</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.355</v>
+        <v>103.004</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>104.31933333</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>938874.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-1752.4</v>
+        <v>-11838.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.10456570043938</v>
+        <v>-1.2608720659002</v>
       </c>
       <c r="J39">
-        <v>1.55</v>
+        <v>0.72</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L39" s="1">
-        <v>1674131.75</v>
+        <v>927036.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1700237.71</v>
+        <v>933534.96</v>
       </c>
       <c r="N39" s="1">
-        <v>0.79</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.884</v>
+        <v>98.551</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-5304.0</v>
+        <v>-20730.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.4109092374008</v>
+        <v>-1.3829265607957</v>
       </c>
       <c r="J40">
-        <v>1.55</v>
+        <v>1.41</v>
       </c>
       <c r="K40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L40" s="1">
-        <v>1285492.0</v>
+        <v>1478265.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1305686.52</v>
+        <v>1499485.89</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>104.244</v>
+        <v>99.101</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>100.91</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-678.0</v>
+        <v>-25326.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.07221416292282</v>
+        <v>-1.7926865523734</v>
       </c>
       <c r="J41">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="K41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L41" s="1">
-        <v>938196.0</v>
+        <v>1387414.0</v>
       </c>
       <c r="M41" s="1">
-        <v>942119.9</v>
+        <v>1394663.32</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.625</v>
+        <v>97.577</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>99.8407</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-4620.0</v>
+        <v>-22637.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.3082064983539</v>
+        <v>-2.2673118277416</v>
       </c>
       <c r="J42">
-        <v>1.22</v>
+        <v>2.35</v>
       </c>
       <c r="K42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="L42" s="1">
-        <v>1494375.0</v>
+        <v>975770.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1512683.22</v>
+        <v>999264.93</v>
       </c>
       <c r="N42" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.084</v>
+        <v>100.464</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-11564.0</v>
+        <v>3712.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.81855118422357</v>
+        <v>0.464</v>
       </c>
       <c r="J43">
-        <v>0.32</v>
+        <v>0.69</v>
       </c>
       <c r="K43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="L43" s="1">
-        <v>1401176.0</v>
+        <v>803712.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1405706.82</v>
+        <v>809226.48</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.247</v>
+        <v>104.148</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>99.922</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-5937.0</v>
+        <v>38034.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.59464727310606</v>
+        <v>4.2292988531054</v>
       </c>
       <c r="J44">
-        <v>2.16</v>
+        <v>3.28</v>
       </c>
       <c r="K44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="L44" s="1">
-        <v>992470.0</v>
+        <v>937332.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1014030.05</v>
+        <v>966847.07</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.593</v>
+        <v>109.063</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H45" s="1">
-        <v>12744.0</v>
+        <v>-6096.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.593</v>
+        <v>-0.69383109492374</v>
       </c>
       <c r="J45">
-        <v>0.44</v>
+        <v>0.85</v>
       </c>
       <c r="K45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="L45" s="1">
-        <v>812744.0</v>
+        <v>872504.0</v>
       </c>
       <c r="M45" s="1">
-        <v>816226.83</v>
+        <v>879274.49</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.617</v>
+        <v>104.812</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H46" s="1">
-        <v>51255.0</v>
+        <v>-30280.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.6994455675427</v>
+        <v>-2.8078635014837</v>
       </c>
       <c r="J46">
-        <v>3.01</v>
+        <v>3.25</v>
       </c>
       <c r="K46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="L46" s="1">
-        <v>950553.0</v>
+        <v>1048120.0</v>
       </c>
       <c r="M46" s="1">
-        <v>977608.48</v>
+        <v>1080654.25</v>
       </c>
       <c r="N46" s="1">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1">
         <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.51</v>
+        <v>89.025</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-2520.0</v>
+        <v>1884.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.28681994081493</v>
+        <v>0.26523406483875</v>
       </c>
       <c r="J47">
-        <v>0.42</v>
+        <v>1.65</v>
       </c>
       <c r="K47" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="L47" s="1">
-        <v>876080.0</v>
+        <v>712200.0</v>
       </c>
       <c r="M47" s="1">
-        <v>879465.25</v>
+        <v>725380.82</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.602</v>
+        <v>99.262</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>101.79480909</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H48" s="1">
-        <v>-12380.0</v>
+        <v>-55721.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.1479970326409</v>
+        <v>-2.4881515212108</v>
       </c>
       <c r="J48">
-        <v>2.98</v>
+        <v>2.02</v>
       </c>
       <c r="K48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="L48" s="1">
-        <v>1066020.0</v>
+        <v>2183764.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1095821.37</v>
+        <v>2228125.64</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>90.039</v>
+        <v>97.308</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.528</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H49" s="1">
-        <v>9996.0</v>
+        <v>-20446.2</v>
       </c>
       <c r="I49" s="1">
-        <v>1.4072609936986</v>
+        <v>-2.2305280925971</v>
       </c>
       <c r="J49">
-        <v>1.53</v>
+        <v>2.29</v>
       </c>
       <c r="K49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="L49" s="1">
-        <v>720312.0</v>
+        <v>896206.68</v>
       </c>
       <c r="M49" s="1">
-        <v>732514.74</v>
+        <v>917326.6</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.931</v>
+        <v>97.03</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>99.46</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>895140.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-19003.8</v>
+        <v>-21870.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-0.8485787228479</v>
+        <v>-2.443193243515</v>
       </c>
       <c r="J50">
-        <v>1.79</v>
+        <v>2.73</v>
       </c>
       <c r="K50" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="L50" s="1">
-        <v>2220482.0</v>
+        <v>873270.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2259780.63</v>
+        <v>897819.66</v>
       </c>
       <c r="N50" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.849</v>
+        <v>98.085</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-6253.59</v>
+        <v>-16555.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.6822200787718</v>
+        <v>-2.3544051767048</v>
       </c>
       <c r="J51">
-        <v>2.1</v>
+        <v>0.74</v>
       </c>
       <c r="K51" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="L51" s="1">
-        <v>910399.29</v>
+        <v>686595.0</v>
       </c>
       <c r="M51" s="1">
-        <v>929730.83</v>
+        <v>691797.05</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.72</v>
+        <v>109.108</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>109.11</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>1091100.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-6660.0</v>
+        <v>-20.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.744017695556</v>
+        <v>-0.001833012556136</v>
       </c>
       <c r="J52">
-        <v>2.53</v>
+        <v>0.14</v>
       </c>
       <c r="K52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="L52" s="1">
-        <v>888480.0</v>
+        <v>1091080.0</v>
       </c>
       <c r="M52" s="1">
-        <v>911282.05</v>
+        <v>1092506.63</v>
       </c>
       <c r="N52" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.237</v>
+        <v>94.713</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-8491.0</v>
+        <v>-34912.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.2075659532106</v>
+        <v>-4.40465496533</v>
       </c>
       <c r="J53">
-        <v>0.52</v>
+        <v>2.89</v>
       </c>
       <c r="K53" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="L53" s="1">
-        <v>694659.0</v>
+        <v>757704.0</v>
       </c>
       <c r="M53" s="1">
-        <v>698300.44</v>
+        <v>780794.41</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B54" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>109.76</v>
+        <v>104.208</v>
       </c>
       <c r="D54" s="1">
-        <v>109.11</v>
+        <v>104.92</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1091100.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H54" s="1">
-        <v>6500.0</v>
+        <v>-7120.0</v>
       </c>
       <c r="I54" s="1">
-        <v>0.5957290807442</v>
+        <v>-0.67861227601982</v>
       </c>
       <c r="J54">
-        <v>1.59</v>
+        <v>2.91</v>
       </c>
       <c r="K54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="L54" s="1">
-        <v>1097600.0</v>
+        <v>1042080.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1113465.38</v>
+        <v>1071175.89</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B55" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>96.656</v>
+        <v>102.595</v>
       </c>
       <c r="D55" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H55" s="1">
-        <v>-19368.0</v>
+        <v>21670.97</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.4435540034519</v>
+        <v>1.7188725655653</v>
       </c>
       <c r="J55">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="K55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="L55" s="1">
-        <v>773248.0</v>
+        <v>1282437.5</v>
       </c>
       <c r="M55" s="1">
-        <v>794727.45</v>
+        <v>1301632.71</v>
       </c>
       <c r="N55" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1">
-        <v>1000000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>105.49</v>
+        <v>98.916</v>
       </c>
       <c r="D56" s="1">
-        <v>104.92</v>
+        <v>99.254</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1049200.0</v>
+        <v>591553.84</v>
       </c>
       <c r="H56" s="1">
-        <v>5700.0</v>
+        <v>-2014.48</v>
       </c>
       <c r="I56" s="1">
-        <v>0.54327106366756</v>
+        <v>-0.34054043161988</v>
       </c>
       <c r="J56">
-        <v>2.65</v>
+        <v>0.46</v>
       </c>
       <c r="K56" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L56" s="1">
-        <v>1054900.0</v>
+        <v>589539.36</v>
       </c>
       <c r="M56" s="1">
-        <v>1081406.85</v>
+        <v>592300.96</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
-        <v>1250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>104.194</v>
+        <v>102.87</v>
       </c>
       <c r="D57" s="1">
-        <v>100.8613224</v>
+        <v>99.961</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1260766.53</v>
+        <v>699727.0</v>
       </c>
       <c r="H57" s="1">
-        <v>41658.47</v>
+        <v>20363.0</v>
       </c>
       <c r="I57" s="1">
-        <v>3.304217633379</v>
+        <v>2.9101349526315</v>
       </c>
       <c r="J57">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.09</v>
+      </c>
+      <c r="K57">
+        <v>654.45</v>
       </c>
       <c r="L57" s="1">
-        <v>1302425.0</v>
+        <v>720090.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1318204.11</v>
+        <v>720744.45</v>
       </c>
       <c r="N57" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>596000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.191</v>
+        <v>100.764</v>
       </c>
       <c r="D58" s="1">
-        <v>99.254</v>
+        <v>100.42909715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>591553.84</v>
+        <v>1199123.42</v>
       </c>
       <c r="H58" s="1">
-        <v>5584.52</v>
+        <v>3998.74</v>
       </c>
       <c r="I58" s="1">
-        <v>0.94404255747879</v>
+        <v>0.33347192901962</v>
       </c>
       <c r="J58">
-        <v>0.23</v>
+        <v>1.24</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>597138.36</v>
+        <v>1203122.16</v>
       </c>
       <c r="M58" s="1">
-        <v>598485.48</v>
+        <v>1217908.13</v>
       </c>
       <c r="N58" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>104.513</v>
+        <v>100.947</v>
       </c>
       <c r="D59" s="1">
-        <v>99.961</v>
+        <v>101.58528571</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>699727.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="H59" s="1">
-        <v>31864.0</v>
+        <v>-8936.0</v>
       </c>
       <c r="I59" s="1">
-        <v>4.5537759726293</v>
+        <v>-0.62832496832359</v>
       </c>
       <c r="J59">
-        <v>4.69</v>
+        <v>0.08</v>
       </c>
       <c r="K59" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="L59" s="1">
-        <v>731591.0</v>
+        <v>1413258.0</v>
       </c>
       <c r="M59" s="1">
-        <v>764407.1</v>
+        <v>1414331.97</v>
       </c>
       <c r="N59" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
-        <v>1194000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>102.314</v>
+        <v>99.728</v>
       </c>
       <c r="D60" s="1">
-        <v>100.42909715</v>
+        <v>99.05583333</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1199123.42</v>
+        <v>891502.5</v>
       </c>
       <c r="H60" s="1">
-        <v>22505.74</v>
+        <v>6049.5</v>
       </c>
       <c r="I60" s="1">
-        <v>1.8768493404957</v>
+        <v>0.67857353176239</v>
       </c>
       <c r="J60">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="L60" s="1">
-        <v>1221629.16</v>
+        <v>897552.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1233667.3</v>
+        <v>906373.23</v>
       </c>
       <c r="N60" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B61" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.269</v>
+        <v>98.19</v>
       </c>
       <c r="D61" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="H61" s="1">
-        <v>-7408.61</v>
+        <v>-10317.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-1.4372831036489</v>
+        <v>-0.9461650124144</v>
       </c>
       <c r="J61">
-        <v>2.48</v>
+        <v>0.58</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="L61" s="1">
-        <v>508050.73</v>
+        <v>1080090.0</v>
       </c>
       <c r="M61" s="1">
-        <v>520894.28</v>
+        <v>1086494.11</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B62" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>102.215</v>
+        <v>99.09</v>
       </c>
       <c r="D62" s="1">
-        <v>101.58528571</v>
+        <v>100.3119</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1422194.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="H62" s="1">
-        <v>8816.0</v>
+        <v>-24438.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.61988730088863</v>
+        <v>-1.2181007437801</v>
       </c>
       <c r="J62">
-        <v>3.85</v>
+        <v>0.69</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="L62" s="1">
-        <v>1431010.0</v>
+        <v>1981800.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1484862.05</v>
+        <v>1995587.67</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B63" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.632</v>
+        <v>103.382</v>
       </c>
       <c r="D63" s="1">
-        <v>99.05583333</v>
+        <v>99.661</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>891502.5</v>
+        <v>398644.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14185.5</v>
+        <v>14884.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.5911901537012</v>
+        <v>3.7336570975607</v>
       </c>
       <c r="J63">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="L63" s="1">
-        <v>905688.0</v>
+        <v>413528.0</v>
       </c>
       <c r="M63" s="1">
-        <v>912761.63</v>
+        <v>415960.88</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B64" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.282</v>
+        <v>101.495</v>
       </c>
       <c r="D64" s="1">
-        <v>99.12791364</v>
+        <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1090407.05</v>
+        <v>700000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1694.95</v>
+        <v>10465.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.15544195170051</v>
+        <v>1.495</v>
       </c>
       <c r="J64">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="L64" s="1">
-        <v>1092102.0</v>
+        <v>710465.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1096528.37</v>
+        <v>714633.84</v>
       </c>
       <c r="N64" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.64</v>
+        <v>105.943</v>
       </c>
       <c r="D65" s="1">
-        <v>100.3119</v>
+        <v>107.34</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2006238.0</v>
+        <v>858720.0</v>
       </c>
       <c r="H65" s="1">
-        <v>6562.0</v>
+        <v>-11176.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.32707983798532</v>
+        <v>-1.3014719582635</v>
       </c>
       <c r="J65">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="K65" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="L65" s="1">
-        <v>2012800.0</v>
+        <v>847544.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2021841.1</v>
+        <v>852272.26</v>
       </c>
       <c r="N65" s="1">
-        <v>0.94</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B66" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.857</v>
+        <v>102.603</v>
       </c>
       <c r="D66" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>398644.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H66" s="1">
-        <v>20784.0</v>
+        <v>15618.0</v>
       </c>
       <c r="I66" s="1">
-        <v>5.2136743560671</v>
+        <v>2.603</v>
       </c>
       <c r="J66">
-        <v>0.34</v>
+        <v>0.91</v>
       </c>
       <c r="K66" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="L66" s="1">
-        <v>419428.0</v>
+        <v>615618.0</v>
       </c>
       <c r="M66" s="1">
-        <v>420796.49</v>
+        <v>621073.73</v>
       </c>
       <c r="N66" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B67" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.739</v>
+        <v>105.874</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>107.82818182</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>700000.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H67" s="1">
-        <v>12173.0</v>
+        <v>-21496.0</v>
       </c>
       <c r="I67" s="1">
-        <v>1.739</v>
+        <v>-1.8123108312045</v>
       </c>
       <c r="J67">
-        <v>0.26</v>
+        <v>2.6</v>
       </c>
       <c r="K67" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="L67" s="1">
-        <v>712173.0</v>
+        <v>1164614.0</v>
       </c>
       <c r="M67" s="1">
-        <v>713975.74</v>
+        <v>1193251.67</v>
       </c>
       <c r="N67" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B68" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>106.369</v>
+        <v>98.268</v>
       </c>
       <c r="D68" s="1">
-        <v>107.34</v>
+        <v>99.852</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>858720.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-7768.0</v>
+        <v>-14256.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.9046021986212</v>
+        <v>-1.5863477947362</v>
       </c>
       <c r="J68">
-        <v>0.18</v>
+        <v>0.92</v>
       </c>
       <c r="K68" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="L68" s="1">
-        <v>850952.0</v>
+        <v>884412.0</v>
       </c>
       <c r="M68" s="1">
-        <v>852370.48</v>
+        <v>892696.93</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B69" s="1">
-        <v>600000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.462</v>
+        <v>99.393</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>600000.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H69" s="1">
-        <v>20772.0</v>
+        <v>-3689.62</v>
       </c>
       <c r="I69" s="1">
-        <v>3.462</v>
+        <v>-0.54135729581524</v>
       </c>
       <c r="J69">
-        <v>0.63</v>
+        <v>0.76</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="L69" s="1">
-        <v>620772.0</v>
+        <v>677860.26</v>
       </c>
       <c r="M69" s="1">
-        <v>624567.29</v>
+        <v>683021.97</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B70" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>107.064</v>
+        <v>99.866</v>
       </c>
       <c r="D70" s="1">
-        <v>107.82818182</v>
+        <v>100.582</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1186110.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-8406.0</v>
+        <v>-5012.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.70870324000304</v>
+        <v>-0.71185699230479</v>
       </c>
       <c r="J70">
-        <v>2.3</v>
+        <v>1.17</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="L70" s="1">
-        <v>1177704.0</v>
+        <v>699062.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1203019.07</v>
+        <v>707264.56</v>
       </c>
       <c r="N70" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.559</v>
+        <v>103.908</v>
       </c>
       <c r="D71" s="1">
-        <v>99.852</v>
+        <v>106.52073684</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>898668.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-2637.0</v>
+        <v>-49642.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.29343428273845</v>
+        <v>-2.4527964409203</v>
       </c>
       <c r="J71">
-        <v>0.69</v>
+        <v>4.4</v>
       </c>
       <c r="K71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="L71" s="1">
-        <v>896031.0</v>
+        <v>1974252.0</v>
       </c>
       <c r="M71" s="1">
-        <v>902244.7</v>
+        <v>2057799.95</v>
       </c>
       <c r="N71" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B72" s="1">
-        <v>682000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.361</v>
+        <v>98.839</v>
       </c>
       <c r="D72" s="1">
-        <v>99.934</v>
+        <v>99.589</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>681549.88</v>
+        <v>398356.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2912.14</v>
+        <v>-3000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.42728200612404</v>
+        <v>-0.75309522135979</v>
       </c>
       <c r="J72">
-        <v>0.57</v>
+        <v>1.48</v>
       </c>
       <c r="K72" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="L72" s="1">
-        <v>684462.02</v>
+        <v>395356.0</v>
       </c>
       <c r="M72" s="1">
-        <v>688348.49</v>
+        <v>401273.81</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B73" s="1">
         <v>700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.558</v>
+        <v>85.175</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>85.96</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>704074.0</v>
+        <v>601720.0</v>
       </c>
       <c r="H73" s="1">
-        <v>6832.0</v>
+        <v>-5495.0</v>
       </c>
       <c r="I73" s="1">
-        <v>0.97035254816965</v>
+        <v>-0.91321544904607</v>
       </c>
       <c r="J73">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.01</v>
+      </c>
+      <c r="K73">
+        <v>95.89</v>
       </c>
       <c r="L73" s="1">
-        <v>710906.0</v>
+        <v>596225.0</v>
       </c>
       <c r="M73" s="1">
-        <v>717584.19</v>
+        <v>596320.89</v>
       </c>
       <c r="N73" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B74" s="1">
-        <v>1900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>104.779</v>
+        <v>98.726</v>
       </c>
       <c r="D74" s="1">
-        <v>106.52073684</v>
+        <v>99.90703704</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>2023894.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-33093.0</v>
+        <v>-31888.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.6351152777764</v>
+        <v>-1.1821359856756</v>
       </c>
       <c r="J74">
-        <v>4.11</v>
+        <v>1.55</v>
       </c>
       <c r="K74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="L74" s="1">
-        <v>1990801.0</v>
+        <v>2665602.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2068883.19</v>
+        <v>2707544.47</v>
       </c>
       <c r="N74" s="1">
-        <v>0.96</v>
+        <v>1.29</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B75" s="1">
         <v>400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.686</v>
+        <v>98.484</v>
       </c>
       <c r="D75" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>398356.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H75" s="1">
-        <v>388.0</v>
+        <v>-8544.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.097400315295866</v>
+        <v>-2.1228384019082</v>
       </c>
       <c r="J75">
-        <v>1.29</v>
+        <v>0.55</v>
       </c>
       <c r="K75" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="L75" s="1">
-        <v>398744.0</v>
+        <v>393936.0</v>
       </c>
       <c r="M75" s="1">
-        <v>403885.1</v>
+        <v>396127.78</v>
       </c>
       <c r="N75" s="1">
         <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B76" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.272</v>
+        <v>99.184</v>
       </c>
       <c r="D76" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>601720.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H76" s="1">
-        <v>2184.0</v>
+        <v>-2758.06</v>
       </c>
       <c r="I76" s="1">
-        <v>0.36295951605398</v>
+        <v>-0.47962111938352</v>
       </c>
       <c r="J76">
-        <v>0.6</v>
+        <v>0.91</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="L76" s="1">
-        <v>603904.0</v>
+        <v>572291.68</v>
       </c>
       <c r="M76" s="1">
-        <v>608123.18</v>
+        <v>577563.72</v>
       </c>
       <c r="N76" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1">
         <v>700000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.6</v>
+        <v>98.52</v>
       </c>
       <c r="D77" s="1">
-        <v>100.65</v>
+        <v>99.64619429</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>704550.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H77" s="1">
-        <v>-7350.0</v>
+        <v>-7883.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-1.043219076006</v>
+        <v>-1.1301929730353</v>
       </c>
       <c r="J77">
-        <v>1.38</v>
+        <v>0.21</v>
       </c>
       <c r="K77" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="L77" s="1">
-        <v>697200.0</v>
+        <v>689640.0</v>
       </c>
       <c r="M77" s="1">
-        <v>706865.75</v>
+        <v>691099.93</v>
       </c>
       <c r="N77" s="1">
         <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.484</v>
+        <v>98.967</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62</v>
+        <v>99.96570933</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>402480.0</v>
+        <v>749742.82</v>
       </c>
       <c r="H78" s="1">
-        <v>-4544.0</v>
+        <v>-7490.32</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.1290001987676</v>
+        <v>-0.9990519148953</v>
       </c>
       <c r="J78">
-        <v>0.37</v>
+        <v>2.31</v>
       </c>
       <c r="K78" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="L78" s="1">
-        <v>397936.0</v>
+        <v>742252.5</v>
       </c>
       <c r="M78" s="1">
-        <v>399408.6</v>
+        <v>759548.73</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B79" s="1">
-        <v>577000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.482</v>
+        <v>98.66</v>
       </c>
       <c r="D79" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>575049.74</v>
+        <v>600000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>10501.4</v>
+        <v>-8040.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1.8261724629247</v>
+        <v>-1.34</v>
       </c>
       <c r="J79">
-        <v>0.71</v>
+        <v>2.85</v>
       </c>
       <c r="K79" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="L79" s="1">
-        <v>585551.14</v>
+        <v>591960.0</v>
       </c>
       <c r="M79" s="1">
-        <v>589619.78</v>
+        <v>609078.67</v>
       </c>
       <c r="N79" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B80" s="1">
-        <v>700000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>99.975</v>
+        <v>97.527</v>
       </c>
       <c r="D80" s="1">
-        <v>99.64619429</v>
+        <v>99.68358758</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>697523.36</v>
+        <v>1525158.89</v>
       </c>
       <c r="H80" s="1">
-        <v>2301.64</v>
+        <v>-32995.79</v>
       </c>
       <c r="I80" s="1">
-        <v>0.32997317824596</v>
+        <v>-2.1634329522218</v>
       </c>
       <c r="J80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="K80" t="s">
+        <v>259</v>
       </c>
       <c r="L80" s="1">
-        <v>699825.0</v>
+        <v>1492163.1</v>
       </c>
       <c r="M80" s="1">
-        <v>699825.0</v>
+        <v>1518901.63</v>
       </c>
       <c r="N80" s="1">
-        <v>0.33</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B81" s="1">
-        <v>750000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.038</v>
+        <v>96.955</v>
       </c>
       <c r="D81" s="1">
-        <v>99.96570933</v>
+        <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>749742.82</v>
+        <v>1225000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>542.18</v>
+        <v>-37301.25</v>
       </c>
       <c r="I81" s="1">
-        <v>0.072315464121417</v>
+        <v>-3.045</v>
       </c>
       <c r="J81">
-        <v>2.12</v>
+        <v>3.31</v>
       </c>
       <c r="K81" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="L81" s="1">
-        <v>750285.0</v>
+        <v>1187698.75</v>
       </c>
       <c r="M81" s="1">
-        <v>766178.84</v>
+        <v>1228226.05</v>
       </c>
       <c r="N81" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B82" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.481</v>
+        <v>98.155</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-3114.0</v>
+        <v>-18120.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.519</v>
+        <v>-2.2555267874925</v>
       </c>
       <c r="J82">
-        <v>2.64</v>
+        <v>0.74</v>
       </c>
       <c r="K82" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="L82" s="1">
-        <v>596886.0</v>
+        <v>785240.0</v>
       </c>
       <c r="M82" s="1">
-        <v>612725.34</v>
+        <v>791198.9</v>
       </c>
       <c r="N82" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B83" s="1">
-        <v>2230000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.287</v>
+        <v>98.203</v>
       </c>
       <c r="D83" s="1">
-        <v>99.68358744</v>
+        <v>99.259</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2222944.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-8843.9</v>
+        <v>-10560.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.39784627952841</v>
+        <v>-1.0638833758148</v>
       </c>
       <c r="J83">
-        <v>1.55</v>
+        <v>1.71</v>
       </c>
       <c r="K83" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="L83" s="1">
-        <v>2214100.1</v>
+        <v>982030.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2248648.12</v>
+        <v>999170.41</v>
       </c>
       <c r="N83" s="1">
-        <v>1.04</v>
+        <v>0.47</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B84" s="1">
-        <v>1225000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.113</v>
+        <v>99.574</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1225000.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H84" s="1">
-        <v>-10865.75</v>
+        <v>-2431.93</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.887</v>
+        <v>-0.15742346913196</v>
       </c>
       <c r="J84">
-        <v>3.09</v>
+        <v>0.57</v>
       </c>
       <c r="K84" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="L84" s="1">
-        <v>1214134.25</v>
+        <v>1542401.26</v>
       </c>
       <c r="M84" s="1">
-        <v>1252034.78</v>
+        <v>1551154.17</v>
       </c>
       <c r="N84" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B85" s="1">
-        <v>800000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.91</v>
+        <v>97.672</v>
       </c>
       <c r="D85" s="1">
-        <v>100.42</v>
+        <v>99.228</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>803360.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-4080.0</v>
+        <v>-24320.28</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.50786695877315</v>
+        <v>-1.5681057765953</v>
       </c>
       <c r="J85">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="K85" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="L85" s="1">
-        <v>799280.0</v>
+        <v>1526613.36</v>
       </c>
       <c r="M85" s="1">
-        <v>803570.41</v>
+        <v>1535231.27</v>
       </c>
       <c r="N85" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B86" s="1">
-        <v>1000000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.039</v>
+        <v>91.094</v>
       </c>
       <c r="D86" s="1">
-        <v>99.259</v>
+        <v>83.44605217</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>992590.0</v>
+        <v>847811.89</v>
       </c>
       <c r="H86" s="1">
-        <v>-2200.0</v>
+        <v>77703.15</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.22164236996141</v>
+        <v>9.1651403945278</v>
       </c>
       <c r="J86">
-        <v>1.46</v>
+        <v>1.63</v>
       </c>
       <c r="K86" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="L86" s="1">
-        <v>990390.0</v>
+        <v>925515.04</v>
       </c>
       <c r="M86" s="1">
-        <v>1005013.29</v>
+        <v>942112.03</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B87" s="1">
-        <v>1549000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.826</v>
+        <v>100.022</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>100.375</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1544833.19</v>
+        <v>602250.0</v>
       </c>
       <c r="H87" s="1">
-        <v>16961.55</v>
+        <v>-2118.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1.0979534949013</v>
+        <v>-0.35168119551681</v>
       </c>
       <c r="J87">
-        <v>0.35</v>
+        <v>2.23</v>
       </c>
       <c r="K87" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="L87" s="1">
-        <v>1561794.74</v>
+        <v>600132.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1567205.63</v>
+        <v>613502.55</v>
       </c>
       <c r="N87" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B88" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>98.666</v>
+        <v>97.833</v>
       </c>
       <c r="D88" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="H88" s="1">
-        <v>-8784.06</v>
+        <v>46011.56</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.56637239488854</v>
+        <v>6.2460337469323</v>
       </c>
       <c r="J88">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="K88" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="L88" s="1">
-        <v>1542149.58</v>
+        <v>782664.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1548182.12</v>
+        <v>787190.03</v>
       </c>
       <c r="N88" s="1">
-        <v>0.72</v>
+        <v>0.37</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B89" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>91.725</v>
+        <v>101.324</v>
       </c>
       <c r="D89" s="1">
-        <v>83.44605217</v>
+        <v>99.329</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>847811.89</v>
+        <v>595974.0</v>
       </c>
       <c r="H89" s="1">
-        <v>84114.11</v>
+        <v>11970.0</v>
       </c>
       <c r="I89" s="1">
-        <v>9.9213175696321</v>
+        <v>2.0084768798639</v>
       </c>
       <c r="J89">
-        <v>1.53</v>
+        <v>2.1</v>
       </c>
       <c r="K89" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="L89" s="1">
-        <v>931926.0</v>
+        <v>607944.0</v>
       </c>
       <c r="M89" s="1">
-        <v>947426.96</v>
+        <v>620556.33</v>
       </c>
       <c r="N89" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B90" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.042</v>
+        <v>100.007</v>
       </c>
       <c r="D90" s="1">
-        <v>100.375</v>
+        <v>100.30333333</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>602250.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-1998.0</v>
+        <v>-4445.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-0.33175591531756</v>
+        <v>-0.29543717390582</v>
       </c>
       <c r="J90">
-        <v>2.03</v>
+        <v>0.08</v>
       </c>
       <c r="K90" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="L90" s="1">
-        <v>600252.0</v>
+        <v>1500105.0</v>
       </c>
       <c r="M90" s="1">
-        <v>612457.48</v>
+        <v>1501362.47</v>
       </c>
       <c r="N90" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B91" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.128</v>
+        <v>98.407</v>
       </c>
       <c r="D91" s="1">
-        <v>92.081555</v>
+        <v>99.63382353</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>736652.44</v>
+        <v>1693775.0</v>
       </c>
       <c r="H91" s="1">
-        <v>48371.56</v>
+        <v>-20856.0</v>
       </c>
       <c r="I91" s="1">
-        <v>6.5664019249023</v>
+        <v>-1.2313323788579</v>
       </c>
       <c r="J91">
-        <v>0.47</v>
+        <v>0.96</v>
       </c>
       <c r="K91" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="L91" s="1">
-        <v>785024.0</v>
+        <v>1672919.0</v>
       </c>
       <c r="M91" s="1">
-        <v>788744.55</v>
+        <v>1689162.15</v>
       </c>
       <c r="N91" s="1">
-        <v>0.37</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B92" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>102.432</v>
+        <v>97.571</v>
       </c>
       <c r="D92" s="1">
-        <v>99.329</v>
+        <v>100.33</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>595974.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="H92" s="1">
-        <v>18618.0</v>
+        <v>-33108.0</v>
       </c>
       <c r="I92" s="1">
-        <v>3.1239617835677</v>
+        <v>-2.7499252466859</v>
       </c>
       <c r="J92">
-        <v>1.88</v>
+        <v>1.15</v>
       </c>
       <c r="K92" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="L92" s="1">
-        <v>614592.0</v>
+        <v>1170852.0</v>
       </c>
       <c r="M92" s="1">
-        <v>625866.66</v>
+        <v>1184660.22</v>
       </c>
       <c r="N92" s="1">
-        <v>0.29</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B93" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>100.804</v>
+        <v>100.741</v>
       </c>
       <c r="D93" s="1">
-        <v>100.30333333</v>
+        <v>99.651</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>1504550.0</v>
+        <v>797208.0</v>
       </c>
       <c r="H93" s="1">
-        <v>7510.0</v>
+        <v>8720.0</v>
       </c>
       <c r="I93" s="1">
-        <v>0.49915257053604</v>
+        <v>1.0938174228056</v>
       </c>
       <c r="J93">
-        <v>0.92</v>
+        <v>1.23</v>
       </c>
       <c r="K93" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="L93" s="1">
-        <v>1512060.0</v>
+        <v>805928.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1525892.15</v>
+        <v>815760.88</v>
       </c>
       <c r="N93" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B94" s="1">
-        <v>1700000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>99.308</v>
+        <v>99.974</v>
       </c>
       <c r="D94" s="1">
-        <v>99.63382353</v>
+        <v>99.768</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1693775.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="H94" s="1">
-        <v>-5539.0</v>
+        <v>2465.82</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.32702100338002</v>
+        <v>0.20647903135274</v>
       </c>
       <c r="J94">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="K94" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="L94" s="1">
-        <v>1688236.0</v>
+        <v>1196688.78</v>
       </c>
       <c r="M94" s="1">
-        <v>1700811.34</v>
+        <v>1204186.43</v>
       </c>
       <c r="N94" s="1">
-        <v>0.79</v>
+        <v>0.57</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B95" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.813</v>
+        <v>99.158</v>
       </c>
       <c r="D95" s="1">
-        <v>100.33</v>
+        <v>99.766</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1203960.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-18204.0</v>
+        <v>-3648.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1.5120103657929</v>
+        <v>-0.60942605697332</v>
       </c>
       <c r="J95">
-        <v>0.98</v>
+        <v>0.51</v>
       </c>
       <c r="K95" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="L95" s="1">
-        <v>1185756.0</v>
+        <v>594948.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1197492.99</v>
+        <v>598021.97</v>
       </c>
       <c r="N95" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B96" s="1">
-        <v>800000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.905</v>
+        <v>97.528</v>
       </c>
       <c r="D96" s="1">
-        <v>99.651</v>
+        <v>99.945</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>797208.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H96" s="1">
-        <v>18032.0</v>
+        <v>-14332.81</v>
       </c>
       <c r="I96" s="1">
-        <v>2.2618940100952</v>
+        <v>-2.4183300815448</v>
       </c>
       <c r="J96">
-        <v>0.96</v>
+        <v>2.12</v>
       </c>
       <c r="K96" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="L96" s="1">
-        <v>815240.0</v>
+        <v>578341.04</v>
       </c>
       <c r="M96" s="1">
-        <v>822944.11</v>
+        <v>590886.65</v>
       </c>
       <c r="N96" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B97" s="1">
-        <v>1197000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.105</v>
+        <v>98.146</v>
       </c>
       <c r="D97" s="1">
-        <v>99.768</v>
+        <v>98.71</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>1194222.96</v>
+        <v>987100.0</v>
       </c>
       <c r="H97" s="1">
-        <v>16003.89</v>
+        <v>-5640.0</v>
       </c>
       <c r="I97" s="1">
-        <v>1.340109053003</v>
+        <v>-0.57137068179516</v>
       </c>
       <c r="J97">
-        <v>0.4</v>
+        <v>1.69</v>
       </c>
       <c r="K97" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="L97" s="1">
-        <v>1210226.85</v>
+        <v>981460.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1215055.84</v>
+        <v>998336.71</v>
       </c>
       <c r="N97" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B98" s="1">
-        <v>600000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>99.766</v>
+        <v>98.185</v>
       </c>
       <c r="D98" s="1">
-        <v>99.766</v>
+        <v>99.90538798</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>598596.0</v>
+        <v>914134.3</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>-15741.55</v>
       </c>
       <c r="I98" s="1">
-        <v>0.0</v>
+        <v>-1.7220172134445</v>
       </c>
       <c r="J98">
-        <v>0.27</v>
+        <v>1.74</v>
       </c>
       <c r="K98" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="L98" s="1">
-        <v>598596.0</v>
+        <v>898392.75</v>
       </c>
       <c r="M98" s="1">
-        <v>600202.85</v>
+        <v>914317.51</v>
       </c>
       <c r="N98" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B99" s="1">
-        <v>593000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.322</v>
+        <v>99.675</v>
       </c>
       <c r="D99" s="1">
-        <v>99.945</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>592673.85</v>
+        <v>677000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-3694.39</v>
+        <v>-2200.25</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.62334283856121</v>
+        <v>-0.325</v>
       </c>
       <c r="J99">
-        <v>1.91</v>
+        <v>1.06</v>
       </c>
       <c r="K99" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="L99" s="1">
-        <v>588979.46</v>
+        <v>674799.75</v>
       </c>
       <c r="M99" s="1">
-        <v>600327.53</v>
+        <v>681946.2</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B100" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.304</v>
+        <v>89.064</v>
       </c>
       <c r="D100" s="1">
-        <v>98.71</v>
+        <v>88.81</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>987100.0</v>
+        <v>444050.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5940.0</v>
+        <v>1270.0</v>
       </c>
       <c r="I100" s="1">
-        <v>0.60176273933745</v>
+        <v>0.2860038283977</v>
       </c>
       <c r="J100">
-        <v>1.46</v>
+        <v>0.47</v>
       </c>
       <c r="K100" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="L100" s="1">
-        <v>993040.0</v>
+        <v>445320.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1007615.34</v>
+        <v>447676.85</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B101" s="1">
-        <v>915000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.049</v>
+        <v>92.218</v>
       </c>
       <c r="D101" s="1">
-        <v>99.90538798</v>
+        <v>99.271</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>914134.3</v>
+        <v>397084.0</v>
       </c>
       <c r="H101" s="1">
-        <v>-7835.95</v>
+        <v>-28212.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.85719899143922</v>
+        <v>-7.10479394788</v>
       </c>
       <c r="J101">
-        <v>1.58</v>
+        <v>1.38</v>
       </c>
       <c r="K101" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="L101" s="1">
-        <v>906298.35</v>
+        <v>368872.0</v>
       </c>
       <c r="M101" s="1">
-        <v>920775.4</v>
+        <v>374395.29</v>
       </c>
       <c r="N101" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B102" s="1">
-        <v>677000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100.792</v>
+        <v>100.498</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>677000.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5361.84</v>
+        <v>6116.0</v>
       </c>
       <c r="I102" s="1">
-        <v>0.792</v>
+        <v>0.55632266714695</v>
       </c>
       <c r="J102">
-        <v>0.81</v>
+        <v>1.11</v>
       </c>
       <c r="K102" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="L102" s="1">
-        <v>682361.84</v>
+        <v>1105478.0</v>
       </c>
       <c r="M102" s="1">
-        <v>687877.03</v>
+        <v>1117713.62</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B103" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>90.106</v>
+        <v>95.703</v>
       </c>
       <c r="D103" s="1">
-        <v>88.81</v>
+        <v>94.62629</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>444050.0</v>
+        <v>851636.61</v>
       </c>
       <c r="H103" s="1">
-        <v>6480.0</v>
+        <v>9690.39</v>
       </c>
       <c r="I103" s="1">
-        <v>1.4592951244229</v>
+        <v>1.1378550295061</v>
       </c>
       <c r="J103">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
       <c r="K103" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="L103" s="1">
-        <v>450530.0</v>
+        <v>861327.0</v>
       </c>
       <c r="M103" s="1">
-        <v>452354.66</v>
+        <v>866104.4</v>
       </c>
       <c r="N103" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B104" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>93.029</v>
+        <v>100.837</v>
       </c>
       <c r="D104" s="1">
-        <v>99.271</v>
+        <v>101.3728</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>397084.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-24968.0</v>
+        <v>-8037.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-6.2878383415096</v>
+        <v>-0.5285441459642</v>
       </c>
       <c r="J104">
-        <v>1.28</v>
+        <v>0.51</v>
       </c>
       <c r="K104" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="L104" s="1">
-        <v>372116.0</v>
+        <v>1512555.0</v>
       </c>
       <c r="M104" s="1">
-        <v>377236.55</v>
+        <v>1520198.84</v>
       </c>
       <c r="N104" s="1">
-        <v>0.18</v>
+        <v>0.72</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B105" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>101.678</v>
+        <v>97.708</v>
       </c>
       <c r="D105" s="1">
-        <v>99.942</v>
+        <v>98.42482759</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>1099362.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19096.0</v>
+        <v>-20788.0</v>
       </c>
       <c r="I105" s="1">
-        <v>1.7370074643293</v>
+        <v>-0.72829955996525</v>
       </c>
       <c r="J105">
-        <v>0.9</v>
+        <v>2.67</v>
       </c>
       <c r="K105" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="L105" s="1">
-        <v>1118458.0</v>
+        <v>2833532.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1128399.44</v>
+        <v>2910997.75</v>
       </c>
       <c r="N105" s="1">
-        <v>0.52</v>
+        <v>1.38</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B106" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>95.476</v>
+        <v>96.716</v>
       </c>
       <c r="D106" s="1">
-        <v>94.62629</v>
+        <v>97.19933364</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>851636.61</v>
+        <v>1069192.67</v>
       </c>
       <c r="H106" s="1">
-        <v>7647.39</v>
+        <v>-5316.67</v>
       </c>
       <c r="I106" s="1">
-        <v>0.89796398020043</v>
+        <v>-0.49726023654839</v>
       </c>
       <c r="J106">
-        <v>0.49</v>
+        <v>0.74</v>
       </c>
       <c r="K106" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="L106" s="1">
-        <v>859284.0</v>
+        <v>1063876.0</v>
       </c>
       <c r="M106" s="1">
-        <v>863737.77</v>
+        <v>1072050.66</v>
       </c>
       <c r="N106" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B107" s="1">
-        <v>1500000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>101.755</v>
+        <v>98.056</v>
       </c>
       <c r="D107" s="1">
-        <v>101.3728</v>
+        <v>99.14878652</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1520592.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="H107" s="1">
-        <v>5733.0</v>
+        <v>-11670.96</v>
       </c>
       <c r="I107" s="1">
-        <v>0.37702421162284</v>
+        <v>-1.1021683222196</v>
       </c>
       <c r="J107">
-        <v>0.29</v>
+        <v>2.63</v>
       </c>
       <c r="K107" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="L107" s="1">
-        <v>1526325.0</v>
+        <v>1047238.08</v>
       </c>
       <c r="M107" s="1">
-        <v>1530624.66</v>
+        <v>1075291.37</v>
       </c>
       <c r="N107" s="1">
-        <v>0.71</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B108" s="1">
-        <v>2900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.57</v>
+        <v>98.302</v>
       </c>
       <c r="D108" s="1">
-        <v>98.42482759</v>
+        <v>99.736</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2854320.0</v>
+        <v>598416.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4210.0</v>
+        <v>-8604.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.14749572577707</v>
+        <v>-1.4377957808615</v>
       </c>
       <c r="J108">
-        <v>2.46</v>
+        <v>2.67</v>
       </c>
       <c r="K108" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="L108" s="1">
-        <v>2858530.0</v>
+        <v>589812.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2929738.9</v>
+        <v>605855.84</v>
       </c>
       <c r="N108" s="1">
-        <v>1.36</v>
+        <v>0.29</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B109" s="1">
-        <v>1800000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.656</v>
+        <v>98.905</v>
       </c>
       <c r="D109" s="1">
-        <v>97.19933333</v>
+        <v>99.394</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1749588.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H109" s="1">
-        <v>26220.0</v>
+        <v>-4352.1</v>
       </c>
       <c r="I109" s="1">
-        <v>1.4986385366155</v>
+        <v>-0.49198140732841</v>
       </c>
       <c r="J109">
-        <v>0.49</v>
+        <v>0.87</v>
       </c>
       <c r="K109" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="L109" s="1">
-        <v>1775808.0</v>
+        <v>880254.5</v>
       </c>
       <c r="M109" s="1">
-        <v>1784653.89</v>
+        <v>888026.76</v>
       </c>
       <c r="N109" s="1">
-        <v>0.83</v>
+        <v>0.42</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B110" s="1">
-        <v>1068000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.892</v>
+        <v>95.291</v>
       </c>
       <c r="D110" s="1">
-        <v>99.14878652</v>
+        <v>93.6</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1058909.04</v>
+        <v>936000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-2742.48</v>
+        <v>16910.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.25899108388007</v>
+        <v>1.8066239316239</v>
       </c>
       <c r="J110">
-        <v>2.44</v>
+        <v>1.22</v>
       </c>
       <c r="K110" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="L110" s="1">
-        <v>1056166.56</v>
+        <v>952910.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1082222.83</v>
+        <v>965153.15</v>
       </c>
       <c r="N110" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B111" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.643</v>
+        <v>98.181</v>
       </c>
       <c r="D111" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>598416.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>-558.0</v>
+        <v>-30923.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.093246169888506</v>
+        <v>-1.819</v>
       </c>
       <c r="J111">
-        <v>2.44</v>
+        <v>3.58</v>
       </c>
       <c r="K111" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="L111" s="1">
-        <v>597858.0</v>
+        <v>1669077.0</v>
       </c>
       <c r="M111" s="1">
-        <v>612521.01</v>
+        <v>1729898.58</v>
       </c>
       <c r="N111" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B112" s="1">
-        <v>890000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>100.152</v>
+        <v>100.754</v>
       </c>
       <c r="D112" s="1">
-        <v>99.394</v>
+        <v>103.012</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>884606.6</v>
+        <v>927108.0</v>
       </c>
       <c r="H112" s="1">
-        <v>6746.2</v>
+        <v>-20322.0</v>
       </c>
       <c r="I112" s="1">
-        <v>0.76262148620641</v>
+        <v>-2.1919776336737</v>
       </c>
       <c r="J112">
-        <v>0.66</v>
+        <v>3.85</v>
       </c>
       <c r="K112" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="L112" s="1">
-        <v>891352.8</v>
+        <v>906786.0</v>
       </c>
       <c r="M112" s="1">
-        <v>897204.85</v>
+        <v>941472.99</v>
       </c>
       <c r="N112" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B113" s="1">
-        <v>1000000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>95.834</v>
+        <v>100.295</v>
       </c>
       <c r="D113" s="1">
-        <v>93.6</v>
+        <v>99.849</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>936000.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="H113" s="1">
-        <v>22340.0</v>
+        <v>5392.14</v>
       </c>
       <c r="I113" s="1">
-        <v>2.3867521367521</v>
+        <v>0.44667447846248</v>
       </c>
       <c r="J113">
-        <v>1.13</v>
+        <v>3.27</v>
       </c>
       <c r="K113" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="L113" s="1">
-        <v>958340.0</v>
+        <v>1212566.55</v>
       </c>
       <c r="M113" s="1">
-        <v>969648.22</v>
+        <v>1252099.19</v>
       </c>
       <c r="N113" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B114" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.411</v>
+        <v>98.796</v>
       </c>
       <c r="D114" s="1">
-        <v>100.0</v>
+        <v>99.58877778</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>1700000.0</v>
+        <v>896299.0</v>
       </c>
       <c r="H114" s="1">
-        <v>-10013.0</v>
+        <v>-7135.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.589</v>
+        <v>-0.79605131769644</v>
       </c>
       <c r="J114">
-        <v>3.35</v>
+        <v>1.09</v>
       </c>
       <c r="K114" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="L114" s="1">
-        <v>1689987.0</v>
+        <v>889164.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1747018.51</v>
+        <v>899002.36</v>
       </c>
       <c r="N114" s="1">
-        <v>0.81</v>
+        <v>0.43</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B115" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>101.794</v>
+        <v>100.718</v>
       </c>
       <c r="D115" s="1">
-        <v>103.012</v>
+        <v>100.242</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>927108.0</v>
+        <v>701694.0</v>
       </c>
       <c r="H115" s="1">
-        <v>-10962.0</v>
+        <v>3332.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1.1823865180756</v>
+        <v>0.47485086091658</v>
       </c>
       <c r="J115">
-        <v>3.61</v>
+        <v>1.12</v>
       </c>
       <c r="K115" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="L115" s="1">
-        <v>916146.0</v>
+        <v>705026.0</v>
       </c>
       <c r="M115" s="1">
-        <v>948632.3</v>
+        <v>712879.42</v>
       </c>
       <c r="N115" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B116" s="1">
-        <v>1209000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.465</v>
+        <v>95.941</v>
       </c>
       <c r="D116" s="1">
-        <v>99.849</v>
+        <v>98.42664516</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1207174.41</v>
+        <v>762806.5</v>
       </c>
       <c r="H116" s="1">
-        <v>19537.44</v>
+        <v>-19263.75</v>
       </c>
       <c r="I116" s="1">
-        <v>1.6184438502138</v>
+        <v>-2.5253783233363</v>
       </c>
       <c r="J116">
-        <v>3.05</v>
+        <v>1.92</v>
       </c>
       <c r="K116" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="L116" s="1">
-        <v>1226711.85</v>
+        <v>743542.75</v>
       </c>
       <c r="M116" s="1">
-        <v>1263566.48</v>
+        <v>758405.76</v>
       </c>
       <c r="N116" s="1">
-        <v>0.59</v>
+        <v>0.36</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B117" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>100.24</v>
+        <v>97.774</v>
       </c>
       <c r="D117" s="1">
-        <v>99.58877778</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>896299.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5861.0</v>
+        <v>-36907.08</v>
       </c>
       <c r="I117" s="1">
-        <v>0.65391125059829</v>
+        <v>-2.226</v>
       </c>
       <c r="J117">
-        <v>0.89</v>
+        <v>1.33</v>
       </c>
       <c r="K117" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="L117" s="1">
-        <v>902160.0</v>
+        <v>1621092.92</v>
       </c>
       <c r="M117" s="1">
-        <v>910186.03</v>
+        <v>1643172.94</v>
       </c>
       <c r="N117" s="1">
-        <v>0.42</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B118" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.272</v>
+        <v>102.787</v>
       </c>
       <c r="D118" s="1">
-        <v>100.242</v>
+        <v>102.806722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>701694.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="H118" s="1">
-        <v>7210.0</v>
+        <v>-197.22</v>
       </c>
       <c r="I118" s="1">
-        <v>1.0275134175296</v>
+        <v>-0.019183570506217</v>
       </c>
       <c r="J118">
-        <v>0.86</v>
+        <v>1.26</v>
       </c>
       <c r="K118" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="L118" s="1">
-        <v>708904.0</v>
+        <v>1027870.0</v>
       </c>
       <c r="M118" s="1">
-        <v>714945.1</v>
+        <v>1040493.29</v>
       </c>
       <c r="N118" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B119" s="1">
-        <v>775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>97.369</v>
+        <v>105.063</v>
       </c>
       <c r="D119" s="1">
-        <v>98.42664516</v>
+        <v>105.93</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>762806.5</v>
+        <v>847440.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-8196.75</v>
+        <v>-6936.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-1.0745516720164</v>
+        <v>-0.8184650240725</v>
       </c>
       <c r="J119">
-        <v>1.74</v>
+        <v>2.19</v>
       </c>
       <c r="K119" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="L119" s="1">
-        <v>754609.75</v>
+        <v>840504.0</v>
       </c>
       <c r="M119" s="1">
-        <v>768079.36</v>
+        <v>858038.25</v>
       </c>
       <c r="N119" s="1">
-        <v>0.36</v>
+        <v>0.41</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B120" s="1">
-        <v>1658000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.916</v>
+        <v>99.201</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0</v>
+        <v>99.076</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>1658000.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-17972.72</v>
+        <v>1500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.084</v>
+        <v>0.12616577173079</v>
       </c>
       <c r="J120">
-        <v>1.15</v>
+        <v>0.49</v>
       </c>
       <c r="K120" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="L120" s="1">
-        <v>1640027.28</v>
+        <v>1190412.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1659115.81</v>
+        <v>1196280.49</v>
       </c>
       <c r="N120" s="1">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B121" s="1">
-        <v>1000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>103.572</v>
+        <v>99.824</v>
       </c>
       <c r="D121" s="1">
-        <v>102.806722</v>
+        <v>99.07293333</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1028067.22</v>
+        <v>1188875.2</v>
       </c>
       <c r="H121" s="1">
-        <v>7652.78</v>
+        <v>9012.8</v>
       </c>
       <c r="I121" s="1">
-        <v>0.74438517745951</v>
+        <v>0.75809471002507</v>
       </c>
       <c r="J121">
-        <v>0.99</v>
+        <v>3.22</v>
       </c>
       <c r="K121" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="L121" s="1">
-        <v>1035720.0</v>
+        <v>1197888.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1045610.41</v>
+        <v>1236489.37</v>
       </c>
       <c r="N121" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B122" s="1">
         <v>800000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>105.381</v>
+        <v>84.039</v>
       </c>
       <c r="D122" s="1">
-        <v>105.93</v>
+        <v>85.38325</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>847440.0</v>
+        <v>683066.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-4392.0</v>
+        <v>-10754.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-0.51826677994902</v>
+        <v>-1.5743720226157</v>
       </c>
       <c r="J122">
-        <v>1.83</v>
+        <v>0.53</v>
       </c>
       <c r="K122" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="L122" s="1">
-        <v>843048.0</v>
+        <v>672312.0</v>
       </c>
       <c r="M122" s="1">
-        <v>857705.53</v>
+        <v>676550.36</v>
       </c>
       <c r="N122" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B123" s="1">
-        <v>1200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>100.947</v>
+        <v>98.67</v>
       </c>
       <c r="D123" s="1">
-        <v>99.076</v>
+        <v>99.898</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1188912.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="H123" s="1">
-        <v>22452.0</v>
+        <v>-27016.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1.8884492712665</v>
+        <v>-1.2292538389157</v>
       </c>
       <c r="J123">
-        <v>0.24</v>
+        <v>0.55</v>
       </c>
       <c r="K123" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L123" s="1">
-        <v>1211364.0</v>
+        <v>2170740.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1214298.25</v>
+        <v>2182794.79</v>
       </c>
       <c r="N123" s="1">
-        <v>0.56</v>
+        <v>1.04</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B124" s="1">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>101.486</v>
+        <v>80.891</v>
       </c>
       <c r="D124" s="1">
-        <v>99.07293333</v>
+        <v>82.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1188875.2</v>
+        <v>1066000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>28956.8</v>
+        <v>-14417.0</v>
       </c>
       <c r="I124" s="1">
-        <v>2.4356467356708</v>
+        <v>-1.3524390243902</v>
       </c>
       <c r="J124">
-        <v>2.99</v>
+        <v>0.28</v>
       </c>
       <c r="K124" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L124" s="1">
-        <v>1217832.0</v>
+        <v>1051583.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1253758.03</v>
+        <v>1055166.9</v>
       </c>
       <c r="N124" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B125" s="1">
-        <v>800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>85.356</v>
+        <v>100.132</v>
       </c>
       <c r="D125" s="1">
-        <v>85.38325</v>
+        <v>99.609</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>683066.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H125" s="1">
-        <v>-218.0</v>
+        <v>2384.88</v>
       </c>
       <c r="I125" s="1">
-        <v>-0.031914924765689</v>
+        <v>0.52505295706211</v>
       </c>
       <c r="J125">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="K125" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="L125" s="1">
-        <v>682848.0</v>
+        <v>456601.92</v>
       </c>
       <c r="M125" s="1">
-        <v>686683.62</v>
+        <v>460349.87</v>
       </c>
       <c r="N125" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="B126" s="1">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.361</v>
+        <v>100.657</v>
       </c>
       <c r="D126" s="1">
-        <v>99.898</v>
+        <v>102.847</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2197756.0</v>
+        <v>719929.0</v>
       </c>
       <c r="H126" s="1">
-        <v>10186.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="I126" s="1">
-        <v>0.46347274219704</v>
+        <v>-2.1293766468638</v>
       </c>
       <c r="J126">
-        <v>0.32</v>
+        <v>0.74</v>
       </c>
       <c r="K126" t="s">
-        <v>401</v>
+        <v>174</v>
       </c>
       <c r="L126" s="1">
-        <v>2207942.0</v>
+        <v>704599.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2214933.78</v>
+        <v>709801.05</v>
       </c>
       <c r="N126" s="1">
-        <v>1.03</v>
+        <v>0.34</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B127" s="1">
-        <v>1300000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>82.316</v>
+        <v>102.686</v>
       </c>
       <c r="D127" s="1">
-        <v>82.0</v>
+        <v>101.91549321</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1066000.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="H127" s="1">
-        <v>4108.0</v>
+        <v>9076.57</v>
       </c>
       <c r="I127" s="1">
-        <v>0.38536585365854</v>
+        <v>0.75602518018794</v>
       </c>
       <c r="J127">
-        <v>0.23</v>
+        <v>3.44</v>
       </c>
       <c r="K127" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="L127" s="1">
-        <v>1070108.0</v>
+        <v>1209641.08</v>
       </c>
       <c r="M127" s="1">
-        <v>1073037.45</v>
+        <v>1250196.78</v>
       </c>
       <c r="N127" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B128" s="1">
-        <v>456000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>101.094</v>
+        <v>97.567</v>
       </c>
       <c r="D128" s="1">
-        <v>99.609</v>
+        <v>98.94725</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>454217.04</v>
+        <v>1978945.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6771.6</v>
+        <v>-27605.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1.490829141945</v>
+        <v>-1.3949351801086</v>
       </c>
       <c r="J128">
-        <v>0.59</v>
+        <v>1.13</v>
       </c>
       <c r="K128" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="L128" s="1">
-        <v>460988.64</v>
+        <v>1951340.0</v>
       </c>
       <c r="M128" s="1">
-        <v>463687.16</v>
+        <v>1974024.93</v>
       </c>
       <c r="N128" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="B129" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>102.097</v>
+        <v>97.56</v>
       </c>
       <c r="D129" s="1">
-        <v>102.847</v>
+        <v>97.929</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>719929.0</v>
+        <v>587574.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-5250.0</v>
+        <v>-2214.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.72923857769308</v>
+        <v>-0.37680360261005</v>
       </c>
       <c r="J129">
-        <v>0.52</v>
+        <v>2.13</v>
       </c>
       <c r="K129" t="s">
-        <v>183</v>
+        <v>405</v>
       </c>
       <c r="L129" s="1">
-        <v>714679.0</v>
+        <v>585360.0</v>
       </c>
       <c r="M129" s="1">
-        <v>718320.44</v>
+        <v>598128.49</v>
       </c>
       <c r="N129" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B130" s="1">
-        <v>1178000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>103.87</v>
+        <v>97.259</v>
       </c>
       <c r="D130" s="1">
-        <v>101.91549321</v>
+        <v>99.68483</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>1200564.51</v>
+        <v>996848.3</v>
       </c>
       <c r="H130" s="1">
-        <v>23024.09</v>
+        <v>-24258.3</v>
       </c>
       <c r="I130" s="1">
-        <v>1.9177719987741</v>
+        <v>-2.4334996608812</v>
       </c>
       <c r="J130">
-        <v>3.2</v>
+        <v>2.46</v>
       </c>
       <c r="K130" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="L130" s="1">
-        <v>1223588.6</v>
+        <v>972590.0</v>
       </c>
       <c r="M130" s="1">
-        <v>1261276.73</v>
+        <v>997144.79</v>
       </c>
       <c r="N130" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B131" s="1">
-        <v>2000000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>98.822</v>
+        <v>101.377</v>
       </c>
       <c r="D131" s="1">
-        <v>98.94725</v>
+        <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>1978945.0</v>
+        <v>916000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-2505.0</v>
+        <v>12613.32</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.12658259830364</v>
+        <v>1.377</v>
       </c>
       <c r="J131">
-        <v>0.96</v>
+        <v>1.54</v>
       </c>
       <c r="K131" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L131" s="1">
-        <v>1976440.0</v>
+        <v>928613.32</v>
       </c>
       <c r="M131" s="1">
-        <v>1995672.88</v>
+        <v>942733.07</v>
       </c>
       <c r="N131" s="1">
-        <v>0.93</v>
+        <v>0.45</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="B132" s="1">
-        <v>600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>98.814</v>
+        <v>98.247</v>
       </c>
       <c r="D132" s="1">
-        <v>97.929</v>
+        <v>99.779</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>587574.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="H132" s="1">
-        <v>5310.0</v>
+        <v>-36768.0</v>
       </c>
       <c r="I132" s="1">
-        <v>0.9037159574794</v>
+        <v>-1.535393219014</v>
       </c>
       <c r="J132">
-        <v>1.94</v>
+        <v>1.53</v>
       </c>
       <c r="K132" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="L132" s="1">
-        <v>592884.0</v>
+        <v>2357928.0</v>
       </c>
       <c r="M132" s="1">
-        <v>604530.58</v>
+        <v>2394667.73</v>
       </c>
       <c r="N132" s="1">
-        <v>0.28</v>
+        <v>1.14</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="B133" s="1">
-        <v>1000000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>99.029</v>
+        <v>97.735</v>
       </c>
       <c r="D133" s="1">
-        <v>99.68483</v>
+        <v>99.59162838</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>996848.3</v>
+        <v>1951000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-6558.3</v>
+        <v>-36371.35</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.65790351450667</v>
+        <v>-1.8642414146591</v>
       </c>
       <c r="J133">
-        <v>2.24</v>
+        <v>0.6</v>
       </c>
       <c r="K133" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="L133" s="1">
-        <v>990290.0</v>
+        <v>1914628.65</v>
       </c>
       <c r="M133" s="1">
-        <v>1012687.26</v>
+        <v>1926344.01</v>
       </c>
       <c r="N133" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B134" s="1">
-        <v>916000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>102.609</v>
+        <v>99.599</v>
       </c>
       <c r="D134" s="1">
-        <v>100.0</v>
+        <v>102.33536</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>916000.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H134" s="1">
-        <v>23898.44</v>
+        <v>-68409.0</v>
       </c>
       <c r="I134" s="1">
-        <v>2.609</v>
+        <v>-2.6739144710098</v>
       </c>
       <c r="J134">
-        <v>1.27</v>
+        <v>1.34</v>
       </c>
       <c r="K134" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="L134" s="1">
-        <v>939898.44</v>
+        <v>2489975.0</v>
       </c>
       <c r="M134" s="1">
-        <v>951526.47</v>
+        <v>2523565.41</v>
       </c>
       <c r="N134" s="1">
-        <v>0.44</v>
+        <v>1.2</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B135" s="1">
-        <v>2400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>98.873</v>
+        <v>98.394</v>
       </c>
       <c r="D135" s="1">
-        <v>99.779</v>
+        <v>98.819</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>2394696.0</v>
+        <v>592914.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-21744.0</v>
+        <v>-2550.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.9080066947955</v>
+        <v>-0.4300792357745</v>
       </c>
       <c r="J135">
-        <v>1.32</v>
+        <v>1.68</v>
       </c>
       <c r="K135" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="L135" s="1">
-        <v>2372952.0</v>
+        <v>590364.0</v>
       </c>
       <c r="M135" s="1">
-        <v>2404513.64</v>
+        <v>600429.58</v>
       </c>
       <c r="N135" s="1">
-        <v>1.12</v>
+        <v>0.29</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B136" s="1">
-        <v>1959000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>98.931</v>
+        <v>89.459</v>
       </c>
       <c r="D136" s="1">
-        <v>99.59162838</v>
+        <v>85.4301904</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>1951000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="H136" s="1">
-        <v>-12941.71</v>
+        <v>49514.07</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.66333726294208</v>
+        <v>4.7159084891414</v>
       </c>
       <c r="J136">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="K136" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="L136" s="1">
-        <v>1938058.29</v>
+        <v>1099451.11</v>
       </c>
       <c r="M136" s="1">
-        <v>1946155.67</v>
+        <v>1105981.17</v>
       </c>
       <c r="N136" s="1">
-        <v>0.9</v>
+        <v>0.53</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B137" s="1">
-        <v>2500000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>101.381</v>
+        <v>99.715</v>
       </c>
       <c r="D137" s="1">
-        <v>102.33536</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2558384.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-23859.0</v>
+        <v>-1285.35</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.93258087917998</v>
+        <v>-0.285</v>
       </c>
       <c r="J137">
-        <v>1.12</v>
+        <v>3.21</v>
       </c>
       <c r="K137" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="L137" s="1">
-        <v>2534525.0</v>
+        <v>449714.65</v>
       </c>
       <c r="M137" s="1">
-        <v>2562426.71</v>
+        <v>464206.12</v>
       </c>
       <c r="N137" s="1">
-        <v>1.19</v>
+        <v>0.22</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B138" s="1">
-        <v>600000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.569</v>
+        <v>99.852</v>
       </c>
       <c r="D138" s="1">
-        <v>98.819</v>
+        <v>99.999</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>592914.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H138" s="1">
-        <v>4500.0</v>
+        <v>-2200.59</v>
       </c>
       <c r="I138" s="1">
-        <v>0.75896335724911</v>
+        <v>-0.1470014700147</v>
       </c>
       <c r="J138">
-        <v>1.48</v>
+        <v>0.09</v>
       </c>
       <c r="K138" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="L138" s="1">
-        <v>597414.0</v>
+        <v>1494784.44</v>
       </c>
       <c r="M138" s="1">
-        <v>606311.75</v>
+        <v>1496184.81</v>
       </c>
       <c r="N138" s="1">
-        <v>0.28</v>
+        <v>0.71</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="B139" s="1">
-        <v>1229000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>90.366</v>
+        <v>94.316</v>
       </c>
       <c r="D139" s="1">
-        <v>85.4301904</v>
+        <v>91.6578065</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>1049937.04</v>
+        <v>1833156.13</v>
       </c>
       <c r="H139" s="1">
-        <v>60661.1</v>
+        <v>53163.87</v>
       </c>
       <c r="I139" s="1">
-        <v>5.7775940545921</v>
+        <v>2.9001277703498</v>
       </c>
       <c r="J139">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="K139" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="L139" s="1">
-        <v>1110598.14</v>
+        <v>1886320.0</v>
       </c>
       <c r="M139" s="1">
-        <v>1116382.93</v>
+        <v>1894676.16</v>
       </c>
       <c r="N139" s="1">
-        <v>0.52</v>
+        <v>0.9</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B140" s="1">
-        <v>451000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.952</v>
+        <v>99.977</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0</v>
+        <v>100.467</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>451000.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="H140" s="1">
-        <v>4293.52</v>
+        <v>-6860.0</v>
       </c>
       <c r="I140" s="1">
-        <v>0.952</v>
+        <v>-0.48772233668767</v>
       </c>
       <c r="J140">
-        <v>3.0</v>
+        <v>3.92</v>
       </c>
       <c r="K140" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L140" s="1">
-        <v>455293.52</v>
+        <v>1399678.0</v>
       </c>
       <c r="M140" s="1">
-        <v>468842.82</v>
+        <v>1454604.03</v>
       </c>
       <c r="N140" s="1">
-        <v>0.22</v>
+        <v>0.69</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B141" s="1">
-        <v>2000000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>94.698</v>
+        <v>99.457</v>
       </c>
       <c r="D141" s="1">
-        <v>91.6578065</v>
+        <v>100.45530726</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1833156.13</v>
+        <v>1438520.0</v>
       </c>
       <c r="H141" s="1">
-        <v>60803.87</v>
+        <v>-14295.76</v>
       </c>
       <c r="I141" s="1">
-        <v>3.3168953263135</v>
+        <v>-0.9937824986792</v>
       </c>
       <c r="J141">
-        <v>0.39</v>
+        <v>3.08</v>
       </c>
       <c r="K141" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="L141" s="1">
-        <v>1893960.0</v>
+        <v>1424224.24</v>
       </c>
       <c r="M141" s="1">
-        <v>1901740.82</v>
+        <v>1468265.11</v>
       </c>
       <c r="N141" s="1">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B142" s="1">
-        <v>1400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.905</v>
+        <v>99.192</v>
       </c>
       <c r="D142" s="1">
-        <v>100.467</v>
+        <v>99.40027273</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>1406538.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6132.0</v>
+        <v>-2291.0</v>
       </c>
       <c r="I142" s="1">
-        <v>0.43596404789632</v>
+        <v>-0.20952933182002</v>
       </c>
       <c r="J142">
-        <v>3.69</v>
+        <v>1.51</v>
       </c>
       <c r="K142" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="L142" s="1">
-        <v>1412670.0</v>
+        <v>1091112.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1464374.11</v>
+        <v>1107717.6</v>
       </c>
       <c r="N142" s="1">
-        <v>0.68</v>
+        <v>0.53</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B143" s="1">
-        <v>1432000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.78</v>
+        <v>97.4</v>
       </c>
       <c r="D143" s="1">
-        <v>100.45530726</v>
+        <v>99.794</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1438520.0</v>
+        <v>498970.0</v>
       </c>
       <c r="H143" s="1">
-        <v>4649.6</v>
+        <v>-11970.0</v>
       </c>
       <c r="I143" s="1">
-        <v>0.32322108834079</v>
+        <v>-2.3989418201495</v>
       </c>
       <c r="J143">
-        <v>2.87</v>
+        <v>1.34</v>
       </c>
       <c r="K143" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="L143" s="1">
-        <v>1443169.6</v>
+        <v>487000.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1484265.06</v>
+        <v>493712.33</v>
       </c>
       <c r="N143" s="1">
-        <v>0.69</v>
+        <v>0.23</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B144" s="1">
-        <v>1100000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>99.884</v>
+        <v>105.998</v>
       </c>
       <c r="D144" s="1">
-        <v>99.40027273</v>
+        <v>100.27343697</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1093403.0</v>
+        <v>954603.12</v>
       </c>
       <c r="H144" s="1">
-        <v>5321.0</v>
+        <v>54497.84</v>
       </c>
       <c r="I144" s="1">
-        <v>0.486645820434</v>
+        <v>5.708952637825</v>
       </c>
       <c r="J144">
-        <v>1.3</v>
+        <v>2.3</v>
       </c>
       <c r="K144" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="L144" s="1">
-        <v>1098724.0</v>
+        <v>1009100.96</v>
       </c>
       <c r="M144" s="1">
-        <v>1112973.4</v>
+        <v>1031035.12</v>
       </c>
       <c r="N144" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B145" s="1">
-        <v>500000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>99.058</v>
+        <v>99.566</v>
       </c>
       <c r="D145" s="1">
-        <v>99.794</v>
+        <v>99.888</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>498970.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-3680.0</v>
+        <v>-3622.5</v>
       </c>
       <c r="I145" s="1">
-        <v>-0.73751928973686</v>
+        <v>-0.32236104436969</v>
       </c>
       <c r="J145">
-        <v>1.14</v>
+        <v>0.39</v>
       </c>
       <c r="K145" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="L145" s="1">
-        <v>495290.0</v>
+        <v>1120117.5</v>
       </c>
       <c r="M145" s="1">
-        <v>500995.48</v>
+        <v>1124536.59</v>
       </c>
       <c r="N145" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B146" s="1">
-        <v>952000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>105.959</v>
+        <v>97.693</v>
       </c>
       <c r="D146" s="1">
-        <v>100.27343697</v>
+        <v>99.24563667</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>954603.12</v>
+        <v>1190947.64</v>
       </c>
       <c r="H146" s="1">
-        <v>54126.56</v>
+        <v>-18631.64</v>
       </c>
       <c r="I146" s="1">
-        <v>5.670058987446</v>
+        <v>-1.5644382149328</v>
       </c>
       <c r="J146">
-        <v>1.94</v>
+        <v>2.19</v>
       </c>
       <c r="K146" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="L146" s="1">
-        <v>1008729.68</v>
+        <v>1172316.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1027200.55</v>
+        <v>1198600.93</v>
       </c>
       <c r="N146" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B147" s="1">
-        <v>1125000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.8</v>
+        <v>98.328</v>
       </c>
       <c r="D147" s="1">
-        <v>99.888</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>1123740.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>10260.0</v>
+        <v>-9145.84</v>
       </c>
       <c r="I147" s="1">
-        <v>0.91302258529553</v>
+        <v>-1.672</v>
       </c>
       <c r="J147">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.07</v>
+      </c>
+      <c r="K147">
+        <v>385.84</v>
       </c>
       <c r="L147" s="1">
-        <v>1134000.0</v>
+        <v>537854.16</v>
       </c>
       <c r="M147" s="1">
-        <v>1135910.96</v>
+        <v>538240.0</v>
       </c>
       <c r="N147" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B148" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>98.659</v>
+        <v>98.864</v>
       </c>
       <c r="D148" s="1">
-        <v>99.24563667</v>
+        <v>101.2</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>1190947.64</v>
+        <v>910800.0</v>
       </c>
       <c r="H148" s="1">
-        <v>-7039.64</v>
+        <v>-21024.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.59109567570914</v>
+        <v>-2.3083003952569</v>
       </c>
       <c r="J148">
-        <v>2.0</v>
+        <v>1.41</v>
       </c>
       <c r="K148" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="L148" s="1">
-        <v>1183908.0</v>
+        <v>889776.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1207949.1</v>
+        <v>902457.37</v>
       </c>
       <c r="N148" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="B149" s="1">
-        <v>547000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>99.942</v>
+        <v>97.903</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>547000.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="H149" s="1">
-        <v>-317.26</v>
+        <v>-39274.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-0.058</v>
+        <v>-1.8299775389058</v>
       </c>
       <c r="J149">
-        <v>3.54</v>
+        <v>1.55</v>
       </c>
       <c r="K149" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="L149" s="1">
-        <v>546682.74</v>
+        <v>2106872.56</v>
       </c>
       <c r="M149" s="1">
-        <v>566029.73</v>
+        <v>2140213.82</v>
       </c>
       <c r="N149" s="1">
-        <v>0.26</v>
+        <v>1.02</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B150" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>100.156</v>
+        <v>100.297</v>
       </c>
       <c r="D150" s="1">
-        <v>101.2</v>
+        <v>102.5055</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>910800.0</v>
+        <v>512527.5</v>
       </c>
       <c r="H150" s="1">
-        <v>-9396.0</v>
+        <v>-11042.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-1.0316205533597</v>
+        <v>-2.1545185380297</v>
       </c>
       <c r="J150">
-        <v>1.2</v>
+        <v>2.47</v>
       </c>
       <c r="K150" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="L150" s="1">
-        <v>901404.0</v>
+        <v>501485.0</v>
       </c>
       <c r="M150" s="1">
-        <v>912169.48</v>
+        <v>513849.73</v>
       </c>
       <c r="N150" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="B151" s="1">
-        <v>2152000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>98.939</v>
+        <v>104.38</v>
       </c>
       <c r="D151" s="1">
-        <v>99.728</v>
+        <v>103.12185667</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>2146146.56</v>
+        <v>1546827.85</v>
       </c>
       <c r="H151" s="1">
-        <v>-16979.28</v>
+        <v>18872.15</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.79115193325846</v>
+        <v>1.220054966039</v>
       </c>
       <c r="J151">
-        <v>1.36</v>
+        <v>1.41</v>
       </c>
       <c r="K151" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="L151" s="1">
-        <v>2129167.28</v>
+        <v>1565700.0</v>
       </c>
       <c r="M151" s="1">
-        <v>2158484.6</v>
+        <v>1586905.48</v>
       </c>
       <c r="N151" s="1">
-        <v>1.0</v>
+        <v>0.75</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B152" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.65</v>
+        <v>101.431</v>
       </c>
       <c r="D152" s="1">
-        <v>102.5055</v>
+        <v>103.479</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>512527.5</v>
+        <v>413916.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-4277.5</v>
+        <v>-8192.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.83458936349757</v>
+        <v>-1.9791455271118</v>
       </c>
       <c r="J152">
-        <v>2.26</v>
+        <v>1.6</v>
       </c>
       <c r="K152" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="L152" s="1">
-        <v>508250.0</v>
+        <v>405724.0</v>
       </c>
       <c r="M152" s="1">
-        <v>519571.92</v>
+        <v>412134.96</v>
       </c>
       <c r="N152" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="B153" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>105.03</v>
+        <v>96.756</v>
       </c>
       <c r="D153" s="1">
-        <v>103.12185667</v>
+        <v>97.26</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>1546827.85</v>
+        <v>583560.0</v>
       </c>
       <c r="H153" s="1">
-        <v>28622.15</v>
+        <v>-3024.0</v>
       </c>
       <c r="I153" s="1">
-        <v>1.8503772090734</v>
+        <v>-0.51819864281308</v>
       </c>
       <c r="J153">
-        <v>1.1</v>
+        <v>1.15</v>
       </c>
       <c r="K153" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="L153" s="1">
-        <v>1575450.0</v>
+        <v>580536.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1592016.78</v>
+        <v>587440.11</v>
       </c>
       <c r="N153" s="1">
-        <v>0.74</v>
+        <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B154" s="1">
-        <v>400000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>102.277</v>
+        <v>99.35</v>
       </c>
       <c r="D154" s="1">
-        <v>103.479</v>
+        <v>102.47</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>413916.0</v>
+        <v>390410.7</v>
       </c>
       <c r="H154" s="1">
-        <v>-4808.0</v>
+        <v>-11887.2</v>
       </c>
       <c r="I154" s="1">
-        <v>-1.1615883415959</v>
+        <v>-3.0447935981263</v>
       </c>
       <c r="J154">
-        <v>1.34</v>
+        <v>1.04</v>
       </c>
       <c r="K154" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="L154" s="1">
-        <v>409108.0</v>
+        <v>378523.5</v>
       </c>
       <c r="M154" s="1">
-        <v>414483.34</v>
+        <v>382490.08</v>
       </c>
       <c r="N154" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="B155" s="1">
-        <v>600000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.137</v>
+        <v>99.928</v>
       </c>
       <c r="D155" s="1">
-        <v>97.26</v>
+        <v>99.958</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>583560.0</v>
+        <v>787669.04</v>
       </c>
       <c r="H155" s="1">
-        <v>5262.0</v>
+        <v>-236.4</v>
       </c>
       <c r="I155" s="1">
-        <v>0.90170676537117</v>
+        <v>-0.030012605294224</v>
       </c>
       <c r="J155">
-        <v>0.93</v>
+        <v>0.8</v>
       </c>
       <c r="K155" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="L155" s="1">
-        <v>588822.0</v>
+        <v>787432.64</v>
       </c>
       <c r="M155" s="1">
-        <v>594431.59</v>
+        <v>793747.43</v>
       </c>
       <c r="N155" s="1">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B156" s="1">
-        <v>381000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>100.663</v>
+        <v>97.304</v>
       </c>
       <c r="D156" s="1">
-        <v>102.47</v>
+        <v>99.422</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>390410.7</v>
+        <v>627352.82</v>
       </c>
       <c r="H156" s="1">
-        <v>-6884.67</v>
+        <v>-13364.58</v>
       </c>
       <c r="I156" s="1">
-        <v>-1.7634429589148</v>
+        <v>-2.1303132103559</v>
       </c>
       <c r="J156">
-        <v>0.81</v>
+        <v>1.26</v>
       </c>
       <c r="K156" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="L156" s="1">
-        <v>383526.03</v>
+        <v>613988.24</v>
       </c>
       <c r="M156" s="1">
-        <v>386615.78</v>
+        <v>621910.32</v>
       </c>
       <c r="N156" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B157" s="1">
-        <v>788000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.679</v>
+        <v>99.889</v>
       </c>
       <c r="D157" s="1">
-        <v>99.958</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>787669.04</v>
+        <v>638000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5681.48</v>
+        <v>-708.18</v>
       </c>
       <c r="I157" s="1">
-        <v>0.72130294723784</v>
+        <v>-0.111</v>
       </c>
       <c r="J157">
-        <v>0.59</v>
+        <v>0.87</v>
       </c>
       <c r="K157" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="L157" s="1">
-        <v>793350.52</v>
+        <v>637291.82</v>
       </c>
       <c r="M157" s="1">
-        <v>797965.18</v>
+        <v>642815.33</v>
       </c>
       <c r="N157" s="1">
-        <v>0.37</v>
+        <v>0.31</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B158" s="1">
-        <v>631000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>98.644</v>
+        <v>88.556</v>
       </c>
       <c r="D158" s="1">
-        <v>99.422</v>
+        <v>88.621</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>627352.82</v>
+        <v>531726.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-4909.18</v>
+        <v>-390.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-0.78252298284082</v>
+        <v>-0.073346046648086</v>
       </c>
       <c r="J158">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.16</v>
+      </c>
+      <c r="K158">
+        <v>961.64</v>
       </c>
       <c r="L158" s="1">
-        <v>622443.64</v>
+        <v>531336.0</v>
       </c>
       <c r="M158" s="1">
-        <v>629185.83</v>
+        <v>532297.64</v>
       </c>
       <c r="N158" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B159" s="1">
-        <v>638000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>101.736</v>
+        <v>74.303</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>638000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="H159" s="1">
-        <v>11075.68</v>
+        <v>-263.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1.736</v>
+        <v>-0.03931299421516</v>
       </c>
       <c r="J159">
-        <v>0.64</v>
+        <v>0.51</v>
       </c>
       <c r="K159" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="L159" s="1">
-        <v>649075.68</v>
+        <v>668727.0</v>
       </c>
       <c r="M159" s="1">
-        <v>653130.91</v>
+        <v>673313.3</v>
       </c>
       <c r="N159" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B160" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>89.902</v>
+        <v>98.203</v>
       </c>
       <c r="D160" s="1">
-        <v>88.621</v>
+        <v>99.985</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>531726.0</v>
+        <v>899865.0</v>
       </c>
       <c r="H160" s="1">
-        <v>7686.0</v>
+        <v>-16038.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1.4454813193261</v>
+        <v>-1.782267340101</v>
       </c>
       <c r="J160">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>0.38</v>
+      </c>
+      <c r="K160" t="s">
+        <v>495</v>
       </c>
       <c r="L160" s="1">
-        <v>539412.0</v>
+        <v>883827.0</v>
       </c>
       <c r="M160" s="1">
-        <v>539812.68</v>
+        <v>887238.99</v>
       </c>
       <c r="N160" s="1">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B161" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>76.169</v>
+        <v>100.727</v>
       </c>
       <c r="D161" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>668990.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>16531.0</v>
+        <v>5089.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2.4710384310677</v>
+        <v>0.727</v>
       </c>
       <c r="J161">
-        <v>0.47</v>
+        <v>3.41</v>
       </c>
       <c r="K161" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="L161" s="1">
-        <v>685521.0</v>
+        <v>705089.0</v>
       </c>
       <c r="M161" s="1">
-        <v>689718.95</v>
+        <v>728950.29</v>
       </c>
       <c r="N161" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B162" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.322</v>
+        <v>99.486</v>
       </c>
       <c r="D162" s="1">
-        <v>99.985</v>
+        <v>99.915</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>899865.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-5967.0</v>
+        <v>-4719.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.66309946491974</v>
+        <v>-0.42936496021618</v>
       </c>
       <c r="J162">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="K162" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="L162" s="1">
-        <v>893898.0</v>
+        <v>1094346.0</v>
       </c>
       <c r="M162" s="1">
-        <v>895562.38</v>
+        <v>1098444.63</v>
       </c>
       <c r="N162" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="B163" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.8</v>
+        <v>95.024</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0</v>
+        <v>97.273</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>700000.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H163" s="1">
-        <v>12600.0</v>
+        <v>-31486.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1.8</v>
+        <v>-2.3120495923843</v>
       </c>
       <c r="J163">
-        <v>3.19</v>
+        <v>1.54</v>
       </c>
       <c r="K163" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="L163" s="1">
-        <v>712600.0</v>
+        <v>1330336.0</v>
       </c>
       <c r="M163" s="1">
-        <v>734909.94</v>
+        <v>1351853.81</v>
       </c>
       <c r="N163" s="1">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B164" s="1">
-        <v>1100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.627</v>
+        <v>97.915</v>
       </c>
       <c r="D164" s="1">
-        <v>99.915</v>
+        <v>100.66</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1099065.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H164" s="1">
-        <v>7832.0</v>
+        <v>-10980.0</v>
       </c>
       <c r="I164" s="1">
-        <v>0.71260571485763</v>
+        <v>-2.7270017881979</v>
       </c>
       <c r="J164">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.13</v>
+      </c>
+      <c r="K164">
+        <v>517.81</v>
       </c>
       <c r="L164" s="1">
-        <v>1106897.0</v>
+        <v>391660.0</v>
       </c>
       <c r="M164" s="1">
-        <v>1108464.12</v>
+        <v>392177.81</v>
       </c>
       <c r="N164" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="B165" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>96.615</v>
+        <v>99.578</v>
       </c>
       <c r="D165" s="1">
-        <v>97.273</v>
+        <v>100.05625</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1361822.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H165" s="1">
-        <v>-9212.0</v>
+        <v>-4782.5</v>
       </c>
       <c r="I165" s="1">
-        <v>-0.6764467015513</v>
+        <v>-0.47798113561122</v>
       </c>
       <c r="J165">
-        <v>1.36</v>
+        <v>1.04</v>
       </c>
       <c r="K165" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="L165" s="1">
-        <v>1352610.0</v>
+        <v>995780.0</v>
       </c>
       <c r="M165" s="1">
-        <v>1371711.37</v>
+        <v>1006208.08</v>
       </c>
       <c r="N165" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="B166" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>99.28</v>
+        <v>97.367</v>
       </c>
       <c r="D166" s="1">
-        <v>100.66</v>
+        <v>99.42228</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>402640.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H166" s="1">
-        <v>-5520.0</v>
+        <v>-20552.8</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.3709517186569</v>
+        <v>-2.0672227593252</v>
       </c>
       <c r="J166">
-        <v>3.31</v>
+        <v>1.16</v>
       </c>
       <c r="K166" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="L166" s="1">
-        <v>397120.0</v>
+        <v>973670.0</v>
       </c>
       <c r="M166" s="1">
-        <v>410361.1</v>
+        <v>985228.22</v>
       </c>
       <c r="N166" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B167" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.779</v>
+        <v>98.885</v>
       </c>
       <c r="D167" s="1">
-        <v>100.05625</v>
+        <v>99.1624</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1000562.5</v>
+        <v>1487436.0</v>
       </c>
       <c r="H167" s="1">
-        <v>7227.5</v>
+        <v>-4161.0</v>
       </c>
       <c r="I167" s="1">
-        <v>0.72234368167906</v>
+        <v>-0.27974312844385</v>
       </c>
       <c r="J167">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="K167" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="L167" s="1">
-        <v>1007790.0</v>
+        <v>1483275.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1015700.96</v>
+        <v>1486203.08</v>
       </c>
       <c r="N167" s="1">
-        <v>0.47</v>
+        <v>0.71</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B168" s="1">
-        <v>1000000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>98.868</v>
+        <v>97.902</v>
       </c>
       <c r="D168" s="1">
-        <v>99.42228</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>994222.8</v>
+        <v>816000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-5542.8</v>
+        <v>-17119.68</v>
       </c>
       <c r="I168" s="1">
-        <v>-0.5575007935847</v>
+        <v>-2.098</v>
       </c>
       <c r="J168">
-        <v>0.96</v>
+        <v>1.55</v>
       </c>
       <c r="K168" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="L168" s="1">
-        <v>988680.0</v>
+        <v>798880.32</v>
       </c>
       <c r="M168" s="1">
-        <v>998296.44</v>
+        <v>811522.91</v>
       </c>
       <c r="N168" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B169" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.868</v>
+        <v>98.994</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0</v>
+        <v>99.7</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>700000.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-924.0</v>
+        <v>-9884.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.132</v>
+        <v>-0.70812437311936</v>
       </c>
       <c r="J169">
-        <v>2.26</v>
+        <v>0.45</v>
       </c>
       <c r="K169" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="L169" s="1">
-        <v>699076.0</v>
+        <v>1385916.0</v>
       </c>
       <c r="M169" s="1">
-        <v>714926.8</v>
+        <v>1392148.88</v>
       </c>
       <c r="N169" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B170" s="1">
-        <v>1500000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.532</v>
+        <v>97.877</v>
       </c>
       <c r="D170" s="1">
-        <v>99.1624</v>
+        <v>99.24314075</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>1487436.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="H170" s="1">
-        <v>20544.0</v>
+        <v>-16694.24</v>
       </c>
       <c r="I170" s="1">
-        <v>1.3811686687696</v>
+        <v>-1.3765593697464</v>
       </c>
       <c r="J170">
-        <v>3.73</v>
+        <v>2.98</v>
       </c>
       <c r="K170" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="L170" s="1">
-        <v>1507980.0</v>
+        <v>1196056.94</v>
       </c>
       <c r="M170" s="1">
-        <v>1563921.78</v>
+        <v>1232440.73</v>
       </c>
       <c r="N170" s="1">
-        <v>0.73</v>
+        <v>0.59</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B171" s="1">
-        <v>816000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.275</v>
+        <v>99.849</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>816000.0</v>
+        <v>399588.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-5916.0</v>
+        <v>-192.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.725</v>
+        <v>-0.048049490975705</v>
       </c>
       <c r="J171">
-        <v>1.33</v>
+        <v>0.99</v>
       </c>
       <c r="K171" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="L171" s="1">
-        <v>810084.0</v>
+        <v>399396.0</v>
       </c>
       <c r="M171" s="1">
-        <v>820932.71</v>
+        <v>403345.32</v>
       </c>
       <c r="N171" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B172" s="1">
-        <v>1400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.333</v>
+        <v>98.16</v>
       </c>
       <c r="D172" s="1">
-        <v>99.7</v>
+        <v>100.23</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1395800.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H172" s="1">
-        <v>8862.0</v>
+        <v>-4140.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.63490471414243</v>
+        <v>-2.0652499251721</v>
       </c>
       <c r="J172">
-        <v>0.26</v>
+        <v>3.3</v>
       </c>
       <c r="K172" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="L172" s="1">
-        <v>1404662.0</v>
+        <v>196320.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1408277.07</v>
+        <v>202915.89</v>
       </c>
       <c r="N172" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B173" s="1">
-        <v>1222000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.352</v>
+        <v>98.522</v>
       </c>
       <c r="D173" s="1">
-        <v>99.24314075</v>
+        <v>99.871</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1212751.18</v>
+        <v>1098581.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1330.26</v>
+        <v>-14839.0</v>
       </c>
       <c r="I173" s="1">
-        <v>0.10968944181938</v>
+        <v>-1.3507424577705</v>
       </c>
       <c r="J173">
-        <v>2.78</v>
+        <v>2.6</v>
       </c>
       <c r="K173" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="L173" s="1">
-        <v>1214081.44</v>
+        <v>1083742.0</v>
       </c>
       <c r="M173" s="1">
-        <v>1248092.38</v>
+        <v>1112353.3</v>
       </c>
       <c r="N173" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B174" s="1">
-        <v>400000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.855</v>
+        <v>99.545</v>
       </c>
       <c r="D174" s="1">
-        <v>99.897</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>399588.0</v>
+        <v>688000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>3832.0</v>
+        <v>-3130.4</v>
       </c>
       <c r="I174" s="1">
-        <v>0.95898775739011</v>
+        <v>-0.455</v>
       </c>
       <c r="J174">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="K174" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="L174" s="1">
-        <v>403420.0</v>
+        <v>684869.6</v>
       </c>
       <c r="M174" s="1">
-        <v>406477.53</v>
+        <v>686575.99</v>
       </c>
       <c r="N174" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.613</v>
+        <v>98.917</v>
       </c>
       <c r="D175" s="1">
-        <v>100.23</v>
+        <v>99.57385255</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>200460.0</v>
+        <v>1701717.14</v>
       </c>
       <c r="H175" s="1">
-        <v>-1234.0</v>
+        <v>-11225.61</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.61558415644019</v>
+        <v>-0.65966368535255</v>
       </c>
       <c r="J175">
-        <v>3.08</v>
+        <v>1.22</v>
       </c>
       <c r="K175" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="L175" s="1">
-        <v>199226.0</v>
+        <v>1690491.53</v>
       </c>
       <c r="M175" s="1">
-        <v>205390.38</v>
+        <v>1711303.87</v>
       </c>
       <c r="N175" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B176" s="1">
-        <v>1100000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.581</v>
+        <v>99.953</v>
       </c>
       <c r="D176" s="1">
-        <v>99.871</v>
+        <v>99.674</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>1098581.0</v>
+        <v>441555.82</v>
       </c>
       <c r="H176" s="1">
-        <v>-3190.0</v>
+        <v>1235.97</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.29037458321234</v>
+        <v>0.27991251479824</v>
       </c>
       <c r="J176">
-        <v>2.38</v>
+        <v>0.58</v>
       </c>
       <c r="K176" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="L176" s="1">
-        <v>1095391.0</v>
+        <v>442791.79</v>
       </c>
       <c r="M176" s="1">
-        <v>1121549.9</v>
+        <v>445363.65</v>
       </c>
       <c r="N176" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B177" s="1">
-        <v>688000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>101.102</v>
+        <v>100.334</v>
       </c>
       <c r="D177" s="1">
-        <v>100.0</v>
+        <v>99.471</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>688000.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H177" s="1">
-        <v>7581.76</v>
+        <v>6904.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1.102</v>
+        <v>0.86758954871269</v>
       </c>
       <c r="J177">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>148.38</v>
+        <v>1.02</v>
+      </c>
+      <c r="K177" t="s">
+        <v>544</v>
       </c>
       <c r="L177" s="1">
-        <v>695581.76</v>
+        <v>802672.0</v>
       </c>
       <c r="M177" s="1">
-        <v>695730.14</v>
+        <v>810825.42</v>
       </c>
       <c r="N177" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="B178" s="1">
-        <v>1309000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>100.314</v>
+        <v>98.971</v>
       </c>
       <c r="D178" s="1">
-        <v>99.42560275</v>
+        <v>98.46009582</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1301481.14</v>
+        <v>729589.31</v>
       </c>
       <c r="H178" s="1">
-        <v>11629.12</v>
+        <v>3785.8</v>
       </c>
       <c r="I178" s="1">
-        <v>0.89352965959998</v>
+        <v>0.51889466417758</v>
       </c>
       <c r="J178">
-        <v>1.02</v>
+        <v>0.42</v>
       </c>
       <c r="K178" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="L178" s="1">
-        <v>1313110.26</v>
+        <v>733375.11</v>
       </c>
       <c r="M178" s="1">
-        <v>1326415.44</v>
+        <v>736501.52</v>
       </c>
       <c r="N178" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B179" s="1">
-        <v>443000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.233</v>
+        <v>96.396</v>
       </c>
       <c r="D179" s="1">
-        <v>99.674</v>
+        <v>98.41</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>441555.82</v>
+        <v>885690.0</v>
       </c>
       <c r="H179" s="1">
-        <v>6906.37</v>
+        <v>-18126.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1.5640989626181</v>
+        <v>-2.0465399857738</v>
       </c>
       <c r="J179">
-        <v>0.3</v>
+        <v>1.36</v>
       </c>
       <c r="K179" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="L179" s="1">
-        <v>448462.19</v>
+        <v>867564.0</v>
       </c>
       <c r="M179" s="1">
-        <v>449806.57</v>
+        <v>879797.22</v>
       </c>
       <c r="N179" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B180" s="1">
-        <v>800000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.535</v>
+        <v>99.983</v>
       </c>
       <c r="D180" s="1">
-        <v>99.471</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>795768.0</v>
+        <v>945000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>8512.0</v>
+        <v>-160.65</v>
       </c>
       <c r="I180" s="1">
-        <v>1.0696584934302</v>
+        <v>-0.017</v>
       </c>
       <c r="J180">
-        <v>0.79</v>
+        <v>1.11</v>
       </c>
       <c r="K180" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="L180" s="1">
-        <v>804280.0</v>
+        <v>944839.35</v>
       </c>
       <c r="M180" s="1">
-        <v>810592.33</v>
+        <v>955317.41</v>
       </c>
       <c r="N180" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B181" s="1">
-        <v>741000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.499</v>
+        <v>88.286</v>
       </c>
       <c r="D181" s="1">
-        <v>98.46009582</v>
+        <v>85.25</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>729589.31</v>
+        <v>426250.0</v>
       </c>
       <c r="H181" s="1">
-        <v>15108.28</v>
+        <v>15180.0</v>
       </c>
       <c r="I181" s="1">
-        <v>2.0707924023722</v>
+        <v>3.5612903225806</v>
       </c>
       <c r="J181">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="K181" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="L181" s="1">
-        <v>744697.59</v>
+        <v>441430.0</v>
       </c>
       <c r="M181" s="1">
-        <v>746331.85</v>
+        <v>442683.42</v>
       </c>
       <c r="N181" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B182" s="1">
-        <v>900000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>98.587</v>
+        <v>100.917</v>
       </c>
       <c r="D182" s="1">
-        <v>98.41</v>
+        <v>99.18943934</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>885690.0</v>
+        <v>605055.58</v>
       </c>
       <c r="H182" s="1">
-        <v>1593.0</v>
+        <v>10538.12</v>
       </c>
       <c r="I182" s="1">
-        <v>0.17985977034854</v>
+        <v>1.7416780124563</v>
       </c>
       <c r="J182">
-        <v>1.17</v>
+        <v>2.5</v>
       </c>
       <c r="K182" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="L182" s="1">
-        <v>887283.0</v>
+        <v>615593.7</v>
       </c>
       <c r="M182" s="1">
-        <v>897768.62</v>
+        <v>630822.81</v>
       </c>
       <c r="N182" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="B183" s="1">
-        <v>945000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>101.8</v>
+        <v>100.075</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>945000.0</v>
+        <v>1634840.0</v>
       </c>
       <c r="H183" s="1">
-        <v>17010.0</v>
+        <v>-33640.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1.8</v>
+        <v>-2.057693719263</v>
       </c>
       <c r="J183">
-        <v>0.86</v>
+        <v>1.5</v>
       </c>
       <c r="K183" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="L183" s="1">
-        <v>962010.0</v>
+        <v>1601200.0</v>
       </c>
       <c r="M183" s="1">
-        <v>970096.33</v>
+        <v>1625194.52</v>
       </c>
       <c r="N183" s="1">
-        <v>0.45</v>
+        <v>0.77</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B184" s="1">
-        <v>500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>89.295</v>
+        <v>96.625</v>
       </c>
       <c r="D184" s="1">
-        <v>85.25</v>
+        <v>100.761</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>426250.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="H184" s="1">
-        <v>20225.0</v>
+        <v>-53768.0</v>
       </c>
       <c r="I184" s="1">
-        <v>4.7448680351906</v>
+        <v>-4.1047627554312</v>
       </c>
       <c r="J184">
-        <v>0.21</v>
+        <v>1.32</v>
       </c>
       <c r="K184" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="L184" s="1">
-        <v>446475.0</v>
+        <v>1256125.0</v>
       </c>
       <c r="M184" s="1">
-        <v>447512.67</v>
+        <v>1273314.38</v>
       </c>
       <c r="N184" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B185" s="1">
-        <v>610000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.785</v>
+        <v>101.103</v>
       </c>
       <c r="D185" s="1">
-        <v>99.18943934</v>
+        <v>101.425395</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>605055.58</v>
+        <v>608552.37</v>
       </c>
       <c r="H185" s="1">
-        <v>15832.92</v>
+        <v>-1934.37</v>
       </c>
       <c r="I185" s="1">
-        <v>2.6167711733193</v>
+        <v>-0.3178641798733</v>
       </c>
       <c r="J185">
-        <v>2.28</v>
+        <v>0.82</v>
       </c>
       <c r="K185" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="L185" s="1">
-        <v>620888.5</v>
+        <v>606618.0</v>
       </c>
       <c r="M185" s="1">
-        <v>634801.51</v>
+        <v>611549.51</v>
       </c>
       <c r="N185" s="1">
         <v>0.29</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B186" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>101.43</v>
+        <v>101.494</v>
       </c>
       <c r="D186" s="1">
-        <v>102.939</v>
+        <v>99.96825</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>823512.0</v>
+        <v>299904.75</v>
       </c>
       <c r="H186" s="1">
-        <v>-12072.0</v>
+        <v>4577.25</v>
       </c>
       <c r="I186" s="1">
-        <v>-1.4659167079533</v>
+        <v>1.526234579479</v>
       </c>
       <c r="J186">
-        <v>1.29</v>
+        <v>2.85</v>
       </c>
       <c r="K186" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="L186" s="1">
-        <v>811440.0</v>
+        <v>304482.0</v>
       </c>
       <c r="M186" s="1">
-        <v>821768.77</v>
+        <v>313017.62</v>
       </c>
       <c r="N186" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="B187" s="1">
-        <v>1300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>98.659</v>
+        <v>103.456</v>
       </c>
       <c r="D187" s="1">
-        <v>100.761</v>
+        <v>104.45</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>1309893.0</v>
+        <v>208900.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-27326.0</v>
+        <v>-1988.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2.086124591856</v>
+        <v>-0.95165150789852</v>
       </c>
       <c r="J187">
-        <v>1.13</v>
+        <v>1.0</v>
       </c>
       <c r="K187" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="L187" s="1">
-        <v>1282567.0</v>
+        <v>206912.0</v>
       </c>
       <c r="M187" s="1">
-        <v>1297232.07</v>
+        <v>208914.74</v>
       </c>
       <c r="N187" s="1">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B188" s="1">
-        <v>600000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>102.379</v>
+        <v>97.48</v>
       </c>
       <c r="D188" s="1">
-        <v>101.425395</v>
+        <v>99.589</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>608552.37</v>
+        <v>946095.5</v>
       </c>
       <c r="H188" s="1">
-        <v>5721.63</v>
+        <v>-20035.5</v>
       </c>
       <c r="I188" s="1">
-        <v>0.94020338791878</v>
+        <v>-2.1177037624637</v>
       </c>
       <c r="J188">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>0.01</v>
+      </c>
+      <c r="K188">
+        <v>78.08</v>
       </c>
       <c r="L188" s="1">
-        <v>614274.0</v>
+        <v>926060.0</v>
       </c>
       <c r="M188" s="1">
-        <v>617910.99</v>
+        <v>926138.08</v>
       </c>
       <c r="N188" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B189" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>102.098</v>
+        <v>102.001</v>
       </c>
       <c r="D189" s="1">
-        <v>99.96825</v>
+        <v>103.012</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>299904.75</v>
+        <v>721084.0</v>
       </c>
       <c r="H189" s="1">
-        <v>6389.25</v>
+        <v>-7077.0</v>
       </c>
       <c r="I189" s="1">
-        <v>2.1304264103853</v>
+        <v>-0.981439055644</v>
       </c>
       <c r="J189">
-        <v>2.62</v>
+        <v>1.34</v>
       </c>
       <c r="K189" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="L189" s="1">
-        <v>306294.0</v>
+        <v>714007.0</v>
       </c>
       <c r="M189" s="1">
-        <v>314160.78</v>
+        <v>723389.88</v>
       </c>
       <c r="N189" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="B190" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>104.997</v>
+        <v>97.608</v>
       </c>
       <c r="D190" s="1">
-        <v>104.45</v>
+        <v>99.908</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>208900.0</v>
+        <v>499540.0</v>
       </c>
       <c r="H190" s="1">
-        <v>1094.0</v>
+        <v>-11500.0</v>
       </c>
       <c r="I190" s="1">
-        <v>0.52369554810914</v>
+        <v>-2.3021179485126</v>
       </c>
       <c r="J190">
-        <v>0.76</v>
+        <v>1.84</v>
       </c>
       <c r="K190" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="L190" s="1">
-        <v>209994.0</v>
+        <v>488040.0</v>
       </c>
       <c r="M190" s="1">
-        <v>211507.7</v>
+        <v>497243.13</v>
       </c>
       <c r="N190" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="B191" s="1">
-        <v>950000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>98.702</v>
+        <v>97.308</v>
       </c>
       <c r="D191" s="1">
-        <v>99.589</v>
+        <v>97.93</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>946095.5</v>
+        <v>489650.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-8426.5</v>
+        <v>-3110.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.89066061512818</v>
+        <v>-0.63514755437557</v>
       </c>
       <c r="J191">
-        <v>2.84</v>
+        <v>1.35</v>
       </c>
       <c r="K191" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="L191" s="1">
-        <v>937669.0</v>
+        <v>486540.0</v>
       </c>
       <c r="M191" s="1">
-        <v>964607.36</v>
+        <v>493290.68</v>
       </c>
       <c r="N191" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="B192" s="1">
-        <v>700000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>102.765</v>
+        <v>97.197</v>
       </c>
       <c r="D192" s="1">
-        <v>103.012</v>
+        <v>99.902</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>721084.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="H192" s="1">
-        <v>-1729.0</v>
+        <v>-40034.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.23977788995457</v>
+        <v>-2.7076535004304</v>
       </c>
       <c r="J192">
-        <v>1.07</v>
+        <v>1.53</v>
       </c>
       <c r="K192" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="L192" s="1">
-        <v>719355.0</v>
+        <v>1438515.6</v>
       </c>
       <c r="M192" s="1">
-        <v>726824.86</v>
+        <v>1461151.49</v>
       </c>
       <c r="N192" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B193" s="1">
-        <v>500000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.494</v>
+        <v>99.929</v>
       </c>
       <c r="D193" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>499540.0</v>
+        <v>667000.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-7070.0</v>
+        <v>-473.57</v>
       </c>
       <c r="I193" s="1">
-        <v>-1.4153020779117</v>
+        <v>-0.071</v>
       </c>
       <c r="J193">
-        <v>1.61</v>
+        <v>2.0</v>
       </c>
       <c r="K193" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="L193" s="1">
-        <v>492470.0</v>
+        <v>666526.43</v>
       </c>
       <c r="M193" s="1">
-        <v>500542.92</v>
+        <v>679856.01</v>
       </c>
       <c r="N193" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B194" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>104.642</v>
+        <v>102.457</v>
       </c>
       <c r="D194" s="1">
-        <v>106.6</v>
+        <v>102.706</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>746200.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-13706.0</v>
+        <v>-3735.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.8367729831144</v>
+        <v>-0.24243958483438</v>
       </c>
       <c r="J194">
-        <v>2.99</v>
+        <v>1.02</v>
       </c>
       <c r="K194" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="L194" s="1">
-        <v>732494.0</v>
+        <v>1536855.0</v>
       </c>
       <c r="M194" s="1">
-        <v>753441.26</v>
+        <v>1552134.45</v>
       </c>
       <c r="N194" s="1">
-        <v>0.35</v>
+        <v>0.74</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="B195" s="1">
-        <v>1480000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.324</v>
+        <v>101.462</v>
       </c>
       <c r="D195" s="1">
-        <v>99.902</v>
+        <v>99.660226</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>1478549.6</v>
+        <v>498301.13</v>
       </c>
       <c r="H195" s="1">
-        <v>-8554.4</v>
+        <v>9008.87</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.57856699565574</v>
+        <v>1.8079168313345</v>
       </c>
       <c r="J195">
-        <v>1.32</v>
+        <v>0.5</v>
       </c>
       <c r="K195" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="L195" s="1">
-        <v>1469995.2</v>
+        <v>507310.0</v>
       </c>
       <c r="M195" s="1">
-        <v>1489544.38</v>
+        <v>509796.3</v>
       </c>
       <c r="N195" s="1">
-        <v>0.69</v>
+        <v>0.24</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="B196" s="1">
-        <v>667000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>100.82</v>
+        <v>101.498</v>
       </c>
       <c r="D196" s="1">
-        <v>100.0</v>
+        <v>103.47225</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>667000.0</v>
+        <v>827778.0</v>
       </c>
       <c r="H196" s="1">
-        <v>5469.4</v>
+        <v>-15794.0</v>
       </c>
       <c r="I196" s="1">
-        <v>0.82</v>
+        <v>-1.9079994877854</v>
       </c>
       <c r="J196">
-        <v>1.77</v>
+        <v>1.46</v>
       </c>
       <c r="K196" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="L196" s="1">
-        <v>672469.4</v>
+        <v>811984.0</v>
       </c>
       <c r="M196" s="1">
-        <v>684252.46</v>
+        <v>823627.84</v>
       </c>
       <c r="N196" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B197" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>103.473</v>
+        <v>97.901</v>
       </c>
       <c r="D197" s="1">
-        <v>102.706</v>
+        <v>99.495</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>1540590.0</v>
+        <v>795960.0</v>
       </c>
       <c r="H197" s="1">
-        <v>11505.0</v>
+        <v>-12752.0</v>
       </c>
       <c r="I197" s="1">
-        <v>0.74679181352599</v>
+        <v>-1.6020905573144</v>
       </c>
       <c r="J197">
-        <v>0.78</v>
+        <v>3.34</v>
       </c>
       <c r="K197" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="L197" s="1">
-        <v>1552095.0</v>
+        <v>783208.0</v>
       </c>
       <c r="M197" s="1">
-        <v>1563728.22</v>
+        <v>809961.42</v>
       </c>
       <c r="N197" s="1">
-        <v>0.73</v>
+        <v>0.38</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B198" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>102.924</v>
+        <v>99.936</v>
       </c>
       <c r="D198" s="1">
-        <v>99.660226</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>498301.13</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>16318.87</v>
+        <v>-7632.0</v>
       </c>
       <c r="I198" s="1">
-        <v>3.2749012630174</v>
+        <v>-0.47503809267724</v>
       </c>
       <c r="J198">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="K198" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="L198" s="1">
-        <v>514620.0</v>
+        <v>1598976.0</v>
       </c>
       <c r="M198" s="1">
-        <v>515919.66</v>
+        <v>1611031.45</v>
       </c>
       <c r="N198" s="1">
-        <v>0.24</v>
+        <v>0.77</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B199" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>102.402</v>
+        <v>91.191</v>
       </c>
       <c r="D199" s="1">
-        <v>103.47225</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>827778.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>-8562.0</v>
+        <v>-10431.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1.0343352927959</v>
+        <v>-1.2550081212777</v>
       </c>
       <c r="J199">
-        <v>1.21</v>
+        <v>0.5</v>
       </c>
       <c r="K199" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="L199" s="1">
-        <v>819216.0</v>
+        <v>820719.0</v>
       </c>
       <c r="M199" s="1">
-        <v>828903.67</v>
+        <v>825188.18</v>
       </c>
       <c r="N199" s="1">
         <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B200" s="1">
         <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>100.033</v>
+        <v>89.223</v>
       </c>
       <c r="D200" s="1">
-        <v>99.495</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>795960.0</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>4304.0</v>
+        <v>-7808.0</v>
       </c>
       <c r="I200" s="1">
-        <v>0.54073068998442</v>
+        <v>-1.0820519074491</v>
       </c>
       <c r="J200">
-        <v>3.12</v>
+        <v>0.72</v>
       </c>
       <c r="K200" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="L200" s="1">
-        <v>800264.0</v>
+        <v>713784.0</v>
       </c>
       <c r="M200" s="1">
-        <v>825233.86</v>
+        <v>719518.25</v>
       </c>
       <c r="N200" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="B201" s="1">
-        <v>1600000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>101.101</v>
+        <v>99.642</v>
       </c>
       <c r="D201" s="1">
-        <v>100.413</v>
+        <v>101.11874539</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>1606608.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H201" s="1">
-        <v>11008.0</v>
+        <v>-16007.92</v>
       </c>
       <c r="I201" s="1">
-        <v>0.68517024688038</v>
+        <v>-1.4604071498271</v>
       </c>
       <c r="J201">
+        <v>0.24</v>
+      </c>
+      <c r="K201" t="s">
+        <v>614</v>
+      </c>
+      <c r="L201" s="1">
+        <v>1080119.28</v>
+      </c>
+      <c r="M201" s="1">
+        <v>1082680.79</v>
+      </c>
+      <c r="N201" s="1">
         <v>0.51</v>
       </c>
-      <c r="K201" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B202" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>92.249</v>
+        <v>97.506</v>
       </c>
       <c r="D202" s="1">
-        <v>92.35</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>831150.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>-909.0</v>
+        <v>-19952.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-0.10936654033568</v>
+        <v>-2.494</v>
       </c>
       <c r="J202">
-        <v>0.42</v>
+        <v>1.58</v>
       </c>
       <c r="K202" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="L202" s="1">
-        <v>830241.0</v>
+        <v>780048.0</v>
       </c>
       <c r="M202" s="1">
-        <v>834062.92</v>
+        <v>792693.61</v>
       </c>
       <c r="N202" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="B203" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>90.083</v>
+        <v>100.167</v>
       </c>
       <c r="D203" s="1">
-        <v>90.199</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>721592.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-928.0</v>
+        <v>668.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-0.1286045299837</v>
+        <v>0.167</v>
       </c>
       <c r="J203">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="K203" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="L203" s="1">
-        <v>720664.0</v>
+        <v>400668.0</v>
       </c>
       <c r="M203" s="1">
-        <v>725650.3</v>
+        <v>404873.59</v>
       </c>
       <c r="N203" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B204" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>101.249</v>
+        <v>96.036</v>
       </c>
       <c r="D204" s="1">
-        <v>101.11874539</v>
+        <v>97.25</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>1096127.2</v>
+        <v>875250.0</v>
       </c>
       <c r="H204" s="1">
-        <v>1411.96</v>
+        <v>-10926.0</v>
       </c>
       <c r="I204" s="1">
-        <v>0.12881351726332</v>
+        <v>-1.2483290488432</v>
       </c>
       <c r="J204">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>222.74</v>
+        <v>0.64</v>
+      </c>
+      <c r="K204" t="s">
+        <v>623</v>
       </c>
       <c r="L204" s="1">
-        <v>1097539.16</v>
+        <v>864324.0</v>
       </c>
       <c r="M204" s="1">
-        <v>1097761.9</v>
+        <v>870118.52</v>
       </c>
       <c r="N204" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B205" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.563</v>
+        <v>98.588</v>
       </c>
       <c r="D205" s="1">
-        <v>100.0</v>
+        <v>99.8356</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>800000.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H205" s="1">
-        <v>-11496.0</v>
+        <v>-11228.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.437</v>
+        <v>-1.249654431886</v>
       </c>
       <c r="J205">
-        <v>1.41</v>
+        <v>0.39</v>
       </c>
       <c r="K205" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="L205" s="1">
-        <v>788504.0</v>
+        <v>887292.0</v>
       </c>
       <c r="M205" s="1">
-        <v>799780.76</v>
+        <v>890805.7</v>
       </c>
       <c r="N205" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B206" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.266</v>
+        <v>82.702</v>
       </c>
       <c r="D206" s="1">
-        <v>100.0</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>400000.0</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>5064.0</v>
+        <v>14955.0</v>
       </c>
       <c r="I206" s="1">
-        <v>1.266</v>
+        <v>2.0504193385187</v>
       </c>
       <c r="J206">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="K206" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="L206" s="1">
-        <v>405064.0</v>
+        <v>744318.0</v>
       </c>
       <c r="M206" s="1">
-        <v>408420.38</v>
+        <v>750328.27</v>
       </c>
       <c r="N206" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="B207" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>96.623</v>
+        <v>90.062</v>
       </c>
       <c r="D207" s="1">
-        <v>97.25</v>
+        <v>89.675</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>875250.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-5643.0</v>
+        <v>4257.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.64473007712082</v>
+        <v>0.43155840535266</v>
       </c>
       <c r="J207">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>452.05</v>
       </c>
       <c r="L207" s="1">
-        <v>869607.0</v>
+        <v>990682.0</v>
       </c>
       <c r="M207" s="1">
-        <v>874107.0</v>
+        <v>991134.05</v>
       </c>
       <c r="N207" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="B208" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>100.002</v>
+        <v>100.691</v>
       </c>
       <c r="D208" s="1">
-        <v>99.8356</v>
+        <v>99.774775</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>898520.4</v>
+        <v>598648.65</v>
       </c>
       <c r="H208" s="1">
-        <v>1497.6</v>
+        <v>5497.35</v>
       </c>
       <c r="I208" s="1">
-        <v>0.16667401207585</v>
+        <v>0.91829322591807</v>
       </c>
       <c r="J208">
-        <v>0.17</v>
+        <v>1.14</v>
       </c>
       <c r="K208" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="L208" s="1">
-        <v>900018.0</v>
+        <v>604146.0</v>
       </c>
       <c r="M208" s="1">
-        <v>901589.92</v>
+        <v>610988.47</v>
       </c>
       <c r="N208" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B209" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>83.939</v>
+        <v>99.604</v>
       </c>
       <c r="D209" s="1">
-        <v>81.04033333</v>
+        <v>100.86</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>729363.0</v>
+        <v>1008600.0</v>
       </c>
       <c r="H209" s="1">
-        <v>26088.0</v>
+        <v>-12560.0</v>
       </c>
       <c r="I209" s="1">
-        <v>3.5768197728703</v>
+        <v>-1.2452905016855</v>
       </c>
       <c r="J209">
-        <v>0.62</v>
+        <v>0.41</v>
       </c>
       <c r="K209" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="L209" s="1">
-        <v>755451.0</v>
+        <v>996040.0</v>
       </c>
       <c r="M209" s="1">
-        <v>761072.92</v>
+        <v>1000106.3</v>
       </c>
       <c r="N209" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>641</v>
-[...199 lines deleted...]
-        <v>653</v>
+        <v>635</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">