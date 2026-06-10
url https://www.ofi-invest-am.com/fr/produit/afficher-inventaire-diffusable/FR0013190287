--- v0 (2026-05-09)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,111 +139,117 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968927</t>
   </si>
   <si>
     <t>EUR/USD 31/03/26</t>
   </si>
   <si>
-    <t>6 317.50</t>
-[...5 lines deleted...]
-    <t>EUROPEAN UNION 06/03/2026</t>
+    <t>20 186.44</t>
+  </si>
+  <si>
+    <t>EU000A4EAKP3</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
     <t>BE0312811830</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 09/04/2026</t>
   </si>
   <si>
     <t>BE0312810824</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
-    <t>FR0129287258</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 04/03/2026</t>
+    <t>FR0129287290</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129437515</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129132702</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 11/03/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129287241</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 18/02/2026</t>
+    <t>FR0129437507</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000203</t>
   </si>
   <si>
     <t>EQS GOLDMAN</t>
   </si>
   <si>
     <t>EQS-00000193</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000206</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
@@ -649,270 +655,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>628535.4859</v>
+        <v>649881.442</v>
       </c>
       <c r="D2">
-        <v>1634.29</v>
+        <v>1710.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1027210170.13</v>
+        <v>1111450608.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1027210170.13</v>
+        <v>1111450608.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2724.7085</v>
+        <v>2897.2778</v>
       </c>
       <c r="D3">
-        <v>90701.57</v>
+        <v>94973.01</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>247135356.75</v>
+        <v>275163213.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>247135356.75</v>
+        <v>275163213.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3365.7605</v>
+        <v>3512.0653</v>
       </c>
       <c r="D4">
-        <v>149796.74</v>
+        <v>156894.79</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>504179957.14</v>
+        <v>551024758.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>504179957.14</v>
+        <v>551024758.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>117700.4723</v>
+        <v>124720.2247</v>
       </c>
       <c r="D5">
-        <v>2656.22</v>
+        <v>2781.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>312639375.53</v>
+        <v>346859165.86</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>312639375.53</v>
+        <v>346859165.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5037.1275</v>
+        <v>5105.5796</v>
       </c>
       <c r="D6">
-        <v>2454.05</v>
+        <v>2574.03</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12361366.66</v>
+        <v>13141955.08</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10376803.072403</v>
+        <v>11283553.773504</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>1871.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D7">
-        <v>126.28</v>
+        <v>132.14</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>236274.3</v>
+        <v>273681.95</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>236274.3</v>
+        <v>273681.95</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>2337.9163</v>
+        <v>5664.0816</v>
       </c>
       <c r="D8">
-        <v>1370.7</v>
+        <v>1433.82</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>3204598.22</v>
+        <v>8121316.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>3204598.22</v>
+        <v>8121316.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -931,989 +937,1039 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>38425.0</v>
+        <v>39089.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4774.35</v>
+        <v>4782.44</v>
       </c>
       <c r="E2" s="1">
-        <v>4765.7344408588</v>
+        <v>4773.0344769628</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>183123345.89</v>
+        <v>186573144.67</v>
       </c>
       <c r="I2" s="1">
-        <v>331052.86</v>
+        <v>367652.49</v>
       </c>
       <c r="J2" s="1">
-        <v>0.1807813517119</v>
+        <v>0.19705541794361</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>183454398.75</v>
+        <v>186940797.16</v>
       </c>
       <c r="N2" s="1">
-        <v>183454398.75</v>
+        <v>186940797.16</v>
       </c>
       <c r="O2" s="1">
-        <v>8.72</v>
+        <v>8.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>-9867694.24</v>
+        <v>-10909613.09</v>
       </c>
       <c r="D3" s="1">
-        <v>0.83765057</v>
+        <v>0.85781108</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8460001398</v>
+        <v>0.8629431351</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>61751.49</v>
+        <v>320170.15</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" s="1">
-        <v>55433.99</v>
+        <v>299983.71</v>
       </c>
       <c r="N3" s="1">
-        <v>61751.49</v>
+        <v>320170.15</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>11603000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.874</v>
+        <v>99.68</v>
       </c>
       <c r="E4" s="1">
-        <v>99.45985004</v>
+        <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>11540326.4</v>
+        <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>48053.82</v>
+        <v>26213.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.41639914101563</v>
+        <v>0.043848472069585</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>11588380.22</v>
+        <v>59808000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>11588380.22</v>
+        <v>59808000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.55</v>
+        <v>2.6</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.679</v>
+        <v>99.839</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>18226.28</v>
+        <v>34226.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.18318470045267</v>
+        <v>0.34399399380506</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9967900.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9967900.0</v>
+        <v>9983900.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.688</v>
+        <v>99.846</v>
       </c>
       <c r="E6" s="1">
         <v>99.50273508</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>49751367.54</v>
       </c>
       <c r="I6" s="1">
-        <v>92632.46</v>
+        <v>171632.46</v>
       </c>
       <c r="J6" s="1">
-        <v>0.18619078144038</v>
+        <v>0.34498038644266</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49844000.0</v>
+        <v>49923000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49844000.0</v>
+        <v>49923000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.37</v>
+        <v>2.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>48</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="1">
         <v>228000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.842</v>
+        <v>99.994</v>
       </c>
       <c r="E7" s="1">
         <v>99.55398436</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>226983084.34</v>
       </c>
       <c r="I7" s="1">
-        <v>656675.66</v>
+        <v>1003235.66</v>
       </c>
       <c r="J7" s="1">
-        <v>0.28930599031616</v>
+        <v>0.44198697137151</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227639760.0</v>
+        <v>227986320.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227639760.0</v>
+        <v>227986320.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.81</v>
+        <v>9.89</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>91000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.491</v>
+        <v>99.647</v>
       </c>
       <c r="E8" s="1">
-        <v>99.46453269</v>
+        <v>99.52875594</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>90512724.75</v>
+        <v>202043374.55</v>
       </c>
       <c r="I8" s="1">
-        <v>24085.25</v>
+        <v>240035.45</v>
       </c>
       <c r="J8" s="1">
-        <v>0.02660979444219</v>
+        <v>0.11880392046243</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>90536810.0</v>
+        <v>202283410.0</v>
       </c>
       <c r="N8" s="1">
-        <v>90536810.0</v>
+        <v>202283410.0</v>
       </c>
       <c r="O8" s="1">
-        <v>4.3</v>
+        <v>8.78</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>257000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.885</v>
+        <v>99.531</v>
       </c>
       <c r="E9" s="1">
-        <v>99.47867789</v>
+        <v>99.512664</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>255660202.18</v>
+        <v>995126.64</v>
       </c>
       <c r="I9" s="1">
-        <v>1044247.82</v>
+        <v>183.36</v>
       </c>
       <c r="J9" s="1">
-        <v>0.40845145669751</v>
+        <v>0.018425795534928</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>256704450.0</v>
+        <v>995310.0</v>
       </c>
       <c r="N9" s="1">
-        <v>256704450.0</v>
+        <v>995310.0</v>
       </c>
       <c r="O9" s="1">
-        <v>12.2</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>72000000.0</v>
+        <v>364000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.845</v>
+        <v>99.48</v>
       </c>
       <c r="E10" s="1">
-        <v>99.6154016</v>
+        <v>99.45005608</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>71723089.15</v>
+        <v>361998204.12</v>
       </c>
       <c r="I10" s="1">
-        <v>165310.85</v>
+        <v>108995.88</v>
       </c>
       <c r="J10" s="1">
-        <v>0.2304848438057</v>
+        <v>0.030109508489127</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>71888400.0</v>
+        <v>362107200.0</v>
       </c>
       <c r="N10" s="1">
-        <v>71888400.0</v>
+        <v>362107200.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.42</v>
+        <v>15.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.493</v>
+        <v>99.989</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.6154016</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>71723089.15</v>
       </c>
       <c r="I11" s="1">
-        <v>2798.9</v>
+        <v>268990.85</v>
       </c>
       <c r="J11" s="1">
-        <v>0.028139543462173</v>
+        <v>0.37504080371864</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9949300.0</v>
+        <v>71992080.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9949300.0</v>
+        <v>71992080.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>3.12</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>333000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.653</v>
+        <v>99.654</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45282855</v>
+        <v>99.465011</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>331177919.08</v>
+        <v>9946501.1</v>
       </c>
       <c r="I12" s="1">
-        <v>666570.92</v>
+        <v>18898.9</v>
       </c>
       <c r="J12" s="1">
-        <v>0.20127275449152</v>
+        <v>0.19000550857024</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>331844490.0</v>
+        <v>9965400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>331844490.0</v>
+        <v>9965400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>15.76</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>98000000.0</v>
+        <v>333000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.962</v>
+        <v>99.81</v>
       </c>
       <c r="E13" s="1">
-        <v>99.46250859</v>
+        <v>99.45282855</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>97473258.42</v>
+        <v>331177919.08</v>
       </c>
       <c r="I13" s="1">
-        <v>489501.58</v>
+        <v>1189380.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.50219063970428</v>
+        <v>0.35913654005196</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>97962760.0</v>
+        <v>332367300.0</v>
       </c>
       <c r="N13" s="1">
-        <v>97962760.0</v>
+        <v>332367300.0</v>
       </c>
       <c r="O13" s="1">
-        <v>4.65</v>
+        <v>14.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="1">
-        <v>537000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.577</v>
+        <v>99.572</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5007375</v>
+        <v>99.45742658</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>534318960.36</v>
+        <v>109403169.24</v>
       </c>
       <c r="I14" s="1">
-        <v>409529.64</v>
+        <v>126030.76</v>
       </c>
       <c r="J14" s="1">
-        <v>0.076645163354128</v>
+        <v>0.1151984543734</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>534728490.0</v>
+        <v>109529200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>534728490.0</v>
+        <v>109529200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>25.4</v>
+        <v>4.75</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="1">
-        <v>-553144705.32</v>
+        <v>537000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>-3.51872954</v>
+        <v>99.732</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.5007375</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>534318960.36</v>
       </c>
       <c r="I15" s="1">
-        <v>19463666.15</v>
+        <v>1241879.64</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.23242290319686</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>19463666.15</v>
+        <v>535560840.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19463666.15</v>
+        <v>535560840.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.92</v>
+        <v>23.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="1">
-        <v>-548747565.96</v>
+        <v>-717410188.87</v>
       </c>
       <c r="D16" s="1">
-        <v>-3.51864203</v>
+        <v>2.38738341</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>19308462.49</v>
+        <v>-17127331.83</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>19308462.49</v>
+        <v>-17127331.83</v>
       </c>
       <c r="N16" s="1">
-        <v>19308462.49</v>
+        <v>-17127331.83</v>
       </c>
       <c r="O16" s="1">
-        <v>0.92</v>
+        <v>-0.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>-50129100.92</v>
+        <v>-735931160.94</v>
       </c>
       <c r="D17" s="1">
-        <v>-3.51461502</v>
+        <v>2.38747967</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>1761844.91</v>
+        <v>-17570206.85</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1761844.91</v>
+        <v>-17570206.85</v>
       </c>
       <c r="N17" s="1">
-        <v>1761844.91</v>
+        <v>-17570206.85</v>
       </c>
       <c r="O17" s="1">
-        <v>0.08</v>
+        <v>-0.76</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>-541182684.52</v>
+        <v>-71713856.52</v>
       </c>
       <c r="D18" s="1">
-        <v>-3.50954708</v>
+        <v>2.38649481</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>18993061.1</v>
+        <v>-1711447.46</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>18993061.1</v>
+        <v>-1711447.46</v>
       </c>
       <c r="N18" s="1">
-        <v>18993061.1</v>
+        <v>-1711447.46</v>
       </c>
       <c r="O18" s="1">
-        <v>0.9</v>
+        <v>-0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-327420762.02</v>
+        <v>-361272907.43</v>
       </c>
       <c r="D19" s="1">
-        <v>-3.51864202</v>
+        <v>2.39853408</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>11520764.51</v>
+        <v>-8665253.81</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>11520764.51</v>
+        <v>-8665253.81</v>
       </c>
       <c r="N19" s="1">
-        <v>11520764.51</v>
+        <v>-8665253.81</v>
       </c>
       <c r="O19" s="1">
-        <v>0.55</v>
+        <v>-0.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>-499930240.84</v>
+        <v>-380524024.07</v>
       </c>
       <c r="D20" s="1">
-        <v>-3.51864202</v>
+        <v>2.38747967</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>17590755.52</v>
+        <v>-9084933.71</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>17590755.52</v>
+        <v>-9084933.71</v>
       </c>
       <c r="N20" s="1">
-        <v>17590755.52</v>
+        <v>-9084933.71</v>
       </c>
       <c r="O20" s="1">
-        <v>0.84</v>
+        <v>-0.39</v>
       </c>
       <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-658933407.95</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2.38747967</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-15731901.15</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.68</v>
+      </c>
+      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>