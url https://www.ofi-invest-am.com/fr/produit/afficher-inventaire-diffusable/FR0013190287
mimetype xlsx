--- v1 (2026-06-10)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -82,50 +82,56 @@
   <si>
     <t>FR0013304441</t>
   </si>
   <si>
     <t>RFCUS</t>
   </si>
   <si>
     <t>FR0014002U38</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010X01</t>
   </si>
   <si>
     <t>UFFA</t>
   </si>
   <si>
     <t>FR0014013XJ0</t>
   </si>
   <si>
+    <t>UFFCT</t>
+  </si>
+  <si>
+    <t>FR0014016MW9</t>
+  </si>
+  <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
   </si>
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
@@ -133,162 +139,150 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968927</t>
-[...5 lines deleted...]
-    <t>20 186.44</t>
+    <t>OACT01988107</t>
+  </si>
+  <si>
+    <t>EUR/USD 29/05/26</t>
+  </si>
+  <si>
+    <t>3 064.58</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
     <t>EU000A4D85N4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 10/04/2026</t>
   </si>
   <si>
-    <t>BE0312811830</t>
-[...8 lines deleted...]
-    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 12/03/2026</t>
+    <t>BE0312813851</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129132702</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
     <t>FR0129437473</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
   </si>
   <si>
     <t>FR0129437481</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
-    <t>EQS-00000203</t>
-[...5 lines deleted...]
-    <t>EQS-00000193</t>
+    <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
-    <t>EQS-00000206</t>
+    <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
-    <t>EQS-00000189</t>
+    <t>EQS-00000217</t>
+  </si>
+  <si>
+    <t>EQSGOL</t>
+  </si>
+  <si>
+    <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
   <si>
-    <t>EQS-00000192</t>
+    <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
-    <t>EQS-00000194</t>
+    <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -600,1376 +594,1305 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>649881.442</v>
+        <v>658028.4191</v>
       </c>
       <c r="D2">
-        <v>1710.23</v>
+        <v>1481.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1111450608.06</v>
+        <v>974822303.77</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1111450608.06</v>
+        <v>974822303.77</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2897.2778</v>
+        <v>3017.8982</v>
       </c>
       <c r="D3">
-        <v>94973.01</v>
+        <v>82305.76</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>275163213.73</v>
+        <v>248390422.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>275163213.73</v>
+        <v>248390422.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3512.0653</v>
+        <v>3176.2221</v>
       </c>
       <c r="D4">
-        <v>156894.79</v>
+        <v>135998.57</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>551024758.37</v>
+        <v>431961680.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>551024758.37</v>
+        <v>431961680.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>124720.2247</v>
+        <v>130441.332</v>
       </c>
       <c r="D5">
-        <v>2781.09</v>
+        <v>2410.01</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>346859165.86</v>
+        <v>314364978.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>346859165.86</v>
+        <v>314364978.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5105.5796</v>
+        <v>5152.6657</v>
       </c>
       <c r="D6">
-        <v>2574.03</v>
+        <v>2235.99</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>13141955.08</v>
+        <v>11521323.78</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>11283553.773504</v>
+        <v>9974308.5274002</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2071.0</v>
+        <v>2093.0</v>
       </c>
       <c r="D7">
-        <v>132.14</v>
+        <v>114.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>273681.95</v>
+        <v>239585.14</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>273681.95</v>
+        <v>239585.14</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>5664.0816</v>
+        <v>7804.7932</v>
       </c>
       <c r="D8">
-        <v>1433.82</v>
+        <v>1241.6</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>8121316.35</v>
+        <v>9690490.12</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>8121316.35</v>
+        <v>9690490.12</v>
       </c>
       <c r="I8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="D9">
+        <v>101.45</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1014.57</v>
+      </c>
+      <c r="G9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H9">
+        <v>1014.57</v>
+      </c>
+      <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="K1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="P1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>39089.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4782.44</v>
+        <v>4788.12</v>
       </c>
       <c r="E2" s="1">
-        <v>4773.0344769628</v>
+        <v>4787.1444409996</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>186573144.67</v>
+        <v>50954365.43</v>
       </c>
       <c r="I2" s="1">
-        <v>367652.49</v>
+        <v>10383.85</v>
       </c>
       <c r="J2" s="1">
-        <v>0.19705541794361</v>
+        <v>0.020378724987293</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>186940797.16</v>
+        <v>50964749.28</v>
       </c>
       <c r="N2" s="1">
-        <v>186940797.16</v>
+        <v>50964749.28</v>
       </c>
       <c r="O2" s="1">
-        <v>8.11</v>
+        <v>2.56</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-10909613.09</v>
+        <v>-9731657.44</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85781108</v>
+        <v>0.8635204</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8629431351</v>
+        <v>0.870184</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
         <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>320170.15</v>
+        <v>-30450.26</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>299983.71</v>
+        <v>-33514.839999999</v>
       </c>
       <c r="N3" s="1">
-        <v>320170.15</v>
+        <v>-30450.260000001</v>
       </c>
       <c r="O3" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
         <v>60000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.68</v>
+        <v>99.832</v>
       </c>
       <c r="E4" s="1">
         <v>99.636311</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>59781786.6</v>
       </c>
       <c r="I4" s="1">
-        <v>26213.4</v>
+        <v>117413.4</v>
       </c>
       <c r="J4" s="1">
-        <v>0.043848472069585</v>
+        <v>0.19640329718751</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>59808000.0</v>
+        <v>59899200.0</v>
       </c>
       <c r="N4" s="1">
-        <v>59808000.0</v>
+        <v>59899200.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.6</v>
+        <v>3.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.839</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
         <v>99.4967372</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9949673.72</v>
       </c>
       <c r="I5" s="1">
-        <v>34226.28</v>
+        <v>49226.28</v>
       </c>
       <c r="J5" s="1">
-        <v>0.34399399380506</v>
+        <v>0.49475270632292</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9983900.0</v>
+        <v>9998900.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9983900.0</v>
+        <v>9998900.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>50000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.846</v>
+        <v>99.631</v>
       </c>
       <c r="E6" s="1">
-        <v>99.50273508</v>
+        <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>49751367.54</v>
+        <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>171632.46</v>
+        <v>409997.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.34498038644266</v>
+        <v>0.15378683610562</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>49923000.0</v>
+        <v>267011080.0</v>
       </c>
       <c r="N6" s="1">
-        <v>49923000.0</v>
+        <v>267011080.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.17</v>
+        <v>13.42</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>228000000.0</v>
+        <v>203000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.994</v>
+        <v>99.797</v>
       </c>
       <c r="E7" s="1">
-        <v>99.55398436</v>
+        <v>99.52875594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>226983084.34</v>
+        <v>202043374.55</v>
       </c>
       <c r="I7" s="1">
-        <v>1003235.66</v>
+        <v>544535.45</v>
       </c>
       <c r="J7" s="1">
-        <v>0.44198697137151</v>
+        <v>0.26951413339478</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>227986320.0</v>
+        <v>202587910.0</v>
       </c>
       <c r="N7" s="1">
-        <v>227986320.0</v>
+        <v>202587910.0</v>
       </c>
       <c r="O7" s="1">
-        <v>9.89</v>
+        <v>10.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>203000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.647</v>
+        <v>99.675</v>
       </c>
       <c r="E8" s="1">
-        <v>99.52875594</v>
+        <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>202043374.55</v>
+        <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>240035.45</v>
+        <v>1623.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.11880392046243</v>
+        <v>0.16313099607101</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>202283410.0</v>
+        <v>996750.0</v>
       </c>
       <c r="N8" s="1">
-        <v>202283410.0</v>
+        <v>996750.0</v>
       </c>
       <c r="O8" s="1">
-        <v>8.78</v>
+        <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>1000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.531</v>
+        <v>99.629</v>
       </c>
       <c r="E9" s="1">
-        <v>99.512664</v>
+        <v>99.45326188</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>995126.64</v>
+        <v>433616221.8</v>
       </c>
       <c r="I9" s="1">
-        <v>183.36</v>
+        <v>766218.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.018425795534928</v>
+        <v>0.1767042286424</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>995310.0</v>
+        <v>434382440.0</v>
       </c>
       <c r="N9" s="1">
-        <v>995310.0</v>
+        <v>434382440.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>21.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>364000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.48</v>
+        <v>99.804</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45005608</v>
+        <v>99.465011</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>361998204.12</v>
+        <v>9946501.1</v>
       </c>
       <c r="I10" s="1">
-        <v>108995.88</v>
+        <v>33898.9</v>
       </c>
       <c r="J10" s="1">
-        <v>0.030109508489127</v>
+        <v>0.34081230836037</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>362107200.0</v>
+        <v>9980400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>362107200.0</v>
+        <v>9980400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>15.72</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>72000000.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.989</v>
+        <v>99.962</v>
       </c>
       <c r="E11" s="1">
-        <v>99.6154016</v>
+        <v>99.45282855</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>71723089.15</v>
+        <v>211834524.81</v>
       </c>
       <c r="I11" s="1">
-        <v>268990.85</v>
+        <v>1084535.19</v>
       </c>
       <c r="J11" s="1">
-        <v>0.37504080371864</v>
+        <v>0.51197281980959</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>71992080.0</v>
+        <v>212919060.0</v>
       </c>
       <c r="N11" s="1">
-        <v>71992080.0</v>
+        <v>212919060.0</v>
       </c>
       <c r="O11" s="1">
-        <v>3.12</v>
+        <v>10.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>10000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.654</v>
+        <v>99.715</v>
       </c>
       <c r="E12" s="1">
-        <v>99.465011</v>
+        <v>99.45742658</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>9946501.1</v>
+        <v>109403169.24</v>
       </c>
       <c r="I12" s="1">
-        <v>18898.9</v>
+        <v>283330.76</v>
       </c>
       <c r="J12" s="1">
-        <v>0.19000550857024</v>
+        <v>0.25897856704539</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>9965400.0</v>
+        <v>109686500.0</v>
       </c>
       <c r="N12" s="1">
-        <v>9965400.0</v>
+        <v>109686500.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.43</v>
+        <v>5.51</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>333000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.81</v>
+        <v>99.884</v>
       </c>
       <c r="E13" s="1">
-        <v>99.45282855</v>
+        <v>99.5007375</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>331177919.08</v>
+        <v>434818222.86</v>
       </c>
       <c r="I13" s="1">
-        <v>1189380.92</v>
+        <v>1674857.14</v>
       </c>
       <c r="J13" s="1">
-        <v>0.35913654005196</v>
+        <v>0.38518559065526</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>332367300.0</v>
+        <v>436493080.0</v>
       </c>
       <c r="N13" s="1">
-        <v>332367300.0</v>
+        <v>436493080.0</v>
       </c>
       <c r="O13" s="1">
-        <v>14.42</v>
+        <v>21.94</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>110000000.0</v>
+        <v>-615770885.37</v>
       </c>
       <c r="D14" s="1">
-        <v>99.572</v>
+        <v>0.33428123</v>
       </c>
       <c r="E14" s="1">
-        <v>99.45742658</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>109403169.24</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>126030.76</v>
+        <v>-2058406.49</v>
       </c>
       <c r="J14" s="1">
-        <v>0.1151984543734</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>109529200.0</v>
+        <v>-2058406.49</v>
       </c>
       <c r="N14" s="1">
-        <v>109529200.0</v>
+        <v>-2058406.49</v>
       </c>
       <c r="O14" s="1">
-        <v>4.75</v>
+        <v>-0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>537000000.0</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D15" s="1">
-        <v>99.732</v>
+        <v>0.33369623</v>
       </c>
       <c r="E15" s="1">
-        <v>99.5007375</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>534318960.36</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>1241879.64</v>
+        <v>-209086.38</v>
       </c>
       <c r="J15" s="1">
-        <v>0.23242290319686</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>535560840.0</v>
+        <v>-209086.38</v>
       </c>
       <c r="N15" s="1">
-        <v>535560840.0</v>
+        <v>-209086.38</v>
       </c>
       <c r="O15" s="1">
-        <v>23.24</v>
+        <v>-0.01</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-717410188.87</v>
+        <v>-625303567.2</v>
       </c>
       <c r="D16" s="1">
-        <v>2.38738341</v>
+        <v>0.33426373</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-17127331.83</v>
+        <v>-2090163.03</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-17127331.83</v>
+        <v>-2090163.03</v>
       </c>
       <c r="N16" s="1">
-        <v>-17127331.83</v>
+        <v>-2090163.03</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.74</v>
+        <v>-0.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-735931160.94</v>
+        <v>-306209601.04</v>
       </c>
       <c r="D17" s="1">
-        <v>2.38747967</v>
+        <v>0.33618154</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-17570206.85</v>
+        <v>-1029420.15</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-17570206.85</v>
+        <v>-1029420.15</v>
       </c>
       <c r="N17" s="1">
-        <v>-17570206.85</v>
+        <v>-1029420.15</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.76</v>
+        <v>-0.05</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-71713856.52</v>
+        <v>-319442030.04</v>
       </c>
       <c r="D18" s="1">
-        <v>2.38649481</v>
+        <v>0.33428123</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1711447.46</v>
+        <v>-1067834.75</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-1711447.46</v>
+        <v>-1067834.75</v>
       </c>
       <c r="N18" s="1">
-        <v>-1711447.46</v>
+        <v>-1067834.75</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-361272907.43</v>
+        <v>-569169215.84</v>
       </c>
       <c r="D19" s="1">
-        <v>2.39853408</v>
+        <v>0.33428123</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-8665253.81</v>
+        <v>-1902625.86</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-8665253.81</v>
+        <v>-1902625.86</v>
       </c>
       <c r="N19" s="1">
-        <v>-8665253.81</v>
+        <v>-1902625.86</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.38</v>
+        <v>-0.1</v>
       </c>
       <c r="P19">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>