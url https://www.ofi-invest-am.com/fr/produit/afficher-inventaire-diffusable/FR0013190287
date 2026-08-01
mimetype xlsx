--- v2 (2026-07-03)
+++ v3 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,117 +139,129 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OVCT01746993</t>
+  </si>
+  <si>
+    <t>EUR/USD 05/05/26</t>
+  </si>
+  <si>
     <t>OACT01988107</t>
   </si>
   <si>
     <t>EUR/USD 29/05/26</t>
   </si>
   <si>
-    <t>3 064.58</t>
+    <t>16 490.86</t>
   </si>
   <si>
     <t>EU000A4EAKP3</t>
   </si>
   <si>
     <t>EUROPEAN UNION 08/05/2026</t>
   </si>
   <si>
-    <t>EU000A4D85N4</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
     <t>BE0312812846</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 14/05/2026</t>
   </si>
   <si>
     <t>FR0129287290</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
   </si>
   <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
     <t>FR0129437499</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129437473</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 15/04/2026</t>
+    <t>FR0129132728</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0128984012</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129570521</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
     <t>FR0129437507</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 29/04/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
   </si>
@@ -605,343 +617,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>658028.4191</v>
+        <v>677334.6748</v>
       </c>
       <c r="D2">
-        <v>1481.42</v>
+        <v>1481.39</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>974822303.77</v>
+        <v>1003402316.61</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>974822303.77</v>
+        <v>1003402316.61</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3017.8982</v>
+        <v>3190.3609</v>
       </c>
       <c r="D3">
-        <v>82305.76</v>
+        <v>82351.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>248390422.57</v>
+        <v>262730811.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>248390422.57</v>
+        <v>262730811.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>3176.2221</v>
+        <v>2778.6296</v>
       </c>
       <c r="D4">
-        <v>135998.57</v>
+        <v>136110.55</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>431961680.72</v>
+        <v>378200828.15</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>431961680.72</v>
+        <v>378200828.15</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>130441.332</v>
+        <v>133571.9969</v>
       </c>
       <c r="D5">
-        <v>2410.01</v>
+        <v>2411.16</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>314364978.07</v>
+        <v>322063806.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>314364978.07</v>
+        <v>322063806.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5152.6657</v>
+        <v>5601.9787</v>
       </c>
       <c r="D6">
-        <v>2235.99</v>
+        <v>2241.84</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>11521323.78</v>
+        <v>12558789.69</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>9974308.5274002</v>
+        <v>10706099.219982</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2093.0</v>
+        <v>2433.0</v>
       </c>
       <c r="D7">
         <v>114.46</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>239585.14</v>
+        <v>278497.43</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>239585.14</v>
+        <v>278497.43</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>7804.7932</v>
+        <v>9796.4418</v>
       </c>
       <c r="D8">
-        <v>1241.6</v>
+        <v>1241.1</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>9690490.12</v>
+        <v>12158406.06</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>9690490.12</v>
+        <v>12158406.06</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>10.0</v>
+        <v>1123.6654</v>
       </c>
       <c r="D9">
-        <v>101.45</v>
+        <v>101.4</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>1014.57</v>
+        <v>113943.2</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>1014.57</v>
+        <v>113943.2</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P19"/>
+  <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -960,939 +972,1039 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>10644.0</v>
+        <v>36946.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4788.12</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
-        <v>4787.1444409996</v>
+        <v>4789.4557554268</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>50954365.43</v>
+        <v>176951232.34</v>
       </c>
       <c r="I2" s="1">
-        <v>10383.85</v>
+        <v>242522.58</v>
       </c>
       <c r="J2" s="1">
-        <v>0.020378724987293</v>
+        <v>0.13705616897542</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>50964749.28</v>
+        <v>177193754.92</v>
       </c>
       <c r="N2" s="1">
-        <v>50964749.28</v>
+        <v>177193754.92</v>
       </c>
       <c r="O2" s="1">
-        <v>2.56</v>
+        <v>8.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>-9731657.44</v>
+        <v>22067.21</v>
       </c>
       <c r="D3" s="1">
-        <v>0.8635204</v>
+        <v>0.85245151</v>
       </c>
       <c r="E3" s="1">
-        <v>0.870184</v>
+        <v>0.8553182171</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-30450.26</v>
+        <v>73.96</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3" t="s">
-        <v>43</v>
+      <c r="L3">
+        <v>-0.35</v>
       </c>
       <c r="M3" s="1">
-        <v>-33514.839999999</v>
+        <v>74.309999999998</v>
       </c>
       <c r="N3" s="1">
-        <v>-30450.260000001</v>
+        <v>73.959999999999</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
         <v>44</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>-10696786.32</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.85141628</v>
+      </c>
+      <c r="E4" s="1">
+        <v>0.8533698974</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4">
+        <v>1.17</v>
+      </c>
+      <c r="H4" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-168377.24</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" t="s">
         <v>45</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>59899200.0</v>
+        <v>-184868.1</v>
       </c>
       <c r="N4" s="1">
-        <v>59899200.0</v>
+        <v>-168377.24</v>
       </c>
       <c r="O4" s="1">
-        <v>3.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>10000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.989</v>
+        <v>99.983</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4967372</v>
+        <v>99.636311</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9949673.72</v>
+        <v>59781786.6</v>
       </c>
       <c r="I5" s="1">
-        <v>49226.28</v>
+        <v>208013.4</v>
       </c>
       <c r="J5" s="1">
-        <v>0.49475270632292</v>
+        <v>0.34795447214018</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9998900.0</v>
+        <v>59989800.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9998900.0</v>
+        <v>59989800.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.5</v>
+        <v>3.02</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
         <v>268000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.631</v>
+        <v>99.79</v>
       </c>
       <c r="E6" s="1">
         <v>99.47801591</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>266601082.63</v>
       </c>
       <c r="I6" s="1">
-        <v>409997.37</v>
+        <v>836117.37</v>
       </c>
       <c r="J6" s="1">
-        <v>0.15378683610562</v>
+        <v>0.31362114577772</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>267011080.0</v>
+        <v>267437200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>267011080.0</v>
+        <v>267437200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>13.42</v>
+        <v>13.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
         <v>203000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.797</v>
+        <v>99.951</v>
       </c>
       <c r="E7" s="1">
         <v>99.52875594</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>202043374.55</v>
       </c>
       <c r="I7" s="1">
-        <v>544535.45</v>
+        <v>857155.45</v>
       </c>
       <c r="J7" s="1">
-        <v>0.26951413339478</v>
+        <v>0.42424328533865</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202587910.0</v>
+        <v>202900530.0</v>
       </c>
       <c r="N7" s="1">
-        <v>202587910.0</v>
+        <v>202900530.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.18</v>
+        <v>10.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.675</v>
+        <v>99.84</v>
       </c>
       <c r="E8" s="1">
         <v>99.512664</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>995126.64</v>
       </c>
       <c r="I8" s="1">
-        <v>1623.36</v>
+        <v>3273.36</v>
       </c>
       <c r="J8" s="1">
-        <v>0.16313099607101</v>
+        <v>0.32893903835194</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>996750.0</v>
+        <v>998400.0</v>
       </c>
       <c r="N8" s="1">
-        <v>996750.0</v>
+        <v>998400.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.05</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>436000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.629</v>
+        <v>99.438</v>
       </c>
       <c r="E9" s="1">
-        <v>99.45326188</v>
+        <v>99.40682841</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>433616221.8</v>
+        <v>434407840.15</v>
       </c>
       <c r="I9" s="1">
-        <v>766218.2</v>
+        <v>136219.85</v>
       </c>
       <c r="J9" s="1">
-        <v>0.1767042286424</v>
+        <v>0.031357594732398</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>434382440.0</v>
+        <v>434544060.0</v>
       </c>
       <c r="N9" s="1">
-        <v>434382440.0</v>
+        <v>434544060.0</v>
       </c>
       <c r="O9" s="1">
-        <v>21.83</v>
+        <v>21.84</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.804</v>
+        <v>99.798</v>
       </c>
       <c r="E10" s="1">
-        <v>99.465011</v>
+        <v>99.45326188</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9946501.1</v>
+        <v>433616221.8</v>
       </c>
       <c r="I10" s="1">
-        <v>33898.9</v>
+        <v>1503058.2</v>
       </c>
       <c r="J10" s="1">
-        <v>0.34081230836037</v>
+        <v>0.34663329562732</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9980400.0</v>
+        <v>435119280.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9980400.0</v>
+        <v>435119280.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>21.87</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>213000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.962</v>
+        <v>99.957</v>
       </c>
       <c r="E11" s="1">
-        <v>99.45282855</v>
+        <v>99.465011</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>211834524.81</v>
+        <v>9946501.1</v>
       </c>
       <c r="I11" s="1">
-        <v>1084535.19</v>
+        <v>49198.9</v>
       </c>
       <c r="J11" s="1">
-        <v>0.51197281980959</v>
+        <v>0.49463524414631</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>212919060.0</v>
+        <v>9995700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>212919060.0</v>
+        <v>9995700.0</v>
       </c>
       <c r="O11" s="1">
-        <v>10.7</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>110000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.715</v>
+        <v>99.577</v>
       </c>
       <c r="E12" s="1">
-        <v>99.45742658</v>
+        <v>99.438216</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>109403169.24</v>
+        <v>4971910.8</v>
       </c>
       <c r="I12" s="1">
-        <v>283330.76</v>
+        <v>6939.2</v>
       </c>
       <c r="J12" s="1">
-        <v>0.25897856704539</v>
+        <v>0.13956807109251</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>109686500.0</v>
+        <v>4978850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>109686500.0</v>
+        <v>4978850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>5.51</v>
+        <v>0.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>437000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.884</v>
+        <v>99.756</v>
       </c>
       <c r="E13" s="1">
-        <v>99.5007375</v>
+        <v>99.6028392</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>434818222.86</v>
+        <v>19920567.84</v>
       </c>
       <c r="I13" s="1">
-        <v>1674857.14</v>
+        <v>30632.16</v>
       </c>
       <c r="J13" s="1">
-        <v>0.38518559065526</v>
+        <v>0.1537715201998</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>436493080.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>436493080.0</v>
+        <v>19951200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>21.94</v>
+        <v>1.0</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>-615770885.37</v>
+        <v>164000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>0.33428123</v>
+        <v>99.536</v>
       </c>
       <c r="E14" s="1">
-        <v>0.0</v>
+        <v>99.39176656</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>0.0</v>
+        <v>163002497.16</v>
       </c>
       <c r="I14" s="1">
-        <v>-2058406.49</v>
+        <v>236542.84</v>
       </c>
       <c r="J14" s="1">
-        <v>0</v>
+        <v>0.14511608357007</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>-2058406.49</v>
+        <v>163239040.0</v>
       </c>
       <c r="N14" s="1">
-        <v>-2058406.49</v>
+        <v>163239040.0</v>
       </c>
       <c r="O14" s="1">
-        <v>-0.1</v>
+        <v>8.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>-62657700.66</v>
+        <v>110000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>0.33369623</v>
+        <v>99.879</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0</v>
+        <v>99.45742658</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>109403169.24</v>
       </c>
       <c r="I15" s="1">
-        <v>-209086.38</v>
+        <v>463730.76</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.42387324171817</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-209086.38</v>
+        <v>109866900.0</v>
       </c>
       <c r="N15" s="1">
-        <v>-209086.38</v>
+        <v>109866900.0</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.01</v>
+        <v>5.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-625303567.2</v>
+        <v>-651670885.37</v>
       </c>
       <c r="D16" s="1">
-        <v>0.33426373</v>
+        <v>0.31968789</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2090163.03</v>
+        <v>-2083312.9</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2090163.03</v>
+        <v>-2083312.9</v>
       </c>
       <c r="N16" s="1">
-        <v>-2090163.03</v>
+        <v>-2083312.9</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-306209601.04</v>
+        <v>-62657700.66</v>
       </c>
       <c r="D17" s="1">
-        <v>0.33618154</v>
+        <v>0.31935742</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-1029420.15</v>
+        <v>-200102.02</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-1029420.15</v>
+        <v>-200102.02</v>
       </c>
       <c r="N17" s="1">
-        <v>-1029420.15</v>
+        <v>-200102.02</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-319442030.04</v>
+        <v>-608803567.2</v>
       </c>
       <c r="D18" s="1">
-        <v>0.33428123</v>
+        <v>0.31942534</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1067834.75</v>
+        <v>-1944672.86</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-1067834.75</v>
+        <v>-1944672.86</v>
       </c>
       <c r="N18" s="1">
-        <v>-1067834.75</v>
+        <v>-1944672.86</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-569169215.84</v>
+        <v>-312409601.04</v>
       </c>
       <c r="D19" s="1">
-        <v>0.33428123</v>
+        <v>0.34819246</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1902625.86</v>
+        <v>-1087786.68</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-1902625.86</v>
+        <v>-1087786.68</v>
       </c>
       <c r="N19" s="1">
-        <v>-1902625.86</v>
+        <v>-1087786.68</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.1</v>
+        <v>-0.05</v>
       </c>
       <c r="P19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1">
+        <v>-319442030.04</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.31968789</v>
+      </c>
+      <c r="E20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="J20" s="1">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="N20" s="1">
+        <v>-1021217.49</v>
+      </c>
+      <c r="O20" s="1">
+        <v>-0.05</v>
+      </c>
+      <c r="P20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1">
+        <v>-520869215.84</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.31968789</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-1665155.81</v>
+      </c>
+      <c r="O21" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>