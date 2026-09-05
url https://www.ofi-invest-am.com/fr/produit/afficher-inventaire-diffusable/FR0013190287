--- v3 (2026-08-01)
+++ v4 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,153 +139,147 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OVCT01746993</t>
-[...17 lines deleted...]
-    <t>EUROPEAN UNION 08/05/2026</t>
+    <t>OACT02006724</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>4 683.92</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
   </si>
   <si>
     <t>BE0312813851</t>
   </si>
   <si>
     <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 11/06/2026</t>
   </si>
   <si>
-    <t>BE0312812846</t>
-[...8 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 03/06/2026</t>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
   </si>
   <si>
     <t>FR0129570539</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
   </si>
   <si>
     <t>FR0129437515</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 10/06/2026</t>
   </si>
   <si>
-    <t>FR0129437499</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129132728</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 15/07/2026</t>
   </si>
   <si>
     <t>FR0128984012</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
   </si>
   <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
+  </si>
+  <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...2 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 27/05/2026</t>
+    <t>FR0129437556</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
   </si>
   <si>
     <t>EQS-00000221</t>
   </si>
   <si>
     <t>EQSBNP</t>
   </si>
   <si>
     <t>EQS-00000220</t>
   </si>
   <si>
     <t>EQSBOF</t>
   </si>
   <si>
     <t>EQS-00000217</t>
   </si>
   <si>
     <t>EQSGOL</t>
   </si>
   <si>
     <t>EQS-00000218</t>
   </si>
   <si>
     <t>EQSJPM</t>
+  </si>
+  <si>
+    <t>EQS-00000228</t>
+  </si>
+  <si>
+    <t>EQSMAC</t>
   </si>
   <si>
     <t>EQS-00000219</t>
   </si>
   <si>
     <t>EQSSGP</t>
   </si>
   <si>
     <t>EQS-00000222</t>
   </si>
   <si>
     <t>EQSUBS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -617,343 +611,343 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>677334.6748</v>
+        <v>663598.7297</v>
       </c>
       <c r="D2">
-        <v>1481.39</v>
+        <v>1361.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1003402316.61</v>
+        <v>903600022.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1003402316.61</v>
+        <v>903600022.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3190.3609</v>
+        <v>3312.747</v>
       </c>
       <c r="D3">
-        <v>82351.43</v>
+        <v>75751.51</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>262730811.13</v>
+        <v>250945612.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>262730811.13</v>
+        <v>250945612.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>2778.6296</v>
+        <v>3382.8146</v>
       </c>
       <c r="D4">
-        <v>136110.55</v>
+        <v>125245.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>378200828.15</v>
+        <v>423682078.85</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>378200828.15</v>
+        <v>423682078.85</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>133571.9969</v>
+        <v>135377.6001</v>
       </c>
       <c r="D5">
-        <v>2411.16</v>
+        <v>2217.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>322063806.11</v>
+        <v>300227603.31</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>322063806.11</v>
+        <v>300227603.31</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>5601.9787</v>
+        <v>5921.2013</v>
       </c>
       <c r="D6">
-        <v>2241.84</v>
+        <v>2067.54</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6">
-        <v>12558789.69</v>
+        <v>12242353.45</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
-        <v>10706099.219982</v>
+        <v>10591187.343196</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
-        <v>2433.0</v>
+        <v>2463.0</v>
       </c>
       <c r="D7">
-        <v>114.46</v>
+        <v>105.21</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>278497.43</v>
+        <v>259144.63</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>278497.43</v>
+        <v>259144.63</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9796.4418</v>
+        <v>11798.845</v>
       </c>
       <c r="D8">
-        <v>1241.1</v>
+        <v>1140.23</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>12158406.06</v>
+        <v>13453402.86</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>12158406.06</v>
+        <v>13453402.86</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1">
-        <v>1123.6654</v>
+        <v>2821.8598</v>
       </c>
       <c r="D9">
-        <v>101.4</v>
+        <v>93.15</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>113943.2</v>
+        <v>262878.49</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>113943.2</v>
+        <v>262878.49</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>28</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -972,1039 +966,989 @@
       </c>
       <c r="L1" t="s">
         <v>34</v>
       </c>
       <c r="M1" t="s">
         <v>35</v>
       </c>
       <c r="N1" t="s">
         <v>36</v>
       </c>
       <c r="O1" t="s">
         <v>37</v>
       </c>
       <c r="P1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1">
-        <v>36946.0</v>
+        <v>36679.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4789.4557554268</v>
+        <v>4791.658997519</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>176951232.34</v>
+        <v>175753260.37</v>
       </c>
       <c r="I2" s="1">
-        <v>242522.58</v>
+        <v>541418.81</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13705616897542</v>
+        <v>0.30805619700038</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>177193754.92</v>
+        <v>176294679.18</v>
       </c>
       <c r="N2" s="1">
-        <v>177193754.92</v>
+        <v>176294679.18</v>
       </c>
       <c r="O2" s="1">
-        <v>8.91</v>
+        <v>9.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="1">
-        <v>22067.21</v>
+        <v>-10698016.08</v>
       </c>
       <c r="D3" s="1">
-        <v>0.85245151</v>
+        <v>0.86331749</v>
       </c>
       <c r="E3" s="1">
-        <v>0.8553182171</v>
+        <v>0.8632756134</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>73.96</v>
+        <v>70119.87</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>-0.35</v>
+      <c r="L3" t="s">
+        <v>43</v>
       </c>
       <c r="M3" s="1">
-        <v>74.309999999998</v>
+        <v>65435.95</v>
       </c>
       <c r="N3" s="1">
-        <v>73.959999999999</v>
+        <v>70119.869999999</v>
       </c>
       <c r="O3" s="1">
         <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C4" s="1">
-        <v>-10696786.32</v>
+        <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>0.85141628</v>
+        <v>99.63</v>
       </c>
       <c r="E4" s="1">
-        <v>0.8533698974</v>
+        <v>99.44946435</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>19889892.87</v>
       </c>
       <c r="I4" s="1">
-        <v>-168377.24</v>
+        <v>36107.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.18153506525146</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4" t="s">
-        <v>45</v>
+      <c r="L4">
+        <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-184868.1</v>
+        <v>19926000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-168377.24</v>
+        <v>19926000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>1.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="1">
-        <v>60000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.983</v>
+        <v>99.989</v>
       </c>
       <c r="E5" s="1">
-        <v>99.636311</v>
+        <v>99.47801591</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>59781786.6</v>
+        <v>266601082.63</v>
       </c>
       <c r="I5" s="1">
-        <v>208013.4</v>
+        <v>1369437.37</v>
       </c>
       <c r="J5" s="1">
-        <v>0.34795447214018</v>
+        <v>0.5136653446755</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>59989800.0</v>
+        <v>267970520.0</v>
       </c>
       <c r="N5" s="1">
-        <v>59989800.0</v>
+        <v>267970520.0</v>
       </c>
       <c r="O5" s="1">
-        <v>3.02</v>
+        <v>14.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="1">
-        <v>268000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.79</v>
+        <v>99.594</v>
       </c>
       <c r="E6" s="1">
-        <v>99.47801591</v>
+        <v>99.45360893</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>266601082.63</v>
+        <v>141224124.68</v>
       </c>
       <c r="I6" s="1">
-        <v>836117.37</v>
+        <v>199355.32</v>
       </c>
       <c r="J6" s="1">
-        <v>0.31362114577772</v>
+        <v>0.14116236900156</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>267437200.0</v>
+        <v>141423480.0</v>
       </c>
       <c r="N6" s="1">
-        <v>267437200.0</v>
+        <v>141423480.0</v>
       </c>
       <c r="O6" s="1">
-        <v>13.44</v>
+        <v>7.43</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="1">
-        <v>203000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.951</v>
+        <v>99.641</v>
       </c>
       <c r="E7" s="1">
-        <v>99.52875594</v>
+        <v>99.40682841</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>202043374.55</v>
+        <v>434407840.15</v>
       </c>
       <c r="I7" s="1">
-        <v>857155.45</v>
+        <v>1023329.85</v>
       </c>
       <c r="J7" s="1">
-        <v>0.42424328533865</v>
+        <v>0.23556891828809</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>202900530.0</v>
+        <v>435431170.0</v>
       </c>
       <c r="N7" s="1">
-        <v>202900530.0</v>
+        <v>435431170.0</v>
       </c>
       <c r="O7" s="1">
-        <v>10.2</v>
+        <v>22.88</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>1000000.0</v>
+        <v>436000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.84</v>
+        <v>99.995</v>
       </c>
       <c r="E8" s="1">
-        <v>99.512664</v>
+        <v>99.45326188</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>995126.64</v>
+        <v>433616221.8</v>
       </c>
       <c r="I8" s="1">
-        <v>3273.36</v>
+        <v>2361978.2</v>
       </c>
       <c r="J8" s="1">
-        <v>0.32893903835194</v>
+        <v>0.54471629087009</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>998400.0</v>
+        <v>435978200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>998400.0</v>
+        <v>435978200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>22.91</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>437000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.438</v>
+        <v>99.78</v>
       </c>
       <c r="E9" s="1">
-        <v>99.40682841</v>
+        <v>99.438216</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>434407840.15</v>
+        <v>4971910.8</v>
       </c>
       <c r="I9" s="1">
-        <v>136219.85</v>
+        <v>17089.2</v>
       </c>
       <c r="J9" s="1">
-        <v>0.031357594732398</v>
+        <v>0.34371493551332</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>434544060.0</v>
+        <v>4989000.0</v>
       </c>
       <c r="N9" s="1">
-        <v>434544060.0</v>
+        <v>4989000.0</v>
       </c>
       <c r="O9" s="1">
-        <v>21.84</v>
+        <v>0.26</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>436000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.798</v>
+        <v>99.957</v>
       </c>
       <c r="E10" s="1">
-        <v>99.45326188</v>
+        <v>99.6028392</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>433616221.8</v>
+        <v>19920567.84</v>
       </c>
       <c r="I10" s="1">
-        <v>1503058.2</v>
+        <v>70832.16</v>
       </c>
       <c r="J10" s="1">
-        <v>0.34663329562732</v>
+        <v>0.35557299655771</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>435119280.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>435119280.0</v>
+        <v>19991400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>21.87</v>
+        <v>1.05</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>10000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.957</v>
+        <v>99.55</v>
       </c>
       <c r="E11" s="1">
-        <v>99.465011</v>
+        <v>99.43075821</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9946501.1</v>
+        <v>178975364.77</v>
       </c>
       <c r="I11" s="1">
-        <v>49198.9</v>
+        <v>214635.23</v>
       </c>
       <c r="J11" s="1">
-        <v>0.49463524414631</v>
+        <v>0.11992445456157</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9995700.0</v>
+        <v>179190000.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9995700.0</v>
+        <v>179190000.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>9.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>5000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.577</v>
+        <v>99.735</v>
       </c>
       <c r="E12" s="1">
-        <v>99.438216</v>
+        <v>99.39176656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4971910.8</v>
+        <v>163002497.16</v>
       </c>
       <c r="I12" s="1">
-        <v>6939.2</v>
+        <v>562902.84</v>
       </c>
       <c r="J12" s="1">
-        <v>0.13956807109251</v>
+        <v>0.3453338751292</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4978850.0</v>
+        <v>163565400.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4978850.0</v>
+        <v>163565400.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.25</v>
+        <v>8.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.756</v>
+        <v>99.503</v>
       </c>
       <c r="E13" s="1">
-        <v>99.6028392</v>
+        <v>99.43221718</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>19920567.84</v>
+        <v>27841020.81</v>
       </c>
       <c r="I13" s="1">
-        <v>30632.16</v>
+        <v>19819.19</v>
       </c>
       <c r="J13" s="1">
-        <v>0.1537715201998</v>
+        <v>0.071187009036972</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19951200.0</v>
+        <v>27860840.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19951200.0</v>
+        <v>27860840.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.0</v>
+        <v>1.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>164000000.0</v>
+        <v>-532274482.58</v>
       </c>
       <c r="D14" s="1">
-        <v>99.536</v>
+        <v>5.35629553</v>
       </c>
       <c r="E14" s="1">
-        <v>99.39176656</v>
+        <v>0.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>163002497.16</v>
+        <v>0.0</v>
       </c>
       <c r="I14" s="1">
-        <v>236542.84</v>
+        <v>-28510194.32</v>
       </c>
       <c r="J14" s="1">
-        <v>0.14511608357007</v>
+        <v>0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>163239040.0</v>
+        <v>-28510194.32</v>
       </c>
       <c r="N14" s="1">
-        <v>163239040.0</v>
+        <v>-28510194.32</v>
       </c>
       <c r="O14" s="1">
-        <v>8.2</v>
+        <v>-1.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>110000000.0</v>
+        <v>-91554511.12</v>
       </c>
       <c r="D15" s="1">
-        <v>99.879</v>
+        <v>5.34854869</v>
       </c>
       <c r="E15" s="1">
-        <v>99.45742658</v>
+        <v>0.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>109403169.24</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>463730.76</v>
+        <v>-4896837.61</v>
       </c>
       <c r="J15" s="1">
-        <v>0.42387324171817</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>109866900.0</v>
+        <v>-4896837.61</v>
       </c>
       <c r="N15" s="1">
-        <v>109866900.0</v>
+        <v>-4896837.61</v>
       </c>
       <c r="O15" s="1">
-        <v>5.52</v>
+        <v>-0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>-651670885.37</v>
+        <v>-577077429.72</v>
       </c>
       <c r="D16" s="1">
-        <v>0.31968789</v>
+        <v>5.35623427</v>
       </c>
       <c r="E16" s="1">
         <v>0.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-2083312.9</v>
+        <v>-30909619.06</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>-2083312.9</v>
+        <v>-30909619.06</v>
       </c>
       <c r="N16" s="1">
-        <v>-2083312.9</v>
+        <v>-30909619.06</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.1</v>
+        <v>-1.62</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>-62657700.66</v>
+        <v>-460318468.09</v>
       </c>
       <c r="D17" s="1">
-        <v>0.31935742</v>
+        <v>5.35834386</v>
       </c>
       <c r="E17" s="1">
         <v>0.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-200102.02</v>
+        <v>-24665446.37</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-200102.02</v>
+        <v>-24665446.37</v>
       </c>
       <c r="N17" s="1">
-        <v>-200102.02</v>
+        <v>-24665446.37</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.01</v>
+        <v>-1.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>-608803567.2</v>
+        <v>-44393310.59</v>
       </c>
       <c r="D18" s="1">
-        <v>0.31942534</v>
+        <v>5.35623428</v>
       </c>
       <c r="E18" s="1">
         <v>0.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-1944672.86</v>
+        <v>-2377809.72</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-1944672.86</v>
+        <v>-2377809.72</v>
       </c>
       <c r="N18" s="1">
-        <v>-1944672.86</v>
+        <v>-2377809.72</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.1</v>
+        <v>-0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="1">
-        <v>-312409601.04</v>
+        <v>-314720863.79</v>
       </c>
       <c r="D19" s="1">
-        <v>0.34819246</v>
+        <v>5.35629553</v>
       </c>
       <c r="E19" s="1">
         <v>0.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1087786.68</v>
+        <v>-16857379.56</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-1087786.68</v>
+        <v>-16857379.56</v>
       </c>
       <c r="N19" s="1">
-        <v>-1087786.68</v>
+        <v>-16857379.56</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.05</v>
+        <v>-0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="1">
-        <v>-319442030.04</v>
+        <v>-518606120.35</v>
       </c>
       <c r="D20" s="1">
-        <v>0.31968789</v>
+        <v>5.35629553</v>
       </c>
       <c r="E20" s="1">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-1021217.49</v>
+        <v>-27778076.44</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-1021217.49</v>
+        <v>-27778076.44</v>
       </c>
       <c r="N20" s="1">
-        <v>-1021217.49</v>
+        <v>-27778076.44</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.05</v>
+        <v>-1.46</v>
       </c>
       <c r="P20">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P21">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>