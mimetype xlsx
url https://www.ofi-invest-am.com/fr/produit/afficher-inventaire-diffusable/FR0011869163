--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -142,1926 +142,1797 @@
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>12 226.03</t>
+    <t>13 544.52</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 369.52</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 217.72</t>
+    <t>8 889.20</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>28 282.19</t>
+    <t>30 512.33</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>9 850.68</t>
+    <t>14 100.00</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 347.60</t>
+    <t>11 172.95</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 049.32</t>
-[...8 lines deleted...]
-    <t>6 517.81</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>24 743.84</t>
+    <t>27 184.93</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 222.90</t>
+    <t>6 924.98</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>21 305.22</t>
+    <t>23 708.88</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>24 019.73</t>
+    <t>17 266.85</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>14 739.73</t>
+    <t>15 945.21</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 601.03</t>
+    <t>13 844.18</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>14 646.58</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>10 471.23</t>
+    <t>13 002.74</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>4 290.41</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 780.82</t>
   </si>
   <si>
     <t>FR001400SJS4</t>
   </si>
   <si>
     <t>ARKEMA SA 3.5 12/09/2034</t>
   </si>
   <si>
-    <t>8 400.00</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>17 745.21</t>
+    <t>19 282.19</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>43 687.67</t>
+    <t>47 273.97</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>28 315.96</t>
+    <t>30 427.66</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>5 082.19</t>
+    <t>7 877.40</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>19 784.93</t>
+    <t>24 094.52</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 804.10</t>
+    <t>25 530.68</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 250.01</t>
+    <t>3 840.92</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 031.34</t>
+    <t>3 348.90</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>1 549.32</t>
+    <t>2 860.27</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>1 010.84</t>
+    <t>2 122.77</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>9 708.90</t>
+    <t>11 743.15</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>20 453.42</t>
+    <t>22 352.05</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>2 517.12</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>11 753.42</t>
+    <t>14 104.11</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 863.00</t>
+    <t>11 792.91</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 050.92</t>
+    <t>7 351.68</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>4 612.33</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>10 218.49</t>
+    <t>11 117.72</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 654.79</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>48 544.52</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>32 751.37</t>
+    <t>35 599.32</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 813.53</t>
+    <t>8 536.49</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>21 427.03</t>
+    <t>23 233.14</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>13 117.81</t>
+    <t>16 553.42</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 408.29</t>
+    <t>3 230.78</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>10 671.23</t>
+    <t>13 534.25</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>30 157.53</t>
+    <t>32 108.90</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 017.12</t>
+    <t>4 785.62</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>6 246.58</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>6 812.88</t>
-[...17 lines deleted...]
-    <t>1 189.04</t>
+    <t>8 686.42</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 155.14</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>10 202.74</t>
+    <t>11 890.41</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>3 042.12</t>
+    <t>3 516.78</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>51 241.44</t>
+    <t>54 820.21</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>19 072.60</t>
-[...5 lines deleted...]
-    <t>COFINIMMO SA 1 24/01/2028</t>
+    <t>21 129.45</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>6 076.52</t>
+    <t>7 089.27</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>6 419.18</t>
+    <t>7 489.04</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>31 298.63</t>
+    <t>34 673.97</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>25 215.41</t>
+    <t>27 046.23</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>22 688.36</t>
-[...8 lines deleted...]
-    <t>6 959.63</t>
+    <t>24 571.92</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>17 494.52</t>
+    <t>18 986.30</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>32 396.58</t>
+    <t>35 455.48</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>12 417.81</t>
+    <t>13 532.88</t>
   </si>
   <si>
     <t>FR0013166477</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 2.8 21/07/2026</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>9 704.11</t>
+    <t>11 030.14</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>21 032.22</t>
+    <t>22 771.73</t>
   </si>
   <si>
     <t>FR0013236544</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
   </si>
   <si>
-    <t>24 231.51</t>
+    <t>1 208.22</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
-    <t>CRELAN SA-BRUSSELS HEAD OFFICE 4 30/04/2037</t>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>8 738.01</t>
+    <t>10 161.99</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>22 907.44</t>
+    <t>24 565.22</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>39 821.92</t>
+    <t>45 547.95</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>13 204.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>14 113.97</t>
+    <t>15 090.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 457.19</t>
+    <t>2 720.89</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 208.22</t>
-[...8 lines deleted...]
-    <t>10 178.77</t>
+    <t>2 473.97</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>9 691.78</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>15 155.48</t>
+    <t>16 684.93</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 317.38</t>
+    <t>2 877.63</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>6 884.02</t>
+    <t>8 224.27</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 099.42</t>
+    <t>7 110.44</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>19 513.14</t>
+    <t>22 265.00</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>21 610.96</t>
-[...8 lines deleted...]
-    <t>17 570.21</t>
+    <t>23 358.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 791.10</t>
+    <t>10 428.08</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>4 701.37</t>
+    <t>6 317.47</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>16 605.48</t>
+    <t>19 754.79</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>15 223.97</t>
+    <t>16 625.34</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>32 871.17</t>
+    <t>35 579.66</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>14 951.71</t>
-[...8 lines deleted...]
-    <t>1 436.30</t>
+    <t>16 375.68</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>7 828.77</t>
+    <t>8 976.99</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>4 050.00</t>
+    <t>5 270.55</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 082.19</t>
+    <t>12 926.03</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 312.33</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>33 238.36</t>
+    <t>35 408.22</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>10 409.59</t>
+    <t>11 946.58</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 965.32</t>
+    <t>4 219.89</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 343.12</t>
-[...17 lines deleted...]
-    <t>1 964.98</t>
+    <t>5 859.76</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 704.11</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>5 868.15</t>
+    <t>6 734.59</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 189.36</t>
-[...14 lines deleted...]
-    <t>2 939.73</t>
+    <t>4 206.26</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>2 723.29</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>39 015.41</t>
+    <t>42 518.84</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>52 345.00</t>
+    <t>2 610.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>34 148.97</t>
+    <t>37 049.66</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>8 684.71</t>
+    <t>10 189.15</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 997.26</t>
+    <t>6 443.84</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>10 451.31</t>
+    <t>11 405.37</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>30 501.03</t>
+    <t>34 471.58</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>18 108.50</t>
+    <t>20 914.04</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>14 612.74</t>
+    <t>15 646.44</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>24 854.79</t>
+    <t>26 753.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 277.40</t>
-[...8 lines deleted...]
-    <t>1 372.48</t>
+    <t>3 172.09</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 282.07</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>68 868.49</t>
+    <t>74 021.92</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>17 198.63</t>
+    <t>20 001.37</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 607.53</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>1 921.23</t>
-[...8 lines deleted...]
-    <t>6 554.79</t>
+    <t>2 147.26</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>13 592.55</t>
+    <t>14 691.95</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>19 842.12</t>
+    <t>21 477.05</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>17 615.10</t>
+    <t>20 619.23</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>33 780.82</t>
+    <t>36 493.15</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 972.26</t>
+    <t>11 752.40</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>18 000.00</t>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 508.17</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>86 955.82</t>
+    <t>92 915.41</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
+    <t>1 348.60</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 954.11</t>
-[...8 lines deleted...]
-    <t>13 615.28</t>
+    <t>7 941.15</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>3 753.42</t>
-[...8 lines deleted...]
-    <t>6 475.62</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>20 477.60</t>
+    <t>23 563.27</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>38 709.00</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>24 477.18</t>
-[...8 lines deleted...]
-    <t>23 156.16</t>
+    <t>28 165.52</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 250.68</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>11 244.40</t>
-[...8 lines deleted...]
-    <t>10 920.29</t>
+    <t>12 457.03</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>32 661.37</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 149.70</t>
+    <t>5 365.26</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>4 022.26</t>
-[...2 lines deleted...]
-    <t>FR00140005L7</t>
+    <t>5 114.73</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>2 708.90</t>
-[...5 lines deleted...]
-    <t>64 720.89</t>
+    <t>69 580.48</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>17 210.96</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>12 192.00</t>
+    <t>13 110.58</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>18 990.51</t>
+    <t>20 226.58</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
-    <t>1 983.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>19 297.32</t>
+    <t>20 835.51</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 223.97</t>
+    <t>6 811.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 886.30</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 450.47</t>
+    <t>13 075.69</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>43 817.12</t>
+    <t>49 113.70</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
+    <t>2 021.92</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 617.81</t>
+  </si>
+  <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>18 459.86</t>
+    <t>19 721.10</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>5 211.22</t>
+    <t>6 803.54</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>13 315.07</t>
-[...8 lines deleted...]
-    <t>36 447.51</t>
+    <t>14 671.23</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>22 444.52</t>
-[...32 lines deleted...]
-    <t>15 975.34</t>
+    <t>23 936.30</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>17 400.95</t>
-[...5 lines deleted...]
-    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+    <t>19 886.79</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>19 536.16</t>
-[...8 lines deleted...]
-    <t>2 581.86</t>
+    <t>21 082.19</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>8 992.12</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>25 134.41</t>
+    <t>26 841.07</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 424.66</t>
+    <t>27 353.42</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>17 124.21</t>
+    <t>18 687.41</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>28 627.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>10 301.37</t>
+    <t>12 712.33</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>30 411.99</t>
+    <t>33 056.51</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>1 175.89</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>3 277.40</t>
+    <t>3 503.42</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>4 700.34</t>
+    <t>6 079.11</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>18 752.05</t>
+    <t>21 396.58</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>5 691.78</t>
+    <t>6 143.84</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>3 184.93</t>
+    <t>3 885.62</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>6 590.41</t>
+    <t>7 102.74</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>15 460.27</t>
+    <t>17 178.08</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 328.77</t>
+    <t>29 332.88</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 345.49</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 965.75</t>
+    <t>10 758.90</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>XS2572989817</t>
-[...2 lines deleted...]
-    <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 3.5 13/01/2028</t>
+    <t>2 577.54</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>24 405.09</t>
+    <t>26 032.10</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 276.01</t>
+    <t>8 895.30</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>13 618.15</t>
+    <t>14 861.30</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>8 619.87</t>
+    <t>9 685.25</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>32 043.84</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 484.93</t>
+    <t>14 353.42</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>24 501.37</t>
+    <t>26 951.51</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 694.77</t>
+    <t>3 128.81</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>17 938.36</t>
+    <t>19 294.52</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>21 156.16</t>
-[...17 lines deleted...]
-    <t>15 032.88</t>
+    <t>22 919.18</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
+    <t>3 310.27</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>10 158.71</t>
+    <t>11 679.06</t>
   </si>
   <si>
     <t>CDS-00107062</t>
   </si>
   <si>
     <t>PAR20251127050142061</t>
   </si>
   <si>
-    <t>-150 000.00</t>
+    <t>-223 333.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2425,212 +2296,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>88.3007</v>
+        <v>311.7083</v>
       </c>
       <c r="D2">
-        <v>6468.45</v>
+        <v>6506.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>571168.76</v>
+        <v>2028090.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>571168.76</v>
+        <v>2028090.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4053.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D3">
-        <v>11529.66</v>
+        <v>11597.26</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>46729715.03</v>
+        <v>44649459.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>46729715.03</v>
+        <v>44649459.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1104439.568</v>
+        <v>1103127.4362</v>
       </c>
       <c r="D4">
-        <v>113.39</v>
+        <v>114.07</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125232836.94</v>
+        <v>125842497.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125232836.94</v>
+        <v>125842497.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>79477.5444</v>
+        <v>83831.0187</v>
       </c>
       <c r="D5">
-        <v>103.39</v>
+        <v>103.97</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8217322.09</v>
+        <v>8716186.98</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8217322.09</v>
+        <v>8716186.98</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.38</v>
+        <v>100.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>190832.93</v>
+        <v>191906.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>190832.93</v>
+        <v>191906.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P221"/>
+  <dimension ref="A1:P207"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O221" sqref="O221"/>
+      <selection activeCell="O207" sqref="O207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2649,11039 +2520,10339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>405.0</v>
+        <v>1308.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4772.7</v>
+        <v>4778.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4768.8761234568</v>
+        <v>4776.5931345566</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1931394.83</v>
+        <v>6247783.82</v>
       </c>
       <c r="I2" s="1">
-        <v>1548.67</v>
+        <v>2755.78</v>
       </c>
       <c r="J2" s="1">
-        <v>0.080184019131914</v>
+        <v>0.044108120245428</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1932943.5</v>
+        <v>6250539.6</v>
       </c>
       <c r="N2" s="1">
-        <v>1932943.5</v>
+        <v>6250539.6</v>
       </c>
       <c r="O2" s="1">
-        <v>1.07</v>
+        <v>3.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>207.0</v>
+        <v>12.0</v>
       </c>
       <c r="D3" s="1">
-        <v>116.36</v>
+        <v>117.14</v>
       </c>
       <c r="E3" s="1">
-        <v>116.595362319</v>
+        <v>116.57</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-48720.0</v>
+        <v>6840.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-48720.0</v>
+        <v>6840.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-48720.0</v>
+        <v>6840.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.69</v>
+        <v>129.63</v>
       </c>
       <c r="E4" s="1">
         <v>128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>17860.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17860.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17860.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>-64.0</v>
       </c>
       <c r="D5" s="1">
-        <v>121.59</v>
+        <v>123.58</v>
       </c>
       <c r="E5" s="1">
         <v>121.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-21760.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>-21760.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-21760.0</v>
+        <v>-149120.0</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.01</v>
+        <v>-0.08</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>500000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.403</v>
+        <v>103.668</v>
       </c>
       <c r="E6" s="1">
         <v>99.634</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>498170.0</v>
       </c>
       <c r="I6" s="1">
-        <v>18845.0</v>
+        <v>20170.0</v>
       </c>
       <c r="J6" s="1">
-        <v>3.7828452134813</v>
+        <v>4.0488186763555</v>
       </c>
       <c r="K6">
-        <v>2.45</v>
+        <v>2.71</v>
       </c>
       <c r="L6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="1">
-        <v>517015.0</v>
+        <v>518340.0</v>
       </c>
       <c r="N6" s="1">
-        <v>529241.03</v>
+        <v>531884.52</v>
       </c>
       <c r="O6" s="1">
         <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>300000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.128</v>
+        <v>103.291</v>
       </c>
       <c r="E7" s="1">
         <v>99.179</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>297537.0</v>
       </c>
       <c r="I7" s="1">
-        <v>11847.0</v>
+        <v>12336.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.9816896722088</v>
+        <v>4.146038980026</v>
       </c>
       <c r="K7">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>668.84</v>
+        <v>0.46</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
       </c>
       <c r="M7" s="1">
-        <v>309384.0</v>
+        <v>309873.0</v>
       </c>
       <c r="N7" s="1">
-        <v>310052.84</v>
+        <v>311242.52</v>
       </c>
       <c r="O7" s="1">
         <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>493000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>109.2</v>
+        <v>110.471</v>
       </c>
       <c r="E8" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>494216.25</v>
       </c>
       <c r="I8" s="1">
-        <v>44139.75</v>
+        <v>50405.78</v>
       </c>
       <c r="J8" s="1">
-        <v>8.9312623775523</v>
+        <v>10.199134488192</v>
       </c>
       <c r="K8">
-        <v>1.46</v>
+        <v>1.8</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M8" s="1">
-        <v>538356.0</v>
+        <v>544622.03</v>
       </c>
       <c r="N8" s="1">
-        <v>545573.72</v>
+        <v>553511.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="1">
         <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>102.946</v>
+        <v>104.69</v>
       </c>
       <c r="E9" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>24303.58</v>
+        <v>38255.58</v>
       </c>
       <c r="J9" s="1">
-        <v>3.0407433875262</v>
+        <v>4.7863484277206</v>
       </c>
       <c r="K9">
-        <v>3.54</v>
+        <v>3.81</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M9" s="1">
-        <v>823568.0</v>
+        <v>837520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>851850.19</v>
+        <v>868032.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.17</v>
+        <v>102.565</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>26040.0</v>
+        <v>30780.0</v>
       </c>
       <c r="J10" s="1">
-        <v>2.17</v>
+        <v>2.565</v>
       </c>
       <c r="K10">
-        <v>0.82</v>
+        <v>1.18</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M10" s="1">
-        <v>1226040.0</v>
+        <v>1230780.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1235890.68</v>
+        <v>1244880.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.726</v>
+        <v>100.143</v>
       </c>
       <c r="E11" s="1">
         <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>4950.0</v>
+        <v>10162.5</v>
       </c>
       <c r="J11" s="1">
-        <v>0.39867109634551</v>
+        <v>0.81848384173966</v>
       </c>
       <c r="K11">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="L11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M11" s="1">
-        <v>1246575.0</v>
+        <v>1251787.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1254922.6</v>
+        <v>1262960.45</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1">
         <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.194</v>
+        <v>98.916</v>
       </c>
       <c r="E12" s="1">
         <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-8472.0</v>
+        <v>-2696.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.0669702679012</v>
+        <v>-0.33953633643316</v>
       </c>
       <c r="K12">
-        <v>0.76</v>
+        <v>0.94</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M12" s="1">
-        <v>785552.0</v>
+        <v>791328.0</v>
       </c>
       <c r="N12" s="1">
-        <v>791601.32</v>
+        <v>798823.89</v>
       </c>
       <c r="O12" s="1">
         <v>0.44</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.663</v>
+        <v>103.926</v>
       </c>
       <c r="E13" s="1">
-        <v>99.922</v>
+        <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>399688.0</v>
+        <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>22964.0</v>
+        <v>27617.67</v>
       </c>
       <c r="J13" s="1">
-        <v>5.7454814755509</v>
+        <v>3.0425441393128</v>
       </c>
       <c r="K13">
-        <v>1.63</v>
+        <v>3.02</v>
       </c>
       <c r="L13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>422652.0</v>
+        <v>935334.0</v>
       </c>
       <c r="N13" s="1">
-        <v>429169.81</v>
+        <v>962518.93</v>
       </c>
       <c r="O13" s="1">
-        <v>0.24</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>103.637</v>
+        <v>113.074</v>
       </c>
       <c r="E14" s="1">
-        <v>100.85737</v>
+        <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>907716.33</v>
+        <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>25016.67</v>
+        <v>25322.29</v>
       </c>
       <c r="J14" s="1">
-        <v>2.7560008752955</v>
+        <v>12.609087750767</v>
       </c>
       <c r="K14">
-        <v>2.75</v>
+        <v>3.46</v>
       </c>
       <c r="L14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>932733.0</v>
+        <v>226148.0</v>
       </c>
       <c r="N14" s="1">
-        <v>957476.84</v>
+        <v>233072.98</v>
       </c>
       <c r="O14" s="1">
-        <v>0.53</v>
+        <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>112.456</v>
+        <v>104.644</v>
       </c>
       <c r="E15" s="1">
-        <v>100.412855</v>
+        <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200825.71</v>
+        <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>24086.29</v>
+        <v>41607.0</v>
       </c>
       <c r="J15" s="1">
-        <v>11.993628704213</v>
+        <v>4.6220293738315</v>
       </c>
       <c r="K15">
-        <v>3.11</v>
+        <v>2.63</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>224912.0</v>
+        <v>941796.0</v>
       </c>
       <c r="N15" s="1">
-        <v>231134.9</v>
+        <v>965504.88</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.854</v>
+        <v>90.153</v>
       </c>
       <c r="E16" s="1">
-        <v>100.021</v>
+        <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>900189.0</v>
+        <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>34497.0</v>
+        <v>101250.67</v>
       </c>
       <c r="J16" s="1">
-        <v>3.8321952389998</v>
+        <v>16.331455741814</v>
       </c>
       <c r="K16">
-        <v>2.37</v>
+        <v>2.16</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>934686.0</v>
+        <v>721224.0</v>
       </c>
       <c r="N16" s="1">
-        <v>955991.22</v>
+        <v>738490.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>89.878</v>
+        <v>106.007</v>
       </c>
       <c r="E17" s="1">
-        <v>77.49666667</v>
+        <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>929960.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>148576.0</v>
+        <v>-2526.4</v>
       </c>
       <c r="J17" s="1">
-        <v>15.976601144135</v>
+        <v>-0.59228084389705</v>
       </c>
       <c r="K17">
-        <v>2.0</v>
+        <v>3.99</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>1078536.0</v>
+        <v>424028.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1102555.73</v>
+        <v>439973.21</v>
       </c>
       <c r="O17" s="1">
-        <v>0.61</v>
+        <v>0.24</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>105.995</v>
+        <v>109.173</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-2574.4</v>
+        <v>-5941.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.6035338048324</v>
+        <v>-1.7816229832664</v>
       </c>
       <c r="K18">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>423980.0</v>
+        <v>327519.0</v>
       </c>
       <c r="N18" s="1">
-        <v>438719.73</v>
+        <v>341363.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>109.219</v>
+        <v>99.215</v>
       </c>
       <c r="E19" s="1">
-        <v>111.15333333</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>333460.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5803.0</v>
+        <v>-1308.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.7402387092905</v>
+        <v>-0.21924310842477</v>
       </c>
       <c r="K19">
-        <v>4.2</v>
+        <v>2.44</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>327657.0</v>
+        <v>595290.0</v>
       </c>
       <c r="N19" s="1">
-        <v>340258.03</v>
+        <v>609936.58</v>
       </c>
       <c r="O19" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.578</v>
+        <v>97.908</v>
       </c>
       <c r="E20" s="1">
-        <v>99.433</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>596598.0</v>
+        <v>1185636.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-5130.0</v>
+        <v>-10740.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.85987549405127</v>
+        <v>-0.9058429399917</v>
       </c>
       <c r="K20">
-        <v>2.26</v>
+        <v>1.08</v>
       </c>
       <c r="L20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>591468.0</v>
+        <v>1174896.0</v>
       </c>
       <c r="N20" s="1">
-        <v>605029.64</v>
+        <v>1187898.74</v>
       </c>
       <c r="O20" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>1200000.0</v>
+        <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.948</v>
+        <v>100.801</v>
       </c>
       <c r="E21" s="1">
-        <v>98.803</v>
+        <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1185636.0</v>
+        <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-22260.0</v>
+        <v>5611.5</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.8774733560722</v>
+        <v>1.0779535928444</v>
       </c>
       <c r="K21">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>0.07</v>
+      </c>
+      <c r="L21">
+        <v>375.41</v>
       </c>
       <c r="M21" s="1">
-        <v>1163376.0</v>
+        <v>526181.22</v>
       </c>
       <c r="N21" s="1">
-        <v>1173847.23</v>
+        <v>526556.63</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="1">
-        <v>522000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.836</v>
+        <v>98.761</v>
       </c>
       <c r="E22" s="1">
-        <v>99.726</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>520569.72</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>574.2</v>
+        <v>460.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.11030222810501</v>
+        <v>0.11657847251789</v>
       </c>
       <c r="K22">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>521143.92</v>
+        <v>395044.0</v>
       </c>
       <c r="N22" s="1">
-        <v>525434.33</v>
+        <v>396824.82</v>
       </c>
       <c r="O22" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.895</v>
+        <v>98.89</v>
       </c>
       <c r="E23" s="1">
-        <v>98.646</v>
+        <v>98.166</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>394584.0</v>
+        <v>588996.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-3004.0</v>
+        <v>4344.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.76130811183424</v>
+        <v>0.73752623107797</v>
       </c>
       <c r="K23">
-        <v>0.26</v>
+        <v>1.61</v>
       </c>
       <c r="L23" t="s">
         <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>391580.0</v>
+        <v>593340.0</v>
       </c>
       <c r="N23" s="1">
-        <v>392607.4</v>
+        <v>603005.75</v>
       </c>
       <c r="O23" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="1">
         <v>600000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.718</v>
+        <v>101.116</v>
       </c>
       <c r="E24" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-2688.0</v>
+        <v>6696.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.45636982254548</v>
+        <v>1.116</v>
       </c>
       <c r="K24">
-        <v>1.4</v>
+        <v>3.21</v>
       </c>
       <c r="L24" t="s">
         <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>586308.0</v>
+        <v>606696.0</v>
       </c>
       <c r="N24" s="1">
-        <v>594708.0</v>
+        <v>625978.19</v>
       </c>
       <c r="O24" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>100.908</v>
+        <v>99.812</v>
       </c>
       <c r="E25" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>5448.0</v>
+        <v>33009.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.908</v>
+        <v>1.9839583602547</v>
       </c>
       <c r="K25">
-        <v>2.96</v>
+        <v>2.78</v>
       </c>
       <c r="L25" t="s">
         <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>605448.0</v>
+        <v>1696804.0</v>
       </c>
       <c r="N25" s="1">
-        <v>623193.21</v>
+        <v>1744077.97</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.575</v>
+        <v>101.209</v>
       </c>
       <c r="E26" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I26" s="1">
-        <v>28980.0</v>
+        <v>7605.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1.7418011233355</v>
+        <v>0.68780331628823</v>
       </c>
       <c r="K26">
-        <v>2.57</v>
+        <v>2.77</v>
       </c>
       <c r="L26" t="s">
         <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>1692775.0</v>
+        <v>1113299.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1736462.67</v>
+        <v>1143726.66</v>
       </c>
       <c r="O26" s="1">
-        <v>0.96</v>
+        <v>0.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.897</v>
+        <v>109.287</v>
       </c>
       <c r="E27" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I27" s="1">
-        <v>4173.0</v>
+        <v>38759.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.37741002483508</v>
+        <v>5.3368674698795</v>
       </c>
       <c r="K27">
-        <v>2.57</v>
+        <v>1.13</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>1109867.0</v>
+        <v>765009.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1138182.96</v>
+        <v>772886.4</v>
       </c>
       <c r="O27" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.81</v>
+        <v>104.155</v>
       </c>
       <c r="E28" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I28" s="1">
-        <v>35420.0</v>
+        <v>-16691.3</v>
       </c>
       <c r="J28" s="1">
-        <v>4.8771084337349</v>
+        <v>-1.217715275694</v>
       </c>
       <c r="K28">
-        <v>0.73</v>
+        <v>1.85</v>
       </c>
       <c r="L28" t="s">
         <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>761670.0</v>
+        <v>1354015.0</v>
       </c>
       <c r="N28" s="1">
-        <v>766752.19</v>
+        <v>1378109.52</v>
       </c>
       <c r="O28" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>108</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.272</v>
+        <v>100.891</v>
       </c>
       <c r="E29" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I29" s="1">
-        <v>-15170.3</v>
+        <v>-601.86</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.1067505854463</v>
+        <v>-0.043209204615937</v>
       </c>
       <c r="K29">
-        <v>1.52</v>
+        <v>1.85</v>
       </c>
       <c r="L29" t="s">
         <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>1355536.0</v>
+        <v>1392295.8</v>
       </c>
       <c r="N29" s="1">
-        <v>1375320.93</v>
+        <v>1417826.48</v>
       </c>
       <c r="O29" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.293</v>
+        <v>90.465</v>
       </c>
       <c r="E30" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I30" s="1">
-        <v>-8854.26</v>
+        <v>-59742.27</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.63567197032982</v>
+        <v>-8.4769940512322</v>
       </c>
       <c r="K30">
-        <v>1.65</v>
+        <v>0.54</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>1384043.4</v>
+        <v>645015.45</v>
       </c>
       <c r="N30" s="1">
-        <v>1406847.5</v>
+        <v>648856.37</v>
       </c>
       <c r="O30" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.77</v>
+        <v>90.703</v>
       </c>
       <c r="E31" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I31" s="1">
-        <v>-64697.62</v>
+        <v>18020.53</v>
       </c>
       <c r="J31" s="1">
-        <v>-9.1801222127797</v>
+        <v>7.6082572072606</v>
       </c>
       <c r="K31">
-        <v>0.46</v>
+        <v>1.19</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>640060.1</v>
+        <v>254875.43</v>
       </c>
       <c r="N31" s="1">
-        <v>643310.11</v>
+        <v>258224.33</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>90.228</v>
+        <v>103.239</v>
       </c>
       <c r="E32" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I32" s="1">
-        <v>16685.78</v>
+        <v>23279.49</v>
       </c>
       <c r="J32" s="1">
-        <v>7.0447265393285</v>
+        <v>3.9049423613352</v>
       </c>
       <c r="K32">
-        <v>1.08</v>
+        <v>0.48</v>
       </c>
       <c r="L32" t="s">
         <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>253540.68</v>
+        <v>619434.0</v>
       </c>
       <c r="N32" s="1">
-        <v>256572.02</v>
+        <v>622294.27</v>
       </c>
       <c r="O32" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>120</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.554</v>
+        <v>109.588</v>
       </c>
       <c r="E33" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>19169.49</v>
+        <v>27517.56</v>
       </c>
       <c r="J33" s="1">
-        <v>3.2155237741974</v>
+        <v>9.588</v>
       </c>
       <c r="K33">
-        <v>0.26</v>
+        <v>0.74</v>
       </c>
       <c r="L33" t="s">
         <v>122</v>
       </c>
       <c r="M33" s="1">
-        <v>615324.0</v>
+        <v>314517.56</v>
       </c>
       <c r="N33" s="1">
-        <v>616873.32</v>
+        <v>316640.33</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>287000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>108.789</v>
+        <v>99.906</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.799</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>287000.0</v>
+        <v>1077829.2</v>
       </c>
       <c r="I34" s="1">
-        <v>25224.43</v>
+        <v>1155.6</v>
       </c>
       <c r="J34" s="1">
-        <v>8.789</v>
+        <v>0.10721550316135</v>
       </c>
       <c r="K34">
-        <v>0.35</v>
+        <v>1.09</v>
       </c>
       <c r="L34" t="s">
         <v>125</v>
       </c>
       <c r="M34" s="1">
-        <v>312224.43</v>
+        <v>1078984.8</v>
       </c>
       <c r="N34" s="1">
-        <v>313235.27</v>
+        <v>1090727.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" s="1">
-        <v>1080000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.589</v>
+        <v>101.673</v>
       </c>
       <c r="E35" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1077829.2</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>-2268.0</v>
+        <v>6032.72</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.21042295012976</v>
+        <v>2.0741514150612</v>
       </c>
       <c r="K35">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.34</v>
+      </c>
+      <c r="L35">
+        <v>999.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1075561.2</v>
+        <v>296885.16</v>
       </c>
       <c r="N35" s="1">
-        <v>1085270.1</v>
+        <v>297884.16</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
         <v>129</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>8472.0</v>
+      </c>
+      <c r="J36" s="1">
+        <v>0.93910140233379</v>
+      </c>
+      <c r="K36">
+        <v>2.48</v>
+      </c>
+      <c r="L36" t="s">
         <v>130</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>295848.56</v>
+        <v>910611.0</v>
       </c>
       <c r="N36" s="1">
-        <v>296253.56</v>
+        <v>932963.05</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>131</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.649</v>
+        <v>103.019</v>
       </c>
       <c r="E37" s="1">
-        <v>100.23766667</v>
+        <v>102.64</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>902139.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I37" s="1">
-        <v>3702.0</v>
+        <v>1895.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.41035804903679</v>
+        <v>0.36925175370226</v>
       </c>
       <c r="K37">
-        <v>2.27</v>
+        <v>0.5</v>
       </c>
       <c r="L37" t="s">
         <v>133</v>
       </c>
       <c r="M37" s="1">
-        <v>905841.0</v>
+        <v>515095.0</v>
       </c>
       <c r="N37" s="1">
-        <v>926294.42</v>
+        <v>517612.12</v>
       </c>
       <c r="O37" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>134</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.22</v>
+        <v>108.401</v>
       </c>
       <c r="E38" s="1">
-        <v>102.64</v>
+        <v>99.379</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>513200.0</v>
+        <v>795032.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-2100.0</v>
+        <v>72176.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.40919719407638</v>
+        <v>9.0783767194276</v>
       </c>
       <c r="K38">
-        <v>0.28</v>
+        <v>1.76</v>
       </c>
       <c r="L38" t="s">
         <v>136</v>
       </c>
       <c r="M38" s="1">
-        <v>511100.0</v>
+        <v>867208.0</v>
       </c>
       <c r="N38" s="1">
-        <v>512486.99</v>
+        <v>881312.11</v>
       </c>
       <c r="O38" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="1">
-        <v>800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>108.21</v>
+        <v>90.028</v>
       </c>
       <c r="E39" s="1">
-        <v>99.379</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>795032.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>70648.0</v>
+        <v>43040.24</v>
       </c>
       <c r="J39" s="1">
-        <v>8.8861831976575</v>
+        <v>3.5355631309064</v>
       </c>
       <c r="K39">
-        <v>1.47</v>
+        <v>0.84</v>
       </c>
       <c r="L39" t="s">
         <v>139</v>
       </c>
       <c r="M39" s="1">
-        <v>865680.0</v>
+        <v>1260392.0</v>
       </c>
       <c r="N39" s="1">
-        <v>877433.42</v>
+        <v>1272184.91</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="1">
-        <v>1400000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>89.679</v>
+        <v>100.394</v>
       </c>
       <c r="E40" s="1">
-        <v>86.95369714</v>
+        <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1217351.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>38154.24</v>
+        <v>15754.75</v>
       </c>
       <c r="J40" s="1">
-        <v>3.1342000934882</v>
+        <v>0.94008586452709</v>
       </c>
       <c r="K40">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="L40" t="s">
         <v>142</v>
       </c>
       <c r="M40" s="1">
-        <v>1255506.0</v>
+        <v>1691638.9</v>
       </c>
       <c r="N40" s="1">
-        <v>1266369.0</v>
+        <v>1698990.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.7</v>
+        <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>143</v>
       </c>
       <c r="B41" t="s">
         <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1685000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.979</v>
+        <v>100.033</v>
       </c>
       <c r="E41" s="1">
-        <v>99.459</v>
+        <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1675884.15</v>
+        <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>8762.0</v>
+        <v>9633.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.52282850219689</v>
+        <v>0.74628368851468</v>
       </c>
       <c r="K41">
-        <v>0.24</v>
+        <v>0.35</v>
       </c>
       <c r="L41" t="s">
         <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1684646.15</v>
+        <v>1300429.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1688697.07</v>
+        <v>1305041.33</v>
       </c>
       <c r="O41" s="1">
-        <v>0.93</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>146</v>
       </c>
       <c r="B42" t="s">
         <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>1300000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.496</v>
+        <v>105.824</v>
       </c>
       <c r="E42" s="1">
-        <v>99.292</v>
+        <v>105.478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1290796.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I42" s="1">
-        <v>2652.0</v>
+        <v>1038.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.2054546187004</v>
+        <v>0.32803048977038</v>
       </c>
       <c r="K42">
-        <v>0.14</v>
+        <v>3.71</v>
       </c>
       <c r="L42" t="s">
         <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>1293448.0</v>
+        <v>317472.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1295317.86</v>
+        <v>328589.72</v>
       </c>
       <c r="O42" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.42</v>
+        <v>100.018</v>
       </c>
       <c r="E43" s="1">
-        <v>105.478</v>
+        <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>316434.0</v>
+        <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-174.0</v>
+        <v>1668.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.054987769961509</v>
+        <v>0.27872468417887</v>
       </c>
       <c r="K43">
-        <v>3.41</v>
+        <v>1.65</v>
       </c>
       <c r="L43" t="s">
         <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>316260.0</v>
+        <v>600108.0</v>
       </c>
       <c r="N43" s="1">
-        <v>326478.49</v>
+        <v>609983.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>152</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.408</v>
+        <v>100.774</v>
       </c>
       <c r="E44" s="1">
-        <v>99.74</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>598440.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-1992.0</v>
+        <v>12615.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.33286545017044</v>
+        <v>0.84156384777801</v>
       </c>
       <c r="K44">
-        <v>1.44</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>0.06</v>
+      </c>
+      <c r="L44">
+        <v>970.89</v>
       </c>
       <c r="M44" s="1">
-        <v>596448.0</v>
+        <v>1511610.0</v>
       </c>
       <c r="N44" s="1">
-        <v>605102.79</v>
+        <v>1512580.89</v>
       </c>
       <c r="O44" s="1">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" t="s">
         <v>155</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>6384.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.45188782083044</v>
+      </c>
+      <c r="K45">
+        <v>2.54</v>
+      </c>
+      <c r="L45" t="s">
         <v>156</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1506750.0</v>
+        <v>1419124.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1555294.52</v>
+        <v>1454723.32</v>
       </c>
       <c r="O45" s="1">
-        <v>0.86</v>
+        <v>0.8</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" t="s">
         <v>158</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>4054.5</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.477</v>
+      </c>
+      <c r="K46">
+        <v>1.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>159</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1415512.0</v>
+        <v>854054.5</v>
       </c>
       <c r="N46" s="1">
-        <v>1448263.37</v>
+        <v>862590.99</v>
       </c>
       <c r="O46" s="1">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
         <v>161</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>922000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>101.123</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.785</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>920017.7</v>
+      </c>
+      <c r="I47" s="1">
+        <v>12336.36</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.3408828982312</v>
+      </c>
+      <c r="K47">
+        <v>2.52</v>
+      </c>
+      <c r="L47" t="s">
         <v>162</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>847747.5</v>
+        <v>932354.06</v>
       </c>
       <c r="N47" s="1">
-        <v>854561.03</v>
+        <v>955587.2</v>
       </c>
       <c r="O47" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" t="s">
         <v>164</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.036</v>
+      </c>
+      <c r="E48" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1199064.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>85368.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>7.1195532515362</v>
+      </c>
+      <c r="K48">
+        <v>1.38</v>
+      </c>
+      <c r="L48" t="s">
         <v>165</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>932178.88</v>
+        <v>1284432.0</v>
       </c>
       <c r="N48" s="1">
-        <v>953605.91</v>
+        <v>1300985.42</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.72</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>166</v>
+      </c>
+      <c r="B49" t="s">
         <v>167</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="E49" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>800224.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>4720.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.58983484624305</v>
+      </c>
+      <c r="K49">
+        <v>0.4</v>
+      </c>
+      <c r="L49" t="s">
         <v>168</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1283748.0</v>
+        <v>804944.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1296865.81</v>
+        <v>808174.78</v>
       </c>
       <c r="O49" s="1">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>169</v>
+      </c>
+      <c r="B50" t="s">
         <v>170</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>108.009</v>
+      </c>
+      <c r="E50" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1690.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.15671364985163</v>
+      </c>
+      <c r="K50">
+        <v>1.35</v>
+      </c>
+      <c r="L50" t="s">
         <v>171</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>804688.0</v>
+        <v>1080090.0</v>
       </c>
       <c r="N50" s="1">
-        <v>806096.29</v>
+        <v>1093624.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" t="s">
         <v>173</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>104.93</v>
+      </c>
+      <c r="E51" s="1">
+        <v>105.696</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>739872.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-5362.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.72471995155919</v>
+      </c>
+      <c r="K51">
+        <v>4.59</v>
+      </c>
+      <c r="L51" t="s">
         <v>174</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1081370.0</v>
+        <v>734510.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1092041.23</v>
+        <v>766618.9</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
         <v>176</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>90.414</v>
+      </c>
+      <c r="E52" s="1">
+        <v>89.15</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>534900.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>7584.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>1.4178351093662</v>
+      </c>
+      <c r="K52">
+        <v>0.8</v>
+      </c>
+      <c r="L52" t="s">
         <v>177</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>734671.0</v>
+        <v>542484.0</v>
       </c>
       <c r="N52" s="1">
-        <v>764828.53</v>
+        <v>547269.62</v>
       </c>
       <c r="O52" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
         <v>179</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.76</v>
+        <v>100.785</v>
       </c>
       <c r="E53" s="1">
-        <v>89.15</v>
+        <v>99.832</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>534900.0</v>
+        <v>199664.0</v>
       </c>
       <c r="I53" s="1">
-        <v>9660.0</v>
+        <v>1906.0</v>
       </c>
       <c r="J53" s="1">
-        <v>1.8059450364554</v>
+        <v>0.95460373427358</v>
       </c>
       <c r="K53">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.46</v>
+      </c>
+      <c r="L53">
+        <v>920.55</v>
       </c>
       <c r="M53" s="1">
-        <v>544560.0</v>
+        <v>201570.0</v>
       </c>
       <c r="N53" s="1">
-        <v>548577.12</v>
+        <v>202490.55</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>180</v>
+      </c>
+      <c r="B54" t="s">
+        <v>181</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>102.309</v>
+      </c>
+      <c r="E54" s="1">
+        <v>102.47372</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1537105.8</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-2470.8</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.16074365212857</v>
+      </c>
+      <c r="K54">
+        <v>0.42</v>
+      </c>
+      <c r="L54" t="s">
         <v>182</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>201072.0</v>
+        <v>1534635.0</v>
       </c>
       <c r="N54" s="1">
-        <v>201510.36</v>
+        <v>1540881.58</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>183</v>
+      </c>
+      <c r="B55" t="s">
         <v>184</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.009</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="I55" s="1">
+        <v>4430.01</v>
+      </c>
+      <c r="J55" s="1">
+        <v>0.48328108672936</v>
+      </c>
+      <c r="K55">
+        <v>0.94</v>
+      </c>
+      <c r="L55" t="s">
         <v>185</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1529760.0</v>
+        <v>921082.89</v>
       </c>
       <c r="N55" s="1">
-        <v>1532390.14</v>
+        <v>929769.31</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>0.51</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" t="s">
         <v>187</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1094060.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>5533.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.50573094711442</v>
+      </c>
+      <c r="K56">
+        <v>1.38</v>
+      </c>
+      <c r="L56" t="s">
         <v>188</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>915188.49</v>
+        <v>1099593.0</v>
       </c>
       <c r="N56" s="1">
-        <v>922001.37</v>
+        <v>1114748.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" t="s">
         <v>190</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.347</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-721.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.10253857640617</v>
+      </c>
+      <c r="K57">
+        <v>1.11</v>
+      </c>
+      <c r="L57" t="s">
         <v>191</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>999870.0</v>
+        <v>702429.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1006890.55</v>
+        <v>710232.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>192</v>
+      </c>
+      <c r="B58" t="s">
         <v>193</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>97.947</v>
+      </c>
+      <c r="E58" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-9040.0</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.1405270648082</v>
+      </c>
+      <c r="K58">
+        <v>1.49</v>
+      </c>
+      <c r="L58" t="s">
         <v>194</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>700364.0</v>
+        <v>783576.0</v>
       </c>
       <c r="N58" s="1">
-        <v>701553.04</v>
+        <v>795466.41</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>195</v>
+      </c>
+      <c r="B59" t="s">
         <v>196</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>95.154</v>
+      </c>
+      <c r="E59" s="1">
+        <v>92.47746</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>832297.14</v>
+      </c>
+      <c r="I59" s="1">
+        <v>24088.86</v>
+      </c>
+      <c r="J59" s="1">
+        <v>2.8942620180096</v>
+      </c>
+      <c r="K59">
+        <v>0.39</v>
+      </c>
+      <c r="L59" t="s">
         <v>197</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>782184.0</v>
+        <v>856386.0</v>
       </c>
       <c r="N59" s="1">
-        <v>792386.74</v>
+        <v>859902.78</v>
       </c>
       <c r="O59" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>198</v>
+      </c>
+      <c r="B60" t="s">
         <v>199</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>105.864</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="I60" s="1">
+        <v>62533.47</v>
+      </c>
+      <c r="J60" s="1">
+        <v>4.959956384629</v>
+      </c>
+      <c r="K60">
+        <v>4.39</v>
+      </c>
+      <c r="L60" t="s">
         <v>200</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>852858.0</v>
+        <v>1323300.0</v>
       </c>
       <c r="N60" s="1">
-        <v>855900.12</v>
+        <v>1378120.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>201</v>
+      </c>
+      <c r="B61" t="s">
         <v>202</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>106.534</v>
+      </c>
+      <c r="E61" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>46011.0</v>
+      </c>
+      <c r="J61" s="1">
+        <v>6.5755644701434</v>
+      </c>
+      <c r="K61">
+        <v>3.02</v>
+      </c>
+      <c r="L61" t="s">
         <v>203</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1307875.0</v>
+        <v>745738.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1359116.44</v>
+        <v>766867.45</v>
       </c>
       <c r="O61" s="1">
-        <v>0.75</v>
+        <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>204</v>
+      </c>
+      <c r="B62" t="s">
         <v>205</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="I62" s="1">
+        <v>1359.71</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.26378608252593</v>
+      </c>
+      <c r="K62">
+        <v>1.37</v>
+      </c>
+      <c r="L62" t="s">
         <v>206</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>739571.0</v>
+        <v>516819.05</v>
       </c>
       <c r="N62" s="1">
-        <v>758643.6</v>
+        <v>523908.32</v>
       </c>
       <c r="O62" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>207</v>
+      </c>
+      <c r="B63" t="s">
         <v>208</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>496500.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1715.0</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-0.34541792547835</v>
+      </c>
+      <c r="K63">
+        <v>1.5</v>
+      </c>
+      <c r="L63" t="s">
         <v>209</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>290382.0</v>
+        <v>494785.0</v>
       </c>
       <c r="N63" s="1">
-        <v>290480.63</v>
+        <v>502274.04</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>210</v>
       </c>
       <c r="B64" t="s">
         <v>211</v>
       </c>
       <c r="C64" s="1">
-        <v>517000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.41</v>
+        <v>103.302</v>
       </c>
       <c r="E64" s="1">
-        <v>99.702</v>
+        <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>515459.34</v>
+        <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-1509.64</v>
+        <v>24034.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.29287276082727</v>
+        <v>1.6899241594325</v>
       </c>
       <c r="K64">
-        <v>1.18</v>
+        <v>2.48</v>
       </c>
       <c r="L64" t="s">
         <v>212</v>
       </c>
       <c r="M64" s="1">
-        <v>513949.7</v>
+        <v>1446228.0</v>
       </c>
       <c r="N64" s="1">
-        <v>520026.22</v>
+        <v>1480901.97</v>
       </c>
       <c r="O64" s="1">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>213</v>
       </c>
       <c r="B65" t="s">
         <v>214</v>
       </c>
       <c r="C65" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.82</v>
+        <v>101.877</v>
       </c>
       <c r="E65" s="1">
-        <v>99.3</v>
+        <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>496500.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-7400.0</v>
+        <v>25390.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.4904330312185</v>
+        <v>2.8480570721899</v>
       </c>
       <c r="K65">
-        <v>1.28</v>
+        <v>3.01</v>
       </c>
       <c r="L65" t="s">
         <v>215</v>
       </c>
       <c r="M65" s="1">
-        <v>489100.0</v>
+        <v>916893.0</v>
       </c>
       <c r="N65" s="1">
-        <v>495519.18</v>
+        <v>943939.23</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>216</v>
       </c>
       <c r="B66" t="s">
         <v>217</v>
       </c>
       <c r="C66" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>102.931</v>
+        <v>100.935</v>
       </c>
       <c r="E66" s="1">
-        <v>101.58528571</v>
+        <v>99.071125</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1422194.0</v>
+        <v>990711.25</v>
       </c>
       <c r="I66" s="1">
-        <v>18840.0</v>
+        <v>18638.75</v>
       </c>
       <c r="J66" s="1">
-        <v>1.3247137872892</v>
+        <v>1.8813503934673</v>
       </c>
       <c r="K66">
-        <v>2.24</v>
+        <v>2.46</v>
       </c>
       <c r="L66" t="s">
         <v>218</v>
       </c>
       <c r="M66" s="1">
-        <v>1441034.0</v>
+        <v>1009350.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1472332.63</v>
+        <v>1033921.92</v>
       </c>
       <c r="O66" s="1">
-        <v>0.81</v>
+        <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>219</v>
       </c>
       <c r="B67" t="s">
         <v>220</v>
       </c>
       <c r="C67" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>101.653</v>
+        <v>102.699</v>
       </c>
       <c r="E67" s="1">
-        <v>99.05583333</v>
+        <v>102.78966667</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>891502.5</v>
+        <v>616738.0</v>
       </c>
       <c r="I67" s="1">
-        <v>23374.5</v>
+        <v>-544.0</v>
       </c>
       <c r="J67" s="1">
-        <v>2.6219219800281</v>
+        <v>-0.088206012926072</v>
       </c>
       <c r="K67">
-        <v>2.8</v>
+        <v>3.16</v>
       </c>
       <c r="L67" t="s">
         <v>221</v>
       </c>
       <c r="M67" s="1">
-        <v>914877.0</v>
+        <v>616194.0</v>
       </c>
       <c r="N67" s="1">
-        <v>940092.41</v>
+        <v>635180.3</v>
       </c>
       <c r="O67" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>222</v>
       </c>
       <c r="B68" t="s">
         <v>223</v>
       </c>
       <c r="C68" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.434</v>
+        <v>99.397</v>
       </c>
       <c r="E68" s="1">
-        <v>99.071125</v>
+        <v>98.58714286</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>990711.25</v>
+        <v>1380220.0</v>
       </c>
       <c r="I68" s="1">
-        <v>13628.75</v>
+        <v>11338.0</v>
       </c>
       <c r="J68" s="1">
-        <v>1.3756530977114</v>
+        <v>0.82146324498993</v>
       </c>
       <c r="K68">
-        <v>2.27</v>
+        <v>2.53</v>
       </c>
       <c r="L68" t="s">
         <v>224</v>
       </c>
       <c r="M68" s="1">
-        <v>1004340.0</v>
+        <v>1391558.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1027028.36</v>
+        <v>1427013.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.57</v>
+        <v>0.79</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>225</v>
       </c>
       <c r="B69" t="s">
         <v>226</v>
       </c>
       <c r="C69" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.841</v>
+        <v>106.105</v>
       </c>
       <c r="E69" s="1">
-        <v>99.494</v>
+        <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>589999.42</v>
+        <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>2057.71</v>
+        <v>25776.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.34876474963314</v>
+        <v>6.4659194669931</v>
       </c>
       <c r="K69">
-        <v>1.17</v>
+        <v>3.38</v>
       </c>
       <c r="L69" t="s">
         <v>227</v>
       </c>
       <c r="M69" s="1">
-        <v>592057.13</v>
+        <v>424420.0</v>
       </c>
       <c r="N69" s="1">
-        <v>599016.76</v>
+        <v>437952.88</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>228</v>
       </c>
       <c r="B70" t="s">
         <v>229</v>
       </c>
       <c r="C70" s="1">
-        <v>600000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>101.718</v>
+        <v>100.146</v>
       </c>
       <c r="E70" s="1">
-        <v>102.78966667</v>
+        <v>109.95</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>616738.0</v>
+        <v>226497.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-6430.0</v>
+        <v>-20196.24</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.0425821013137</v>
+        <v>-8.9167803547067</v>
       </c>
       <c r="K70">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.29</v>
+      </c>
+      <c r="L70">
+        <v>592.82</v>
       </c>
       <c r="M70" s="1">
-        <v>610308.0</v>
+        <v>206300.76</v>
       </c>
       <c r="N70" s="1">
-        <v>627802.52</v>
+        <v>206893.58</v>
       </c>
       <c r="O70" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
         <v>231</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.736</v>
+      </c>
+      <c r="E71" s="1">
+        <v>104.71</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>418840.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>4104.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.97984910705759</v>
+      </c>
+      <c r="K71">
+        <v>2.76</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1373890.0</v>
+        <v>422944.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1406286.58</v>
+        <v>433974.14</v>
       </c>
       <c r="O71" s="1">
-        <v>0.78</v>
+        <v>0.24</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
         <v>234</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.891</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>29346.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>4.891</v>
+      </c>
+      <c r="K72">
+        <v>3.8</v>
+      </c>
+      <c r="L72" t="s">
         <v>235</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>421272.0</v>
+        <v>629346.0</v>
       </c>
       <c r="N72" s="1">
-        <v>433689.81</v>
+        <v>652117.73</v>
       </c>
       <c r="O72" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
         <v>237</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.175</v>
+      </c>
+      <c r="E73" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>714000.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5775.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.80882352941176</v>
+      </c>
+      <c r="K73">
+        <v>0.17</v>
+      </c>
+      <c r="L73" t="s">
         <v>238</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>206348.14</v>
+        <v>708225.0</v>
       </c>
       <c r="N73" s="1">
-        <v>206588.47</v>
+        <v>709433.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>239</v>
       </c>
       <c r="B74" t="s">
         <v>240</v>
       </c>
       <c r="C74" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>105.764</v>
+        <v>108.804</v>
       </c>
       <c r="E74" s="1">
-        <v>104.71</v>
+        <v>109.3</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>418840.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I74" s="1">
-        <v>4216.0</v>
+        <v>-2976.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.0065896284978</v>
+        <v>-0.45379688929552</v>
       </c>
       <c r="K74">
-        <v>2.43</v>
+        <v>0.5</v>
       </c>
       <c r="L74" t="s">
         <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>423056.0</v>
+        <v>652824.0</v>
       </c>
       <c r="N74" s="1">
-        <v>432760.11</v>
+        <v>655844.55</v>
       </c>
       <c r="O74" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>242</v>
       </c>
       <c r="B75" t="s">
         <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>104.823</v>
+        <v>100.457</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>600000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I75" s="1">
-        <v>28938.0</v>
+        <v>5445.0</v>
       </c>
       <c r="J75" s="1">
-        <v>4.823</v>
+        <v>0.60589672715619</v>
       </c>
       <c r="K75">
-        <v>3.51</v>
+        <v>0.31</v>
       </c>
       <c r="L75" t="s">
         <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>628938.0</v>
+        <v>904113.0</v>
       </c>
       <c r="N75" s="1">
-        <v>649970.22</v>
+        <v>906874.64</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>245</v>
       </c>
       <c r="B76" t="s">
         <v>246</v>
       </c>
       <c r="C76" s="1">
         <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.33</v>
+        <v>101.839</v>
       </c>
       <c r="E76" s="1">
-        <v>102.0</v>
+        <v>99.653</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>714000.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-4690.0</v>
+        <v>15302.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.65686274509804</v>
+        <v>2.1936118330607</v>
       </c>
       <c r="K76">
-        <v>3.46</v>
+        <v>1.45</v>
       </c>
       <c r="L76" t="s">
         <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>709310.0</v>
+        <v>712873.0</v>
       </c>
       <c r="N76" s="1">
-        <v>733541.51</v>
+        <v>723034.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>248</v>
       </c>
       <c r="B77" t="s">
         <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>108.544</v>
+        <v>101.386</v>
       </c>
       <c r="E77" s="1">
-        <v>109.3</v>
+        <v>101.72</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>655800.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-4536.0</v>
+        <v>-2672.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.69167429094236</v>
+        <v>-0.32835233975619</v>
       </c>
       <c r="K77">
-        <v>0.19</v>
+        <v>3.07</v>
       </c>
       <c r="L77" t="s">
         <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>651264.0</v>
+        <v>811088.0</v>
       </c>
       <c r="N77" s="1">
-        <v>652385.92</v>
+        <v>835653.22</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>251</v>
       </c>
       <c r="B78" t="s">
         <v>252</v>
       </c>
       <c r="C78" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.097</v>
+        <v>106.171</v>
       </c>
       <c r="E78" s="1">
-        <v>99.852</v>
+        <v>106.52073684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>898668.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I78" s="1">
-        <v>2205.0</v>
+        <v>-6645.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.24536313744342</v>
+        <v>-0.32832747169565</v>
       </c>
       <c r="K78">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>591.78</v>
+        <v>2.4</v>
+      </c>
+      <c r="L78" t="s">
+        <v>253</v>
       </c>
       <c r="M78" s="1">
-        <v>900873.0</v>
+        <v>2017249.0</v>
       </c>
       <c r="N78" s="1">
-        <v>901464.78</v>
+        <v>2062796.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.5</v>
+        <v>1.14</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.66</v>
+        <v>100.718</v>
       </c>
       <c r="E79" s="1">
-        <v>99.653</v>
+        <v>99.589</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>697571.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I79" s="1">
-        <v>14049.0</v>
+        <v>4516.0</v>
       </c>
       <c r="J79" s="1">
-        <v>2.0139885402346</v>
+        <v>1.1336593398869</v>
       </c>
       <c r="K79">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.13</v>
+      </c>
+      <c r="L79">
+        <v>517.81</v>
       </c>
       <c r="M79" s="1">
-        <v>711620.0</v>
+        <v>402872.0</v>
       </c>
       <c r="N79" s="1">
-        <v>720358.01</v>
+        <v>403389.81</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>256</v>
       </c>
       <c r="B80" t="s">
         <v>257</v>
       </c>
       <c r="C80" s="1">
-        <v>800000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.479</v>
+        <v>101.251</v>
       </c>
       <c r="E80" s="1">
-        <v>101.72</v>
+        <v>99.43</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>813760.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-9928.0</v>
+        <v>9833.4</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.2200157294534</v>
+        <v>1.8314392034597</v>
       </c>
       <c r="K80">
-        <v>2.86</v>
+        <v>2.79</v>
       </c>
       <c r="L80" t="s">
         <v>258</v>
       </c>
       <c r="M80" s="1">
-        <v>803832.0</v>
+        <v>546755.4</v>
       </c>
       <c r="N80" s="1">
-        <v>826739.44</v>
+        <v>561845.81</v>
       </c>
       <c r="O80" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>259</v>
       </c>
       <c r="B81" t="s">
         <v>260</v>
       </c>
       <c r="C81" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>106.205</v>
+        <v>86.646</v>
       </c>
       <c r="E81" s="1">
-        <v>106.52073684</v>
+        <v>85.96</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2023894.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-5999.0</v>
+        <v>4802.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.29640880401839</v>
+        <v>0.79804560260586</v>
       </c>
       <c r="K81">
-        <v>2.1</v>
+        <v>0.39</v>
       </c>
       <c r="L81" t="s">
         <v>261</v>
       </c>
       <c r="M81" s="1">
-        <v>2017895.0</v>
+        <v>606522.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2057716.92</v>
+        <v>609242.89</v>
       </c>
       <c r="O81" s="1">
-        <v>1.14</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>262</v>
       </c>
       <c r="B82" t="s">
         <v>263</v>
       </c>
       <c r="C82" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.615</v>
+        <v>100.788</v>
       </c>
       <c r="E82" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>398356.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I82" s="1">
-        <v>4104.0</v>
+        <v>966.0</v>
       </c>
       <c r="J82" s="1">
-        <v>1.0302342628202</v>
+        <v>0.1371087928465</v>
       </c>
       <c r="K82">
-        <v>3.3</v>
+        <v>0.35</v>
       </c>
       <c r="L82" t="s">
         <v>264</v>
       </c>
       <c r="M82" s="1">
-        <v>402460.0</v>
+        <v>705516.0</v>
       </c>
       <c r="N82" s="1">
-        <v>415664.11</v>
+        <v>707989.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>265</v>
       </c>
       <c r="B83" t="s">
         <v>266</v>
       </c>
       <c r="C83" s="1">
-        <v>540000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.862</v>
+        <v>100.659</v>
       </c>
       <c r="E83" s="1">
-        <v>99.43</v>
+        <v>100.62</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>536922.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I83" s="1">
-        <v>7732.8</v>
+        <v>156.0</v>
       </c>
       <c r="J83" s="1">
-        <v>1.4402091923967</v>
+        <v>0.038759689922481</v>
       </c>
       <c r="K83">
-        <v>2.61</v>
+        <v>2.42</v>
       </c>
       <c r="L83" t="s">
         <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>544654.8</v>
+        <v>402636.0</v>
       </c>
       <c r="N83" s="1">
-        <v>558768.77</v>
+        <v>412327.78</v>
       </c>
       <c r="O83" s="1">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>268</v>
       </c>
       <c r="B84" t="s">
         <v>269</v>
       </c>
       <c r="C84" s="1">
         <v>700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>85.747</v>
+        <v>101.322</v>
       </c>
       <c r="E84" s="1">
-        <v>85.96</v>
+        <v>99.64619429</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>601720.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I84" s="1">
-        <v>-1491.0</v>
+        <v>11730.64</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.24778966961377</v>
+        <v>1.681755862628</v>
       </c>
       <c r="K84">
-        <v>0.35</v>
+        <v>2.38</v>
       </c>
       <c r="L84" t="s">
         <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>600229.0</v>
+        <v>709254.0</v>
       </c>
       <c r="N84" s="1">
-        <v>602686.19</v>
+        <v>725938.93</v>
       </c>
       <c r="O84" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>271</v>
       </c>
       <c r="B85" t="s">
         <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.417</v>
+        <v>101.167</v>
       </c>
       <c r="E85" s="1">
-        <v>100.65</v>
+        <v>99.571</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>704550.0</v>
+        <v>284773.06</v>
       </c>
       <c r="I85" s="1">
-        <v>-1631.0</v>
+        <v>4564.56</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.23149528067561</v>
+        <v>1.6028763394964</v>
       </c>
       <c r="K85">
-        <v>0.17</v>
+        <v>1.01</v>
       </c>
       <c r="L85" t="s">
         <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>702919.0</v>
+        <v>289337.62</v>
       </c>
       <c r="N85" s="1">
-        <v>704127.22</v>
+        <v>292215.25</v>
       </c>
       <c r="O85" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>274</v>
       </c>
       <c r="B86" t="s">
         <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>772000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.181</v>
+        <v>100.581</v>
       </c>
       <c r="E86" s="1">
-        <v>100.34212824</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>774641.23</v>
+        <v>600000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-8963.91</v>
+        <v>3486.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.1571692356215</v>
+        <v>0.581</v>
       </c>
       <c r="K86">
-        <v>1.32</v>
+        <v>1.37</v>
       </c>
       <c r="L86" t="s">
         <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>765677.32</v>
+        <v>603486.0</v>
       </c>
       <c r="N86" s="1">
-        <v>775856.09</v>
+        <v>611710.27</v>
       </c>
       <c r="O86" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>277</v>
       </c>
       <c r="B87" t="s">
         <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.486</v>
+        <v>100.503</v>
       </c>
       <c r="E87" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>697523.36</v>
+        <v>1930000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>5878.64</v>
+        <v>9707.9</v>
       </c>
       <c r="J87" s="1">
-        <v>0.84278754477843</v>
+        <v>0.503</v>
       </c>
       <c r="K87">
-        <v>2.17</v>
+        <v>0.37</v>
       </c>
       <c r="L87" t="s">
         <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>703402.0</v>
+        <v>1939707.9</v>
       </c>
       <c r="N87" s="1">
-        <v>718557.48</v>
+        <v>1946818.34</v>
       </c>
       <c r="O87" s="1">
-        <v>0.4</v>
+        <v>1.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>280</v>
       </c>
       <c r="B88" t="s">
         <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>286000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.942</v>
+        <v>100.467</v>
       </c>
       <c r="E88" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>284773.06</v>
+        <v>1225000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>3921.06</v>
+        <v>5720.75</v>
       </c>
       <c r="J88" s="1">
-        <v>1.3769069307328</v>
+        <v>0.467</v>
       </c>
       <c r="K88">
-        <v>0.81</v>
+        <v>1.82</v>
       </c>
       <c r="L88" t="s">
         <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>288694.12</v>
+        <v>1230720.75</v>
       </c>
       <c r="N88" s="1">
-        <v>291011.5</v>
+        <v>1252985.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.16</v>
+        <v>0.69</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>283</v>
       </c>
       <c r="B89" t="s">
         <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.045</v>
+        <v>100.932</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I89" s="1">
-        <v>270.0</v>
+        <v>4096.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.045</v>
+        <v>0.5098585939056</v>
       </c>
       <c r="K89">
-        <v>1.15</v>
+        <v>2.92</v>
       </c>
       <c r="L89" t="s">
         <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>600270.0</v>
+        <v>807456.0</v>
       </c>
       <c r="N89" s="1">
-        <v>607154.02</v>
+        <v>830814.9</v>
       </c>
       <c r="O89" s="1">
-        <v>0.34</v>
+        <v>0.46</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>286</v>
       </c>
       <c r="B90" t="s">
         <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>1930000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.686</v>
+        <v>100.951</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1930000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-6060.2</v>
+        <v>16920.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.314</v>
+        <v>1.7046313180669</v>
       </c>
       <c r="K90">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="L90" t="s">
         <v>288</v>
       </c>
       <c r="M90" s="1">
-        <v>1923939.8</v>
+        <v>1009510.0</v>
       </c>
       <c r="N90" s="1">
-        <v>1927039.22</v>
+        <v>1019938.08</v>
       </c>
       <c r="O90" s="1">
-        <v>1.07</v>
+        <v>0.56</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>289</v>
       </c>
       <c r="B91" t="s">
         <v>290</v>
       </c>
       <c r="C91" s="1">
-        <v>1225000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.247</v>
+        <v>99.998</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>99.362</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1225000.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I91" s="1">
-        <v>-9224.25</v>
+        <v>5456.88</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.753</v>
+        <v>0.64008373422435</v>
       </c>
       <c r="K91">
-        <v>1.59</v>
+        <v>0.74</v>
       </c>
       <c r="L91" t="s">
         <v>291</v>
       </c>
       <c r="M91" s="1">
-        <v>1215775.75</v>
+        <v>857982.84</v>
       </c>
       <c r="N91" s="1">
-        <v>1235288.89</v>
+        <v>864300.31</v>
       </c>
       <c r="O91" s="1">
-        <v>0.68</v>
+        <v>0.48</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>292</v>
       </c>
       <c r="B92" t="s">
         <v>293</v>
       </c>
       <c r="C92" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.507</v>
+        <v>108.587</v>
       </c>
       <c r="E92" s="1">
-        <v>100.42</v>
+        <v>108.31690909</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>803360.0</v>
+        <v>1191486.0</v>
       </c>
       <c r="I92" s="1">
-        <v>696.0</v>
+        <v>2971.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.086636128261303</v>
+        <v>0.24935248924452</v>
       </c>
       <c r="K92">
-        <v>2.7</v>
+        <v>1.8</v>
       </c>
       <c r="L92" t="s">
         <v>294</v>
       </c>
       <c r="M92" s="1">
-        <v>804056.0</v>
+        <v>1194457.0</v>
       </c>
       <c r="N92" s="1">
-        <v>825666.96</v>
+        <v>1214211.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>295</v>
       </c>
       <c r="B93" t="s">
         <v>296</v>
       </c>
       <c r="C93" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.409</v>
+        <v>102.983</v>
       </c>
       <c r="E93" s="1">
-        <v>99.627284</v>
+        <v>100.4</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>498136.42</v>
+        <v>602400.0</v>
       </c>
       <c r="I93" s="1">
-        <v>18908.58</v>
+        <v>15498.0</v>
       </c>
       <c r="J93" s="1">
-        <v>3.7958637916898</v>
+        <v>2.5727091633466</v>
       </c>
       <c r="K93">
-        <v>3.51</v>
+        <v>2.77</v>
       </c>
       <c r="L93" t="s">
         <v>297</v>
       </c>
       <c r="M93" s="1">
-        <v>517045.0</v>
+        <v>617898.0</v>
       </c>
       <c r="N93" s="1">
-        <v>534615.21</v>
+        <v>634523.34</v>
       </c>
       <c r="O93" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>298</v>
       </c>
       <c r="B94" t="s">
         <v>299</v>
       </c>
       <c r="C94" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.404</v>
+        <v>99.999</v>
       </c>
       <c r="E94" s="1">
-        <v>99.259</v>
+        <v>99.228</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>992590.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I94" s="1">
-        <v>11450.0</v>
+        <v>12050.73</v>
       </c>
       <c r="J94" s="1">
-        <v>1.1535477891174</v>
+        <v>0.7769984278631</v>
       </c>
       <c r="K94">
-        <v>0.78</v>
+        <v>2.28</v>
       </c>
       <c r="L94" t="s">
         <v>300</v>
       </c>
       <c r="M94" s="1">
-        <v>1004040.0</v>
+        <v>1562984.37</v>
       </c>
       <c r="N94" s="1">
-        <v>1011831.1</v>
+        <v>1598564.03</v>
       </c>
       <c r="O94" s="1">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>301</v>
       </c>
       <c r="B95" t="s">
         <v>302</v>
       </c>
       <c r="C95" s="1">
-        <v>858000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.417</v>
+        <v>100.561</v>
       </c>
       <c r="E95" s="1">
-        <v>99.362</v>
+        <v>99.517</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>852525.96</v>
+        <v>696619.0</v>
       </c>
       <c r="I95" s="1">
-        <v>471.9</v>
+        <v>7308.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.055353153116886</v>
+        <v>1.049066993579</v>
       </c>
       <c r="K95">
-        <v>0.55</v>
+        <v>2.34</v>
       </c>
       <c r="L95" t="s">
         <v>303</v>
       </c>
       <c r="M95" s="1">
-        <v>852997.86</v>
+        <v>703927.0</v>
       </c>
       <c r="N95" s="1">
-        <v>857699.23</v>
+        <v>720302.68</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>304</v>
       </c>
       <c r="B96" t="s">
         <v>305</v>
       </c>
       <c r="C96" s="1">
-        <v>1100000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>107.804</v>
+        <v>92.28</v>
       </c>
       <c r="E96" s="1">
-        <v>108.31690909</v>
+        <v>83.44605217</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1191486.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I96" s="1">
-        <v>-5642.0</v>
+        <v>89752.91</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.47352633602073</v>
+        <v>10.586417937592</v>
       </c>
       <c r="K96">
-        <v>1.51</v>
+        <v>0.88</v>
       </c>
       <c r="L96" t="s">
         <v>306</v>
       </c>
       <c r="M96" s="1">
-        <v>1185844.0</v>
+        <v>937564.8</v>
       </c>
       <c r="N96" s="1">
-        <v>1202449.48</v>
+        <v>946541.79</v>
       </c>
       <c r="O96" s="1">
-        <v>0.66</v>
+        <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>307</v>
       </c>
       <c r="B97" t="s">
         <v>308</v>
       </c>
       <c r="C97" s="1">
         <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.292</v>
+        <v>100.263</v>
       </c>
       <c r="E97" s="1">
-        <v>100.4</v>
+        <v>100.375</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>602400.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>11352.0</v>
+        <v>-672.0</v>
       </c>
       <c r="J97" s="1">
-        <v>1.8844621513944</v>
+        <v>-0.11158156911582</v>
       </c>
       <c r="K97">
-        <v>2.54</v>
+        <v>0.88</v>
       </c>
       <c r="L97" t="s">
         <v>309</v>
       </c>
       <c r="M97" s="1">
-        <v>613752.0</v>
+        <v>601578.0</v>
       </c>
       <c r="N97" s="1">
-        <v>628975.97</v>
+        <v>606848.55</v>
       </c>
       <c r="O97" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>310</v>
       </c>
       <c r="B98" t="s">
         <v>311</v>
       </c>
       <c r="C98" s="1">
-        <v>1563000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.479</v>
+        <v>98.495</v>
       </c>
       <c r="E98" s="1">
-        <v>99.228</v>
+        <v>92.081555</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1550933.64</v>
+        <v>736652.44</v>
       </c>
       <c r="I98" s="1">
-        <v>3923.13</v>
+        <v>51307.56</v>
       </c>
       <c r="J98" s="1">
-        <v>0.25295279558189</v>
+        <v>6.9649616581736</v>
       </c>
       <c r="K98">
-        <v>2.1</v>
+        <v>1.62</v>
       </c>
       <c r="L98" t="s">
         <v>312</v>
       </c>
       <c r="M98" s="1">
-        <v>1554856.77</v>
+        <v>787960.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1587727.94</v>
+        <v>800886.03</v>
       </c>
       <c r="O98" s="1">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>313</v>
       </c>
       <c r="B99" t="s">
         <v>314</v>
       </c>
       <c r="C99" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.444</v>
+        <v>104.063</v>
       </c>
       <c r="E99" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>696619.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I99" s="1">
-        <v>6489.0</v>
+        <v>28404.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.93149914085031</v>
+        <v>4.7659797239477</v>
       </c>
       <c r="K99">
-        <v>2.14</v>
+        <v>0.55</v>
       </c>
       <c r="L99" t="s">
         <v>315</v>
       </c>
       <c r="M99" s="1">
-        <v>703108.0</v>
+        <v>624378.0</v>
       </c>
       <c r="N99" s="1">
-        <v>718059.71</v>
+        <v>627690.33</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>316</v>
       </c>
       <c r="B100" t="s">
         <v>317</v>
       </c>
       <c r="C100" s="1">
-        <v>300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.895</v>
+        <v>100.167</v>
       </c>
       <c r="E100" s="1">
-        <v>79.715</v>
+        <v>100.33</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>239145.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I100" s="1">
-        <v>33540.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="J100" s="1">
-        <v>14.024963934015</v>
+        <v>-0.16246386923154</v>
       </c>
       <c r="K100">
-        <v>0.48</v>
+        <v>2.95</v>
       </c>
       <c r="L100" t="s">
         <v>318</v>
       </c>
       <c r="M100" s="1">
-        <v>272685.0</v>
+        <v>1202004.0</v>
       </c>
       <c r="N100" s="1">
-        <v>274121.3</v>
+        <v>1237412.22</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.68</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>319</v>
       </c>
       <c r="B101" t="s">
         <v>320</v>
       </c>
       <c r="C101" s="1">
-        <v>1016000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>92.244</v>
+        <v>91.2</v>
       </c>
       <c r="E101" s="1">
-        <v>83.44605217</v>
+        <v>89.875</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>847811.89</v>
+        <v>179750.0</v>
       </c>
       <c r="I101" s="1">
-        <v>89387.15</v>
+        <v>2650.0</v>
       </c>
       <c r="J101" s="1">
-        <v>10.543276292103</v>
+        <v>1.4742698191933</v>
       </c>
       <c r="K101">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>0.03</v>
+      </c>
+      <c r="L101">
+        <v>65.75</v>
       </c>
       <c r="M101" s="1">
-        <v>937199.04</v>
+        <v>182400.0</v>
       </c>
       <c r="N101" s="1">
-        <v>945027.81</v>
+        <v>182465.75</v>
       </c>
       <c r="O101" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>321</v>
+      </c>
+      <c r="B102" t="s">
         <v>322</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.269</v>
+        <v>91.486</v>
       </c>
       <c r="E102" s="1">
-        <v>100.375</v>
+        <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>602250.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-636.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.10560398505604</v>
+        <v>1.7924895688456</v>
       </c>
       <c r="K102">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>0.11</v>
+      </c>
+      <c r="L102">
+        <v>113.01</v>
       </c>
       <c r="M102" s="1">
-        <v>601614.0</v>
+        <v>91486.0</v>
       </c>
       <c r="N102" s="1">
-        <v>605664.0</v>
+        <v>91599.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" t="s">
+        <v>324</v>
+      </c>
+      <c r="C103" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.625</v>
+      </c>
+      <c r="E103" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>5154.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>0.8610147745725</v>
+      </c>
+      <c r="K103">
+        <v>1.99</v>
+      </c>
+      <c r="L103" t="s">
         <v>325</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>786768.0</v>
+        <v>603750.0</v>
       </c>
       <c r="N103" s="1">
-        <v>798850.19</v>
+        <v>615696.58</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.393</v>
+      </c>
+      <c r="E104" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2656.64</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.44824653559458</v>
+      </c>
+      <c r="K104">
+        <v>0.71</v>
+      </c>
+      <c r="L104" t="s">
         <v>328</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>621648.0</v>
+        <v>595330.49</v>
       </c>
       <c r="N104" s="1">
-        <v>623558.96</v>
+        <v>599550.38</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
+        <v>330</v>
+      </c>
+      <c r="C105" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E105" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I105" s="1">
+        <v>3381.95</v>
+      </c>
+      <c r="J105" s="1">
+        <v>0.36996205043395</v>
+      </c>
+      <c r="K105">
+        <v>0.64</v>
+      </c>
+      <c r="L105" t="s">
         <v>331</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>1197996.0</v>
+        <v>917516.25</v>
       </c>
       <c r="N105" s="1">
-        <v>1231234.36</v>
+        <v>923376.01</v>
       </c>
       <c r="O105" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
         <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.894</v>
+        <v>84.657</v>
       </c>
       <c r="E106" s="1">
-        <v>89.875</v>
+        <v>81.75</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>179750.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I106" s="1">
-        <v>2038.0</v>
+        <v>5814.0</v>
       </c>
       <c r="J106" s="1">
-        <v>1.1337969401947</v>
+        <v>3.5559633027523</v>
       </c>
       <c r="K106">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>5.48</v>
+        <v>1.44</v>
+      </c>
+      <c r="L106" t="s">
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>181788.0</v>
+        <v>169314.0</v>
       </c>
       <c r="N106" s="1">
-        <v>181793.48</v>
+        <v>172198.93</v>
       </c>
       <c r="O106" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>335</v>
+      </c>
+      <c r="B107" t="s">
         <v>336</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.364</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.73</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>503650.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-1830.0</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.36334756279162</v>
+      </c>
+      <c r="K107">
+        <v>1.35</v>
+      </c>
+      <c r="L107" t="s">
         <v>337</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>91177.0</v>
+        <v>501820.0</v>
       </c>
       <c r="N107" s="1">
-        <v>91274.95</v>
+        <v>508554.59</v>
       </c>
       <c r="O107" s="1">
-        <v>0.05</v>
+        <v>0.28</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>338</v>
       </c>
       <c r="B108" t="s">
         <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>600000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.946</v>
+        <v>105.287</v>
       </c>
       <c r="E108" s="1">
-        <v>99.766</v>
+        <v>99.775</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>598596.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I108" s="1">
-        <v>1080.0</v>
+        <v>22544.08</v>
       </c>
       <c r="J108" s="1">
-        <v>0.18042218791973</v>
+        <v>5.5244299674267</v>
       </c>
       <c r="K108">
-        <v>1.73</v>
+        <v>1.03</v>
       </c>
       <c r="L108" t="s">
         <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>599676.0</v>
+        <v>430623.83</v>
       </c>
       <c r="N108" s="1">
-        <v>610085.59</v>
+        <v>434830.09</v>
       </c>
       <c r="O108" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>341</v>
       </c>
       <c r="B109" t="s">
         <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.846</v>
+        <v>93.827</v>
       </c>
       <c r="E109" s="1">
-        <v>99.945</v>
+        <v>99.271</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>592673.85</v>
+        <v>397084.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-587.07</v>
+        <v>-21776.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.09905447996398</v>
+        <v>-5.4839782010859</v>
       </c>
       <c r="K109">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="L109" t="s">
         <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>592086.78</v>
+        <v>375308.0</v>
       </c>
       <c r="N109" s="1">
-        <v>595052.1</v>
+        <v>378031.29</v>
       </c>
       <c r="O109" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>344</v>
       </c>
       <c r="B110" t="s">
         <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>915000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.868</v>
+        <v>103.391</v>
       </c>
       <c r="E110" s="1">
-        <v>99.90538798</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>914134.3</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-342.1</v>
+        <v>30273.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.037423385163427</v>
+        <v>1.9908693456233</v>
       </c>
       <c r="K110">
-        <v>0.47</v>
+        <v>2.83</v>
       </c>
       <c r="L110" t="s">
         <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>913792.2</v>
+        <v>1550865.0</v>
       </c>
       <c r="N110" s="1">
-        <v>918135.32</v>
+        <v>1593383.84</v>
       </c>
       <c r="O110" s="1">
-        <v>0.51</v>
+        <v>0.88</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>347</v>
       </c>
       <c r="B111" t="s">
         <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.499</v>
+        <v>100.239</v>
       </c>
       <c r="E111" s="1">
-        <v>100.12028667</v>
+        <v>99.67</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>300360.86</v>
+        <v>598020.0</v>
       </c>
       <c r="I111" s="1">
-        <v>7136.14</v>
+        <v>3414.0</v>
       </c>
       <c r="J111" s="1">
-        <v>2.3758554959524</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K111">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>0.15</v>
+      </c>
+      <c r="L111">
+        <v>873.29</v>
       </c>
       <c r="M111" s="1">
-        <v>307497.0</v>
+        <v>601434.0</v>
       </c>
       <c r="N111" s="1">
-        <v>312788.51</v>
+        <v>602307.29</v>
       </c>
       <c r="O111" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>349</v>
+      </c>
+      <c r="B112" t="s">
         <v>350</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.876</v>
+      </c>
+      <c r="E112" s="1">
+        <v>99.81333333</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>898320.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>564.0</v>
+      </c>
+      <c r="J112" s="1">
+        <v>0.062783863211328</v>
+      </c>
+      <c r="K112">
+        <v>1.17</v>
+      </c>
+      <c r="L112" t="s">
         <v>351</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>392660.49</v>
+        <v>898884.0</v>
       </c>
       <c r="N112" s="1">
-        <v>394625.47</v>
+        <v>909425.1</v>
       </c>
       <c r="O112" s="1">
-        <v>0.22</v>
+        <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>352</v>
+      </c>
+      <c r="B113" t="s">
         <v>353</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>94.57</v>
+      </c>
+      <c r="E113" s="1">
+        <v>93.09788345</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>2699838.62</v>
+      </c>
+      <c r="I113" s="1">
+        <v>42691.38</v>
+      </c>
+      <c r="J113" s="1">
+        <v>1.5812567345229</v>
+      </c>
+      <c r="K113">
+        <v>0.09</v>
+      </c>
+      <c r="L113" t="s">
         <v>354</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>166988.0</v>
+        <v>2742530.0</v>
       </c>
       <c r="N113" s="1">
-        <v>169692.11</v>
+        <v>2745140.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.09</v>
+        <v>1.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>355</v>
+      </c>
+      <c r="B114" t="s">
         <v>356</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.076</v>
+      </c>
+      <c r="E114" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1085062.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>15774.0</v>
+      </c>
+      <c r="J114" s="1">
+        <v>1.4537418138318</v>
+      </c>
+      <c r="K114">
+        <v>3.37</v>
+      </c>
+      <c r="L114" t="s">
         <v>357</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>500550.0</v>
+        <v>1100836.0</v>
       </c>
       <c r="N114" s="1">
-        <v>506418.15</v>
+        <v>1137885.66</v>
       </c>
       <c r="O114" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>358</v>
+      </c>
+      <c r="B115" t="s">
         <v>359</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>768000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>765143.04</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2895.36</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.37840767655679</v>
+      </c>
+      <c r="K115">
+        <v>1.33</v>
+      </c>
+      <c r="L115" t="s">
         <v>360</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>426607.45</v>
+        <v>768038.4</v>
       </c>
       <c r="N115" s="1">
-        <v>429796.81</v>
+        <v>778227.55</v>
       </c>
       <c r="O115" s="1">
-        <v>0.24</v>
+        <v>0.43</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" t="s">
         <v>362</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.468</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>4392.0</v>
+      </c>
+      <c r="J116" s="1">
+        <v>0.73393759525146</v>
+      </c>
+      <c r="K116">
+        <v>1.07</v>
+      </c>
+      <c r="L116" t="s">
         <v>363</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>499335.0</v>
+        <v>602808.0</v>
       </c>
       <c r="N116" s="1">
-        <v>500105.55</v>
+        <v>609251.84</v>
       </c>
       <c r="O116" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>364</v>
       </c>
       <c r="B117" t="s">
         <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>90.011</v>
+        <v>100.232</v>
       </c>
       <c r="E117" s="1">
-        <v>85.48</v>
+        <v>99.594</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>170960.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I117" s="1">
-        <v>9062.0</v>
+        <v>2992.22</v>
       </c>
       <c r="J117" s="1">
-        <v>5.3006551240056</v>
+        <v>0.640600839408</v>
       </c>
       <c r="K117">
-        <v>1.47</v>
+        <v>2.43</v>
       </c>
       <c r="L117" t="s">
         <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>180022.0</v>
+        <v>470088.08</v>
       </c>
       <c r="N117" s="1">
-        <v>182961.73</v>
+        <v>481493.45</v>
       </c>
       <c r="O117" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>367</v>
       </c>
       <c r="B118" t="s">
         <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>93.394</v>
+        <v>100.564</v>
       </c>
       <c r="E118" s="1">
-        <v>99.271</v>
+        <v>100.0</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>397084.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-23508.0</v>
+        <v>9588.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-5.9201579514662</v>
+        <v>0.564</v>
       </c>
       <c r="K118">
-        <v>0.58</v>
+        <v>2.03</v>
       </c>
       <c r="L118" t="s">
         <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>373576.0</v>
+        <v>1709588.0</v>
       </c>
       <c r="N118" s="1">
-        <v>375877.37</v>
+        <v>1744059.58</v>
       </c>
       <c r="O118" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>370</v>
       </c>
       <c r="B119" t="s">
         <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>1500000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.845</v>
+        <v>102.911</v>
       </c>
       <c r="E119" s="1">
-        <v>101.3728</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1520592.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>22083.0</v>
+        <v>37019.58</v>
       </c>
       <c r="J119" s="1">
-        <v>1.4522633290192</v>
+        <v>3.0666306122245</v>
       </c>
       <c r="K119">
-        <v>2.6</v>
+        <v>1.73</v>
       </c>
       <c r="L119" t="s">
         <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>1542675.0</v>
+        <v>1244193.99</v>
       </c>
       <c r="N119" s="1">
-        <v>1581690.41</v>
+        <v>1265108.03</v>
       </c>
       <c r="O119" s="1">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>373</v>
       </c>
       <c r="B120" t="s">
         <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.696</v>
+        <v>101.716</v>
       </c>
       <c r="E120" s="1">
-        <v>99.81333333</v>
+        <v>99.115</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>898320.0</v>
+        <v>485663.5</v>
       </c>
       <c r="I120" s="1">
-        <v>-1056.0</v>
+        <v>12744.9</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.11755276516164</v>
+        <v>2.6242243858145</v>
       </c>
       <c r="K120">
-        <v>0.95</v>
+        <v>3.19</v>
       </c>
       <c r="L120" t="s">
         <v>375</v>
       </c>
       <c r="M120" s="1">
-        <v>897264.0</v>
+        <v>498408.4</v>
       </c>
       <c r="N120" s="1">
-        <v>905770.85</v>
+        <v>514054.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>376</v>
       </c>
       <c r="B121" t="s">
         <v>377</v>
       </c>
       <c r="C121" s="1">
-        <v>2900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>94.372</v>
+        <v>102.29</v>
       </c>
       <c r="E121" s="1">
-        <v>93.09788345</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2699838.62</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>36949.38</v>
+        <v>14336.0</v>
       </c>
       <c r="J121" s="1">
-        <v>1.368577355931</v>
+        <v>2.043055804952</v>
       </c>
       <c r="K121">
-        <v>1.81</v>
+        <v>3.82</v>
       </c>
       <c r="L121" t="s">
         <v>378</v>
       </c>
       <c r="M121" s="1">
-        <v>2736788.0</v>
+        <v>716030.0</v>
       </c>
       <c r="N121" s="1">
-        <v>2789133.0</v>
+        <v>742783.42</v>
       </c>
       <c r="O121" s="1">
-        <v>1.54</v>
+        <v>0.41</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>379</v>
       </c>
       <c r="B122" t="s">
         <v>380</v>
       </c>
       <c r="C122" s="1">
-        <v>1100000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.291</v>
+        <v>98.506</v>
       </c>
       <c r="E122" s="1">
-        <v>98.642</v>
+        <v>99.406</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1085062.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I122" s="1">
-        <v>7139.0</v>
+        <v>-4275.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.65793475395876</v>
+        <v>-0.90537794499326</v>
       </c>
       <c r="K122">
-        <v>3.1</v>
+        <v>0.67</v>
       </c>
       <c r="L122" t="s">
         <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>1092201.0</v>
+        <v>467903.5</v>
       </c>
       <c r="N122" s="1">
-        <v>1126349.97</v>
+        <v>471075.59</v>
       </c>
       <c r="O122" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>382</v>
       </c>
       <c r="B123" t="s">
         <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>768000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.662</v>
+        <v>100.062</v>
       </c>
       <c r="E123" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>765143.04</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>261.12</v>
+        <v>1027.96</v>
       </c>
       <c r="J123" s="1">
-        <v>0.034126952262416</v>
+        <v>0.062</v>
       </c>
       <c r="K123">
-        <v>1.13</v>
+        <v>0.08</v>
       </c>
       <c r="L123" t="s">
         <v>384</v>
       </c>
       <c r="M123" s="1">
-        <v>765404.16</v>
+        <v>1659027.96</v>
       </c>
       <c r="N123" s="1">
-        <v>774088.87</v>
+        <v>1660310.03</v>
       </c>
       <c r="O123" s="1">
-        <v>0.43</v>
+        <v>0.92</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>385</v>
       </c>
       <c r="B124" t="s">
         <v>386</v>
       </c>
       <c r="C124" s="1">
-        <v>600000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.333</v>
+        <v>105.042</v>
       </c>
       <c r="E124" s="1">
-        <v>99.736</v>
+        <v>102.80672222</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>598416.0</v>
+        <v>1850521.0</v>
       </c>
       <c r="I124" s="1">
-        <v>3582.0</v>
+        <v>40235.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.59858025186492</v>
+        <v>2.1742525483364</v>
       </c>
       <c r="K124">
-        <v>0.83</v>
+        <v>4.11</v>
       </c>
       <c r="L124" t="s">
         <v>387</v>
       </c>
       <c r="M124" s="1">
-        <v>601998.0</v>
+        <v>1890756.0</v>
       </c>
       <c r="N124" s="1">
-        <v>606995.26</v>
+        <v>1964777.92</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>1.08</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>388</v>
       </c>
       <c r="B125" t="s">
         <v>389</v>
       </c>
       <c r="C125" s="1">
-        <v>469000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.016</v>
+        <v>102.929</v>
       </c>
       <c r="E125" s="1">
-        <v>99.594</v>
+        <v>99.07293333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>467095.86</v>
+        <v>1188875.2</v>
       </c>
       <c r="I125" s="1">
-        <v>1979.18</v>
+        <v>46272.8</v>
       </c>
       <c r="J125" s="1">
-        <v>0.42372030443601</v>
+        <v>3.8921494871791</v>
       </c>
       <c r="K125">
-        <v>2.23</v>
+        <v>1.67</v>
       </c>
       <c r="L125" t="s">
         <v>390</v>
       </c>
       <c r="M125" s="1">
-        <v>469075.04</v>
+        <v>1235148.0</v>
       </c>
       <c r="N125" s="1">
-        <v>479526.35</v>
+        <v>1255149.37</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>0.69</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>391</v>
       </c>
       <c r="B126" t="s">
         <v>392</v>
       </c>
       <c r="C126" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.935</v>
+        <v>85.523</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>85.38325</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1700000.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-1105.0</v>
+        <v>1118.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.065</v>
+        <v>0.16367378847725</v>
       </c>
       <c r="K126">
-        <v>1.79</v>
+        <v>0.18</v>
       </c>
       <c r="L126" t="s">
         <v>393</v>
       </c>
       <c r="M126" s="1">
-        <v>1698895.0</v>
+        <v>684184.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1729396.03</v>
+        <v>685622.36</v>
       </c>
       <c r="O126" s="1">
-        <v>0.96</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>394</v>
       </c>
       <c r="B127" t="s">
         <v>395</v>
       </c>
       <c r="C127" s="1">
-        <v>1209000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.541</v>
+        <v>97.548</v>
       </c>
       <c r="E127" s="1">
-        <v>99.849</v>
+        <v>95.972</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1207174.41</v>
+        <v>479860.0</v>
       </c>
       <c r="I127" s="1">
-        <v>32546.28</v>
+        <v>7880.0</v>
       </c>
       <c r="J127" s="1">
-        <v>2.6960710673116</v>
+        <v>1.6421456258075</v>
       </c>
       <c r="K127">
-        <v>1.5</v>
+        <v>0.43</v>
       </c>
       <c r="L127" t="s">
         <v>396</v>
       </c>
       <c r="M127" s="1">
-        <v>1239720.69</v>
+        <v>487740.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1257829.19</v>
+        <v>489887.26</v>
       </c>
       <c r="O127" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>397</v>
       </c>
       <c r="B128" t="s">
         <v>398</v>
       </c>
       <c r="C128" s="1">
-        <v>490000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.715</v>
+        <v>102.164</v>
       </c>
       <c r="E128" s="1">
-        <v>99.115</v>
+        <v>99.609</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>485663.5</v>
+        <v>454217.04</v>
       </c>
       <c r="I128" s="1">
-        <v>7840.0</v>
+        <v>11650.8</v>
       </c>
       <c r="J128" s="1">
-        <v>1.6142864349493</v>
+        <v>2.5650292644239</v>
       </c>
       <c r="K128">
-        <v>2.98</v>
+        <v>3.22</v>
       </c>
       <c r="L128" t="s">
         <v>399</v>
       </c>
       <c r="M128" s="1">
-        <v>493503.5</v>
+        <v>465867.84</v>
       </c>
       <c r="N128" s="1">
-        <v>508116.24</v>
+        <v>480559.79</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>400</v>
       </c>
       <c r="B129" t="s">
         <v>401</v>
       </c>
       <c r="C129" s="1">
         <v>700000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.309</v>
+        <v>103.367</v>
       </c>
       <c r="E129" s="1">
-        <v>100.242</v>
+        <v>102.847</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>701694.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I129" s="1">
-        <v>14469.0</v>
+        <v>3640.0</v>
       </c>
       <c r="J129" s="1">
-        <v>2.062009935955</v>
+        <v>0.5056054138672</v>
       </c>
       <c r="K129">
-        <v>3.55</v>
+        <v>3.07</v>
       </c>
       <c r="L129" t="s">
         <v>402</v>
       </c>
       <c r="M129" s="1">
-        <v>716163.0</v>
+        <v>723569.0</v>
       </c>
       <c r="N129" s="1">
-        <v>741017.79</v>
+        <v>745046.05</v>
       </c>
       <c r="O129" s="1">
         <v>0.41</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>403</v>
       </c>
       <c r="B130" t="s">
         <v>404</v>
       </c>
       <c r="C130" s="1">
-        <v>475000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.868</v>
+        <v>105.157</v>
       </c>
       <c r="E130" s="1">
-        <v>99.406</v>
+        <v>101.91549321</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>472178.5</v>
+        <v>1200564.51</v>
       </c>
       <c r="I130" s="1">
-        <v>-7305.5</v>
+        <v>38184.95</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.547190310444</v>
+        <v>3.1805829409367</v>
       </c>
       <c r="K130">
-        <v>0.48</v>
+        <v>1.75</v>
       </c>
       <c r="L130" t="s">
         <v>405</v>
       </c>
       <c r="M130" s="1">
-        <v>464873.0</v>
+        <v>1238749.46</v>
       </c>
       <c r="N130" s="1">
-        <v>467150.4</v>
+        <v>1259368.69</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>406</v>
       </c>
       <c r="B131" t="s">
         <v>407</v>
       </c>
       <c r="C131" s="1">
-        <v>1074000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.293</v>
+        <v>100.363</v>
       </c>
       <c r="E131" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1074000.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7593.18</v>
+        <v>14100.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.707</v>
+        <v>0.94545527694799</v>
       </c>
       <c r="K131">
-        <v>0.13</v>
+        <v>2.43</v>
       </c>
       <c r="L131" t="s">
         <v>408</v>
       </c>
       <c r="M131" s="1">
-        <v>1066406.82</v>
+        <v>1505445.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1067779.3</v>
+        <v>1541938.15</v>
       </c>
       <c r="O131" s="1">
-        <v>0.59</v>
+        <v>0.85</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>409</v>
       </c>
       <c r="B132" t="s">
         <v>410</v>
       </c>
       <c r="C132" s="1">
-        <v>1800000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>104.858</v>
+        <v>100.257</v>
       </c>
       <c r="E132" s="1">
-        <v>102.80672222</v>
+        <v>99.947</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1850521.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I132" s="1">
-        <v>36923.0</v>
+        <v>3813.0</v>
       </c>
       <c r="J132" s="1">
-        <v>1.9952759249963</v>
+        <v>0.31016438712518</v>
       </c>
       <c r="K132">
-        <v>3.83</v>
+        <v>0.96</v>
       </c>
       <c r="L132" t="s">
         <v>411</v>
       </c>
       <c r="M132" s="1">
-        <v>1887444.0</v>
+        <v>1233161.1</v>
       </c>
       <c r="N132" s="1">
-        <v>1956312.49</v>
+        <v>1244913.5</v>
       </c>
       <c r="O132" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>412</v>
       </c>
       <c r="B133" t="s">
         <v>413</v>
       </c>
       <c r="C133" s="1">
-        <v>1200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>101.92</v>
+        <v>100.152</v>
       </c>
       <c r="E133" s="1">
-        <v>99.07293333</v>
+        <v>99.779</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1188875.2</v>
+        <v>2394696.0</v>
       </c>
       <c r="I133" s="1">
-        <v>34164.8</v>
+        <v>8952.0</v>
       </c>
       <c r="J133" s="1">
-        <v>2.8737078542811</v>
+        <v>0.37382615580433</v>
       </c>
       <c r="K133">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.03</v>
+      </c>
+      <c r="L133">
+        <v>739.73</v>
       </c>
       <c r="M133" s="1">
-        <v>1223040.0</v>
+        <v>2403648.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1240238.63</v>
+        <v>2404387.73</v>
       </c>
       <c r="O133" s="1">
-        <v>0.69</v>
+        <v>1.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>414</v>
+      </c>
+      <c r="B134" t="s">
         <v>415</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>1559000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.215</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>1559000.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3351.85</v>
+      </c>
+      <c r="J134" s="1">
+        <v>0.215</v>
+      </c>
+      <c r="K134">
+        <v>0.1</v>
+      </c>
+      <c r="L134" t="s">
         <v>416</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>509142.0</v>
+        <v>1562351.85</v>
       </c>
       <c r="N134" s="1">
-        <v>509904.33</v>
+        <v>1563860.02</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>0.86</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>417</v>
       </c>
       <c r="B135" t="s">
         <v>418</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>103.709</v>
+        <v>102.346</v>
       </c>
       <c r="E135" s="1">
-        <v>99.154125</v>
+        <v>102.33536</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>198308.25</v>
+        <v>2558384.0</v>
       </c>
       <c r="I135" s="1">
-        <v>9109.75</v>
+        <v>266.0</v>
       </c>
       <c r="J135" s="1">
-        <v>4.5937322325218</v>
+        <v>0.010397188225067</v>
       </c>
       <c r="K135">
-        <v>2.3</v>
+        <v>3.72</v>
       </c>
       <c r="L135" t="s">
         <v>419</v>
       </c>
       <c r="M135" s="1">
-        <v>207418.0</v>
+        <v>2558650.0</v>
       </c>
       <c r="N135" s="1">
-        <v>212025.53</v>
+        <v>2651565.41</v>
       </c>
       <c r="O135" s="1">
-        <v>0.12</v>
+        <v>1.46</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>420</v>
       </c>
       <c r="B136" t="s">
         <v>421</v>
       </c>
       <c r="C136" s="1">
-        <v>500000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.426</v>
+        <v>90.902</v>
       </c>
       <c r="E136" s="1">
-        <v>95.972</v>
+        <v>85.4301904</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>479860.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I136" s="1">
-        <v>7270.0</v>
+        <v>67248.54</v>
       </c>
       <c r="J136" s="1">
-        <v>1.5150252156879</v>
+        <v>6.4050069135574</v>
       </c>
       <c r="K136">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="L136" t="s">
         <v>422</v>
       </c>
       <c r="M136" s="1">
-        <v>487130.0</v>
+        <v>1117185.58</v>
       </c>
       <c r="N136" s="1">
-        <v>489051.23</v>
+        <v>1118534.18</v>
       </c>
       <c r="O136" s="1">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>423</v>
       </c>
       <c r="B137" t="s">
         <v>424</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>90.037</v>
+        <v>102.455</v>
       </c>
       <c r="E137" s="1">
-        <v>85.8</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>514800.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>25422.0</v>
+        <v>11072.05</v>
       </c>
       <c r="J137" s="1">
-        <v>4.9382284382284</v>
+        <v>2.455</v>
       </c>
       <c r="K137">
-        <v>1.09</v>
+        <v>1.76</v>
       </c>
       <c r="L137" t="s">
         <v>425</v>
       </c>
       <c r="M137" s="1">
-        <v>540222.0</v>
+        <v>462072.05</v>
       </c>
       <c r="N137" s="1">
-        <v>546776.79</v>
+        <v>470013.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>426</v>
       </c>
       <c r="B138" t="s">
         <v>427</v>
       </c>
       <c r="C138" s="1">
-        <v>456000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.822</v>
+        <v>94.774</v>
       </c>
       <c r="E138" s="1">
-        <v>99.609</v>
+        <v>91.6578065</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>454217.04</v>
+        <v>1833156.13</v>
       </c>
       <c r="I138" s="1">
-        <v>10091.28</v>
+        <v>62323.87</v>
       </c>
       <c r="J138" s="1">
-        <v>2.2216867953699</v>
+        <v>3.3998124316885</v>
       </c>
       <c r="K138">
-        <v>2.98</v>
+        <v>0.22</v>
       </c>
       <c r="L138" t="s">
         <v>428</v>
       </c>
       <c r="M138" s="1">
-        <v>464308.32</v>
+        <v>1895480.0</v>
       </c>
       <c r="N138" s="1">
-        <v>477900.87</v>
+        <v>1899836.16</v>
       </c>
       <c r="O138" s="1">
-        <v>0.26</v>
+        <v>1.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>429</v>
       </c>
       <c r="B139" t="s">
         <v>430</v>
       </c>
       <c r="C139" s="1">
-        <v>700000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.83</v>
+        <v>101.793</v>
       </c>
       <c r="E139" s="1">
-        <v>102.847</v>
+        <v>100.45530726</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>719929.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-119.0</v>
+        <v>19155.76</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.016529407761043</v>
+        <v>1.3316297305564</v>
       </c>
       <c r="K139">
-        <v>2.83</v>
+        <v>1.65</v>
       </c>
       <c r="L139" t="s">
         <v>431</v>
       </c>
       <c r="M139" s="1">
-        <v>719810.0</v>
+        <v>1457675.76</v>
       </c>
       <c r="N139" s="1">
-        <v>739652.12</v>
+        <v>1481239.03</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.82</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>432</v>
       </c>
       <c r="B140" t="s">
         <v>433</v>
       </c>
       <c r="C140" s="1">
-        <v>1178000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.963</v>
+        <v>101.219</v>
       </c>
       <c r="E140" s="1">
-        <v>101.91549321</v>
+        <v>99.40027273</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1200564.51</v>
+        <v>1093403.0</v>
       </c>
       <c r="I140" s="1">
-        <v>35899.63</v>
+        <v>20006.0</v>
       </c>
       <c r="J140" s="1">
-        <v>2.9902291547832</v>
+        <v>1.8297004855483</v>
       </c>
       <c r="K140">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.02</v>
+      </c>
+      <c r="L140">
+        <v>224.4</v>
       </c>
       <c r="M140" s="1">
-        <v>1236464.14</v>
+        <v>1113409.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1254079.24</v>
+        <v>1113633.4</v>
       </c>
       <c r="O140" s="1">
-        <v>0.69</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>434</v>
+      </c>
+      <c r="B141" t="s">
         <v>435</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.795</v>
+        <v>99.894</v>
       </c>
       <c r="E141" s="1">
-        <v>99.423</v>
+        <v>99.794</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1491345.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5580.0</v>
+        <v>500.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.37415889683474</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K141">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1496925.0</v>
+        <v>499470.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1530705.82</v>
+        <v>499470.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.85</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>436</v>
+      </c>
+      <c r="B142" t="s">
+        <v>437</v>
+      </c>
+      <c r="C142" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>107.322</v>
+      </c>
+      <c r="E142" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="I142" s="1">
+        <v>67102.32</v>
+      </c>
+      <c r="J142" s="1">
+        <v>7.0293422045384</v>
+      </c>
+      <c r="K142">
+        <v>2.96</v>
+      </c>
+      <c r="L142" t="s">
         <v>438</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>1226937.3</v>
+        <v>1021705.44</v>
       </c>
       <c r="N142" s="1">
-        <v>1235909.56</v>
+        <v>1049870.96</v>
       </c>
       <c r="O142" s="1">
-        <v>0.68</v>
+        <v>0.58</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>439</v>
+      </c>
+      <c r="B143" t="s">
+        <v>440</v>
+      </c>
+      <c r="C143" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.462</v>
+      </c>
+      <c r="E143" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>891945.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3213.0</v>
+      </c>
+      <c r="J143" s="1">
+        <v>0.36022400484335</v>
+      </c>
+      <c r="K143">
+        <v>0.89</v>
+      </c>
+      <c r="L143" t="s">
         <v>441</v>
       </c>
-      <c r="B143" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>2405592.0</v>
+        <v>895158.0</v>
       </c>
       <c r="N143" s="1">
-        <v>2423592.0</v>
+        <v>903171.7</v>
       </c>
       <c r="O143" s="1">
-        <v>1.34</v>
+        <v>0.5</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>442</v>
+      </c>
+      <c r="B144" t="s">
+        <v>443</v>
+      </c>
+      <c r="C144" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>101.631</v>
+      </c>
+      <c r="E144" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>8921.57</v>
+      </c>
+      <c r="J144" s="1">
+        <v>1.631</v>
+      </c>
+      <c r="K144">
+        <v>2.28</v>
+      </c>
+      <c r="L144" t="s">
         <v>444</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2549850.0</v>
+        <v>555921.57</v>
       </c>
       <c r="N144" s="1">
-        <v>2636805.82</v>
+        <v>568378.6</v>
       </c>
       <c r="O144" s="1">
-        <v>1.46</v>
+        <v>0.31</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>445</v>
+      </c>
+      <c r="B145" t="s">
+        <v>446</v>
+      </c>
+      <c r="C145" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="E145" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-2997.0</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-0.32905138339921</v>
+      </c>
+      <c r="K145">
+        <v>3.63</v>
+      </c>
+      <c r="L145" t="s">
         <v>447</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1109578.07</v>
+        <v>907803.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1110145.9</v>
+        <v>940464.37</v>
       </c>
       <c r="O145" s="1">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>448</v>
+      </c>
+      <c r="B146" t="s">
         <v>449</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="I146" s="1">
+        <v>16096.96</v>
+      </c>
+      <c r="J146" s="1">
+        <v>0.75004010909674</v>
+      </c>
+      <c r="K146">
+        <v>0.25</v>
+      </c>
+      <c r="L146" t="s">
         <v>450</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>459771.95</v>
+        <v>2162243.52</v>
       </c>
       <c r="N146" s="1">
-        <v>466726.06</v>
+        <v>2167608.78</v>
       </c>
       <c r="O146" s="1">
-        <v>0.26</v>
+        <v>1.19</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>451</v>
+      </c>
+      <c r="B147" t="s">
         <v>452</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>103.165</v>
+      </c>
+      <c r="E147" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="I147" s="1">
+        <v>3297.5</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.6433801113111</v>
+      </c>
+      <c r="K147">
+        <v>1.02</v>
+      </c>
+      <c r="L147" t="s">
         <v>453</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>840278.6</v>
+        <v>515825.0</v>
       </c>
       <c r="N147" s="1">
-        <v>853893.88</v>
+        <v>520939.73</v>
       </c>
       <c r="O147" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>454</v>
+      </c>
+      <c r="B148" t="s">
         <v>455</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>106.458</v>
+      </c>
+      <c r="E148" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="I148" s="1">
+        <v>50042.15</v>
+      </c>
+      <c r="J148" s="1">
+        <v>3.2351466906935</v>
+      </c>
+      <c r="K148">
+        <v>4.64</v>
+      </c>
+      <c r="L148" t="s">
         <v>456</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>1891880.0</v>
+        <v>1596870.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1895633.42</v>
+        <v>1666450.48</v>
       </c>
       <c r="O148" s="1">
-        <v>1.05</v>
+        <v>0.92</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>457</v>
+      </c>
+      <c r="B149" t="s">
+        <v>455</v>
+      </c>
+      <c r="C149" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>103.321</v>
+      </c>
+      <c r="E149" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-632.0</v>
+      </c>
+      <c r="J149" s="1">
+        <v>-0.15268798500179</v>
+      </c>
+      <c r="K149">
+        <v>4.3</v>
+      </c>
+      <c r="L149" t="s">
         <v>458</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>317223.11</v>
+        <v>413284.0</v>
       </c>
       <c r="N149" s="1">
-        <v>323698.73</v>
+        <v>430494.96</v>
       </c>
       <c r="O149" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>459</v>
+      </c>
+      <c r="B150" t="s">
+        <v>460</v>
+      </c>
+      <c r="C150" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>102.387</v>
+      </c>
+      <c r="E150" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-316.23</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-0.080999316873231</v>
+      </c>
+      <c r="K150">
+        <v>3.44</v>
+      </c>
+      <c r="L150" t="s">
         <v>461</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1455670.96</v>
+        <v>390094.47</v>
       </c>
       <c r="N150" s="1">
-        <v>1476148.56</v>
+        <v>403205.05</v>
       </c>
       <c r="O150" s="1">
-        <v>0.82</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>462</v>
+      </c>
+      <c r="B151" t="s">
+        <v>463</v>
+      </c>
+      <c r="C151" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="E151" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="I151" s="1">
+        <v>2359.94</v>
+      </c>
+      <c r="J151" s="1">
+        <v>0.37617428738106</v>
+      </c>
+      <c r="K151">
+        <v>3.21</v>
+      </c>
+      <c r="L151" t="s">
         <v>464</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1110175.0</v>
+        <v>629712.76</v>
       </c>
       <c r="N151" s="1">
-        <v>1148884.0</v>
+        <v>649939.34</v>
       </c>
       <c r="O151" s="1">
-        <v>0.63</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B152" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C152" s="1">
-        <v>952000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>107.046</v>
+        <v>95.415</v>
       </c>
       <c r="E152" s="1">
-        <v>100.27343697</v>
+        <v>99.383</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>954603.12</v>
+        <v>198766.0</v>
       </c>
       <c r="I152" s="1">
-        <v>64474.8</v>
+        <v>-7936.0</v>
       </c>
       <c r="J152" s="1">
-        <v>6.7540948326253</v>
+        <v>-3.9926345552056</v>
       </c>
       <c r="K152">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.05</v>
+      </c>
+      <c r="L152">
+        <v>104.11</v>
       </c>
       <c r="M152" s="1">
-        <v>1019077.92</v>
+        <v>190830.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1043555.1</v>
+        <v>190934.11</v>
       </c>
       <c r="O152" s="1">
-        <v>0.58</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C153" s="1">
-        <v>962000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.39</v>
+        <v>103.375</v>
       </c>
       <c r="E153" s="1">
         <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>962000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>13371.8</v>
+        <v>21532.5</v>
       </c>
       <c r="J153" s="1">
-        <v>1.39</v>
+        <v>3.375</v>
       </c>
       <c r="K153">
-        <v>2.41</v>
+        <v>3.27</v>
       </c>
       <c r="L153" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M153" s="1">
-        <v>975371.8</v>
+        <v>659532.5</v>
       </c>
       <c r="N153" s="1">
-        <v>998527.96</v>
+        <v>680368.01</v>
       </c>
       <c r="O153" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B154" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.048</v>
+        <v>90.385</v>
       </c>
       <c r="E154" s="1">
-        <v>99.105</v>
+        <v>88.621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>891945.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-513.0</v>
+        <v>10584.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.057514757075829</v>
+        <v>1.9904988659573</v>
       </c>
       <c r="K154">
-        <v>0.69</v>
+        <v>1.14</v>
       </c>
       <c r="L154" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>891432.0</v>
+        <v>542310.0</v>
       </c>
       <c r="N154" s="1">
-        <v>897682.68</v>
+        <v>549121.64</v>
       </c>
       <c r="O154" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
-        <v>547000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.183</v>
+        <v>76.618</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>547000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I155" s="1">
-        <v>6471.01</v>
+        <v>20572.0</v>
       </c>
       <c r="J155" s="1">
-        <v>1.183</v>
+        <v>3.075083334579</v>
       </c>
       <c r="K155">
-        <v>2.06</v>
+        <v>0.21</v>
       </c>
       <c r="L155" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>553471.01</v>
+        <v>689562.0</v>
       </c>
       <c r="N155" s="1">
-        <v>564715.41</v>
+        <v>691448.3</v>
       </c>
       <c r="O155" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>561000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.863</v>
+        <v>99.933</v>
       </c>
       <c r="E156" s="1">
-        <v>99.893</v>
+        <v>99.985</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>560399.73</v>
+        <v>899865.0</v>
       </c>
       <c r="I156" s="1">
-        <v>11051.7</v>
+        <v>-468.0</v>
       </c>
       <c r="J156" s="1">
-        <v>1.9721101578689</v>
+        <v>-0.052007801170176</v>
       </c>
       <c r="K156">
-        <v>1.95</v>
+        <v>2.4</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>571451.43</v>
+        <v>899397.0</v>
       </c>
       <c r="N156" s="1">
-        <v>582371.72</v>
+        <v>921033.99</v>
       </c>
       <c r="O156" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>2152000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.971</v>
+        <v>103.056</v>
       </c>
       <c r="E157" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2146146.56</v>
+        <v>700000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>5229.36</v>
+        <v>21392.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.24366276271458</v>
+        <v>3.056</v>
       </c>
       <c r="K157">
-        <v>0.05</v>
+        <v>1.87</v>
       </c>
       <c r="L157" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>2151375.92</v>
+        <v>721392.0</v>
       </c>
       <c r="N157" s="1">
-        <v>2152525.62</v>
+        <v>734467.69</v>
       </c>
       <c r="O157" s="1">
-        <v>1.19</v>
+        <v>0.4</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>102.768</v>
+        <v>100.829</v>
       </c>
       <c r="E158" s="1">
-        <v>102.5055</v>
+        <v>99.711</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>512527.5</v>
+        <v>398844.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1312.5</v>
+        <v>4472.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.25608381989259</v>
+        <v>1.1212403847118</v>
       </c>
       <c r="K158">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="L158" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>513840.0</v>
+        <v>403316.0</v>
       </c>
       <c r="N158" s="1">
-        <v>517862.26</v>
+        <v>405042.03</v>
       </c>
       <c r="O158" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>96.815</v>
+        <v>103.504</v>
       </c>
       <c r="E159" s="1">
-        <v>94.75</v>
+        <v>102.18216842</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>473750.0</v>
+        <v>1941461.2</v>
       </c>
       <c r="I159" s="1">
-        <v>10325.0</v>
+        <v>25114.8</v>
       </c>
       <c r="J159" s="1">
-        <v>2.179419525066</v>
+        <v>1.2936029831552</v>
       </c>
       <c r="K159">
-        <v>0.54</v>
+        <v>2.58</v>
       </c>
       <c r="L159" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>484075.0</v>
+        <v>1966576.0</v>
       </c>
       <c r="N159" s="1">
-        <v>486783.9</v>
+        <v>2015689.7</v>
       </c>
       <c r="O159" s="1">
-        <v>0.27</v>
+        <v>1.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
         <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>106.618</v>
+        <v>98.407</v>
       </c>
       <c r="E160" s="1">
-        <v>103.12185667</v>
+        <v>99.405</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1546827.85</v>
+        <v>596430.0</v>
       </c>
       <c r="I160" s="1">
-        <v>52442.15</v>
+        <v>-5988.0</v>
       </c>
       <c r="J160" s="1">
-        <v>3.3903029351327</v>
+        <v>-1.0039736431769</v>
       </c>
       <c r="K160">
-        <v>4.31</v>
+        <v>0.34</v>
       </c>
       <c r="L160" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>1599270.0</v>
+        <v>590442.0</v>
       </c>
       <c r="N160" s="1">
-        <v>1663990.89</v>
+        <v>592463.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.92</v>
+        <v>0.33</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>491</v>
+      </c>
+      <c r="B161" t="s">
+        <v>492</v>
+      </c>
+      <c r="C161" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="E161" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>624.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0.15497715080469</v>
+      </c>
+      <c r="K161">
+        <v>2.15</v>
+      </c>
+      <c r="L161" t="s">
         <v>493</v>
       </c>
-      <c r="B161" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>387092.19</v>
+        <v>403264.0</v>
       </c>
       <c r="N161" s="1">
-        <v>399284.19</v>
+        <v>411881.81</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
-        <v>631000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.182</v>
+        <v>95.98</v>
       </c>
       <c r="E162" s="1">
-        <v>99.422</v>
+        <v>99.237</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>627352.82</v>
+        <v>148855.5</v>
       </c>
       <c r="I162" s="1">
-        <v>-1514.4</v>
+        <v>-4885.5</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.24139526462956</v>
+        <v>-3.2820419803098</v>
       </c>
       <c r="K162">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.48</v>
+      </c>
+      <c r="L162">
+        <v>727.4</v>
       </c>
       <c r="M162" s="1">
-        <v>625838.42</v>
+        <v>143970.0</v>
       </c>
       <c r="N162" s="1">
-        <v>644828.93</v>
+        <v>144697.4</v>
       </c>
       <c r="O162" s="1">
-        <v>0.36</v>
+        <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B163" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>94.929</v>
+        <v>99.956</v>
       </c>
       <c r="E163" s="1">
-        <v>99.383</v>
+        <v>99.8956129</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>198766.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I163" s="1">
-        <v>-8908.0</v>
+        <v>374.4</v>
       </c>
       <c r="J163" s="1">
-        <v>-4.4816517915539</v>
+        <v>0.060450198981905</v>
       </c>
       <c r="K163">
-        <v>0.99</v>
+        <v>3.18</v>
       </c>
       <c r="L163" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M163" s="1">
-        <v>189858.0</v>
+        <v>619727.2</v>
       </c>
       <c r="N163" s="1">
-        <v>191841.56</v>
+        <v>639448.3</v>
       </c>
       <c r="O163" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B164" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C164" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.094</v>
+        <v>101.425</v>
       </c>
       <c r="E164" s="1">
         <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>13359.72</v>
+        <v>9975.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.094</v>
+        <v>1.425</v>
       </c>
       <c r="K164">
-        <v>3.02</v>
+        <v>0.97</v>
       </c>
       <c r="L164" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M164" s="1">
-        <v>651359.72</v>
+        <v>709975.0</v>
       </c>
       <c r="N164" s="1">
-        <v>670657.04</v>
+        <v>716778.54</v>
       </c>
       <c r="O164" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B165" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C165" s="1">
         <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>89.574</v>
+        <v>102.051</v>
       </c>
       <c r="E165" s="1">
-        <v>88.621</v>
+        <v>99.001</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>531726.0</v>
+        <v>594006.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5718.0</v>
+        <v>18300.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.0753658839327</v>
+        <v>3.0807769618489</v>
       </c>
       <c r="K165">
-        <v>1.04</v>
+        <v>2.45</v>
       </c>
       <c r="L165" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M165" s="1">
-        <v>537444.0</v>
+        <v>612306.0</v>
       </c>
       <c r="N165" s="1">
-        <v>543667.97</v>
+        <v>626977.23</v>
       </c>
       <c r="O165" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B166" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C166" s="1">
-        <v>900000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>75.378</v>
+        <v>100.159</v>
       </c>
       <c r="E166" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>668990.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>9412.0</v>
+        <v>1297.44</v>
       </c>
       <c r="J166" s="1">
-        <v>1.4068969640802</v>
+        <v>0.159</v>
       </c>
       <c r="K166">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.02</v>
+      </c>
+      <c r="L166">
+        <v>170.85</v>
       </c>
       <c r="M166" s="1">
-        <v>678402.0</v>
+        <v>817297.44</v>
       </c>
       <c r="N166" s="1">
-        <v>679881.45</v>
+        <v>817468.29</v>
       </c>
       <c r="O166" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.261</v>
+        <v>99.785</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I167" s="1">
-        <v>15827.0</v>
+        <v>4365.0</v>
       </c>
       <c r="J167" s="1">
-        <v>2.261</v>
+        <v>0.48841893252769</v>
       </c>
       <c r="K167">
-        <v>1.64</v>
+        <v>2.66</v>
       </c>
       <c r="L167" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>715827.0</v>
+        <v>898065.0</v>
       </c>
       <c r="N167" s="1">
-        <v>727277.47</v>
+        <v>922001.3</v>
       </c>
       <c r="O167" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
-        <v>400000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.602</v>
+        <v>100.993</v>
       </c>
       <c r="E168" s="1">
-        <v>99.711</v>
+        <v>99.24314075</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>398844.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I168" s="1">
-        <v>3564.0</v>
+        <v>21383.28</v>
       </c>
       <c r="J168" s="1">
-        <v>0.89358245329001</v>
+        <v>1.7632042213309</v>
       </c>
       <c r="K168">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.63</v>
+      </c>
+      <c r="L168" t="s">
+        <v>512</v>
       </c>
       <c r="M168" s="1">
-        <v>402408.0</v>
+        <v>1234134.46</v>
       </c>
       <c r="N168" s="1">
-        <v>403229.92</v>
+        <v>1254021.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.22</v>
+        <v>0.69</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B169" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C169" s="1">
-        <v>1900000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.559</v>
+        <v>103.381</v>
       </c>
       <c r="E169" s="1">
-        <v>102.18216842</v>
+        <v>99.79670175</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1941461.2</v>
+        <v>682609.44</v>
       </c>
       <c r="I169" s="1">
-        <v>26159.8</v>
+        <v>24516.6</v>
       </c>
       <c r="J169" s="1">
-        <v>1.3474284214385</v>
+        <v>3.5915999052108</v>
       </c>
       <c r="K169">
-        <v>2.31</v>
+        <v>3.08</v>
       </c>
       <c r="L169" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="M169" s="1">
-        <v>1967621.0</v>
+        <v>707126.04</v>
       </c>
       <c r="N169" s="1">
-        <v>2011438.12</v>
+        <v>728208.23</v>
       </c>
       <c r="O169" s="1">
-        <v>1.11</v>
+        <v>0.4</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B170" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C170" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.53</v>
+        <v>100.903</v>
       </c>
       <c r="E170" s="1">
-        <v>99.405</v>
+        <v>100.23</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>596430.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-11250.0</v>
+        <v>1346.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.8862230270107</v>
+        <v>0.6714556520004</v>
       </c>
       <c r="K170">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>936.99</v>
+        <v>1.8</v>
+      </c>
+      <c r="L170" t="s">
+        <v>518</v>
       </c>
       <c r="M170" s="1">
-        <v>585180.0</v>
+        <v>201806.0</v>
       </c>
       <c r="N170" s="1">
-        <v>586116.99</v>
+        <v>205401.89</v>
       </c>
       <c r="O170" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>519</v>
+      </c>
+      <c r="B171" t="s">
+        <v>520</v>
+      </c>
+      <c r="C171" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.688</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>8987.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>0.81805529132581</v>
+      </c>
+      <c r="K171">
+        <v>1.05</v>
+      </c>
+      <c r="L171" t="s">
         <v>521</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>143722.5</v>
+        <v>1107568.0</v>
       </c>
       <c r="N171" s="1">
-        <v>144404.69</v>
+        <v>1119129.3</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.62</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>522</v>
+      </c>
+      <c r="B172" t="s">
         <v>523</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>809000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>102.072</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>806136.14</v>
+      </c>
+      <c r="I172" s="1">
+        <v>19626.34</v>
+      </c>
+      <c r="J172" s="1">
+        <v>2.4346185496658</v>
+      </c>
+      <c r="K172">
+        <v>3.32</v>
+      </c>
+      <c r="L172" t="s">
         <v>524</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>615306.6</v>
+        <v>825762.48</v>
       </c>
       <c r="N172" s="1">
-        <v>633766.46</v>
+        <v>852603.55</v>
       </c>
       <c r="O172" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>525</v>
+      </c>
+      <c r="B173" t="s">
         <v>526</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>101.29</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>14552.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>1.8286736837872</v>
+      </c>
+      <c r="K173">
+        <v>3.42</v>
+      </c>
+      <c r="L173" t="s">
         <v>527</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>708533.0</v>
+        <v>810320.0</v>
       </c>
       <c r="N173" s="1">
-        <v>713744.22</v>
+        <v>837673.42</v>
       </c>
       <c r="O173" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>528</v>
+      </c>
+      <c r="B174" t="s">
         <v>529</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E174" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="I174" s="1">
+        <v>23414.89</v>
+      </c>
+      <c r="J174" s="1">
+        <v>3.2093247089928</v>
+      </c>
+      <c r="K174">
+        <v>2.52</v>
+      </c>
+      <c r="L174" t="s">
         <v>530</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>605502.0</v>
+        <v>753004.2</v>
       </c>
       <c r="N174" s="1">
-        <v>618817.07</v>
+        <v>771691.61</v>
       </c>
       <c r="O174" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>531</v>
+      </c>
+      <c r="B175" t="s">
         <v>532</v>
       </c>
-      <c r="B175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" s="1">
-        <v>981000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.197</v>
+        <v>99.528</v>
       </c>
       <c r="E175" s="1">
-        <v>100.34365341</v>
+        <v>98.41</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>984371.24</v>
+        <v>885690.0</v>
       </c>
       <c r="I175" s="1">
-        <v>18181.33</v>
+        <v>10062.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.8469993089193</v>
+        <v>1.1360634081902</v>
       </c>
       <c r="K175">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.01</v>
+      </c>
+      <c r="L175">
+        <v>83.22</v>
       </c>
       <c r="M175" s="1">
-        <v>1002552.57</v>
+        <v>895752.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1039000.08</v>
+        <v>895835.22</v>
       </c>
       <c r="O175" s="1">
-        <v>0.57</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>533</v>
+      </c>
+      <c r="B176" t="s">
+        <v>534</v>
+      </c>
+      <c r="C176" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>108.775</v>
+      </c>
+      <c r="E176" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>865920.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>4280.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>0.49427198817443</v>
+      </c>
+      <c r="K176">
+        <v>1.59</v>
+      </c>
+      <c r="L176" t="s">
         <v>535</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>895797.0</v>
+        <v>870200.0</v>
       </c>
       <c r="N176" s="1">
-        <v>918241.52</v>
+        <v>882912.33</v>
       </c>
       <c r="O176" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>536</v>
+      </c>
+      <c r="B177" t="s">
+        <v>537</v>
+      </c>
+      <c r="C177" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.06</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.51323077</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>1306672.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>7108.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>0.54397737152093</v>
+      </c>
+      <c r="K177">
+        <v>2.54</v>
+      </c>
+      <c r="L177" t="s">
         <v>538</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1006500.0</v>
+        <v>1313780.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1019239.73</v>
+        <v>1346836.51</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>539</v>
+      </c>
+      <c r="B178" t="s">
+        <v>540</v>
+      </c>
+      <c r="C178" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.084</v>
+      </c>
+      <c r="E178" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2693.6</v>
+      </c>
+      <c r="J178" s="1">
+        <v>0.18217853496426</v>
+      </c>
+      <c r="K178">
+        <v>0.08</v>
+      </c>
+      <c r="L178" t="s">
         <v>541</v>
       </c>
-      <c r="B178" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>1005910.0</v>
+        <v>1481243.2</v>
       </c>
       <c r="N178" s="1">
-        <v>1008046.99</v>
+        <v>1482419.09</v>
       </c>
       <c r="O178" s="1">
-        <v>0.56</v>
+        <v>0.82</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>542</v>
+      </c>
+      <c r="B179" t="s">
+        <v>543</v>
+      </c>
+      <c r="C179" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>90.691</v>
+      </c>
+      <c r="E179" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>27205.0</v>
+      </c>
+      <c r="J179" s="1">
+        <v>6.3824046920821</v>
+      </c>
+      <c r="K179">
+        <v>0.7</v>
+      </c>
+      <c r="L179" t="s">
         <v>544</v>
       </c>
-      <c r="B179" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>101565.0</v>
+        <v>453455.0</v>
       </c>
       <c r="N179" s="1">
-        <v>102549.59</v>
+        <v>456958.42</v>
       </c>
       <c r="O179" s="1">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>545</v>
+      </c>
+      <c r="B180" t="s">
         <v>546</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>102.953</v>
+      </c>
+      <c r="E180" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="I180" s="1">
+        <v>22957.72</v>
+      </c>
+      <c r="J180" s="1">
+        <v>3.794315887476</v>
+      </c>
+      <c r="K180">
+        <v>1.0</v>
+      </c>
+      <c r="L180" t="s">
         <v>547</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>711942.0</v>
+        <v>628013.3</v>
       </c>
       <c r="N180" s="1">
-        <v>727917.34</v>
+        <v>634092.41</v>
       </c>
       <c r="O180" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>548</v>
+      </c>
+      <c r="B181" t="s">
         <v>549</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="1">
-        <v>1222000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.143</v>
+        <v>102.886</v>
       </c>
       <c r="E181" s="1">
-        <v>99.24314075</v>
+        <v>102.939</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1212751.18</v>
+        <v>823512.0</v>
       </c>
       <c r="I181" s="1">
-        <v>10996.28</v>
+        <v>-424.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.90672185534381</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K181">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.05</v>
+      </c>
+      <c r="L181">
+        <v>397.26</v>
       </c>
       <c r="M181" s="1">
-        <v>1223747.46</v>
+        <v>823088.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1241148.41</v>
+        <v>823485.26</v>
       </c>
       <c r="O181" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>550</v>
+      </c>
+      <c r="B182" t="s">
+        <v>551</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.861</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-11700.0</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-0.89320272724566</v>
+      </c>
+      <c r="K182">
+        <v>1.65</v>
+      </c>
+      <c r="L182" t="s">
         <v>552</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>209853.28</v>
+        <v>1298193.0</v>
       </c>
       <c r="N182" s="1">
-        <v>210280.68</v>
+        <v>1319589.58</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.73</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>553</v>
+      </c>
+      <c r="B183" t="s">
         <v>554</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>103.873</v>
+      </c>
+      <c r="E183" s="1">
+        <v>100.350185</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>200700.37</v>
+      </c>
+      <c r="I183" s="1">
+        <v>7045.63</v>
+      </c>
+      <c r="J183" s="1">
+        <v>3.5105216796561</v>
+      </c>
+      <c r="K183">
+        <v>3.07</v>
+      </c>
+      <c r="L183" t="s">
         <v>555</v>
       </c>
-      <c r="C183" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>704520.0</v>
+        <v>207746.0</v>
       </c>
       <c r="N183" s="1">
-        <v>724056.16</v>
+        <v>213889.84</v>
       </c>
       <c r="O183" s="1">
-        <v>0.4</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>556</v>
+      </c>
+      <c r="B184" t="s">
         <v>557</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>103.403</v>
+      </c>
+      <c r="E184" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="I184" s="1">
+        <v>10304.25</v>
+      </c>
+      <c r="J184" s="1">
+        <v>3.4358408794792</v>
+      </c>
+      <c r="K184">
+        <v>1.3</v>
+      </c>
+      <c r="L184" t="s">
         <v>558</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>372549.3</v>
+        <v>310209.0</v>
       </c>
       <c r="N184" s="1">
-        <v>375131.16</v>
+        <v>314094.62</v>
       </c>
       <c r="O184" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>559</v>
+      </c>
+      <c r="B185" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C185" s="1">
         <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.583</v>
+        <v>106.776</v>
       </c>
       <c r="E185" s="1">
-        <v>100.23</v>
+        <v>104.45</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>200460.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I185" s="1">
-        <v>706.0</v>
+        <v>4652.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.3521899630849</v>
+        <v>2.2269028243179</v>
       </c>
       <c r="K185">
-        <v>1.57</v>
+        <v>3.55</v>
       </c>
       <c r="L185" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="M185" s="1">
-        <v>201166.0</v>
+        <v>213552.0</v>
       </c>
       <c r="N185" s="1">
-        <v>204309.84</v>
+        <v>220654.74</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>562</v>
+      </c>
+      <c r="B186" t="s">
         <v>563</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="I186" s="1">
+        <v>3410.5</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.36048157929089</v>
+      </c>
+      <c r="K186">
+        <v>1.81</v>
+      </c>
+      <c r="L186" t="s">
         <v>564</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1106523.0</v>
+        <v>949506.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1115515.12</v>
+        <v>966684.08</v>
       </c>
       <c r="O186" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187" t="s">
         <v>566</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>104.491</v>
+      </c>
+      <c r="E187" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>10353.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>1.4357550576632</v>
+      </c>
+      <c r="K187">
+        <v>4.19</v>
+      </c>
+      <c r="L187" t="s">
         <v>567</v>
       </c>
-      <c r="C187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>819678.8</v>
+        <v>731437.0</v>
       </c>
       <c r="N187" s="1">
-        <v>844813.21</v>
+        <v>760769.88</v>
       </c>
       <c r="O187" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>568</v>
+      </c>
+      <c r="B188" t="s">
+        <v>566</v>
+      </c>
+      <c r="C188" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.891</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-85.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-0.01701565440205</v>
+      </c>
+      <c r="K188">
+        <v>0.27</v>
+      </c>
+      <c r="L188" t="s">
         <v>569</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>811384.0</v>
+        <v>499455.0</v>
       </c>
       <c r="N188" s="1">
-        <v>836808.66</v>
+        <v>500800.49</v>
       </c>
       <c r="O188" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>570</v>
+      </c>
+      <c r="B189" t="s">
+        <v>571</v>
+      </c>
+      <c r="C189" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>106.205</v>
+      </c>
+      <c r="E189" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-2765.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.37054409005629</v>
+      </c>
+      <c r="K189">
+        <v>1.54</v>
+      </c>
+      <c r="L189" t="s">
         <v>572</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>747091.02</v>
+        <v>743435.0</v>
       </c>
       <c r="N189" s="1">
-        <v>764215.23</v>
+        <v>754193.9</v>
       </c>
       <c r="O189" s="1">
         <v>0.42</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>573</v>
+      </c>
+      <c r="B190" t="s">
+        <v>574</v>
+      </c>
+      <c r="C190" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>102.156</v>
+      </c>
+      <c r="E190" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>14380.52</v>
+      </c>
+      <c r="J190" s="1">
+        <v>2.156</v>
+      </c>
+      <c r="K190">
+        <v>0.39</v>
+      </c>
+      <c r="L190" t="s">
         <v>575</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>882009.0</v>
+        <v>681380.52</v>
       </c>
       <c r="N190" s="1">
-        <v>910636.4</v>
+        <v>683958.06</v>
       </c>
       <c r="O190" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>576</v>
+      </c>
+      <c r="B191" t="s">
+        <v>577</v>
+      </c>
+      <c r="C191" s="1">
+        <v>727000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>102.618</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.79727373</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>725526.18</v>
+      </c>
+      <c r="I191" s="1">
+        <v>20506.68</v>
+      </c>
+      <c r="J191" s="1">
+        <v>2.8264562417307</v>
+      </c>
+      <c r="K191">
+        <v>3.58</v>
+      </c>
+      <c r="L191" t="s">
         <v>578</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>864144.0</v>
+        <v>746032.86</v>
       </c>
       <c r="N191" s="1">
-        <v>874445.37</v>
+        <v>772064.96</v>
       </c>
       <c r="O191" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>579</v>
+      </c>
+      <c r="B192" t="s">
+        <v>580</v>
+      </c>
+      <c r="C192" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>103.81</v>
+      </c>
+      <c r="E192" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>9448.8</v>
+      </c>
+      <c r="J192" s="1">
+        <v>3.81</v>
+      </c>
+      <c r="K192">
+        <v>3.59</v>
+      </c>
+      <c r="L192" t="s">
         <v>581</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>1308593.0</v>
+        <v>257448.8</v>
       </c>
       <c r="N192" s="1">
-        <v>1339004.99</v>
+        <v>266344.1</v>
       </c>
       <c r="O192" s="1">
-        <v>0.74</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B193" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C193" s="1">
         <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>90.146</v>
+        <v>104.289</v>
       </c>
       <c r="E193" s="1">
-        <v>85.25</v>
+        <v>99.660226</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>426250.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I193" s="1">
-        <v>24480.0</v>
+        <v>23143.87</v>
       </c>
       <c r="J193" s="1">
-        <v>5.7431085043988</v>
+        <v>4.6445549902726</v>
       </c>
       <c r="K193">
-        <v>0.66</v>
+        <v>2.97</v>
       </c>
       <c r="L193" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="M193" s="1">
-        <v>450730.0</v>
+        <v>521445.0</v>
       </c>
       <c r="N193" s="1">
-        <v>454007.4</v>
+        <v>536306.3</v>
       </c>
       <c r="O193" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>585</v>
+      </c>
+      <c r="B194" t="s">
+        <v>586</v>
+      </c>
+      <c r="C194" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>559000.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1414.27</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0.253</v>
+      </c>
+      <c r="K194">
+        <v>1.73</v>
+      </c>
+      <c r="L194" t="s">
         <v>587</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>625426.9</v>
+        <v>560414.27</v>
       </c>
       <c r="N194" s="1">
-        <v>630127.24</v>
+        <v>570099.52</v>
       </c>
       <c r="O194" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>588</v>
+      </c>
+      <c r="B195" t="s">
+        <v>589</v>
+      </c>
+      <c r="C195" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.773</v>
+      </c>
+      <c r="E195" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>2406.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0.29065764009191</v>
+      </c>
+      <c r="K195">
+        <v>4.01</v>
+      </c>
+      <c r="L195" t="s">
         <v>590</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>1286389.0</v>
+        <v>830184.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1305141.05</v>
+        <v>862227.84</v>
       </c>
       <c r="O195" s="1">
-        <v>0.72</v>
+        <v>0.48</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>591</v>
+      </c>
+      <c r="B196" t="s">
+        <v>592</v>
+      </c>
+      <c r="C196" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="E196" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>15280.0</v>
+      </c>
+      <c r="J196" s="1">
+        <v>1.9196944570079</v>
+      </c>
+      <c r="K196">
+        <v>1.79</v>
+      </c>
+      <c r="L196" t="s">
         <v>593</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>206818.0</v>
+        <v>811240.0</v>
       </c>
       <c r="N196" s="1">
-        <v>212509.78</v>
+        <v>825593.42</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B197" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C197" s="1">
         <v>300000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.279</v>
+        <v>105.873</v>
       </c>
       <c r="E197" s="1">
-        <v>99.96825</v>
+        <v>105.92</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>299904.75</v>
+        <v>317760.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9932.25</v>
+        <v>-141.0</v>
       </c>
       <c r="J197" s="1">
-        <v>3.3118014969753</v>
+        <v>-0.044373111782477</v>
       </c>
       <c r="K197">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="L197" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="M197" s="1">
-        <v>309837.0</v>
+        <v>317619.0</v>
       </c>
       <c r="N197" s="1">
-        <v>313021.93</v>
+        <v>328920.37</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>597</v>
+      </c>
+      <c r="B198" t="s">
+        <v>598</v>
+      </c>
+      <c r="C198" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>102.304</v>
+      </c>
+      <c r="E198" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="I198" s="1">
+        <v>12848.16</v>
+      </c>
+      <c r="J198" s="1">
+        <v>1.1721413354217</v>
+      </c>
+      <c r="K198">
+        <v>2.49</v>
+      </c>
+      <c r="L198" t="s">
         <v>599</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>211968.0</v>
+        <v>1108975.36</v>
       </c>
       <c r="N198" s="1">
-        <v>218558.41</v>
+        <v>1135926.87</v>
       </c>
       <c r="O198" s="1">
-        <v>0.12</v>
+        <v>0.63</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="B199" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="C199" s="1">
-        <v>950000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.235</v>
+        <v>100.803</v>
       </c>
       <c r="E199" s="1">
-        <v>99.589</v>
+        <v>100.19914286</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>946095.5</v>
+        <v>7013.94</v>
       </c>
       <c r="I199" s="1">
-        <v>-3363.0</v>
+        <v>42.27</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.35546094448182</v>
+        <v>0.60265699449953</v>
       </c>
       <c r="K199">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>1.36</v>
+      </c>
+      <c r="L199">
+        <v>94.93</v>
       </c>
       <c r="M199" s="1">
-        <v>942732.5</v>
+        <v>7056.21</v>
       </c>
       <c r="N199" s="1">
-        <v>958192.77</v>
+        <v>7151.14</v>
       </c>
       <c r="O199" s="1">
-        <v>0.53</v>
+        <v>0.0</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B200" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C200" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>104.485</v>
+        <v>99.952</v>
       </c>
       <c r="E200" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>721084.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>10311.0</v>
+        <v>-384.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.4299304935347</v>
+        <v>-0.048</v>
       </c>
       <c r="K200">
-        <v>3.9</v>
+        <v>0.39</v>
       </c>
       <c r="L200" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M200" s="1">
-        <v>731395.0</v>
+        <v>799616.0</v>
       </c>
       <c r="N200" s="1">
-        <v>758723.77</v>
+        <v>802744.81</v>
       </c>
       <c r="O200" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B201" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C201" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>106.034</v>
+        <v>97.203</v>
       </c>
       <c r="E201" s="1">
-        <v>106.6</v>
+        <v>97.25</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>746200.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-3962.0</v>
+        <v>-423.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.53095684803002</v>
+        <v>-0.048329048843188</v>
       </c>
       <c r="K201">
-        <v>1.28</v>
+        <v>2.14</v>
       </c>
       <c r="L201" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="M201" s="1">
-        <v>742238.0</v>
+        <v>874827.0</v>
       </c>
       <c r="N201" s="1">
-        <v>751203.75</v>
+        <v>894121.52</v>
       </c>
       <c r="O201" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B202" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="C202" s="1">
-        <v>667000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.687</v>
+        <v>101.947</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>99.33133333</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>667000.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I202" s="1">
-        <v>11252.29</v>
+        <v>23541.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.687</v>
+        <v>2.6332744954596</v>
       </c>
       <c r="K202">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>957.37</v>
+        <v>2.55</v>
+      </c>
+      <c r="L202" t="s">
+        <v>610</v>
       </c>
       <c r="M202" s="1">
-        <v>678252.29</v>
+        <v>917523.0</v>
       </c>
       <c r="N202" s="1">
-        <v>679209.66</v>
+        <v>940442.18</v>
       </c>
       <c r="O202" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B203" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="C203" s="1">
-        <v>333000.0</v>
+        <v>1287000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.696</v>
+        <v>100.36</v>
       </c>
       <c r="E203" s="1">
-        <v>99.572</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>331574.76</v>
+        <v>1287000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>7072.92</v>
+        <v>4633.2</v>
       </c>
       <c r="J203" s="1">
-        <v>2.1331297955248</v>
+        <v>0.36</v>
       </c>
       <c r="K203">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="L203">
-        <v>734.42</v>
+        <v>598.89</v>
       </c>
       <c r="M203" s="1">
-        <v>338647.68</v>
+        <v>1291633.2</v>
       </c>
       <c r="N203" s="1">
-        <v>339382.1</v>
+        <v>1292232.09</v>
       </c>
       <c r="O203" s="1">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>613</v>
+      </c>
+      <c r="B204" t="s">
+        <v>614</v>
+      </c>
+      <c r="C204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>84.567</v>
+      </c>
+      <c r="E204" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>31740.0</v>
+      </c>
+      <c r="J204" s="1">
+        <v>4.3517425479494</v>
+      </c>
+      <c r="K204">
+        <v>0.37</v>
+      </c>
+      <c r="L204" t="s">
         <v>615</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>742150.68</v>
+        <v>761103.0</v>
       </c>
       <c r="N204" s="1">
-        <v>766555.77</v>
+        <v>764413.27</v>
       </c>
       <c r="O204" s="1">
         <v>0.42</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>616</v>
+      </c>
+      <c r="B205" t="s">
+        <v>617</v>
+      </c>
+      <c r="C205" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E205" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I205" s="1">
+        <v>18319.35</v>
+      </c>
+      <c r="J205" s="1">
+        <v>3.0601171488485</v>
+      </c>
+      <c r="K205">
+        <v>3.39</v>
+      </c>
+      <c r="L205" t="s">
         <v>618</v>
       </c>
-      <c r="B205" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M205" s="1">
-        <v>255072.96</v>
+        <v>616968.0</v>
       </c>
       <c r="N205" s="1">
-        <v>263348.97</v>
+        <v>637310.47</v>
       </c>
       <c r="O205" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>619</v>
+      </c>
+      <c r="B206" t="s">
+        <v>620</v>
+      </c>
+      <c r="C206" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.489</v>
+      </c>
+      <c r="E206" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>3912.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>0.489</v>
+      </c>
+      <c r="K206">
+        <v>1.46</v>
+      </c>
+      <c r="L206" t="s">
         <v>621</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>519865.0</v>
+        <v>803912.0</v>
       </c>
       <c r="N206" s="1">
-        <v>533483.15</v>
+        <v>815591.06</v>
       </c>
       <c r="O206" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>622</v>
+      </c>
+      <c r="B207" t="s">
+        <v>623</v>
+      </c>
+      <c r="C207" s="1">
+        <v>-24000000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>11.41705554</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-2516760.03</v>
+      </c>
+      <c r="J207" s="1">
+        <v>0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" t="s">
         <v>624</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>559167.7</v>
+        <v>-2516760.03</v>
       </c>
       <c r="N207" s="1">
-        <v>567787.57</v>
+        <v>-2740093.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.31</v>
+        <v>-1.51</v>
       </c>
       <c r="P207">
-        <v>1</v>
-[...698 lines deleted...]
-      <c r="P221">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>