--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1821 +118,1854 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...14 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>13 544.52</t>
+    <t>14 982.88</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 369.52</t>
+    <t>2 133.90</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 889.20</t>
+    <t>10 712.62</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>30 512.33</t>
+    <t>32 945.21</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>14 100.00</t>
+    <t>18 735.62</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>11 172.95</t>
+    <t>14 255.14</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 495.89</t>
+    <t>9 073.97</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>27 184.93</t>
+    <t>29 847.95</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>6 924.98</t>
+    <t>7 690.87</t>
   </si>
   <si>
     <t>DE000A4DFLN3</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2055</t>
   </si>
   <si>
-    <t>23 708.88</t>
+    <t>26 331.07</t>
   </si>
   <si>
     <t>DE000A3E5TR0</t>
   </si>
   <si>
     <t>ALLIANZ SE PERP</t>
   </si>
   <si>
-    <t>17 266.85</t>
+    <t>18 634.52</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>15 945.21</t>
+    <t>17 260.27</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>13 844.18</t>
+    <t>15 200.34</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 646.58</t>
+    <t>15 830.14</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>13 002.74</t>
+    <t>5 254.79</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 662.53</t>
+  </si>
+  <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>1 780.82</t>
-[...8 lines deleted...]
-    <t>9 665.75</t>
+    <t>2 602.74</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>19 282.19</t>
+    <t>20 958.90</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>47 273.97</t>
+    <t>51 186.30</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>30 427.66</t>
+    <t>32 731.33</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>7 877.40</t>
+    <t>10 926.71</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>24 094.52</t>
+    <t>28 795.89</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>25 530.68</t>
+    <t>28 505.13</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 840.92</t>
+    <t>4 485.55</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 348.90</t>
+    <t>3 695.34</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>4 290.41</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>2 122.77</t>
+    <t>3 335.78</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>5 168.84</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>11 743.15</t>
+    <t>13 962.33</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
+    <t>1 647.00</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>22 352.05</t>
+    <t>24 423.29</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
+    <t>3 750.00</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>4 876.40</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>12 807.35</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>10 952.50</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>7 604.11</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>12 098.70</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>11 206.85</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>4 299.66</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>38 706.16</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>10 416.09</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>25 203.44</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>15 226.03</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>16 532.97</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>16 657.53</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>1 862.67</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>5 623.97</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>1 446.58</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>10 191.78</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>10 730.28</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>17 596.23</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>9 586.64</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>13 731.51</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>4 034.59</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>58 724.32</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>23 373.29</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>8 194.10</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>8 656.16</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>38 356.16</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>29 043.49</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>26 626.71</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>20 613.70</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>38 792.47</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>14 749.32</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>24 669.37</t>
+  </si>
+  <si>
+    <t>FR0013236544</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 3.5 09/02/2029</t>
+  </si>
+  <si>
+    <t>2 819.18</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 091.78</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>5 128.77</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>11 715.41</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>26 373.70</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>51 794.52</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 405.48</t>
+  </si>
+  <si>
+    <t>XS3032045471</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG 3 24/03/2030</t>
+  </si>
+  <si>
+    <t>16 155.62</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 008.56</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 854.79</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>10 513.70</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>18 353.42</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 488.81</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 686.37</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>11 486.09</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>25 267.02</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>25 265.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
     <t>2 517.12</t>
   </si>
   <si>
-    <t>XS2705604234</t>
-[...463 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>6 317.47</t>
+    <t>8 080.48</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>19 754.79</t>
+    <t>23 190.41</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>16 625.34</t>
+    <t>18 154.11</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>35 579.66</t>
+    <t>38 534.37</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>16 375.68</t>
+    <t>17 929.11</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>8 976.99</t>
+    <t>10 229.59</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 270.55</t>
+    <t>6 602.05</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>12 926.03</t>
+    <t>13 846.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 312.33</t>
+    <t>4 841.10</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>5 640.41</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>35 408.22</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>11 946.58</t>
+    <t>13 623.29</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 219.89</t>
+    <t>5 588.50</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>5 859.76</t>
+    <t>7 514.28</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 884.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>6 734.59</t>
+    <t>7 679.79</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>4 206.26</t>
+    <t>5 315.60</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 723.29</t>
+    <t>3 183.56</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>42 518.84</t>
+    <t>46 340.75</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
+    <t>2 106.16</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>12 760.27</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>2 610.00</t>
+    <t>6 090.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>37 049.66</t>
+    <t>40 214.04</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>10 189.15</t>
+    <t>11 830.36</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 443.84</t>
+    <t>8 021.92</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>11 405.37</t>
+    <t>12 446.17</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>34 471.58</t>
+    <t>38 803.08</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>21 902.05</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>20 914.04</t>
+    <t>23 974.64</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>15 646.44</t>
+    <t>16 774.11</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>26 753.42</t>
+    <t>28 824.66</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>3 172.09</t>
+    <t>4 148.12</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 282.07</t>
+    <t>4 700.91</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>74 021.92</t>
+    <t>44 246.58</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>20 001.37</t>
+    <t>23 058.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>1 898.63</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 147.26</t>
+    <t>2 393.84</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>14 691.95</t>
+    <t>15 891.29</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>21 477.05</t>
+    <t>23 260.62</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>20 619.23</t>
+    <t>23 896.46</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>36 493.15</t>
+    <t>1 972.60</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>11 752.40</t>
+    <t>14 785.27</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>6 657.53</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 508.17</t>
+    <t>4 798.73</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>92 915.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>1 348.60</t>
+    <t>2 200.35</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 941.15</t>
+    <t>9 017.91</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 356.16</t>
+    <t>5 013.70</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>23 563.27</t>
+    <t>26 929.45</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>2 917.20</t>
+  </si>
+  <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>28 165.52</t>
+    <t>1 814.10</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>24 290.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>12 457.03</t>
+    <t>13 779.90</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>32 661.37</t>
+    <t>1 550.96</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 365.26</t>
+    <t>9 964.05</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 114.73</t>
+    <t>6 306.51</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>69 580.48</t>
+    <t>74 881.85</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>17 210.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>13 110.58</t>
+    <t>14 112.66</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>20 226.58</t>
+    <t>1 067.51</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>20 835.51</t>
+    <t>22 513.53</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>6 811.64</t>
+    <t>7 452.74</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 886.30</t>
+    <t>2 330.14</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>21 636.99</t>
+    <t>23 634.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>13 075.69</t>
+    <t>14 848.67</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>49 113.70</t>
+    <t>54 891.78</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>2 021.92</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 617.81</t>
+    <t>9 505.48</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>19 721.10</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>6 803.54</t>
+    <t>8 540.61</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>14 671.23</t>
+    <t>16 150.68</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>2 221.00</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>23 936.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>19 886.79</t>
+    <t>22 598.63</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>21 082.19</t>
+    <t>22 768.77</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>3 595.89</t>
+    <t>4 089.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>11 561.30</t>
+    <t>14 364.04</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>26 841.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>27 353.42</t>
+    <t>29 457.53</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>18 687.41</t>
+    <t>20 392.73</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
+    <t>2 080.48</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>1 100.34</t>
+  </si>
+  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>12 712.33</t>
+    <t>15 342.47</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>33 056.51</t>
+    <t>35 941.44</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 583.22</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 304.11</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 524.32</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>6 636.99</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>4 650.00</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>7 661.64</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>19 052.05</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>31 519.18</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>2 744.79</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>12 715.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 175.89</t>
-[...92 lines deleted...]
-    <t>10 758.90</t>
+    <t>4 703.56</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 577.54</t>
+    <t>4 345.00</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>26 032.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 895.30</t>
+    <t>9 570.90</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>14 861.30</t>
+    <t>16 217.47</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>9 685.25</t>
+    <t>10 847.48</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>32 043.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 353.42</t>
+    <t>16 391.78</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>11 301.37</t>
+    <t>12 386.30</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>26 951.51</t>
+    <t>29 624.38</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 128.81</t>
+    <t>4 693.22</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>19 294.52</t>
+    <t>20 773.97</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>22 919.18</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>24 842.47</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 310.27</t>
+    <t>3 754.11</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 679.06</t>
-[...8 lines deleted...]
-    <t>-223 333.30</t>
+    <t>13 337.62</t>
+  </si>
+  <si>
+    <t>CDS-00108115</t>
+  </si>
+  <si>
+    <t>PAR20260313050136026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2296,212 +2329,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7083</v>
+        <v>311.7014</v>
       </c>
       <c r="D2">
-        <v>6506.37</v>
+        <v>6386.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2028090.14</v>
+        <v>1990585.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2028090.14</v>
+        <v>1990585.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3850.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D3">
-        <v>11597.26</v>
+        <v>11383.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>44649459.12</v>
+        <v>41627813.77</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>44649459.12</v>
+        <v>41627813.77</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1103127.4362</v>
+        <v>1103709.2036</v>
       </c>
       <c r="D4">
-        <v>114.07</v>
+        <v>111.99</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>125842497.25</v>
+        <v>123607792.63</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>125842497.25</v>
+        <v>123607792.63</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>83831.0187</v>
+        <v>89566.2936</v>
       </c>
       <c r="D5">
-        <v>103.97</v>
+        <v>102.02</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>8716186.98</v>
+        <v>9138311.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>8716186.98</v>
+        <v>9138311.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>100.95</v>
+        <v>99.06</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>191906.72</v>
+        <v>188317.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>191906.72</v>
+        <v>188317.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P207"/>
+  <dimension ref="A1:P211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O207" sqref="O207"/>
+      <selection activeCell="O211" sqref="O211"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2520,10339 +2553,10539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1308.0</v>
+        <v>578.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.7</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.5931345566</v>
+        <v>4780.855467128</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6247783.82</v>
+        <v>2763334.46</v>
       </c>
       <c r="I2" s="1">
-        <v>2755.78</v>
+        <v>2268.38</v>
       </c>
       <c r="J2" s="1">
-        <v>0.044108120245428</v>
+        <v>0.082088506940995</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6250539.6</v>
+        <v>2765602.84</v>
       </c>
       <c r="N2" s="1">
-        <v>6250539.6</v>
+        <v>2765602.84</v>
       </c>
       <c r="O2" s="1">
-        <v>3.45</v>
+        <v>1.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>12.0</v>
+        <v>90.0</v>
       </c>
       <c r="D3" s="1">
-        <v>117.14</v>
+        <v>115.74</v>
       </c>
       <c r="E3" s="1">
-        <v>116.57</v>
+        <v>116.478</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>6840.0</v>
+        <v>-66420.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6840.0</v>
+        <v>-66420.0</v>
       </c>
       <c r="N3" s="1">
-        <v>6840.0</v>
+        <v>-66420.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>-19.0</v>
       </c>
       <c r="D4" s="1">
-        <v>129.63</v>
+        <v>125.97</v>
       </c>
       <c r="E4" s="1">
-        <v>128.63</v>
+        <v>129.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-19000.0</v>
+        <v>58330.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-19000.0</v>
+        <v>58330.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-19000.0</v>
+        <v>58330.0</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>-64.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>123.58</v>
+        <v>101.056</v>
       </c>
       <c r="E5" s="1">
-        <v>121.25</v>
+        <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>0.0</v>
+        <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-149120.0</v>
+        <v>7110.0</v>
       </c>
       <c r="J5" s="1">
-        <v>0</v>
+        <v>1.427223638517</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.0</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>-149120.0</v>
+        <v>505280.0</v>
       </c>
       <c r="N5" s="1">
-        <v>-149120.0</v>
+        <v>520262.88</v>
       </c>
       <c r="O5" s="1">
-        <v>-0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.668</v>
+        <v>100.779</v>
       </c>
       <c r="E6" s="1">
-        <v>99.634</v>
+        <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>498170.0</v>
+        <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>20170.0</v>
+        <v>4800.0</v>
       </c>
       <c r="J6" s="1">
-        <v>4.0488186763555</v>
+        <v>1.6132447393097</v>
       </c>
       <c r="K6">
-        <v>2.71</v>
+        <v>0.71</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>518340.0</v>
+        <v>302337.0</v>
       </c>
       <c r="N6" s="1">
-        <v>531884.52</v>
+        <v>304470.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.291</v>
+        <v>106.503</v>
       </c>
       <c r="E7" s="1">
-        <v>99.179</v>
+        <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>297537.0</v>
+        <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>12336.0</v>
+        <v>30843.54</v>
       </c>
       <c r="J7" s="1">
-        <v>4.146038980026</v>
+        <v>6.2408996061947</v>
       </c>
       <c r="K7">
-        <v>0.46</v>
+        <v>2.17</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>309873.0</v>
+        <v>525059.79</v>
       </c>
       <c r="N7" s="1">
-        <v>311242.52</v>
+        <v>535772.41</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>493000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.471</v>
+        <v>101.252</v>
       </c>
       <c r="E8" s="1">
-        <v>100.24670385</v>
+        <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>494216.25</v>
+        <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>50405.78</v>
+        <v>10751.58</v>
       </c>
       <c r="J8" s="1">
-        <v>10.199134488192</v>
+        <v>1.3451843633925</v>
       </c>
       <c r="K8">
-        <v>1.8</v>
+        <v>4.12</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>544622.03</v>
+        <v>810016.0</v>
       </c>
       <c r="N8" s="1">
-        <v>553511.23</v>
+        <v>842961.21</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>104.69</v>
+        <v>98.599</v>
       </c>
       <c r="E9" s="1">
-        <v>99.9080525</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>799264.42</v>
+        <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>38255.58</v>
+        <v>-16812.0</v>
       </c>
       <c r="J9" s="1">
-        <v>4.7863484277206</v>
+        <v>-1.401</v>
       </c>
       <c r="K9">
-        <v>3.81</v>
+        <v>1.56</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>837520.0</v>
+        <v>1183188.0</v>
       </c>
       <c r="N9" s="1">
-        <v>868032.33</v>
+        <v>1201923.62</v>
       </c>
       <c r="O9" s="1">
-        <v>0.48</v>
+        <v>0.68</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1200000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>102.565</v>
+        <v>97.521</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1200000.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>30780.0</v>
+        <v>-22612.5</v>
       </c>
       <c r="J10" s="1">
-        <v>2.565</v>
+        <v>-1.8212020537602</v>
       </c>
       <c r="K10">
-        <v>1.18</v>
+        <v>1.14</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1230780.0</v>
+        <v>1219012.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1244880.0</v>
+        <v>1233267.64</v>
       </c>
       <c r="O10" s="1">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.143</v>
+        <v>96.474</v>
       </c>
       <c r="E11" s="1">
-        <v>99.33</v>
+        <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1241625.0</v>
+        <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>10162.5</v>
+        <v>-22232.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.81848384173966</v>
+        <v>-2.7999153677974</v>
       </c>
       <c r="K11">
-        <v>0.89</v>
+        <v>1.13</v>
       </c>
       <c r="L11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>1251787.5</v>
+        <v>771792.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1262960.45</v>
+        <v>780865.97</v>
       </c>
       <c r="O11" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>800000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.916</v>
+        <v>100.022</v>
       </c>
       <c r="E12" s="1">
-        <v>99.253</v>
+        <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>794024.0</v>
+        <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>-2696.0</v>
+        <v>580.89</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.33953633643316</v>
+        <v>0.067030163573608</v>
       </c>
       <c r="K12">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>791328.0</v>
+        <v>867190.74</v>
       </c>
       <c r="N12" s="1">
-        <v>798823.89</v>
+        <v>867190.74</v>
       </c>
       <c r="O12" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="1">
         <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>103.926</v>
+        <v>100.979</v>
       </c>
       <c r="E13" s="1">
         <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>27617.67</v>
+        <v>1094.67</v>
       </c>
       <c r="J13" s="1">
-        <v>3.0425441393128</v>
+        <v>0.12059604568313</v>
       </c>
       <c r="K13">
-        <v>3.02</v>
+        <v>3.32</v>
       </c>
       <c r="L13" t="s">
         <v>63</v>
       </c>
       <c r="M13" s="1">
-        <v>935334.0</v>
+        <v>908811.0</v>
       </c>
       <c r="N13" s="1">
-        <v>962518.93</v>
+        <v>938658.95</v>
       </c>
       <c r="O13" s="1">
         <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>113.074</v>
+        <v>109.519</v>
       </c>
       <c r="E14" s="1">
         <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>25322.29</v>
+        <v>18212.29</v>
       </c>
       <c r="J14" s="1">
-        <v>12.609087750767</v>
+        <v>9.0687044004475</v>
       </c>
       <c r="K14">
-        <v>3.46</v>
+        <v>3.85</v>
       </c>
       <c r="L14" t="s">
         <v>66</v>
       </c>
       <c r="M14" s="1">
-        <v>226148.0</v>
+        <v>219038.0</v>
       </c>
       <c r="N14" s="1">
-        <v>233072.98</v>
+        <v>226728.87</v>
       </c>
       <c r="O14" s="1">
         <v>0.13</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="1">
         <v>900000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.644</v>
+        <v>100.8</v>
       </c>
       <c r="E15" s="1">
         <v>100.021</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>900189.0</v>
       </c>
       <c r="I15" s="1">
-        <v>41607.0</v>
+        <v>7011.0</v>
       </c>
       <c r="J15" s="1">
-        <v>4.6220293738315</v>
+        <v>0.77883644434669</v>
       </c>
       <c r="K15">
-        <v>2.63</v>
+        <v>2.93</v>
       </c>
       <c r="L15" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="1">
-        <v>941796.0</v>
+        <v>907200.0</v>
       </c>
       <c r="N15" s="1">
-        <v>965504.88</v>
+        <v>933531.07</v>
       </c>
       <c r="O15" s="1">
         <v>0.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.153</v>
+        <v>86.465</v>
       </c>
       <c r="E16" s="1">
         <v>77.49666625</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>619973.33</v>
       </c>
       <c r="I16" s="1">
-        <v>101250.67</v>
+        <v>71746.67</v>
       </c>
       <c r="J16" s="1">
-        <v>16.331455741814</v>
+        <v>11.572541354319</v>
       </c>
       <c r="K16">
-        <v>2.16</v>
+        <v>2.33</v>
       </c>
       <c r="L16" t="s">
         <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>721224.0</v>
+        <v>691720.0</v>
       </c>
       <c r="N16" s="1">
-        <v>738490.85</v>
+        <v>710354.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="1">
         <v>400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.007</v>
+        <v>104.505</v>
       </c>
       <c r="E17" s="1">
         <v>106.6386</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>426554.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-2526.4</v>
+        <v>-8534.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.59228084389705</v>
+        <v>-2.0007764543045</v>
       </c>
       <c r="K17">
-        <v>3.99</v>
+        <v>4.32</v>
       </c>
       <c r="L17" t="s">
         <v>75</v>
       </c>
       <c r="M17" s="1">
-        <v>424028.0</v>
+        <v>418020.0</v>
       </c>
       <c r="N17" s="1">
-        <v>439973.21</v>
+        <v>435280.27</v>
       </c>
       <c r="O17" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" s="1">
         <v>300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>109.173</v>
+        <v>107.915</v>
       </c>
       <c r="E18" s="1">
         <v>111.15333333</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>333460.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-5941.0</v>
+        <v>-9715.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.7816229832664</v>
+        <v>-2.9133929106939</v>
       </c>
       <c r="K18">
-        <v>4.61</v>
+        <v>5.07</v>
       </c>
       <c r="L18" t="s">
         <v>78</v>
       </c>
       <c r="M18" s="1">
-        <v>327519.0</v>
+        <v>323745.0</v>
       </c>
       <c r="N18" s="1">
-        <v>341363.18</v>
+        <v>338945.34</v>
       </c>
       <c r="O18" s="1">
         <v>0.19</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" s="1">
         <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.215</v>
+        <v>97.138</v>
       </c>
       <c r="E19" s="1">
         <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-1308.0</v>
+        <v>-13770.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.21924310842477</v>
+        <v>-2.3080868524534</v>
       </c>
       <c r="K19">
-        <v>2.44</v>
+        <v>2.64</v>
       </c>
       <c r="L19" t="s">
         <v>81</v>
       </c>
       <c r="M19" s="1">
-        <v>595290.0</v>
+        <v>582828.0</v>
       </c>
       <c r="N19" s="1">
-        <v>609936.58</v>
+        <v>598658.14</v>
       </c>
       <c r="O19" s="1">
         <v>0.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.908</v>
+        <v>95.666</v>
       </c>
       <c r="E20" s="1">
         <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1185636.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-10740.0</v>
+        <v>-12548.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.9058429399917</v>
+        <v>-3.1750048075463</v>
       </c>
       <c r="K20">
-        <v>1.08</v>
+        <v>1.31</v>
       </c>
       <c r="L20" t="s">
         <v>84</v>
       </c>
       <c r="M20" s="1">
-        <v>1174896.0</v>
+        <v>382664.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1187898.74</v>
+        <v>387918.79</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>0.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>522000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.801</v>
+        <v>97.441</v>
       </c>
       <c r="E21" s="1">
         <v>99.726</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>520569.72</v>
       </c>
       <c r="I21" s="1">
-        <v>5611.5</v>
+        <v>-11927.7</v>
       </c>
       <c r="J21" s="1">
-        <v>1.0779535928444</v>
+        <v>-2.2912781019995</v>
       </c>
       <c r="K21">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>375.41</v>
+        <v>0.32</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>526181.22</v>
+        <v>508642.02</v>
       </c>
       <c r="N21" s="1">
-        <v>526556.63</v>
+        <v>510304.55</v>
       </c>
       <c r="O21" s="1">
         <v>0.29</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.761</v>
+        <v>96.332</v>
       </c>
       <c r="E22" s="1">
         <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>460.0</v>
+        <v>-9256.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.11657847251789</v>
+        <v>-2.3457616122296</v>
       </c>
       <c r="K22">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>395044.0</v>
+        <v>385328.0</v>
       </c>
       <c r="N22" s="1">
-        <v>396824.82</v>
+        <v>387930.74</v>
       </c>
       <c r="O22" s="1">
         <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>600000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.89</v>
+        <v>98.152</v>
       </c>
       <c r="E23" s="1">
-        <v>98.166</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>588996.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>4344.0</v>
+        <v>-11088.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.73752623107797</v>
+        <v>-1.848</v>
       </c>
       <c r="K23">
-        <v>1.61</v>
+        <v>3.49</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>593340.0</v>
+        <v>588912.0</v>
       </c>
       <c r="N23" s="1">
-        <v>603005.75</v>
+        <v>609870.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.116</v>
+        <v>97.619</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>97.87029412</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>600000.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I24" s="1">
-        <v>6696.0</v>
+        <v>-4272.0</v>
       </c>
       <c r="J24" s="1">
-        <v>1.116</v>
+        <v>-0.25676240161799</v>
       </c>
       <c r="K24">
-        <v>3.21</v>
+        <v>3.01</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>606696.0</v>
+        <v>1659523.0</v>
       </c>
       <c r="N24" s="1">
-        <v>625978.19</v>
+        <v>1710709.3</v>
       </c>
       <c r="O24" s="1">
-        <v>0.35</v>
+        <v>0.97</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.812</v>
+        <v>99.695</v>
       </c>
       <c r="E25" s="1">
-        <v>97.87029412</v>
+        <v>100.51763636</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1663795.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I25" s="1">
-        <v>33009.0</v>
+        <v>-9049.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1.9839583602547</v>
+        <v>-0.81840002749404</v>
       </c>
       <c r="K25">
-        <v>2.78</v>
+        <v>2.98</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1696804.0</v>
+        <v>1096645.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1744077.97</v>
+        <v>1129376.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.96</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.209</v>
+        <v>106.054</v>
       </c>
       <c r="E26" s="1">
-        <v>100.51763636</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1105694.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>7605.0</v>
+        <v>16128.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.68780331628823</v>
+        <v>2.2207228915663</v>
       </c>
       <c r="K26">
-        <v>2.77</v>
+        <v>1.56</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>1113299.0</v>
+        <v>742378.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1143726.66</v>
+        <v>753304.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.287</v>
+        <v>103.047</v>
       </c>
       <c r="E27" s="1">
-        <v>103.75</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>726250.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>38759.0</v>
+        <v>-31095.3</v>
       </c>
       <c r="J27" s="1">
-        <v>5.3368674698795</v>
+        <v>-2.2685603765008</v>
       </c>
       <c r="K27">
-        <v>1.13</v>
+        <v>2.22</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>765009.0</v>
+        <v>1339611.0</v>
       </c>
       <c r="N27" s="1">
-        <v>772886.4</v>
+        <v>1368406.89</v>
       </c>
       <c r="O27" s="1">
-        <v>0.43</v>
+        <v>0.78</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1300000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.155</v>
+        <v>98.28</v>
       </c>
       <c r="E28" s="1">
-        <v>105.43894615</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1370706.3</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-16691.3</v>
+        <v>-36633.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.217715275694</v>
+        <v>-2.630032417457</v>
       </c>
       <c r="K28">
-        <v>1.85</v>
+        <v>2.07</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1354015.0</v>
+        <v>1356264.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1378109.52</v>
+        <v>1384769.13</v>
       </c>
       <c r="O28" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>1380000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.891</v>
+        <v>88.12</v>
       </c>
       <c r="E29" s="1">
-        <v>100.93461304</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1392897.66</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>-601.86</v>
+        <v>-76462.12</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.043209204615937</v>
+        <v>-10.849419286957</v>
       </c>
       <c r="K29">
-        <v>1.85</v>
+        <v>0.63</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>1392295.8</v>
+        <v>628295.6</v>
       </c>
       <c r="N29" s="1">
-        <v>1417826.48</v>
+        <v>632781.15</v>
       </c>
       <c r="O29" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>90.465</v>
+        <v>88.054</v>
       </c>
       <c r="E30" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>-59742.27</v>
+        <v>10576.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4769940512322</v>
+        <v>4.4655356507296</v>
       </c>
       <c r="K30">
-        <v>0.54</v>
+        <v>1.32</v>
       </c>
       <c r="L30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>645015.45</v>
+        <v>247431.74</v>
       </c>
       <c r="N30" s="1">
-        <v>648856.37</v>
+        <v>251127.08</v>
       </c>
       <c r="O30" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>281000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>90.703</v>
+        <v>100.75</v>
       </c>
       <c r="E31" s="1">
-        <v>84.29</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>236854.9</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>18020.53</v>
+        <v>8345.49</v>
       </c>
       <c r="J31" s="1">
-        <v>7.6082572072606</v>
+        <v>1.3998870863193</v>
       </c>
       <c r="K31">
-        <v>1.19</v>
+        <v>0.72</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>254875.43</v>
+        <v>604500.0</v>
       </c>
       <c r="N31" s="1">
-        <v>258224.33</v>
+        <v>608790.41</v>
       </c>
       <c r="O31" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>600000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>103.239</v>
+        <v>105.492</v>
       </c>
       <c r="E32" s="1">
-        <v>99.359085</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>596154.51</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>23279.49</v>
+        <v>15762.04</v>
       </c>
       <c r="J32" s="1">
-        <v>3.9049423613352</v>
+        <v>5.492</v>
       </c>
       <c r="K32">
-        <v>0.48</v>
+        <v>1.16</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>619434.0</v>
+        <v>302762.04</v>
       </c>
       <c r="N32" s="1">
-        <v>622294.27</v>
+        <v>306097.82</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>109.588</v>
+        <v>103.194</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I33" s="1">
-        <v>27517.56</v>
+        <v>-23094.0</v>
       </c>
       <c r="J33" s="1">
-        <v>9.588</v>
+        <v>-2.4262481089259</v>
       </c>
       <c r="K33">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M33" s="1">
-        <v>314517.56</v>
+        <v>928746.0</v>
       </c>
       <c r="N33" s="1">
-        <v>316640.33</v>
+        <v>933914.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" s="1">
         <v>1080000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.906</v>
+        <v>97.733</v>
       </c>
       <c r="E34" s="1">
         <v>99.799</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1077829.2</v>
       </c>
       <c r="I34" s="1">
-        <v>1155.6</v>
+        <v>-22312.8</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10721550316135</v>
+        <v>-2.0701610236576</v>
       </c>
       <c r="K34">
-        <v>1.09</v>
+        <v>1.29</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>1078984.8</v>
+        <v>1055516.4</v>
       </c>
       <c r="N34" s="1">
-        <v>1090727.95</v>
+        <v>1069478.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C35" s="1">
         <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.673</v>
+        <v>99.824</v>
       </c>
       <c r="E35" s="1">
         <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>6032.72</v>
+        <v>633.64</v>
       </c>
       <c r="J35" s="1">
-        <v>2.0741514150612</v>
+        <v>0.21785617476683</v>
       </c>
       <c r="K35">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>999.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L35" t="s">
+        <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>296885.16</v>
+        <v>291486.08</v>
       </c>
       <c r="N35" s="1">
-        <v>297884.16</v>
+        <v>293133.08</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C36" s="1">
         <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.179</v>
+        <v>99.314</v>
       </c>
       <c r="E36" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>8472.0</v>
+        <v>-8313.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.93910140233379</v>
+        <v>-0.92147662389055</v>
       </c>
       <c r="K36">
-        <v>2.48</v>
+        <v>2.71</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>910611.0</v>
+        <v>893826.0</v>
       </c>
       <c r="N36" s="1">
-        <v>932963.05</v>
+        <v>918249.29</v>
       </c>
       <c r="O36" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C37" s="1">
         <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.019</v>
+        <v>100.55</v>
       </c>
       <c r="E37" s="1">
         <v>102.64</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>513200.0</v>
       </c>
       <c r="I37" s="1">
-        <v>1895.0</v>
+        <v>-10450.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.36925175370226</v>
+        <v>-2.0362431800468</v>
       </c>
       <c r="K37">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>515095.0</v>
+        <v>502750.0</v>
       </c>
       <c r="N37" s="1">
-        <v>517612.12</v>
+        <v>506500.0</v>
       </c>
       <c r="O37" s="1">
         <v>0.29</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C38" s="1">
         <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>108.401</v>
+        <v>105.557</v>
       </c>
       <c r="E38" s="1">
-        <v>99.379</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>795032.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>72176.0</v>
+        <v>-19240.0</v>
       </c>
       <c r="J38" s="1">
-        <v>9.0783767194276</v>
+        <v>-2.2276356495804</v>
       </c>
       <c r="K38">
-        <v>1.76</v>
+        <v>0.61</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>867208.0</v>
+        <v>844456.0</v>
       </c>
       <c r="N38" s="1">
-        <v>881312.11</v>
+        <v>849332.4</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C39" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>90.028</v>
+        <v>88.312</v>
       </c>
       <c r="E39" s="1">
         <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>43040.24</v>
+        <v>19016.24</v>
       </c>
       <c r="J39" s="1">
-        <v>3.5355631309064</v>
+        <v>1.5620990271538</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>1260392.0</v>
+        <v>1236368.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1272184.91</v>
+        <v>1249175.35</v>
       </c>
       <c r="O39" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
         <v>1685000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.394</v>
+        <v>98.223</v>
       </c>
       <c r="E40" s="1">
         <v>99.459</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1675884.15</v>
       </c>
       <c r="I40" s="1">
-        <v>15754.75</v>
+        <v>-20826.6</v>
       </c>
       <c r="J40" s="1">
-        <v>0.94008586452709</v>
+        <v>-1.2427231321449</v>
       </c>
       <c r="K40">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1691638.9</v>
+        <v>1655057.55</v>
       </c>
       <c r="N40" s="1">
-        <v>1698990.58</v>
+        <v>1666010.05</v>
       </c>
       <c r="O40" s="1">
         <v>0.94</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.033</v>
+        <v>97.62</v>
       </c>
       <c r="E41" s="1">
         <v>99.292</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1290796.0</v>
       </c>
       <c r="I41" s="1">
-        <v>9633.0</v>
+        <v>-21736.0</v>
       </c>
       <c r="J41" s="1">
-        <v>0.74628368851468</v>
+        <v>-1.6839221689562</v>
       </c>
       <c r="K41">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1300429.0</v>
+        <v>1269060.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1305041.33</v>
+        <v>1276664.11</v>
       </c>
       <c r="O41" s="1">
         <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
         <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.824</v>
+        <v>103.057</v>
       </c>
       <c r="E42" s="1">
         <v>105.478</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>316434.0</v>
       </c>
       <c r="I42" s="1">
-        <v>1038.0</v>
+        <v>-7263.0</v>
       </c>
       <c r="J42" s="1">
-        <v>0.32803048977038</v>
+        <v>-2.2952653633933</v>
       </c>
       <c r="K42">
-        <v>3.71</v>
+        <v>4.03</v>
       </c>
       <c r="L42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>317472.0</v>
+        <v>309171.0</v>
       </c>
       <c r="N42" s="1">
-        <v>328589.72</v>
+        <v>321269.7</v>
       </c>
       <c r="O42" s="1">
         <v>0.18</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
         <v>600000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.018</v>
+        <v>97.822</v>
       </c>
       <c r="E43" s="1">
         <v>99.74</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>598440.0</v>
       </c>
       <c r="I43" s="1">
-        <v>1668.0</v>
+        <v>-11508.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.27872468417887</v>
+        <v>-1.9229997994786</v>
       </c>
       <c r="K43">
-        <v>1.65</v>
+        <v>1.87</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>600108.0</v>
+        <v>586932.0</v>
       </c>
       <c r="N43" s="1">
-        <v>609983.34</v>
+        <v>598138.85</v>
       </c>
       <c r="O43" s="1">
         <v>0.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.774</v>
+        <v>98.547</v>
       </c>
       <c r="E44" s="1">
         <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>12615.0</v>
+        <v>-20790.0</v>
       </c>
       <c r="J44" s="1">
-        <v>0.84156384777801</v>
+        <v>-1.3869292425925</v>
       </c>
       <c r="K44">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>970.89</v>
+        <v>0.29</v>
+      </c>
+      <c r="L44" t="s">
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>1511610.0</v>
+        <v>1478205.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1512580.89</v>
+        <v>1482504.66</v>
       </c>
       <c r="O44" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.366</v>
+        <v>99.147</v>
       </c>
       <c r="E45" s="1">
         <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>6384.0</v>
+        <v>-24682.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.45188782083044</v>
+        <v>-1.7471013774651</v>
       </c>
       <c r="K45">
-        <v>2.54</v>
+        <v>2.76</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1419124.0</v>
+        <v>1388058.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1454723.32</v>
+        <v>1426764.16</v>
       </c>
       <c r="O45" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
         <v>850000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.477</v>
+        <v>97.773</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>850000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>4054.5</v>
+        <v>-18929.5</v>
       </c>
       <c r="J46" s="1">
-        <v>0.477</v>
+        <v>-2.227</v>
       </c>
       <c r="K46">
-        <v>1.0</v>
+        <v>1.23</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>854054.5</v>
+        <v>831070.5</v>
       </c>
       <c r="N46" s="1">
-        <v>862590.99</v>
+        <v>841486.59</v>
       </c>
       <c r="O46" s="1">
         <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
         <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>101.123</v>
+        <v>99.058</v>
       </c>
       <c r="E47" s="1">
         <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>12336.36</v>
+        <v>-6702.94</v>
       </c>
       <c r="J47" s="1">
-        <v>1.3408828982312</v>
+        <v>-0.72856641779827</v>
       </c>
       <c r="K47">
-        <v>2.52</v>
+        <v>2.73</v>
       </c>
       <c r="L47" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>932354.06</v>
+        <v>913314.76</v>
       </c>
       <c r="N47" s="1">
-        <v>955587.2</v>
+        <v>938518.2</v>
       </c>
       <c r="O47" s="1">
         <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>107.036</v>
+        <v>104.684</v>
       </c>
       <c r="E48" s="1">
         <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1199064.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>85368.0</v>
+        <v>42858.0</v>
       </c>
       <c r="J48" s="1">
-        <v>7.1195532515362</v>
+        <v>4.7657172594624</v>
       </c>
       <c r="K48">
-        <v>1.38</v>
+        <v>1.69</v>
       </c>
       <c r="L48" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>1284432.0</v>
+        <v>942156.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1300985.42</v>
+        <v>957382.03</v>
       </c>
       <c r="O48" s="1">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.618</v>
+        <v>107.106</v>
       </c>
       <c r="E49" s="1">
-        <v>100.028</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>800224.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>4720.0</v>
+        <v>-21752.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.58983484624305</v>
+        <v>-2.4757568859549</v>
       </c>
       <c r="K49">
-        <v>0.4</v>
+        <v>2.07</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>804944.0</v>
+        <v>856848.0</v>
       </c>
       <c r="N49" s="1">
-        <v>808174.78</v>
+        <v>873380.97</v>
       </c>
       <c r="O49" s="1">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>108.009</v>
+        <v>105.447</v>
       </c>
       <c r="E50" s="1">
         <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>1690.0</v>
+        <v>-23930.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.15671364985163</v>
+        <v>-2.219028189911</v>
       </c>
       <c r="K50">
-        <v>1.35</v>
+        <v>1.67</v>
       </c>
       <c r="L50" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1080090.0</v>
+        <v>1054470.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1093624.25</v>
+        <v>1071127.53</v>
       </c>
       <c r="O50" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
         <v>700000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.93</v>
+        <v>102.994</v>
       </c>
       <c r="E51" s="1">
         <v>105.696</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>739872.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-5362.0</v>
+        <v>-18914.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.72471995155919</v>
+        <v>-2.5563881320012</v>
       </c>
       <c r="K51">
-        <v>4.59</v>
+        <v>0.27</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>734510.0</v>
+        <v>720958.0</v>
       </c>
       <c r="N51" s="1">
-        <v>766618.9</v>
+        <v>722820.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
         <v>600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>90.414</v>
+        <v>88.134</v>
       </c>
       <c r="E52" s="1">
         <v>89.15</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>534900.0</v>
       </c>
       <c r="I52" s="1">
-        <v>7584.0</v>
+        <v>-6096.0</v>
       </c>
       <c r="J52" s="1">
-        <v>1.4178351093662</v>
+        <v>-1.1396522714526</v>
       </c>
       <c r="K52">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="L52" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>542484.0</v>
+        <v>528804.0</v>
       </c>
       <c r="N52" s="1">
-        <v>547269.62</v>
+        <v>534427.97</v>
       </c>
       <c r="O52" s="1">
         <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
         <v>200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.785</v>
+        <v>98.299</v>
       </c>
       <c r="E53" s="1">
         <v>99.832</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>199664.0</v>
       </c>
       <c r="I53" s="1">
-        <v>1906.0</v>
+        <v>-3066.0</v>
       </c>
       <c r="J53" s="1">
-        <v>0.95460373427358</v>
+        <v>-1.5355797740204</v>
       </c>
       <c r="K53">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>0.72</v>
+      </c>
+      <c r="L53" t="s">
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>201570.0</v>
+        <v>196598.0</v>
       </c>
       <c r="N53" s="1">
-        <v>202490.55</v>
+        <v>198044.58</v>
       </c>
       <c r="O53" s="1">
         <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>102.309</v>
+        <v>99.655</v>
       </c>
       <c r="E54" s="1">
         <v>102.47372</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1537105.8</v>
       </c>
       <c r="I54" s="1">
-        <v>-2470.8</v>
+        <v>-42280.8</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.16074365212857</v>
+        <v>-2.7506759781923</v>
       </c>
       <c r="K54">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="L54" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>1534635.0</v>
+        <v>1494825.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1540881.58</v>
+        <v>1505016.78</v>
       </c>
       <c r="O54" s="1">
         <v>0.85</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
         <v>921000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.009</v>
+        <v>97.759</v>
       </c>
       <c r="E55" s="1">
         <v>99.528</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>916652.88</v>
       </c>
       <c r="I55" s="1">
-        <v>4430.01</v>
+        <v>-16292.49</v>
       </c>
       <c r="J55" s="1">
-        <v>0.48328108672936</v>
+        <v>-1.7773892773893</v>
       </c>
       <c r="K55">
-        <v>0.94</v>
+        <v>1.17</v>
       </c>
       <c r="L55" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>921082.89</v>
+        <v>900360.39</v>
       </c>
       <c r="N55" s="1">
-        <v>929769.31</v>
+        <v>911090.67</v>
       </c>
       <c r="O55" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.963</v>
+        <v>97.524</v>
       </c>
       <c r="E56" s="1">
         <v>99.46</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>1094060.0</v>
       </c>
       <c r="I56" s="1">
-        <v>5533.0</v>
+        <v>-21296.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.50573094711442</v>
+        <v>-1.9465111602654</v>
       </c>
       <c r="K56">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="L56" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>1099593.0</v>
+        <v>1072764.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1114748.14</v>
+        <v>1090360.23</v>
       </c>
       <c r="O56" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
         <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.347</v>
+        <v>97.347</v>
       </c>
       <c r="E57" s="1">
         <v>100.45</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>703150.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-721.0</v>
+        <v>-21721.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.10253857640617</v>
+        <v>-3.0890990542558</v>
       </c>
       <c r="K57">
-        <v>1.11</v>
+        <v>1.37</v>
       </c>
       <c r="L57" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>702429.0</v>
+        <v>681429.0</v>
       </c>
       <c r="N57" s="1">
-        <v>710232.08</v>
+        <v>691015.64</v>
       </c>
       <c r="O57" s="1">
         <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
         <v>800000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.947</v>
+        <v>95.727</v>
       </c>
       <c r="E58" s="1">
         <v>99.077</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>792616.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-9040.0</v>
+        <v>-26800.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.1405270648082</v>
+        <v>-3.3812085549623</v>
       </c>
       <c r="K58">
-        <v>1.49</v>
+        <v>1.72</v>
       </c>
       <c r="L58" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>783576.0</v>
+        <v>765816.0</v>
       </c>
       <c r="N58" s="1">
-        <v>795466.41</v>
+        <v>779547.51</v>
       </c>
       <c r="O58" s="1">
         <v>0.44</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
         <v>900000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>95.154</v>
+        <v>93.838</v>
       </c>
       <c r="E59" s="1">
         <v>92.47746</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>832297.14</v>
       </c>
       <c r="I59" s="1">
-        <v>24088.86</v>
+        <v>12244.86</v>
       </c>
       <c r="J59" s="1">
-        <v>2.8942620180096</v>
+        <v>1.4712125527669</v>
       </c>
       <c r="K59">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="L59" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>856386.0</v>
+        <v>844542.0</v>
       </c>
       <c r="N59" s="1">
-        <v>859902.78</v>
+        <v>848576.59</v>
       </c>
       <c r="O59" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>105.864</v>
+        <v>103.331</v>
       </c>
       <c r="E60" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I60" s="1">
-        <v>62533.47</v>
+        <v>30870.97</v>
       </c>
       <c r="J60" s="1">
-        <v>4.959956384629</v>
+        <v>2.4485873685114</v>
       </c>
       <c r="K60">
-        <v>4.39</v>
+        <v>4.7</v>
       </c>
       <c r="L60" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>1323300.0</v>
+        <v>1291637.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1378120.21</v>
+        <v>1350361.82</v>
       </c>
       <c r="O60" s="1">
         <v>0.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
         <v>700000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>106.534</v>
+        <v>103.359</v>
       </c>
       <c r="E61" s="1">
         <v>99.961</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>699727.0</v>
       </c>
       <c r="I61" s="1">
-        <v>46011.0</v>
+        <v>23786.0</v>
       </c>
       <c r="J61" s="1">
-        <v>6.5755644701434</v>
+        <v>3.3993257370374</v>
       </c>
       <c r="K61">
-        <v>3.02</v>
+        <v>3.34</v>
       </c>
       <c r="L61" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>745738.0</v>
+        <v>723513.0</v>
       </c>
       <c r="N61" s="1">
-        <v>766867.45</v>
+        <v>746886.29</v>
       </c>
       <c r="O61" s="1">
         <v>0.42</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
         <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.965</v>
+        <v>97.562</v>
       </c>
       <c r="E62" s="1">
         <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>1359.71</v>
+        <v>-11063.8</v>
       </c>
       <c r="J62" s="1">
-        <v>0.26378608252593</v>
+        <v>-2.1463962608574</v>
       </c>
       <c r="K62">
-        <v>1.37</v>
+        <v>1.58</v>
       </c>
       <c r="L62" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>516819.05</v>
+        <v>504395.54</v>
       </c>
       <c r="N62" s="1">
-        <v>523908.32</v>
+        <v>512589.64</v>
       </c>
       <c r="O62" s="1">
         <v>0.29</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
         <v>500000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>98.957</v>
+        <v>96.111</v>
       </c>
       <c r="E63" s="1">
         <v>99.3</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>496500.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-1715.0</v>
+        <v>-15945.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.34541792547835</v>
+        <v>-3.2114803625378</v>
       </c>
       <c r="K63">
-        <v>1.5</v>
+        <v>1.73</v>
       </c>
       <c r="L63" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>494785.0</v>
+        <v>480555.0</v>
       </c>
       <c r="N63" s="1">
-        <v>502274.04</v>
+        <v>489211.16</v>
       </c>
       <c r="O63" s="1">
         <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.302</v>
+        <v>100.873</v>
       </c>
       <c r="E64" s="1">
         <v>101.58528571</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1422194.0</v>
       </c>
       <c r="I64" s="1">
-        <v>24034.0</v>
+        <v>-9972.0</v>
       </c>
       <c r="J64" s="1">
-        <v>1.6899241594325</v>
+        <v>-0.70117016384544</v>
       </c>
       <c r="K64">
-        <v>2.48</v>
+        <v>2.74</v>
       </c>
       <c r="L64" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>1446228.0</v>
+        <v>1412222.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1480901.97</v>
+        <v>1450578.16</v>
       </c>
       <c r="O64" s="1">
         <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
         <v>900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.877</v>
+        <v>99.739</v>
       </c>
       <c r="E65" s="1">
         <v>99.05583333</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>891502.5</v>
       </c>
       <c r="I65" s="1">
-        <v>25390.5</v>
+        <v>6148.5</v>
       </c>
       <c r="J65" s="1">
-        <v>2.8480570721899</v>
+        <v>0.68967838003819</v>
       </c>
       <c r="K65">
-        <v>3.01</v>
+        <v>3.23</v>
       </c>
       <c r="L65" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>916893.0</v>
+        <v>897651.0</v>
       </c>
       <c r="N65" s="1">
-        <v>943939.23</v>
+        <v>926694.49</v>
       </c>
       <c r="O65" s="1">
         <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.935</v>
+        <v>98.241</v>
       </c>
       <c r="E66" s="1">
         <v>99.071125</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>990711.25</v>
       </c>
       <c r="I66" s="1">
-        <v>18638.75</v>
+        <v>-8301.25</v>
       </c>
       <c r="J66" s="1">
-        <v>1.8813503934673</v>
+        <v>-0.83790811904074</v>
       </c>
       <c r="K66">
-        <v>2.46</v>
+        <v>2.66</v>
       </c>
       <c r="L66" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>1009350.0</v>
+        <v>982410.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1033921.92</v>
+        <v>1009036.71</v>
       </c>
       <c r="O66" s="1">
         <v>0.57</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
         <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.699</v>
+        <v>99.247</v>
       </c>
       <c r="E67" s="1">
         <v>102.78966667</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>616738.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-544.0</v>
+        <v>-21256.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.088206012926072</v>
+        <v>-3.4465202403614</v>
       </c>
       <c r="K67">
-        <v>3.16</v>
+        <v>3.44</v>
       </c>
       <c r="L67" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>616194.0</v>
+        <v>595482.0</v>
       </c>
       <c r="N67" s="1">
-        <v>635180.3</v>
+        <v>616095.7</v>
       </c>
       <c r="O67" s="1">
         <v>0.35</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.397</v>
+        <v>96.203</v>
       </c>
       <c r="E68" s="1">
         <v>98.58714286</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>1380220.0</v>
       </c>
       <c r="I68" s="1">
-        <v>11338.0</v>
+        <v>-33378.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.82146324498993</v>
+        <v>-2.4183101244729</v>
       </c>
       <c r="K68">
-        <v>2.53</v>
+        <v>2.77</v>
       </c>
       <c r="L68" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>1391558.0</v>
+        <v>1346842.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1427013.48</v>
+        <v>1385634.47</v>
       </c>
       <c r="O68" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
         <v>400000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.105</v>
+        <v>102.845</v>
       </c>
       <c r="E69" s="1">
         <v>99.661</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>398644.0</v>
       </c>
       <c r="I69" s="1">
-        <v>25776.0</v>
+        <v>12736.0</v>
       </c>
       <c r="J69" s="1">
-        <v>6.4659194669931</v>
+        <v>3.1948304753113</v>
       </c>
       <c r="K69">
-        <v>3.38</v>
+        <v>3.69</v>
       </c>
       <c r="L69" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>424420.0</v>
+        <v>411380.0</v>
       </c>
       <c r="N69" s="1">
-        <v>437952.88</v>
+        <v>426129.32</v>
       </c>
       <c r="O69" s="1">
         <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>206000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.146</v>
+        <v>105.902</v>
       </c>
       <c r="E70" s="1">
-        <v>109.95</v>
+        <v>107.34</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>226497.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-20196.24</v>
+        <v>-11504.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.9167803547067</v>
+        <v>-1.3396683435811</v>
       </c>
       <c r="K70">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L70">
-        <v>592.82</v>
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>206300.76</v>
+        <v>847216.0</v>
       </c>
       <c r="N70" s="1">
-        <v>206893.58</v>
+        <v>847216.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B71" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.736</v>
+        <v>102.817</v>
       </c>
       <c r="E71" s="1">
-        <v>104.71</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>418840.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>4104.0</v>
+        <v>16902.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.97984910705759</v>
+        <v>2.817</v>
       </c>
       <c r="K71">
-        <v>2.76</v>
+        <v>4.11</v>
       </c>
       <c r="L71" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>422944.0</v>
+        <v>616902.0</v>
       </c>
       <c r="N71" s="1">
-        <v>433974.14</v>
+        <v>641571.37</v>
       </c>
       <c r="O71" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B72" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.891</v>
+        <v>99.742</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>102.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>600000.0</v>
+        <v>714000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>29346.0</v>
+        <v>-15806.0</v>
       </c>
       <c r="J72" s="1">
-        <v>4.891</v>
+        <v>-2.2137254901961</v>
       </c>
       <c r="K72">
-        <v>3.8</v>
+        <v>0.4</v>
       </c>
       <c r="L72" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>629346.0</v>
+        <v>698194.0</v>
       </c>
       <c r="N72" s="1">
-        <v>652117.73</v>
+        <v>701013.18</v>
       </c>
       <c r="O72" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B73" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.175</v>
+        <v>106.332</v>
       </c>
       <c r="E73" s="1">
-        <v>102.0</v>
+        <v>109.3</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>714000.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-5775.0</v>
+        <v>-17808.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.80882352941176</v>
+        <v>-2.715462031107</v>
       </c>
       <c r="K73">
-        <v>0.17</v>
+        <v>0.85</v>
       </c>
       <c r="L73" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>708225.0</v>
+        <v>637992.0</v>
       </c>
       <c r="N73" s="1">
-        <v>709433.22</v>
+        <v>643083.78</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B74" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>108.804</v>
+        <v>98.494</v>
       </c>
       <c r="E74" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>655800.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-2976.0</v>
+        <v>-12222.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.45379688929552</v>
+        <v>-1.3600128189721</v>
       </c>
       <c r="K74">
+        <v>0.57</v>
+      </c>
+      <c r="L74" t="s">
+        <v>245</v>
+      </c>
+      <c r="M74" s="1">
+        <v>886446.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>891574.77</v>
+      </c>
+      <c r="O74" s="1">
         <v>0.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C75" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.457</v>
+        <v>99.376</v>
       </c>
       <c r="E75" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>898668.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I75" s="1">
-        <v>5445.0</v>
+        <v>-1939.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.60589672715619</v>
+        <v>-0.27796453694319</v>
       </c>
       <c r="K75">
-        <v>0.31</v>
+        <v>1.67</v>
       </c>
       <c r="L75" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>904113.0</v>
+        <v>695632.0</v>
       </c>
       <c r="N75" s="1">
-        <v>906874.64</v>
+        <v>707347.41</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B76" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>101.839</v>
+        <v>98.816</v>
       </c>
       <c r="E76" s="1">
-        <v>99.653</v>
+        <v>101.72</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>697571.0</v>
+        <v>813760.0</v>
       </c>
       <c r="I76" s="1">
-        <v>15302.0</v>
+        <v>-23232.0</v>
       </c>
       <c r="J76" s="1">
-        <v>2.1936118330607</v>
+        <v>-2.8548957923712</v>
       </c>
       <c r="K76">
-        <v>1.45</v>
+        <v>3.3</v>
       </c>
       <c r="L76" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>712873.0</v>
+        <v>790528.0</v>
       </c>
       <c r="N76" s="1">
-        <v>723034.99</v>
+        <v>816901.7</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B77" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.386</v>
+        <v>104.039</v>
       </c>
       <c r="E77" s="1">
-        <v>101.72</v>
+        <v>106.52073684</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>813760.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2672.0</v>
+        <v>-47153.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.32835233975619</v>
+        <v>-2.3298156919285</v>
       </c>
       <c r="K77">
-        <v>3.07</v>
+        <v>2.73</v>
       </c>
       <c r="L77" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>811088.0</v>
+        <v>1976741.0</v>
       </c>
       <c r="N77" s="1">
-        <v>835653.22</v>
+        <v>2028535.52</v>
       </c>
       <c r="O77" s="1">
-        <v>0.46</v>
+        <v>1.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B78" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>106.171</v>
+        <v>98.69</v>
       </c>
       <c r="E78" s="1">
-        <v>106.52073684</v>
+        <v>99.589</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2023894.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-6645.0</v>
+        <v>-3596.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.32832747169565</v>
+        <v>-0.90271013866993</v>
       </c>
       <c r="K78">
-        <v>2.4</v>
+        <v>0.35</v>
       </c>
       <c r="L78" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>2017249.0</v>
+        <v>394760.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2062796.95</v>
+        <v>396165.48</v>
       </c>
       <c r="O78" s="1">
-        <v>1.14</v>
+        <v>0.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B79" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>400000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.718</v>
+        <v>99.332</v>
       </c>
       <c r="E79" s="1">
-        <v>99.589</v>
+        <v>99.43</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>398356.0</v>
+        <v>536922.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4516.0</v>
+        <v>-529.2</v>
       </c>
       <c r="J79" s="1">
-        <v>1.1336593398869</v>
+        <v>-0.098561802272956</v>
       </c>
       <c r="K79">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>517.81</v>
+        <v>2.99</v>
+      </c>
+      <c r="L79" t="s">
+        <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>402872.0</v>
+        <v>536392.8</v>
       </c>
       <c r="N79" s="1">
-        <v>403389.81</v>
+        <v>552548.42</v>
       </c>
       <c r="O79" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B80" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>540000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.251</v>
+        <v>84.048</v>
       </c>
       <c r="E80" s="1">
-        <v>99.43</v>
+        <v>85.96</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>536922.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I80" s="1">
-        <v>9833.4</v>
+        <v>-13384.0</v>
       </c>
       <c r="J80" s="1">
-        <v>1.8314392034597</v>
+        <v>-2.2242903676128</v>
       </c>
       <c r="K80">
-        <v>2.79</v>
+        <v>0.43</v>
       </c>
       <c r="L80" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>546755.4</v>
+        <v>588336.0</v>
       </c>
       <c r="N80" s="1">
-        <v>561845.81</v>
+        <v>591344.56</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C81" s="1">
         <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>86.646</v>
+        <v>98.837</v>
       </c>
       <c r="E81" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>601720.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I81" s="1">
-        <v>4802.0</v>
+        <v>-12691.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.79804560260586</v>
+        <v>-1.8012916045703</v>
       </c>
       <c r="K81">
+        <v>0.55</v>
+      </c>
+      <c r="L81" t="s">
+        <v>266</v>
+      </c>
+      <c r="M81" s="1">
+        <v>691859.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>695713.79</v>
+      </c>
+      <c r="O81" s="1">
         <v>0.39</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.788</v>
+        <v>98.445</v>
       </c>
       <c r="E82" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>704550.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I82" s="1">
-        <v>966.0</v>
+        <v>-8700.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.1371087928465</v>
+        <v>-2.1615980918306</v>
       </c>
       <c r="K82">
-        <v>0.35</v>
+        <v>2.63</v>
       </c>
       <c r="L82" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>705516.0</v>
+        <v>393780.0</v>
       </c>
       <c r="N82" s="1">
-        <v>707989.97</v>
+        <v>404293.7</v>
       </c>
       <c r="O82" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.659</v>
+        <v>97.854</v>
       </c>
       <c r="E83" s="1">
-        <v>100.62</v>
+        <v>99.64619429</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>402480.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I83" s="1">
-        <v>156.0</v>
+        <v>-12545.36</v>
       </c>
       <c r="J83" s="1">
-        <v>0.038759689922481</v>
+        <v>-1.7985576855806</v>
       </c>
       <c r="K83">
-        <v>2.42</v>
+        <v>2.62</v>
       </c>
       <c r="L83" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>402636.0</v>
+        <v>684978.0</v>
       </c>
       <c r="N83" s="1">
-        <v>412327.78</v>
+        <v>703331.42</v>
       </c>
       <c r="O83" s="1">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>700000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>101.322</v>
+        <v>99.107</v>
       </c>
       <c r="E84" s="1">
-        <v>99.64619429</v>
+        <v>99.571</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>697523.36</v>
+        <v>284773.06</v>
       </c>
       <c r="I84" s="1">
-        <v>11730.64</v>
+        <v>-1327.04</v>
       </c>
       <c r="J84" s="1">
-        <v>1.681755862628</v>
+        <v>-0.4659991362947</v>
       </c>
       <c r="K84">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>709254.0</v>
+        <v>283446.02</v>
       </c>
       <c r="N84" s="1">
-        <v>725938.93</v>
+        <v>286934.83</v>
       </c>
       <c r="O84" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C85" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>101.167</v>
+        <v>98.501</v>
       </c>
       <c r="E85" s="1">
-        <v>99.571</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>284773.06</v>
+        <v>600000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>4564.56</v>
+        <v>-8994.0</v>
       </c>
       <c r="J85" s="1">
-        <v>1.6028763394964</v>
+        <v>-1.499</v>
       </c>
       <c r="K85">
-        <v>1.01</v>
+        <v>1.61</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>289337.62</v>
+        <v>591006.0</v>
       </c>
       <c r="N85" s="1">
-        <v>292215.25</v>
+        <v>600692.37</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>600000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.581</v>
+        <v>98.197</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>600000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>3486.0</v>
+        <v>-34797.9</v>
       </c>
       <c r="J86" s="1">
-        <v>0.581</v>
+        <v>-1.803</v>
       </c>
       <c r="K86">
-        <v>1.37</v>
+        <v>0.6</v>
       </c>
       <c r="L86" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>603486.0</v>
+        <v>1895202.1</v>
       </c>
       <c r="N86" s="1">
-        <v>611710.27</v>
+        <v>1906688.19</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>1.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.503</v>
+        <v>97.955</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1930000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>9707.9</v>
+        <v>-25051.25</v>
       </c>
       <c r="J87" s="1">
-        <v>0.503</v>
+        <v>-2.045</v>
       </c>
       <c r="K87">
-        <v>0.37</v>
+        <v>2.06</v>
       </c>
       <c r="L87" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>1939707.9</v>
+        <v>1199948.75</v>
       </c>
       <c r="N87" s="1">
-        <v>1946818.34</v>
+        <v>1225215.77</v>
       </c>
       <c r="O87" s="1">
-        <v>1.07</v>
+        <v>0.69</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>1225000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.467</v>
+        <v>98.362</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1225000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I88" s="1">
-        <v>5720.75</v>
+        <v>-16464.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.467</v>
+        <v>-2.0493925512846</v>
       </c>
       <c r="K88">
-        <v>1.82</v>
+        <v>3.16</v>
       </c>
       <c r="L88" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>1230720.75</v>
+        <v>786896.0</v>
       </c>
       <c r="N88" s="1">
-        <v>1252985.75</v>
+        <v>812161.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.932</v>
+        <v>97.532</v>
       </c>
       <c r="E89" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>803360.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I89" s="1">
-        <v>4096.0</v>
+        <v>-17270.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.5098585939056</v>
+        <v>-1.7398926041971</v>
       </c>
       <c r="K89">
-        <v>2.92</v>
+        <v>0.25</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>807456.0</v>
+        <v>975320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>830814.9</v>
+        <v>977837.12</v>
       </c>
       <c r="O89" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>1000000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.951</v>
+        <v>97.715</v>
       </c>
       <c r="E90" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>992590.0</v>
+        <v>852525.96</v>
       </c>
       <c r="I90" s="1">
-        <v>16920.0</v>
+        <v>-14131.26</v>
       </c>
       <c r="J90" s="1">
-        <v>1.7046313180669</v>
+        <v>-1.6575753306093</v>
       </c>
       <c r="K90">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="L90" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>1009510.0</v>
+        <v>838394.7</v>
       </c>
       <c r="N90" s="1">
-        <v>1019938.08</v>
+        <v>846475.18</v>
       </c>
       <c r="O90" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>858000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.998</v>
+        <v>105.832</v>
       </c>
       <c r="E91" s="1">
-        <v>99.362</v>
+        <v>108.31690909</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>852525.96</v>
+        <v>1191486.0</v>
       </c>
       <c r="I91" s="1">
-        <v>5456.88</v>
+        <v>-27334.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.64008373422435</v>
+        <v>-2.2941100440962</v>
       </c>
       <c r="K91">
-        <v>0.74</v>
+        <v>2.11</v>
       </c>
       <c r="L91" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>857982.84</v>
+        <v>1164152.0</v>
       </c>
       <c r="N91" s="1">
-        <v>864300.31</v>
+        <v>1187342.41</v>
       </c>
       <c r="O91" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>108.587</v>
+        <v>100.669</v>
       </c>
       <c r="E92" s="1">
-        <v>108.31690909</v>
+        <v>100.4</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1191486.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I92" s="1">
-        <v>2971.0</v>
+        <v>1614.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.24935248924452</v>
+        <v>0.26792828685259</v>
       </c>
       <c r="K92">
-        <v>1.8</v>
+        <v>3.03</v>
       </c>
       <c r="L92" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>1194457.0</v>
+        <v>604014.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1214211.79</v>
+        <v>622168.11</v>
       </c>
       <c r="O92" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>102.983</v>
+        <v>99.51</v>
       </c>
       <c r="E93" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>602400.0</v>
+        <v>798568.0</v>
       </c>
       <c r="I93" s="1">
-        <v>15498.0</v>
+        <v>-2488.0</v>
       </c>
       <c r="J93" s="1">
-        <v>2.5727091633466</v>
+        <v>-0.31155768826199</v>
       </c>
       <c r="K93">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>617898.0</v>
+        <v>796080.0</v>
       </c>
       <c r="N93" s="1">
-        <v>634523.34</v>
+        <v>796080.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B94" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C94" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.999</v>
+        <v>97.983</v>
       </c>
       <c r="E94" s="1">
         <v>99.228</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I94" s="1">
-        <v>12050.73</v>
+        <v>-19459.35</v>
       </c>
       <c r="J94" s="1">
-        <v>0.7769984278631</v>
+        <v>-1.2546861772887</v>
       </c>
       <c r="K94">
-        <v>2.28</v>
+        <v>2.47</v>
       </c>
       <c r="L94" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="M94" s="1">
-        <v>1562984.37</v>
+        <v>1531474.29</v>
       </c>
       <c r="N94" s="1">
-        <v>1598564.03</v>
+        <v>1570008.66</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C95" s="1">
         <v>700000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.561</v>
+        <v>98.362</v>
       </c>
       <c r="E95" s="1">
         <v>99.517</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>696619.0</v>
       </c>
       <c r="I95" s="1">
-        <v>7308.0</v>
+        <v>-8085.0</v>
       </c>
       <c r="J95" s="1">
-        <v>1.049066993579</v>
+        <v>-1.1606057256549</v>
       </c>
       <c r="K95">
-        <v>2.34</v>
+        <v>2.56</v>
       </c>
       <c r="L95" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="M95" s="1">
-        <v>703927.0</v>
+        <v>688534.0</v>
       </c>
       <c r="N95" s="1">
-        <v>720302.68</v>
+        <v>706463.11</v>
       </c>
       <c r="O95" s="1">
         <v>0.4</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B96" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C96" s="1">
         <v>1016000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>92.28</v>
+        <v>89.875</v>
       </c>
       <c r="E96" s="1">
         <v>83.44605217</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>847811.89</v>
       </c>
       <c r="I96" s="1">
-        <v>89752.91</v>
+        <v>65318.11</v>
       </c>
       <c r="J96" s="1">
-        <v>10.586417937592</v>
+        <v>7.7043163430982</v>
       </c>
       <c r="K96">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="L96" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="M96" s="1">
-        <v>937564.8</v>
+        <v>913130.0</v>
       </c>
       <c r="N96" s="1">
-        <v>946541.79</v>
+        <v>923359.59</v>
       </c>
       <c r="O96" s="1">
         <v>0.52</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="C97" s="1">
         <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.263</v>
+        <v>100.118</v>
       </c>
       <c r="E97" s="1">
         <v>100.375</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>602250.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-672.0</v>
+        <v>-1542.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.11158156911582</v>
+        <v>-0.2560398505604</v>
       </c>
       <c r="K97">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="L97" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="M97" s="1">
-        <v>601578.0</v>
+        <v>600708.0</v>
       </c>
       <c r="N97" s="1">
-        <v>606848.55</v>
+        <v>607310.05</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B98" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C98" s="1">
         <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.495</v>
+        <v>97.484</v>
       </c>
       <c r="E98" s="1">
         <v>92.081555</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>736652.44</v>
       </c>
       <c r="I98" s="1">
-        <v>51307.56</v>
+        <v>43219.56</v>
       </c>
       <c r="J98" s="1">
-        <v>6.9649616581736</v>
+        <v>5.8670219024863</v>
       </c>
       <c r="K98">
-        <v>1.62</v>
+        <v>1.73</v>
       </c>
       <c r="L98" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="M98" s="1">
-        <v>787960.0</v>
+        <v>779872.0</v>
       </c>
       <c r="N98" s="1">
-        <v>800886.03</v>
+        <v>793718.58</v>
       </c>
       <c r="O98" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="B99" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C99" s="1">
         <v>600000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>104.063</v>
+        <v>102.112</v>
       </c>
       <c r="E99" s="1">
         <v>99.329</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>595974.0</v>
       </c>
       <c r="I99" s="1">
-        <v>28404.0</v>
+        <v>16698.0</v>
       </c>
       <c r="J99" s="1">
-        <v>4.7659797239477</v>
+        <v>2.8018000785269</v>
       </c>
       <c r="K99">
-        <v>0.55</v>
+        <v>0.81</v>
       </c>
       <c r="L99" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="M99" s="1">
-        <v>624378.0</v>
+        <v>612672.0</v>
       </c>
       <c r="N99" s="1">
-        <v>627690.33</v>
+        <v>617513.1</v>
       </c>
       <c r="O99" s="1">
         <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B100" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C100" s="1">
-        <v>1200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.167</v>
+        <v>98.113</v>
       </c>
       <c r="E100" s="1">
-        <v>100.33</v>
+        <v>100.231</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1203960.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-1956.0</v>
+        <v>-19062.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.16246386923154</v>
+        <v>-2.1131186958127</v>
       </c>
       <c r="K100">
-        <v>2.95</v>
+        <v>0.63</v>
       </c>
       <c r="L100" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="M100" s="1">
-        <v>1202004.0</v>
+        <v>883017.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1237412.22</v>
+        <v>888657.41</v>
       </c>
       <c r="O100" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B101" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C101" s="1">
-        <v>200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>91.2</v>
+        <v>97.992</v>
       </c>
       <c r="E101" s="1">
-        <v>89.875</v>
+        <v>100.33</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>179750.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I101" s="1">
-        <v>2650.0</v>
+        <v>-28056.0</v>
       </c>
       <c r="J101" s="1">
-        <v>1.4742698191933</v>
+        <v>-2.3303099770757</v>
       </c>
       <c r="K101">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>65.75</v>
+        <v>0.15</v>
+      </c>
+      <c r="L101" t="s">
+        <v>325</v>
       </c>
       <c r="M101" s="1">
-        <v>182400.0</v>
+        <v>1175904.0</v>
       </c>
       <c r="N101" s="1">
-        <v>182465.75</v>
+        <v>1177679.34</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C102" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>91.486</v>
+        <v>89.81</v>
       </c>
       <c r="E102" s="1">
         <v>89.875</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>89875.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I102" s="1">
-        <v>1611.0</v>
+        <v>-130.0</v>
       </c>
       <c r="J102" s="1">
-        <v>1.7924895688456</v>
+        <v>-0.072322670375522</v>
       </c>
       <c r="K102">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="L102">
-        <v>113.01</v>
+        <v>131.51</v>
       </c>
       <c r="M102" s="1">
-        <v>91486.0</v>
+        <v>179620.0</v>
       </c>
       <c r="N102" s="1">
-        <v>91599.01</v>
+        <v>179751.51</v>
       </c>
       <c r="O102" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.625</v>
+        <v>90.512</v>
       </c>
       <c r="E103" s="1">
-        <v>99.766</v>
+        <v>89.875</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>598596.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I103" s="1">
-        <v>5154.0</v>
+        <v>637.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.8610147745725</v>
+        <v>0.70876216968011</v>
       </c>
       <c r="K103">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.13</v>
+      </c>
+      <c r="L103">
+        <v>129.45</v>
       </c>
       <c r="M103" s="1">
-        <v>603750.0</v>
+        <v>90512.0</v>
       </c>
       <c r="N103" s="1">
-        <v>615696.58</v>
+        <v>90641.45</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>593000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.393</v>
+        <v>97.738</v>
       </c>
       <c r="E104" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>592673.85</v>
+        <v>598596.0</v>
       </c>
       <c r="I104" s="1">
-        <v>2656.64</v>
+        <v>-12168.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.44824653559458</v>
+        <v>-2.0327566505623</v>
       </c>
       <c r="K104">
-        <v>0.71</v>
+        <v>2.27</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>595330.49</v>
+        <v>586428.0</v>
       </c>
       <c r="N104" s="1">
-        <v>599550.38</v>
+        <v>600051.29</v>
       </c>
       <c r="O104" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>915000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.275</v>
+        <v>98.033</v>
       </c>
       <c r="E105" s="1">
-        <v>99.90538798</v>
+        <v>99.945</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>914134.3</v>
+        <v>592673.85</v>
       </c>
       <c r="I105" s="1">
-        <v>3381.95</v>
+        <v>-11338.16</v>
       </c>
       <c r="J105" s="1">
-        <v>0.36996205043395</v>
+        <v>-1.9130521786983</v>
       </c>
       <c r="K105">
-        <v>0.64</v>
+        <v>0.94</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>917516.25</v>
+        <v>581335.69</v>
       </c>
       <c r="N105" s="1">
-        <v>923376.01</v>
+        <v>586924.19</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>84.657</v>
+        <v>98.529</v>
       </c>
       <c r="E106" s="1">
-        <v>81.75</v>
+        <v>99.90538798</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>163500.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I106" s="1">
-        <v>5814.0</v>
+        <v>-12593.95</v>
       </c>
       <c r="J106" s="1">
-        <v>3.5559633027523</v>
+        <v>-1.3776914398683</v>
       </c>
       <c r="K106">
-        <v>1.44</v>
+        <v>0.82</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>169314.0</v>
+        <v>901540.35</v>
       </c>
       <c r="N106" s="1">
-        <v>172198.93</v>
+        <v>909054.63</v>
       </c>
       <c r="O106" s="1">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.364</v>
+        <v>82.432</v>
       </c>
       <c r="E107" s="1">
-        <v>100.73</v>
+        <v>81.75</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>503650.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-1830.0</v>
+        <v>1364.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.36334756279162</v>
+        <v>0.83425076452599</v>
       </c>
       <c r="K107">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>0.04</v>
+      </c>
+      <c r="L107">
+        <v>82.19</v>
       </c>
       <c r="M107" s="1">
-        <v>501820.0</v>
+        <v>164864.0</v>
       </c>
       <c r="N107" s="1">
-        <v>508554.59</v>
+        <v>164946.19</v>
       </c>
       <c r="O107" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>409000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>105.287</v>
+        <v>98.384</v>
       </c>
       <c r="E108" s="1">
-        <v>99.775</v>
+        <v>100.73</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>408079.75</v>
+        <v>503650.0</v>
       </c>
       <c r="I108" s="1">
-        <v>22544.08</v>
+        <v>-11730.0</v>
       </c>
       <c r="J108" s="1">
-        <v>5.5244299674267</v>
+        <v>-2.3289983123201</v>
       </c>
       <c r="K108">
-        <v>1.03</v>
+        <v>1.54</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>430623.83</v>
+        <v>491920.0</v>
       </c>
       <c r="N108" s="1">
-        <v>434830.09</v>
+        <v>499599.79</v>
       </c>
       <c r="O108" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
-        <v>400000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>93.827</v>
+        <v>102.265</v>
       </c>
       <c r="E109" s="1">
-        <v>99.271</v>
+        <v>99.775</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>397084.0</v>
+        <v>408079.75</v>
       </c>
       <c r="I109" s="1">
-        <v>-21776.0</v>
+        <v>10184.1</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.4839782010859</v>
+        <v>2.4956151340516</v>
       </c>
       <c r="K109">
-        <v>0.68</v>
+        <v>1.3</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>375308.0</v>
+        <v>418263.85</v>
       </c>
       <c r="N109" s="1">
-        <v>378031.29</v>
+        <v>423579.45</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>1500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>103.391</v>
+        <v>91.506</v>
       </c>
       <c r="E110" s="1">
-        <v>101.3728</v>
+        <v>99.271</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1520592.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I110" s="1">
-        <v>30273.0</v>
+        <v>-31060.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.9908693456233</v>
+        <v>-7.8220225443483</v>
       </c>
       <c r="K110">
-        <v>2.83</v>
+        <v>0.8</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>1550865.0</v>
+        <v>366024.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1593383.84</v>
+        <v>369207.56</v>
       </c>
       <c r="O110" s="1">
-        <v>0.88</v>
+        <v>0.21</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.239</v>
+        <v>100.62</v>
       </c>
       <c r="E111" s="1">
-        <v>99.67</v>
+        <v>101.3728</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>598020.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3414.0</v>
+        <v>-11292.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.57088391692586</v>
+        <v>-0.74260551153761</v>
       </c>
       <c r="K111">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>873.29</v>
+        <v>3.09</v>
+      </c>
+      <c r="L111" t="s">
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>601434.0</v>
+        <v>1509300.0</v>
       </c>
       <c r="N111" s="1">
-        <v>602307.29</v>
+        <v>1555640.75</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.876</v>
+        <v>98.025</v>
       </c>
       <c r="E112" s="1">
-        <v>99.81333333</v>
+        <v>99.67</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>898320.0</v>
+        <v>598020.0</v>
       </c>
       <c r="I112" s="1">
-        <v>564.0</v>
+        <v>-9870.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.062783863211328</v>
+        <v>-1.6504464733621</v>
       </c>
       <c r="K112">
-        <v>1.17</v>
+        <v>0.35</v>
       </c>
       <c r="L112" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>898884.0</v>
+        <v>588150.0</v>
       </c>
       <c r="N112" s="1">
-        <v>909425.1</v>
+        <v>590256.16</v>
       </c>
       <c r="O112" s="1">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.57</v>
+        <v>97.1</v>
       </c>
       <c r="E113" s="1">
-        <v>93.09788345</v>
+        <v>99.81333333</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2699838.62</v>
+        <v>898320.0</v>
       </c>
       <c r="I113" s="1">
-        <v>42691.38</v>
+        <v>-24420.0</v>
       </c>
       <c r="J113" s="1">
-        <v>1.5812567345229</v>
+        <v>-2.7184076943628</v>
       </c>
       <c r="K113">
-        <v>0.09</v>
+        <v>1.42</v>
       </c>
       <c r="L113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>2742530.0</v>
+        <v>873900.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2745140.0</v>
+        <v>886660.27</v>
       </c>
       <c r="O113" s="1">
-        <v>1.51</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.076</v>
+        <v>92.813</v>
       </c>
       <c r="E114" s="1">
-        <v>98.642</v>
+        <v>93.09788345</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1085062.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I114" s="1">
-        <v>15774.0</v>
+        <v>-8261.62</v>
       </c>
       <c r="J114" s="1">
-        <v>1.4537418138318</v>
+        <v>-0.30600421591125</v>
       </c>
       <c r="K114">
-        <v>3.37</v>
+        <v>0.21</v>
       </c>
       <c r="L114" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>1100836.0</v>
+        <v>2691577.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1137885.66</v>
+        <v>2697667.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.63</v>
+        <v>1.53</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
-        <v>768000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.005</v>
+        <v>95.724</v>
       </c>
       <c r="E115" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>765143.04</v>
+        <v>1085062.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2895.36</v>
+        <v>-32098.0</v>
       </c>
       <c r="J115" s="1">
-        <v>0.37840767655679</v>
+        <v>-2.9581719754263</v>
       </c>
       <c r="K115">
-        <v>1.33</v>
+        <v>3.66</v>
       </c>
       <c r="L115" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>768038.4</v>
+        <v>1052964.0</v>
       </c>
       <c r="N115" s="1">
-        <v>778227.55</v>
+        <v>1093178.04</v>
       </c>
       <c r="O115" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
-        <v>600000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.468</v>
+        <v>98.255</v>
       </c>
       <c r="E116" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>598416.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I116" s="1">
-        <v>4392.0</v>
+        <v>-10544.64</v>
       </c>
       <c r="J116" s="1">
-        <v>0.73393759525146</v>
+        <v>-1.3781266310676</v>
       </c>
       <c r="K116">
-        <v>1.07</v>
+        <v>1.54</v>
       </c>
       <c r="L116" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>602808.0</v>
+        <v>754598.4</v>
       </c>
       <c r="N116" s="1">
-        <v>609251.84</v>
+        <v>766428.76</v>
       </c>
       <c r="O116" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>469000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.232</v>
+        <v>97.684</v>
       </c>
       <c r="E117" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>467095.86</v>
+        <v>598416.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2992.22</v>
+        <v>-12312.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.640600839408</v>
+        <v>-2.0574316194754</v>
       </c>
       <c r="K117">
-        <v>2.43</v>
+        <v>1.34</v>
       </c>
       <c r="L117" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>470088.08</v>
+        <v>586104.0</v>
       </c>
       <c r="N117" s="1">
-        <v>481493.45</v>
+        <v>594125.92</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.564</v>
+        <v>97.452</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1700000.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I118" s="1">
-        <v>9588.0</v>
+        <v>-10045.98</v>
       </c>
       <c r="J118" s="1">
-        <v>0.564</v>
+        <v>-2.1507319718055</v>
       </c>
       <c r="K118">
-        <v>2.03</v>
+        <v>2.65</v>
       </c>
       <c r="L118" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>1709588.0</v>
+        <v>457049.88</v>
       </c>
       <c r="N118" s="1">
-        <v>1744059.58</v>
+        <v>469496.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>1209000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.911</v>
+        <v>98.104</v>
       </c>
       <c r="E119" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1207174.41</v>
+        <v>1700000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>37019.58</v>
+        <v>-32232.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.0666306122245</v>
+        <v>-1.896</v>
       </c>
       <c r="K119">
-        <v>1.73</v>
+        <v>2.28</v>
       </c>
       <c r="L119" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="M119" s="1">
-        <v>1244193.99</v>
+        <v>1667768.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1265108.03</v>
+        <v>1706571.08</v>
       </c>
       <c r="O119" s="1">
-        <v>0.7</v>
+        <v>0.97</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B120" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C120" s="1">
-        <v>490000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.716</v>
+        <v>100.791</v>
       </c>
       <c r="E120" s="1">
-        <v>99.115</v>
+        <v>103.012</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>485663.5</v>
+        <v>927108.0</v>
       </c>
       <c r="I120" s="1">
-        <v>12744.9</v>
+        <v>-19989.0</v>
       </c>
       <c r="J120" s="1">
-        <v>2.6242243858145</v>
+        <v>-2.156059488215</v>
       </c>
       <c r="K120">
-        <v>3.19</v>
+        <v>2.43</v>
       </c>
       <c r="L120" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="M120" s="1">
-        <v>498408.4</v>
+        <v>907119.0</v>
       </c>
       <c r="N120" s="1">
-        <v>514054.84</v>
+        <v>929021.05</v>
       </c>
       <c r="O120" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B121" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>700000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>102.29</v>
+        <v>100.669</v>
       </c>
       <c r="E121" s="1">
-        <v>100.242</v>
+        <v>99.849</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>701694.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I121" s="1">
-        <v>14336.0</v>
+        <v>9913.8</v>
       </c>
       <c r="J121" s="1">
-        <v>2.043055804952</v>
+        <v>0.82124007250949</v>
       </c>
       <c r="K121">
-        <v>3.82</v>
+        <v>1.98</v>
       </c>
       <c r="L121" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>716030.0</v>
+        <v>1217088.21</v>
       </c>
       <c r="N121" s="1">
-        <v>742783.42</v>
+        <v>1241062.85</v>
       </c>
       <c r="O121" s="1">
-        <v>0.41</v>
+        <v>0.7</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>475000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.506</v>
+        <v>98.598</v>
       </c>
       <c r="E122" s="1">
-        <v>99.406</v>
+        <v>99.115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>472178.5</v>
+        <v>485663.5</v>
       </c>
       <c r="I122" s="1">
-        <v>-4275.0</v>
+        <v>-2533.3</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.90537794499326</v>
+        <v>-0.52161630429299</v>
       </c>
       <c r="K122">
-        <v>0.67</v>
+        <v>3.42</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>467903.5</v>
+        <v>483130.2</v>
       </c>
       <c r="N122" s="1">
-        <v>471075.59</v>
+        <v>499904.31</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>1658000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.062</v>
+        <v>99.591</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>100.242</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1658000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1027.96</v>
+        <v>-4557.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.062</v>
+        <v>-0.64942838331238</v>
       </c>
       <c r="K123">
-        <v>0.08</v>
+        <v>4.12</v>
       </c>
       <c r="L123" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>1659027.96</v>
+        <v>697137.0</v>
       </c>
       <c r="N123" s="1">
-        <v>1660310.03</v>
+        <v>725961.66</v>
       </c>
       <c r="O123" s="1">
-        <v>0.92</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C124" s="1">
-        <v>1800000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>105.042</v>
+        <v>95.359</v>
       </c>
       <c r="E124" s="1">
-        <v>102.80672222</v>
+        <v>99.406</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1850521.0</v>
+        <v>472178.5</v>
       </c>
       <c r="I124" s="1">
-        <v>40235.0</v>
+        <v>-19223.25</v>
       </c>
       <c r="J124" s="1">
-        <v>2.1742525483364</v>
+        <v>-4.0711828259864</v>
       </c>
       <c r="K124">
-        <v>4.11</v>
+        <v>0.87</v>
       </c>
       <c r="L124" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M124" s="1">
-        <v>1890756.0</v>
+        <v>452955.25</v>
       </c>
       <c r="N124" s="1">
-        <v>1964777.92</v>
+        <v>457103.37</v>
       </c>
       <c r="O124" s="1">
-        <v>1.08</v>
+        <v>0.26</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C125" s="1">
-        <v>1200000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.929</v>
+        <v>97.944</v>
       </c>
       <c r="E125" s="1">
-        <v>99.07293333</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1188875.2</v>
+        <v>1658000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>46272.8</v>
+        <v>-34088.48</v>
       </c>
       <c r="J125" s="1">
-        <v>3.8921494871791</v>
+        <v>-2.056</v>
       </c>
       <c r="K125">
-        <v>1.67</v>
+        <v>0.28</v>
       </c>
       <c r="L125" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M125" s="1">
-        <v>1235148.0</v>
+        <v>1623911.52</v>
       </c>
       <c r="N125" s="1">
-        <v>1255149.37</v>
+        <v>1628612.43</v>
       </c>
       <c r="O125" s="1">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B126" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C126" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>85.523</v>
+        <v>102.768</v>
       </c>
       <c r="E126" s="1">
-        <v>85.38325</v>
+        <v>102.806722</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>683066.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I126" s="1">
-        <v>1118.0</v>
+        <v>-387.22</v>
       </c>
       <c r="J126" s="1">
-        <v>0.16367378847725</v>
+        <v>-0.037664852304113</v>
       </c>
       <c r="K126">
-        <v>0.18</v>
+        <v>4.42</v>
       </c>
       <c r="L126" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M126" s="1">
-        <v>684184.0</v>
+        <v>1027680.0</v>
       </c>
       <c r="N126" s="1">
-        <v>685622.36</v>
+        <v>1071926.58</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B127" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C127" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>97.548</v>
+        <v>103.129</v>
       </c>
       <c r="E127" s="1">
-        <v>95.972</v>
+        <v>105.93</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>479860.0</v>
+        <v>847440.0</v>
       </c>
       <c r="I127" s="1">
-        <v>7880.0</v>
+        <v>-22408.0</v>
       </c>
       <c r="J127" s="1">
-        <v>1.6421456258075</v>
+        <v>-2.6441989993392</v>
       </c>
       <c r="K127">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.1</v>
+      </c>
+      <c r="L127">
+        <v>821.92</v>
       </c>
       <c r="M127" s="1">
-        <v>487740.0</v>
+        <v>825032.0</v>
       </c>
       <c r="N127" s="1">
-        <v>489887.26</v>
+        <v>825853.92</v>
       </c>
       <c r="O127" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B128" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C128" s="1">
-        <v>456000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.164</v>
+        <v>99.994</v>
       </c>
       <c r="E128" s="1">
-        <v>99.609</v>
+        <v>99.07293333</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>454217.04</v>
+        <v>1188875.2</v>
       </c>
       <c r="I128" s="1">
-        <v>11650.8</v>
+        <v>11052.8</v>
       </c>
       <c r="J128" s="1">
-        <v>2.5650292644239</v>
+        <v>0.92968547077103</v>
       </c>
       <c r="K128">
-        <v>3.22</v>
+        <v>1.92</v>
       </c>
       <c r="L128" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M128" s="1">
-        <v>465867.84</v>
+        <v>1199928.0</v>
       </c>
       <c r="N128" s="1">
-        <v>480559.79</v>
+        <v>1222986.9</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B129" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C129" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>103.367</v>
+        <v>83.389</v>
       </c>
       <c r="E129" s="1">
-        <v>102.847</v>
+        <v>85.38325</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>719929.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3640.0</v>
+        <v>-15954.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.5056054138672</v>
+        <v>-2.3356454573936</v>
       </c>
       <c r="K129">
-        <v>3.07</v>
+        <v>0.24</v>
       </c>
       <c r="L129" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M129" s="1">
-        <v>723569.0</v>
+        <v>667112.0</v>
       </c>
       <c r="N129" s="1">
-        <v>745046.05</v>
+        <v>669010.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B130" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C130" s="1">
-        <v>1178000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>105.157</v>
+        <v>96.747</v>
       </c>
       <c r="E130" s="1">
-        <v>101.91549321</v>
+        <v>95.972</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1200564.51</v>
+        <v>479860.0</v>
       </c>
       <c r="I130" s="1">
-        <v>38184.95</v>
+        <v>3875.0</v>
       </c>
       <c r="J130" s="1">
-        <v>3.1805829409367</v>
+        <v>0.807527195432</v>
       </c>
       <c r="K130">
-        <v>1.75</v>
+        <v>0.48</v>
       </c>
       <c r="L130" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M130" s="1">
-        <v>1238749.46</v>
+        <v>483735.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1259368.69</v>
+        <v>486128.84</v>
       </c>
       <c r="O130" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B131" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C131" s="1">
-        <v>1500000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.363</v>
+        <v>100.079</v>
       </c>
       <c r="E131" s="1">
-        <v>99.423</v>
+        <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1491345.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>14100.0</v>
+        <v>2143.2</v>
       </c>
       <c r="J131" s="1">
-        <v>0.94545527694799</v>
+        <v>0.47184491361222</v>
       </c>
       <c r="K131">
-        <v>2.43</v>
+        <v>3.48</v>
       </c>
       <c r="L131" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M131" s="1">
-        <v>1505445.0</v>
+        <v>456360.24</v>
       </c>
       <c r="N131" s="1">
-        <v>1541938.15</v>
+        <v>472251.53</v>
       </c>
       <c r="O131" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B132" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C132" s="1">
-        <v>1230000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.257</v>
+        <v>100.715</v>
       </c>
       <c r="E132" s="1">
-        <v>99.947</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1229348.1</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>3813.0</v>
+        <v>-14924.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.31016438712518</v>
+        <v>-2.0729821968555</v>
       </c>
       <c r="K132">
-        <v>0.96</v>
+        <v>3.32</v>
       </c>
       <c r="L132" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="M132" s="1">
-        <v>1233161.1</v>
+        <v>705005.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1244913.5</v>
+        <v>728265.62</v>
       </c>
       <c r="O132" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B133" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C133" s="1">
-        <v>2400000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.152</v>
+        <v>102.962</v>
       </c>
       <c r="E133" s="1">
-        <v>99.779</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2394696.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>8952.0</v>
+        <v>12327.85</v>
       </c>
       <c r="J133" s="1">
-        <v>0.37382615580433</v>
+        <v>1.0268377831692</v>
       </c>
       <c r="K133">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>2.03</v>
+      </c>
+      <c r="L133" t="s">
+        <v>417</v>
       </c>
       <c r="M133" s="1">
-        <v>2403648.0</v>
+        <v>1212892.36</v>
       </c>
       <c r="N133" s="1">
-        <v>2404387.73</v>
+        <v>1236788.82</v>
       </c>
       <c r="O133" s="1">
-        <v>1.33</v>
+        <v>0.7</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B134" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="C134" s="1">
-        <v>1559000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>100.215</v>
+        <v>98.152</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1559000.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3351.85</v>
+        <v>-19065.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.215</v>
+        <v>-1.278376230852</v>
       </c>
       <c r="K134">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="L134" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="M134" s="1">
-        <v>1562351.85</v>
+        <v>1472280.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1563860.02</v>
+        <v>1474252.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B135" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C135" s="1">
-        <v>2500000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.346</v>
+        <v>97.985</v>
       </c>
       <c r="E135" s="1">
-        <v>102.33536</v>
+        <v>99.947</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2558384.0</v>
+        <v>1229348.1</v>
       </c>
       <c r="I135" s="1">
-        <v>266.0</v>
+        <v>-24132.6</v>
       </c>
       <c r="J135" s="1">
-        <v>0.010397188225067</v>
+        <v>-1.9630404114181</v>
       </c>
       <c r="K135">
-        <v>3.72</v>
+        <v>1.2</v>
       </c>
       <c r="L135" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M135" s="1">
-        <v>2558650.0</v>
+        <v>1205215.5</v>
       </c>
       <c r="N135" s="1">
-        <v>2651565.41</v>
+        <v>1220000.77</v>
       </c>
       <c r="O135" s="1">
-        <v>1.46</v>
+        <v>0.69</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B136" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C136" s="1">
-        <v>1229000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>90.902</v>
+        <v>98.003</v>
       </c>
       <c r="E136" s="1">
-        <v>85.4301904</v>
+        <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1049937.04</v>
+        <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>67248.54</v>
+        <v>-42624.0</v>
       </c>
       <c r="J136" s="1">
-        <v>6.4050069135574</v>
+        <v>-1.779933653374</v>
       </c>
       <c r="K136">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="L136" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="M136" s="1">
-        <v>1117185.58</v>
+        <v>2352072.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1118534.18</v>
+        <v>2358729.53</v>
       </c>
       <c r="O136" s="1">
-        <v>0.62</v>
+        <v>1.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B137" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>102.455</v>
+        <v>97.605</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>451000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>11072.05</v>
+        <v>-37338.05</v>
       </c>
       <c r="J137" s="1">
-        <v>2.455</v>
+        <v>-2.395</v>
       </c>
       <c r="K137">
-        <v>1.76</v>
+        <v>0.31</v>
       </c>
       <c r="L137" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="M137" s="1">
-        <v>462072.05</v>
+        <v>1521661.95</v>
       </c>
       <c r="N137" s="1">
-        <v>470013.2</v>
+        <v>1526460.68</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B138" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>94.774</v>
+        <v>99.393</v>
       </c>
       <c r="E138" s="1">
-        <v>91.6578065</v>
+        <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1833156.13</v>
+        <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>62323.87</v>
+        <v>-73559.0</v>
       </c>
       <c r="J138" s="1">
-        <v>3.3998124316885</v>
+        <v>-2.8752134159688</v>
       </c>
       <c r="K138">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.02</v>
+      </c>
+      <c r="L138">
+        <v>541.78</v>
       </c>
       <c r="M138" s="1">
-        <v>1895480.0</v>
+        <v>2484825.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1899836.16</v>
+        <v>2485366.78</v>
       </c>
       <c r="O138" s="1">
-        <v>1.05</v>
+        <v>1.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="B139" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C139" s="1">
-        <v>1432000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.793</v>
+        <v>89.038</v>
       </c>
       <c r="E139" s="1">
-        <v>100.45530726</v>
+        <v>85.4301904</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1438520.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I139" s="1">
-        <v>19155.76</v>
+        <v>44339.98</v>
       </c>
       <c r="J139" s="1">
-        <v>1.3316297305564</v>
+        <v>4.2231084637227</v>
       </c>
       <c r="K139">
-        <v>1.65</v>
+        <v>0.18</v>
       </c>
       <c r="L139" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="M139" s="1">
-        <v>1457675.76</v>
+        <v>1094277.02</v>
       </c>
       <c r="N139" s="1">
-        <v>1481239.03</v>
+        <v>1096477.37</v>
       </c>
       <c r="O139" s="1">
-        <v>0.82</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B140" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C140" s="1">
-        <v>1100000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.219</v>
+        <v>100.212</v>
       </c>
       <c r="E140" s="1">
-        <v>99.40027273</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1093403.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>20006.0</v>
+        <v>956.12</v>
       </c>
       <c r="J140" s="1">
-        <v>1.8297004855483</v>
+        <v>0.212</v>
       </c>
       <c r="K140">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>224.4</v>
+        <v>2.0</v>
+      </c>
+      <c r="L140" t="s">
+        <v>437</v>
       </c>
       <c r="M140" s="1">
-        <v>1113409.0</v>
+        <v>451956.12</v>
       </c>
       <c r="N140" s="1">
-        <v>1113633.4</v>
+        <v>460974.03</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B141" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C141" s="1">
-        <v>500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.894</v>
+        <v>93.282</v>
       </c>
       <c r="E141" s="1">
-        <v>99.794</v>
+        <v>91.6578065</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>498970.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I141" s="1">
-        <v>500.0</v>
+        <v>32483.87</v>
       </c>
       <c r="J141" s="1">
-        <v>0.10020642523599</v>
+        <v>1.7720187314323</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L141" t="s">
+        <v>440</v>
       </c>
       <c r="M141" s="1">
-        <v>499470.0</v>
+        <v>1865640.0</v>
       </c>
       <c r="N141" s="1">
-        <v>499470.0</v>
+        <v>1870653.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.28</v>
+        <v>1.06</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="B142" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C142" s="1">
-        <v>952000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>107.322</v>
+        <v>99.527</v>
       </c>
       <c r="E142" s="1">
-        <v>100.27343697</v>
+        <v>100.45530726</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>954603.12</v>
+        <v>1438520.0</v>
       </c>
       <c r="I142" s="1">
-        <v>67102.32</v>
+        <v>-13293.36</v>
       </c>
       <c r="J142" s="1">
-        <v>7.0293422045384</v>
+        <v>-0.92409976920724</v>
       </c>
       <c r="K142">
-        <v>2.96</v>
+        <v>1.88</v>
       </c>
       <c r="L142" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="M142" s="1">
-        <v>1021705.44</v>
+        <v>1425226.64</v>
       </c>
       <c r="N142" s="1">
-        <v>1049870.96</v>
+        <v>1452156.09</v>
       </c>
       <c r="O142" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B143" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.462</v>
+        <v>98.921</v>
       </c>
       <c r="E143" s="1">
-        <v>99.105</v>
+        <v>99.40027273</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>891945.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3213.0</v>
+        <v>-5272.0</v>
       </c>
       <c r="J143" s="1">
-        <v>0.36022400484335</v>
+        <v>-0.48216439867094</v>
       </c>
       <c r="K143">
-        <v>0.89</v>
+        <v>0.27</v>
       </c>
       <c r="L143" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="M143" s="1">
-        <v>895158.0</v>
+        <v>1088131.0</v>
       </c>
       <c r="N143" s="1">
-        <v>903171.7</v>
+        <v>1091048.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="B144" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C144" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>101.631</v>
+        <v>97.785</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>547000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I144" s="1">
-        <v>8921.57</v>
+        <v>-10045.0</v>
       </c>
       <c r="J144" s="1">
-        <v>1.631</v>
+        <v>-2.013147082991</v>
       </c>
       <c r="K144">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>0.17</v>
+      </c>
+      <c r="L144">
+        <v>863.01</v>
       </c>
       <c r="M144" s="1">
-        <v>555921.57</v>
+        <v>488925.0</v>
       </c>
       <c r="N144" s="1">
-        <v>568378.6</v>
+        <v>489788.01</v>
       </c>
       <c r="O144" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C145" s="1">
-        <v>900000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.867</v>
+        <v>103.884</v>
       </c>
       <c r="E145" s="1">
-        <v>101.2</v>
+        <v>100.27343697</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>910800.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I145" s="1">
-        <v>-2997.0</v>
+        <v>34372.56</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.32905138339921</v>
+        <v>3.6007173326649</v>
       </c>
       <c r="K145">
-        <v>3.63</v>
+        <v>0.19</v>
       </c>
       <c r="L145" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M145" s="1">
-        <v>907803.0</v>
+        <v>988975.68</v>
       </c>
       <c r="N145" s="1">
-        <v>940464.37</v>
+        <v>990789.78</v>
       </c>
       <c r="O145" s="1">
-        <v>0.52</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C146" s="1">
-        <v>2152000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.476</v>
+        <v>96.637</v>
       </c>
       <c r="E146" s="1">
-        <v>99.728</v>
+        <v>99.24563636</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2146146.56</v>
+        <v>2183404.0</v>
       </c>
       <c r="I146" s="1">
-        <v>16096.96</v>
+        <v>-57390.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.75004010909674</v>
+        <v>-2.6284645443537</v>
       </c>
       <c r="K146">
-        <v>0.25</v>
+        <v>1.1</v>
       </c>
       <c r="L146" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="M146" s="1">
-        <v>2162243.52</v>
+        <v>2126014.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2167608.78</v>
+        <v>2150304.41</v>
       </c>
       <c r="O146" s="1">
-        <v>1.19</v>
+        <v>1.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.165</v>
+        <v>99.428</v>
       </c>
       <c r="E147" s="1">
-        <v>102.5055</v>
+        <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>512527.5</v>
+        <v>547000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>3297.5</v>
+        <v>-3128.84</v>
       </c>
       <c r="J147" s="1">
-        <v>0.6433801113111</v>
+        <v>-0.572</v>
       </c>
       <c r="K147">
-        <v>1.02</v>
+        <v>2.52</v>
       </c>
       <c r="L147" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="M147" s="1">
-        <v>515825.0</v>
+        <v>543871.16</v>
       </c>
       <c r="N147" s="1">
-        <v>520939.73</v>
+        <v>557651.06</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B148" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C148" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>106.458</v>
+        <v>99.231</v>
       </c>
       <c r="E148" s="1">
-        <v>103.12185667</v>
+        <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1546827.85</v>
+        <v>910800.0</v>
       </c>
       <c r="I148" s="1">
-        <v>50042.15</v>
+        <v>-17721.0</v>
       </c>
       <c r="J148" s="1">
-        <v>3.2351466906935</v>
+        <v>-1.945652173913</v>
       </c>
       <c r="K148">
-        <v>4.64</v>
+        <v>0.17</v>
       </c>
       <c r="L148" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="M148" s="1">
-        <v>1596870.0</v>
+        <v>893079.0</v>
       </c>
       <c r="N148" s="1">
-        <v>1666450.48</v>
+        <v>894629.96</v>
       </c>
       <c r="O148" s="1">
-        <v>0.92</v>
+        <v>0.51</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B149" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C149" s="1">
-        <v>400000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.321</v>
+        <v>98.444</v>
       </c>
       <c r="E149" s="1">
-        <v>103.479</v>
+        <v>99.728</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>413916.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I149" s="1">
-        <v>-632.0</v>
+        <v>-27631.68</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.15268798500179</v>
+        <v>-1.2875020054548</v>
       </c>
       <c r="K149">
-        <v>4.3</v>
+        <v>0.46</v>
       </c>
       <c r="L149" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>413284.0</v>
+        <v>2118514.88</v>
       </c>
       <c r="N149" s="1">
-        <v>430494.96</v>
+        <v>2128478.93</v>
       </c>
       <c r="O149" s="1">
-        <v>0.24</v>
+        <v>1.21</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B150" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>381000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.387</v>
+        <v>100.842</v>
       </c>
       <c r="E150" s="1">
-        <v>102.47</v>
+        <v>102.5055</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>390410.7</v>
+        <v>512527.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-316.23</v>
+        <v>-8317.5</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.080999316873231</v>
+        <v>-1.6228397500622</v>
       </c>
       <c r="K150">
-        <v>3.44</v>
+        <v>1.26</v>
       </c>
       <c r="L150" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="M150" s="1">
-        <v>390094.47</v>
+        <v>504210.0</v>
       </c>
       <c r="N150" s="1">
-        <v>403205.05</v>
+        <v>510516.51</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>631000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.796</v>
+        <v>104.128</v>
       </c>
       <c r="E151" s="1">
-        <v>99.422</v>
+        <v>103.12185667</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>627352.82</v>
+        <v>1546827.85</v>
       </c>
       <c r="I151" s="1">
-        <v>2359.94</v>
+        <v>15092.15</v>
       </c>
       <c r="J151" s="1">
-        <v>0.37617428738106</v>
+        <v>0.97568388104727</v>
       </c>
       <c r="K151">
-        <v>3.21</v>
+        <v>4.99</v>
       </c>
       <c r="L151" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="M151" s="1">
-        <v>629712.76</v>
+        <v>1561920.0</v>
       </c>
       <c r="N151" s="1">
-        <v>649939.34</v>
+        <v>1636801.85</v>
       </c>
       <c r="O151" s="1">
-        <v>0.36</v>
+        <v>0.93</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C152" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.415</v>
+        <v>101.122</v>
       </c>
       <c r="E152" s="1">
-        <v>99.383</v>
+        <v>103.479</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>198766.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-7936.0</v>
+        <v>-9428.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.9926345552056</v>
+        <v>-2.277756839552</v>
       </c>
       <c r="K152">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="L152">
-        <v>104.11</v>
+        <v>394.52</v>
       </c>
       <c r="M152" s="1">
-        <v>190830.0</v>
+        <v>404488.0</v>
       </c>
       <c r="N152" s="1">
-        <v>190934.11</v>
+        <v>404882.52</v>
       </c>
       <c r="O152" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C153" s="1">
-        <v>638000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>103.375</v>
+        <v>99.396</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>638000.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I153" s="1">
-        <v>21532.5</v>
+        <v>-11711.94</v>
       </c>
       <c r="J153" s="1">
-        <v>3.375</v>
+        <v>-2.9999024104616</v>
       </c>
       <c r="K153">
-        <v>3.27</v>
+        <v>3.7</v>
       </c>
       <c r="L153" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="M153" s="1">
-        <v>659532.5</v>
+        <v>378698.76</v>
       </c>
       <c r="N153" s="1">
-        <v>680368.01</v>
+        <v>392811.42</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.22</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B154" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C154" s="1">
-        <v>600000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>90.385</v>
+        <v>97.295</v>
       </c>
       <c r="E154" s="1">
-        <v>88.621</v>
+        <v>99.422</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>531726.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I154" s="1">
-        <v>10584.0</v>
+        <v>-13421.37</v>
       </c>
       <c r="J154" s="1">
-        <v>1.9904988659573</v>
+        <v>-2.1393655327795</v>
       </c>
       <c r="K154">
-        <v>1.14</v>
+        <v>0.17</v>
       </c>
       <c r="L154" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="M154" s="1">
-        <v>542310.0</v>
+        <v>613931.45</v>
       </c>
       <c r="N154" s="1">
-        <v>549121.64</v>
+        <v>614998.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B155" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>76.618</v>
+        <v>94.058</v>
       </c>
       <c r="E155" s="1">
-        <v>74.33222222</v>
+        <v>99.383</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>668990.0</v>
+        <v>198766.0</v>
       </c>
       <c r="I155" s="1">
-        <v>20572.0</v>
+        <v>-10650.0</v>
       </c>
       <c r="J155" s="1">
-        <v>3.075083334579</v>
+        <v>-5.3580592254208</v>
       </c>
       <c r="K155">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>0.12</v>
+      </c>
+      <c r="L155">
+        <v>235.62</v>
       </c>
       <c r="M155" s="1">
-        <v>689562.0</v>
+        <v>188116.0</v>
       </c>
       <c r="N155" s="1">
-        <v>691448.3</v>
+        <v>188351.62</v>
       </c>
       <c r="O155" s="1">
-        <v>0.38</v>
+        <v>0.11</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.933</v>
+        <v>99.757</v>
       </c>
       <c r="E156" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>899865.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-468.0</v>
+        <v>-1550.34</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.052007801170176</v>
+        <v>-0.243</v>
       </c>
       <c r="K156">
-        <v>2.4</v>
+        <v>3.53</v>
       </c>
       <c r="L156" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M156" s="1">
-        <v>899397.0</v>
+        <v>636449.66</v>
       </c>
       <c r="N156" s="1">
-        <v>921033.99</v>
+        <v>658963.19</v>
       </c>
       <c r="O156" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B157" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C157" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>103.056</v>
+        <v>87.826</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>700000.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I157" s="1">
-        <v>21392.0</v>
+        <v>-4770.0</v>
       </c>
       <c r="J157" s="1">
-        <v>3.056</v>
+        <v>-0.89707857054197</v>
       </c>
       <c r="K157">
-        <v>1.87</v>
+        <v>1.24</v>
       </c>
       <c r="L157" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="M157" s="1">
-        <v>721392.0</v>
+        <v>526956.0</v>
       </c>
       <c r="N157" s="1">
-        <v>734467.69</v>
+        <v>534408.74</v>
       </c>
       <c r="O157" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B158" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.829</v>
+        <v>74.188</v>
       </c>
       <c r="E158" s="1">
-        <v>99.711</v>
+        <v>74.33222222</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>398844.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I158" s="1">
-        <v>4472.0</v>
+        <v>-1298.0</v>
       </c>
       <c r="J158" s="1">
-        <v>1.1212403847118</v>
+        <v>-0.19402382696303</v>
       </c>
       <c r="K158">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="L158" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="M158" s="1">
-        <v>403316.0</v>
+        <v>667692.0</v>
       </c>
       <c r="N158" s="1">
-        <v>405042.03</v>
+        <v>670022.14</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B159" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C159" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.504</v>
+        <v>97.69</v>
       </c>
       <c r="E159" s="1">
-        <v>102.18216842</v>
+        <v>99.985</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1941461.2</v>
+        <v>899865.0</v>
       </c>
       <c r="I159" s="1">
-        <v>25114.8</v>
+        <v>-20655.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.2936029831552</v>
+        <v>-2.2953443016452</v>
       </c>
       <c r="K159">
-        <v>2.58</v>
+        <v>2.63</v>
       </c>
       <c r="L159" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="M159" s="1">
-        <v>1966576.0</v>
+        <v>879210.0</v>
       </c>
       <c r="N159" s="1">
-        <v>2015689.7</v>
+        <v>902844.25</v>
       </c>
       <c r="O159" s="1">
-        <v>1.11</v>
+        <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B160" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.407</v>
+        <v>100.677</v>
       </c>
       <c r="E160" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>596430.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-5988.0</v>
+        <v>4739.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.0039736431769</v>
+        <v>0.677</v>
       </c>
       <c r="K160">
-        <v>0.34</v>
+        <v>2.12</v>
       </c>
       <c r="L160" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="M160" s="1">
-        <v>590442.0</v>
+        <v>704739.0</v>
       </c>
       <c r="N160" s="1">
-        <v>592463.92</v>
+        <v>719587.67</v>
       </c>
       <c r="O160" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B161" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C161" s="1">
         <v>400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.816</v>
+        <v>98.266</v>
       </c>
       <c r="E161" s="1">
-        <v>100.66</v>
+        <v>99.711</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>402640.0</v>
+        <v>398844.0</v>
       </c>
       <c r="I161" s="1">
-        <v>624.0</v>
+        <v>-5780.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.15497715080469</v>
+        <v>-1.4491881537644</v>
       </c>
       <c r="K161">
-        <v>2.15</v>
+        <v>0.68</v>
       </c>
       <c r="L161" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="M161" s="1">
-        <v>403264.0</v>
+        <v>393064.0</v>
       </c>
       <c r="N161" s="1">
-        <v>411881.81</v>
+        <v>395776.33</v>
       </c>
       <c r="O161" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B162" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C162" s="1">
-        <v>150000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>95.98</v>
+        <v>102.323</v>
       </c>
       <c r="E162" s="1">
-        <v>99.237</v>
+        <v>102.18216842</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>148855.5</v>
+        <v>1941461.2</v>
       </c>
       <c r="I162" s="1">
-        <v>-4885.5</v>
+        <v>2675.8</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.2820419803098</v>
+        <v>0.13782402656309</v>
       </c>
       <c r="K162">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>727.4</v>
+        <v>2.89</v>
+      </c>
+      <c r="L162" t="s">
+        <v>499</v>
       </c>
       <c r="M162" s="1">
-        <v>143970.0</v>
+        <v>1944137.0</v>
       </c>
       <c r="N162" s="1">
-        <v>144697.4</v>
+        <v>1999028.78</v>
       </c>
       <c r="O162" s="1">
-        <v>0.08</v>
+        <v>1.13</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="B163" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C163" s="1">
-        <v>620000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.956</v>
+        <v>95.533</v>
       </c>
       <c r="E163" s="1">
-        <v>99.8956129</v>
+        <v>99.405</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>619352.8</v>
+        <v>596430.0</v>
       </c>
       <c r="I163" s="1">
-        <v>374.4</v>
+        <v>-23232.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.060450198981905</v>
+        <v>-3.8951762989789</v>
       </c>
       <c r="K163">
-        <v>3.18</v>
+        <v>0.53</v>
       </c>
       <c r="L163" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="M163" s="1">
-        <v>619727.2</v>
+        <v>573198.0</v>
       </c>
       <c r="N163" s="1">
-        <v>639448.3</v>
+        <v>576403.48</v>
       </c>
       <c r="O163" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="B164" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.425</v>
+        <v>98.324</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>9975.0</v>
+        <v>-9344.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.425</v>
+        <v>-2.3206834889728</v>
       </c>
       <c r="K164">
-        <v>0.97</v>
+        <v>2.38</v>
       </c>
       <c r="L164" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="M164" s="1">
-        <v>709975.0</v>
+        <v>393296.0</v>
       </c>
       <c r="N164" s="1">
-        <v>716778.54</v>
+        <v>402801.48</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B165" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>102.051</v>
+        <v>95.151</v>
       </c>
       <c r="E165" s="1">
-        <v>99.001</v>
+        <v>99.237</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>594006.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I165" s="1">
-        <v>18300.0</v>
+        <v>-6129.0</v>
       </c>
       <c r="J165" s="1">
-        <v>3.0807769618489</v>
+        <v>-4.1174158831887</v>
       </c>
       <c r="K165">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.02</v>
+      </c>
+      <c r="L165">
+        <v>26.71</v>
       </c>
       <c r="M165" s="1">
-        <v>612306.0</v>
+        <v>142726.5</v>
       </c>
       <c r="N165" s="1">
-        <v>626977.23</v>
+        <v>142753.21</v>
       </c>
       <c r="O165" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B166" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C166" s="1">
-        <v>816000.0</v>
+        <v>620000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.159</v>
+        <v>97.986</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>99.8956129</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>816000.0</v>
+        <v>619352.8</v>
       </c>
       <c r="I166" s="1">
-        <v>1297.44</v>
+        <v>-11839.6</v>
       </c>
       <c r="J166" s="1">
-        <v>0.159</v>
+        <v>-1.9116083757109</v>
       </c>
       <c r="K166">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L166">
-        <v>170.85</v>
+        <v>171.99</v>
       </c>
       <c r="M166" s="1">
-        <v>817297.44</v>
+        <v>607513.2</v>
       </c>
       <c r="N166" s="1">
-        <v>817468.29</v>
+        <v>607685.19</v>
       </c>
       <c r="O166" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C167" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.785</v>
+        <v>98.397</v>
       </c>
       <c r="E167" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>893700.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4365.0</v>
+        <v>-11221.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.48841893252769</v>
+        <v>-1.603</v>
       </c>
       <c r="K167">
-        <v>2.66</v>
+        <v>1.22</v>
       </c>
       <c r="L167" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="M167" s="1">
-        <v>898065.0</v>
+        <v>688779.0</v>
       </c>
       <c r="N167" s="1">
-        <v>922001.3</v>
+        <v>697319.61</v>
       </c>
       <c r="O167" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C168" s="1">
-        <v>1222000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.993</v>
+        <v>99.061</v>
       </c>
       <c r="E168" s="1">
-        <v>99.24314075</v>
+        <v>99.001</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1212751.18</v>
+        <v>594006.0</v>
       </c>
       <c r="I168" s="1">
-        <v>21383.28</v>
+        <v>360.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.7632042213309</v>
+        <v>0.060605448429814</v>
       </c>
       <c r="K168">
-        <v>1.63</v>
+        <v>2.69</v>
       </c>
       <c r="L168" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M168" s="1">
-        <v>1234134.46</v>
+        <v>594366.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1254021.25</v>
+        <v>610516.68</v>
       </c>
       <c r="O168" s="1">
-        <v>0.69</v>
+        <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B169" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C169" s="1">
-        <v>684000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>103.381</v>
+        <v>97.426</v>
       </c>
       <c r="E169" s="1">
-        <v>99.79670175</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>682609.44</v>
+        <v>816000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>24516.6</v>
+        <v>-21003.84</v>
       </c>
       <c r="J169" s="1">
-        <v>3.5915999052108</v>
+        <v>-2.574</v>
       </c>
       <c r="K169">
-        <v>3.08</v>
+        <v>0.27</v>
       </c>
       <c r="L169" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M169" s="1">
-        <v>707126.04</v>
+        <v>794996.16</v>
       </c>
       <c r="N169" s="1">
-        <v>728208.23</v>
+        <v>797217.16</v>
       </c>
       <c r="O169" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B170" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.903</v>
+        <v>97.966</v>
       </c>
       <c r="E170" s="1">
-        <v>100.23</v>
+        <v>99.3</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>200460.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1346.0</v>
+        <v>-12006.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.6714556520004</v>
+        <v>-1.3434038267875</v>
       </c>
       <c r="K170">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.09</v>
+      </c>
+      <c r="L170">
+        <v>813.7</v>
       </c>
       <c r="M170" s="1">
-        <v>201806.0</v>
+        <v>881694.0</v>
       </c>
       <c r="N170" s="1">
-        <v>205401.89</v>
+        <v>882507.7</v>
       </c>
       <c r="O170" s="1">
-        <v>0.11</v>
+        <v>0.5</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B171" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C171" s="1">
-        <v>1100000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.688</v>
+        <v>98.32</v>
       </c>
       <c r="E171" s="1">
-        <v>99.871</v>
+        <v>99.24314075</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1098581.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I171" s="1">
-        <v>8987.0</v>
+        <v>-11280.78</v>
       </c>
       <c r="J171" s="1">
-        <v>0.81805529132581</v>
+        <v>-0.9301809131202</v>
       </c>
       <c r="K171">
-        <v>1.05</v>
+        <v>1.85</v>
       </c>
       <c r="L171" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>1107568.0</v>
+        <v>1201470.4</v>
       </c>
       <c r="N171" s="1">
-        <v>1119129.3</v>
+        <v>1224069.03</v>
       </c>
       <c r="O171" s="1">
-        <v>0.62</v>
+        <v>0.69</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B172" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C172" s="1">
-        <v>809000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.072</v>
+        <v>101.252</v>
       </c>
       <c r="E172" s="1">
-        <v>99.646</v>
+        <v>99.79670175</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>806136.14</v>
+        <v>682609.44</v>
       </c>
       <c r="I172" s="1">
-        <v>19626.34</v>
+        <v>9954.24</v>
       </c>
       <c r="J172" s="1">
-        <v>2.4346185496658</v>
+        <v>1.458262868442</v>
       </c>
       <c r="K172">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="L172" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>825762.48</v>
+        <v>692563.68</v>
       </c>
       <c r="N172" s="1">
-        <v>852603.55</v>
+        <v>715332.45</v>
       </c>
       <c r="O172" s="1">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B173" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C173" s="1">
-        <v>800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>101.29</v>
+        <v>98.428</v>
       </c>
       <c r="E173" s="1">
-        <v>99.471</v>
+        <v>100.23</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>795768.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I173" s="1">
-        <v>14552.0</v>
+        <v>-3604.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.8286736837872</v>
+        <v>-1.7978649107054</v>
       </c>
       <c r="K173">
-        <v>3.42</v>
+        <v>2.04</v>
       </c>
       <c r="L173" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M173" s="1">
-        <v>810320.0</v>
+        <v>196856.0</v>
       </c>
       <c r="N173" s="1">
-        <v>837673.42</v>
+        <v>200945.04</v>
       </c>
       <c r="O173" s="1">
-        <v>0.46</v>
+        <v>0.11</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B174" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C174" s="1">
-        <v>741000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.62</v>
+        <v>98.558</v>
       </c>
       <c r="E174" s="1">
-        <v>98.46009582</v>
+        <v>99.871</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>729589.31</v>
+        <v>1098581.0</v>
       </c>
       <c r="I174" s="1">
-        <v>23414.89</v>
+        <v>-14443.0</v>
       </c>
       <c r="J174" s="1">
-        <v>3.2093247089928</v>
+        <v>-1.3146959577855</v>
       </c>
       <c r="K174">
-        <v>2.52</v>
+        <v>1.31</v>
       </c>
       <c r="L174" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="M174" s="1">
-        <v>753004.2</v>
+        <v>1084138.0</v>
       </c>
       <c r="N174" s="1">
-        <v>771691.61</v>
+        <v>1098502.04</v>
       </c>
       <c r="O174" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B175" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C175" s="1">
-        <v>900000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.528</v>
+        <v>99.988</v>
       </c>
       <c r="E175" s="1">
-        <v>98.41</v>
+        <v>99.646</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>885690.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I175" s="1">
-        <v>10062.0</v>
+        <v>2766.78</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1360634081902</v>
+        <v>0.34321498103286</v>
       </c>
       <c r="K175">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="L175">
-        <v>83.22</v>
+        <v>387.88</v>
       </c>
       <c r="M175" s="1">
-        <v>895752.0</v>
+        <v>808902.92</v>
       </c>
       <c r="N175" s="1">
-        <v>895835.22</v>
+        <v>809290.8</v>
       </c>
       <c r="O175" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B176" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C176" s="1">
         <v>800000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>108.775</v>
+        <v>100.092</v>
       </c>
       <c r="E176" s="1">
-        <v>108.24</v>
+        <v>99.471</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>865920.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I176" s="1">
-        <v>4280.0</v>
+        <v>4968.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.49427198817443</v>
+        <v>0.62430256054528</v>
       </c>
       <c r="K176">
-        <v>1.59</v>
+        <v>3.68</v>
       </c>
       <c r="L176" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>870200.0</v>
+        <v>800736.0</v>
       </c>
       <c r="N176" s="1">
-        <v>882912.33</v>
+        <v>830193.53</v>
       </c>
       <c r="O176" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B177" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C177" s="1">
-        <v>1300000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.06</v>
+        <v>99.116</v>
       </c>
       <c r="E177" s="1">
-        <v>100.51323077</v>
+        <v>98.46009582</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1306672.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I177" s="1">
-        <v>7108.0</v>
+        <v>4860.25</v>
       </c>
       <c r="J177" s="1">
-        <v>0.54397737152093</v>
+        <v>0.66616244692511</v>
       </c>
       <c r="K177">
-        <v>2.54</v>
+        <v>2.75</v>
       </c>
       <c r="L177" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>1313780.0</v>
+        <v>734449.56</v>
       </c>
       <c r="N177" s="1">
-        <v>1346836.51</v>
+        <v>754842.29</v>
       </c>
       <c r="O177" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
-        <v>1480000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.084</v>
+        <v>96.891</v>
       </c>
       <c r="E178" s="1">
-        <v>99.902</v>
+        <v>98.41</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1478549.6</v>
+        <v>885690.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2693.6</v>
+        <v>-13671.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.18217853496426</v>
+        <v>-1.5435423229347</v>
       </c>
       <c r="K178">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="L178" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="M178" s="1">
-        <v>1481243.2</v>
+        <v>872019.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1482419.09</v>
+        <v>874099.48</v>
       </c>
       <c r="O178" s="1">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B179" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C179" s="1">
-        <v>500000.0</v>
+        <v>918000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.691</v>
+        <v>98.493</v>
       </c>
       <c r="E179" s="1">
-        <v>85.25</v>
+        <v>99.492</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>426250.0</v>
+        <v>913336.56</v>
       </c>
       <c r="I179" s="1">
-        <v>27205.0</v>
+        <v>-9170.82</v>
       </c>
       <c r="J179" s="1">
-        <v>6.3824046920821</v>
+        <v>-1.0041008322277</v>
       </c>
       <c r="K179">
-        <v>0.7</v>
+        <v>0.12</v>
       </c>
       <c r="L179" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="M179" s="1">
-        <v>453455.0</v>
+        <v>904165.74</v>
       </c>
       <c r="N179" s="1">
-        <v>456958.42</v>
+        <v>905266.08</v>
       </c>
       <c r="O179" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B180" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C180" s="1">
-        <v>610000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>102.953</v>
+        <v>106.157</v>
       </c>
       <c r="E180" s="1">
-        <v>99.18943934</v>
+        <v>108.24</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>605055.58</v>
+        <v>865920.0</v>
       </c>
       <c r="I180" s="1">
-        <v>22957.72</v>
+        <v>-16664.0</v>
       </c>
       <c r="J180" s="1">
-        <v>3.794315887476</v>
+        <v>-1.9244271988174</v>
       </c>
       <c r="K180">
-        <v>1.0</v>
+        <v>1.92</v>
       </c>
       <c r="L180" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M180" s="1">
-        <v>628013.3</v>
+        <v>849256.0</v>
       </c>
       <c r="N180" s="1">
-        <v>634092.41</v>
+        <v>864598.47</v>
       </c>
       <c r="O180" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B181" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C181" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>102.886</v>
+        <v>98.021</v>
       </c>
       <c r="E181" s="1">
-        <v>102.939</v>
+        <v>100.51323077</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>823512.0</v>
+        <v>1306672.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-424.0</v>
+        <v>-32399.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.051486802863832</v>
+        <v>-2.4795051856931</v>
       </c>
       <c r="K181">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>397.26</v>
+        <v>2.76</v>
+      </c>
+      <c r="L181" t="s">
+        <v>552</v>
       </c>
       <c r="M181" s="1">
-        <v>823088.0</v>
+        <v>1274273.0</v>
       </c>
       <c r="N181" s="1">
-        <v>823485.26</v>
+        <v>1310214.44</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B182" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C182" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.861</v>
+        <v>88.708</v>
       </c>
       <c r="E182" s="1">
-        <v>100.761</v>
+        <v>85.25</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1309893.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-11700.0</v>
+        <v>17290.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.89320272724566</v>
+        <v>4.0563049853372</v>
       </c>
       <c r="K182">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>1298193.0</v>
+        <v>443540.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1319589.58</v>
+        <v>443540.0</v>
       </c>
       <c r="O182" s="1">
-        <v>0.73</v>
+        <v>0.25</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B183" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.873</v>
+        <v>101.104</v>
       </c>
       <c r="E183" s="1">
-        <v>100.350185</v>
+        <v>99.18943934</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>200700.37</v>
+        <v>605055.58</v>
       </c>
       <c r="I183" s="1">
-        <v>7045.63</v>
+        <v>11678.82</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5105216796561</v>
+        <v>1.9302061473427</v>
       </c>
       <c r="K183">
-        <v>3.07</v>
+        <v>1.24</v>
       </c>
       <c r="L183" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="M183" s="1">
-        <v>207746.0</v>
+        <v>616734.4</v>
       </c>
       <c r="N183" s="1">
-        <v>213889.84</v>
+        <v>624317.62</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B184" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C184" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>103.403</v>
+        <v>100.974</v>
       </c>
       <c r="E184" s="1">
-        <v>99.96825</v>
+        <v>102.939</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>299904.75</v>
+        <v>823512.0</v>
       </c>
       <c r="I184" s="1">
-        <v>10304.25</v>
+        <v>-15720.0</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4358408794792</v>
+        <v>-1.9088975024043</v>
       </c>
       <c r="K184">
-        <v>1.3</v>
+        <v>0.29</v>
       </c>
       <c r="L184" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="M184" s="1">
-        <v>310209.0</v>
+        <v>807792.0</v>
       </c>
       <c r="N184" s="1">
-        <v>314094.62</v>
+        <v>810096.11</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B185" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>106.776</v>
+        <v>97.241</v>
       </c>
       <c r="E185" s="1">
-        <v>104.45</v>
+        <v>100.761</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>208900.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I185" s="1">
-        <v>4652.0</v>
+        <v>-45760.0</v>
       </c>
       <c r="J185" s="1">
-        <v>2.2269028243179</v>
+        <v>-3.4934151110053</v>
       </c>
       <c r="K185">
-        <v>3.55</v>
+        <v>0.19</v>
       </c>
       <c r="L185" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="M185" s="1">
-        <v>213552.0</v>
+        <v>1264133.0</v>
       </c>
       <c r="N185" s="1">
-        <v>220654.74</v>
+        <v>1266657.32</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.72</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B186" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C186" s="1">
-        <v>950000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.948</v>
+        <v>101.763</v>
       </c>
       <c r="E186" s="1">
-        <v>99.589</v>
+        <v>100.350185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>946095.5</v>
+        <v>200700.37</v>
       </c>
       <c r="I186" s="1">
-        <v>3410.5</v>
+        <v>2825.63</v>
       </c>
       <c r="J186" s="1">
-        <v>0.36048157929089</v>
+        <v>1.407884798618</v>
       </c>
       <c r="K186">
-        <v>1.81</v>
+        <v>3.32</v>
       </c>
       <c r="L186" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>949506.0</v>
+        <v>203526.0</v>
       </c>
       <c r="N186" s="1">
-        <v>966684.08</v>
+        <v>210162.99</v>
       </c>
       <c r="O186" s="1">
-        <v>0.53</v>
+        <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B187" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C187" s="1">
-        <v>700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.491</v>
+        <v>102.075</v>
       </c>
       <c r="E187" s="1">
-        <v>103.012</v>
+        <v>99.96825</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>721084.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I187" s="1">
-        <v>10353.0</v>
+        <v>6320.25</v>
       </c>
       <c r="J187" s="1">
-        <v>1.4357550576632</v>
+        <v>2.107419105566</v>
       </c>
       <c r="K187">
-        <v>4.19</v>
+        <v>1.55</v>
       </c>
       <c r="L187" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>731437.0</v>
+        <v>306225.0</v>
       </c>
       <c r="N187" s="1">
-        <v>760769.88</v>
+        <v>310875.0</v>
       </c>
       <c r="O187" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B188" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C188" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.891</v>
+        <v>104.637</v>
       </c>
       <c r="E188" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>499540.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-85.0</v>
+        <v>374.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.01701565440205</v>
+        <v>0.17903303015797</v>
       </c>
       <c r="K188">
-        <v>0.27</v>
+        <v>3.83</v>
       </c>
       <c r="L188" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>499455.0</v>
+        <v>209274.0</v>
       </c>
       <c r="N188" s="1">
-        <v>500800.49</v>
+        <v>216935.64</v>
       </c>
       <c r="O188" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B189" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>106.205</v>
+        <v>97.886</v>
       </c>
       <c r="E189" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>746200.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I189" s="1">
-        <v>-2765.0</v>
+        <v>-16178.5</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.37054409005629</v>
+        <v>-1.7100282159676</v>
       </c>
       <c r="K189">
-        <v>1.54</v>
+        <v>2.01</v>
       </c>
       <c r="L189" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>743435.0</v>
+        <v>929917.0</v>
       </c>
       <c r="N189" s="1">
-        <v>754193.9</v>
+        <v>948969.05</v>
       </c>
       <c r="O189" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B190" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C190" s="1">
-        <v>667000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.156</v>
+        <v>101.975</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>667000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I190" s="1">
-        <v>14380.52</v>
+        <v>-7259.0</v>
       </c>
       <c r="J190" s="1">
-        <v>2.156</v>
+        <v>-1.006678833534</v>
       </c>
       <c r="K190">
-        <v>0.39</v>
+        <v>4.5</v>
       </c>
       <c r="L190" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>681380.52</v>
+        <v>713825.0</v>
       </c>
       <c r="N190" s="1">
-        <v>683958.06</v>
+        <v>745344.18</v>
       </c>
       <c r="O190" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
         <v>577</v>
       </c>
       <c r="C191" s="1">
-        <v>727000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.618</v>
+        <v>97.739</v>
       </c>
       <c r="E191" s="1">
-        <v>99.79727373</v>
+        <v>99.908</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>725526.18</v>
+        <v>499540.0</v>
       </c>
       <c r="I191" s="1">
-        <v>20506.68</v>
+        <v>-10845.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.8264562417307</v>
+        <v>-2.1709973175321</v>
       </c>
       <c r="K191">
-        <v>3.58</v>
+        <v>0.55</v>
       </c>
       <c r="L191" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="M191" s="1">
-        <v>746032.86</v>
+        <v>488695.0</v>
       </c>
       <c r="N191" s="1">
-        <v>772064.96</v>
+        <v>491439.79</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B192" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C192" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.81</v>
+        <v>103.921</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>248000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I192" s="1">
-        <v>9448.8</v>
+        <v>-18753.0</v>
       </c>
       <c r="J192" s="1">
-        <v>3.81</v>
+        <v>-2.5131332082552</v>
       </c>
       <c r="K192">
-        <v>3.59</v>
+        <v>1.82</v>
       </c>
       <c r="L192" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>257448.8</v>
+        <v>727447.0</v>
       </c>
       <c r="N192" s="1">
-        <v>266344.1</v>
+        <v>740162.07</v>
       </c>
       <c r="O192" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B193" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.289</v>
+        <v>97.767</v>
       </c>
       <c r="E193" s="1">
-        <v>99.660226</v>
+        <v>99.902</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>498301.13</v>
+        <v>1478549.6</v>
       </c>
       <c r="I193" s="1">
-        <v>23143.87</v>
+        <v>-31598.0</v>
       </c>
       <c r="J193" s="1">
-        <v>4.6445549902726</v>
+        <v>-2.1370943524654</v>
       </c>
       <c r="K193">
-        <v>2.97</v>
+        <v>0.32</v>
       </c>
       <c r="L193" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>521445.0</v>
+        <v>1446951.6</v>
       </c>
       <c r="N193" s="1">
-        <v>536306.3</v>
+        <v>1451655.16</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C194" s="1">
-        <v>559000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.253</v>
+        <v>99.57</v>
       </c>
       <c r="E194" s="1">
         <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>559000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1414.27</v>
+        <v>-2868.1</v>
       </c>
       <c r="J194" s="1">
-        <v>0.253</v>
+        <v>-0.43</v>
       </c>
       <c r="K194">
-        <v>1.73</v>
+        <v>0.65</v>
       </c>
       <c r="L194" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M194" s="1">
-        <v>560414.27</v>
+        <v>664131.9</v>
       </c>
       <c r="N194" s="1">
-        <v>570099.52</v>
+        <v>668476.9</v>
       </c>
       <c r="O194" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B195" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C195" s="1">
-        <v>800000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>103.773</v>
+        <v>100.66</v>
       </c>
       <c r="E195" s="1">
-        <v>103.47225</v>
+        <v>99.79727373</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>827778.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I195" s="1">
-        <v>2406.0</v>
+        <v>6272.02</v>
       </c>
       <c r="J195" s="1">
-        <v>0.29065764009191</v>
+        <v>0.86447879799458</v>
       </c>
       <c r="K195">
-        <v>4.01</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>0.11</v>
+      </c>
+      <c r="L195">
+        <v>813.5</v>
       </c>
       <c r="M195" s="1">
-        <v>830184.0</v>
+        <v>731798.2</v>
       </c>
       <c r="N195" s="1">
-        <v>862227.84</v>
+        <v>732611.7</v>
       </c>
       <c r="O195" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B196" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C196" s="1">
-        <v>800000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.405</v>
+        <v>101.151</v>
       </c>
       <c r="E196" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>795960.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>15280.0</v>
+        <v>2854.48</v>
       </c>
       <c r="J196" s="1">
-        <v>1.9196944570079</v>
+        <v>1.151</v>
       </c>
       <c r="K196">
-        <v>1.79</v>
+        <v>3.86</v>
       </c>
       <c r="L196" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="M196" s="1">
-        <v>811240.0</v>
+        <v>250854.48</v>
       </c>
       <c r="N196" s="1">
-        <v>825593.42</v>
+        <v>260425.38</v>
       </c>
       <c r="O196" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="B197" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>105.873</v>
+        <v>101.644</v>
       </c>
       <c r="E197" s="1">
-        <v>105.92</v>
+        <v>99.660226</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>317760.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I197" s="1">
-        <v>-141.0</v>
+        <v>9918.87</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.044373111782477</v>
+        <v>1.9905373283019</v>
       </c>
       <c r="K197">
-        <v>3.77</v>
+        <v>3.24</v>
       </c>
       <c r="L197" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="M197" s="1">
-        <v>317619.0</v>
+        <v>508220.0</v>
       </c>
       <c r="N197" s="1">
-        <v>328920.37</v>
+        <v>524437.47</v>
       </c>
       <c r="O197" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B198" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C198" s="1">
-        <v>1084000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.304</v>
+        <v>98.296</v>
       </c>
       <c r="E198" s="1">
-        <v>101.11874539</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1096127.2</v>
+        <v>559000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>12848.16</v>
+        <v>-9525.36</v>
       </c>
       <c r="J198" s="1">
-        <v>1.1721413354217</v>
+        <v>-1.704</v>
       </c>
       <c r="K198">
-        <v>2.49</v>
+        <v>1.94</v>
       </c>
       <c r="L198" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="M198" s="1">
-        <v>1108975.36</v>
+        <v>549474.64</v>
       </c>
       <c r="N198" s="1">
-        <v>1135926.87</v>
+        <v>560322.12</v>
       </c>
       <c r="O198" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="B199" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C199" s="1">
-        <v>7000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.803</v>
+        <v>102.213</v>
       </c>
       <c r="E199" s="1">
-        <v>100.19914286</v>
+        <v>103.47225</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>7013.94</v>
+        <v>827778.0</v>
       </c>
       <c r="I199" s="1">
-        <v>42.27</v>
+        <v>-10074.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.60265699449953</v>
+        <v>-1.2169929618811</v>
       </c>
       <c r="K199">
-        <v>1.36</v>
+        <v>0.03</v>
       </c>
       <c r="L199">
-        <v>94.93</v>
+        <v>279.45</v>
       </c>
       <c r="M199" s="1">
-        <v>7056.21</v>
+        <v>817704.0</v>
       </c>
       <c r="N199" s="1">
-        <v>7151.14</v>
+        <v>817983.45</v>
       </c>
       <c r="O199" s="1">
-        <v>0.0</v>
+        <v>0.46</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B200" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C200" s="1">
         <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.952</v>
+        <v>97.988</v>
       </c>
       <c r="E200" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>800000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-384.0</v>
+        <v>-12056.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.048</v>
+        <v>-1.5146489773355</v>
       </c>
       <c r="K200">
-        <v>0.39</v>
+        <v>2.05</v>
       </c>
       <c r="L200" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="M200" s="1">
-        <v>799616.0</v>
+        <v>783904.0</v>
       </c>
       <c r="N200" s="1">
-        <v>802744.81</v>
+        <v>800295.78</v>
       </c>
       <c r="O200" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B201" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.203</v>
+        <v>104.277</v>
       </c>
       <c r="E201" s="1">
-        <v>97.25</v>
+        <v>105.92</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>875250.0</v>
+        <v>317760.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-423.0</v>
+        <v>-4929.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.048329048843188</v>
+        <v>-1.551170694864</v>
       </c>
       <c r="K201">
-        <v>2.14</v>
+        <v>4.13</v>
       </c>
       <c r="L201" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="M201" s="1">
-        <v>874827.0</v>
+        <v>312831.0</v>
       </c>
       <c r="N201" s="1">
-        <v>894121.52</v>
+        <v>325217.3</v>
       </c>
       <c r="O201" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B202" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C202" s="1">
-        <v>900000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.947</v>
+        <v>99.715</v>
       </c>
       <c r="E202" s="1">
-        <v>99.33133333</v>
+        <v>101.11874539</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>893982.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I202" s="1">
-        <v>23541.0</v>
+        <v>-15216.6</v>
       </c>
       <c r="J202" s="1">
-        <v>2.6332744954596</v>
+        <v>-1.3882147984285</v>
       </c>
       <c r="K202">
-        <v>2.55</v>
+        <v>2.73</v>
       </c>
       <c r="L202" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="M202" s="1">
-        <v>917523.0</v>
+        <v>1080910.6</v>
       </c>
       <c r="N202" s="1">
-        <v>940442.18</v>
+        <v>1110534.98</v>
       </c>
       <c r="O202" s="1">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B203" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C203" s="1">
-        <v>1287000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.36</v>
+        <v>100.528</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>100.19914286</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1287000.0</v>
+        <v>7013.94</v>
       </c>
       <c r="I203" s="1">
-        <v>4633.2</v>
+        <v>23.02</v>
       </c>
       <c r="J203" s="1">
-        <v>0.36</v>
+        <v>0.32820354893255</v>
       </c>
       <c r="K203">
-        <v>0.05</v>
+        <v>1.6</v>
       </c>
       <c r="L203">
-        <v>598.89</v>
+        <v>112.19</v>
       </c>
       <c r="M203" s="1">
-        <v>1291633.2</v>
+        <v>7036.96</v>
       </c>
       <c r="N203" s="1">
-        <v>1292232.09</v>
+        <v>7149.15</v>
       </c>
       <c r="O203" s="1">
-        <v>0.71</v>
+        <v>0.0</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B204" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>84.567</v>
+        <v>97.84</v>
       </c>
       <c r="E204" s="1">
-        <v>81.04033333</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>729363.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>31740.0</v>
+        <v>-17280.0</v>
       </c>
       <c r="J204" s="1">
-        <v>4.3517425479494</v>
+        <v>-2.16</v>
       </c>
       <c r="K204">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="L204" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M204" s="1">
-        <v>761103.0</v>
+        <v>782720.0</v>
       </c>
       <c r="N204" s="1">
-        <v>764413.27</v>
+        <v>787413.22</v>
       </c>
       <c r="O204" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B205" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C205" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.828</v>
+        <v>95.119</v>
       </c>
       <c r="E205" s="1">
-        <v>99.774775</v>
+        <v>97.25</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>598648.65</v>
+        <v>875250.0</v>
       </c>
       <c r="I205" s="1">
-        <v>18319.35</v>
+        <v>-19179.0</v>
       </c>
       <c r="J205" s="1">
-        <v>3.0601171488485</v>
+        <v>-2.1912596401028</v>
       </c>
       <c r="K205">
-        <v>3.39</v>
+        <v>2.31</v>
       </c>
       <c r="L205" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M205" s="1">
-        <v>616968.0</v>
+        <v>856071.0</v>
       </c>
       <c r="N205" s="1">
-        <v>637310.47</v>
+        <v>876844.97</v>
       </c>
       <c r="O205" s="1">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B206" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C206" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.489</v>
+        <v>99.9</v>
       </c>
       <c r="E206" s="1">
-        <v>100.0</v>
+        <v>99.33133333</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>800000.0</v>
+        <v>893982.0</v>
       </c>
       <c r="I206" s="1">
-        <v>3912.0</v>
+        <v>5118.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0.489</v>
+        <v>0.57249474821641</v>
       </c>
       <c r="K206">
-        <v>1.46</v>
+        <v>2.76</v>
       </c>
       <c r="L206" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="M206" s="1">
-        <v>803912.0</v>
+        <v>899100.0</v>
       </c>
       <c r="N206" s="1">
-        <v>815591.06</v>
+        <v>923942.47</v>
       </c>
       <c r="O206" s="1">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B207" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C207" s="1">
-        <v>-24000000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>11.41705554</v>
+        <v>99.249</v>
       </c>
       <c r="E207" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>556298.1</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-2488.68</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-0.4473644616079</v>
+      </c>
+      <c r="K207">
+        <v>0.05</v>
+      </c>
+      <c r="L207">
+        <v>286.64</v>
+      </c>
+      <c r="M207" s="1">
+        <v>553809.42</v>
+      </c>
+      <c r="N207" s="1">
+        <v>554096.06</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>625</v>
+      </c>
+      <c r="B208" t="s">
+        <v>626</v>
+      </c>
+      <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>82.385</v>
+      </c>
+      <c r="E208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>12102.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>1.6592560905886</v>
+      </c>
+      <c r="K208">
+        <v>0.42</v>
+      </c>
+      <c r="L208" t="s">
+        <v>627</v>
+      </c>
+      <c r="M208" s="1">
+        <v>741465.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>745219.11</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>628</v>
+      </c>
+      <c r="B209" t="s">
+        <v>629</v>
+      </c>
+      <c r="C209" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.513</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I209" s="1">
+        <v>4429.35</v>
+      </c>
+      <c r="J209" s="1">
+        <v>0.73989142045171</v>
+      </c>
+      <c r="K209">
+        <v>3.64</v>
+      </c>
+      <c r="L209" t="s">
+        <v>630</v>
+      </c>
+      <c r="M209" s="1">
+        <v>603078.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>624899.92</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>631</v>
+      </c>
+      <c r="B210" t="s">
+        <v>632</v>
+      </c>
+      <c r="C210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>98.137</v>
+      </c>
+      <c r="E210" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-14904.0</v>
+      </c>
+      <c r="J210" s="1">
+        <v>-1.863</v>
+      </c>
+      <c r="K210">
+        <v>1.67</v>
+      </c>
+      <c r="L210" t="s">
+        <v>633</v>
+      </c>
+      <c r="M210" s="1">
+        <v>785096.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>798433.62</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>634</v>
+      </c>
+      <c r="B211" t="s">
+        <v>635</v>
+      </c>
+      <c r="C211" s="1">
+        <v>-4900000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>7.65298898</v>
+      </c>
+      <c r="E211" s="1">
         <v>0.0</v>
       </c>
-      <c r="F207" t="s">
-[...5 lines deleted...]
-      <c r="H207" s="1">
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
         <v>0.0</v>
       </c>
-      <c r="I207" s="1">
-[...2 lines deleted...]
-      <c r="J207" s="1">
+      <c r="I211" s="1">
+        <v>-374315.9</v>
+      </c>
+      <c r="J211" s="1">
         <v>0</v>
       </c>
-      <c r="K207">
+      <c r="K211">
         <v>0.0</v>
       </c>
-      <c r="L207" t="s">
-[...11 lines deleted...]
-      <c r="P207">
+      <c r="L211">
+        <v>-680.56</v>
+      </c>
+      <c r="M211" s="1">
+        <v>-374315.9</v>
+      </c>
+      <c r="N211" s="1">
+        <v>-374996.46</v>
+      </c>
+      <c r="O211" s="1">
+        <v>-0.21</v>
+      </c>
+      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>