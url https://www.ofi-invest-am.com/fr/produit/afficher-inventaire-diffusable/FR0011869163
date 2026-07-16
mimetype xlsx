--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -124,1848 +124,1803 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...2 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>14 982.88</t>
+    <t>16 660.96</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 133.90</t>
+    <t>3 025.68</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 712.62</t>
+    <t>12 839.95</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>32 945.21</t>
+    <t>35 783.56</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>18 735.62</t>
+    <t>24 143.84</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>14 255.14</t>
+    <t>17 851.03</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>9 073.97</t>
+    <t>10 915.07</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>2 470.36</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>29 847.95</t>
+    <t>32 954.79</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>7 690.87</t>
-[...17 lines deleted...]
-    <t>18 634.52</t>
+    <t>8 584.42</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>17 260.27</t>
+    <t>18 794.52</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>15 200.34</t>
+    <t>16 782.53</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>15 830.14</t>
+    <t>17 210.96</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 254.79</t>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 662.53</t>
+    <t>6 061.64</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>2 602.74</t>
+    <t>3 561.64</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>20 958.90</t>
+    <t>30 553.42</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>51 186.30</t>
+    <t>55 750.68</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>32 731.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>10 926.71</t>
+    <t>14 484.25</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>28 795.89</t>
+    <t>34 280.82</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>28 505.13</t>
+    <t>31 975.32</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 485.55</t>
+    <t>5 237.62</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 695.34</t>
+    <t>4 099.52</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>5 958.90</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>3 335.78</t>
+    <t>4 750.96</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>5 168.84</t>
-[...8 lines deleted...]
-    <t>13 962.33</t>
+    <t>8 534.59</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 647.00</t>
+    <t>2 403.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>24 423.29</t>
-[...8 lines deleted...]
-    <t>3 750.00</t>
+    <t>26 839.73</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>4 876.40</t>
+    <t>9 280.90</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>12 807.35</t>
+    <t>13 990.87</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>1 996.95</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>10 952.50</t>
+    <t>15 153.46</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 604.11</t>
+    <t>11 094.52</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 098.70</t>
+    <t>39 729.50</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>11 206.85</t>
+    <t>12 760.27</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 299.66</t>
+    <t>8 183.22</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>38 706.16</t>
+    <t>42 330.82</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>10 416.09</t>
+    <t>14 834.05</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>25 203.44</t>
+    <t>27 502.12</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 226.03</t>
+    <t>18 505.48</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 532.97</t>
+    <t>21 071.43</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>16 657.53</t>
+    <t>20 301.37</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>1 862.67</t>
+    <t>4 346.23</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 623.97</t>
-[...8 lines deleted...]
-    <t>1 446.58</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>10 191.78</t>
+    <t>14 794.52</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 730.28</t>
+    <t>13 114.79</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>17 596.23</t>
+    <t>16 727.05</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>9 586.64</t>
+    <t>11 667.47</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 731.51</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>4 034.59</t>
+    <t>4 638.70</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>58 724.32</t>
+    <t>3 904.11</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>23 373.29</t>
+    <t>25 991.10</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>1 653.26</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 194.10</t>
+    <t>9 483.05</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>8 656.16</t>
+    <t>10 017.81</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>38 356.16</t>
+    <t>42 652.05</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>29 043.49</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>26 626.71</t>
+    <t>31 926.37</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>20 613.70</t>
-[...8 lines deleted...]
-    <t>38 792.47</t>
+    <t>75 041.10</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 749.32</t>
+    <t>16 168.49</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>4 413.04</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>24 669.37</t>
-[...8 lines deleted...]
-    <t>2 819.18</t>
+    <t>26 883.29</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 091.78</t>
+    <t>7 508.22</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>5 128.77</t>
+    <t>7 890.41</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>11 715.41</t>
-[...8 lines deleted...]
-    <t>26 373.70</t>
+    <t>13 527.74</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>1 379.19</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>51 794.52</t>
+    <t>59 082.19</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 405.48</t>
-[...8 lines deleted...]
-    <t>16 155.62</t>
+    <t>2 441.10</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 008.56</t>
+    <t>3 344.18</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>5 465.75</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>10 513.70</t>
+    <t>11 472.60</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>18 353.42</t>
+    <t>20 300.00</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 488.81</t>
+    <t>11 018.84</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 686.37</t>
+    <t>11 392.14</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 486.09</t>
+    <t>16 591.02</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>25 267.02</t>
+    <t>28 769.38</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>25 265.75</t>
+    <t>27 490.41</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 517.12</t>
+    <t>5 873.29</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>8 080.48</t>
-[...8 lines deleted...]
-    <t>23 190.41</t>
+    <t>10 137.33</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>18 154.11</t>
+    <t>19 937.67</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>2 972.60</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>38 534.37</t>
+    <t>41 981.54</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>17 929.11</t>
+    <t>19 741.44</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>10 229.59</t>
+    <t>11 690.96</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>6 602.05</t>
+    <t>8 155.48</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>13 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>4 841.10</t>
+    <t>6 624.66</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>5 640.41</t>
+    <t>8 229.45</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
+    <t>4 536.99</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>13 676.71</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>15 579.45</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>7 185.21</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>9 444.55</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>15 808.56</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>3 720.55</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>1 966.44</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>50 799.66</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>15 349.32</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>10 150.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>43 905.82</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>13 745.10</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>9 863.01</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>13 660.43</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>8 058.22</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>43 856.51</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>24 836.30</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>27 545.33</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>31 241.10</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>8 625.86</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>8 689.56</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>4 657.53</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>26 626.03</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 435.62</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>2 681.51</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>17 290.52</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>25 341.44</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>27 719.89</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>14 897.26</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 966.33</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>13 561.64</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>8 637.71</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>8 126.71</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>3 194.05</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 274.14</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>5 780.82</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>30 856.66</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>6 058.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 205.48</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>6 431.82</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>29 775.34</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>15 323.25</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 105.48</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>15 329.32</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>7 696.92</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
     <t>1 775.34</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...421 lines deleted...]
-  <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>14 112.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 067.51</t>
+    <t>2 640.69</t>
   </si>
   <si>
     <t>XS2439004412</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>22 513.53</t>
+    <t>24 471.23</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 452.74</t>
+    <t>8 200.68</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 330.14</t>
+    <t>2 847.95</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>23 634.25</t>
+    <t>25 964.38</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>14 848.67</t>
+    <t>16 917.14</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>7 726.03</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>4 586.30</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>10 541.10</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 866.44</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>10 567.20</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>44 691.78</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>4 612.84</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
     <t>2 712.33</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...70 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>22 598.63</t>
+    <t>25 762.44</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>22 768.77</t>
+    <t>50 051.51</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 089.04</t>
+    <t>4 664.38</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>14 364.04</t>
+    <t>17 633.90</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 559.99</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>29 457.53</t>
+    <t>31 912.33</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>20 392.73</t>
+    <t>22 382.26</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>2 080.48</t>
-[...17 lines deleted...]
-    <t>15 342.47</t>
+    <t>4 410.62</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>35 941.44</t>
+    <t>39 307.19</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 583.22</t>
+    <t>9 338.01</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 304.11</t>
+    <t>4 528.77</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>5 890.07</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>6 636.99</t>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>4 650.00</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>7 661.64</t>
+    <t>8 313.70</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>19 052.05</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>31 519.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>2 744.79</t>
+    <t>4 197.92</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 715.07</t>
+    <t>14 997.26</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 703.56</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 345.00</t>
+    <t>6 407.04</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
+    <t>2 884.24</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>9 570.90</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>16 217.47</t>
-[...8 lines deleted...]
-    <t>10 847.48</t>
+    <t>17 799.66</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>2 887.67</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>16 391.78</t>
-[...8 lines deleted...]
-    <t>12 386.30</t>
+    <t>18 769.86</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>29 624.38</t>
+    <t>32 742.74</t>
   </si>
   <si>
     <t>XS2545248242</t>
   </si>
   <si>
     <t>VATTENFALL AB 3.75 18/10/2026</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 693.22</t>
+    <t>6 518.36</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>20 773.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>24 842.47</t>
+    <t>27 086.30</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>3 051.37</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 754.11</t>
+    <t>4 271.92</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>6 577.40</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>21 821.92</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>13 337.62</t>
-[...5 lines deleted...]
-    <t>PAR20260313050136026</t>
+    <t>15 272.61</t>
+  </si>
+  <si>
+    <t>CDS-00108784</t>
+  </si>
+  <si>
+    <t>PAR20260409050236053</t>
+  </si>
+  <si>
+    <t>-17 319.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2329,212 +2284,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>311.7014</v>
+        <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6386.19</v>
+        <v>6425.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1990585.32</v>
+        <v>2097920.31</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1990585.32</v>
+        <v>2097920.31</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3657.0</v>
+        <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11383.04</v>
+        <v>11453.15</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41627813.77</v>
+        <v>39902779.87</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41627813.77</v>
+        <v>39902779.87</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1103709.2036</v>
+        <v>1179390.1878</v>
       </c>
       <c r="D4">
-        <v>111.99</v>
+        <v>112.71</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123607792.63</v>
+        <v>132930274.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123607792.63</v>
+        <v>132930274.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>89566.2936</v>
+        <v>167691.6441</v>
       </c>
       <c r="D5">
-        <v>102.02</v>
+        <v>102.62</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9138311.5</v>
+        <v>17209186.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9138311.5</v>
+        <v>17209186.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.06</v>
+        <v>99.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188317.71</v>
+        <v>189420.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188317.71</v>
+        <v>189420.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O211" sqref="O211"/>
+      <selection activeCell="O205" sqref="O205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2553,10539 +2508,10239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>578.0</v>
+        <v>1938.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4792.36</v>
       </c>
       <c r="E2" s="1">
-        <v>4780.855467128</v>
+        <v>4787.9772961816</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2763334.46</v>
+        <v>9279100.0</v>
       </c>
       <c r="I2" s="1">
-        <v>2268.38</v>
+        <v>8493.68</v>
       </c>
       <c r="J2" s="1">
-        <v>0.082088506940995</v>
+        <v>0.091535601513078</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>2765602.84</v>
+        <v>9287593.68</v>
       </c>
       <c r="N2" s="1">
-        <v>2765602.84</v>
+        <v>9287593.68</v>
       </c>
       <c r="O2" s="1">
-        <v>1.57</v>
+        <v>4.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90.0</v>
+        <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.74</v>
+        <v>115.69</v>
       </c>
       <c r="E3" s="1">
-        <v>116.478</v>
+        <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-66420.0</v>
+        <v>-8050.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-66420.0</v>
+        <v>-8050.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-66420.0</v>
+        <v>-8050.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>-19.0</v>
+        <v>153.0</v>
       </c>
       <c r="D4" s="1">
-        <v>125.97</v>
+        <v>105.975</v>
       </c>
       <c r="E4" s="1">
-        <v>129.04</v>
+        <v>105.725</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>58330.0</v>
+        <v>38250.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>58330.0</v>
+        <v>38250.0</v>
       </c>
       <c r="N4" s="1">
-        <v>58330.0</v>
+        <v>38250.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.056</v>
+        <v>101.747</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7110.0</v>
+        <v>10565.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.427223638517</v>
+        <v>2.1207619888793</v>
       </c>
       <c r="K5">
-        <v>3.0</v>
+        <v>3.33</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>505280.0</v>
+        <v>508735.0</v>
       </c>
       <c r="N5" s="1">
-        <v>520262.88</v>
+        <v>525395.96</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.779</v>
+        <v>101.507</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4800.0</v>
+        <v>6984.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.6132447393097</v>
+        <v>2.3472710956957</v>
       </c>
       <c r="K6">
-        <v>0.71</v>
+        <v>1.01</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>302337.0</v>
+        <v>304521.0</v>
       </c>
       <c r="N6" s="1">
-        <v>304470.9</v>
+        <v>307546.68</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.503</v>
+        <v>107.106</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>30843.54</v>
+        <v>33816.33</v>
       </c>
       <c r="J7" s="1">
-        <v>6.2408996061947</v>
+        <v>6.8424156429498</v>
       </c>
       <c r="K7">
-        <v>2.17</v>
+        <v>2.6</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>525059.79</v>
+        <v>528032.58</v>
       </c>
       <c r="N7" s="1">
-        <v>535772.41</v>
+        <v>540872.53</v>
       </c>
       <c r="O7" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.252</v>
+        <v>102.006</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>10751.58</v>
+        <v>16783.58</v>
       </c>
       <c r="J8" s="1">
-        <v>1.3451843633925</v>
+        <v>2.0998782855866</v>
       </c>
       <c r="K8">
-        <v>4.12</v>
+        <v>4.47</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>810016.0</v>
+        <v>816048.0</v>
       </c>
       <c r="N8" s="1">
-        <v>842961.21</v>
+        <v>851831.56</v>
       </c>
       <c r="O8" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.599</v>
+        <v>100.059</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-16812.0</v>
+        <v>708.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.401</v>
+        <v>0.059</v>
       </c>
       <c r="K9">
-        <v>1.56</v>
+        <v>2.01</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1183188.0</v>
+        <v>1200708.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1201923.62</v>
+        <v>1224851.84</v>
       </c>
       <c r="O9" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.521</v>
+        <v>98.426</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-22612.5</v>
+        <v>-11300.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.8212020537602</v>
+        <v>-0.9100976542837</v>
       </c>
       <c r="K10">
-        <v>1.14</v>
+        <v>1.43</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1219012.5</v>
+        <v>1230325.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1233267.64</v>
+        <v>1248176.03</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.474</v>
+        <v>97.103</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-22232.0</v>
+        <v>-17200.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.7999153677974</v>
+        <v>-2.1661813748703</v>
       </c>
       <c r="K11">
-        <v>1.13</v>
+        <v>1.36</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>771792.0</v>
+        <v>776824.0</v>
       </c>
       <c r="N11" s="1">
-        <v>780865.97</v>
+        <v>787739.07</v>
       </c>
       <c r="O11" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
         <v>867000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.022</v>
+        <v>100.545</v>
       </c>
       <c r="E12" s="1">
         <v>99.955</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>866609.85</v>
       </c>
       <c r="I12" s="1">
-        <v>580.89</v>
+        <v>5115.3</v>
       </c>
       <c r="J12" s="1">
-        <v>0.067030163573608</v>
+        <v>0.59026561952879</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L12" t="s">
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>867190.74</v>
+        <v>871725.15</v>
       </c>
       <c r="N12" s="1">
-        <v>867190.74</v>
+        <v>874195.51</v>
       </c>
       <c r="O12" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
         <v>900000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.979</v>
+        <v>101.679</v>
       </c>
       <c r="E13" s="1">
         <v>100.85737</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>907716.33</v>
       </c>
       <c r="I13" s="1">
-        <v>1094.67</v>
+        <v>7394.67</v>
       </c>
       <c r="J13" s="1">
-        <v>0.12059604568313</v>
+        <v>0.81464547409872</v>
       </c>
       <c r="K13">
-        <v>3.32</v>
+        <v>3.66</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>908811.0</v>
+        <v>915111.0</v>
       </c>
       <c r="N13" s="1">
-        <v>938658.95</v>
+        <v>948065.79</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
         <v>200000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.519</v>
+        <v>110.203</v>
       </c>
       <c r="E14" s="1">
         <v>100.412855</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>200825.71</v>
       </c>
       <c r="I14" s="1">
-        <v>18212.29</v>
+        <v>19580.29</v>
       </c>
       <c r="J14" s="1">
-        <v>9.0687044004475</v>
+        <v>9.7498920830406</v>
       </c>
       <c r="K14">
-        <v>3.85</v>
+        <v>4.29</v>
       </c>
       <c r="L14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>219038.0</v>
+        <v>220406.0</v>
       </c>
       <c r="N14" s="1">
-        <v>226728.87</v>
+        <v>228990.42</v>
       </c>
       <c r="O14" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.8</v>
+        <v>103.917</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>106.6386</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I15" s="1">
-        <v>7011.0</v>
+        <v>-10886.4</v>
       </c>
       <c r="J15" s="1">
-        <v>0.77883644434669</v>
+        <v>-2.5521715401365</v>
       </c>
       <c r="K15">
-        <v>2.93</v>
+        <v>4.7</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>907200.0</v>
+        <v>415668.0</v>
       </c>
       <c r="N15" s="1">
-        <v>933531.07</v>
+        <v>434462.52</v>
       </c>
       <c r="O15" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>86.465</v>
+        <v>107.305</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666625</v>
+        <v>111.15333333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>619973.33</v>
+        <v>333460.0</v>
       </c>
       <c r="I16" s="1">
-        <v>71746.67</v>
+        <v>-11545.0</v>
       </c>
       <c r="J16" s="1">
-        <v>11.572541354319</v>
+        <v>-3.4621843699394</v>
       </c>
       <c r="K16">
-        <v>2.33</v>
+        <v>5.59</v>
       </c>
       <c r="L16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>691720.0</v>
+        <v>321915.0</v>
       </c>
       <c r="N16" s="1">
-        <v>710354.52</v>
+        <v>338697.53</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>104.505</v>
+        <v>97.788</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>99.433</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>596598.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-8534.4</v>
+        <v>-9870.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.0007764543045</v>
+        <v>-1.654380336508</v>
       </c>
       <c r="K17">
-        <v>4.32</v>
+        <v>2.87</v>
       </c>
       <c r="L17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>418020.0</v>
+        <v>586728.0</v>
       </c>
       <c r="N17" s="1">
-        <v>435280.27</v>
+        <v>603938.96</v>
       </c>
       <c r="O17" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.915</v>
+        <v>95.946</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>98.803</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-9715.0</v>
+        <v>-11428.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.9133929106939</v>
+        <v>-2.8916126028562</v>
       </c>
       <c r="K18">
-        <v>5.07</v>
+        <v>1.58</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>323745.0</v>
+        <v>383784.0</v>
       </c>
       <c r="N18" s="1">
-        <v>338945.34</v>
+        <v>390112.77</v>
       </c>
       <c r="O18" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.138</v>
+        <v>98.345</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>99.462144</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I19" s="1">
-        <v>-13770.0</v>
+        <v>-11171.44</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.3080868524534</v>
+        <v>-1.1231851185512</v>
       </c>
       <c r="K19">
-        <v>2.64</v>
+        <v>0.61</v>
       </c>
       <c r="L19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>582828.0</v>
+        <v>983450.0</v>
       </c>
       <c r="N19" s="1">
-        <v>598658.14</v>
+        <v>989511.64</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.666</v>
+        <v>96.804</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>98.646</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-12548.0</v>
+        <v>-7368.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.1750048075463</v>
+        <v>-1.8672830119822</v>
       </c>
       <c r="K20">
-        <v>1.31</v>
+        <v>0.89</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>382664.0</v>
+        <v>387216.0</v>
       </c>
       <c r="N20" s="1">
-        <v>387918.79</v>
+        <v>390777.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>522000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.441</v>
+        <v>99.152</v>
       </c>
       <c r="E21" s="1">
-        <v>99.726</v>
+        <v>99.912</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>520569.72</v>
+        <v>799296.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-11927.7</v>
+        <v>-6080.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-2.2912781019995</v>
+        <v>-0.76066938906237</v>
       </c>
       <c r="K21">
-        <v>0.32</v>
+        <v>3.82</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>508642.02</v>
+        <v>793216.0</v>
       </c>
       <c r="N21" s="1">
-        <v>510304.55</v>
+        <v>823769.42</v>
       </c>
       <c r="O21" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.332</v>
+        <v>98.146</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>97.87029412</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>1663795.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-9256.0</v>
+        <v>4687.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.3457616122296</v>
+        <v>0.28170537836693</v>
       </c>
       <c r="K22">
-        <v>0.65</v>
+        <v>3.28</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>385328.0</v>
+        <v>1668482.0</v>
       </c>
       <c r="N22" s="1">
-        <v>387930.74</v>
+        <v>1724232.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.9</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.152</v>
+        <v>100.166</v>
       </c>
       <c r="E23" s="1">
-        <v>100.0</v>
+        <v>100.51763636</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>600000.0</v>
+        <v>1105694.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-11088.0</v>
+        <v>-3868.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.848</v>
+        <v>-0.34982553943496</v>
       </c>
       <c r="K23">
-        <v>3.49</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>0.03</v>
+      </c>
+      <c r="L23">
+        <v>383.95</v>
       </c>
       <c r="M23" s="1">
-        <v>588912.0</v>
+        <v>1101826.0</v>
       </c>
       <c r="N23" s="1">
-        <v>609870.9</v>
+        <v>1102209.95</v>
       </c>
       <c r="O23" s="1">
-        <v>0.35</v>
+        <v>0.57</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>94</v>
       </c>
       <c r="B24" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.619</v>
+        <v>106.526</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87029412</v>
+        <v>103.75</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1663795.0</v>
+        <v>726250.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-4272.0</v>
+        <v>19432.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.25676240161799</v>
+        <v>2.6756626506024</v>
       </c>
       <c r="K24">
-        <v>3.01</v>
+        <v>2.07</v>
       </c>
       <c r="L24" t="s">
         <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>1659523.0</v>
+        <v>745682.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1710709.3</v>
+        <v>760166.25</v>
       </c>
       <c r="O24" s="1">
-        <v>0.97</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.695</v>
+        <v>102.894</v>
       </c>
       <c r="E25" s="1">
-        <v>100.51763636</v>
+        <v>105.43894615</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1105694.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="I25" s="1">
-        <v>-9049.0</v>
+        <v>-33084.3</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.81840002749404</v>
+        <v>-2.4136680483631</v>
       </c>
       <c r="K25">
-        <v>2.98</v>
+        <v>2.64</v>
       </c>
       <c r="L25" t="s">
         <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>1096645.0</v>
+        <v>1337622.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1129376.33</v>
+        <v>1371902.82</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" s="1">
-        <v>700000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.054</v>
+        <v>99.166</v>
       </c>
       <c r="E26" s="1">
-        <v>103.75</v>
+        <v>100.93461304</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>726250.0</v>
+        <v>1392897.66</v>
       </c>
       <c r="I26" s="1">
-        <v>16128.0</v>
+        <v>-24406.86</v>
       </c>
       <c r="J26" s="1">
-        <v>2.2207228915663</v>
+        <v>-1.752236413406</v>
       </c>
       <c r="K26">
-        <v>1.56</v>
+        <v>2.32</v>
       </c>
       <c r="L26" t="s">
         <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>742378.0</v>
+        <v>1368490.8</v>
       </c>
       <c r="N26" s="1">
-        <v>753304.71</v>
+        <v>1400466.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>1300000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>103.047</v>
+        <v>89.059</v>
       </c>
       <c r="E27" s="1">
-        <v>105.43894615</v>
+        <v>98.844</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1370706.3</v>
+        <v>704757.72</v>
       </c>
       <c r="I27" s="1">
-        <v>-31095.3</v>
+        <v>-69767.05</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.2685603765008</v>
+        <v>-9.8994374974708</v>
       </c>
       <c r="K27">
-        <v>2.22</v>
+        <v>0.73</v>
       </c>
       <c r="L27" t="s">
         <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>1339611.0</v>
+        <v>634990.67</v>
       </c>
       <c r="N27" s="1">
-        <v>1368406.89</v>
+        <v>640228.29</v>
       </c>
       <c r="O27" s="1">
-        <v>0.78</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="1">
-        <v>1380000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.28</v>
+        <v>89.193</v>
       </c>
       <c r="E28" s="1">
-        <v>100.93461304</v>
+        <v>84.29</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1392897.66</v>
+        <v>236854.9</v>
       </c>
       <c r="I28" s="1">
-        <v>-36633.66</v>
+        <v>13777.43</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.630032417457</v>
+        <v>5.8168228734132</v>
       </c>
       <c r="K28">
-        <v>2.07</v>
+        <v>1.46</v>
       </c>
       <c r="L28" t="s">
         <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>1356264.0</v>
+        <v>250632.33</v>
       </c>
       <c r="N28" s="1">
-        <v>1384769.13</v>
+        <v>254731.85</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>713000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.12</v>
+        <v>101.321</v>
       </c>
       <c r="E29" s="1">
-        <v>98.844</v>
+        <v>99.359085</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>704757.72</v>
+        <v>596154.51</v>
       </c>
       <c r="I29" s="1">
-        <v>-76462.12</v>
+        <v>11771.49</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.849419286957</v>
+        <v>1.9745703173494</v>
       </c>
       <c r="K29">
-        <v>0.63</v>
+        <v>0.99</v>
       </c>
       <c r="L29" t="s">
         <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>628295.6</v>
+        <v>607926.0</v>
       </c>
       <c r="N29" s="1">
-        <v>632781.15</v>
+        <v>613884.9</v>
       </c>
       <c r="O29" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" s="1">
-        <v>281000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.054</v>
+        <v>107.149</v>
       </c>
       <c r="E30" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>236854.9</v>
+        <v>287000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>10576.84</v>
+        <v>20517.63</v>
       </c>
       <c r="J30" s="1">
-        <v>4.4655356507296</v>
+        <v>7.149</v>
       </c>
       <c r="K30">
-        <v>1.32</v>
+        <v>1.66</v>
       </c>
       <c r="L30" t="s">
         <v>114</v>
       </c>
       <c r="M30" s="1">
-        <v>247431.74</v>
+        <v>307517.63</v>
       </c>
       <c r="N30" s="1">
-        <v>251127.08</v>
+        <v>312268.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.75</v>
+        <v>103.922</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>105.76</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>951840.0</v>
       </c>
       <c r="I31" s="1">
-        <v>8345.49</v>
+        <v>-16542.0</v>
       </c>
       <c r="J31" s="1">
-        <v>1.3998870863193</v>
+        <v>-1.7378971255673</v>
       </c>
       <c r="K31">
-        <v>0.72</v>
+        <v>0.95</v>
       </c>
       <c r="L31" t="s">
         <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>604500.0</v>
+        <v>935298.0</v>
       </c>
       <c r="N31" s="1">
-        <v>608790.41</v>
+        <v>943832.59</v>
       </c>
       <c r="O31" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" s="1">
-        <v>287000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>105.492</v>
+        <v>100.143</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.607</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>287000.0</v>
+        <v>290852.44</v>
       </c>
       <c r="I32" s="1">
-        <v>15762.04</v>
+        <v>1565.12</v>
       </c>
       <c r="J32" s="1">
-        <v>5.492</v>
+        <v>0.53811479112914</v>
       </c>
       <c r="K32">
-        <v>1.16</v>
+        <v>0.82</v>
       </c>
       <c r="L32" t="s">
         <v>120</v>
       </c>
       <c r="M32" s="1">
-        <v>302762.04</v>
+        <v>292417.56</v>
       </c>
       <c r="N32" s="1">
-        <v>306097.82</v>
+        <v>294820.56</v>
       </c>
       <c r="O32" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" s="1">
         <v>900000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.194</v>
+        <v>99.413</v>
       </c>
       <c r="E33" s="1">
-        <v>105.76</v>
+        <v>100.23766667</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>951840.0</v>
+        <v>902139.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-23094.0</v>
+        <v>-7422.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.4262481089259</v>
+        <v>-0.82271135601055</v>
       </c>
       <c r="K33">
-        <v>0.57</v>
+        <v>2.98</v>
       </c>
       <c r="L33" t="s">
         <v>123</v>
       </c>
       <c r="M33" s="1">
-        <v>928746.0</v>
+        <v>894717.0</v>
       </c>
       <c r="N33" s="1">
-        <v>933914.84</v>
+        <v>921556.73</v>
       </c>
       <c r="O33" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>124</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="1">
-        <v>1080000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.733</v>
+        <v>106.228</v>
       </c>
       <c r="E34" s="1">
-        <v>99.799</v>
+        <v>107.962</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1077829.2</v>
+        <v>863696.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-22312.8</v>
+        <v>-13872.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.0701610236576</v>
+        <v>-1.6061206720883</v>
       </c>
       <c r="K34">
-        <v>1.29</v>
+        <v>1.16</v>
       </c>
       <c r="L34" t="s">
         <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>1055516.4</v>
+        <v>849824.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1069478.73</v>
+        <v>859104.9</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>292000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.824</v>
+        <v>89.052</v>
       </c>
       <c r="E35" s="1">
-        <v>99.607</v>
+        <v>86.95369714</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>290852.44</v>
+        <v>1217351.76</v>
       </c>
       <c r="I35" s="1">
-        <v>633.64</v>
+        <v>29376.24</v>
       </c>
       <c r="J35" s="1">
-        <v>0.21785617476683</v>
+        <v>2.4131266709632</v>
       </c>
       <c r="K35">
-        <v>0.56</v>
+        <v>1.0</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>291486.08</v>
+        <v>1246728.0</v>
       </c>
       <c r="N35" s="1">
-        <v>293133.08</v>
+        <v>1260718.87</v>
       </c>
       <c r="O35" s="1">
-        <v>0.17</v>
+        <v>0.66</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>900000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.314</v>
+        <v>100.284</v>
       </c>
       <c r="E36" s="1">
-        <v>100.23766667</v>
+        <v>99.298</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>902139.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I36" s="1">
-        <v>-8313.0</v>
+        <v>10303.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.92147662389055</v>
+        <v>0.99297065399102</v>
       </c>
       <c r="K36">
-        <v>2.71</v>
+        <v>0.19</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>893826.0</v>
+        <v>1047967.8</v>
       </c>
       <c r="N36" s="1">
-        <v>918249.29</v>
+        <v>1049964.75</v>
       </c>
       <c r="O36" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>500000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.55</v>
+        <v>98.905</v>
       </c>
       <c r="E37" s="1">
-        <v>102.64</v>
+        <v>99.459</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>513200.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I37" s="1">
-        <v>-10450.0</v>
+        <v>-9334.9</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.0362431800468</v>
+        <v>-0.55701344272514</v>
       </c>
       <c r="K37">
-        <v>0.75</v>
+        <v>0.9</v>
       </c>
       <c r="L37" t="s">
         <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>502750.0</v>
+        <v>1666549.25</v>
       </c>
       <c r="N37" s="1">
-        <v>506500.0</v>
+        <v>1681702.71</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.557</v>
+        <v>98.381</v>
       </c>
       <c r="E38" s="1">
-        <v>107.962</v>
+        <v>99.292</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>863696.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-19240.0</v>
+        <v>-11843.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-2.2276356495804</v>
+        <v>-0.91749587076502</v>
       </c>
       <c r="K38">
-        <v>0.61</v>
+        <v>0.85</v>
       </c>
       <c r="L38" t="s">
         <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>844456.0</v>
+        <v>1278953.0</v>
       </c>
       <c r="N38" s="1">
-        <v>849332.4</v>
+        <v>1290047.52</v>
       </c>
       <c r="O38" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.312</v>
+        <v>103.893</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>104.31933333</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>938874.0</v>
       </c>
       <c r="I39" s="1">
-        <v>19016.24</v>
+        <v>-3837.0</v>
       </c>
       <c r="J39" s="1">
-        <v>1.5620990271538</v>
+        <v>-0.40868103707207</v>
       </c>
       <c r="K39">
-        <v>0.91</v>
+        <v>4.41</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>1236368.0</v>
+        <v>935037.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1249175.35</v>
+        <v>974766.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.71</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>1685000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.223</v>
+        <v>98.157</v>
       </c>
       <c r="E40" s="1">
-        <v>99.459</v>
+        <v>99.74</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1675884.15</v>
+        <v>598440.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-20826.6</v>
+        <v>-9498.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.2427231321449</v>
+        <v>-1.5871265289753</v>
       </c>
       <c r="K40">
-        <v>0.65</v>
+        <v>2.13</v>
       </c>
       <c r="L40" t="s">
         <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1655057.55</v>
+        <v>588942.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1666010.05</v>
+        <v>601702.27</v>
       </c>
       <c r="O40" s="1">
-        <v>0.94</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.62</v>
+        <v>99.09</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-21736.0</v>
+        <v>-12645.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.6839221689562</v>
+        <v>-0.84356518867641</v>
       </c>
       <c r="K41">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="L41" t="s">
         <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1269060.0</v>
+        <v>1486350.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1276664.11</v>
+        <v>1494533.22</v>
       </c>
       <c r="O41" s="1">
-        <v>0.72</v>
+        <v>0.78</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.057</v>
+        <v>99.761</v>
       </c>
       <c r="E42" s="1">
-        <v>105.478</v>
+        <v>100.91</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>316434.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-7263.0</v>
+        <v>-16086.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.2952653633933</v>
+        <v>-1.1386383906451</v>
       </c>
       <c r="K42">
-        <v>4.03</v>
+        <v>3.02</v>
       </c>
       <c r="L42" t="s">
         <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>309171.0</v>
+        <v>1396654.0</v>
       </c>
       <c r="N42" s="1">
-        <v>321269.7</v>
+        <v>1438984.82</v>
       </c>
       <c r="O42" s="1">
-        <v>0.18</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>151</v>
       </c>
       <c r="B43" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.822</v>
+        <v>98.365</v>
       </c>
       <c r="E43" s="1">
-        <v>99.74</v>
+        <v>99.8407</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>598440.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-11508.0</v>
+        <v>-14757.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.9229997994786</v>
+        <v>-1.4780545408836</v>
       </c>
       <c r="K43">
-        <v>1.87</v>
+        <v>1.48</v>
       </c>
       <c r="L43" t="s">
         <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>586932.0</v>
+        <v>983650.0</v>
       </c>
       <c r="N43" s="1">
-        <v>598138.85</v>
+        <v>998484.05</v>
       </c>
       <c r="O43" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>154</v>
       </c>
       <c r="B44" t="s">
         <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.547</v>
+        <v>99.737</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>99.785</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I44" s="1">
-        <v>-20790.0</v>
+        <v>-442.56</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.3869292425925</v>
+        <v>-0.04810342235807</v>
       </c>
       <c r="K44">
-        <v>0.29</v>
+        <v>2.98</v>
       </c>
       <c r="L44" t="s">
         <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>1478205.0</v>
+        <v>919575.14</v>
       </c>
       <c r="N44" s="1">
-        <v>1482504.66</v>
+        <v>947077.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.84</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>157</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.147</v>
+        <v>105.41</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.922</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-24682.0</v>
+        <v>49392.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.7471013774651</v>
+        <v>5.4922839815056</v>
       </c>
       <c r="K45">
-        <v>2.76</v>
+        <v>2.06</v>
       </c>
       <c r="L45" t="s">
         <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1388058.0</v>
+        <v>948690.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1426764.16</v>
+        <v>967195.48</v>
       </c>
       <c r="O45" s="1">
-        <v>0.81</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>850000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.773</v>
+        <v>108.814</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>850000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-18929.5</v>
+        <v>-8088.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-2.227</v>
+        <v>-0.92055542909174</v>
       </c>
       <c r="K46">
-        <v>1.23</v>
+        <v>2.63</v>
       </c>
       <c r="L46" t="s">
         <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>831070.5</v>
+        <v>870512.0</v>
       </c>
       <c r="N46" s="1">
-        <v>841486.59</v>
+        <v>891583.43</v>
       </c>
       <c r="O46" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.058</v>
+        <v>106.135</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>107.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>1078400.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-6702.94</v>
+        <v>-17050.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.72856641779827</v>
+        <v>-1.5810459940653</v>
       </c>
       <c r="K47">
-        <v>2.73</v>
+        <v>2.03</v>
       </c>
       <c r="L47" t="s">
         <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>913314.76</v>
+        <v>1061350.0</v>
       </c>
       <c r="N47" s="1">
-        <v>938518.2</v>
+        <v>1081651.37</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>166</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.684</v>
+        <v>103.578</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>105.696</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>899298.0</v>
+        <v>739872.0</v>
       </c>
       <c r="I48" s="1">
-        <v>42858.0</v>
+        <v>-14826.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.7657172594624</v>
+        <v>-2.0038601271571</v>
       </c>
       <c r="K48">
-        <v>1.69</v>
+        <v>0.62</v>
       </c>
       <c r="L48" t="s">
         <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>942156.0</v>
+        <v>725046.0</v>
       </c>
       <c r="N48" s="1">
-        <v>957382.03</v>
+        <v>729392.23</v>
       </c>
       <c r="O48" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>169</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>107.106</v>
+        <v>89.67</v>
       </c>
       <c r="E49" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-21752.0</v>
+        <v>7044.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.4757568859549</v>
+        <v>0.99167131248627</v>
       </c>
       <c r="K49">
-        <v>2.07</v>
+        <v>1.1</v>
       </c>
       <c r="L49" t="s">
         <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>856848.0</v>
+        <v>717360.0</v>
       </c>
       <c r="N49" s="1">
-        <v>873380.97</v>
+        <v>726162.74</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.38</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>172</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.447</v>
+        <v>100.699</v>
       </c>
       <c r="E50" s="1">
-        <v>107.84</v>
+        <v>102.47372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1078400.0</v>
+        <v>1537105.8</v>
       </c>
       <c r="I50" s="1">
-        <v>-23930.0</v>
+        <v>-26620.8</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.219028189911</v>
+        <v>-1.7318781830112</v>
       </c>
       <c r="K50">
-        <v>1.67</v>
+        <v>0.99</v>
       </c>
       <c r="L50" t="s">
         <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1054470.0</v>
+        <v>1510485.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1071127.53</v>
+        <v>1525279.52</v>
       </c>
       <c r="O50" s="1">
-        <v>0.61</v>
+        <v>0.79</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>175</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>700000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.994</v>
+        <v>98.292</v>
       </c>
       <c r="E51" s="1">
-        <v>105.696</v>
+        <v>99.528</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>739872.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I51" s="1">
-        <v>-18914.0</v>
+        <v>-11383.56</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.5563881320012</v>
+        <v>-1.2418615866892</v>
       </c>
       <c r="K51">
-        <v>0.27</v>
+        <v>1.42</v>
       </c>
       <c r="L51" t="s">
         <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>720958.0</v>
+        <v>905269.32</v>
       </c>
       <c r="N51" s="1">
-        <v>722820.67</v>
+        <v>918384.11</v>
       </c>
       <c r="O51" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>178</v>
       </c>
       <c r="B52" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>88.134</v>
+        <v>97.474</v>
       </c>
       <c r="E52" s="1">
-        <v>89.15</v>
+        <v>99.46</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>534900.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-6096.0</v>
+        <v>-17874.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.1396522714526</v>
+        <v>-1.9967826261814</v>
       </c>
       <c r="K52">
-        <v>0.94</v>
+        <v>1.86</v>
       </c>
       <c r="L52" t="s">
         <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>528804.0</v>
+        <v>877266.0</v>
       </c>
       <c r="N52" s="1">
-        <v>534427.97</v>
+        <v>893993.05</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>181</v>
       </c>
       <c r="B53" t="s">
         <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.299</v>
+        <v>98.051</v>
       </c>
       <c r="E53" s="1">
-        <v>99.832</v>
+        <v>100.45</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>199664.0</v>
+        <v>703150.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-3066.0</v>
+        <v>-16793.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.5355797740204</v>
+        <v>-2.3882528621205</v>
       </c>
       <c r="K53">
-        <v>0.72</v>
+        <v>1.67</v>
       </c>
       <c r="L53" t="s">
         <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>196598.0</v>
+        <v>686357.0</v>
       </c>
       <c r="N53" s="1">
-        <v>198044.58</v>
+        <v>698024.47</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>0.36</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>184</v>
       </c>
       <c r="B54" t="s">
         <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.655</v>
+        <v>96.105</v>
       </c>
       <c r="E54" s="1">
-        <v>102.47372</v>
+        <v>99.077</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1537105.8</v>
+        <v>792616.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-42280.8</v>
+        <v>-23776.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.7506759781923</v>
+        <v>-2.9996871120442</v>
       </c>
       <c r="K54">
-        <v>0.68</v>
+        <v>1.98</v>
       </c>
       <c r="L54" t="s">
         <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>1494825.0</v>
+        <v>768840.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1505016.78</v>
+        <v>784719.45</v>
       </c>
       <c r="O54" s="1">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>187</v>
       </c>
       <c r="B55" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>921000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.759</v>
+        <v>93.778</v>
       </c>
       <c r="E55" s="1">
-        <v>99.528</v>
+        <v>92.47746</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>916652.88</v>
+        <v>832297.14</v>
       </c>
       <c r="I55" s="1">
-        <v>-16292.49</v>
+        <v>11704.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.7773892773893</v>
+        <v>1.4063318780598</v>
       </c>
       <c r="K55">
-        <v>1.17</v>
+        <v>0.52</v>
       </c>
       <c r="L55" t="s">
         <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>900360.39</v>
+        <v>844002.0</v>
       </c>
       <c r="N55" s="1">
-        <v>911090.67</v>
+        <v>848640.7</v>
       </c>
       <c r="O55" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>190</v>
       </c>
       <c r="B56" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>1100000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.524</v>
+        <v>103.253</v>
       </c>
       <c r="E56" s="1">
-        <v>99.46</v>
+        <v>100.8613224</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1094060.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="I56" s="1">
-        <v>-21296.0</v>
+        <v>29895.97</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.9465111602654</v>
+        <v>2.3712534627644</v>
       </c>
       <c r="K56">
-        <v>1.6</v>
+        <v>0.31</v>
       </c>
       <c r="L56" t="s">
         <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>1072764.0</v>
+        <v>1290662.5</v>
       </c>
       <c r="N56" s="1">
-        <v>1090360.23</v>
+        <v>1294566.61</v>
       </c>
       <c r="O56" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>193</v>
       </c>
       <c r="B57" t="s">
         <v>194</v>
       </c>
       <c r="C57" s="1">
         <v>700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>97.347</v>
+        <v>104.256</v>
       </c>
       <c r="E57" s="1">
-        <v>100.45</v>
+        <v>99.961</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>703150.0</v>
+        <v>699727.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-21721.0</v>
+        <v>30065.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.0890990542558</v>
+        <v>4.2966757035244</v>
       </c>
       <c r="K57">
-        <v>1.37</v>
+        <v>3.71</v>
       </c>
       <c r="L57" t="s">
         <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>681429.0</v>
+        <v>729792.0</v>
       </c>
       <c r="N57" s="1">
-        <v>691015.64</v>
+        <v>755783.1</v>
       </c>
       <c r="O57" s="1">
         <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>196</v>
       </c>
       <c r="B58" t="s">
         <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>800000.0</v>
+        <v>794000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>95.727</v>
+        <v>101.807</v>
       </c>
       <c r="E58" s="1">
-        <v>99.077</v>
+        <v>99.943</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>792616.0</v>
+        <v>793547.42</v>
       </c>
       <c r="I58" s="1">
-        <v>-26800.0</v>
+        <v>14800.16</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.3812085549623</v>
+        <v>1.865063085959</v>
       </c>
       <c r="K58">
-        <v>1.72</v>
+        <v>0.21</v>
       </c>
       <c r="L58" t="s">
         <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>765816.0</v>
+        <v>808347.58</v>
       </c>
       <c r="N58" s="1">
-        <v>779547.51</v>
+        <v>810000.84</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>900000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>93.838</v>
+        <v>97.907</v>
       </c>
       <c r="E59" s="1">
-        <v>92.47746</v>
+        <v>99.702</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>832297.14</v>
+        <v>515459.34</v>
       </c>
       <c r="I59" s="1">
-        <v>12244.86</v>
+        <v>-9280.15</v>
       </c>
       <c r="J59" s="1">
-        <v>1.4712125527669</v>
+        <v>-1.8003650879621</v>
       </c>
       <c r="K59">
-        <v>0.45</v>
+        <v>1.83</v>
       </c>
       <c r="L59" t="s">
         <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>844542.0</v>
+        <v>506179.19</v>
       </c>
       <c r="N59" s="1">
-        <v>848576.59</v>
+        <v>515662.24</v>
       </c>
       <c r="O59" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>1250000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>103.331</v>
+        <v>96.851</v>
       </c>
       <c r="E60" s="1">
-        <v>100.8613224</v>
+        <v>99.3</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1260766.53</v>
+        <v>496500.0</v>
       </c>
       <c r="I60" s="1">
-        <v>30870.97</v>
+        <v>-12245.0</v>
       </c>
       <c r="J60" s="1">
-        <v>2.4485873685114</v>
+        <v>-2.4662638469285</v>
       </c>
       <c r="K60">
-        <v>4.7</v>
+        <v>2.0</v>
       </c>
       <c r="L60" t="s">
         <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>1291637.5</v>
+        <v>484255.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1350361.82</v>
+        <v>494272.81</v>
       </c>
       <c r="O60" s="1">
-        <v>0.76</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>205</v>
       </c>
       <c r="B61" t="s">
         <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.359</v>
+        <v>101.631</v>
       </c>
       <c r="E61" s="1">
-        <v>99.961</v>
+        <v>101.58528571</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>699727.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I61" s="1">
-        <v>23786.0</v>
+        <v>640.0</v>
       </c>
       <c r="J61" s="1">
-        <v>3.3993257370374</v>
+        <v>0.04500089298647</v>
       </c>
       <c r="K61">
-        <v>3.34</v>
+        <v>3.05</v>
       </c>
       <c r="L61" t="s">
         <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>723513.0</v>
+        <v>1422834.0</v>
       </c>
       <c r="N61" s="1">
-        <v>746886.29</v>
+        <v>1465486.05</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>208</v>
       </c>
       <c r="B62" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>517000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.562</v>
+        <v>100.308</v>
       </c>
       <c r="E62" s="1">
-        <v>99.702</v>
+        <v>99.05583333</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>515459.34</v>
+        <v>891502.5</v>
       </c>
       <c r="I62" s="1">
-        <v>-11063.8</v>
+        <v>11269.5</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.1463962608574</v>
+        <v>1.2641018953957</v>
       </c>
       <c r="K62">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.11</v>
+      </c>
+      <c r="L62">
+        <v>998.63</v>
       </c>
       <c r="M62" s="1">
-        <v>504395.54</v>
+        <v>902772.0</v>
       </c>
       <c r="N62" s="1">
-        <v>512589.64</v>
+        <v>903770.63</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>210</v>
+      </c>
+      <c r="B63" t="s">
         <v>211</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.178</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="I63" s="1">
+        <v>550.95</v>
+      </c>
+      <c r="J63" s="1">
+        <v>0.050527002737189</v>
+      </c>
+      <c r="K63">
+        <v>2.9</v>
+      </c>
+      <c r="L63" t="s">
         <v>212</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>480555.0</v>
+        <v>1090958.0</v>
       </c>
       <c r="N63" s="1">
-        <v>489211.16</v>
+        <v>1122884.37</v>
       </c>
       <c r="O63" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>213</v>
+      </c>
+      <c r="B64" t="s">
         <v>214</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.011</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-6018.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.29996441100208</v>
+      </c>
+      <c r="K64">
+        <v>3.75</v>
+      </c>
+      <c r="L64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>1412222.0</v>
+        <v>2000220.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1450578.16</v>
+        <v>2075261.1</v>
       </c>
       <c r="O64" s="1">
-        <v>0.82</v>
+        <v>1.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>216</v>
+      </c>
+      <c r="B65" t="s">
         <v>217</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>103.902</v>
+      </c>
+      <c r="E65" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>16964.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>4.2554258937799</v>
+      </c>
+      <c r="K65">
+        <v>4.04</v>
+      </c>
+      <c r="L65" t="s">
         <v>218</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>897651.0</v>
+        <v>415608.0</v>
       </c>
       <c r="N65" s="1">
-        <v>926694.49</v>
+        <v>431776.49</v>
       </c>
       <c r="O65" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>219</v>
+      </c>
+      <c r="B66" t="s">
         <v>220</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>106.262</v>
+      </c>
+      <c r="E66" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-8624.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-1.0042854481088</v>
+      </c>
+      <c r="K66">
+        <v>0.55</v>
+      </c>
+      <c r="L66" t="s">
         <v>221</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>982410.0</v>
+        <v>850096.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1009036.71</v>
+        <v>854509.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>222</v>
+      </c>
+      <c r="B67" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="C67" s="1">
         <v>600000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.247</v>
+        <v>103.115</v>
       </c>
       <c r="E67" s="1">
-        <v>102.78966667</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>616738.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-21256.0</v>
+        <v>18690.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-3.4465202403614</v>
+        <v>3.115</v>
       </c>
       <c r="K67">
-        <v>3.44</v>
+        <v>4.48</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>595482.0</v>
+        <v>618690.0</v>
       </c>
       <c r="N67" s="1">
-        <v>616095.7</v>
+        <v>645573.29</v>
       </c>
       <c r="O67" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>225</v>
+      </c>
+      <c r="B68" t="s">
         <v>226</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.153</v>
+      </c>
+      <c r="E68" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>655800.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-12882.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.964318389753</v>
+      </c>
+      <c r="K68">
+        <v>1.25</v>
+      </c>
+      <c r="L68" t="s">
         <v>227</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1346842.0</v>
+        <v>642918.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1385634.47</v>
+        <v>650426.22</v>
       </c>
       <c r="O68" s="1">
-        <v>0.78</v>
+        <v>0.34</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>228</v>
+      </c>
+      <c r="B69" t="s">
         <v>229</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.487</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-3285.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.36554100068101</v>
+      </c>
+      <c r="K69">
+        <v>0.88</v>
+      </c>
+      <c r="L69" t="s">
         <v>230</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>411380.0</v>
+        <v>895383.0</v>
       </c>
       <c r="N69" s="1">
-        <v>426129.32</v>
+        <v>903273.41</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>231</v>
+      </c>
+      <c r="B70" t="s">
         <v>232</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>100.152</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>697571.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>3493.0</v>
+      </c>
+      <c r="J70" s="1">
+        <v>0.50073755933088</v>
+      </c>
+      <c r="K70">
+        <v>1.93</v>
+      </c>
+      <c r="L70" t="s">
         <v>233</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>847216.0</v>
+        <v>701064.0</v>
       </c>
       <c r="N70" s="1">
-        <v>847216.0</v>
+        <v>714591.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" t="s">
         <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.817</v>
+        <v>101.079</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>100.582</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>600000.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I71" s="1">
-        <v>16902.0</v>
+        <v>3479.0</v>
       </c>
       <c r="J71" s="1">
-        <v>2.817</v>
+        <v>0.49412419717246</v>
       </c>
       <c r="K71">
-        <v>4.11</v>
+        <v>0.2</v>
       </c>
       <c r="L71" t="s">
         <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>616902.0</v>
+        <v>707553.0</v>
       </c>
       <c r="N71" s="1">
-        <v>641571.37</v>
+        <v>708932.19</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>237</v>
       </c>
       <c r="B72" t="s">
         <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.742</v>
+        <v>104.684</v>
       </c>
       <c r="E72" s="1">
-        <v>102.0</v>
+        <v>106.52073684</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>714000.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-15806.0</v>
+        <v>-34898.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.2137254901961</v>
+        <v>-1.724299790404</v>
       </c>
       <c r="K72">
-        <v>0.4</v>
+        <v>3.11</v>
       </c>
       <c r="L72" t="s">
         <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>698194.0</v>
+        <v>1988996.0</v>
       </c>
       <c r="N72" s="1">
-        <v>701013.18</v>
+        <v>2048078.19</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>1.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>106.332</v>
+        <v>99.376</v>
       </c>
       <c r="E73" s="1">
-        <v>109.3</v>
+        <v>99.589</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>655800.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-17808.0</v>
+        <v>-852.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.715462031107</v>
+        <v>-0.21387904286618</v>
       </c>
       <c r="K73">
-        <v>0.85</v>
+        <v>0.61</v>
       </c>
       <c r="L73" t="s">
         <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>637992.0</v>
+        <v>397504.0</v>
       </c>
       <c r="N73" s="1">
-        <v>643083.78</v>
+        <v>399945.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>243</v>
       </c>
       <c r="B74" t="s">
         <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.494</v>
+        <v>85.208</v>
       </c>
       <c r="E74" s="1">
-        <v>99.852</v>
+        <v>85.96</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>898668.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-12222.0</v>
+        <v>-5264.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.3600128189721</v>
+        <v>-0.87482550023267</v>
       </c>
       <c r="K74">
-        <v>0.57</v>
+        <v>0.48</v>
       </c>
       <c r="L74" t="s">
         <v>245</v>
       </c>
       <c r="M74" s="1">
-        <v>886446.0</v>
+        <v>596456.0</v>
       </c>
       <c r="N74" s="1">
-        <v>891574.77</v>
+        <v>599800.18</v>
       </c>
       <c r="O74" s="1">
-        <v>0.5</v>
+        <v>0.31</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" s="1">
         <v>700000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.376</v>
+        <v>99.219</v>
       </c>
       <c r="E75" s="1">
-        <v>99.653</v>
+        <v>100.65</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>697571.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-1939.0</v>
+        <v>-10017.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.27796453694319</v>
+        <v>-1.4217585692996</v>
       </c>
       <c r="K75">
-        <v>1.67</v>
+        <v>0.78</v>
       </c>
       <c r="L75" t="s">
         <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>695632.0</v>
+        <v>694533.0</v>
       </c>
       <c r="N75" s="1">
-        <v>707347.41</v>
+        <v>699998.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.816</v>
+        <v>98.9</v>
       </c>
       <c r="E76" s="1">
-        <v>101.72</v>
+        <v>100.62</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>813760.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-23232.0</v>
+        <v>-6880.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.8548957923712</v>
+        <v>-1.7094017094017</v>
       </c>
       <c r="K76">
-        <v>3.3</v>
+        <v>2.87</v>
       </c>
       <c r="L76" t="s">
         <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>790528.0</v>
+        <v>395600.0</v>
       </c>
       <c r="N76" s="1">
-        <v>816901.7</v>
+        <v>407072.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>104.039</v>
+        <v>99.08</v>
       </c>
       <c r="E77" s="1">
-        <v>106.52073684</v>
+        <v>99.64619429</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2023894.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-47153.0</v>
+        <v>-3963.36</v>
       </c>
       <c r="J77" s="1">
-        <v>-2.3298156919285</v>
+        <v>-0.56820462615044</v>
       </c>
       <c r="K77">
-        <v>2.73</v>
+        <v>2.9</v>
       </c>
       <c r="L77" t="s">
         <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>1976741.0</v>
+        <v>693560.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2028535.52</v>
+        <v>713860.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.15</v>
+        <v>0.37</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>255</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.69</v>
+        <v>99.862</v>
       </c>
       <c r="E78" s="1">
-        <v>99.589</v>
+        <v>99.96570933</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>398356.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I78" s="1">
-        <v>-3596.0</v>
+        <v>-777.82</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.90271013866993</v>
+        <v>-0.10374490815397</v>
       </c>
       <c r="K78">
-        <v>0.35</v>
+        <v>1.47</v>
       </c>
       <c r="L78" t="s">
         <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>394760.0</v>
+        <v>748965.0</v>
       </c>
       <c r="N78" s="1">
-        <v>396165.48</v>
+        <v>759983.84</v>
       </c>
       <c r="O78" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>258</v>
       </c>
       <c r="B79" t="s">
         <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>540000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.332</v>
+        <v>98.84</v>
       </c>
       <c r="E79" s="1">
-        <v>99.43</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>536922.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-529.2</v>
+        <v>-6960.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.098561802272956</v>
+        <v>-1.16</v>
       </c>
       <c r="K79">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="L79" t="s">
         <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>536392.8</v>
+        <v>593040.0</v>
       </c>
       <c r="N79" s="1">
-        <v>552548.42</v>
+        <v>604432.14</v>
       </c>
       <c r="O79" s="1">
         <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>261</v>
       </c>
       <c r="B80" t="s">
         <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>84.048</v>
+        <v>98.567</v>
       </c>
       <c r="E80" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>601720.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-13384.0</v>
+        <v>-27656.9</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.2242903676128</v>
+        <v>-1.433</v>
       </c>
       <c r="K80">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="L80" t="s">
         <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>588336.0</v>
+        <v>1902343.1</v>
       </c>
       <c r="N80" s="1">
-        <v>591344.56</v>
+        <v>1918934.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>1.0</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>264</v>
       </c>
       <c r="B81" t="s">
         <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.837</v>
+        <v>97.946</v>
       </c>
       <c r="E81" s="1">
-        <v>100.65</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>704550.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-12691.0</v>
+        <v>-25161.5</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.8012916045703</v>
+        <v>-2.054</v>
       </c>
       <c r="K81">
-        <v>0.55</v>
+        <v>2.35</v>
       </c>
       <c r="L81" t="s">
         <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>691859.0</v>
+        <v>1199838.5</v>
       </c>
       <c r="N81" s="1">
-        <v>695713.79</v>
+        <v>1228607.88</v>
       </c>
       <c r="O81" s="1">
-        <v>0.39</v>
+        <v>0.64</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>267</v>
       </c>
       <c r="B82" t="s">
         <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.445</v>
+        <v>99.081</v>
       </c>
       <c r="E82" s="1">
-        <v>100.62</v>
+        <v>100.42</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>402480.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-8700.0</v>
+        <v>-10712.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-2.1615980918306</v>
+        <v>-1.3333997211711</v>
       </c>
       <c r="K82">
-        <v>2.63</v>
+        <v>3.44</v>
       </c>
       <c r="L82" t="s">
         <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>393780.0</v>
+        <v>792648.0</v>
       </c>
       <c r="N82" s="1">
-        <v>404293.7</v>
+        <v>820138.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>270</v>
       </c>
       <c r="B83" t="s">
         <v>271</v>
       </c>
       <c r="C83" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.854</v>
+        <v>97.665</v>
       </c>
       <c r="E83" s="1">
-        <v>99.64619429</v>
+        <v>99.259</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>697523.36</v>
+        <v>992590.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-12545.36</v>
+        <v>-15940.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.7985576855806</v>
+        <v>-1.6058997169022</v>
       </c>
       <c r="K83">
-        <v>2.62</v>
+        <v>0.59</v>
       </c>
       <c r="L83" t="s">
         <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>684978.0</v>
+        <v>976650.0</v>
       </c>
       <c r="N83" s="1">
-        <v>703331.42</v>
+        <v>982523.29</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>273</v>
       </c>
       <c r="B84" t="s">
         <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>286000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.107</v>
+        <v>98.067</v>
       </c>
       <c r="E84" s="1">
-        <v>99.571</v>
+        <v>99.362</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>284773.06</v>
+        <v>852525.96</v>
       </c>
       <c r="I84" s="1">
-        <v>-1327.04</v>
+        <v>-11111.1</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.4659991362947</v>
+        <v>-1.3033151506612</v>
       </c>
       <c r="K84">
-        <v>1.22</v>
+        <v>1.18</v>
       </c>
       <c r="L84" t="s">
         <v>275</v>
       </c>
       <c r="M84" s="1">
-        <v>283446.02</v>
+        <v>841414.86</v>
       </c>
       <c r="N84" s="1">
-        <v>286934.83</v>
+        <v>851552.19</v>
       </c>
       <c r="O84" s="1">
-        <v>0.16</v>
+        <v>0.44</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>276</v>
       </c>
       <c r="B85" t="s">
         <v>277</v>
       </c>
       <c r="C85" s="1">
         <v>600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.501</v>
+        <v>100.548</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>100.4</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>600000.0</v>
+        <v>602400.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-8994.0</v>
+        <v>888.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.499</v>
+        <v>0.14741035856574</v>
       </c>
       <c r="K85">
-        <v>1.61</v>
+        <v>3.32</v>
       </c>
       <c r="L85" t="s">
         <v>278</v>
       </c>
       <c r="M85" s="1">
-        <v>591006.0</v>
+        <v>603288.0</v>
       </c>
       <c r="N85" s="1">
-        <v>600692.37</v>
+        <v>623225.67</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>279</v>
       </c>
       <c r="B86" t="s">
         <v>280</v>
       </c>
       <c r="C86" s="1">
-        <v>1930000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.197</v>
+        <v>99.993</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>99.9464</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1930000.0</v>
+        <v>999464.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-34797.9</v>
+        <v>466.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.803</v>
+        <v>0.046624990995173</v>
       </c>
       <c r="K86">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="L86" t="s">
         <v>281</v>
       </c>
       <c r="M86" s="1">
-        <v>1895202.1</v>
+        <v>999930.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1906688.19</v>
+        <v>1002902.6</v>
       </c>
       <c r="O86" s="1">
-        <v>1.08</v>
+        <v>0.52</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>282</v>
       </c>
       <c r="B87" t="s">
         <v>283</v>
       </c>
       <c r="C87" s="1">
-        <v>1225000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.955</v>
+        <v>98.25</v>
       </c>
       <c r="E87" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1225000.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I87" s="1">
-        <v>-25051.25</v>
+        <v>-15286.14</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.045</v>
+        <v>-0.98560890071351</v>
       </c>
       <c r="K87">
-        <v>2.06</v>
+        <v>2.69</v>
       </c>
       <c r="L87" t="s">
         <v>284</v>
       </c>
       <c r="M87" s="1">
-        <v>1199948.75</v>
+        <v>1535647.5</v>
       </c>
       <c r="N87" s="1">
-        <v>1225215.77</v>
+        <v>1577629.04</v>
       </c>
       <c r="O87" s="1">
-        <v>0.69</v>
+        <v>0.82</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>285</v>
       </c>
       <c r="B88" t="s">
         <v>286</v>
       </c>
       <c r="C88" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.362</v>
+        <v>98.931</v>
       </c>
       <c r="E88" s="1">
-        <v>100.42</v>
+        <v>99.517</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>803360.0</v>
+        <v>696619.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-16464.0</v>
+        <v>-4102.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.0493925512846</v>
+        <v>-0.58884411708552</v>
       </c>
       <c r="K88">
-        <v>3.16</v>
+        <v>2.82</v>
       </c>
       <c r="L88" t="s">
         <v>287</v>
       </c>
       <c r="M88" s="1">
-        <v>786896.0</v>
+        <v>692517.0</v>
       </c>
       <c r="N88" s="1">
-        <v>812161.75</v>
+        <v>712258.44</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>288</v>
       </c>
       <c r="B89" t="s">
         <v>289</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.532</v>
+        <v>90.953</v>
       </c>
       <c r="E89" s="1">
-        <v>99.259</v>
+        <v>83.44605217</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>992590.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I89" s="1">
-        <v>-17270.0</v>
+        <v>76270.59</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.7398926041971</v>
+        <v>8.9961689496947</v>
       </c>
       <c r="K89">
-        <v>0.25</v>
+        <v>1.15</v>
       </c>
       <c r="L89" t="s">
         <v>290</v>
       </c>
       <c r="M89" s="1">
-        <v>975320.0</v>
+        <v>924082.48</v>
       </c>
       <c r="N89" s="1">
-        <v>977837.12</v>
+        <v>935773.44</v>
       </c>
       <c r="O89" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>291</v>
       </c>
       <c r="B90" t="s">
         <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>858000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.715</v>
+        <v>100.095</v>
       </c>
       <c r="E90" s="1">
-        <v>99.362</v>
+        <v>100.375</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>852525.96</v>
+        <v>602250.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-14131.26</v>
+        <v>-1680.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.6575753306093</v>
+        <v>-0.27895392278954</v>
       </c>
       <c r="K90">
-        <v>0.94</v>
+        <v>1.36</v>
       </c>
       <c r="L90" t="s">
         <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>838394.7</v>
+        <v>600570.0</v>
       </c>
       <c r="N90" s="1">
-        <v>846475.18</v>
+        <v>608725.48</v>
       </c>
       <c r="O90" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>294</v>
       </c>
       <c r="B91" t="s">
         <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.832</v>
+        <v>97.771</v>
       </c>
       <c r="E91" s="1">
-        <v>108.31690909</v>
+        <v>92.081555</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1191486.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I91" s="1">
-        <v>-27334.0</v>
+        <v>45515.56</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.2941100440962</v>
+        <v>6.1787021298674</v>
       </c>
       <c r="K91">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>0.12</v>
+      </c>
+      <c r="L91">
+        <v>920.55</v>
       </c>
       <c r="M91" s="1">
-        <v>1164152.0</v>
+        <v>782168.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1187342.41</v>
+        <v>783088.55</v>
       </c>
       <c r="O91" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>296</v>
+      </c>
+      <c r="B92" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C92" s="1">
         <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.669</v>
+        <v>102.08</v>
       </c>
       <c r="E92" s="1">
-        <v>100.4</v>
+        <v>99.329</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>602400.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I92" s="1">
-        <v>1614.0</v>
+        <v>16506.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.26792828685259</v>
+        <v>2.7695839080228</v>
       </c>
       <c r="K92">
-        <v>3.03</v>
+        <v>1.1</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="M92" s="1">
-        <v>604014.0</v>
+        <v>612480.0</v>
       </c>
       <c r="N92" s="1">
-        <v>622168.11</v>
+        <v>619104.66</v>
       </c>
       <c r="O92" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>299</v>
+      </c>
+      <c r="B93" t="s">
         <v>300</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="E93" s="1">
+        <v>100.231</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>902079.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-12681.0</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.405752711237</v>
+      </c>
+      <c r="K93">
+        <v>0.91</v>
+      </c>
+      <c r="L93" t="s">
         <v>301</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>796080.0</v>
+        <v>889398.0</v>
       </c>
       <c r="N93" s="1">
-        <v>796080.0</v>
+        <v>897627.45</v>
       </c>
       <c r="O93" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>302</v>
       </c>
       <c r="B94" t="s">
         <v>303</v>
       </c>
       <c r="C94" s="1">
-        <v>1563000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.983</v>
+        <v>98.329</v>
       </c>
       <c r="E94" s="1">
-        <v>99.228</v>
+        <v>100.33</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1550933.64</v>
+        <v>1203960.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-19459.35</v>
+        <v>-24012.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.2546861772887</v>
+        <v>-1.9944184192166</v>
       </c>
       <c r="K94">
-        <v>2.47</v>
+        <v>0.38</v>
       </c>
       <c r="L94" t="s">
         <v>304</v>
       </c>
       <c r="M94" s="1">
-        <v>1531474.29</v>
+        <v>1179948.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1570008.66</v>
+        <v>1184484.99</v>
       </c>
       <c r="O94" s="1">
-        <v>0.89</v>
+        <v>0.62</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>305</v>
       </c>
       <c r="B95" t="s">
         <v>306</v>
       </c>
       <c r="C95" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.362</v>
+        <v>100.784</v>
       </c>
       <c r="E95" s="1">
-        <v>99.517</v>
+        <v>99.651</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>696619.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-8085.0</v>
+        <v>9064.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.1606057256549</v>
+        <v>1.1369680183842</v>
       </c>
       <c r="K95">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.04</v>
+      </c>
+      <c r="L95">
+        <v>304.11</v>
       </c>
       <c r="M95" s="1">
-        <v>688534.0</v>
+        <v>806272.0</v>
       </c>
       <c r="N95" s="1">
-        <v>706463.11</v>
+        <v>806576.11</v>
       </c>
       <c r="O95" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>307</v>
+      </c>
+      <c r="B96" t="s">
         <v>308</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.974</v>
+      </c>
+      <c r="E96" s="1">
+        <v>100.539</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>603234.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>2610.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>0.43266791991168</v>
+      </c>
+      <c r="K96">
+        <v>2.28</v>
+      </c>
+      <c r="L96" t="s">
         <v>309</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>913130.0</v>
+        <v>605844.0</v>
       </c>
       <c r="N96" s="1">
-        <v>923359.59</v>
+        <v>619520.71</v>
       </c>
       <c r="O96" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>310</v>
+      </c>
+      <c r="B97" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="C97" s="1">
         <v>600000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.118</v>
+        <v>97.968</v>
       </c>
       <c r="E97" s="1">
-        <v>100.375</v>
+        <v>99.766</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>602250.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-1542.0</v>
+        <v>-10788.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.2560398505604</v>
+        <v>-1.8022171882204</v>
       </c>
       <c r="K97">
-        <v>1.1</v>
+        <v>2.6</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>600708.0</v>
+        <v>587808.0</v>
       </c>
       <c r="N97" s="1">
-        <v>607310.05</v>
+        <v>603387.45</v>
       </c>
       <c r="O97" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>313</v>
+      </c>
+      <c r="B98" t="s">
         <v>314</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-9221.15</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.5558557206464</v>
+      </c>
+      <c r="K98">
+        <v>1.21</v>
+      </c>
+      <c r="L98" t="s">
         <v>315</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>779872.0</v>
+        <v>583452.7</v>
       </c>
       <c r="N98" s="1">
-        <v>793718.58</v>
+        <v>590637.91</v>
       </c>
       <c r="O98" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>316</v>
+      </c>
+      <c r="B99" t="s">
         <v>317</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.876</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-9418.9</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-1.0303628252435</v>
+      </c>
+      <c r="K99">
+        <v>1.03</v>
+      </c>
+      <c r="L99" t="s">
         <v>318</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>612672.0</v>
+        <v>904715.4</v>
       </c>
       <c r="N99" s="1">
-        <v>617513.1</v>
+        <v>914159.95</v>
       </c>
       <c r="O99" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>319</v>
+      </c>
+      <c r="B100" t="s">
         <v>320</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>900000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.113</v>
+        <v>82.336</v>
       </c>
       <c r="E100" s="1">
-        <v>100.231</v>
+        <v>81.75</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>902079.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-19062.0</v>
+        <v>1172.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-2.1131186958127</v>
+        <v>0.71681957186544</v>
       </c>
       <c r="K100">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.16</v>
+      </c>
+      <c r="L100">
+        <v>312.33</v>
       </c>
       <c r="M100" s="1">
-        <v>883017.0</v>
+        <v>164672.0</v>
       </c>
       <c r="N100" s="1">
-        <v>888657.41</v>
+        <v>164984.33</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>0.09</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>321</v>
+      </c>
+      <c r="B101" t="s">
+        <v>322</v>
+      </c>
+      <c r="C101" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.118</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>901062.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-9009.0</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.99982021214966</v>
+      </c>
+      <c r="K101">
+        <v>1.76</v>
+      </c>
+      <c r="L101" t="s">
         <v>323</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>1175904.0</v>
+        <v>892053.0</v>
       </c>
       <c r="N101" s="1">
-        <v>1177679.34</v>
+        <v>907861.56</v>
       </c>
       <c r="O101" s="1">
-        <v>0.67</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>324</v>
+      </c>
+      <c r="B102" t="s">
+        <v>325</v>
+      </c>
+      <c r="C102" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>92.352</v>
+      </c>
+      <c r="E102" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-27676.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-6.9698099142751</v>
+      </c>
+      <c r="K102">
+        <v>0.93</v>
+      </c>
+      <c r="L102" t="s">
         <v>326</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>179620.0</v>
+        <v>369408.0</v>
       </c>
       <c r="N102" s="1">
-        <v>179751.51</v>
+        <v>373128.55</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>327</v>
+      </c>
+      <c r="B103" t="s">
         <v>328</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>101.183</v>
+      </c>
+      <c r="E103" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>13651.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>1.2417201977147</v>
+      </c>
+      <c r="K103">
+        <v>0.18</v>
+      </c>
+      <c r="L103" t="s">
         <v>329</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>90512.0</v>
+        <v>1113013.0</v>
       </c>
       <c r="N103" s="1">
-        <v>90641.45</v>
+        <v>1114979.44</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>330</v>
       </c>
       <c r="B104" t="s">
         <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>97.738</v>
+        <v>94.185</v>
       </c>
       <c r="E104" s="1">
-        <v>99.766</v>
+        <v>94.62629</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>598596.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-12168.0</v>
+        <v>-3971.61</v>
       </c>
       <c r="J104" s="1">
-        <v>-2.0327566505623</v>
+        <v>-0.4663503134277</v>
       </c>
       <c r="K104">
-        <v>2.27</v>
+        <v>0.37</v>
       </c>
       <c r="L104" t="s">
         <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>586428.0</v>
+        <v>847665.0</v>
       </c>
       <c r="N104" s="1">
-        <v>600051.29</v>
+        <v>850993.77</v>
       </c>
       <c r="O104" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>333</v>
       </c>
       <c r="B105" t="s">
         <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>593000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.033</v>
+        <v>101.155</v>
       </c>
       <c r="E105" s="1">
-        <v>99.945</v>
+        <v>101.3728</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>592673.85</v>
+        <v>1520592.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-11338.16</v>
+        <v>-3267.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.9130521786983</v>
+        <v>-0.2148505318981</v>
       </c>
       <c r="K105">
-        <v>0.94</v>
+        <v>3.39</v>
       </c>
       <c r="L105" t="s">
         <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>581335.69</v>
+        <v>1517325.0</v>
       </c>
       <c r="N105" s="1">
-        <v>586924.19</v>
+        <v>1568124.66</v>
       </c>
       <c r="O105" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>336</v>
       </c>
       <c r="B106" t="s">
         <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>915000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.529</v>
+        <v>98.369</v>
       </c>
       <c r="E106" s="1">
-        <v>99.90538798</v>
+        <v>99.81333333</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>914134.3</v>
+        <v>898320.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-12593.95</v>
+        <v>-12999.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.3776914398683</v>
+        <v>-1.4470344643334</v>
       </c>
       <c r="K106">
-        <v>0.82</v>
+        <v>1.71</v>
       </c>
       <c r="L106" t="s">
         <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>901540.35</v>
+        <v>885321.0</v>
       </c>
       <c r="N106" s="1">
-        <v>909054.63</v>
+        <v>900670.32</v>
       </c>
       <c r="O106" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>339</v>
       </c>
       <c r="B107" t="s">
         <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>200000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>82.432</v>
+        <v>93.43</v>
       </c>
       <c r="E107" s="1">
-        <v>81.75</v>
+        <v>93.09788345</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>163500.0</v>
+        <v>2699838.62</v>
       </c>
       <c r="I107" s="1">
-        <v>1364.0</v>
+        <v>9631.38</v>
       </c>
       <c r="J107" s="1">
-        <v>0.83425076452599</v>
+        <v>0.35673910020592</v>
       </c>
       <c r="K107">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>82.19</v>
+        <v>0.35</v>
+      </c>
+      <c r="L107" t="s">
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>164864.0</v>
+        <v>2709470.0</v>
       </c>
       <c r="N107" s="1">
-        <v>164946.19</v>
+        <v>2719620.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.09</v>
+        <v>1.41</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.384</v>
+        <v>97.126</v>
       </c>
       <c r="E108" s="1">
-        <v>100.73</v>
+        <v>98.642</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>503650.0</v>
+        <v>1085062.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-11730.0</v>
+        <v>-16676.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-2.3289983123201</v>
+        <v>-1.5368707041625</v>
       </c>
       <c r="K108">
-        <v>1.54</v>
+        <v>3.99</v>
       </c>
       <c r="L108" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>491920.0</v>
+        <v>1068386.0</v>
       </c>
       <c r="N108" s="1">
-        <v>499599.79</v>
+        <v>1112291.82</v>
       </c>
       <c r="O108" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>409000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>102.265</v>
+        <v>98.106</v>
       </c>
       <c r="E109" s="1">
-        <v>99.775</v>
+        <v>99.628</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>408079.75</v>
+        <v>765143.04</v>
       </c>
       <c r="I109" s="1">
-        <v>10184.1</v>
+        <v>-11688.96</v>
       </c>
       <c r="J109" s="1">
-        <v>2.4956151340516</v>
+        <v>-1.5276829806882</v>
       </c>
       <c r="K109">
-        <v>1.3</v>
+        <v>1.79</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>418263.85</v>
+        <v>753454.08</v>
       </c>
       <c r="N109" s="1">
-        <v>423579.45</v>
+        <v>767199.18</v>
       </c>
       <c r="O109" s="1">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C110" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>91.506</v>
+        <v>98.539</v>
       </c>
       <c r="E110" s="1">
-        <v>99.271</v>
+        <v>99.736</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>397084.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-31060.0</v>
+        <v>-7182.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-7.8220225443483</v>
+        <v>-1.200168444694</v>
       </c>
       <c r="K110">
-        <v>0.8</v>
+        <v>1.64</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>366024.0</v>
+        <v>591234.0</v>
       </c>
       <c r="N110" s="1">
-        <v>369207.56</v>
+        <v>601097.01</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C111" s="1">
-        <v>1500000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.62</v>
+        <v>98.443</v>
       </c>
       <c r="E111" s="1">
-        <v>101.3728</v>
+        <v>99.594</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1520592.0</v>
+        <v>467095.86</v>
       </c>
       <c r="I111" s="1">
-        <v>-11292.0</v>
+        <v>-5398.19</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.74260551153761</v>
+        <v>-1.1556921099665</v>
       </c>
       <c r="K111">
-        <v>3.09</v>
+        <v>2.91</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>1509300.0</v>
+        <v>461697.67</v>
       </c>
       <c r="N111" s="1">
-        <v>1555640.75</v>
+        <v>475358.1</v>
       </c>
       <c r="O111" s="1">
-        <v>0.88</v>
+        <v>0.25</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C112" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.025</v>
+        <v>95.241</v>
       </c>
       <c r="E112" s="1">
-        <v>99.67</v>
+        <v>93.6</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>598020.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-9870.0</v>
+        <v>16410.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6504464733621</v>
+        <v>1.7532051282051</v>
       </c>
       <c r="K112">
-        <v>0.35</v>
+        <v>0.81</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>588150.0</v>
+        <v>952410.0</v>
       </c>
       <c r="N112" s="1">
-        <v>590256.16</v>
+        <v>960468.22</v>
       </c>
       <c r="O112" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C113" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.1</v>
+        <v>98.491</v>
       </c>
       <c r="E113" s="1">
-        <v>99.81333333</v>
+        <v>100.0</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>898320.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-24420.0</v>
+        <v>-25653.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.7184076943628</v>
+        <v>-1.509</v>
       </c>
       <c r="K113">
-        <v>1.42</v>
+        <v>2.58</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>873900.0</v>
+        <v>1674347.0</v>
       </c>
       <c r="N113" s="1">
-        <v>886660.27</v>
+        <v>1718203.51</v>
       </c>
       <c r="O113" s="1">
-        <v>0.5</v>
+        <v>0.89</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C114" s="1">
-        <v>2900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>92.813</v>
+        <v>101.619</v>
       </c>
       <c r="E114" s="1">
-        <v>93.09788345</v>
+        <v>103.012</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2699838.62</v>
+        <v>927108.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-8261.62</v>
+        <v>-12537.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.30600421591125</v>
+        <v>-1.3522696384887</v>
       </c>
       <c r="K114">
-        <v>0.21</v>
+        <v>2.76</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>2691577.0</v>
+        <v>914571.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2697667.0</v>
+        <v>939407.3</v>
       </c>
       <c r="O114" s="1">
-        <v>1.53</v>
+        <v>0.49</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C115" s="1">
-        <v>1100000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>95.724</v>
+        <v>101.092</v>
       </c>
       <c r="E115" s="1">
-        <v>98.642</v>
+        <v>99.849</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1085062.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I115" s="1">
-        <v>-32098.0</v>
+        <v>15027.87</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.9581719754263</v>
+        <v>1.2448797684504</v>
       </c>
       <c r="K115">
-        <v>3.66</v>
+        <v>2.28</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>1052964.0</v>
+        <v>1222202.28</v>
       </c>
       <c r="N115" s="1">
-        <v>1093178.04</v>
+        <v>1249747.61</v>
       </c>
       <c r="O115" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>768000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.255</v>
+        <v>99.791</v>
       </c>
       <c r="E116" s="1">
-        <v>99.628</v>
+        <v>99.58877778</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>765143.04</v>
+        <v>896299.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-10544.64</v>
+        <v>1820.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.3781266310676</v>
+        <v>0.20305723871164</v>
       </c>
       <c r="K116">
-        <v>1.54</v>
+        <v>0.19</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>754598.4</v>
+        <v>898119.0</v>
       </c>
       <c r="N116" s="1">
-        <v>766428.76</v>
+        <v>899845.03</v>
       </c>
       <c r="O116" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C117" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.684</v>
+        <v>100.002</v>
       </c>
       <c r="E117" s="1">
-        <v>99.736</v>
+        <v>100.242</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>598416.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-12312.0</v>
+        <v>-1680.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.0574316194754</v>
+        <v>-0.23942060214281</v>
       </c>
       <c r="K117">
-        <v>1.34</v>
+        <v>4.46</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M117" s="1">
-        <v>586104.0</v>
+        <v>700014.0</v>
       </c>
       <c r="N117" s="1">
-        <v>594125.92</v>
+        <v>731255.1</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C118" s="1">
-        <v>469000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.452</v>
+        <v>96.369</v>
       </c>
       <c r="E118" s="1">
-        <v>99.594</v>
+        <v>98.42664516</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>467095.86</v>
+        <v>762806.5</v>
       </c>
       <c r="I118" s="1">
-        <v>-10045.98</v>
+        <v>-15946.75</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.1507319718055</v>
+        <v>-2.0905367219603</v>
       </c>
       <c r="K118">
-        <v>2.65</v>
+        <v>1.11</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M118" s="1">
-        <v>457049.88</v>
+        <v>746859.75</v>
       </c>
       <c r="N118" s="1">
-        <v>469496.05</v>
+        <v>755485.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.27</v>
+        <v>0.39</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C119" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.104</v>
+        <v>98.463</v>
       </c>
       <c r="E119" s="1">
         <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-32232.0</v>
+        <v>-25483.46</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.896</v>
+        <v>-1.537</v>
       </c>
       <c r="K119">
-        <v>2.28</v>
+        <v>0.52</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M119" s="1">
-        <v>1667768.0</v>
+        <v>1632516.54</v>
       </c>
       <c r="N119" s="1">
-        <v>1706571.08</v>
+        <v>1641206.1</v>
       </c>
       <c r="O119" s="1">
-        <v>0.97</v>
+        <v>0.85</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C120" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.791</v>
+        <v>103.56</v>
       </c>
       <c r="E120" s="1">
-        <v>103.012</v>
+        <v>102.806722</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>927108.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I120" s="1">
-        <v>-19989.0</v>
+        <v>7532.78</v>
       </c>
       <c r="J120" s="1">
-        <v>-2.156059488215</v>
+        <v>0.73271278895557</v>
       </c>
       <c r="K120">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.04</v>
+      </c>
+      <c r="L120">
+        <v>390.41</v>
       </c>
       <c r="M120" s="1">
-        <v>907119.0</v>
+        <v>1035600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>929021.05</v>
+        <v>1035990.41</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>380</v>
       </c>
       <c r="B121" t="s">
         <v>381</v>
       </c>
       <c r="C121" s="1">
-        <v>1209000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.669</v>
+        <v>104.52</v>
       </c>
       <c r="E121" s="1">
-        <v>99.849</v>
+        <v>105.93</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1207174.41</v>
+        <v>847440.0</v>
       </c>
       <c r="I121" s="1">
-        <v>9913.8</v>
+        <v>-11280.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.82124007250949</v>
+        <v>-1.3310676862079</v>
       </c>
       <c r="K121">
-        <v>1.98</v>
+        <v>0.58</v>
       </c>
       <c r="L121" t="s">
         <v>382</v>
       </c>
       <c r="M121" s="1">
-        <v>1217088.21</v>
+        <v>836160.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1241062.85</v>
+        <v>840817.53</v>
       </c>
       <c r="O121" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>383</v>
       </c>
       <c r="B122" t="s">
         <v>384</v>
       </c>
       <c r="C122" s="1">
-        <v>490000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.598</v>
+        <v>99.826</v>
       </c>
       <c r="E122" s="1">
-        <v>99.115</v>
+        <v>99.07293333</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>485663.5</v>
+        <v>1188875.2</v>
       </c>
       <c r="I122" s="1">
-        <v>-2533.3</v>
+        <v>9036.8</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.52161630429299</v>
+        <v>0.76011342485738</v>
       </c>
       <c r="K122">
-        <v>3.42</v>
+        <v>2.22</v>
       </c>
       <c r="L122" t="s">
         <v>385</v>
       </c>
       <c r="M122" s="1">
-        <v>483130.2</v>
+        <v>1197912.0</v>
       </c>
       <c r="N122" s="1">
-        <v>499904.31</v>
+        <v>1224538.03</v>
       </c>
       <c r="O122" s="1">
-        <v>0.28</v>
+        <v>0.64</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>386</v>
       </c>
       <c r="B123" t="s">
         <v>387</v>
       </c>
       <c r="C123" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.591</v>
+        <v>84.237</v>
       </c>
       <c r="E123" s="1">
-        <v>100.242</v>
+        <v>85.38325</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>701694.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-4557.0</v>
+        <v>-9170.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.64942838331238</v>
+        <v>-1.3424764224833</v>
       </c>
       <c r="K123">
-        <v>4.12</v>
+        <v>0.3</v>
       </c>
       <c r="L123" t="s">
         <v>388</v>
       </c>
       <c r="M123" s="1">
-        <v>697137.0</v>
+        <v>673896.0</v>
       </c>
       <c r="N123" s="1">
-        <v>725961.66</v>
+        <v>676331.62</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>389</v>
       </c>
       <c r="B124" t="s">
         <v>390</v>
       </c>
       <c r="C124" s="1">
-        <v>475000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>95.359</v>
+        <v>97.224</v>
       </c>
       <c r="E124" s="1">
-        <v>99.406</v>
+        <v>95.972</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>472178.5</v>
+        <v>479860.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-19223.25</v>
+        <v>6260.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-4.0711828259864</v>
+        <v>1.3045471595882</v>
       </c>
       <c r="K124">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="L124" t="s">
         <v>391</v>
       </c>
       <c r="M124" s="1">
-        <v>452955.25</v>
+        <v>486120.0</v>
       </c>
       <c r="N124" s="1">
-        <v>457103.37</v>
+        <v>488801.51</v>
       </c>
       <c r="O124" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>392</v>
       </c>
       <c r="B125" t="s">
         <v>393</v>
       </c>
       <c r="C125" s="1">
-        <v>1658000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.944</v>
+        <v>100.793</v>
       </c>
       <c r="E125" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1658000.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I125" s="1">
-        <v>-34088.48</v>
+        <v>5399.04</v>
       </c>
       <c r="J125" s="1">
-        <v>-2.056</v>
+        <v>1.1886476121636</v>
       </c>
       <c r="K125">
-        <v>0.28</v>
+        <v>3.79</v>
       </c>
       <c r="L125" t="s">
         <v>394</v>
       </c>
       <c r="M125" s="1">
-        <v>1623911.52</v>
+        <v>459616.08</v>
       </c>
       <c r="N125" s="1">
-        <v>1628612.43</v>
+        <v>476906.6</v>
       </c>
       <c r="O125" s="1">
-        <v>0.92</v>
+        <v>0.25</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>395</v>
       </c>
       <c r="B126" t="s">
         <v>396</v>
       </c>
       <c r="C126" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.768</v>
+        <v>101.769</v>
       </c>
       <c r="E126" s="1">
-        <v>102.806722</v>
+        <v>102.847</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1028067.22</v>
+        <v>719929.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-387.22</v>
+        <v>-7546.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.037664852304113</v>
+        <v>-1.0481589156709</v>
       </c>
       <c r="K126">
-        <v>4.42</v>
+        <v>3.62</v>
       </c>
       <c r="L126" t="s">
         <v>397</v>
       </c>
       <c r="M126" s="1">
-        <v>1027680.0</v>
+        <v>712383.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1071926.58</v>
+        <v>737724.44</v>
       </c>
       <c r="O126" s="1">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>398</v>
       </c>
       <c r="B127" t="s">
         <v>399</v>
       </c>
       <c r="C127" s="1">
-        <v>800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>103.129</v>
+        <v>103.693</v>
       </c>
       <c r="E127" s="1">
-        <v>105.93</v>
+        <v>101.91549321</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>847440.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I127" s="1">
-        <v>-22408.0</v>
+        <v>20939.03</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.6441989993392</v>
+        <v>1.7440986990362</v>
       </c>
       <c r="K127">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>2.35</v>
+      </c>
+      <c r="L127" t="s">
+        <v>400</v>
       </c>
       <c r="M127" s="1">
-        <v>825032.0</v>
+        <v>1221503.54</v>
       </c>
       <c r="N127" s="1">
-        <v>825853.92</v>
+        <v>1249223.43</v>
       </c>
       <c r="O127" s="1">
-        <v>0.47</v>
+        <v>0.65</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B128" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C128" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.994</v>
+        <v>98.385</v>
       </c>
       <c r="E128" s="1">
-        <v>99.07293333</v>
+        <v>99.423</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1188875.2</v>
+        <v>1491345.0</v>
       </c>
       <c r="I128" s="1">
-        <v>11052.8</v>
+        <v>-15570.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.92968547077103</v>
+        <v>-1.0440240185872</v>
       </c>
       <c r="K128">
-        <v>1.92</v>
+        <v>0.36</v>
       </c>
       <c r="L128" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M128" s="1">
-        <v>1199928.0</v>
+        <v>1475775.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1222986.9</v>
+        <v>1481199.66</v>
       </c>
       <c r="O128" s="1">
-        <v>0.69</v>
+        <v>0.77</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B129" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C129" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>83.389</v>
+        <v>98.185</v>
       </c>
       <c r="E129" s="1">
-        <v>85.38325</v>
+        <v>99.68483</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>683066.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I129" s="1">
-        <v>-15954.0</v>
+        <v>-14998.3</v>
       </c>
       <c r="J129" s="1">
-        <v>-2.3356454573936</v>
+        <v>-1.5045719594446</v>
       </c>
       <c r="K129">
-        <v>0.24</v>
+        <v>1.49</v>
       </c>
       <c r="L129" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M129" s="1">
-        <v>667112.0</v>
+        <v>981850.0</v>
       </c>
       <c r="N129" s="1">
-        <v>669010.63</v>
+        <v>996747.26</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B130" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C130" s="1">
-        <v>500000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>96.747</v>
+        <v>101.179</v>
       </c>
       <c r="E130" s="1">
-        <v>95.972</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>479860.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>3875.0</v>
+        <v>10799.64</v>
       </c>
       <c r="J130" s="1">
-        <v>0.807527195432</v>
+        <v>1.179</v>
       </c>
       <c r="K130">
+        <v>0.32</v>
+      </c>
+      <c r="L130" t="s">
+        <v>409</v>
+      </c>
+      <c r="M130" s="1">
+        <v>926799.64</v>
+      </c>
+      <c r="N130" s="1">
+        <v>929765.97</v>
+      </c>
+      <c r="O130" s="1">
         <v>0.48</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B131" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C131" s="1">
-        <v>456000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.079</v>
+        <v>98.357</v>
       </c>
       <c r="E131" s="1">
-        <v>99.609</v>
+        <v>99.779</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454217.04</v>
+        <v>2394696.0</v>
       </c>
       <c r="I131" s="1">
-        <v>2143.2</v>
+        <v>-34128.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.47184491361222</v>
+        <v>-1.4251495805731</v>
       </c>
       <c r="K131">
-        <v>3.48</v>
+        <v>0.57</v>
       </c>
       <c r="L131" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M131" s="1">
-        <v>456360.24</v>
+        <v>2360568.0</v>
       </c>
       <c r="N131" s="1">
-        <v>472251.53</v>
+        <v>2374129.64</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>1.23</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B132" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C132" s="1">
-        <v>700000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.715</v>
+        <v>98.093</v>
       </c>
       <c r="E132" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>719929.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-14924.0</v>
+        <v>-29730.13</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.0729821968555</v>
+        <v>-1.907</v>
       </c>
       <c r="K132">
-        <v>3.32</v>
+        <v>0.55</v>
       </c>
       <c r="L132" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M132" s="1">
-        <v>705005.0</v>
+        <v>1529269.87</v>
       </c>
       <c r="N132" s="1">
-        <v>728265.62</v>
+        <v>1537907.58</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.8</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B133" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C133" s="1">
-        <v>1178000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>102.962</v>
+        <v>100.548</v>
       </c>
       <c r="E133" s="1">
-        <v>101.91549321</v>
+        <v>102.33536</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1200564.51</v>
+        <v>2558384.0</v>
       </c>
       <c r="I133" s="1">
-        <v>12327.85</v>
+        <v>-44684.0</v>
       </c>
       <c r="J133" s="1">
-        <v>1.0268377831692</v>
+        <v>-1.7465712731162</v>
       </c>
       <c r="K133">
-        <v>2.03</v>
+        <v>0.33</v>
       </c>
       <c r="L133" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M133" s="1">
-        <v>1212892.36</v>
+        <v>2513700.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1236788.82</v>
+        <v>2521826.71</v>
       </c>
       <c r="O133" s="1">
-        <v>0.7</v>
+        <v>1.31</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B134" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C134" s="1">
-        <v>1500000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.152</v>
+        <v>89.453</v>
       </c>
       <c r="E134" s="1">
-        <v>99.423</v>
+        <v>85.4301904</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1491345.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="I134" s="1">
-        <v>-19065.0</v>
+        <v>49440.33</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.278376230852</v>
+        <v>4.7088852108694</v>
       </c>
       <c r="K134">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="L134" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M134" s="1">
-        <v>1472280.0</v>
+        <v>1099377.37</v>
       </c>
       <c r="N134" s="1">
-        <v>1474252.6</v>
+        <v>1102571.42</v>
       </c>
       <c r="O134" s="1">
-        <v>0.84</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B135" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C135" s="1">
-        <v>1230000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>97.985</v>
+        <v>100.319</v>
       </c>
       <c r="E135" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1229348.1</v>
+        <v>451000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-24132.6</v>
+        <v>1438.69</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.9630404114181</v>
+        <v>0.319</v>
       </c>
       <c r="K135">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="L135" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M135" s="1">
-        <v>1205215.5</v>
+        <v>452438.69</v>
       </c>
       <c r="N135" s="1">
-        <v>1220000.77</v>
+        <v>462712.83</v>
       </c>
       <c r="O135" s="1">
-        <v>0.69</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B136" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.003</v>
+        <v>93.85</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>91.6578065</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I136" s="1">
-        <v>-42624.0</v>
+        <v>43843.87</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.779933653374</v>
+        <v>2.3917149926559</v>
       </c>
       <c r="K136">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="L136" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="M136" s="1">
-        <v>2352072.0</v>
+        <v>1877000.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2358729.53</v>
+        <v>1882780.82</v>
       </c>
       <c r="O136" s="1">
-        <v>1.34</v>
+        <v>0.98</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B137" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.605</v>
+        <v>100.25</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>100.45530726</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-37338.05</v>
+        <v>-2940.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.395</v>
+        <v>-0.20437672051831</v>
       </c>
       <c r="K137">
-        <v>0.31</v>
+        <v>2.15</v>
       </c>
       <c r="L137" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="M137" s="1">
-        <v>1521661.95</v>
+        <v>1435580.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1526460.68</v>
+        <v>1466436.66</v>
       </c>
       <c r="O137" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B138" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.393</v>
+        <v>99.634</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>99.40027273</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-73559.0</v>
+        <v>2571.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.8752134159688</v>
+        <v>0.23513745618038</v>
       </c>
       <c r="K138">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>541.78</v>
+        <v>0.55</v>
+      </c>
+      <c r="L138" t="s">
+        <v>433</v>
       </c>
       <c r="M138" s="1">
-        <v>2484825.0</v>
+        <v>1095974.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2485366.78</v>
+        <v>1102032.8</v>
       </c>
       <c r="O138" s="1">
-        <v>1.41</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B139" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.038</v>
+        <v>98.092</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>99.794</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>498970.0</v>
       </c>
       <c r="I139" s="1">
-        <v>44339.98</v>
+        <v>-8510.0</v>
       </c>
       <c r="J139" s="1">
-        <v>4.2231084637227</v>
+        <v>-1.7055133575165</v>
       </c>
       <c r="K139">
-        <v>0.18</v>
+        <v>0.44</v>
       </c>
       <c r="L139" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="M139" s="1">
-        <v>1094277.02</v>
+        <v>490460.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1096477.37</v>
+        <v>492665.48</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B140" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.212</v>
+        <v>105.646</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>100.27343697</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I140" s="1">
-        <v>956.12</v>
+        <v>51146.8</v>
       </c>
       <c r="J140" s="1">
-        <v>0.212</v>
+        <v>5.3579125113272</v>
       </c>
       <c r="K140">
-        <v>2.0</v>
+        <v>0.68</v>
       </c>
       <c r="L140" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="M140" s="1">
-        <v>451956.12</v>
+        <v>1005749.92</v>
       </c>
       <c r="N140" s="1">
-        <v>460974.03</v>
+        <v>1012181.74</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B141" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.282</v>
+        <v>97.261</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>99.24563636</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>2183404.0</v>
       </c>
       <c r="I141" s="1">
-        <v>32483.87</v>
+        <v>-43662.0</v>
       </c>
       <c r="J141" s="1">
-        <v>1.7720187314323</v>
+        <v>-1.9997215357304</v>
       </c>
       <c r="K141">
-        <v>0.25</v>
+        <v>1.35</v>
       </c>
       <c r="L141" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="M141" s="1">
-        <v>1865640.0</v>
+        <v>2139742.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1870653.7</v>
+        <v>2169517.34</v>
       </c>
       <c r="O141" s="1">
-        <v>1.06</v>
+        <v>1.13</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B142" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.527</v>
+        <v>99.833</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>547000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-13293.36</v>
+        <v>-913.49</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.92409976920724</v>
+        <v>-0.167</v>
       </c>
       <c r="K142">
-        <v>1.88</v>
+        <v>2.8</v>
       </c>
       <c r="L142" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="M142" s="1">
-        <v>1425226.64</v>
+        <v>546086.51</v>
       </c>
       <c r="N142" s="1">
-        <v>1452156.09</v>
+        <v>561409.76</v>
       </c>
       <c r="O142" s="1">
-        <v>0.82</v>
+        <v>0.29</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B143" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.921</v>
+        <v>99.349</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>101.2</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-5272.0</v>
+        <v>-16659.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.48216439867094</v>
+        <v>-1.8290513833992</v>
       </c>
       <c r="K143">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="L143" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="M143" s="1">
-        <v>1088131.0</v>
+        <v>894141.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1091048.2</v>
+        <v>898246.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.62</v>
+        <v>0.47</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B144" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.785</v>
+        <v>98.694</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>99.728</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I144" s="1">
-        <v>-10045.0</v>
+        <v>-22251.68</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.013147082991</v>
+        <v>-1.0368201508102</v>
       </c>
       <c r="K144">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.71</v>
+      </c>
+      <c r="L144" t="s">
+        <v>451</v>
       </c>
       <c r="M144" s="1">
-        <v>488925.0</v>
+        <v>2123894.88</v>
       </c>
       <c r="N144" s="1">
-        <v>489788.01</v>
+        <v>2139224.2</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>1.11</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B145" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.884</v>
+        <v>101.13</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>102.5055</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>512527.5</v>
       </c>
       <c r="I145" s="1">
-        <v>34372.56</v>
+        <v>-6877.5</v>
       </c>
       <c r="J145" s="1">
-        <v>3.6007173326649</v>
+        <v>-1.3418792162372</v>
       </c>
       <c r="K145">
-        <v>0.19</v>
+        <v>1.54</v>
       </c>
       <c r="L145" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M145" s="1">
-        <v>988975.68</v>
+        <v>505650.0</v>
       </c>
       <c r="N145" s="1">
-        <v>990789.78</v>
+        <v>513346.92</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B146" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.637</v>
+        <v>101.666</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>103.479</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-57390.0</v>
+        <v>-7252.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.6284645443537</v>
+        <v>-1.7520463089129</v>
       </c>
       <c r="K146">
-        <v>1.1</v>
+        <v>0.44</v>
       </c>
       <c r="L146" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="M146" s="1">
-        <v>2126014.0</v>
+        <v>406664.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2150304.41</v>
+        <v>408439.34</v>
       </c>
       <c r="O146" s="1">
-        <v>1.22</v>
+        <v>0.21</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B147" t="s">
         <v>456</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.428</v>
+        <v>104.45</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I147" s="1">
-        <v>-3128.84</v>
+        <v>19922.15</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.572</v>
+        <v>1.2879358229812</v>
       </c>
       <c r="K147">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.03</v>
+      </c>
+      <c r="L147">
+        <v>441.78</v>
       </c>
       <c r="M147" s="1">
-        <v>543871.16</v>
+        <v>1566750.0</v>
       </c>
       <c r="N147" s="1">
-        <v>557651.06</v>
+        <v>1567191.78</v>
       </c>
       <c r="O147" s="1">
-        <v>0.32</v>
+        <v>0.81</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B148" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.231</v>
+        <v>99.926</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I148" s="1">
-        <v>-17721.0</v>
+        <v>-9692.64</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.945652173913</v>
+        <v>-2.4826778569337</v>
       </c>
       <c r="K148">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.01</v>
+      </c>
+      <c r="L148">
+        <v>41.75</v>
       </c>
       <c r="M148" s="1">
-        <v>893079.0</v>
+        <v>380718.06</v>
       </c>
       <c r="N148" s="1">
-        <v>894629.96</v>
+        <v>380759.81</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>461</v>
       </c>
       <c r="B149" t="s">
         <v>462</v>
       </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.444</v>
+        <v>97.804</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>99.422</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>627352.82</v>
       </c>
       <c r="I149" s="1">
-        <v>-27631.68</v>
+        <v>-10209.58</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.2875020054548</v>
+        <v>-1.6274064090443</v>
       </c>
       <c r="K149">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="L149" t="s">
         <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>2118514.88</v>
+        <v>617143.24</v>
       </c>
       <c r="N149" s="1">
-        <v>2128478.93</v>
+        <v>619783.93</v>
       </c>
       <c r="O149" s="1">
-        <v>1.21</v>
+        <v>0.32</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>464</v>
       </c>
       <c r="B150" t="s">
         <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.842</v>
+        <v>94.374</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>99.383</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>198766.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-8317.5</v>
+        <v>-10018.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.6228397500622</v>
+        <v>-5.0400974009639</v>
       </c>
       <c r="K150">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.19</v>
+      </c>
+      <c r="L150">
+        <v>389.04</v>
       </c>
       <c r="M150" s="1">
-        <v>504210.0</v>
+        <v>188748.0</v>
       </c>
       <c r="N150" s="1">
-        <v>510516.51</v>
+        <v>189137.04</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>466</v>
+      </c>
+      <c r="B151" t="s">
         <v>467</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.447</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>2851.86</v>
+      </c>
+      <c r="J151" s="1">
+        <v>0.447</v>
+      </c>
+      <c r="K151">
+        <v>3.84</v>
+      </c>
+      <c r="L151" t="s">
         <v>468</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1561920.0</v>
+        <v>640851.86</v>
       </c>
       <c r="N151" s="1">
-        <v>1636801.85</v>
+        <v>665323.09</v>
       </c>
       <c r="O151" s="1">
-        <v>0.93</v>
+        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>469</v>
+      </c>
+      <c r="B152" t="s">
         <v>470</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.122</v>
+        <v>88.78</v>
       </c>
       <c r="E152" s="1">
-        <v>103.479</v>
+        <v>88.621</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>413916.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-9428.0</v>
+        <v>954.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-2.277756839552</v>
+        <v>0.17941571410839</v>
       </c>
       <c r="K152">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>1.37</v>
+      </c>
+      <c r="L152" t="s">
+        <v>471</v>
       </c>
       <c r="M152" s="1">
-        <v>404488.0</v>
+        <v>532680.0</v>
       </c>
       <c r="N152" s="1">
-        <v>404882.52</v>
+        <v>540880.68</v>
       </c>
       <c r="O152" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B153" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.396</v>
+        <v>74.374</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>74.33222222</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>668990.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-11711.94</v>
+        <v>376.0</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.9999024104616</v>
+        <v>0.056204128611788</v>
       </c>
       <c r="K153">
-        <v>3.7</v>
+        <v>0.32</v>
       </c>
       <c r="L153" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M153" s="1">
-        <v>378698.76</v>
+        <v>669366.0</v>
       </c>
       <c r="N153" s="1">
-        <v>392811.42</v>
+        <v>672213.95</v>
       </c>
       <c r="O153" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B154" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.295</v>
+        <v>97.84</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>99.985</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>899865.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-13421.37</v>
+        <v>-19305.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.1393655327795</v>
+        <v>-2.1453217982697</v>
       </c>
       <c r="K154">
-        <v>0.17</v>
+        <v>2.88</v>
       </c>
       <c r="L154" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M154" s="1">
-        <v>613931.45</v>
+        <v>880560.0</v>
       </c>
       <c r="N154" s="1">
-        <v>614998.96</v>
+        <v>906524.38</v>
       </c>
       <c r="O154" s="1">
-        <v>0.35</v>
+        <v>0.47</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B155" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>94.058</v>
+        <v>100.929</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-10650.0</v>
+        <v>6503.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.3580592254208</v>
+        <v>0.929</v>
       </c>
       <c r="K155">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>235.62</v>
+        <v>2.42</v>
+      </c>
+      <c r="L155" t="s">
+        <v>480</v>
       </c>
       <c r="M155" s="1">
-        <v>188116.0</v>
+        <v>706503.0</v>
       </c>
       <c r="N155" s="1">
-        <v>188351.62</v>
+        <v>723420.14</v>
       </c>
       <c r="O155" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B156" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.757</v>
+        <v>98.875</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>99.6055</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1550.34</v>
+        <v>-5844.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.243</v>
+        <v>-0.73339323631727</v>
       </c>
       <c r="K156">
-        <v>3.53</v>
+        <v>0.97</v>
       </c>
       <c r="L156" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="M156" s="1">
-        <v>636449.66</v>
+        <v>791000.0</v>
       </c>
       <c r="N156" s="1">
-        <v>658963.19</v>
+        <v>798726.03</v>
       </c>
       <c r="O156" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B157" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C157" s="1">
         <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>87.826</v>
+        <v>95.405</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>99.405</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>596430.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-4770.0</v>
+        <v>-24000.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.89707857054197</v>
+        <v>-4.0239424576229</v>
       </c>
       <c r="K157">
-        <v>1.24</v>
+        <v>0.76</v>
       </c>
       <c r="L157" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M157" s="1">
-        <v>526956.0</v>
+        <v>572430.0</v>
       </c>
       <c r="N157" s="1">
-        <v>534408.74</v>
+        <v>577016.3</v>
       </c>
       <c r="O157" s="1">
         <v>0.3</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B158" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>74.188</v>
+        <v>98.476</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>100.66</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1298.0</v>
+        <v>-8736.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.19402382696303</v>
+        <v>-2.1696801112656</v>
       </c>
       <c r="K158">
-        <v>0.26</v>
+        <v>2.64</v>
       </c>
       <c r="L158" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M158" s="1">
-        <v>667692.0</v>
+        <v>393904.0</v>
       </c>
       <c r="N158" s="1">
-        <v>670022.14</v>
+        <v>404445.1</v>
       </c>
       <c r="O158" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B159" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.69</v>
+        <v>95.471</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>99.237</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I159" s="1">
-        <v>-20655.0</v>
+        <v>-5649.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.2953443016452</v>
+        <v>-3.7949555105455</v>
       </c>
       <c r="K159">
-        <v>2.63</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.06</v>
+      </c>
+      <c r="L159">
+        <v>84.25</v>
       </c>
       <c r="M159" s="1">
-        <v>879210.0</v>
+        <v>143206.5</v>
       </c>
       <c r="N159" s="1">
-        <v>902844.25</v>
+        <v>143290.75</v>
       </c>
       <c r="O159" s="1">
-        <v>0.51</v>
+        <v>0.07</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.677</v>
+        <v>98.044</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I160" s="1">
-        <v>4739.0</v>
+        <v>-13782.8</v>
       </c>
       <c r="J160" s="1">
-        <v>0.677</v>
+        <v>-1.3862888680485</v>
       </c>
       <c r="K160">
-        <v>2.12</v>
+        <v>0.29</v>
       </c>
       <c r="L160" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M160" s="1">
-        <v>704739.0</v>
+        <v>980440.0</v>
       </c>
       <c r="N160" s="1">
-        <v>719587.67</v>
+        <v>983306.44</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B161" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C161" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.266</v>
+        <v>99.124</v>
       </c>
       <c r="E161" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>398844.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-5780.0</v>
+        <v>-6132.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.4491881537644</v>
+        <v>-0.876</v>
       </c>
       <c r="K161">
-        <v>0.68</v>
+        <v>1.51</v>
       </c>
       <c r="L161" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M161" s="1">
-        <v>393064.0</v>
+        <v>693868.0</v>
       </c>
       <c r="N161" s="1">
-        <v>395776.33</v>
+        <v>704435.2</v>
       </c>
       <c r="O161" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B162" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.323</v>
+        <v>99.096</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>99.1624</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>1487436.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2675.8</v>
+        <v>-996.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.13782402656309</v>
+        <v>-0.066960864198527</v>
       </c>
       <c r="K162">
-        <v>2.89</v>
+        <v>2.98</v>
       </c>
       <c r="L162" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M162" s="1">
-        <v>1944137.0</v>
+        <v>1486440.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1999028.78</v>
+        <v>1531131.78</v>
       </c>
       <c r="O162" s="1">
-        <v>1.13</v>
+        <v>0.8</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B163" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.533</v>
+        <v>98.181</v>
       </c>
       <c r="E163" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>596430.0</v>
+        <v>816000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-23232.0</v>
+        <v>-14843.04</v>
       </c>
       <c r="J163" s="1">
-        <v>-3.8951762989789</v>
+        <v>-1.819</v>
       </c>
       <c r="K163">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="L163" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M163" s="1">
-        <v>573198.0</v>
+        <v>801156.96</v>
       </c>
       <c r="N163" s="1">
-        <v>576403.48</v>
+        <v>805769.8</v>
       </c>
       <c r="O163" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B164" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.324</v>
+        <v>98.607</v>
       </c>
       <c r="E164" s="1">
-        <v>100.66</v>
+        <v>99.3</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>402640.0</v>
+        <v>893700.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-9344.0</v>
+        <v>-6237.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.3206834889728</v>
+        <v>-0.69788519637462</v>
       </c>
       <c r="K164">
-        <v>2.38</v>
+        <v>0.3</v>
       </c>
       <c r="L164" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="M164" s="1">
-        <v>393296.0</v>
+        <v>887463.0</v>
       </c>
       <c r="N164" s="1">
-        <v>402801.48</v>
+        <v>890175.33</v>
       </c>
       <c r="O164" s="1">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B165" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C165" s="1">
-        <v>150000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.151</v>
+        <v>98.742</v>
       </c>
       <c r="E165" s="1">
-        <v>99.237</v>
+        <v>99.24314075</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>148855.5</v>
+        <v>1212751.18</v>
       </c>
       <c r="I165" s="1">
-        <v>-6129.0</v>
+        <v>-6123.94</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.1174158831887</v>
+        <v>-0.50496260906545</v>
       </c>
       <c r="K165">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>26.71</v>
+        <v>2.11</v>
+      </c>
+      <c r="L165" t="s">
+        <v>509</v>
       </c>
       <c r="M165" s="1">
-        <v>142726.5</v>
+        <v>1206627.24</v>
       </c>
       <c r="N165" s="1">
-        <v>142753.21</v>
+        <v>1232389.68</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.64</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B166" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C166" s="1">
-        <v>620000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.986</v>
+        <v>101.475</v>
       </c>
       <c r="E166" s="1">
-        <v>99.8956129</v>
+        <v>100.62532081</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>619352.8</v>
+        <v>1392654.44</v>
       </c>
       <c r="I166" s="1">
-        <v>-11839.6</v>
+        <v>11759.56</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.9116083757109</v>
+        <v>0.84439898816536</v>
       </c>
       <c r="K166">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>171.99</v>
+        <v>3.62</v>
+      </c>
+      <c r="L166" t="s">
+        <v>512</v>
       </c>
       <c r="M166" s="1">
-        <v>607513.2</v>
+        <v>1404414.0</v>
       </c>
       <c r="N166" s="1">
-        <v>607685.19</v>
+        <v>1454465.51</v>
       </c>
       <c r="O166" s="1">
-        <v>0.34</v>
+        <v>0.76</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B167" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.397</v>
+        <v>99.204</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-11221.0</v>
+        <v>-2052.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.603</v>
+        <v>-1.0236456150853</v>
       </c>
       <c r="K167">
-        <v>1.22</v>
+        <v>2.33</v>
       </c>
       <c r="L167" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M167" s="1">
-        <v>688779.0</v>
+        <v>198408.0</v>
       </c>
       <c r="N167" s="1">
-        <v>697319.61</v>
+        <v>203072.38</v>
       </c>
       <c r="O167" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B168" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.061</v>
+        <v>99.063</v>
       </c>
       <c r="E168" s="1">
-        <v>99.001</v>
+        <v>99.871</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>594006.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I168" s="1">
-        <v>360.0</v>
+        <v>-8888.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.060605448429814</v>
+        <v>-0.80904366632957</v>
       </c>
       <c r="K168">
-        <v>2.69</v>
+        <v>1.6</v>
       </c>
       <c r="L168" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M168" s="1">
-        <v>594366.0</v>
+        <v>1089693.0</v>
       </c>
       <c r="N168" s="1">
-        <v>610516.68</v>
+        <v>1107326.9</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B169" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.426</v>
+        <v>100.53</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-21003.84</v>
+        <v>3646.4</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.574</v>
+        <v>0.53</v>
       </c>
       <c r="K169">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.03</v>
+      </c>
+      <c r="L169">
+        <v>222.57</v>
       </c>
       <c r="M169" s="1">
-        <v>794996.16</v>
+        <v>691646.4</v>
       </c>
       <c r="N169" s="1">
-        <v>797217.16</v>
+        <v>691868.97</v>
       </c>
       <c r="O169" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B170" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.966</v>
+        <v>99.956</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>806136.14</v>
       </c>
       <c r="I170" s="1">
-        <v>-12006.0</v>
+        <v>2507.9</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.3434038267875</v>
+        <v>0.31110129859703</v>
       </c>
       <c r="K170">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>813.7</v>
+        <v>0.32</v>
+      </c>
+      <c r="L170" t="s">
+        <v>523</v>
       </c>
       <c r="M170" s="1">
-        <v>881694.0</v>
+        <v>808644.04</v>
       </c>
       <c r="N170" s="1">
-        <v>882507.7</v>
+        <v>811204.03</v>
       </c>
       <c r="O170" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B171" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.32</v>
+        <v>100.421</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>99.471</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>795768.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-11280.78</v>
+        <v>7600.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.9301809131202</v>
+        <v>0.95505222627701</v>
       </c>
       <c r="K171">
-        <v>1.85</v>
+        <v>3.99</v>
       </c>
       <c r="L171" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="M171" s="1">
-        <v>1201470.4</v>
+        <v>803368.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1224069.03</v>
+        <v>835280.33</v>
       </c>
       <c r="O171" s="1">
-        <v>0.69</v>
+        <v>0.43</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B172" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C172" s="1">
-        <v>684000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.252</v>
+        <v>99.425</v>
       </c>
       <c r="E172" s="1">
-        <v>99.79670175</v>
+        <v>98.46009582</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>682609.44</v>
+        <v>729589.31</v>
       </c>
       <c r="I172" s="1">
-        <v>9954.24</v>
+        <v>7149.94</v>
       </c>
       <c r="J172" s="1">
-        <v>1.458262868442</v>
+        <v>0.9799951701595</v>
       </c>
       <c r="K172">
-        <v>3.33</v>
+        <v>3.02</v>
       </c>
       <c r="L172" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="M172" s="1">
-        <v>692563.68</v>
+        <v>736739.25</v>
       </c>
       <c r="N172" s="1">
-        <v>715332.45</v>
+        <v>759121.51</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B173" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.428</v>
+        <v>97.231</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>98.41</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3604.0</v>
+        <v>-10611.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.7978649107054</v>
+        <v>-1.1980489787623</v>
       </c>
       <c r="K173">
-        <v>2.04</v>
+        <v>0.49</v>
       </c>
       <c r="L173" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="M173" s="1">
-        <v>196856.0</v>
+        <v>875079.0</v>
       </c>
       <c r="N173" s="1">
-        <v>200945.04</v>
+        <v>879489.62</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B174" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.558</v>
+        <v>99.143</v>
       </c>
       <c r="E174" s="1">
-        <v>99.871</v>
+        <v>100.51323077</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1098581.0</v>
+        <v>1306672.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-14443.0</v>
+        <v>-17813.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.3146959577855</v>
+        <v>-1.363234231697</v>
       </c>
       <c r="K174">
-        <v>1.31</v>
+        <v>3.02</v>
       </c>
       <c r="L174" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="M174" s="1">
-        <v>1084138.0</v>
+        <v>1288859.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1098502.04</v>
+        <v>1328166.19</v>
       </c>
       <c r="O174" s="1">
-        <v>0.62</v>
+        <v>0.69</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B175" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.988</v>
+        <v>88.661</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>85.25</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>426250.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2766.78</v>
+        <v>17055.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.34321498103286</v>
+        <v>4.0011730205279</v>
       </c>
       <c r="K175">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L175">
-        <v>387.88</v>
+        <v>287.67</v>
       </c>
       <c r="M175" s="1">
-        <v>808902.92</v>
+        <v>443305.0</v>
       </c>
       <c r="N175" s="1">
-        <v>809290.8</v>
+        <v>443592.67</v>
       </c>
       <c r="O175" s="1">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B176" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.092</v>
+        <v>101.335</v>
       </c>
       <c r="E176" s="1">
-        <v>99.471</v>
+        <v>99.18943934</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>795768.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I176" s="1">
-        <v>4968.0</v>
+        <v>13087.92</v>
       </c>
       <c r="J176" s="1">
-        <v>0.62430256054528</v>
+        <v>2.1630938433788</v>
       </c>
       <c r="K176">
-        <v>3.68</v>
+        <v>1.53</v>
       </c>
       <c r="L176" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="M176" s="1">
-        <v>800736.0</v>
+        <v>618143.5</v>
       </c>
       <c r="N176" s="1">
-        <v>830193.53</v>
+        <v>627481.51</v>
       </c>
       <c r="O176" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B177" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C177" s="1">
-        <v>741000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.116</v>
+        <v>100.748</v>
       </c>
       <c r="E177" s="1">
-        <v>98.46009582</v>
+        <v>102.939</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>729589.31</v>
+        <v>823512.0</v>
       </c>
       <c r="I177" s="1">
-        <v>4860.25</v>
+        <v>-17528.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.66616244692511</v>
+        <v>-2.1284450014086</v>
       </c>
       <c r="K177">
-        <v>2.75</v>
+        <v>0.57</v>
       </c>
       <c r="L177" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="M177" s="1">
-        <v>734449.56</v>
+        <v>805984.0</v>
       </c>
       <c r="N177" s="1">
-        <v>754842.29</v>
+        <v>810512.77</v>
       </c>
       <c r="O177" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B178" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>96.891</v>
+        <v>97.358</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>100.761</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-13671.0</v>
+        <v>-44239.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.5435423229347</v>
+        <v>-3.3772987564633</v>
       </c>
       <c r="K178">
-        <v>0.23</v>
+        <v>0.45</v>
       </c>
       <c r="L178" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="M178" s="1">
-        <v>872019.0</v>
+        <v>1265654.0</v>
       </c>
       <c r="N178" s="1">
-        <v>874099.48</v>
+        <v>1271544.07</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.66</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B179" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C179" s="1">
-        <v>918000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.493</v>
+        <v>101.894</v>
       </c>
       <c r="E179" s="1">
-        <v>99.492</v>
+        <v>101.425395</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>913336.56</v>
+        <v>608552.37</v>
       </c>
       <c r="I179" s="1">
-        <v>-9170.82</v>
+        <v>2811.63</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.0041008322277</v>
+        <v>0.46201939859342</v>
       </c>
       <c r="K179">
-        <v>0.12</v>
+        <v>3.61</v>
       </c>
       <c r="L179" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="M179" s="1">
-        <v>904165.74</v>
+        <v>611364.0</v>
       </c>
       <c r="N179" s="1">
-        <v>905266.08</v>
+        <v>633000.99</v>
       </c>
       <c r="O179" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B180" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C180" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>106.157</v>
+        <v>102.279</v>
       </c>
       <c r="E180" s="1">
-        <v>108.24</v>
+        <v>99.96825</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>865920.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I180" s="1">
-        <v>-16664.0</v>
+        <v>6932.25</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9244271988174</v>
+        <v>2.311483896137</v>
       </c>
       <c r="K180">
-        <v>1.92</v>
+        <v>1.85</v>
       </c>
       <c r="L180" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M180" s="1">
-        <v>849256.0</v>
+        <v>306837.0</v>
       </c>
       <c r="N180" s="1">
-        <v>864598.47</v>
+        <v>312378.78</v>
       </c>
       <c r="O180" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B181" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.021</v>
+        <v>104.941</v>
       </c>
       <c r="E181" s="1">
-        <v>100.51323077</v>
+        <v>104.45</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1306672.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-32399.0</v>
+        <v>982.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-2.4795051856931</v>
+        <v>0.47008137865007</v>
       </c>
       <c r="K181">
-        <v>2.76</v>
+        <v>4.16</v>
       </c>
       <c r="L181" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="M181" s="1">
-        <v>1274273.0</v>
+        <v>209882.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1310214.44</v>
+        <v>218195.7</v>
       </c>
       <c r="O181" s="1">
-        <v>0.74</v>
+        <v>0.11</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B182" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.708</v>
+        <v>98.201</v>
       </c>
       <c r="E182" s="1">
-        <v>85.25</v>
+        <v>99.589</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>426250.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I182" s="1">
-        <v>17290.0</v>
+        <v>-13186.0</v>
       </c>
       <c r="J182" s="1">
-        <v>4.0563049853372</v>
+        <v>-1.3937282229965</v>
       </c>
       <c r="K182">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.24</v>
+      </c>
+      <c r="L182" t="s">
+        <v>558</v>
       </c>
       <c r="M182" s="1">
-        <v>443540.0</v>
+        <v>932909.5</v>
       </c>
       <c r="N182" s="1">
-        <v>443540.0</v>
+        <v>954147.86</v>
       </c>
       <c r="O182" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B183" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C183" s="1">
-        <v>610000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.104</v>
+        <v>102.577</v>
       </c>
       <c r="E183" s="1">
-        <v>99.18943934</v>
+        <v>103.012</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>605055.58</v>
+        <v>721084.0</v>
       </c>
       <c r="I183" s="1">
-        <v>11678.82</v>
+        <v>-3045.0</v>
       </c>
       <c r="J183" s="1">
-        <v>1.9302061473427</v>
+        <v>-0.4222808993127</v>
       </c>
       <c r="K183">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.12</v>
+      </c>
+      <c r="L183">
+        <v>819.86</v>
       </c>
       <c r="M183" s="1">
-        <v>616734.4</v>
+        <v>718039.0</v>
       </c>
       <c r="N183" s="1">
-        <v>624317.62</v>
+        <v>718858.86</v>
       </c>
       <c r="O183" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B184" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C184" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.974</v>
+        <v>97.435</v>
       </c>
       <c r="E184" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>823512.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-15720.0</v>
+        <v>-12365.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.9088975024043</v>
+        <v>-2.4752772550747</v>
       </c>
       <c r="K184">
-        <v>0.29</v>
+        <v>0.84</v>
       </c>
       <c r="L184" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="M184" s="1">
-        <v>807792.0</v>
+        <v>487175.0</v>
       </c>
       <c r="N184" s="1">
-        <v>810096.11</v>
+        <v>491372.92</v>
       </c>
       <c r="O184" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B185" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C185" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.241</v>
+        <v>104.208</v>
       </c>
       <c r="E185" s="1">
-        <v>100.761</v>
+        <v>106.6</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>1309893.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-45760.0</v>
+        <v>-16744.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-3.4934151110053</v>
+        <v>-2.2439024390244</v>
       </c>
       <c r="K185">
-        <v>0.19</v>
+        <v>2.14</v>
       </c>
       <c r="L185" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="M185" s="1">
-        <v>1264133.0</v>
+        <v>729456.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1266657.32</v>
+        <v>744453.26</v>
       </c>
       <c r="O185" s="1">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B186" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.763</v>
+        <v>98.2</v>
       </c>
       <c r="E186" s="1">
-        <v>100.350185</v>
+        <v>99.902</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>200700.37</v>
+        <v>1478549.6</v>
       </c>
       <c r="I186" s="1">
-        <v>2825.63</v>
+        <v>-25189.6</v>
       </c>
       <c r="J186" s="1">
-        <v>1.407884798618</v>
+        <v>-1.7036695962043</v>
       </c>
       <c r="K186">
-        <v>3.32</v>
+        <v>0.6</v>
       </c>
       <c r="L186" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="M186" s="1">
-        <v>203526.0</v>
+        <v>1453360.0</v>
       </c>
       <c r="N186" s="1">
-        <v>210162.99</v>
+        <v>1462179.18</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.76</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B187" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.075</v>
+        <v>100.324</v>
       </c>
       <c r="E187" s="1">
-        <v>99.96825</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>299904.75</v>
+        <v>667000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>6320.25</v>
+        <v>2161.08</v>
       </c>
       <c r="J187" s="1">
-        <v>2.107419105566</v>
+        <v>0.324</v>
       </c>
       <c r="K187">
-        <v>1.55</v>
+        <v>0.96</v>
       </c>
       <c r="L187" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M187" s="1">
-        <v>306225.0</v>
+        <v>669161.08</v>
       </c>
       <c r="N187" s="1">
-        <v>310875.0</v>
+        <v>675568.12</v>
       </c>
       <c r="O187" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B188" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>104.637</v>
+        <v>100.413</v>
       </c>
       <c r="E188" s="1">
-        <v>104.45</v>
+        <v>99.79727373</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>208900.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I188" s="1">
-        <v>374.0</v>
+        <v>4476.33</v>
       </c>
       <c r="J188" s="1">
-        <v>0.17903303015797</v>
+        <v>0.61697704692062</v>
       </c>
       <c r="K188">
-        <v>3.83</v>
+        <v>0.4</v>
       </c>
       <c r="L188" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="M188" s="1">
-        <v>209274.0</v>
+        <v>730002.51</v>
       </c>
       <c r="N188" s="1">
-        <v>216935.64</v>
+        <v>732886.75</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B189" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C189" s="1">
-        <v>950000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.886</v>
+        <v>101.387</v>
       </c>
       <c r="E189" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>946095.5</v>
+        <v>248000.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-16178.5</v>
+        <v>3439.76</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.7100282159676</v>
+        <v>1.387</v>
       </c>
       <c r="K189">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.03</v>
+      </c>
+      <c r="L189">
+        <v>84.45</v>
       </c>
       <c r="M189" s="1">
-        <v>929917.0</v>
+        <v>251439.76</v>
       </c>
       <c r="N189" s="1">
-        <v>948969.05</v>
+        <v>251524.21</v>
       </c>
       <c r="O189" s="1">
-        <v>0.54</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B190" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C190" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.975</v>
+        <v>102.619</v>
       </c>
       <c r="E190" s="1">
-        <v>103.012</v>
+        <v>99.660226</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>721084.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I190" s="1">
-        <v>-7259.0</v>
+        <v>14793.87</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.006678833534</v>
+        <v>2.9688614191985</v>
       </c>
       <c r="K190">
-        <v>4.5</v>
+        <v>3.56</v>
       </c>
       <c r="L190" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M190" s="1">
-        <v>713825.0</v>
+        <v>513095.0</v>
       </c>
       <c r="N190" s="1">
-        <v>745344.18</v>
+        <v>530894.66</v>
       </c>
       <c r="O190" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B191" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.739</v>
+        <v>102.116</v>
       </c>
       <c r="E191" s="1">
-        <v>99.908</v>
+        <v>103.47225</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>499540.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-10845.0</v>
+        <v>-10850.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.1709973175321</v>
+        <v>-1.3107379031576</v>
       </c>
       <c r="K191">
-        <v>0.55</v>
+        <v>0.36</v>
       </c>
       <c r="L191" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M191" s="1">
-        <v>488695.0</v>
+        <v>816928.0</v>
       </c>
       <c r="N191" s="1">
-        <v>491439.79</v>
+        <v>819815.67</v>
       </c>
       <c r="O191" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B192" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C192" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.921</v>
+        <v>98.745</v>
       </c>
       <c r="E192" s="1">
-        <v>106.6</v>
+        <v>99.495</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>746200.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-18753.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.5131332082552</v>
+        <v>-0.75380672395598</v>
       </c>
       <c r="K192">
-        <v>1.82</v>
+        <v>2.35</v>
       </c>
       <c r="L192" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M192" s="1">
-        <v>727447.0</v>
+        <v>789960.0</v>
       </c>
       <c r="N192" s="1">
-        <v>740162.07</v>
+        <v>808729.86</v>
       </c>
       <c r="O192" s="1">
         <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B193" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C193" s="1">
-        <v>1480000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>97.767</v>
+        <v>100.346</v>
       </c>
       <c r="E193" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1478549.6</v>
+        <v>925000.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-31598.0</v>
+        <v>3200.5</v>
       </c>
       <c r="J193" s="1">
-        <v>-2.1370943524654</v>
+        <v>0.346</v>
       </c>
       <c r="K193">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.04</v>
+      </c>
+      <c r="L193">
+        <v>382.77</v>
       </c>
       <c r="M193" s="1">
-        <v>1446951.6</v>
+        <v>928200.5</v>
       </c>
       <c r="N193" s="1">
-        <v>1451655.16</v>
+        <v>928583.27</v>
       </c>
       <c r="O193" s="1">
-        <v>0.82</v>
+        <v>0.48</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B194" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C194" s="1">
-        <v>667000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.57</v>
+        <v>99.251</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>101.11874539</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>667000.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I194" s="1">
-        <v>-2868.1</v>
+        <v>-20246.36</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.43</v>
+        <v>-1.8470812511541</v>
       </c>
       <c r="K194">
-        <v>0.65</v>
+        <v>3.02</v>
       </c>
       <c r="L194" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="M194" s="1">
-        <v>664131.9</v>
+        <v>1075880.84</v>
       </c>
       <c r="N194" s="1">
-        <v>668476.9</v>
+        <v>1108623.58</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B195" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C195" s="1">
-        <v>727000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.66</v>
+        <v>100.454</v>
       </c>
       <c r="E195" s="1">
-        <v>99.79727373</v>
+        <v>100.19914286</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>725526.18</v>
+        <v>7013.94</v>
       </c>
       <c r="I195" s="1">
-        <v>6272.02</v>
+        <v>17.84</v>
       </c>
       <c r="J195" s="1">
-        <v>0.86447879799458</v>
+        <v>0.25435062176181</v>
       </c>
       <c r="K195">
-        <v>0.11</v>
+        <v>1.89</v>
       </c>
       <c r="L195">
-        <v>813.5</v>
+        <v>132.33</v>
       </c>
       <c r="M195" s="1">
-        <v>731798.2</v>
+        <v>7031.78</v>
       </c>
       <c r="N195" s="1">
-        <v>732611.7</v>
+        <v>7164.11</v>
       </c>
       <c r="O195" s="1">
-        <v>0.41</v>
+        <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B196" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C196" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.151</v>
+        <v>98.193</v>
       </c>
       <c r="E196" s="1">
         <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>248000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>2854.48</v>
+        <v>-14456.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.151</v>
+        <v>-1.807</v>
       </c>
       <c r="K196">
-        <v>3.86</v>
+        <v>0.81</v>
       </c>
       <c r="L196" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="M196" s="1">
-        <v>250854.48</v>
+        <v>785544.0</v>
       </c>
       <c r="N196" s="1">
-        <v>260425.38</v>
+        <v>792062.36</v>
       </c>
       <c r="O196" s="1">
-        <v>0.15</v>
+        <v>0.41</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B197" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C197" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.644</v>
+        <v>100.783</v>
       </c>
       <c r="E197" s="1">
-        <v>99.660226</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>498301.13</v>
+        <v>400000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>9918.87</v>
+        <v>3132.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.9905373283019</v>
+        <v>0.783</v>
       </c>
       <c r="K197">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.1</v>
+      </c>
+      <c r="L197">
+        <v>404.38</v>
       </c>
       <c r="M197" s="1">
-        <v>508220.0</v>
+        <v>403132.0</v>
       </c>
       <c r="N197" s="1">
-        <v>524437.47</v>
+        <v>403536.38</v>
       </c>
       <c r="O197" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>598</v>
       </c>
       <c r="B198" t="s">
         <v>599</v>
       </c>
       <c r="C198" s="1">
-        <v>559000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.296</v>
+        <v>96.024</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>97.25</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>559000.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-9525.36</v>
+        <v>-11034.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.704</v>
+        <v>-1.2606683804627</v>
       </c>
       <c r="K198">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>549474.64</v>
+        <v>864216.0</v>
       </c>
       <c r="N198" s="1">
-        <v>560322.12</v>
+        <v>864216.0</v>
       </c>
       <c r="O198" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>600</v>
+      </c>
+      <c r="B199" t="s">
         <v>601</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.15</v>
+      </c>
+      <c r="E199" s="1">
+        <v>99.33133333</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>893982.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>7368.0</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0.82417766800674</v>
+      </c>
+      <c r="K199">
+        <v>3.01</v>
+      </c>
+      <c r="L199" t="s">
         <v>602</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>817704.0</v>
+        <v>901350.0</v>
       </c>
       <c r="N199" s="1">
-        <v>817983.45</v>
+        <v>928436.3</v>
       </c>
       <c r="O199" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>603</v>
       </c>
       <c r="B200" t="s">
         <v>604</v>
       </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.988</v>
+        <v>99.677</v>
       </c>
       <c r="E200" s="1">
-        <v>99.495</v>
+        <v>99.8356</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>795960.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I200" s="1">
-        <v>-12056.0</v>
+        <v>-1427.4</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.5146489773355</v>
+        <v>-0.1588611677598</v>
       </c>
       <c r="K200">
-        <v>2.05</v>
+        <v>0.34</v>
       </c>
       <c r="L200" t="s">
         <v>605</v>
       </c>
       <c r="M200" s="1">
-        <v>783904.0</v>
+        <v>897093.0</v>
       </c>
       <c r="N200" s="1">
-        <v>800295.78</v>
+        <v>900144.37</v>
       </c>
       <c r="O200" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>606</v>
       </c>
       <c r="B201" t="s">
         <v>607</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>104.277</v>
+        <v>82.873</v>
       </c>
       <c r="E201" s="1">
-        <v>105.92</v>
+        <v>81.04033333</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>317760.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-4929.0</v>
+        <v>16494.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.551170694864</v>
+        <v>2.2614253807775</v>
       </c>
       <c r="K201">
-        <v>4.13</v>
+        <v>0.47</v>
       </c>
       <c r="L201" t="s">
         <v>608</v>
       </c>
       <c r="M201" s="1">
-        <v>312831.0</v>
+        <v>745857.0</v>
       </c>
       <c r="N201" s="1">
-        <v>325217.3</v>
+        <v>750128.92</v>
       </c>
       <c r="O201" s="1">
-        <v>0.18</v>
+        <v>0.39</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>609</v>
       </c>
       <c r="B202" t="s">
         <v>610</v>
       </c>
       <c r="C202" s="1">
-        <v>1084000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.715</v>
+        <v>89.836</v>
       </c>
       <c r="E202" s="1">
-        <v>101.11874539</v>
+        <v>89.675</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1096127.2</v>
+        <v>986425.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-15216.6</v>
+        <v>1771.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.3882147984285</v>
+        <v>0.17953721773069</v>
       </c>
       <c r="K202">
-        <v>2.73</v>
+        <v>0.6</v>
       </c>
       <c r="L202" t="s">
         <v>611</v>
       </c>
       <c r="M202" s="1">
-        <v>1080910.6</v>
+        <v>988196.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1110534.98</v>
+        <v>994773.4</v>
       </c>
       <c r="O202" s="1">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>612</v>
       </c>
       <c r="B203" t="s">
         <v>613</v>
       </c>
       <c r="C203" s="1">
-        <v>7000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.528</v>
+        <v>101.033</v>
       </c>
       <c r="E203" s="1">
-        <v>100.19914286</v>
+        <v>99.774775</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>7013.94</v>
+        <v>598648.65</v>
       </c>
       <c r="I203" s="1">
-        <v>23.02</v>
+        <v>7549.35</v>
       </c>
       <c r="J203" s="1">
-        <v>0.32820354893255</v>
+        <v>1.2610652341737</v>
       </c>
       <c r="K203">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>112.19</v>
+        <v>0.17</v>
+      </c>
+      <c r="L203" t="s">
+        <v>614</v>
       </c>
       <c r="M203" s="1">
-        <v>7036.96</v>
+        <v>606198.0</v>
       </c>
       <c r="N203" s="1">
-        <v>7149.15</v>
+        <v>607245.95</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B204" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.84</v>
+        <v>98.786</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-17280.0</v>
+        <v>-9712.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.16</v>
+        <v>-1.214</v>
       </c>
       <c r="K204">
-        <v>0.59</v>
+        <v>1.91</v>
       </c>
       <c r="L204" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="M204" s="1">
-        <v>782720.0</v>
+        <v>790288.0</v>
       </c>
       <c r="N204" s="1">
-        <v>787413.22</v>
+        <v>805560.61</v>
       </c>
       <c r="O204" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B205" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C205" s="1">
-        <v>900000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>95.119</v>
+        <v>9.72597767</v>
       </c>
       <c r="E205" s="1">
-        <v>97.25</v>
+        <v>0.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>875250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-19179.0</v>
+        <v>-400897.6</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.1912596401028</v>
+        <v>0</v>
       </c>
       <c r="K205">
-        <v>2.31</v>
+        <v>0.0</v>
       </c>
       <c r="L205" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="M205" s="1">
-        <v>856071.0</v>
+        <v>-400897.6</v>
       </c>
       <c r="N205" s="1">
-        <v>876844.97</v>
+        <v>-418217.04</v>
       </c>
       <c r="O205" s="1">
-        <v>0.5</v>
+        <v>-0.22</v>
       </c>
       <c r="P205">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P211">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>