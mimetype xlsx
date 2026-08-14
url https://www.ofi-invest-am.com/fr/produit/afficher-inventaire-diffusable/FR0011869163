--- v3 (2026-07-16)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -136,1791 +136,1839 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 660.96</t>
+    <t>18 159.25</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 025.68</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 839.95</t>
+    <t>14 739.35</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>35 783.56</t>
+    <t>1 317.81</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>24 143.84</t>
+    <t>28 972.60</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 851.03</t>
+    <t>21 061.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 915.07</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>3 481.77</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>2 470.36</t>
+    <t>4 845.70</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>32 954.79</t>
+    <t>35 728.77</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 584.42</t>
+    <t>9 382.22</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 793.84</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 794.52</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>17 210.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>6 061.64</t>
+    <t>8 630.14</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 561.64</t>
+    <t>4 417.81</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>30 553.42</t>
+    <t>32 882.19</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>4 736.99</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>55 750.68</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>14 484.25</t>
+    <t>17 660.62</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
+    <t>39 178.08</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>35 073.70</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>5 909.11</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>4 460.39</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>7 448.63</t>
+  </si>
+  <si>
+    <t>XS2737652474</t>
+  </si>
+  <si>
+    <t>AXA SA PERP</t>
+  </si>
+  <si>
+    <t>6 014.51</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>7 052.05</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>11 539.73</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>3 078.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>28 997.26</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>3 749.32</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>13 213.48</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>15 047.58</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>4 770.50</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>18 904.32</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>14 210.96</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>42 795.05</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>11 650.68</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>45 567.12</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>17 137.48</t>
+  </si>
+  <si>
+    <t>XS3075490188</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 20/05/2031</t>
+  </si>
+  <si>
+    <t>29 554.52</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>21 433.56</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>25 123.63</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>23 554.79</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>9 967.12</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>27 726.03</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>15 243.81</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>18 807.53</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>17 797.26</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>5 178.08</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>7 970.89</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>28 328.42</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>5 757.37</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>10 633.91</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>46 487.67</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>3 079.11</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
     <t>34 280.82</t>
   </si>
   <si>
-    <t>XS2872909770</t>
-[...337 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>75 041.10</t>
+    <t>80 691.78</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 168.49</t>
+    <t>17 435.62</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>4 413.04</t>
+    <t>8 353.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>26 883.29</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 508.22</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>7 890.41</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>13 527.74</t>
+    <t>15 145.89</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 379.19</t>
+    <t>3 193.92</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>59 082.19</t>
+    <t>65 589.04</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 441.10</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 344.18</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 465.75</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>11 472.60</t>
+    <t>12 328.77</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 318.01</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>20 300.00</t>
+    <t>22 038.01</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>11 018.84</t>
+    <t>12 688.36</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>11 392.14</t>
+    <t>12 915.16</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>16 591.02</t>
+    <t>21 148.99</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>28 769.38</t>
+    <t>31 896.48</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>27 490.41</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>5 873.29</t>
+    <t>8 869.86</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>10 137.33</t>
-[...8 lines deleted...]
-    <t>19 937.67</t>
+    <t>11 973.80</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>1 900.68</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>41 981.54</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>19 741.44</t>
+    <t>21 359.59</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>11 690.96</t>
+    <t>12 995.75</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>9 542.47</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
+    <t>1 879.45</t>
+  </si>
+  <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 624.66</t>
+    <t>8 217.12</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>5 209.51</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>8 229.45</t>
+    <t>2 219.18</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>4 536.99</t>
+    <t>7 002.74</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>2 838.36</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>13 676.71</t>
+    <t>15 320.55</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>15 579.45</t>
+    <t>17 326.03</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>7 185.21</t>
+    <t>8 610.85</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>9 315.07</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>9 444.55</t>
-[...14 lines deleted...]
-    <t>15 808.56</t>
+    <t>11 168.01</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 786.61</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 720.55</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 966.44</t>
+    <t>4 697.60</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 328.77</t>
+    <t>3 714.04</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>50 799.66</t>
+    <t>54 780.82</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>15 349.32</t>
-[...8 lines deleted...]
-    <t>10 150.00</t>
+    <t>56 907.53</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>43 905.82</t>
+    <t>42 910.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>13 745.10</t>
+    <t>15 454.68</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>9 863.01</t>
-[...8 lines deleted...]
-    <t>13 660.43</t>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 463.01</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>8 058.22</t>
+    <t>9 171.23</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>43 856.51</t>
+    <t>48 368.49</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>24 836.30</t>
+    <t>27 456.16</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>27 545.33</t>
+    <t>30 733.44</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>31 241.10</t>
+    <t>1 898.63</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>8 625.86</t>
+    <t>10 284.67</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>8 689.56</t>
+    <t>12 250.85</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>4 657.53</t>
+    <t>8 082.19</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>26 626.03</t>
+    <t>29 810.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 435.62</t>
+    <t>2 915.07</t>
   </si>
   <si>
     <t>FR0014001R34</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 02/08/2032</t>
   </si>
   <si>
-    <t>2 681.51</t>
+    <t>2 938.36</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 277.40</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>17 290.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>25 341.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>27 719.89</t>
+    <t>31 133.67</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>14 897.26</t>
+    <t>17 465.75</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 966.33</t>
+    <t>5 932.67</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>19 726.03</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>8 637.71</t>
+    <t>12 065.38</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>8 126.71</t>
+    <t>14 898.97</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>6 228.43</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>3 194.05</t>
+    <t>4 081.29</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 274.14</t>
+    <t>11 395.77</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 780.82</t>
+    <t>6 465.75</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>44 339.73</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>30 856.66</t>
+    <t>34 363.10</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>6 058.80</t>
+    <t>8 863.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 205.48</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>6 431.82</t>
+    <t>10 554.78</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>29 775.34</t>
+    <t>34 672.60</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 323.25</t>
+    <t>16 701.24</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>4 105.48</t>
+    <t>6 386.30</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>15 329.32</t>
+    <t>20 119.73</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 696.92</t>
+    <t>8 938.36</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>5 964.04</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...5 lines deleted...]
-    <t>FR001400GDJ1</t>
+    <t>3 008.22</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>2 650.68</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 085.59</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 640.69</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>4 045.32</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 471.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 200.68</t>
+    <t>8 868.49</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 310.27</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 964.38</t>
+    <t>28 044.86</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 917.14</t>
+    <t>18 763.99</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>7 726.03</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 586.30</t>
+    <t>5 819.18</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 866.44</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 567.20</t>
+    <t>12 376.65</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>44 691.78</t>
+    <t>48 544.52</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 612.84</t>
-[...8 lines deleted...]
-    <t>2 712.33</t>
+    <t>6 748.41</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>25 762.44</t>
+    <t>28 587.27</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 019.18</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>50 051.51</t>
+    <t>1 706.30</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 664.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>17 633.90</t>
+    <t>20 553.42</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>2 077.35</t>
+  </si>
+  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 559.99</t>
+    <t>4 499.37</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>31 912.33</t>
+    <t>2 104.11</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>22 382.26</t>
+    <t>24 158.63</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>4 410.62</t>
-[...8 lines deleted...]
-    <t>39 307.19</t>
+    <t>6 491.10</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>2 619.51</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 338.01</t>
+    <t>10 904.79</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 528.77</t>
+    <t>6 515.07</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 890.07</t>
+    <t>8 895.21</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>21 636.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>6 338.01</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 313.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 238.36</t>
+    <t>23 190.41</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 543.40</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>4 197.92</t>
+    <t>3 097.26</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 997.26</t>
+    <t>17 034.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>8 819.18</t>
+    <t>12 493.84</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>6 407.04</t>
+    <t>8 248.14</t>
   </si>
   <si>
     <t>XS2778764006</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 3.713 12/03/2032</t>
   </si>
   <si>
-    <t>2 884.24</t>
+    <t>4 733.11</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 799.66</t>
+    <t>19 212.33</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 887.67</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 769.86</t>
+    <t>20 893.15</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>2 775.10</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 742.74</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>35 526.99</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 518.36</t>
+    <t>8 147.95</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 415.34</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...5 lines deleted...]
-    <t>27 086.30</t>
+    <t>1 541.10</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>3 051.37</t>
+    <t>5 363.01</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 577.40</t>
+    <t>7 142.47</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>15 272.61</t>
+    <t>17 000.28</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-17 319.44</t>
+    <t>-33 444.44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2287,209 +2335,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>326.4981</v>
       </c>
       <c r="D2">
-        <v>6425.52</v>
+        <v>6404.75</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2097920.31</v>
+        <v>2091141.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2097920.31</v>
+        <v>2091141.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>3484.0</v>
       </c>
       <c r="D3">
-        <v>11453.15</v>
+        <v>11416.14</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39902779.87</v>
+        <v>39773841.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39902779.87</v>
+        <v>39773841.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179390.1878</v>
+        <v>1221040.5993</v>
       </c>
       <c r="D4">
-        <v>112.71</v>
+        <v>112.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132930274.99</v>
+        <v>137213330.86</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132930274.99</v>
+        <v>137213330.86</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>167691.6441</v>
+        <v>172870.2564</v>
       </c>
       <c r="D5">
-        <v>102.62</v>
+        <v>102.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17209186.03</v>
+        <v>17678183.05</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17209186.03</v>
+        <v>17678183.05</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.64</v>
+        <v>99.29</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>189420.8</v>
+        <v>188754.24</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>189420.8</v>
+        <v>188754.24</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="O212" sqref="O212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2508,10239 +2556,10589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1938.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4792.36</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4787.9772961816</v>
+        <v>4794.2511840228</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9279100.0</v>
+        <v>6721540.16</v>
       </c>
       <c r="I2" s="1">
-        <v>8493.68</v>
+        <v>7751.4</v>
       </c>
       <c r="J2" s="1">
-        <v>0.091535601513078</v>
+        <v>0.11532178363121</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9287593.68</v>
+        <v>6729291.56</v>
       </c>
       <c r="N2" s="1">
-        <v>9287593.68</v>
+        <v>6729291.56</v>
       </c>
       <c r="O2" s="1">
-        <v>4.83</v>
+        <v>3.42</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>56.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.69</v>
+        <v>115.06</v>
       </c>
       <c r="E3" s="1">
         <v>115.83375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-8050.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-8050.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-8050.0</v>
+        <v>-43330.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>353.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.975</v>
+        <v>105.64</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>105.731501416</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>38250.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>38250.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="N4" s="1">
-        <v>38250.0</v>
+        <v>-32300.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.747</v>
+        <v>101.231</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>10565.0</v>
+        <v>7985.0</v>
       </c>
       <c r="J5" s="1">
-        <v>2.1207619888793</v>
+        <v>1.6028664913584</v>
       </c>
       <c r="K5">
-        <v>3.33</v>
+        <v>3.63</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>508735.0</v>
+        <v>506155.0</v>
       </c>
       <c r="N5" s="1">
-        <v>525395.96</v>
+        <v>524314.25</v>
       </c>
       <c r="O5" s="1">
         <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.507</v>
+        <v>100.826</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6984.0</v>
+        <v>4941.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.3472710956957</v>
+        <v>1.660633803527</v>
       </c>
       <c r="K6">
-        <v>1.01</v>
+        <v>1.27</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>304521.0</v>
+        <v>302478.0</v>
       </c>
       <c r="N6" s="1">
-        <v>307546.68</v>
+        <v>306299.92</v>
       </c>
       <c r="O6" s="1">
         <v>0.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>107.106</v>
+        <v>106.846</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>33816.33</v>
+        <v>32534.53</v>
       </c>
       <c r="J7" s="1">
-        <v>6.8424156429498</v>
+        <v>6.5830554944318</v>
       </c>
       <c r="K7">
-        <v>2.6</v>
+        <v>2.99</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>528032.58</v>
+        <v>526750.78</v>
       </c>
       <c r="N7" s="1">
-        <v>540872.53</v>
+        <v>541490.13</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
         <v>800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>102.006</v>
+        <v>100.823</v>
       </c>
       <c r="E8" s="1">
         <v>99.9080525</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>799264.42</v>
       </c>
       <c r="I8" s="1">
-        <v>16783.58</v>
+        <v>7319.58</v>
       </c>
       <c r="J8" s="1">
-        <v>2.0998782855866</v>
+        <v>0.91578954559243</v>
       </c>
       <c r="K8">
-        <v>4.47</v>
+        <v>0.16</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>816048.0</v>
+        <v>806584.0</v>
       </c>
       <c r="N8" s="1">
-        <v>851831.56</v>
+        <v>807901.81</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.059</v>
+        <v>100.022</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>708.0</v>
+        <v>264.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.059</v>
+        <v>0.022</v>
       </c>
       <c r="K9">
-        <v>2.01</v>
+        <v>2.41</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1200708.0</v>
+        <v>1200264.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1224851.84</v>
+        <v>1229236.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.426</v>
+        <v>97.553</v>
       </c>
       <c r="E10" s="1">
         <v>99.33</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>1241625.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-11300.0</v>
+        <v>-22212.5</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.9100976542837</v>
+        <v>-1.7889862075909</v>
       </c>
       <c r="K10">
-        <v>1.43</v>
+        <v>1.68</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1230325.0</v>
+        <v>1219412.5</v>
       </c>
       <c r="N10" s="1">
-        <v>1248176.03</v>
+        <v>1240474.14</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
         <v>800000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.103</v>
+        <v>96.337</v>
       </c>
       <c r="E11" s="1">
         <v>99.253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>794024.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-17200.0</v>
+        <v>-23328.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.1661813748703</v>
+        <v>-2.9379464600566</v>
       </c>
       <c r="K11">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>0.08</v>
+      </c>
+      <c r="L11">
+        <v>657.53</v>
       </c>
       <c r="M11" s="1">
-        <v>776824.0</v>
+        <v>770696.0</v>
       </c>
       <c r="N11" s="1">
-        <v>787739.07</v>
+        <v>771353.53</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>93.45</v>
+      </c>
+      <c r="E12" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-2754.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.32245090790303</v>
+      </c>
+      <c r="K12">
+        <v>0.38</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>871725.15</v>
+        <v>851329.5</v>
       </c>
       <c r="N12" s="1">
-        <v>874195.51</v>
+        <v>854811.27</v>
       </c>
       <c r="O12" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="E13" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>866609.85</v>
+      </c>
+      <c r="I13" s="1">
+        <v>684.93</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.079035566004702</v>
+      </c>
+      <c r="K13">
+        <v>0.56</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>915111.0</v>
+        <v>867294.78</v>
       </c>
       <c r="N13" s="1">
-        <v>948065.79</v>
+        <v>872140.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.203</v>
+        <v>99.192</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.646</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>552038.84</v>
       </c>
       <c r="I14" s="1">
-        <v>19580.29</v>
+        <v>-2515.16</v>
       </c>
       <c r="J14" s="1">
-        <v>9.7498920830406</v>
+        <v>-0.45561286955824</v>
       </c>
       <c r="K14">
-        <v>4.29</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>0.13</v>
+      </c>
+      <c r="L14">
+        <v>739.93</v>
       </c>
       <c r="M14" s="1">
-        <v>220406.0</v>
+        <v>549523.68</v>
       </c>
       <c r="N14" s="1">
-        <v>228990.42</v>
+        <v>550263.61</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-696.33</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.076712291823592</v>
+      </c>
+      <c r="K15">
+        <v>3.97</v>
+      </c>
+      <c r="L15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>415668.0</v>
+        <v>907020.0</v>
       </c>
       <c r="N15" s="1">
-        <v>434462.52</v>
+        <v>942748.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>109.433</v>
+      </c>
+      <c r="E16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="I16" s="1">
+        <v>18040.29</v>
+      </c>
+      <c r="J16" s="1">
+        <v>8.983057995911</v>
+      </c>
+      <c r="K16">
+        <v>4.69</v>
+      </c>
+      <c r="L16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>321915.0</v>
+        <v>218866.0</v>
       </c>
       <c r="N16" s="1">
-        <v>338697.53</v>
+        <v>228248.22</v>
       </c>
       <c r="O16" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.377</v>
+      </c>
+      <c r="E17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-3938.2</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.2038561960233</v>
+      </c>
+      <c r="K17">
+        <v>0.09</v>
+      </c>
+      <c r="L17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>586728.0</v>
+        <v>1927913.8</v>
       </c>
       <c r="N17" s="1">
-        <v>603938.96</v>
+        <v>1929707.64</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
         <v>400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.946</v>
+        <v>103.625</v>
       </c>
       <c r="E18" s="1">
-        <v>98.803</v>
+        <v>106.6386</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>395212.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-11428.0</v>
+        <v>-12054.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8916126028562</v>
+        <v>-2.8259935895633</v>
       </c>
       <c r="K18">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0.04</v>
+      </c>
+      <c r="L18">
+        <v>164.38</v>
       </c>
       <c r="M18" s="1">
-        <v>383784.0</v>
+        <v>414500.0</v>
       </c>
       <c r="N18" s="1">
-        <v>390112.77</v>
+        <v>414664.38</v>
       </c>
       <c r="O18" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.345</v>
+        <v>96.644</v>
       </c>
       <c r="E19" s="1">
-        <v>99.462144</v>
+        <v>99.433</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>994621.44</v>
+        <v>596598.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-11171.44</v>
+        <v>-16734.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.1231851185512</v>
+        <v>-2.8049038045719</v>
       </c>
       <c r="K19">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.07</v>
+      </c>
+      <c r="L19">
+        <v>443.84</v>
       </c>
       <c r="M19" s="1">
-        <v>983450.0</v>
+        <v>579864.0</v>
       </c>
       <c r="N19" s="1">
-        <v>989511.64</v>
+        <v>580307.84</v>
       </c>
       <c r="O19" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="C20" s="1">
         <v>400000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.804</v>
+        <v>94.28</v>
       </c>
       <c r="E20" s="1">
-        <v>98.646</v>
+        <v>98.803</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>394584.0</v>
+        <v>395212.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-7368.0</v>
+        <v>-18092.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.8672830119822</v>
+        <v>-4.5777962207625</v>
       </c>
       <c r="K20">
-        <v>0.89</v>
+        <v>1.82</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M20" s="1">
-        <v>387216.0</v>
+        <v>377120.0</v>
       </c>
       <c r="N20" s="1">
-        <v>390777.64</v>
+        <v>384407.67</v>
       </c>
       <c r="O20" s="1">
         <v>0.2</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C21" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.152</v>
+        <v>97.683</v>
       </c>
       <c r="E21" s="1">
-        <v>99.912</v>
+        <v>99.462144</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>799296.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-6080.0</v>
+        <v>-17791.44</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.76066938906237</v>
+        <v>-1.7887649797696</v>
       </c>
       <c r="K21">
-        <v>3.82</v>
+        <v>0.86</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M21" s="1">
-        <v>793216.0</v>
+        <v>976830.0</v>
       </c>
       <c r="N21" s="1">
-        <v>823769.42</v>
+        <v>985460.14</v>
       </c>
       <c r="O21" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C22" s="1">
-        <v>1700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.146</v>
+        <v>95.887</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87029412</v>
+        <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1663795.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>4687.0</v>
+        <v>-11036.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.28170537836693</v>
+        <v>-2.7968696145814</v>
       </c>
       <c r="K22">
-        <v>3.28</v>
+        <v>1.1</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="M22" s="1">
-        <v>1668482.0</v>
+        <v>383548.0</v>
       </c>
       <c r="N22" s="1">
-        <v>1724232.68</v>
+        <v>387965.81</v>
       </c>
       <c r="O22" s="1">
-        <v>0.9</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.166</v>
+        <v>98.371</v>
       </c>
       <c r="E23" s="1">
-        <v>100.51763636</v>
+        <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1105694.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-3868.0</v>
+        <v>-12328.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.34982553943496</v>
+        <v>-1.5423572744015</v>
       </c>
       <c r="K23">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>383.95</v>
+        <v>4.11</v>
+      </c>
+      <c r="L23" t="s">
+        <v>90</v>
       </c>
       <c r="M23" s="1">
-        <v>1101826.0</v>
+        <v>786968.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1102209.95</v>
+        <v>819850.19</v>
       </c>
       <c r="O23" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.526</v>
+        <v>95.91</v>
       </c>
       <c r="E24" s="1">
-        <v>103.75</v>
+        <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>726250.0</v>
+        <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>19432.0</v>
+        <v>-520.0</v>
       </c>
       <c r="J24" s="1">
-        <v>2.6756626506024</v>
+        <v>-0.1353602665556</v>
       </c>
       <c r="K24">
-        <v>2.07</v>
+        <v>1.18</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>745682.0</v>
+        <v>383640.0</v>
       </c>
       <c r="N24" s="1">
-        <v>760166.25</v>
+        <v>388376.99</v>
       </c>
       <c r="O24" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>1300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.894</v>
+        <v>97.689</v>
       </c>
       <c r="E25" s="1">
-        <v>105.43894615</v>
+        <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1370706.3</v>
+        <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-33084.3</v>
+        <v>-3082.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.4136680483631</v>
+        <v>-0.18523916708489</v>
       </c>
       <c r="K25">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>0.02</v>
+      </c>
+      <c r="L25">
+        <v>326.03</v>
       </c>
       <c r="M25" s="1">
-        <v>1337622.0</v>
+        <v>1660713.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1371902.82</v>
+        <v>1661039.03</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
-        <v>1380000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.166</v>
+        <v>106.28</v>
       </c>
       <c r="E26" s="1">
-        <v>100.93461304</v>
+        <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1392897.66</v>
+        <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-24406.86</v>
+        <v>17710.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.752236413406</v>
+        <v>2.4385542168675</v>
       </c>
       <c r="K26">
-        <v>2.32</v>
+        <v>2.52</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>1368490.8</v>
+        <v>743960.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1400466.12</v>
+        <v>761620.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>713000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>89.059</v>
+        <v>102.611</v>
       </c>
       <c r="E27" s="1">
-        <v>98.844</v>
+        <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>704757.72</v>
+        <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-69767.05</v>
+        <v>-36763.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.8994374974708</v>
+        <v>-2.6820698205006</v>
       </c>
       <c r="K27">
-        <v>0.73</v>
+        <v>3.01</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>634990.67</v>
+        <v>1333943.0</v>
       </c>
       <c r="N27" s="1">
-        <v>640228.29</v>
+        <v>1373121.08</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.7</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>281000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>89.193</v>
+        <v>98.341</v>
       </c>
       <c r="E28" s="1">
-        <v>84.29</v>
+        <v>100.93461304</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>236854.9</v>
+        <v>1392897.66</v>
       </c>
       <c r="I28" s="1">
-        <v>13777.43</v>
+        <v>-35791.86</v>
       </c>
       <c r="J28" s="1">
-        <v>5.8168228734132</v>
+        <v>-2.5695972523925</v>
       </c>
       <c r="K28">
-        <v>1.46</v>
+        <v>2.54</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>250632.33</v>
+        <v>1357105.8</v>
       </c>
       <c r="N28" s="1">
-        <v>254731.85</v>
+        <v>1392179.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.71</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>600000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>101.321</v>
+        <v>88.38</v>
       </c>
       <c r="E29" s="1">
-        <v>99.359085</v>
+        <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>596154.51</v>
+        <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>11771.49</v>
+        <v>-74608.32</v>
       </c>
       <c r="J29" s="1">
-        <v>1.9745703173494</v>
+        <v>-10.586378535875</v>
       </c>
       <c r="K29">
-        <v>0.99</v>
+        <v>0.83</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>607926.0</v>
+        <v>630149.4</v>
       </c>
       <c r="N29" s="1">
-        <v>613884.9</v>
+        <v>636058.51</v>
       </c>
       <c r="O29" s="1">
         <v>0.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>287000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>107.149</v>
+        <v>88.618</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>287000.0</v>
+        <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>20517.63</v>
+        <v>12161.68</v>
       </c>
       <c r="J30" s="1">
-        <v>7.149</v>
+        <v>5.1346541701269</v>
       </c>
       <c r="K30">
-        <v>1.66</v>
+        <v>1.59</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="M30" s="1">
-        <v>307517.63</v>
+        <v>249016.58</v>
       </c>
       <c r="N30" s="1">
-        <v>312268.59</v>
+        <v>253476.97</v>
       </c>
       <c r="O30" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C31" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>103.922</v>
+        <v>100.863</v>
       </c>
       <c r="E31" s="1">
-        <v>105.76</v>
+        <v>99.359085</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>951840.0</v>
+        <v>596154.51</v>
       </c>
       <c r="I31" s="1">
-        <v>-16542.0</v>
+        <v>9023.49</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.7378971255673</v>
+        <v>1.5136159919347</v>
       </c>
       <c r="K31">
-        <v>0.95</v>
+        <v>1.24</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="M31" s="1">
-        <v>935298.0</v>
+        <v>605178.0</v>
       </c>
       <c r="N31" s="1">
-        <v>943832.59</v>
+        <v>612626.63</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.143</v>
+        <v>106.743</v>
       </c>
       <c r="E32" s="1">
-        <v>99.607</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>290852.44</v>
+        <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>1565.12</v>
+        <v>19352.41</v>
       </c>
       <c r="J32" s="1">
-        <v>0.53811479112914</v>
+        <v>6.743</v>
       </c>
       <c r="K32">
-        <v>0.82</v>
+        <v>2.1</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="M32" s="1">
-        <v>292417.56</v>
+        <v>306352.41</v>
       </c>
       <c r="N32" s="1">
-        <v>294820.56</v>
+        <v>312366.92</v>
       </c>
       <c r="O32" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C33" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.413</v>
+        <v>91.509</v>
       </c>
       <c r="E33" s="1">
-        <v>100.23766667</v>
+        <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>902139.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-7422.0</v>
+        <v>-1424.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.82271135601055</v>
+        <v>-0.14135775666911</v>
       </c>
       <c r="K33">
-        <v>2.98</v>
+        <v>0.64</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M33" s="1">
-        <v>894717.0</v>
+        <v>1006599.0</v>
       </c>
       <c r="N33" s="1">
-        <v>921556.73</v>
+        <v>1013651.05</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>106.228</v>
+        <v>103.405</v>
       </c>
       <c r="E34" s="1">
-        <v>107.962</v>
+        <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>863696.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-13872.0</v>
+        <v>-21195.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.6061206720883</v>
+        <v>-2.2267397881997</v>
       </c>
       <c r="K34">
-        <v>1.16</v>
+        <v>1.28</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="M34" s="1">
-        <v>849824.0</v>
+        <v>930645.0</v>
       </c>
       <c r="N34" s="1">
-        <v>859104.9</v>
+        <v>942184.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C35" s="1">
-        <v>1400000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>89.052</v>
+        <v>99.63</v>
       </c>
       <c r="E35" s="1">
-        <v>86.95369714</v>
+        <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1217351.76</v>
+        <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>29376.24</v>
+        <v>67.16</v>
       </c>
       <c r="J35" s="1">
-        <v>2.4131266709632</v>
+        <v>0.023090746634273</v>
       </c>
       <c r="K35">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>1246728.0</v>
+        <v>290919.6</v>
       </c>
       <c r="N35" s="1">
-        <v>1260718.87</v>
+        <v>293997.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.66</v>
+        <v>0.15</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C36" s="1">
-        <v>1045000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.284</v>
+        <v>98.677</v>
       </c>
       <c r="E36" s="1">
-        <v>99.298</v>
+        <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1037664.1</v>
+        <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>10303.7</v>
+        <v>-14046.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.99297065399102</v>
+        <v>-1.5569662768154</v>
       </c>
       <c r="K36">
-        <v>0.19</v>
+        <v>3.22</v>
       </c>
       <c r="L36" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>1047967.8</v>
+        <v>888093.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1049964.75</v>
+        <v>917090.26</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C37" s="1">
-        <v>1685000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.905</v>
+        <v>99.725</v>
       </c>
       <c r="E37" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1675884.15</v>
+        <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-9334.9</v>
+        <v>-1526.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.55701344272514</v>
+        <v>-0.10918124085983</v>
       </c>
       <c r="K37">
-        <v>0.9</v>
+        <v>0.27</v>
       </c>
       <c r="L37" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>1666549.25</v>
+        <v>1396150.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1681702.71</v>
+        <v>1399899.32</v>
       </c>
       <c r="O37" s="1">
-        <v>0.87</v>
+        <v>0.71</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1">
-        <v>1300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.381</v>
+        <v>106.384</v>
       </c>
       <c r="E38" s="1">
-        <v>99.292</v>
+        <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1290796.0</v>
+        <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-11843.0</v>
+        <v>-12624.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.91749587076502</v>
+        <v>-1.4616253867101</v>
       </c>
       <c r="K38">
-        <v>0.85</v>
+        <v>1.65</v>
       </c>
       <c r="L38" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>1278953.0</v>
+        <v>851072.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1290047.52</v>
+        <v>864285.48</v>
       </c>
       <c r="O38" s="1">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C39" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>103.893</v>
+        <v>88.601</v>
       </c>
       <c r="E39" s="1">
-        <v>104.31933333</v>
+        <v>86.95369714</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>938874.0</v>
+        <v>1217351.76</v>
       </c>
       <c r="I39" s="1">
-        <v>-3837.0</v>
+        <v>23062.24</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.40868103707207</v>
+        <v>1.8944598231821</v>
       </c>
       <c r="K39">
-        <v>4.41</v>
+        <v>1.07</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>935037.0</v>
+        <v>1240414.0</v>
       </c>
       <c r="N39" s="1">
-        <v>974766.5</v>
+        <v>1255461.58</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C40" s="1">
-        <v>600000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.157</v>
+        <v>99.701</v>
       </c>
       <c r="E40" s="1">
-        <v>99.74</v>
+        <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>598440.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>-9498.0</v>
+        <v>4211.35</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.5871265289753</v>
+        <v>0.40584906040404</v>
       </c>
       <c r="K40">
-        <v>2.13</v>
+        <v>0.46</v>
       </c>
       <c r="L40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>588942.0</v>
+        <v>1041875.45</v>
       </c>
       <c r="N40" s="1">
-        <v>601702.27</v>
+        <v>1046645.95</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C41" s="1">
-        <v>1500000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.09</v>
+        <v>98.423</v>
       </c>
       <c r="E41" s="1">
-        <v>99.933</v>
+        <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1498995.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-12645.0</v>
+        <v>-17456.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.84356518867641</v>
+        <v>-1.0416352466846</v>
       </c>
       <c r="K41">
-        <v>0.55</v>
+        <v>1.12</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>1486350.0</v>
+        <v>1658427.55</v>
       </c>
       <c r="N41" s="1">
-        <v>1494533.22</v>
+        <v>1677331.87</v>
       </c>
       <c r="O41" s="1">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C42" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.761</v>
+        <v>97.758</v>
       </c>
       <c r="E42" s="1">
-        <v>100.91</v>
+        <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1412740.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-16086.0</v>
+        <v>-19942.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.1386383906451</v>
+        <v>-1.5449381621883</v>
       </c>
       <c r="K42">
-        <v>3.02</v>
+        <v>1.09</v>
       </c>
       <c r="L42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>1396654.0</v>
+        <v>1270854.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1438984.82</v>
+        <v>1285064.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.365</v>
+        <v>103.254</v>
       </c>
       <c r="E43" s="1">
-        <v>99.8407</v>
+        <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>998407.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-14757.0</v>
+        <v>-9588.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.4780545408836</v>
+        <v>-1.0212232951386</v>
       </c>
       <c r="K43">
-        <v>1.48</v>
+        <v>4.76</v>
       </c>
       <c r="L43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>983650.0</v>
+        <v>929286.0</v>
       </c>
       <c r="N43" s="1">
-        <v>998484.05</v>
+        <v>972081.05</v>
       </c>
       <c r="O43" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>922000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.737</v>
+        <v>98.5</v>
       </c>
       <c r="E44" s="1">
-        <v>99.785</v>
+        <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>920017.7</v>
+        <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-442.56</v>
+        <v>-21495.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.04810342235807</v>
+        <v>-1.433960753705</v>
       </c>
       <c r="K44">
-        <v>2.98</v>
+        <v>0.78</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>919575.14</v>
+        <v>1477500.0</v>
       </c>
       <c r="N44" s="1">
-        <v>947077.26</v>
+        <v>1489150.68</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>105.41</v>
+        <v>99.213</v>
       </c>
       <c r="E45" s="1">
-        <v>99.922</v>
+        <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>899298.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>49392.0</v>
+        <v>-23758.0</v>
       </c>
       <c r="J45" s="1">
-        <v>5.4922839815056</v>
+        <v>-1.6816965612922</v>
       </c>
       <c r="K45">
-        <v>2.06</v>
+        <v>3.25</v>
       </c>
       <c r="L45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>948690.0</v>
+        <v>1388982.0</v>
       </c>
       <c r="N45" s="1">
-        <v>967195.48</v>
+        <v>1434549.12</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>108.814</v>
+        <v>97.586</v>
       </c>
       <c r="E46" s="1">
-        <v>109.825</v>
+        <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>878600.0</v>
+        <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-8088.0</v>
+        <v>-22547.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.92055542909174</v>
+        <v>-2.2582974678663</v>
       </c>
       <c r="K46">
-        <v>2.63</v>
+        <v>1.71</v>
       </c>
       <c r="L46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>870512.0</v>
+        <v>975860.0</v>
       </c>
       <c r="N46" s="1">
-        <v>891583.43</v>
+        <v>992997.48</v>
       </c>
       <c r="O46" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>1000000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>106.135</v>
+        <v>98.935</v>
       </c>
       <c r="E47" s="1">
-        <v>107.84</v>
+        <v>99.785</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1078400.0</v>
+        <v>920017.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-17050.0</v>
+        <v>-7837.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.5810459940653</v>
+        <v>-0.85183143759082</v>
       </c>
       <c r="K47">
-        <v>2.03</v>
+        <v>3.21</v>
       </c>
       <c r="L47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>1061350.0</v>
+        <v>912180.7</v>
       </c>
       <c r="N47" s="1">
-        <v>1081651.37</v>
+        <v>941735.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.578</v>
+        <v>104.616</v>
       </c>
       <c r="E48" s="1">
-        <v>105.696</v>
+        <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>739872.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-14826.0</v>
+        <v>42246.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.0038601271571</v>
+        <v>4.6976641780589</v>
       </c>
       <c r="K48">
-        <v>0.62</v>
+        <v>2.38</v>
       </c>
       <c r="L48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>725046.0</v>
+        <v>941544.0</v>
       </c>
       <c r="N48" s="1">
-        <v>729392.23</v>
+        <v>962977.56</v>
       </c>
       <c r="O48" s="1">
-        <v>0.38</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>89.67</v>
+        <v>108.856</v>
       </c>
       <c r="E49" s="1">
-        <v>88.7895</v>
+        <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>710316.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>7044.0</v>
+        <v>-7752.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.99167131248627</v>
+        <v>-0.88231277031641</v>
       </c>
       <c r="K49">
-        <v>1.1</v>
+        <v>3.14</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>717360.0</v>
+        <v>870848.0</v>
       </c>
       <c r="N49" s="1">
-        <v>726162.74</v>
+        <v>895971.63</v>
       </c>
       <c r="O49" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.699</v>
+        <v>105.131</v>
       </c>
       <c r="E50" s="1">
-        <v>102.47372</v>
+        <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1537105.8</v>
+        <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-26620.8</v>
+        <v>-27090.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.7318781830112</v>
+        <v>-2.5120548961424</v>
       </c>
       <c r="K50">
-        <v>0.99</v>
+        <v>2.36</v>
       </c>
       <c r="L50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>1510485.0</v>
+        <v>1051310.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1525279.52</v>
+        <v>1074864.79</v>
       </c>
       <c r="O50" s="1">
-        <v>0.79</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>921000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.292</v>
+        <v>89.068</v>
       </c>
       <c r="E51" s="1">
-        <v>99.528</v>
+        <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>916652.88</v>
+        <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-11383.56</v>
+        <v>2228.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.2418615866892</v>
+        <v>0.31366321468192</v>
       </c>
       <c r="K51">
-        <v>1.42</v>
+        <v>1.25</v>
       </c>
       <c r="L51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>905269.32</v>
+        <v>712544.0</v>
       </c>
       <c r="N51" s="1">
-        <v>918384.11</v>
+        <v>722511.12</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.474</v>
+        <v>99.833</v>
       </c>
       <c r="E52" s="1">
-        <v>99.46</v>
+        <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>895140.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-17874.0</v>
+        <v>-43159.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9967826261814</v>
+        <v>-1.9272191857613</v>
       </c>
       <c r="K52">
-        <v>1.86</v>
+        <v>1.26</v>
       </c>
       <c r="L52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>877266.0</v>
+        <v>2196326.0</v>
       </c>
       <c r="N52" s="1">
-        <v>893993.05</v>
+        <v>2224052.03</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>1.13</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1">
-        <v>700000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.051</v>
+        <v>97.58</v>
       </c>
       <c r="E53" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>703150.0</v>
+        <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-16793.0</v>
+        <v>-17941.08</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.3882528621205</v>
+        <v>-1.9572381641347</v>
       </c>
       <c r="K53">
-        <v>1.67</v>
+        <v>1.66</v>
       </c>
       <c r="L53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="M53" s="1">
-        <v>686357.0</v>
+        <v>898711.8</v>
       </c>
       <c r="N53" s="1">
-        <v>698024.47</v>
+        <v>913955.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.105</v>
+        <v>96.987</v>
       </c>
       <c r="E54" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>792616.0</v>
+        <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-23776.0</v>
+        <v>-22257.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.9996871120442</v>
+        <v>-2.4864267042027</v>
       </c>
       <c r="K54">
-        <v>1.98</v>
+        <v>2.09</v>
       </c>
       <c r="L54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="M54" s="1">
-        <v>768840.0</v>
+        <v>872883.0</v>
       </c>
       <c r="N54" s="1">
-        <v>784719.45</v>
+        <v>891690.53</v>
       </c>
       <c r="O54" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>93.778</v>
+        <v>97.794</v>
       </c>
       <c r="E55" s="1">
-        <v>92.47746</v>
+        <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>832297.14</v>
+        <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>11704.86</v>
+        <v>-18592.0</v>
       </c>
       <c r="J55" s="1">
-        <v>1.4063318780598</v>
+        <v>-2.6441015430562</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>0.01</v>
+      </c>
+      <c r="L55">
+        <v>74.32</v>
       </c>
       <c r="M55" s="1">
-        <v>844002.0</v>
+        <v>684558.0</v>
       </c>
       <c r="N55" s="1">
-        <v>848640.7</v>
+        <v>684632.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
-        <v>1250000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>103.253</v>
+        <v>95.115</v>
       </c>
       <c r="E56" s="1">
-        <v>100.8613224</v>
+        <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1260766.53</v>
+        <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>29895.97</v>
+        <v>-31696.0</v>
       </c>
       <c r="J56" s="1">
-        <v>2.3712534627644</v>
+        <v>-3.9989099387345</v>
       </c>
       <c r="K56">
-        <v>0.31</v>
+        <v>2.22</v>
       </c>
       <c r="L56" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>1290662.5</v>
+        <v>760920.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1294566.61</v>
+        <v>778717.26</v>
       </c>
       <c r="O56" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>104.256</v>
+        <v>93.657</v>
       </c>
       <c r="E57" s="1">
-        <v>99.961</v>
+        <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>699727.0</v>
+        <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>30065.0</v>
+        <v>10615.86</v>
       </c>
       <c r="J57" s="1">
-        <v>4.2966757035244</v>
+        <v>1.2754891840671</v>
       </c>
       <c r="K57">
-        <v>3.71</v>
+        <v>0.58</v>
       </c>
       <c r="L57" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>729792.0</v>
+        <v>842913.0</v>
       </c>
       <c r="N57" s="1">
-        <v>755783.1</v>
+        <v>848091.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>794000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>101.807</v>
+        <v>102.852</v>
       </c>
       <c r="E58" s="1">
-        <v>99.943</v>
+        <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>793547.42</v>
+        <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>14800.16</v>
+        <v>24883.47</v>
       </c>
       <c r="J58" s="1">
-        <v>1.865063085959</v>
+        <v>1.9736778703984</v>
       </c>
       <c r="K58">
-        <v>0.21</v>
+        <v>0.64</v>
       </c>
       <c r="L58" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>808347.58</v>
+        <v>1285650.0</v>
       </c>
       <c r="N58" s="1">
-        <v>810000.84</v>
+        <v>1293620.89</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.66</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>517000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.907</v>
+        <v>103.093</v>
       </c>
       <c r="E59" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>515459.34</v>
+        <v>699727.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-9280.15</v>
+        <v>21924.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.8003650879621</v>
+        <v>3.1332219565631</v>
       </c>
       <c r="K59">
-        <v>1.83</v>
+        <v>4.05</v>
       </c>
       <c r="L59" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>506179.19</v>
+        <v>721651.0</v>
       </c>
       <c r="N59" s="1">
-        <v>515662.24</v>
+        <v>749979.42</v>
       </c>
       <c r="O59" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>500000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>96.851</v>
+        <v>101.006</v>
       </c>
       <c r="E60" s="1">
-        <v>99.3</v>
+        <v>100.42909715</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>496500.0</v>
+        <v>1199123.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-12245.0</v>
+        <v>6888.22</v>
       </c>
       <c r="J60" s="1">
-        <v>-2.4662638469285</v>
+        <v>0.57443795068234</v>
       </c>
       <c r="K60">
-        <v>2.0</v>
+        <v>0.48</v>
       </c>
       <c r="L60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>484255.0</v>
+        <v>1206011.64</v>
       </c>
       <c r="N60" s="1">
-        <v>494272.81</v>
+        <v>1211769.01</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.631</v>
+        <v>97.255</v>
       </c>
       <c r="E61" s="1">
-        <v>101.58528571</v>
+        <v>99.702</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1422194.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I61" s="1">
-        <v>640.0</v>
+        <v>-12650.99</v>
       </c>
       <c r="J61" s="1">
-        <v>0.04500089298647</v>
+        <v>-2.4543138552888</v>
       </c>
       <c r="K61">
-        <v>3.05</v>
+        <v>2.06</v>
       </c>
       <c r="L61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>1422834.0</v>
+        <v>502808.35</v>
       </c>
       <c r="N61" s="1">
-        <v>1465486.05</v>
+        <v>513442.26</v>
       </c>
       <c r="O61" s="1">
-        <v>0.76</v>
+        <v>0.26</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.308</v>
+        <v>100.977</v>
       </c>
       <c r="E62" s="1">
-        <v>99.05583333</v>
+        <v>101.58528571</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>891502.5</v>
+        <v>1422194.0</v>
       </c>
       <c r="I62" s="1">
-        <v>11269.5</v>
+        <v>-8516.0</v>
       </c>
       <c r="J62" s="1">
-        <v>1.2641018953957</v>
+        <v>-0.59879313230122</v>
       </c>
       <c r="K62">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>998.63</v>
+        <v>3.32</v>
+      </c>
+      <c r="L62" t="s">
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>902772.0</v>
+        <v>1413678.0</v>
       </c>
       <c r="N62" s="1">
-        <v>903770.63</v>
+        <v>1460165.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.178</v>
+        <v>99.885</v>
       </c>
       <c r="E63" s="1">
-        <v>99.12791364</v>
+        <v>99.05583333</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1090407.05</v>
+        <v>891502.5</v>
       </c>
       <c r="I63" s="1">
-        <v>550.95</v>
+        <v>7462.5</v>
       </c>
       <c r="J63" s="1">
-        <v>0.050527002737189</v>
+        <v>0.83707000260796</v>
       </c>
       <c r="K63">
-        <v>2.9</v>
+        <v>0.34</v>
       </c>
       <c r="L63" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>1090958.0</v>
+        <v>898965.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1122884.37</v>
+        <v>902044.11</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>100.011</v>
+        <v>98.441</v>
       </c>
       <c r="E64" s="1">
-        <v>100.3119</v>
+        <v>99.12791364</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2006238.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I64" s="1">
-        <v>-6018.0</v>
+        <v>-7556.05</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.29996441100208</v>
+        <v>-0.69295681828176</v>
       </c>
       <c r="K64">
-        <v>3.75</v>
+        <v>3.12</v>
       </c>
       <c r="L64" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>2000220.0</v>
+        <v>1082851.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2075261.1</v>
+        <v>1117131.82</v>
       </c>
       <c r="O64" s="1">
-        <v>1.08</v>
+        <v>0.57</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.902</v>
+        <v>99.37</v>
       </c>
       <c r="E65" s="1">
-        <v>99.661</v>
+        <v>100.3119</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>398644.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I65" s="1">
-        <v>16964.0</v>
+        <v>-18838.0</v>
       </c>
       <c r="J65" s="1">
-        <v>4.2554258937799</v>
+        <v>-0.93897134836445</v>
       </c>
       <c r="K65">
-        <v>4.04</v>
+        <v>4.03</v>
       </c>
       <c r="L65" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>415608.0</v>
+        <v>1987400.0</v>
       </c>
       <c r="N65" s="1">
-        <v>431776.49</v>
+        <v>2068091.78</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>106.262</v>
+        <v>103.354</v>
       </c>
       <c r="E66" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>858720.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-8624.0</v>
+        <v>14772.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.0042854481088</v>
+        <v>3.7055618546874</v>
       </c>
       <c r="K66">
-        <v>0.55</v>
+        <v>4.36</v>
       </c>
       <c r="L66" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>850096.0</v>
+        <v>413416.0</v>
       </c>
       <c r="N66" s="1">
-        <v>854509.04</v>
+        <v>430851.62</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.115</v>
+        <v>106.16</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>600000.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I67" s="1">
-        <v>18690.0</v>
+        <v>-9440.0</v>
       </c>
       <c r="J67" s="1">
-        <v>3.115</v>
+        <v>-1.099310601826</v>
       </c>
       <c r="K67">
-        <v>4.48</v>
+        <v>1.04</v>
       </c>
       <c r="L67" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>618690.0</v>
+        <v>849280.0</v>
       </c>
       <c r="N67" s="1">
-        <v>645573.29</v>
+        <v>857633.26</v>
       </c>
       <c r="O67" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C68" s="1">
         <v>600000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>107.153</v>
+        <v>102.56</v>
       </c>
       <c r="E68" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>655800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-12882.0</v>
+        <v>15360.0</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.964318389753</v>
+        <v>2.56</v>
       </c>
       <c r="K68">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>642918.0</v>
+        <v>615360.0</v>
       </c>
       <c r="N68" s="1">
-        <v>650426.22</v>
+        <v>615360.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B69" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="C69" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.487</v>
+        <v>106.115</v>
       </c>
       <c r="E69" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>898668.0</v>
+        <v>655800.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-3285.0</v>
+        <v>-19110.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.36554100068101</v>
+        <v>-2.9139981701738</v>
       </c>
       <c r="K69">
-        <v>0.88</v>
+        <v>1.61</v>
       </c>
       <c r="L69" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="M69" s="1">
-        <v>895383.0</v>
+        <v>636690.0</v>
       </c>
       <c r="N69" s="1">
-        <v>903273.41</v>
+        <v>646355.75</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B70" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C70" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.152</v>
+        <v>98.593</v>
       </c>
       <c r="E70" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I70" s="1">
-        <v>3493.0</v>
+        <v>-11331.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.50073755933088</v>
+        <v>-1.2608660818011</v>
       </c>
       <c r="K70">
-        <v>1.93</v>
+        <v>0.16</v>
       </c>
       <c r="L70" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="M70" s="1">
-        <v>701064.0</v>
+        <v>887337.0</v>
       </c>
       <c r="N70" s="1">
-        <v>714591.74</v>
+        <v>888816.45</v>
       </c>
       <c r="O70" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B71" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="C71" s="1">
         <v>700000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.079</v>
+        <v>99.554</v>
       </c>
       <c r="E71" s="1">
-        <v>100.582</v>
+        <v>99.653</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>704074.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I71" s="1">
-        <v>3479.0</v>
+        <v>-693.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.49412419717246</v>
+        <v>-0.099344726199914</v>
       </c>
       <c r="K71">
-        <v>0.2</v>
+        <v>2.16</v>
       </c>
       <c r="L71" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="M71" s="1">
-        <v>707553.0</v>
+        <v>696878.0</v>
       </c>
       <c r="N71" s="1">
-        <v>708932.19</v>
+        <v>712023.89</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C72" s="1">
-        <v>1900000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.684</v>
+        <v>99.666</v>
       </c>
       <c r="E72" s="1">
-        <v>106.52073684</v>
+        <v>99.934</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2023894.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-34898.0</v>
+        <v>-1827.76</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.724299790404</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K72">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.14</v>
+      </c>
+      <c r="L72">
+        <v>971.62</v>
       </c>
       <c r="M72" s="1">
-        <v>1988996.0</v>
+        <v>679722.12</v>
       </c>
       <c r="N72" s="1">
-        <v>2048078.19</v>
+        <v>680693.74</v>
       </c>
       <c r="O72" s="1">
-        <v>1.06</v>
+        <v>0.35</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C73" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.376</v>
+        <v>100.167</v>
       </c>
       <c r="E73" s="1">
-        <v>99.589</v>
+        <v>100.582</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>398356.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-852.0</v>
+        <v>-2905.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.21387904286618</v>
+        <v>-0.41259867570738</v>
       </c>
       <c r="K73">
-        <v>0.61</v>
+        <v>0.46</v>
       </c>
       <c r="L73" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="M73" s="1">
-        <v>397504.0</v>
+        <v>701169.0</v>
       </c>
       <c r="N73" s="1">
-        <v>399945.1</v>
+        <v>704362.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C74" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>85.208</v>
+        <v>104.101</v>
       </c>
       <c r="E74" s="1">
-        <v>85.96</v>
+        <v>106.52073684</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>601720.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-5264.0</v>
+        <v>-45975.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.87482550023267</v>
+        <v>-2.2716110626347</v>
       </c>
       <c r="K74">
-        <v>0.48</v>
+        <v>3.45</v>
       </c>
       <c r="L74" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="M74" s="1">
-        <v>596456.0</v>
+        <v>1977919.0</v>
       </c>
       <c r="N74" s="1">
-        <v>599800.18</v>
+        <v>2043508.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.31</v>
+        <v>1.04</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B75" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.219</v>
+        <v>98.82</v>
       </c>
       <c r="E75" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>704550.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-10017.0</v>
+        <v>-3076.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.4217585692996</v>
+        <v>-0.77217363363424</v>
       </c>
       <c r="K75">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="L75" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="M75" s="1">
-        <v>694533.0</v>
+        <v>395280.0</v>
       </c>
       <c r="N75" s="1">
-        <v>699998.75</v>
+        <v>398645.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.36</v>
+        <v>0.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="C76" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.9</v>
+        <v>84.802</v>
       </c>
       <c r="E76" s="1">
-        <v>100.62</v>
+        <v>85.96</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>402480.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-6880.0</v>
+        <v>-8106.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.7094017094017</v>
+        <v>-1.3471382038157</v>
       </c>
       <c r="K76">
-        <v>2.87</v>
+        <v>0.52</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="M76" s="1">
-        <v>395600.0</v>
+        <v>593614.0</v>
       </c>
       <c r="N76" s="1">
-        <v>407072.6</v>
+        <v>597257.84</v>
       </c>
       <c r="O76" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.08</v>
+        <v>98.877</v>
       </c>
       <c r="E77" s="1">
-        <v>99.64619429</v>
+        <v>100.65</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>697523.36</v>
+        <v>704550.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-3963.36</v>
+        <v>-12411.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.56820462615044</v>
+        <v>-1.7615499254844</v>
       </c>
       <c r="K77">
-        <v>2.9</v>
+        <v>0.99</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="M77" s="1">
-        <v>693560.0</v>
+        <v>692139.0</v>
       </c>
       <c r="N77" s="1">
-        <v>713860.0</v>
+        <v>699043.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="C78" s="1">
-        <v>750000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.862</v>
+        <v>98.605</v>
       </c>
       <c r="E78" s="1">
-        <v>99.96570933</v>
+        <v>100.62</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>749742.82</v>
+        <v>402480.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-777.82</v>
+        <v>-8060.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.10374490815397</v>
+        <v>-2.0025839793282</v>
       </c>
       <c r="K78">
-        <v>1.47</v>
+        <v>3.08</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="M78" s="1">
-        <v>748965.0</v>
+        <v>394420.0</v>
       </c>
       <c r="N78" s="1">
-        <v>759983.84</v>
+        <v>406748.77</v>
       </c>
       <c r="O78" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.84</v>
+        <v>99.612</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>600000.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I79" s="1">
-        <v>-6960.0</v>
+        <v>-288.5</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.16</v>
+        <v>-0.050169573157272</v>
       </c>
       <c r="K79">
-        <v>1.9</v>
+        <v>0.23</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="M79" s="1">
-        <v>593040.0</v>
+        <v>574761.24</v>
       </c>
       <c r="N79" s="1">
-        <v>604432.14</v>
+        <v>576079.25</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C80" s="1">
-        <v>1930000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.567</v>
+        <v>98.197</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.64619429</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1930000.0</v>
+        <v>697523.36</v>
       </c>
       <c r="I80" s="1">
-        <v>-27656.9</v>
+        <v>-10144.36</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.433</v>
+        <v>-1.4543398231136</v>
       </c>
       <c r="K80">
-        <v>0.86</v>
+        <v>3.15</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="M80" s="1">
-        <v>1902343.1</v>
+        <v>687379.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1918934.12</v>
+        <v>709417.01</v>
       </c>
       <c r="O80" s="1">
-        <v>1.0</v>
+        <v>0.36</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1">
-        <v>1225000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.946</v>
+        <v>99.091</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1225000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I81" s="1">
-        <v>-25161.5</v>
+        <v>-6560.32</v>
       </c>
       <c r="J81" s="1">
-        <v>-2.054</v>
+        <v>-0.87500937988309</v>
       </c>
       <c r="K81">
-        <v>2.35</v>
+        <v>1.69</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M81" s="1">
-        <v>1199838.5</v>
+        <v>743182.5</v>
       </c>
       <c r="N81" s="1">
-        <v>1228607.88</v>
+        <v>755870.86</v>
       </c>
       <c r="O81" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C82" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.081</v>
+        <v>98.409</v>
       </c>
       <c r="E82" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>803360.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-10712.0</v>
+        <v>-9546.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.3333997211711</v>
+        <v>-1.591</v>
       </c>
       <c r="K82">
-        <v>3.44</v>
+        <v>2.15</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M82" s="1">
-        <v>792648.0</v>
+        <v>590454.0</v>
       </c>
       <c r="N82" s="1">
-        <v>820138.41</v>
+        <v>603369.16</v>
       </c>
       <c r="O82" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
-        <v>1000000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.665</v>
+        <v>97.874</v>
       </c>
       <c r="E83" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>992590.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-15940.0</v>
+        <v>-41031.8</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.6058997169022</v>
+        <v>-2.126</v>
       </c>
       <c r="K83">
-        <v>0.59</v>
+        <v>1.1</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>976650.0</v>
+        <v>1888968.2</v>
       </c>
       <c r="N83" s="1">
-        <v>982523.29</v>
+        <v>1910117.19</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>858000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.067</v>
+        <v>97.212</v>
       </c>
       <c r="E84" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>852525.96</v>
+        <v>1225000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-11111.1</v>
+        <v>-34153.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.3033151506612</v>
+        <v>-2.788</v>
       </c>
       <c r="K84">
-        <v>1.18</v>
+        <v>2.6</v>
       </c>
       <c r="L84" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>841414.86</v>
+        <v>1190847.0</v>
       </c>
       <c r="N84" s="1">
-        <v>851552.19</v>
+        <v>1222743.48</v>
       </c>
       <c r="O84" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.548</v>
+        <v>98.32</v>
       </c>
       <c r="E85" s="1">
-        <v>100.4</v>
+        <v>100.42</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>602400.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I85" s="1">
-        <v>888.0</v>
+        <v>-16800.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.14741035856574</v>
+        <v>-2.0912168890659</v>
       </c>
       <c r="K85">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>0.06</v>
+      </c>
+      <c r="L85">
+        <v>476.71</v>
       </c>
       <c r="M85" s="1">
-        <v>603288.0</v>
+        <v>786560.0</v>
       </c>
       <c r="N85" s="1">
-        <v>623225.67</v>
+        <v>787036.71</v>
       </c>
       <c r="O85" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C86" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.993</v>
+        <v>97.563</v>
       </c>
       <c r="E86" s="1">
-        <v>99.9464</v>
+        <v>99.259</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>999464.0</v>
+        <v>992590.0</v>
       </c>
       <c r="I86" s="1">
-        <v>466.0</v>
+        <v>-16960.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.046624990995173</v>
+        <v>-1.7086611793389</v>
       </c>
       <c r="K86">
-        <v>0.3</v>
+        <v>0.89</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="M86" s="1">
-        <v>999930.0</v>
+        <v>975630.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1002902.6</v>
+        <v>984499.86</v>
       </c>
       <c r="O86" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="C87" s="1">
-        <v>1563000.0</v>
+        <v>858000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.25</v>
+        <v>97.587</v>
       </c>
       <c r="E87" s="1">
-        <v>99.228</v>
+        <v>99.362</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>1550933.64</v>
+        <v>852525.96</v>
       </c>
       <c r="I87" s="1">
-        <v>-15286.14</v>
+        <v>-15229.5</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.98560890071351</v>
+        <v>-1.7863972142268</v>
       </c>
       <c r="K87">
-        <v>2.69</v>
+        <v>1.4</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="M87" s="1">
-        <v>1535647.5</v>
+        <v>837296.46</v>
       </c>
       <c r="N87" s="1">
-        <v>1577629.04</v>
+        <v>849270.26</v>
       </c>
       <c r="O87" s="1">
-        <v>0.82</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C88" s="1">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.931</v>
+        <v>100.119</v>
       </c>
       <c r="E88" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>696619.0</v>
+        <v>1491765.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4102.0</v>
+        <v>10020.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.58884411708552</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K88">
-        <v>2.82</v>
+        <v>0.13</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="M88" s="1">
-        <v>692517.0</v>
+        <v>1501785.0</v>
       </c>
       <c r="N88" s="1">
-        <v>712258.44</v>
+        <v>1503685.68</v>
       </c>
       <c r="O88" s="1">
-        <v>0.37</v>
+        <v>0.76</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>1016000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>90.953</v>
+        <v>99.584</v>
       </c>
       <c r="E89" s="1">
-        <v>83.44605217</v>
+        <v>99.9464</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>847811.89</v>
+        <v>999464.0</v>
       </c>
       <c r="I89" s="1">
-        <v>76270.59</v>
+        <v>-3624.0</v>
       </c>
       <c r="J89" s="1">
-        <v>8.9961689496947</v>
+        <v>-0.36259435057191</v>
       </c>
       <c r="K89">
-        <v>1.15</v>
+        <v>0.56</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>924082.48</v>
+        <v>995840.0</v>
       </c>
       <c r="N89" s="1">
-        <v>935773.44</v>
+        <v>1001466.71</v>
       </c>
       <c r="O89" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>600000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.095</v>
+        <v>97.747</v>
       </c>
       <c r="E90" s="1">
-        <v>100.375</v>
+        <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>602250.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-1680.0</v>
+        <v>-23148.03</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.27895392278954</v>
+        <v>-1.4925222719394</v>
       </c>
       <c r="K90">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.01</v>
+      </c>
+      <c r="L90">
+        <v>123.11</v>
       </c>
       <c r="M90" s="1">
-        <v>600570.0</v>
+        <v>1527785.61</v>
       </c>
       <c r="N90" s="1">
-        <v>608725.48</v>
+        <v>1527908.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="C91" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.771</v>
+        <v>98.693</v>
       </c>
       <c r="E91" s="1">
-        <v>92.081555</v>
+        <v>99.517</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>736652.44</v>
+        <v>696619.0</v>
       </c>
       <c r="I91" s="1">
-        <v>45515.56</v>
+        <v>-5768.0</v>
       </c>
       <c r="J91" s="1">
-        <v>6.1787021298674</v>
+        <v>-0.82799923631138</v>
       </c>
       <c r="K91">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>3.05</v>
+      </c>
+      <c r="L91" t="s">
+        <v>288</v>
       </c>
       <c r="M91" s="1">
-        <v>782168.0</v>
+        <v>690851.0</v>
       </c>
       <c r="N91" s="1">
-        <v>783088.55</v>
+        <v>712210.59</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="B92" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C92" s="1">
-        <v>600000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.08</v>
+        <v>90.553</v>
       </c>
       <c r="E92" s="1">
-        <v>99.329</v>
+        <v>83.44605217</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>595974.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I92" s="1">
-        <v>16506.0</v>
+        <v>72206.59</v>
       </c>
       <c r="J92" s="1">
-        <v>2.7695839080228</v>
+        <v>8.5168173331469</v>
       </c>
       <c r="K92">
-        <v>1.1</v>
+        <v>1.28</v>
       </c>
       <c r="L92" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="M92" s="1">
-        <v>612480.0</v>
+        <v>920018.48</v>
       </c>
       <c r="N92" s="1">
-        <v>619104.66</v>
+        <v>933014.23</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B93" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C93" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.822</v>
+        <v>100.042</v>
       </c>
       <c r="E93" s="1">
-        <v>100.231</v>
+        <v>100.375</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>902079.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-12681.0</v>
+        <v>-1998.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.405752711237</v>
+        <v>-0.33175591531756</v>
       </c>
       <c r="K93">
-        <v>0.91</v>
+        <v>1.59</v>
       </c>
       <c r="L93" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="M93" s="1">
-        <v>889398.0</v>
+        <v>600252.0</v>
       </c>
       <c r="N93" s="1">
-        <v>897627.45</v>
+        <v>609794.47</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B94" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="C94" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.329</v>
+        <v>97.589</v>
       </c>
       <c r="E94" s="1">
-        <v>100.33</v>
+        <v>92.081555</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1203960.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I94" s="1">
-        <v>-24012.0</v>
+        <v>44059.56</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.9944184192166</v>
+        <v>5.9810512539672</v>
       </c>
       <c r="K94">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="L94" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="M94" s="1">
-        <v>1179948.0</v>
+        <v>780712.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1184484.99</v>
+        <v>782591.45</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="B95" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.784</v>
+        <v>101.572</v>
       </c>
       <c r="E95" s="1">
-        <v>99.651</v>
+        <v>99.329</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>797208.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I95" s="1">
-        <v>9064.0</v>
+        <v>13458.0</v>
       </c>
       <c r="J95" s="1">
-        <v>1.1369680183842</v>
+        <v>2.2581522012705</v>
       </c>
       <c r="K95">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>304.11</v>
+        <v>1.37</v>
+      </c>
+      <c r="L95" t="s">
+        <v>300</v>
       </c>
       <c r="M95" s="1">
-        <v>806272.0</v>
+        <v>609432.0</v>
       </c>
       <c r="N95" s="1">
-        <v>806576.11</v>
+        <v>617649.12</v>
       </c>
       <c r="O95" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B96" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.974</v>
+        <v>100.135</v>
       </c>
       <c r="E96" s="1">
-        <v>100.539</v>
+        <v>100.30333333</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>603234.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2610.0</v>
+        <v>-2525.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.43266791991168</v>
+        <v>-0.16782426639194</v>
       </c>
       <c r="K96">
-        <v>2.28</v>
+        <v>0.35</v>
       </c>
       <c r="L96" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="M96" s="1">
-        <v>605844.0</v>
+        <v>1502025.0</v>
       </c>
       <c r="N96" s="1">
-        <v>619520.71</v>
+        <v>1507234.51</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="C97" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.968</v>
+        <v>98.202</v>
       </c>
       <c r="E97" s="1">
-        <v>99.766</v>
+        <v>100.231</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>598596.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-10788.0</v>
+        <v>-18261.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8022171882204</v>
+        <v>-2.0243238119943</v>
       </c>
       <c r="K97">
-        <v>2.6</v>
+        <v>0.25</v>
       </c>
       <c r="L97" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="M97" s="1">
-        <v>587808.0</v>
+        <v>883818.0</v>
       </c>
       <c r="N97" s="1">
-        <v>603387.45</v>
+        <v>886037.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="B98" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="C98" s="1">
-        <v>593000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.39</v>
+        <v>97.732</v>
       </c>
       <c r="E98" s="1">
-        <v>99.945</v>
+        <v>100.33</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>592673.85</v>
+        <v>1203960.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-9221.15</v>
+        <v>-31176.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.5558557206464</v>
+        <v>-2.5894547991628</v>
       </c>
       <c r="K98">
-        <v>1.21</v>
+        <v>0.58</v>
       </c>
       <c r="L98" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="M98" s="1">
-        <v>583452.7</v>
+        <v>1172784.0</v>
       </c>
       <c r="N98" s="1">
-        <v>590637.91</v>
+        <v>1179786.74</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C99" s="1">
-        <v>915000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.876</v>
+        <v>100.854</v>
       </c>
       <c r="E99" s="1">
-        <v>99.90538798</v>
+        <v>99.651</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>914134.3</v>
+        <v>797208.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-9418.9</v>
+        <v>9624.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.0303628252435</v>
+        <v>1.2072131739772</v>
       </c>
       <c r="K99">
-        <v>1.03</v>
+        <v>0.35</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="M99" s="1">
-        <v>904715.4</v>
+        <v>806832.0</v>
       </c>
       <c r="N99" s="1">
-        <v>914159.95</v>
+        <v>809670.36</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="C100" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>82.336</v>
+        <v>101.136</v>
       </c>
       <c r="E100" s="1">
-        <v>81.75</v>
+        <v>100.539</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>163500.0</v>
+        <v>603234.0</v>
       </c>
       <c r="I100" s="1">
-        <v>1172.0</v>
+        <v>3582.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.71681957186544</v>
+        <v>0.59379942112016</v>
       </c>
       <c r="K100">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>312.33</v>
+        <v>2.55</v>
+      </c>
+      <c r="L100" t="s">
+        <v>315</v>
       </c>
       <c r="M100" s="1">
-        <v>164672.0</v>
+        <v>606816.0</v>
       </c>
       <c r="N100" s="1">
-        <v>164984.33</v>
+        <v>622136.55</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.32</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C101" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.117</v>
+        <v>98.257</v>
       </c>
       <c r="E101" s="1">
-        <v>100.118</v>
+        <v>99.766</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>901062.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-9009.0</v>
+        <v>-9054.0</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.99982021214966</v>
+        <v>-1.5125393420604</v>
       </c>
       <c r="K101">
-        <v>1.76</v>
+        <v>2.89</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="M101" s="1">
-        <v>892053.0</v>
+        <v>589542.0</v>
       </c>
       <c r="N101" s="1">
-        <v>907861.56</v>
+        <v>606868.03</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C102" s="1">
-        <v>400000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>92.352</v>
+        <v>97.759</v>
       </c>
       <c r="E102" s="1">
-        <v>99.271</v>
+        <v>99.945</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>397084.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-27676.0</v>
+        <v>-12962.98</v>
       </c>
       <c r="J102" s="1">
-        <v>-6.9698099142751</v>
+        <v>-2.1872029616289</v>
       </c>
       <c r="K102">
-        <v>0.93</v>
+        <v>1.45</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="M102" s="1">
-        <v>369408.0</v>
+        <v>579710.87</v>
       </c>
       <c r="N102" s="1">
-        <v>373128.55</v>
+        <v>588321.72</v>
       </c>
       <c r="O102" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="C103" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>101.183</v>
+        <v>98.065</v>
       </c>
       <c r="E103" s="1">
-        <v>99.942</v>
+        <v>98.71</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1099362.0</v>
+        <v>987100.0</v>
       </c>
       <c r="I103" s="1">
-        <v>13651.0</v>
+        <v>-6450.0</v>
       </c>
       <c r="J103" s="1">
-        <v>1.2417201977147</v>
+        <v>-0.65342923715936</v>
       </c>
       <c r="K103">
-        <v>0.18</v>
+        <v>0.93</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="M103" s="1">
-        <v>1113013.0</v>
+        <v>980650.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1114979.44</v>
+        <v>989965.07</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C104" s="1">
-        <v>900000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>94.185</v>
+        <v>98.364</v>
       </c>
       <c r="E104" s="1">
-        <v>94.62629</v>
+        <v>99.90538798</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>851636.61</v>
+        <v>914134.3</v>
       </c>
       <c r="I104" s="1">
-        <v>-3971.61</v>
+        <v>-14103.7</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.4663503134277</v>
+        <v>-1.5428476975429</v>
       </c>
       <c r="K104">
-        <v>0.37</v>
+        <v>1.22</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="M104" s="1">
-        <v>847665.0</v>
+        <v>900030.6</v>
       </c>
       <c r="N104" s="1">
-        <v>850993.77</v>
+        <v>911198.61</v>
       </c>
       <c r="O104" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C105" s="1">
-        <v>1500000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.155</v>
+        <v>99.798</v>
       </c>
       <c r="E105" s="1">
-        <v>101.3728</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1520592.0</v>
+        <v>677000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3267.0</v>
+        <v>-1367.54</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.2148505318981</v>
+        <v>-0.202</v>
       </c>
       <c r="K105">
-        <v>3.39</v>
+        <v>0.26</v>
       </c>
       <c r="L105" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="M105" s="1">
-        <v>1517325.0</v>
+        <v>675632.46</v>
       </c>
       <c r="N105" s="1">
-        <v>1568124.66</v>
+        <v>677419.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.82</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C106" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.369</v>
+        <v>88.457</v>
       </c>
       <c r="E106" s="1">
-        <v>99.81333333</v>
+        <v>88.81</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>898320.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-12999.0</v>
+        <v>-1765.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.4470344643334</v>
+        <v>-0.39747776151334</v>
       </c>
       <c r="K106">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.12</v>
+      </c>
+      <c r="L106">
+        <v>608.22</v>
       </c>
       <c r="M106" s="1">
-        <v>885321.0</v>
+        <v>442285.0</v>
       </c>
       <c r="N106" s="1">
-        <v>900670.32</v>
+        <v>442893.22</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.22</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C107" s="1">
-        <v>2900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>93.43</v>
+        <v>91.913</v>
       </c>
       <c r="E107" s="1">
-        <v>93.09788345</v>
+        <v>99.271</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2699838.62</v>
+        <v>397084.0</v>
       </c>
       <c r="I107" s="1">
-        <v>9631.38</v>
+        <v>-29432.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.35673910020592</v>
+        <v>-7.4120337258615</v>
       </c>
       <c r="K107">
-        <v>0.35</v>
+        <v>1.05</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="M107" s="1">
-        <v>2709470.0</v>
+        <v>367652.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2719620.0</v>
+        <v>371852.0</v>
       </c>
       <c r="O107" s="1">
-        <v>1.41</v>
+        <v>0.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C108" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.126</v>
+        <v>100.893</v>
       </c>
       <c r="E108" s="1">
-        <v>98.642</v>
+        <v>99.942</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1085062.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-16676.0</v>
+        <v>10461.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-1.5368707041625</v>
+        <v>0.95155190010206</v>
       </c>
       <c r="K108">
-        <v>3.99</v>
+        <v>0.43</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="M108" s="1">
-        <v>1068386.0</v>
+        <v>1109823.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1112291.82</v>
+        <v>1114520.6</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C109" s="1">
-        <v>768000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.106</v>
+        <v>93.994</v>
       </c>
       <c r="E109" s="1">
-        <v>99.628</v>
+        <v>94.62629</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>765143.04</v>
+        <v>851636.61</v>
       </c>
       <c r="I109" s="1">
-        <v>-11688.96</v>
+        <v>-5690.61</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.5276829806882</v>
+        <v>-0.66819696724874</v>
       </c>
       <c r="K109">
-        <v>1.79</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="M109" s="1">
-        <v>753454.08</v>
+        <v>845946.0</v>
       </c>
       <c r="N109" s="1">
-        <v>767199.18</v>
+        <v>849660.04</v>
       </c>
       <c r="O109" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C110" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.539</v>
+        <v>100.978</v>
       </c>
       <c r="E110" s="1">
-        <v>99.736</v>
+        <v>101.3728</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>598416.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-7182.0</v>
+        <v>-5922.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.200168444694</v>
+        <v>-0.38945358123678</v>
       </c>
       <c r="K110">
-        <v>1.64</v>
+        <v>3.65</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="M110" s="1">
-        <v>591234.0</v>
+        <v>1514670.0</v>
       </c>
       <c r="N110" s="1">
-        <v>601097.01</v>
+        <v>1569450.82</v>
       </c>
       <c r="O110" s="1">
-        <v>0.31</v>
+        <v>0.8</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="C111" s="1">
-        <v>469000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.443</v>
+        <v>97.508</v>
       </c>
       <c r="E111" s="1">
-        <v>99.594</v>
+        <v>98.42482759</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>467095.86</v>
+        <v>2854320.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-5398.19</v>
+        <v>-26588.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.1556921099665</v>
+        <v>-0.93150032231845</v>
       </c>
       <c r="K111">
-        <v>2.91</v>
+        <v>1.96</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="M111" s="1">
-        <v>461697.67</v>
+        <v>2827732.0</v>
       </c>
       <c r="N111" s="1">
-        <v>475358.1</v>
+        <v>2884639.53</v>
       </c>
       <c r="O111" s="1">
-        <v>0.25</v>
+        <v>1.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="C112" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.241</v>
+        <v>95.975</v>
       </c>
       <c r="E112" s="1">
-        <v>93.6</v>
+        <v>98.642</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>936000.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I112" s="1">
-        <v>16410.0</v>
+        <v>-26670.0</v>
       </c>
       <c r="J112" s="1">
-        <v>1.7532051282051</v>
+        <v>-2.703716469658</v>
       </c>
       <c r="K112">
-        <v>0.81</v>
+        <v>4.29</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="M112" s="1">
-        <v>952410.0</v>
+        <v>959750.0</v>
       </c>
       <c r="N112" s="1">
-        <v>960468.22</v>
+        <v>1002660.96</v>
       </c>
       <c r="O112" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="C113" s="1">
-        <v>1700000.0</v>
+        <v>768000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.491</v>
+        <v>97.725</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>99.628</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1700000.0</v>
+        <v>765143.04</v>
       </c>
       <c r="I113" s="1">
-        <v>-25653.0</v>
+        <v>-14615.04</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.509</v>
+        <v>-1.9101055928052</v>
       </c>
       <c r="K113">
-        <v>2.58</v>
+        <v>2.01</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="M113" s="1">
-        <v>1674347.0</v>
+        <v>750528.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1718203.51</v>
+        <v>765982.68</v>
       </c>
       <c r="O113" s="1">
-        <v>0.89</v>
+        <v>0.39</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="C114" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.619</v>
+        <v>98.132</v>
       </c>
       <c r="E114" s="1">
-        <v>103.012</v>
+        <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>927108.0</v>
+        <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-12537.0</v>
+        <v>-9624.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.3522696384887</v>
+        <v>-1.6082457688297</v>
       </c>
       <c r="K114">
-        <v>2.76</v>
+        <v>1.92</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="M114" s="1">
-        <v>914571.0</v>
+        <v>588792.0</v>
       </c>
       <c r="N114" s="1">
-        <v>939407.3</v>
+        <v>600298.85</v>
       </c>
       <c r="O114" s="1">
-        <v>0.49</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="C115" s="1">
-        <v>1209000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.092</v>
+        <v>98.842</v>
       </c>
       <c r="E115" s="1">
-        <v>99.849</v>
+        <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1207174.41</v>
+        <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>15027.87</v>
+        <v>-4912.8</v>
       </c>
       <c r="J115" s="1">
-        <v>1.2448797684504</v>
+        <v>-0.55536551502103</v>
       </c>
       <c r="K115">
-        <v>2.28</v>
+        <v>0.16</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="M115" s="1">
-        <v>1222202.28</v>
+        <v>879693.8</v>
       </c>
       <c r="N115" s="1">
-        <v>1249747.61</v>
+        <v>881156.81</v>
       </c>
       <c r="O115" s="1">
-        <v>0.65</v>
+        <v>0.45</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C116" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.791</v>
+        <v>95.011</v>
       </c>
       <c r="E116" s="1">
-        <v>99.58877778</v>
+        <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>896299.0</v>
+        <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>1820.0</v>
+        <v>14110.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.20305723871164</v>
+        <v>1.5074786324786</v>
       </c>
       <c r="K116">
-        <v>0.19</v>
+        <v>0.92</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="M116" s="1">
-        <v>898119.0</v>
+        <v>950110.0</v>
       </c>
       <c r="N116" s="1">
-        <v>899845.03</v>
+        <v>959281.23</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="C117" s="1">
-        <v>700000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.002</v>
+        <v>97.995</v>
       </c>
       <c r="E117" s="1">
-        <v>100.242</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>701694.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1680.0</v>
+        <v>-34085.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.23942060214281</v>
+        <v>-2.005</v>
       </c>
       <c r="K117">
-        <v>4.46</v>
+        <v>2.85</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="M117" s="1">
-        <v>700014.0</v>
+        <v>1665915.0</v>
       </c>
       <c r="N117" s="1">
-        <v>731255.1</v>
+        <v>1714283.49</v>
       </c>
       <c r="O117" s="1">
-        <v>0.38</v>
+        <v>0.87</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="C118" s="1">
-        <v>775000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>96.369</v>
+        <v>100.999</v>
       </c>
       <c r="E118" s="1">
-        <v>98.42664516</v>
+        <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>762806.5</v>
+        <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-15946.75</v>
+        <v>-18117.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.0905367219603</v>
+        <v>-1.9541412650953</v>
       </c>
       <c r="K118">
-        <v>1.11</v>
+        <v>3.05</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="M118" s="1">
-        <v>746859.75</v>
+        <v>908991.0</v>
       </c>
       <c r="N118" s="1">
-        <v>755485.61</v>
+        <v>936447.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="C119" s="1">
-        <v>1658000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.463</v>
+        <v>100.314</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1658000.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>-25483.46</v>
+        <v>5621.85</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.537</v>
+        <v>0.46570321184989</v>
       </c>
       <c r="K119">
-        <v>0.52</v>
+        <v>2.54</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="M119" s="1">
-        <v>1632516.54</v>
+        <v>1212796.26</v>
       </c>
       <c r="N119" s="1">
-        <v>1641206.1</v>
+        <v>1243529.7</v>
       </c>
       <c r="O119" s="1">
-        <v>0.85</v>
+        <v>0.63</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="C120" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.56</v>
+        <v>99.062</v>
       </c>
       <c r="E120" s="1">
-        <v>102.806722</v>
+        <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1028067.22</v>
+        <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>7532.78</v>
+        <v>-4741.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.73271278895557</v>
+        <v>-0.52895294985267</v>
       </c>
       <c r="K120">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>390.41</v>
+        <v>0.43</v>
+      </c>
+      <c r="L120" t="s">
+        <v>374</v>
       </c>
       <c r="M120" s="1">
-        <v>1035600.0</v>
+        <v>891558.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1035990.41</v>
+        <v>895441.56</v>
       </c>
       <c r="O120" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.52</v>
+        <v>100.294</v>
       </c>
       <c r="E121" s="1">
-        <v>105.93</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>847440.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-11280.0</v>
+        <v>364.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3310676862079</v>
+        <v>0.05187446379761</v>
       </c>
       <c r="K121">
-        <v>0.58</v>
+        <v>0.27</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>836160.0</v>
+        <v>702058.0</v>
       </c>
       <c r="N121" s="1">
-        <v>840817.53</v>
+        <v>703956.63</v>
       </c>
       <c r="O121" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>1200000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.826</v>
+        <v>95.828</v>
       </c>
       <c r="E122" s="1">
-        <v>99.07293333</v>
+        <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1188875.2</v>
+        <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>9036.8</v>
+        <v>-20139.5</v>
       </c>
       <c r="J122" s="1">
-        <v>0.76011342485738</v>
+        <v>-2.6401846339799</v>
       </c>
       <c r="K122">
-        <v>2.22</v>
+        <v>1.33</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>1197912.0</v>
+        <v>742667.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1224538.03</v>
+        <v>752951.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>800000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>84.237</v>
+        <v>97.984</v>
       </c>
       <c r="E123" s="1">
-        <v>85.38325</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>683066.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-9170.0</v>
+        <v>-33425.28</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.3424764224833</v>
+        <v>-2.016</v>
       </c>
       <c r="K123">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>673896.0</v>
+        <v>1624574.72</v>
       </c>
       <c r="N123" s="1">
-        <v>676331.62</v>
+        <v>1636825.57</v>
       </c>
       <c r="O123" s="1">
-        <v>0.35</v>
+        <v>0.83</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.224</v>
+        <v>102.975</v>
       </c>
       <c r="E124" s="1">
-        <v>95.972</v>
+        <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>479860.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>6260.0</v>
+        <v>1682.78</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3045471595882</v>
+        <v>0.16368384938876</v>
       </c>
       <c r="K124">
-        <v>0.54</v>
+        <v>0.36</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>245</v>
       </c>
       <c r="M124" s="1">
-        <v>486120.0</v>
+        <v>1029750.0</v>
       </c>
       <c r="N124" s="1">
-        <v>488801.51</v>
+        <v>1033393.84</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="C125" s="1">
-        <v>456000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.793</v>
+        <v>103.933</v>
       </c>
       <c r="E125" s="1">
-        <v>99.609</v>
+        <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>454217.04</v>
+        <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>5399.04</v>
+        <v>-15976.0</v>
       </c>
       <c r="J125" s="1">
-        <v>1.1886476121636</v>
+        <v>-1.88520721231</v>
       </c>
       <c r="K125">
-        <v>3.79</v>
+        <v>1.01</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="M125" s="1">
-        <v>459616.08</v>
+        <v>831464.0</v>
       </c>
       <c r="N125" s="1">
-        <v>476906.6</v>
+        <v>839546.19</v>
       </c>
       <c r="O125" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C126" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>101.769</v>
+        <v>99.689</v>
       </c>
       <c r="E126" s="1">
-        <v>102.847</v>
+        <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>719929.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>-7546.0</v>
+        <v>7392.8</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.0481589156709</v>
+        <v>0.62183145884446</v>
       </c>
       <c r="K126">
-        <v>3.62</v>
+        <v>2.48</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M126" s="1">
-        <v>712383.0</v>
+        <v>1196268.0</v>
       </c>
       <c r="N126" s="1">
-        <v>737724.44</v>
+        <v>1226078.96</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C127" s="1">
-        <v>1178000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>103.693</v>
+        <v>83.661</v>
       </c>
       <c r="E127" s="1">
-        <v>101.91549321</v>
+        <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1200564.51</v>
+        <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>20939.03</v>
+        <v>-13778.0</v>
       </c>
       <c r="J127" s="1">
-        <v>1.7440986990362</v>
+        <v>-2.0170818046865</v>
       </c>
       <c r="K127">
-        <v>2.35</v>
+        <v>0.36</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M127" s="1">
-        <v>1221503.54</v>
+        <v>669288.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1249223.43</v>
+        <v>672203.07</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.34</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C128" s="1">
-        <v>1500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.385</v>
+        <v>97.327</v>
       </c>
       <c r="E128" s="1">
-        <v>99.423</v>
+        <v>95.972</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1491345.0</v>
+        <v>479860.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-15570.0</v>
+        <v>6775.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.0440240185872</v>
+        <v>1.4118701287876</v>
       </c>
       <c r="K128">
-        <v>0.36</v>
+        <v>0.59</v>
       </c>
       <c r="L128" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="M128" s="1">
-        <v>1475775.0</v>
+        <v>486635.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1481199.66</v>
+        <v>489573.36</v>
       </c>
       <c r="O128" s="1">
-        <v>0.77</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.185</v>
+        <v>85.59</v>
       </c>
       <c r="E129" s="1">
-        <v>99.68483</v>
+        <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>996848.3</v>
+        <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-14998.3</v>
+        <v>-1835.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-1.5045719594446</v>
+        <v>-0.42695766487895</v>
       </c>
       <c r="K129">
-        <v>1.49</v>
+        <v>0.66</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>981850.0</v>
+        <v>427950.0</v>
       </c>
       <c r="N129" s="1">
-        <v>996747.26</v>
+        <v>431227.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
-        <v>916000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.179</v>
+        <v>100.152</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>916000.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>10799.64</v>
+        <v>2476.08</v>
       </c>
       <c r="J130" s="1">
-        <v>1.179</v>
+        <v>0.54513146402434</v>
       </c>
       <c r="K130">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.07</v>
+      </c>
+      <c r="L130">
+        <v>299.84</v>
       </c>
       <c r="M130" s="1">
-        <v>926799.64</v>
+        <v>456693.12</v>
       </c>
       <c r="N130" s="1">
-        <v>929765.97</v>
+        <v>456992.96</v>
       </c>
       <c r="O130" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C131" s="1">
-        <v>2400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.357</v>
+        <v>100.882</v>
       </c>
       <c r="E131" s="1">
-        <v>99.779</v>
+        <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2394696.0</v>
+        <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-34128.0</v>
+        <v>-13755.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4251495805731</v>
+        <v>-1.9106050735559</v>
       </c>
       <c r="K131">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.01</v>
+      </c>
+      <c r="L131">
+        <v>74.32</v>
       </c>
       <c r="M131" s="1">
-        <v>2360568.0</v>
+        <v>706174.0</v>
       </c>
       <c r="N131" s="1">
-        <v>2374129.64</v>
+        <v>706248.32</v>
       </c>
       <c r="O131" s="1">
-        <v>1.23</v>
+        <v>0.36</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C132" s="1">
-        <v>1559000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.093</v>
+        <v>102.855</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1559000.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>-29730.13</v>
+        <v>11067.39</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.907</v>
+        <v>0.92184883925979</v>
       </c>
       <c r="K132">
-        <v>0.55</v>
+        <v>2.64</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="M132" s="1">
-        <v>1529269.87</v>
+        <v>1211631.9</v>
       </c>
       <c r="N132" s="1">
-        <v>1537907.58</v>
+        <v>1242765.57</v>
       </c>
       <c r="O132" s="1">
-        <v>0.8</v>
+        <v>0.63</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="C133" s="1">
-        <v>2500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.548</v>
+        <v>97.619</v>
       </c>
       <c r="E133" s="1">
-        <v>102.33536</v>
+        <v>99.423</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>2558384.0</v>
+        <v>1491345.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-44684.0</v>
+        <v>-27060.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.7465712731162</v>
+        <v>-1.8144694889512</v>
       </c>
       <c r="K133">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="M133" s="1">
-        <v>2513700.0</v>
+        <v>1464285.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2521826.71</v>
+        <v>1472791.85</v>
       </c>
       <c r="O133" s="1">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="C134" s="1">
-        <v>1229000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>89.453</v>
+        <v>97.469</v>
       </c>
       <c r="E134" s="1">
-        <v>85.4301904</v>
+        <v>99.68483</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1049937.04</v>
+        <v>996848.3</v>
       </c>
       <c r="I134" s="1">
-        <v>49440.33</v>
+        <v>-22158.3</v>
       </c>
       <c r="J134" s="1">
-        <v>4.7088852108694</v>
+        <v>-2.2228357113113</v>
       </c>
       <c r="K134">
-        <v>0.26</v>
+        <v>1.75</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="M134" s="1">
-        <v>1099377.37</v>
+        <v>974690.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1102571.42</v>
+        <v>992155.75</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="C135" s="1">
-        <v>451000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.319</v>
+        <v>100.226</v>
       </c>
       <c r="E135" s="1">
         <v>100.0</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>451000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I135" s="1">
-        <v>1438.69</v>
+        <v>2070.16</v>
       </c>
       <c r="J135" s="1">
-        <v>0.319</v>
+        <v>0.226</v>
       </c>
       <c r="K135">
-        <v>2.28</v>
+        <v>0.65</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="M135" s="1">
-        <v>452438.69</v>
+        <v>918070.16</v>
       </c>
       <c r="N135" s="1">
-        <v>462712.83</v>
+        <v>924002.83</v>
       </c>
       <c r="O135" s="1">
-        <v>0.24</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C136" s="1">
-        <v>2000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>93.85</v>
+        <v>98.034</v>
       </c>
       <c r="E136" s="1">
-        <v>91.6578065</v>
+        <v>99.779</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1833156.13</v>
+        <v>2394696.0</v>
       </c>
       <c r="I136" s="1">
-        <v>43843.87</v>
+        <v>-41880.0</v>
       </c>
       <c r="J136" s="1">
-        <v>2.3917149926559</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K136">
-        <v>0.29</v>
+        <v>0.82</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="M136" s="1">
-        <v>1877000.0</v>
+        <v>2352816.0</v>
       </c>
       <c r="N136" s="1">
-        <v>1882780.82</v>
+        <v>2372542.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.98</v>
+        <v>1.2</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="C137" s="1">
-        <v>1432000.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.25</v>
+        <v>98.01</v>
       </c>
       <c r="E137" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1438520.0</v>
+        <v>1559000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-2940.0</v>
+        <v>-31024.1</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.20437672051831</v>
+        <v>-1.99</v>
       </c>
       <c r="K137">
-        <v>2.15</v>
+        <v>0.77</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="M137" s="1">
-        <v>1435580.0</v>
+        <v>1527975.9</v>
       </c>
       <c r="N137" s="1">
-        <v>1466436.66</v>
+        <v>1540041.28</v>
       </c>
       <c r="O137" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C138" s="1">
-        <v>1100000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.634</v>
+        <v>99.914</v>
       </c>
       <c r="E138" s="1">
-        <v>99.40027273</v>
+        <v>102.33536</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1093403.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="I138" s="1">
-        <v>2571.0</v>
+        <v>-60534.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.23513745618038</v>
+        <v>-2.3661029775045</v>
       </c>
       <c r="K138">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="M138" s="1">
-        <v>1095974.0</v>
+        <v>2497850.0</v>
       </c>
       <c r="N138" s="1">
-        <v>1102032.8</v>
+        <v>2512748.97</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>1.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="C139" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.092</v>
+        <v>98.673</v>
       </c>
       <c r="E139" s="1">
-        <v>99.794</v>
+        <v>98.819</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>498970.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-8510.0</v>
+        <v>-876.0</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.7055133575165</v>
+        <v>-0.14774486687783</v>
       </c>
       <c r="K139">
-        <v>0.44</v>
+        <v>1.04</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="M139" s="1">
-        <v>490460.0</v>
+        <v>592038.0</v>
       </c>
       <c r="N139" s="1">
-        <v>492665.48</v>
+        <v>598266.43</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="C140" s="1">
-        <v>952000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.646</v>
+        <v>89.095</v>
       </c>
       <c r="E140" s="1">
-        <v>100.27343697</v>
+        <v>85.4301904</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>954603.12</v>
+        <v>1049937.04</v>
       </c>
       <c r="I140" s="1">
-        <v>51146.8</v>
+        <v>45040.51</v>
       </c>
       <c r="J140" s="1">
-        <v>5.3579125113272</v>
+        <v>4.2898296073067</v>
       </c>
       <c r="K140">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="M140" s="1">
-        <v>1005749.92</v>
+        <v>1094977.55</v>
       </c>
       <c r="N140" s="1">
-        <v>1012181.74</v>
+        <v>1099058.84</v>
       </c>
       <c r="O140" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="C141" s="1">
-        <v>2200000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>97.261</v>
+        <v>99.998</v>
       </c>
       <c r="E141" s="1">
-        <v>99.24563636</v>
+        <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2183404.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-43662.0</v>
+        <v>-9.02</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.9997215357304</v>
+        <v>-0.002</v>
       </c>
       <c r="K141">
-        <v>1.35</v>
+        <v>2.53</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="M141" s="1">
-        <v>2139742.0</v>
+        <v>450990.98</v>
       </c>
       <c r="N141" s="1">
-        <v>2169517.34</v>
+        <v>462386.75</v>
       </c>
       <c r="O141" s="1">
-        <v>1.13</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="C142" s="1">
-        <v>547000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.833</v>
+        <v>93.868</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>91.6578065</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>547000.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I142" s="1">
-        <v>-913.49</v>
+        <v>44203.87</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.167</v>
+        <v>2.4113532544552</v>
       </c>
       <c r="K142">
-        <v>2.8</v>
+        <v>0.32</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="M142" s="1">
-        <v>546086.51</v>
+        <v>1877360.0</v>
       </c>
       <c r="N142" s="1">
-        <v>561409.76</v>
+        <v>1883825.75</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.96</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="C143" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.349</v>
+        <v>100.028</v>
       </c>
       <c r="E143" s="1">
-        <v>101.2</v>
+        <v>100.467</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>910800.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-16659.0</v>
+        <v>-6146.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.8290513833992</v>
+        <v>-0.43695939960385</v>
       </c>
       <c r="K143">
-        <v>0.46</v>
+        <v>3.17</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="M143" s="1">
-        <v>894141.0</v>
+        <v>1400392.0</v>
       </c>
       <c r="N143" s="1">
-        <v>898246.48</v>
+        <v>1444731.73</v>
       </c>
       <c r="O143" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C144" s="1">
-        <v>2152000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>98.694</v>
+        <v>99.494</v>
       </c>
       <c r="E144" s="1">
-        <v>99.728</v>
+        <v>100.45530726</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>2146146.56</v>
+        <v>1438520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-22251.68</v>
+        <v>-13765.92</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.0368201508102</v>
+        <v>-0.95695019881545</v>
       </c>
       <c r="K144">
-        <v>0.71</v>
+        <v>2.4</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M144" s="1">
-        <v>2123894.88</v>
+        <v>1424754.08</v>
       </c>
       <c r="N144" s="1">
-        <v>2139224.2</v>
+        <v>1459117.18</v>
       </c>
       <c r="O144" s="1">
-        <v>1.11</v>
+        <v>0.74</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.13</v>
+        <v>98.962</v>
       </c>
       <c r="E145" s="1">
-        <v>102.5055</v>
+        <v>99.40027273</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>512527.5</v>
+        <v>1093403.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-6877.5</v>
+        <v>-4821.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.3418792162372</v>
+        <v>-0.44091702693334</v>
       </c>
       <c r="K145">
-        <v>1.54</v>
+        <v>0.81</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M145" s="1">
-        <v>505650.0</v>
+        <v>1088582.0</v>
       </c>
       <c r="N145" s="1">
-        <v>513346.92</v>
+        <v>1097445.8</v>
       </c>
       <c r="O145" s="1">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.666</v>
+        <v>97.426</v>
       </c>
       <c r="E146" s="1">
-        <v>103.479</v>
+        <v>99.794</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>413916.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7252.0</v>
+        <v>-11840.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.7520463089129</v>
+        <v>-2.3728881495882</v>
       </c>
       <c r="K146">
-        <v>0.44</v>
+        <v>0.68</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M146" s="1">
-        <v>406664.0</v>
+        <v>487130.0</v>
       </c>
       <c r="N146" s="1">
-        <v>408439.34</v>
+        <v>490534.11</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B147" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="C147" s="1">
-        <v>1500000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.45</v>
+        <v>104.93</v>
       </c>
       <c r="E147" s="1">
-        <v>103.12185667</v>
+        <v>100.27343697</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1546827.85</v>
+        <v>954603.12</v>
       </c>
       <c r="I147" s="1">
-        <v>19922.15</v>
+        <v>44330.48</v>
       </c>
       <c r="J147" s="1">
-        <v>1.2879358229812</v>
+        <v>4.6438649812919</v>
       </c>
       <c r="K147">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>441.78</v>
+        <v>1.11</v>
+      </c>
+      <c r="L147" t="s">
+        <v>452</v>
       </c>
       <c r="M147" s="1">
-        <v>1566750.0</v>
+        <v>998933.6</v>
       </c>
       <c r="N147" s="1">
-        <v>1567191.78</v>
+        <v>1009488.38</v>
       </c>
       <c r="O147" s="1">
-        <v>0.81</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="B148" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="C148" s="1">
-        <v>381000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.926</v>
+        <v>97.318</v>
       </c>
       <c r="E148" s="1">
-        <v>102.47</v>
+        <v>99.24563636</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>390410.7</v>
+        <v>2183404.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-9692.64</v>
+        <v>-42408.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.4826778569337</v>
+        <v>-1.9422882801351</v>
       </c>
       <c r="K148">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>41.75</v>
+        <v>1.58</v>
+      </c>
+      <c r="L148" t="s">
+        <v>455</v>
       </c>
       <c r="M148" s="1">
-        <v>380718.06</v>
+        <v>2140996.0</v>
       </c>
       <c r="N148" s="1">
-        <v>380759.81</v>
+        <v>2175668.6</v>
       </c>
       <c r="O148" s="1">
-        <v>0.2</v>
+        <v>1.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B149" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="C149" s="1">
-        <v>631000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.804</v>
+        <v>98.999</v>
       </c>
       <c r="E149" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>627352.82</v>
+        <v>547000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-10209.58</v>
+        <v>-5475.47</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.6274064090443</v>
+        <v>-1.001</v>
       </c>
       <c r="K149">
-        <v>0.42</v>
+        <v>3.05</v>
       </c>
       <c r="L149" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="M149" s="1">
-        <v>617143.24</v>
+        <v>541524.53</v>
       </c>
       <c r="N149" s="1">
-        <v>619783.93</v>
+        <v>558225.77</v>
       </c>
       <c r="O149" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="B150" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>94.374</v>
+        <v>98.83</v>
       </c>
       <c r="E150" s="1">
-        <v>99.383</v>
+        <v>101.2</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>198766.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-10018.0</v>
+        <v>-21330.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-5.0400974009639</v>
+        <v>-2.3418972332016</v>
       </c>
       <c r="K150">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>389.04</v>
+        <v>0.71</v>
+      </c>
+      <c r="L150" t="s">
+        <v>461</v>
       </c>
       <c r="M150" s="1">
-        <v>188748.0</v>
+        <v>889470.0</v>
       </c>
       <c r="N150" s="1">
-        <v>189137.04</v>
+        <v>895856.3</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="B151" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C151" s="1">
-        <v>638000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.447</v>
+        <v>98.13</v>
       </c>
       <c r="E151" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>638000.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="I151" s="1">
-        <v>2851.86</v>
+        <v>-34388.96</v>
       </c>
       <c r="J151" s="1">
-        <v>0.447</v>
+        <v>-1.6023584148885</v>
       </c>
       <c r="K151">
-        <v>3.84</v>
+        <v>0.93</v>
       </c>
       <c r="L151" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="M151" s="1">
-        <v>640851.86</v>
+        <v>2111757.6</v>
       </c>
       <c r="N151" s="1">
-        <v>665323.09</v>
+        <v>2131877.33</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>1.08</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B152" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C152" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>88.78</v>
+        <v>100.554</v>
       </c>
       <c r="E152" s="1">
-        <v>88.621</v>
+        <v>102.5055</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>531726.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I152" s="1">
-        <v>954.0</v>
+        <v>-9757.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0.17941571410839</v>
+        <v>-1.9038002838872</v>
       </c>
       <c r="K152">
-        <v>1.37</v>
+        <v>1.79</v>
       </c>
       <c r="L152" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="M152" s="1">
-        <v>532680.0</v>
+        <v>502770.0</v>
       </c>
       <c r="N152" s="1">
-        <v>540880.68</v>
+        <v>511708.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="B153" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="C153" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>74.374</v>
+        <v>104.262</v>
       </c>
       <c r="E153" s="1">
-        <v>74.33222222</v>
+        <v>103.12185667</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>668990.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I153" s="1">
-        <v>376.0</v>
+        <v>17102.15</v>
       </c>
       <c r="J153" s="1">
-        <v>0.056204128611788</v>
+        <v>1.1056272357651</v>
       </c>
       <c r="K153">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="L153" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="M153" s="1">
-        <v>669366.0</v>
+        <v>1563930.0</v>
       </c>
       <c r="N153" s="1">
-        <v>672213.95</v>
+        <v>1569894.04</v>
       </c>
       <c r="O153" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="B154" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="C154" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.84</v>
+        <v>101.383</v>
       </c>
       <c r="E154" s="1">
-        <v>99.985</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>899865.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-19305.0</v>
+        <v>-8384.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.1453217982697</v>
+        <v>-2.0255317504035</v>
       </c>
       <c r="K154">
-        <v>2.88</v>
+        <v>0.75</v>
       </c>
       <c r="L154" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="M154" s="1">
-        <v>880560.0</v>
+        <v>405532.0</v>
       </c>
       <c r="N154" s="1">
-        <v>906524.38</v>
+        <v>408540.22</v>
       </c>
       <c r="O154" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B155" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C155" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.929</v>
+        <v>96.738</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>700000.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I155" s="1">
-        <v>6503.0</v>
+        <v>-3132.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.929</v>
+        <v>-0.53670573719926</v>
       </c>
       <c r="K155">
-        <v>2.42</v>
+        <v>0.44</v>
       </c>
       <c r="L155" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="M155" s="1">
-        <v>706503.0</v>
+        <v>580428.0</v>
       </c>
       <c r="N155" s="1">
-        <v>723420.14</v>
+        <v>583078.68</v>
       </c>
       <c r="O155" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B156" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C156" s="1">
-        <v>800000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.875</v>
+        <v>99.144</v>
       </c>
       <c r="E156" s="1">
-        <v>99.6055</v>
+        <v>102.47</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>796844.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I156" s="1">
-        <v>-5844.0</v>
+        <v>-12672.06</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.73339323631727</v>
+        <v>-3.2458280472333</v>
       </c>
       <c r="K156">
-        <v>0.97</v>
+        <v>0.28</v>
       </c>
       <c r="L156" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="M156" s="1">
-        <v>791000.0</v>
+        <v>377738.64</v>
       </c>
       <c r="N156" s="1">
-        <v>798726.03</v>
+        <v>378824.23</v>
       </c>
       <c r="O156" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>95.405</v>
+        <v>99.911</v>
       </c>
       <c r="E157" s="1">
-        <v>99.405</v>
+        <v>99.958</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>596430.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I157" s="1">
-        <v>-24000.0</v>
+        <v>-370.36</v>
       </c>
       <c r="J157" s="1">
-        <v>-4.0239424576229</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K157">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.09</v>
+      </c>
+      <c r="L157">
+        <v>728.63</v>
       </c>
       <c r="M157" s="1">
-        <v>572430.0</v>
+        <v>787298.68</v>
       </c>
       <c r="N157" s="1">
-        <v>577016.3</v>
+        <v>788027.31</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B158" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.476</v>
+        <v>97.516</v>
       </c>
       <c r="E158" s="1">
-        <v>100.66</v>
+        <v>99.422</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>402640.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I158" s="1">
-        <v>-8736.0</v>
+        <v>-12026.86</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.1696801112656</v>
+        <v>-1.9170807265997</v>
       </c>
       <c r="K158">
-        <v>2.64</v>
+        <v>0.64</v>
       </c>
       <c r="L158" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="M158" s="1">
-        <v>393904.0</v>
+        <v>615325.96</v>
       </c>
       <c r="N158" s="1">
-        <v>404445.1</v>
+        <v>619371.28</v>
       </c>
       <c r="O158" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="B159" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="C159" s="1">
-        <v>150000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.471</v>
+        <v>100.178</v>
       </c>
       <c r="E159" s="1">
-        <v>99.237</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>148855.5</v>
+        <v>638000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-5649.0</v>
+        <v>1135.64</v>
       </c>
       <c r="J159" s="1">
-        <v>-3.7949555105455</v>
+        <v>0.178</v>
       </c>
       <c r="K159">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="L159">
-        <v>84.25</v>
+        <v>699.18</v>
       </c>
       <c r="M159" s="1">
-        <v>143206.5</v>
+        <v>639135.64</v>
       </c>
       <c r="N159" s="1">
-        <v>143290.75</v>
+        <v>639834.82</v>
       </c>
       <c r="O159" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="B160" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="C160" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>98.044</v>
+        <v>88.422</v>
       </c>
       <c r="E160" s="1">
-        <v>99.42228</v>
+        <v>88.621</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>994222.8</v>
+        <v>531726.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-13782.8</v>
+        <v>-1194.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.3862888680485</v>
+        <v>-0.22455174281491</v>
       </c>
       <c r="K160">
-        <v>0.29</v>
+        <v>1.48</v>
       </c>
       <c r="L160" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="M160" s="1">
-        <v>980440.0</v>
+        <v>530532.0</v>
       </c>
       <c r="N160" s="1">
-        <v>983306.44</v>
+        <v>539400.49</v>
       </c>
       <c r="O160" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="B161" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="C161" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.124</v>
+        <v>74.096</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>700000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-6132.0</v>
+        <v>-2126.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.876</v>
+        <v>-0.31779249316133</v>
       </c>
       <c r="K161">
-        <v>1.51</v>
+        <v>0.37</v>
       </c>
       <c r="L161" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="M161" s="1">
-        <v>693868.0</v>
+        <v>666864.0</v>
       </c>
       <c r="N161" s="1">
-        <v>704435.2</v>
+        <v>670174.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B162" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="C162" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.096</v>
+        <v>97.723</v>
       </c>
       <c r="E162" s="1">
-        <v>99.1624</v>
+        <v>99.985</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1487436.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-996.0</v>
+        <v>-20358.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.066960864198527</v>
+        <v>-2.2623393509026</v>
       </c>
       <c r="K162">
-        <v>2.98</v>
+        <v>3.12</v>
       </c>
       <c r="L162" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="M162" s="1">
-        <v>1486440.0</v>
+        <v>879507.0</v>
       </c>
       <c r="N162" s="1">
-        <v>1531131.78</v>
+        <v>907551.86</v>
       </c>
       <c r="O162" s="1">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="B163" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="C163" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.181</v>
+        <v>100.715</v>
       </c>
       <c r="E163" s="1">
         <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>816000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-14843.04</v>
+        <v>5005.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.819</v>
+        <v>0.715</v>
       </c>
       <c r="K163">
-        <v>0.57</v>
+        <v>2.68</v>
       </c>
       <c r="L163" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="M163" s="1">
-        <v>801156.96</v>
+        <v>705005.0</v>
       </c>
       <c r="N163" s="1">
-        <v>805769.8</v>
+        <v>723768.99</v>
       </c>
       <c r="O163" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="B164" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="C164" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.607</v>
+        <v>98.179</v>
       </c>
       <c r="E164" s="1">
-        <v>99.3</v>
+        <v>99.6055</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>893700.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-6237.0</v>
+        <v>-11412.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.69788519637462</v>
+        <v>-1.4321498310836</v>
       </c>
       <c r="K164">
-        <v>0.3</v>
+        <v>1.22</v>
       </c>
       <c r="L164" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="M164" s="1">
-        <v>887463.0</v>
+        <v>785432.0</v>
       </c>
       <c r="N164" s="1">
-        <v>890175.33</v>
+        <v>795212.82</v>
       </c>
       <c r="O164" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="B165" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C165" s="1">
-        <v>1222000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.742</v>
+        <v>94.985</v>
       </c>
       <c r="E165" s="1">
-        <v>99.24314075</v>
+        <v>99.405</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1212751.18</v>
+        <v>596430.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-6123.94</v>
+        <v>-26520.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.50496260906545</v>
+        <v>-4.4464564156733</v>
       </c>
       <c r="K165">
-        <v>2.11</v>
+        <v>0.97</v>
       </c>
       <c r="L165" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="M165" s="1">
-        <v>1206627.24</v>
+        <v>569910.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1232389.68</v>
+        <v>575729.18</v>
       </c>
       <c r="O165" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="B166" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="C166" s="1">
-        <v>1384000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.475</v>
+        <v>98.057</v>
       </c>
       <c r="E166" s="1">
-        <v>100.62532081</v>
+        <v>100.66</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1392654.44</v>
+        <v>402640.0</v>
       </c>
       <c r="I166" s="1">
-        <v>11759.56</v>
+        <v>-10412.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.84439898816536</v>
+        <v>-2.5859328432347</v>
       </c>
       <c r="K166">
-        <v>3.62</v>
+        <v>2.87</v>
       </c>
       <c r="L166" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="M166" s="1">
-        <v>1404414.0</v>
+        <v>392228.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1454465.51</v>
+        <v>403693.75</v>
       </c>
       <c r="O166" s="1">
-        <v>0.76</v>
+        <v>0.2</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="B167" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>99.204</v>
+        <v>100.183</v>
       </c>
       <c r="E167" s="1">
-        <v>100.23</v>
+        <v>100.05625</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200460.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I167" s="1">
-        <v>-2052.0</v>
+        <v>1267.5</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.0236456150853</v>
+        <v>0.12667874320695</v>
       </c>
       <c r="K167">
-        <v>2.33</v>
+        <v>0.22</v>
       </c>
       <c r="L167" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="M167" s="1">
-        <v>198408.0</v>
+        <v>1001830.0</v>
       </c>
       <c r="N167" s="1">
-        <v>203072.38</v>
+        <v>1003987.53</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="B168" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="C168" s="1">
-        <v>1100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.063</v>
+        <v>95.369</v>
       </c>
       <c r="E168" s="1">
-        <v>99.871</v>
+        <v>99.237</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1098581.0</v>
+        <v>148855.5</v>
       </c>
       <c r="I168" s="1">
-        <v>-8888.0</v>
+        <v>-5802.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.80904366632957</v>
+        <v>-3.8977397543255</v>
       </c>
       <c r="K168">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.09</v>
+      </c>
+      <c r="L168">
+        <v>135.62</v>
       </c>
       <c r="M168" s="1">
-        <v>1089693.0</v>
+        <v>143053.5</v>
       </c>
       <c r="N168" s="1">
-        <v>1107326.9</v>
+        <v>143189.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.58</v>
+        <v>0.07</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="B169" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C169" s="1">
-        <v>688000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.53</v>
+        <v>97.612</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>688000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>3646.4</v>
+        <v>-18102.8</v>
       </c>
       <c r="J169" s="1">
-        <v>0.53</v>
+        <v>-1.82079912068</v>
       </c>
       <c r="K169">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>222.57</v>
+        <v>0.52</v>
+      </c>
+      <c r="L169" t="s">
+        <v>190</v>
       </c>
       <c r="M169" s="1">
-        <v>691646.4</v>
+        <v>976120.0</v>
       </c>
       <c r="N169" s="1">
-        <v>691868.97</v>
+        <v>981298.08</v>
       </c>
       <c r="O169" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="B170" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="C170" s="1">
-        <v>809000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.956</v>
+        <v>98.503</v>
       </c>
       <c r="E170" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>806136.14</v>
+        <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>2507.9</v>
+        <v>-10479.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.31110129859703</v>
+        <v>-1.497</v>
       </c>
       <c r="K170">
-        <v>0.32</v>
+        <v>1.77</v>
       </c>
       <c r="L170" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="M170" s="1">
-        <v>808644.04</v>
+        <v>689521.0</v>
       </c>
       <c r="N170" s="1">
-        <v>811204.03</v>
+        <v>701897.65</v>
       </c>
       <c r="O170" s="1">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="B171" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="C171" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.421</v>
+        <v>98.8</v>
       </c>
       <c r="E171" s="1">
-        <v>99.471</v>
+        <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>795768.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>7600.0</v>
+        <v>-5436.0</v>
       </c>
       <c r="J171" s="1">
-        <v>0.95505222627701</v>
+        <v>-0.36546110219196</v>
       </c>
       <c r="K171">
-        <v>3.99</v>
+        <v>3.24</v>
       </c>
       <c r="L171" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="M171" s="1">
-        <v>803368.0</v>
+        <v>1482000.0</v>
       </c>
       <c r="N171" s="1">
-        <v>835280.33</v>
+        <v>1530544.52</v>
       </c>
       <c r="O171" s="1">
-        <v>0.43</v>
+        <v>0.78</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="B172" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="C172" s="1">
-        <v>741000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.425</v>
+        <v>97.757</v>
       </c>
       <c r="E172" s="1">
-        <v>98.46009582</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>729589.31</v>
+        <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>7149.94</v>
+        <v>-18302.88</v>
       </c>
       <c r="J172" s="1">
-        <v>0.9799951701595</v>
+        <v>-2.243</v>
       </c>
       <c r="K172">
-        <v>3.02</v>
+        <v>0.83</v>
       </c>
       <c r="L172" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="M172" s="1">
-        <v>736739.25</v>
+        <v>797697.12</v>
       </c>
       <c r="N172" s="1">
-        <v>759121.51</v>
+        <v>804445.53</v>
       </c>
       <c r="O172" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="B173" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="C173" s="1">
-        <v>900000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.231</v>
+        <v>98.176</v>
       </c>
       <c r="E173" s="1">
-        <v>98.41</v>
+        <v>99.24314075</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>885690.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I173" s="1">
-        <v>-10611.0</v>
+        <v>-13040.46</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.1980489787623</v>
+        <v>-1.0752791021815</v>
       </c>
       <c r="K173">
-        <v>0.49</v>
+        <v>2.34</v>
       </c>
       <c r="L173" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="M173" s="1">
-        <v>875079.0</v>
+        <v>1199710.72</v>
       </c>
       <c r="N173" s="1">
-        <v>879489.62</v>
+        <v>1228297.99</v>
       </c>
       <c r="O173" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="B174" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="C174" s="1">
-        <v>1300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.143</v>
+        <v>99.84</v>
       </c>
       <c r="E174" s="1">
-        <v>100.51323077</v>
+        <v>99.897</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1306672.0</v>
+        <v>399588.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-17813.0</v>
+        <v>-228.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.363234231697</v>
+        <v>-0.05705877053365</v>
       </c>
       <c r="K174">
-        <v>3.02</v>
+        <v>0.25</v>
       </c>
       <c r="L174" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="M174" s="1">
-        <v>1288859.0</v>
+        <v>399360.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1328166.19</v>
+        <v>400379.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B175" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>88.661</v>
+        <v>101.17</v>
       </c>
       <c r="E175" s="1">
-        <v>85.25</v>
+        <v>100.62532081</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>426250.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I175" s="1">
-        <v>17055.0</v>
+        <v>7538.36</v>
       </c>
       <c r="J175" s="1">
-        <v>4.0011730205279</v>
+        <v>0.54129436445124</v>
       </c>
       <c r="K175">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>287.67</v>
+        <v>0.12</v>
+      </c>
+      <c r="L175" t="s">
+        <v>531</v>
       </c>
       <c r="M175" s="1">
-        <v>443305.0</v>
+        <v>1400192.8</v>
       </c>
       <c r="N175" s="1">
-        <v>443592.67</v>
+        <v>1401899.1</v>
       </c>
       <c r="O175" s="1">
-        <v>0.23</v>
+        <v>0.71</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B176" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C176" s="1">
-        <v>610000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>101.335</v>
+        <v>98.431</v>
       </c>
       <c r="E176" s="1">
-        <v>99.18943934</v>
+        <v>100.23</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>605055.58</v>
+        <v>200460.0</v>
       </c>
       <c r="I176" s="1">
-        <v>13087.92</v>
+        <v>-3598.0</v>
       </c>
       <c r="J176" s="1">
-        <v>2.1630938433788</v>
+        <v>-1.7948717948718</v>
       </c>
       <c r="K176">
-        <v>1.53</v>
+        <v>2.59</v>
       </c>
       <c r="L176" t="s">
-        <v>540</v>
+        <v>190</v>
       </c>
       <c r="M176" s="1">
-        <v>618143.5</v>
+        <v>196862.0</v>
       </c>
       <c r="N176" s="1">
-        <v>627481.51</v>
+        <v>202040.08</v>
       </c>
       <c r="O176" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="B177" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="C177" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.748</v>
+        <v>98.601</v>
       </c>
       <c r="E177" s="1">
-        <v>102.939</v>
+        <v>99.871</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>823512.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-17528.0</v>
+        <v>-13970.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-2.1284450014086</v>
+        <v>-1.2716404161368</v>
       </c>
       <c r="K177">
-        <v>0.57</v>
+        <v>1.87</v>
       </c>
       <c r="L177" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="M177" s="1">
-        <v>805984.0</v>
+        <v>1084611.0</v>
       </c>
       <c r="N177" s="1">
-        <v>810512.77</v>
+        <v>1105164.42</v>
       </c>
       <c r="O177" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="B178" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="C178" s="1">
-        <v>1300000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.358</v>
+        <v>99.879</v>
       </c>
       <c r="E178" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1309893.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-44239.0</v>
+        <v>-832.48</v>
       </c>
       <c r="J178" s="1">
-        <v>-3.3772987564633</v>
+        <v>-0.121</v>
       </c>
       <c r="K178">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="L178" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="M178" s="1">
-        <v>1265654.0</v>
+        <v>687167.52</v>
       </c>
       <c r="N178" s="1">
-        <v>1271544.07</v>
+        <v>689244.87</v>
       </c>
       <c r="O178" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B179" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="C179" s="1">
-        <v>600000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.894</v>
+        <v>99.312</v>
       </c>
       <c r="E179" s="1">
-        <v>101.425395</v>
+        <v>99.646</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>608552.37</v>
+        <v>806136.14</v>
       </c>
       <c r="I179" s="1">
-        <v>2811.63</v>
+        <v>-2702.06</v>
       </c>
       <c r="J179" s="1">
-        <v>0.46201939859342</v>
+        <v>-0.3351865604239</v>
       </c>
       <c r="K179">
-        <v>3.61</v>
+        <v>0.56</v>
       </c>
       <c r="L179" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="M179" s="1">
-        <v>611364.0</v>
+        <v>803434.08</v>
       </c>
       <c r="N179" s="1">
-        <v>633000.99</v>
+        <v>807933.45</v>
       </c>
       <c r="O179" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="B180" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="C180" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>102.279</v>
+        <v>100.339</v>
       </c>
       <c r="E180" s="1">
-        <v>99.96825</v>
+        <v>99.471</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>299904.75</v>
+        <v>795768.0</v>
       </c>
       <c r="I180" s="1">
-        <v>6932.25</v>
+        <v>6944.0</v>
       </c>
       <c r="J180" s="1">
-        <v>2.311483896137</v>
+        <v>0.87261613937731</v>
       </c>
       <c r="K180">
-        <v>1.85</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="M180" s="1">
-        <v>306837.0</v>
+        <v>802712.0</v>
       </c>
       <c r="N180" s="1">
-        <v>312378.78</v>
+        <v>804816.11</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.41</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="B181" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="C181" s="1">
-        <v>200000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>104.941</v>
+        <v>98.911</v>
       </c>
       <c r="E181" s="1">
-        <v>104.45</v>
+        <v>98.46009582</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>208900.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I181" s="1">
-        <v>982.0</v>
+        <v>3341.2</v>
       </c>
       <c r="J181" s="1">
-        <v>0.47008137865007</v>
+        <v>0.45795627131653</v>
       </c>
       <c r="K181">
-        <v>4.16</v>
+        <v>3.26</v>
       </c>
       <c r="L181" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="M181" s="1">
-        <v>209882.0</v>
+        <v>732930.51</v>
       </c>
       <c r="N181" s="1">
-        <v>218195.7</v>
+        <v>757089.14</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="B182" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C182" s="1">
-        <v>950000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.201</v>
+        <v>96.745</v>
       </c>
       <c r="E182" s="1">
-        <v>99.589</v>
+        <v>98.41</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>946095.5</v>
+        <v>885690.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-13186.0</v>
+        <v>-14985.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.3937282229965</v>
+        <v>-1.6919012295498</v>
       </c>
       <c r="K182">
-        <v>2.24</v>
+        <v>0.72</v>
       </c>
       <c r="L182" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="M182" s="1">
-        <v>932909.5</v>
+        <v>870705.0</v>
       </c>
       <c r="N182" s="1">
-        <v>954147.86</v>
+        <v>877196.1</v>
       </c>
       <c r="O182" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="B183" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="C183" s="1">
-        <v>700000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.577</v>
+        <v>99.966</v>
       </c>
       <c r="E183" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>721084.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-3045.0</v>
+        <v>-321.3</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.4222808993127</v>
+        <v>-0.034</v>
       </c>
       <c r="K183">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>819.86</v>
+        <v>0.28</v>
+      </c>
+      <c r="L183" t="s">
+        <v>554</v>
       </c>
       <c r="M183" s="1">
-        <v>718039.0</v>
+        <v>944678.7</v>
       </c>
       <c r="N183" s="1">
-        <v>718858.86</v>
+        <v>947298.21</v>
       </c>
       <c r="O183" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B184" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="C184" s="1">
         <v>500000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.435</v>
+        <v>88.152</v>
       </c>
       <c r="E184" s="1">
-        <v>99.908</v>
+        <v>85.25</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>499540.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-12365.0</v>
+        <v>14510.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.4752772550747</v>
+        <v>3.4041055718475</v>
       </c>
       <c r="K184">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.11</v>
+      </c>
+      <c r="L184">
+        <v>544.52</v>
       </c>
       <c r="M184" s="1">
-        <v>487175.0</v>
+        <v>440760.0</v>
       </c>
       <c r="N184" s="1">
-        <v>491372.92</v>
+        <v>441304.52</v>
       </c>
       <c r="O184" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="B185" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="C185" s="1">
-        <v>700000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>104.208</v>
+        <v>100.964</v>
       </c>
       <c r="E185" s="1">
-        <v>106.6</v>
+        <v>99.18943934</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>746200.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I185" s="1">
-        <v>-16744.0</v>
+        <v>10824.82</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.2439024390244</v>
+        <v>1.789062089139</v>
       </c>
       <c r="K185">
-        <v>2.14</v>
+        <v>1.79</v>
       </c>
       <c r="L185" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="M185" s="1">
-        <v>729456.0</v>
+        <v>615880.4</v>
       </c>
       <c r="N185" s="1">
-        <v>744453.26</v>
+        <v>626785.19</v>
       </c>
       <c r="O185" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="B186" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C186" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.2</v>
+        <v>100.172</v>
       </c>
       <c r="E186" s="1">
-        <v>99.902</v>
+        <v>102.939</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1478549.6</v>
+        <v>823512.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-25189.6</v>
+        <v>-22136.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.7036695962043</v>
+        <v>-2.6879996891363</v>
       </c>
       <c r="K186">
-        <v>0.6</v>
+        <v>0.81</v>
       </c>
       <c r="L186" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="M186" s="1">
-        <v>1453360.0</v>
+        <v>801376.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1462179.18</v>
+        <v>807891.07</v>
       </c>
       <c r="O186" s="1">
-        <v>0.76</v>
+        <v>0.41</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="B187" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C187" s="1">
-        <v>667000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.324</v>
+        <v>97.094</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>667000.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2161.08</v>
+        <v>-47671.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.324</v>
+        <v>-3.6393048897887</v>
       </c>
       <c r="K187">
-        <v>0.96</v>
+        <v>0.68</v>
       </c>
       <c r="L187" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="M187" s="1">
-        <v>669161.08</v>
+        <v>1262222.0</v>
       </c>
       <c r="N187" s="1">
-        <v>675568.12</v>
+        <v>1271117.21</v>
       </c>
       <c r="O187" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="B188" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C188" s="1">
-        <v>727000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.413</v>
+        <v>101.357</v>
       </c>
       <c r="E188" s="1">
-        <v>99.79727373</v>
+        <v>101.425395</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>725526.18</v>
+        <v>608552.37</v>
       </c>
       <c r="I188" s="1">
-        <v>4476.33</v>
+        <v>-410.37</v>
       </c>
       <c r="J188" s="1">
-        <v>0.61697704692062</v>
+        <v>-0.067433801958573</v>
       </c>
       <c r="K188">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.11</v>
+      </c>
+      <c r="L188">
+        <v>678.08</v>
       </c>
       <c r="M188" s="1">
-        <v>730002.51</v>
+        <v>608142.0</v>
       </c>
       <c r="N188" s="1">
-        <v>732886.75</v>
+        <v>608820.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="B189" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="C189" s="1">
-        <v>248000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.387</v>
+        <v>101.851</v>
       </c>
       <c r="E189" s="1">
-        <v>100.0</v>
+        <v>99.96825</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>248000.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I189" s="1">
-        <v>3439.76</v>
+        <v>5648.25</v>
       </c>
       <c r="J189" s="1">
-        <v>1.387</v>
+        <v>1.8833479629782</v>
       </c>
       <c r="K189">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>84.45</v>
+        <v>2.11</v>
+      </c>
+      <c r="L189" t="s">
+        <v>570</v>
       </c>
       <c r="M189" s="1">
-        <v>251439.76</v>
+        <v>305553.0</v>
       </c>
       <c r="N189" s="1">
-        <v>251524.21</v>
+        <v>311891.01</v>
       </c>
       <c r="O189" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B190" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.619</v>
+        <v>104.108</v>
       </c>
       <c r="E190" s="1">
-        <v>99.660226</v>
+        <v>104.45</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498301.13</v>
+        <v>208900.0</v>
       </c>
       <c r="I190" s="1">
-        <v>14793.87</v>
+        <v>-684.0</v>
       </c>
       <c r="J190" s="1">
-        <v>2.9688614191985</v>
+        <v>-0.32742939205361</v>
       </c>
       <c r="K190">
-        <v>3.56</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.2</v>
+      </c>
+      <c r="L190">
+        <v>395.89</v>
       </c>
       <c r="M190" s="1">
-        <v>513095.0</v>
+        <v>208216.0</v>
       </c>
       <c r="N190" s="1">
-        <v>530894.66</v>
+        <v>208611.89</v>
       </c>
       <c r="O190" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="B191" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C191" s="1">
-        <v>800000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>102.116</v>
+        <v>97.665</v>
       </c>
       <c r="E191" s="1">
-        <v>103.47225</v>
+        <v>99.589</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>827778.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I191" s="1">
-        <v>-10850.0</v>
+        <v>-18278.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.3107379031576</v>
+        <v>-1.9319402745283</v>
       </c>
       <c r="K191">
-        <v>0.36</v>
+        <v>2.44</v>
       </c>
       <c r="L191" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="M191" s="1">
-        <v>816928.0</v>
+        <v>927817.5</v>
       </c>
       <c r="N191" s="1">
-        <v>819815.67</v>
+        <v>951007.91</v>
       </c>
       <c r="O191" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="B192" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="C192" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.745</v>
+        <v>97.253</v>
       </c>
       <c r="E192" s="1">
-        <v>99.495</v>
+        <v>99.908</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>795960.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-6000.0</v>
+        <v>-13275.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.75380672395598</v>
+        <v>-2.6574448492613</v>
       </c>
       <c r="K192">
-        <v>2.35</v>
+        <v>1.11</v>
       </c>
       <c r="L192" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="M192" s="1">
-        <v>789960.0</v>
+        <v>486265.0</v>
       </c>
       <c r="N192" s="1">
-        <v>808729.86</v>
+        <v>491808.4</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="B193" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="C193" s="1">
-        <v>925000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.346</v>
+        <v>102.3</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>925000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3200.5</v>
+        <v>-4984.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.346</v>
+        <v>-0.69118160990953</v>
       </c>
       <c r="K193">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>382.77</v>
+        <v>0.44</v>
+      </c>
+      <c r="L193" t="s">
+        <v>580</v>
       </c>
       <c r="M193" s="1">
-        <v>928200.5</v>
+        <v>716100.0</v>
       </c>
       <c r="N193" s="1">
-        <v>928583.27</v>
+        <v>719197.26</v>
       </c>
       <c r="O193" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="B194" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C194" s="1">
-        <v>1084000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.251</v>
+        <v>103.435</v>
       </c>
       <c r="E194" s="1">
-        <v>101.11874539</v>
+        <v>106.6</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>1096127.2</v>
+        <v>746200.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-20246.36</v>
+        <v>-22155.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.8470812511541</v>
+        <v>-2.96904315197</v>
       </c>
       <c r="K194">
-        <v>3.02</v>
+        <v>2.43</v>
       </c>
       <c r="L194" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="M194" s="1">
-        <v>1075880.84</v>
+        <v>724045.0</v>
       </c>
       <c r="N194" s="1">
-        <v>1108623.58</v>
+        <v>741079.93</v>
       </c>
       <c r="O194" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B195" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="C195" s="1">
-        <v>7000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.454</v>
+        <v>97.529</v>
       </c>
       <c r="E195" s="1">
-        <v>100.19914286</v>
+        <v>99.902</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>7013.94</v>
+        <v>1478549.6</v>
       </c>
       <c r="I195" s="1">
-        <v>17.84</v>
+        <v>-35120.4</v>
       </c>
       <c r="J195" s="1">
-        <v>0.25435062176181</v>
+        <v>-2.3753278212648</v>
       </c>
       <c r="K195">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>132.33</v>
+        <v>0.84</v>
+      </c>
+      <c r="L195" t="s">
+        <v>586</v>
       </c>
       <c r="M195" s="1">
-        <v>7031.78</v>
+        <v>1443429.2</v>
       </c>
       <c r="N195" s="1">
-        <v>7164.11</v>
+        <v>1455923.04</v>
       </c>
       <c r="O195" s="1">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B196" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="C196" s="1">
-        <v>800000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.193</v>
+        <v>99.965</v>
       </c>
       <c r="E196" s="1">
         <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>800000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-14456.0</v>
+        <v>-233.45</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.807</v>
+        <v>-0.035</v>
       </c>
       <c r="K196">
-        <v>0.81</v>
+        <v>1.24</v>
       </c>
       <c r="L196" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="M196" s="1">
-        <v>785544.0</v>
+        <v>666766.55</v>
       </c>
       <c r="N196" s="1">
-        <v>792062.36</v>
+        <v>675014.69</v>
       </c>
       <c r="O196" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="B197" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.783</v>
+        <v>99.821</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.79727373</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>725526.18</v>
       </c>
       <c r="I197" s="1">
-        <v>3132.0</v>
+        <v>172.49</v>
       </c>
       <c r="J197" s="1">
-        <v>0.783</v>
+        <v>0.023774469447815</v>
       </c>
       <c r="K197">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>404.38</v>
+        <v>0.65</v>
+      </c>
+      <c r="L197" t="s">
+        <v>592</v>
       </c>
       <c r="M197" s="1">
-        <v>403132.0</v>
+        <v>725698.67</v>
       </c>
       <c r="N197" s="1">
-        <v>403536.38</v>
+        <v>730431.78</v>
       </c>
       <c r="O197" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="B198" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="C198" s="1">
-        <v>900000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>96.024</v>
+        <v>100.542</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>875250.0</v>
+        <v>248000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-11034.0</v>
+        <v>1344.16</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.2606683804627</v>
+        <v>0.542</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L198">
-        <v>0.0</v>
+        <v>788.19</v>
       </c>
       <c r="M198" s="1">
-        <v>864216.0</v>
+        <v>249344.16</v>
       </c>
       <c r="N198" s="1">
-        <v>864216.0</v>
+        <v>250132.35</v>
       </c>
       <c r="O198" s="1">
-        <v>0.45</v>
+        <v>0.13</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B199" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="C199" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.15</v>
+        <v>101.994</v>
       </c>
       <c r="E199" s="1">
-        <v>99.33133333</v>
+        <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>893982.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>7368.0</v>
+        <v>11668.87</v>
       </c>
       <c r="J199" s="1">
-        <v>0.82417766800674</v>
+        <v>2.3417305917006</v>
       </c>
       <c r="K199">
-        <v>3.01</v>
+        <v>3.84</v>
       </c>
       <c r="L199" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="M199" s="1">
-        <v>901350.0</v>
+        <v>509970.0</v>
       </c>
       <c r="N199" s="1">
-        <v>928436.3</v>
+        <v>529182.33</v>
       </c>
       <c r="O199" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B200" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="C200" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.677</v>
+        <v>101.623</v>
       </c>
       <c r="E200" s="1">
-        <v>99.8356</v>
+        <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>898520.4</v>
+        <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1427.4</v>
+        <v>-14794.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.1588611677598</v>
+        <v>-1.7871941510888</v>
       </c>
       <c r="K200">
-        <v>0.34</v>
+        <v>0.65</v>
       </c>
       <c r="L200" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="M200" s="1">
-        <v>897093.0</v>
+        <v>812984.0</v>
       </c>
       <c r="N200" s="1">
-        <v>900144.37</v>
+        <v>818200.44</v>
       </c>
       <c r="O200" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="B201" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="C201" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>82.873</v>
+        <v>98.223</v>
       </c>
       <c r="E201" s="1">
-        <v>81.04033333</v>
+        <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>729363.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>16494.0</v>
+        <v>-10176.0</v>
       </c>
       <c r="J201" s="1">
-        <v>2.2614253807775</v>
+        <v>-1.2784562038293</v>
       </c>
       <c r="K201">
-        <v>0.47</v>
+        <v>2.61</v>
       </c>
       <c r="L201" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="M201" s="1">
-        <v>745857.0</v>
+        <v>785784.0</v>
       </c>
       <c r="N201" s="1">
-        <v>750128.92</v>
+        <v>806677.15</v>
       </c>
       <c r="O201" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="B202" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="C202" s="1">
-        <v>1100000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>89.836</v>
+        <v>99.743</v>
       </c>
       <c r="E202" s="1">
-        <v>89.675</v>
+        <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>986425.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1771.0</v>
+        <v>-2377.25</v>
       </c>
       <c r="J202" s="1">
-        <v>0.17953721773069</v>
+        <v>-0.257</v>
       </c>
       <c r="K202">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="L202" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="M202" s="1">
-        <v>988196.0</v>
+        <v>922622.75</v>
       </c>
       <c r="N202" s="1">
-        <v>994773.4</v>
+        <v>925397.85</v>
       </c>
       <c r="O202" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="B203" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="C203" s="1">
-        <v>600000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>101.033</v>
+        <v>99.072</v>
       </c>
       <c r="E203" s="1">
-        <v>99.774775</v>
+        <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>598648.65</v>
+        <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>7549.35</v>
+        <v>-22186.72</v>
       </c>
       <c r="J203" s="1">
-        <v>1.2610652341737</v>
+        <v>-2.0241008525288</v>
       </c>
       <c r="K203">
-        <v>0.17</v>
+        <v>3.28</v>
       </c>
       <c r="L203" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="M203" s="1">
-        <v>606198.0</v>
+        <v>1073940.48</v>
       </c>
       <c r="N203" s="1">
-        <v>607245.95</v>
+        <v>1109467.47</v>
       </c>
       <c r="O203" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B204" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C204" s="1">
         <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.786</v>
+        <v>97.637</v>
       </c>
       <c r="E204" s="1">
         <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
         <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-9712.0</v>
+        <v>-18904.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.214</v>
+        <v>-2.363</v>
       </c>
       <c r="K204">
-        <v>1.91</v>
+        <v>1.02</v>
       </c>
       <c r="L204" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="M204" s="1">
-        <v>790288.0</v>
+        <v>781096.0</v>
       </c>
       <c r="N204" s="1">
-        <v>805560.61</v>
+        <v>789243.95</v>
       </c>
       <c r="O204" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
+        <v>613</v>
+      </c>
+      <c r="B205" t="s">
+        <v>614</v>
+      </c>
+      <c r="C205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.321</v>
+      </c>
+      <c r="E205" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>1284.0</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0.321</v>
+      </c>
+      <c r="K205">
+        <v>0.35</v>
+      </c>
+      <c r="L205" t="s">
+        <v>615</v>
+      </c>
+      <c r="M205" s="1">
+        <v>401284.0</v>
+      </c>
+      <c r="N205" s="1">
+        <v>402699.34</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P205">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16">
+      <c r="A206" t="s">
+        <v>616</v>
+      </c>
+      <c r="B206" t="s">
+        <v>617</v>
+      </c>
+      <c r="C206" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E206" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-13707.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-1.5660668380463</v>
+      </c>
+      <c r="K206">
+        <v>0.17</v>
+      </c>
+      <c r="L206" t="s">
         <v>618</v>
       </c>
-      <c r="B205" t="s">
+      <c r="M206" s="1">
+        <v>861543.0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>863084.1</v>
+      </c>
+      <c r="O206" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P206">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16">
+      <c r="A207" t="s">
         <v>619</v>
       </c>
-      <c r="C205" s="1">
+      <c r="B207" t="s">
+        <v>620</v>
+      </c>
+      <c r="C207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.071</v>
+      </c>
+      <c r="E207" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-6881.4</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-0.76585907231489</v>
+      </c>
+      <c r="K207">
+        <v>0.6</v>
+      </c>
+      <c r="L207" t="s">
+        <v>621</v>
+      </c>
+      <c r="M207" s="1">
+        <v>891639.0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>897002.01</v>
+      </c>
+      <c r="O207" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="P207">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16">
+      <c r="A208" t="s">
+        <v>622</v>
+      </c>
+      <c r="B208" t="s">
+        <v>623</v>
+      </c>
+      <c r="C208" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>82.473</v>
+      </c>
+      <c r="E208" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>12894.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>1.7678439953768</v>
+      </c>
+      <c r="K208">
+        <v>0.53</v>
+      </c>
+      <c r="L208" t="s">
+        <v>624</v>
+      </c>
+      <c r="M208" s="1">
+        <v>742257.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>746991.25</v>
+      </c>
+      <c r="O208" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P208">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:16">
+      <c r="A209" t="s">
+        <v>625</v>
+      </c>
+      <c r="B209" t="s">
+        <v>626</v>
+      </c>
+      <c r="C209" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>89.523</v>
+      </c>
+      <c r="E209" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1672.0</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-0.16950097574575</v>
+      </c>
+      <c r="K209">
+        <v>0.65</v>
+      </c>
+      <c r="L209" t="s">
+        <v>627</v>
+      </c>
+      <c r="M209" s="1">
+        <v>984753.0</v>
+      </c>
+      <c r="N209" s="1">
+        <v>991895.47</v>
+      </c>
+      <c r="O209" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P209">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:16">
+      <c r="A210" t="s">
+        <v>628</v>
+      </c>
+      <c r="B210" t="s">
+        <v>629</v>
+      </c>
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.586</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I210" s="1">
+        <v>4867.35</v>
+      </c>
+      <c r="J210" s="1">
+        <v>0.8130562058396</v>
+      </c>
+      <c r="K210">
+        <v>0.43</v>
+      </c>
+      <c r="L210" t="s">
+        <v>630</v>
+      </c>
+      <c r="M210" s="1">
+        <v>603516.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>606105.04</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>631</v>
+      </c>
+      <c r="B211" t="s">
+        <v>632</v>
+      </c>
+      <c r="C211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>98.548</v>
+      </c>
+      <c r="E211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-11616.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-1.452</v>
+      </c>
+      <c r="K211">
+        <v>2.13</v>
+      </c>
+      <c r="L211" t="s">
+        <v>633</v>
+      </c>
+      <c r="M211" s="1">
+        <v>788384.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>805384.28</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>634</v>
+      </c>
+      <c r="B212" t="s">
+        <v>635</v>
+      </c>
+      <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D205" s="1">
-[...2 lines deleted...]
-      <c r="E205" s="1">
+      <c r="D212" s="1">
+        <v>10.27317767</v>
+      </c>
+      <c r="E212" s="1">
         <v>0.0</v>
       </c>
-      <c r="F205" t="s">
-[...5 lines deleted...]
-      <c r="H205" s="1">
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
         <v>0.0</v>
       </c>
-      <c r="I205" s="1">
-[...2 lines deleted...]
-      <c r="J205" s="1">
+      <c r="I212" s="1">
+        <v>-408302.2</v>
+      </c>
+      <c r="J212" s="1">
         <v>0</v>
       </c>
-      <c r="K205">
+      <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L205" t="s">
-[...8 lines deleted...]
-      <c r="O205" s="1">
+      <c r="L212" t="s">
+        <v>636</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-408302.2</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-441746.64</v>
+      </c>
+      <c r="O212" s="1">
         <v>-0.22</v>
       </c>
-      <c r="P205">
+      <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>