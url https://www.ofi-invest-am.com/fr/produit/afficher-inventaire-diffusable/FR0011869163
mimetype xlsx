--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1857 +118,1887 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...8 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>18 159.25</t>
+    <t>19 657.53</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 821.92</t>
+    <t>4 618.15</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>14 739.35</t>
+    <t>16 638.75</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 745.21</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 317.81</t>
+    <t>3 852.05</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>28 972.60</t>
+    <t>33 801.37</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>21 061.64</t>
+    <t>24 272.26</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>2 301.37</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>3 481.77</t>
+    <t>4 183.74</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>4 845.70</t>
+    <t>7 221.04</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 973.15</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>35 728.77</t>
+    <t>38 502.74</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 382.22</t>
+    <t>10 180.03</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 793.84</t>
+    <t>6 776.71</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...2 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 644.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>7 287.67</t>
-[...8 lines deleted...]
-    <t>8 630.14</t>
+    <t>8 246.58</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>4 417.81</t>
+    <t>5 273.97</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>32 882.19</t>
+    <t>1 210.96</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>4 736.99</t>
+    <t>5 627.40</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>4 401.37</t>
+  </si>
+  <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>17 660.62</t>
+    <t>20 836.99</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>39 178.08</t>
+    <t>44 075.34</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>35 073.70</t>
+    <t>68 599.11</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 909.11</t>
+    <t>6 580.60</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 460.39</t>
-[...8 lines deleted...]
-    <t>7 448.63</t>
+    <t>4 821.27</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>1 186.11</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>6 014.51</t>
+    <t>7 278.07</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>7 052.05</t>
+    <t>8 558.90</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>11 539.73</t>
+    <t>14 544.86</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 078.00</t>
+    <t>3 753.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>28 997.26</t>
+    <t>31 154.79</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>3 749.32</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>13 213.48</t>
+    <t>3 043.48</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>15 047.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 770.50</t>
+    <t>7 544.04</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>18 904.32</t>
+    <t>22 655.17</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>14 210.96</t>
+    <t>17 327.40</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>42 795.05</t>
+    <t>1 103.60</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>11 650.68</t>
+    <t>15 118.15</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>45 567.12</t>
+    <t>1 553.42</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>17 137.48</t>
-[...8 lines deleted...]
-    <t>29 554.52</t>
+    <t>19 440.90</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>1 257.69</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>21 433.56</t>
+    <t>24 361.64</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>25 123.63</t>
+    <t>29 175.82</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>23 554.79</t>
+    <t>26 808.22</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>9 967.12</t>
+    <t>11 131.51</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>27 726.03</t>
+    <t>33 753.42</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>15 243.81</t>
+    <t>17 372.84</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 807.53</t>
+    <t>20 888.01</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 932.19</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>17 797.26</t>
+    <t>19 715.07</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 717.47</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>7 970.89</t>
+    <t>12 037.67</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>28 328.42</t>
+    <t>30 665.75</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 757.37</t>
+    <t>9 028.60</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>10 633.91</t>
+    <t>11 784.77</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>46 487.67</t>
+    <t>50 323.29</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>3 079.11</t>
+    <t>5 159.59</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>34 280.82</t>
+    <t>2 260.27</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>80 691.78</t>
+    <t>3 842.47</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>17 435.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>8 353.26</t>
+    <t>12 293.48</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>9 665.75</t>
+    <t>21 676.03</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>3 945.21</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>15 145.89</t>
+    <t>16 764.04</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>2 489.77</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>3 193.92</t>
+    <t>5 008.64</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>65 589.04</t>
+    <t>72 095.89</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>4 290.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 643.84</t>
+    <t>3 943.49</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>8 342.47</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>12 328.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 318.01</t>
+    <t>2 750.63</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>22 038.01</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>12 688.36</t>
+    <t>14 357.88</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>12 915.16</t>
+    <t>14 438.17</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>21 148.99</t>
+    <t>29 702.87</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>31 896.48</t>
+    <t>35 023.59</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>2 463.01</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>8 869.86</t>
-[...8 lines deleted...]
-    <t>11 973.80</t>
+    <t>11 866.44</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 750.58</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>1 900.68</t>
-[...8 lines deleted...]
-    <t>5 626.71</t>
+    <t>6 652.40</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>21 359.59</t>
+    <t>3 200.94</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>12 995.75</t>
+    <t>14 300.55</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>9 542.47</t>
+    <t>10 929.45</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>1 879.45</t>
+    <t>2 838.36</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>8 217.12</t>
+    <t>9 809.59</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>5 209.51</t>
+    <t>9 700.47</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>4 530.82</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>9 468.49</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>5 372.60</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 906.18</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>10 036.48</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>12 054.79</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 891.47</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 728.58</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 241.78</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 679.45</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>7 428.77</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 099.32</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>64 356.16</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 869.07</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>13 150.68</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 748.97</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 284.25</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>52 880.48</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>30 076.03</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 921.56</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>6 041.10</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>4 056.16</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 943.49</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>15 812.14</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 897.26</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 995.89</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 394.52</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 446.58</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 534.25</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 549.15</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>34 547.45</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>15 452.05</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 417.81</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>20 034.25</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>8 899.00</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>25 890.41</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>4 134.83</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>21 671.23</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 618.70</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>4 968.53</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 517.40</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 150.68</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>48 175.34</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>37 869.53</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>11 668.80</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>14 677.74</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>39 569.86</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>18 079.23</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 667.12</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>24 910.14</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>10 179.79</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 241.10</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>11 486.30</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>2 129.42</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 752.60</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>5 449.94</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>2 447.12</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>9 536.30</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>3 772.60</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>30 125.34</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>20 610.84</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>11 835.62</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>16 454.79</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>12 390.41</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>5 154.11</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>7 489.73</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>14 186.10</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>52 397.26</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>8 883.98</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>31 412.10</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 080.82</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>5 691.78</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>23 472.95</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 932.12</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>10 418.21</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>4 295.89</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>8 571.58</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>5 466.81</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>12 471.58</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>8 501.37</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>11 900.34</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
     <t>2 219.18</t>
   </si>
   <si>
-    <t>FR001400RX89</t>
-[...781 lines deleted...]
-  <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 338.01</t>
+    <t>7 134.25</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>23 190.41</t>
+    <t>25 142.47</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>5 374.66</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>3 097.26</t>
+    <t>6 835.07</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>17 034.93</t>
+    <t>19 072.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>12 493.84</t>
+    <t>16 168.49</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>8 248.14</t>
-[...14 lines deleted...]
-    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+    <t>10 089.24</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>7 639.73</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>19 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>7 545.21</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>20 893.15</t>
-[...8 lines deleted...]
-    <t>2 775.10</t>
+    <t>23 016.44</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>3 894.84</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>35 526.99</t>
+    <t>38 311.23</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 147.95</t>
+    <t>9 777.53</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 415.34</t>
+    <t>2 426.30</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 541.10</t>
+    <t>3 082.19</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>5 363.01</t>
+    <t>7 674.66</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 142.47</t>
+    <t>7 707.53</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>4 130.14</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>17 000.28</t>
+    <t>18 727.96</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-33 444.44</t>
+    <t>-48 375.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2288,256 +2318,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>327.2253</v>
       </c>
       <c r="D2">
-        <v>6404.75</v>
+        <v>6449.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2091141.24</v>
+        <v>2110414.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2091141.24</v>
+        <v>2110414.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11416.14</v>
+        <v>11495.75</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39773841.23</v>
+        <v>37809547.05</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39773841.23</v>
+        <v>37809547.05</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1221040.5993</v>
+        <v>1362111.3765</v>
       </c>
       <c r="D4">
-        <v>112.37</v>
+        <v>113.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>137213330.86</v>
+        <v>154164921.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>137213330.86</v>
+        <v>154164921.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>172870.2564</v>
+        <v>176708.9231</v>
       </c>
       <c r="D5">
-        <v>102.26</v>
+        <v>102.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17678183.05</v>
+        <v>18192272.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17678183.05</v>
+        <v>18192272.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.29</v>
+        <v>99.95</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188754.24</v>
+        <v>190023.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188754.24</v>
+        <v>190023.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:P213"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O212" sqref="O212"/>
+      <selection activeCell="O213" sqref="O213"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2556,10589 +2586,10639 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1402.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.78</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" s="1">
-        <v>4794.2511840228</v>
+        <v>4801.0741389397</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6721540.16</v>
+        <v>13130937.77</v>
       </c>
       <c r="I2" s="1">
-        <v>7751.4</v>
+        <v>14620.93</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11532178363121</v>
+        <v>0.11134718826712</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6729291.56</v>
+        <v>13145558.7</v>
       </c>
       <c r="N2" s="1">
-        <v>6729291.56</v>
+        <v>13145558.7</v>
       </c>
       <c r="O2" s="1">
-        <v>3.42</v>
+        <v>6.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>56.0</v>
+        <v>401.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.06</v>
+        <v>105.625</v>
       </c>
       <c r="E3" s="1">
-        <v>115.83375</v>
+        <v>105.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-43330.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-43330.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-43330.0</v>
+        <v>-26065.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>353.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.64</v>
+        <v>99.409</v>
       </c>
       <c r="E4" s="1">
-        <v>105.731501416</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-32300.0</v>
+        <v>546.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.078525334487723</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>69.52</v>
       </c>
       <c r="M4" s="1">
-        <v>-32300.0</v>
+        <v>695863.0</v>
       </c>
       <c r="N4" s="1">
-        <v>-32300.0</v>
+        <v>695932.52</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.02</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.231</v>
+        <v>101.656</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7985.0</v>
+        <v>10110.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.6028664913584</v>
+        <v>2.0294277054018</v>
       </c>
       <c r="K5">
-        <v>3.63</v>
+        <v>3.93</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>506155.0</v>
+        <v>508280.0</v>
       </c>
       <c r="N5" s="1">
-        <v>524314.25</v>
+        <v>527937.53</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>100.826</v>
+        <v>101.397</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>4941.0</v>
+        <v>6654.0</v>
       </c>
       <c r="J6" s="1">
-        <v>1.660633803527</v>
+        <v>2.2363605198681</v>
       </c>
       <c r="K6">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>302478.0</v>
+        <v>304191.0</v>
       </c>
       <c r="N6" s="1">
-        <v>306299.92</v>
+        <v>308809.15</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.846</v>
+        <v>107.767</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>32534.53</v>
+        <v>37075.06</v>
       </c>
       <c r="J7" s="1">
-        <v>6.5830554944318</v>
+        <v>7.5017889436052</v>
       </c>
       <c r="K7">
-        <v>2.99</v>
+        <v>3.38</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>526750.78</v>
+        <v>531291.31</v>
       </c>
       <c r="N7" s="1">
-        <v>541490.13</v>
+        <v>547930.06</v>
       </c>
       <c r="O7" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.823</v>
+        <v>100.58</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>7319.58</v>
+        <v>9529.0</v>
       </c>
       <c r="J8" s="1">
-        <v>0.91578954559243</v>
+        <v>0.73412320850902</v>
       </c>
       <c r="K8">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>806584.0</v>
+        <v>1307540.0</v>
       </c>
       <c r="N8" s="1">
-        <v>807901.81</v>
+        <v>1309285.21</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.022</v>
+        <v>101.307</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>264.0</v>
+        <v>11191.58</v>
       </c>
       <c r="J9" s="1">
-        <v>0.022</v>
+        <v>1.4002349810592</v>
       </c>
       <c r="K9">
-        <v>2.41</v>
+        <v>0.48</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1200264.0</v>
+        <v>810456.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1229236.6</v>
+        <v>814308.05</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.553</v>
+        <v>101.328</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-22212.5</v>
+        <v>15936.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.7889862075909</v>
+        <v>1.328</v>
       </c>
       <c r="K10">
-        <v>1.68</v>
+        <v>2.82</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1219412.5</v>
+        <v>1215936.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1240474.14</v>
+        <v>1249737.37</v>
       </c>
       <c r="O10" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.337</v>
+        <v>98.137</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-23328.0</v>
+        <v>-14912.5</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.9379464600566</v>
+        <v>-1.2010470150005</v>
       </c>
       <c r="K11">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>1.94</v>
+      </c>
+      <c r="L11" t="s">
+        <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>770696.0</v>
+        <v>1226712.5</v>
       </c>
       <c r="N11" s="1">
-        <v>771353.53</v>
+        <v>1250984.76</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>93.45</v>
+        <v>96.82</v>
       </c>
       <c r="E12" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-2754.0</v>
+        <v>-19464.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.32245090790303</v>
+        <v>-2.4513112953765</v>
       </c>
       <c r="K12">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>851329.5</v>
+        <v>774560.0</v>
       </c>
       <c r="N12" s="1">
-        <v>854811.27</v>
+        <v>776861.37</v>
       </c>
       <c r="O12" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>867000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.034</v>
+        <v>93.777</v>
       </c>
       <c r="E13" s="1">
-        <v>99.955</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>866609.85</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>684.93</v>
+        <v>224.97</v>
       </c>
       <c r="J13" s="1">
-        <v>0.079035566004702</v>
+        <v>0.026340515886327</v>
       </c>
       <c r="K13">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>867294.78</v>
+        <v>854308.47</v>
       </c>
       <c r="N13" s="1">
-        <v>872140.48</v>
+        <v>858492.21</v>
       </c>
       <c r="O13" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>554000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.192</v>
+        <v>100.558</v>
       </c>
       <c r="E14" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>552038.84</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>-2515.16</v>
+        <v>5228.01</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.45561286955824</v>
+        <v>0.60327147216247</v>
       </c>
       <c r="K14">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>739.93</v>
+        <v>0.83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>549523.68</v>
+        <v>871837.86</v>
       </c>
       <c r="N14" s="1">
-        <v>550263.61</v>
+        <v>879058.9</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>100.78</v>
+        <v>99.554</v>
       </c>
       <c r="E15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>-696.33</v>
+        <v>-509.68</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.076712291823592</v>
+        <v>-0.092326837002991</v>
       </c>
       <c r="K15">
-        <v>3.97</v>
+        <v>0.36</v>
       </c>
       <c r="L15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>907020.0</v>
+        <v>551529.16</v>
       </c>
       <c r="N15" s="1">
-        <v>942748.77</v>
+        <v>553502.31</v>
       </c>
       <c r="O15" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.433</v>
+        <v>101.487</v>
       </c>
       <c r="E16" s="1">
-        <v>100.412855</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>200825.71</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>18040.29</v>
+        <v>5666.67</v>
       </c>
       <c r="J16" s="1">
-        <v>8.983057995911</v>
+        <v>0.62427763087616</v>
       </c>
       <c r="K16">
-        <v>4.69</v>
+        <v>4.28</v>
       </c>
       <c r="L16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>218866.0</v>
+        <v>913383.0</v>
       </c>
       <c r="N16" s="1">
-        <v>228248.22</v>
+        <v>951885.74</v>
       </c>
       <c r="O16" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.377</v>
+        <v>109.887</v>
       </c>
       <c r="E17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>-3938.2</v>
+        <v>18948.29</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.2038561960233</v>
+        <v>9.43519134079</v>
       </c>
       <c r="K17">
-        <v>0.09</v>
+        <v>5.09</v>
       </c>
       <c r="L17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1927913.8</v>
+        <v>219774.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1929707.64</v>
+        <v>229954.03</v>
       </c>
       <c r="O17" s="1">
-        <v>0.98</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>103.625</v>
+        <v>99.994</v>
       </c>
       <c r="E18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12054.4</v>
+        <v>8031.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8259935895633</v>
+        <v>0.4157461337618</v>
       </c>
       <c r="K18">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>0.35</v>
+      </c>
+      <c r="L18" t="s">
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>414500.0</v>
+        <v>1939883.6</v>
       </c>
       <c r="N18" s="1">
-        <v>414664.38</v>
+        <v>1946660.31</v>
       </c>
       <c r="O18" s="1">
-        <v>0.21</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.644</v>
+        <v>104.118</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-16734.0</v>
+        <v>-10082.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.8049038045719</v>
+        <v>-2.3636844444695</v>
       </c>
       <c r="K19">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>443.84</v>
+        <v>0.38</v>
+      </c>
+      <c r="L19" t="s">
+        <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>579864.0</v>
+        <v>416472.0</v>
       </c>
       <c r="N19" s="1">
-        <v>580307.84</v>
+        <v>418006.25</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.28</v>
+        <v>100.334</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-18092.0</v>
+        <v>-1656.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.5777962207625</v>
+        <v>-0.27432660769307</v>
       </c>
       <c r="K20">
-        <v>1.82</v>
+        <v>0.27</v>
       </c>
       <c r="L20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>377120.0</v>
+        <v>602004.0</v>
       </c>
       <c r="N20" s="1">
-        <v>384407.67</v>
+        <v>603648.66</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.683</v>
+        <v>96.161</v>
       </c>
       <c r="E21" s="1">
-        <v>99.462144</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>994621.44</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-17791.44</v>
+        <v>-10568.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.7887649797696</v>
+        <v>-2.6740078742548</v>
       </c>
       <c r="K21">
-        <v>0.86</v>
+        <v>2.06</v>
       </c>
       <c r="L21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>976830.0</v>
+        <v>384644.0</v>
       </c>
       <c r="N21" s="1">
-        <v>985460.14</v>
+        <v>392890.58</v>
       </c>
       <c r="O21" s="1">
-        <v>0.5</v>
+        <v>0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C22" s="1">
         <v>400000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.887</v>
+        <v>96.547</v>
       </c>
       <c r="E22" s="1">
         <v>98.646</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>394584.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-11036.0</v>
+        <v>-8396.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.7968696145814</v>
+        <v>-2.1278105549135</v>
       </c>
       <c r="K22">
-        <v>1.1</v>
+        <v>1.32</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>383548.0</v>
+        <v>386188.0</v>
       </c>
       <c r="N22" s="1">
-        <v>387965.81</v>
+        <v>391461.97</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C23" s="1">
         <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.371</v>
+        <v>99.209</v>
       </c>
       <c r="E23" s="1">
         <v>99.912</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>799296.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12328.0</v>
+        <v>-5624.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.5423572744015</v>
+        <v>-0.7036191848827</v>
       </c>
       <c r="K23">
-        <v>4.11</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>786968.0</v>
+        <v>793672.0</v>
       </c>
       <c r="N23" s="1">
-        <v>819850.19</v>
+        <v>794882.96</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C24" s="1">
         <v>400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.91</v>
+        <v>96.194</v>
       </c>
       <c r="E24" s="1">
         <v>96.04</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>384160.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-520.0</v>
+        <v>616.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.1353602665556</v>
+        <v>0.16034985422741</v>
       </c>
       <c r="K24">
-        <v>1.18</v>
+        <v>1.41</v>
       </c>
       <c r="L24" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>383640.0</v>
+        <v>384776.0</v>
       </c>
       <c r="N24" s="1">
-        <v>388376.99</v>
+        <v>390403.4</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.689</v>
+        <v>97.825</v>
       </c>
       <c r="E25" s="1">
         <v>97.87029412</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>1663795.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-3082.0</v>
+        <v>-770.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.18523916708489</v>
+        <v>-0.046279739992006</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>326.03</v>
+        <v>0.26</v>
+      </c>
+      <c r="L25" t="s">
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>1660713.0</v>
+        <v>1663025.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1661039.03</v>
+        <v>1667426.37</v>
       </c>
       <c r="O25" s="1">
-        <v>0.84</v>
+        <v>0.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
         <v>700000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.28</v>
+        <v>106.927</v>
       </c>
       <c r="E26" s="1">
         <v>103.75</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>726250.0</v>
       </c>
       <c r="I26" s="1">
-        <v>17710.0</v>
+        <v>22239.0</v>
       </c>
       <c r="J26" s="1">
-        <v>2.4385542168675</v>
+        <v>3.0621686746988</v>
       </c>
       <c r="K26">
-        <v>2.52</v>
+        <v>2.98</v>
       </c>
       <c r="L26" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>743960.0</v>
+        <v>748489.0</v>
       </c>
       <c r="N26" s="1">
-        <v>761620.62</v>
+        <v>769325.99</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.611</v>
+        <v>102.519</v>
       </c>
       <c r="E27" s="1">
         <v>105.43894615</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1370706.3</v>
       </c>
       <c r="I27" s="1">
-        <v>-36763.3</v>
+        <v>-37959.3</v>
       </c>
       <c r="J27" s="1">
-        <v>-2.6820698205006</v>
+        <v>-2.7693241068491</v>
       </c>
       <c r="K27">
-        <v>3.01</v>
+        <v>3.39</v>
       </c>
       <c r="L27" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>1333943.0</v>
+        <v>1332747.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1373121.08</v>
+        <v>1376822.34</v>
       </c>
       <c r="O27" s="1">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1380000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.341</v>
+        <v>98.72</v>
       </c>
       <c r="E28" s="1">
-        <v>100.93461304</v>
+        <v>99.65603468</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1392897.66</v>
+        <v>2471469.66</v>
       </c>
       <c r="I28" s="1">
-        <v>-35791.86</v>
+        <v>-23213.66</v>
       </c>
       <c r="J28" s="1">
-        <v>-2.5695972523925</v>
+        <v>-0.93926542476754</v>
       </c>
       <c r="K28">
-        <v>2.54</v>
+        <v>2.77</v>
       </c>
       <c r="L28" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1357105.8</v>
+        <v>2448256.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1392179.5</v>
+        <v>2516855.11</v>
       </c>
       <c r="O28" s="1">
-        <v>0.71</v>
+        <v>1.18</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
         <v>713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>88.38</v>
+        <v>88.933</v>
       </c>
       <c r="E29" s="1">
         <v>98.844</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>704757.72</v>
       </c>
       <c r="I29" s="1">
-        <v>-74608.32</v>
+        <v>-70665.43</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.586378535875</v>
+        <v>-10.026911092226</v>
       </c>
       <c r="K29">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="L29" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>630149.4</v>
+        <v>634092.29</v>
       </c>
       <c r="N29" s="1">
-        <v>636058.51</v>
+        <v>640672.89</v>
       </c>
       <c r="O29" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
         <v>281000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>88.618</v>
+        <v>89.273</v>
       </c>
       <c r="E30" s="1">
         <v>84.29</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>236854.9</v>
       </c>
       <c r="I30" s="1">
-        <v>12161.68</v>
+        <v>14002.23</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1346541701269</v>
+        <v>5.9117333016965</v>
       </c>
       <c r="K30">
-        <v>1.59</v>
+        <v>1.72</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>249016.58</v>
+        <v>250857.13</v>
       </c>
       <c r="N30" s="1">
-        <v>253476.97</v>
+        <v>255678.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>600000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.863</v>
+        <v>99.495</v>
       </c>
       <c r="E31" s="1">
-        <v>99.359085</v>
+        <v>99.658</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>596154.51</v>
+        <v>972662.08</v>
       </c>
       <c r="I31" s="1">
-        <v>9023.49</v>
+        <v>-1590.88</v>
       </c>
       <c r="J31" s="1">
-        <v>1.5136159919347</v>
+        <v>-0.16355937305585</v>
       </c>
       <c r="K31">
-        <v>1.24</v>
+        <v>0.12</v>
       </c>
       <c r="L31" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>605178.0</v>
+        <v>971071.2</v>
       </c>
       <c r="N31" s="1">
-        <v>612626.63</v>
+        <v>972257.31</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
         <v>287000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.743</v>
+        <v>107.463</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>287000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>19352.41</v>
+        <v>21418.81</v>
       </c>
       <c r="J32" s="1">
-        <v>6.743</v>
+        <v>7.463</v>
       </c>
       <c r="K32">
-        <v>2.1</v>
+        <v>2.54</v>
       </c>
       <c r="L32" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>306352.41</v>
+        <v>308418.81</v>
       </c>
       <c r="N32" s="1">
-        <v>312366.92</v>
+        <v>315696.88</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>91.509</v>
+        <v>91.723</v>
       </c>
       <c r="E33" s="1">
         <v>91.63853818</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1008023.92</v>
       </c>
       <c r="I33" s="1">
-        <v>-1424.92</v>
+        <v>929.08</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.14135775666911</v>
+        <v>0.09216844774874</v>
       </c>
       <c r="K33">
-        <v>0.64</v>
+        <v>0.78</v>
       </c>
       <c r="L33" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1006599.0</v>
+        <v>1008953.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1013651.05</v>
+        <v>1017511.9</v>
       </c>
       <c r="O33" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
         <v>900000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>103.405</v>
+        <v>103.775</v>
       </c>
       <c r="E34" s="1">
         <v>105.76</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>951840.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-21195.0</v>
+        <v>-17865.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.2267397881997</v>
+        <v>-1.8768910741301</v>
       </c>
       <c r="K34">
-        <v>1.28</v>
+        <v>1.62</v>
       </c>
       <c r="L34" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>930645.0</v>
+        <v>933975.0</v>
       </c>
       <c r="N34" s="1">
-        <v>942184.73</v>
+        <v>948519.86</v>
       </c>
       <c r="O34" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
         <v>292000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.63</v>
+        <v>99.913</v>
       </c>
       <c r="E35" s="1">
         <v>99.607</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>290852.44</v>
       </c>
       <c r="I35" s="1">
-        <v>67.16</v>
+        <v>893.52</v>
       </c>
       <c r="J35" s="1">
-        <v>0.023090746634273</v>
+        <v>0.30720732478641</v>
       </c>
       <c r="K35">
-        <v>1.05</v>
+        <v>1.29</v>
       </c>
       <c r="L35" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>290919.6</v>
+        <v>291745.96</v>
       </c>
       <c r="N35" s="1">
-        <v>293997.6</v>
+        <v>295498.96</v>
       </c>
       <c r="O35" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
         <v>900000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.677</v>
+        <v>99.208</v>
       </c>
       <c r="E36" s="1">
         <v>100.23766667</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>902139.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-14046.0</v>
+        <v>-9267.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5569662768154</v>
+        <v>-1.02722529455</v>
       </c>
       <c r="K36">
-        <v>3.22</v>
+        <v>3.46</v>
       </c>
       <c r="L36" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>888093.0</v>
+        <v>892872.0</v>
       </c>
       <c r="N36" s="1">
-        <v>917090.26</v>
+        <v>924026.79</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.725</v>
+        <v>100.237</v>
       </c>
       <c r="E37" s="1">
         <v>99.834</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1397676.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-1526.0</v>
+        <v>5642.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.10918124085983</v>
+        <v>0.40367009235331</v>
       </c>
       <c r="K37">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>1396150.0</v>
+        <v>1403318.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1399899.32</v>
+        <v>1411142.66</v>
       </c>
       <c r="O37" s="1">
-        <v>0.71</v>
+        <v>0.66</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
         <v>800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>106.384</v>
+        <v>107.126</v>
       </c>
       <c r="E38" s="1">
         <v>107.962</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>863696.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-12624.0</v>
+        <v>-6688.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4616253867101</v>
+        <v>-0.7743465293344</v>
       </c>
       <c r="K38">
-        <v>1.65</v>
+        <v>0.38</v>
       </c>
       <c r="L38" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>851072.0</v>
+        <v>857008.0</v>
       </c>
       <c r="N38" s="1">
-        <v>864285.48</v>
+        <v>860051.48</v>
       </c>
       <c r="O38" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>88.601</v>
+        <v>89.15</v>
       </c>
       <c r="E39" s="1">
-        <v>86.95369714</v>
+        <v>87.458688</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1217351.76</v>
+        <v>1749173.76</v>
       </c>
       <c r="I39" s="1">
-        <v>23062.24</v>
+        <v>33826.24</v>
       </c>
       <c r="J39" s="1">
-        <v>1.8944598231821</v>
+        <v>1.9338410381825</v>
       </c>
       <c r="K39">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.05</v>
+      </c>
+      <c r="L39">
+        <v>966.14</v>
       </c>
       <c r="M39" s="1">
-        <v>1240414.0</v>
+        <v>1783000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1255461.58</v>
+        <v>1783966.14</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.84</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C40" s="1">
         <v>1045000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.701</v>
+        <v>100.551</v>
       </c>
       <c r="E40" s="1">
         <v>99.298</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1037664.1</v>
       </c>
       <c r="I40" s="1">
-        <v>4211.35</v>
+        <v>13093.85</v>
       </c>
       <c r="J40" s="1">
-        <v>0.40584906040404</v>
+        <v>1.2618582448791</v>
       </c>
       <c r="K40">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="L40" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>1041875.45</v>
+        <v>1050757.95</v>
       </c>
       <c r="N40" s="1">
-        <v>1046645.95</v>
+        <v>1058301.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C41" s="1">
         <v>1685000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.423</v>
+        <v>98.823</v>
       </c>
       <c r="E41" s="1">
         <v>99.459</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1675884.15</v>
       </c>
       <c r="I41" s="1">
-        <v>-17456.6</v>
+        <v>-10716.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.0416352466846</v>
+        <v>-0.63945947576388</v>
       </c>
       <c r="K41">
-        <v>1.12</v>
+        <v>1.34</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>1658427.55</v>
+        <v>1665167.55</v>
       </c>
       <c r="N41" s="1">
-        <v>1677331.87</v>
+        <v>1687822.72</v>
       </c>
       <c r="O41" s="1">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C42" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.758</v>
+        <v>98.34</v>
       </c>
       <c r="E42" s="1">
         <v>99.292</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1290796.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-19942.0</v>
+        <v>-12376.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5449381621883</v>
+        <v>-0.95878822060186</v>
       </c>
       <c r="K42">
-        <v>1.09</v>
+        <v>1.33</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>1270854.0</v>
+        <v>1278420.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1285064.96</v>
+        <v>1295747.4</v>
       </c>
       <c r="O42" s="1">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
         <v>900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.254</v>
+        <v>103.628</v>
       </c>
       <c r="E43" s="1">
         <v>104.31933333</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>938874.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-9588.0</v>
+        <v>-6222.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.0212232951386</v>
+        <v>-0.66270873407933</v>
       </c>
       <c r="K43">
-        <v>4.76</v>
+        <v>0.12</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>929286.0</v>
+        <v>932652.0</v>
       </c>
       <c r="N43" s="1">
-        <v>972081.05</v>
+        <v>933755.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.5</v>
+        <v>98.935</v>
       </c>
       <c r="E44" s="1">
         <v>99.933</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1498995.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-21495.0</v>
+        <v>-14970.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.433960753705</v>
+        <v>-0.99866910830256</v>
       </c>
       <c r="K44">
-        <v>0.78</v>
+        <v>1.01</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>1477500.0</v>
+        <v>1484025.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1489150.68</v>
+        <v>1499143.15</v>
       </c>
       <c r="O44" s="1">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.213</v>
+        <v>99.537</v>
       </c>
       <c r="E45" s="1">
         <v>100.91</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1412740.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-23758.0</v>
+        <v>-19222.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6816965612922</v>
+        <v>-1.3606183728075</v>
       </c>
       <c r="K45">
-        <v>3.25</v>
+        <v>0.11</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1388982.0</v>
+        <v>1393518.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1434549.12</v>
+        <v>1395071.42</v>
       </c>
       <c r="O45" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.586</v>
+        <v>98.349</v>
       </c>
       <c r="E46" s="1">
         <v>99.8407</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>998407.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-22547.0</v>
+        <v>-14917.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-2.2582974678663</v>
+        <v>-1.4940800695508</v>
       </c>
       <c r="K46">
-        <v>1.71</v>
+        <v>1.94</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>975860.0</v>
+        <v>983490.0</v>
       </c>
       <c r="N46" s="1">
-        <v>992997.48</v>
+        <v>1002930.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.935</v>
+        <v>100.916</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>800000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-7837.0</v>
+        <v>7328.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.85183143759082</v>
+        <v>0.916</v>
       </c>
       <c r="K47">
-        <v>3.21</v>
+        <v>0.16</v>
       </c>
       <c r="L47" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>912180.7</v>
+        <v>807328.0</v>
       </c>
       <c r="N47" s="1">
-        <v>941735.22</v>
+        <v>808585.69</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
         <v>900000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.616</v>
+        <v>105.098</v>
       </c>
       <c r="E48" s="1">
         <v>99.922</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>899298.0</v>
       </c>
       <c r="I48" s="1">
-        <v>42246.0</v>
+        <v>46584.0</v>
       </c>
       <c r="J48" s="1">
-        <v>4.6976641780589</v>
+        <v>5.1800404315366</v>
       </c>
       <c r="K48">
-        <v>2.38</v>
+        <v>2.71</v>
       </c>
       <c r="L48" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>941544.0</v>
+        <v>945882.0</v>
       </c>
       <c r="N48" s="1">
-        <v>962977.56</v>
+        <v>970243.64</v>
       </c>
       <c r="O48" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
         <v>800000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.856</v>
+        <v>108.938</v>
       </c>
       <c r="E49" s="1">
         <v>109.825</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>878600.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-7752.0</v>
+        <v>-7096.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.88231277031641</v>
+        <v>-0.80764853175506</v>
       </c>
       <c r="K49">
-        <v>3.14</v>
+        <v>3.65</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>870848.0</v>
+        <v>871504.0</v>
       </c>
       <c r="N49" s="1">
-        <v>895971.63</v>
+        <v>900679.82</v>
       </c>
       <c r="O49" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.131</v>
+        <v>105.554</v>
       </c>
       <c r="E50" s="1">
         <v>107.84</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1078400.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-27090.0</v>
+        <v>-22860.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.5120548961424</v>
+        <v>-2.1198071216617</v>
       </c>
       <c r="K50">
-        <v>2.36</v>
+        <v>2.68</v>
       </c>
       <c r="L50" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1051310.0</v>
+        <v>1055540.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1074864.79</v>
+        <v>1082348.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
         <v>800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>89.068</v>
+        <v>89.543</v>
       </c>
       <c r="E51" s="1">
         <v>88.7895</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>710316.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2228.0</v>
+        <v>6028.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.31366321468192</v>
+        <v>0.84863638155413</v>
       </c>
       <c r="K51">
-        <v>1.25</v>
+        <v>1.39</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>712544.0</v>
+        <v>716344.0</v>
       </c>
       <c r="N51" s="1">
-        <v>722511.12</v>
+        <v>727475.51</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.833</v>
+        <v>100.306</v>
       </c>
       <c r="E52" s="1">
         <v>101.79480909</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2239485.8</v>
       </c>
       <c r="I52" s="1">
-        <v>-43159.8</v>
+        <v>-32753.8</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9272191857613</v>
+        <v>-1.4625589499161</v>
       </c>
       <c r="K52">
-        <v>1.26</v>
+        <v>1.53</v>
       </c>
       <c r="L52" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>2196326.0</v>
+        <v>2206732.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2224052.03</v>
+        <v>2240485.42</v>
       </c>
       <c r="O52" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
         <v>921000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.58</v>
+        <v>98.06</v>
       </c>
       <c r="E53" s="1">
         <v>99.528</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>916652.88</v>
       </c>
       <c r="I53" s="1">
-        <v>-17941.08</v>
+        <v>-13520.28</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.9572381641347</v>
+        <v>-1.4749618197894</v>
       </c>
       <c r="K53">
-        <v>1.66</v>
+        <v>1.89</v>
       </c>
       <c r="L53" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>898711.8</v>
+        <v>903132.6</v>
       </c>
       <c r="N53" s="1">
-        <v>913955.61</v>
+        <v>920505.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
         <v>900000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>96.987</v>
+        <v>97.695</v>
       </c>
       <c r="E54" s="1">
         <v>99.46</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>895140.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-22257.0</v>
+        <v>-15885.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.4864267042027</v>
+        <v>-1.7745827468329</v>
       </c>
       <c r="K54">
-        <v>2.09</v>
+        <v>2.32</v>
       </c>
       <c r="L54" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>872883.0</v>
+        <v>879255.0</v>
       </c>
       <c r="N54" s="1">
-        <v>891690.53</v>
+        <v>900143.01</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
         <v>700000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.794</v>
+        <v>98.358</v>
       </c>
       <c r="E55" s="1">
         <v>100.45</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>703150.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-18592.0</v>
+        <v>-14644.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.6441015430562</v>
+        <v>-2.0826281732205</v>
       </c>
       <c r="K55">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>0.28</v>
+      </c>
+      <c r="L55" t="s">
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>684558.0</v>
+        <v>688506.0</v>
       </c>
       <c r="N55" s="1">
-        <v>684632.32</v>
+        <v>690438.19</v>
       </c>
       <c r="O55" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
         <v>800000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.115</v>
+        <v>96.081</v>
       </c>
       <c r="E56" s="1">
         <v>99.077</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>792616.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-31696.0</v>
+        <v>-23968.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.9989099387345</v>
+        <v>-3.0239106957215</v>
       </c>
       <c r="K56">
-        <v>2.22</v>
+        <v>2.46</v>
       </c>
       <c r="L56" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>760920.0</v>
+        <v>768648.0</v>
       </c>
       <c r="N56" s="1">
-        <v>778717.26</v>
+        <v>788363.07</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
         <v>900000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>93.657</v>
+        <v>100.0</v>
       </c>
       <c r="E57" s="1">
         <v>92.47746</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>832297.14</v>
       </c>
       <c r="I57" s="1">
-        <v>10615.86</v>
+        <v>67702.86</v>
       </c>
       <c r="J57" s="1">
-        <v>1.2754891840671</v>
+        <v>8.1344578451874</v>
       </c>
       <c r="K57">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="L57" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>842913.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N57" s="1">
-        <v>848091.08</v>
+        <v>905717.47</v>
       </c>
       <c r="O57" s="1">
         <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>102.852</v>
+        <v>103.151</v>
       </c>
       <c r="E58" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I58" s="1">
-        <v>24883.47</v>
+        <v>28620.97</v>
       </c>
       <c r="J58" s="1">
-        <v>1.9736778703984</v>
+        <v>2.2701245090953</v>
       </c>
       <c r="K58">
-        <v>0.64</v>
+        <v>0.96</v>
       </c>
       <c r="L58" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>1285650.0</v>
+        <v>1289387.5</v>
       </c>
       <c r="N58" s="1">
-        <v>1293620.89</v>
+        <v>1301425.17</v>
       </c>
       <c r="O58" s="1">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>700000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.093</v>
+        <v>99.534</v>
       </c>
       <c r="E59" s="1">
-        <v>99.961</v>
+        <v>99.254</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>699727.0</v>
+        <v>591553.84</v>
       </c>
       <c r="I59" s="1">
-        <v>21924.0</v>
+        <v>1668.8</v>
       </c>
       <c r="J59" s="1">
-        <v>3.1332219565631</v>
+        <v>0.28210449956677</v>
       </c>
       <c r="K59">
-        <v>4.05</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>721651.0</v>
+        <v>593222.64</v>
       </c>
       <c r="N59" s="1">
-        <v>749979.42</v>
+        <v>593222.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
-        <v>1194000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>101.006</v>
+        <v>103.391</v>
       </c>
       <c r="E60" s="1">
-        <v>100.42909715</v>
+        <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1199123.42</v>
+        <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>6888.22</v>
+        <v>24010.0</v>
       </c>
       <c r="J60" s="1">
-        <v>0.57443795068234</v>
+        <v>3.4313382219065</v>
       </c>
       <c r="K60">
-        <v>0.48</v>
+        <v>4.38</v>
       </c>
       <c r="L60" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>1206011.64</v>
+        <v>723737.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1211769.01</v>
+        <v>754402.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
-        <v>517000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>97.255</v>
+        <v>101.722</v>
       </c>
       <c r="E61" s="1">
-        <v>99.702</v>
+        <v>100.42909715</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>515459.34</v>
+        <v>1199123.42</v>
       </c>
       <c r="I61" s="1">
-        <v>-12650.99</v>
+        <v>15437.26</v>
       </c>
       <c r="J61" s="1">
-        <v>-2.4543138552888</v>
+        <v>1.2873787420481</v>
       </c>
       <c r="K61">
-        <v>2.06</v>
+        <v>0.76</v>
       </c>
       <c r="L61" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="M61" s="1">
-        <v>502808.35</v>
+        <v>1214560.68</v>
       </c>
       <c r="N61" s="1">
-        <v>513442.26</v>
+        <v>1223589.28</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B62" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C62" s="1">
-        <v>1400000.0</v>
+        <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.977</v>
+        <v>97.937</v>
       </c>
       <c r="E62" s="1">
-        <v>101.58528571</v>
+        <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1422194.0</v>
+        <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>-8516.0</v>
+        <v>-9125.05</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.59879313230122</v>
+        <v>-1.7702754207538</v>
       </c>
       <c r="K62">
-        <v>3.32</v>
+        <v>2.28</v>
       </c>
       <c r="L62" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="M62" s="1">
-        <v>1413678.0</v>
+        <v>506334.29</v>
       </c>
       <c r="N62" s="1">
-        <v>1460165.67</v>
+        <v>518119.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.885</v>
+        <v>101.462</v>
       </c>
       <c r="E63" s="1">
-        <v>99.05583333</v>
+        <v>101.58528571</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>891502.5</v>
+        <v>1422194.0</v>
       </c>
       <c r="I63" s="1">
-        <v>7462.5</v>
+        <v>-1726.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.83707000260796</v>
+        <v>-0.12136178327289</v>
       </c>
       <c r="K63">
-        <v>0.34</v>
+        <v>3.59</v>
       </c>
       <c r="L63" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>898965.0</v>
+        <v>1420468.0</v>
       </c>
       <c r="N63" s="1">
-        <v>902044.11</v>
+        <v>1470791.29</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B64" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.441</v>
+        <v>100.155</v>
       </c>
       <c r="E64" s="1">
-        <v>99.12791364</v>
+        <v>99.05583333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1090407.05</v>
+        <v>891502.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-7556.05</v>
+        <v>9892.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.69295681828176</v>
+        <v>1.1096435511959</v>
       </c>
       <c r="K64">
-        <v>3.12</v>
+        <v>0.57</v>
       </c>
       <c r="L64" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>1082851.0</v>
+        <v>901395.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1117131.82</v>
+        <v>906554.59</v>
       </c>
       <c r="O64" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C65" s="1">
-        <v>2000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.37</v>
+        <v>98.764</v>
       </c>
       <c r="E65" s="1">
-        <v>100.3119</v>
+        <v>99.12791364</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2006238.0</v>
+        <v>1090407.05</v>
       </c>
       <c r="I65" s="1">
-        <v>-18838.0</v>
+        <v>-4003.05</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.93897134836445</v>
+        <v>-0.36711519794374</v>
       </c>
       <c r="K65">
-        <v>4.03</v>
+        <v>0.21</v>
       </c>
       <c r="L65" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>1987400.0</v>
+        <v>1086404.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2068091.78</v>
+        <v>1088664.27</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C66" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.354</v>
+        <v>99.868</v>
       </c>
       <c r="E66" s="1">
-        <v>99.661</v>
+        <v>100.3119</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>398644.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="I66" s="1">
-        <v>14772.0</v>
+        <v>-8878.0</v>
       </c>
       <c r="J66" s="1">
-        <v>3.7055618546874</v>
+        <v>-0.44251978080367</v>
       </c>
       <c r="K66">
-        <v>4.36</v>
+        <v>0.19</v>
       </c>
       <c r="L66" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>413416.0</v>
+        <v>1997360.0</v>
       </c>
       <c r="N66" s="1">
-        <v>430851.62</v>
+        <v>2001202.47</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B67" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C67" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>106.16</v>
+        <v>103.917</v>
       </c>
       <c r="E67" s="1">
-        <v>107.34</v>
+        <v>99.661</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>858720.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-9440.0</v>
+        <v>17024.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.099310601826</v>
+        <v>4.2704769167478</v>
       </c>
       <c r="K67">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.05</v>
+      </c>
+      <c r="L67">
+        <v>202.74</v>
       </c>
       <c r="M67" s="1">
-        <v>849280.0</v>
+        <v>415668.0</v>
       </c>
       <c r="N67" s="1">
-        <v>857633.26</v>
+        <v>415870.74</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>102.56</v>
+        <v>105.894</v>
       </c>
       <c r="E68" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>600000.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I68" s="1">
-        <v>15360.0</v>
+        <v>-11568.0</v>
       </c>
       <c r="J68" s="1">
-        <v>2.56</v>
+        <v>-1.3471212968139</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.54</v>
+      </c>
+      <c r="L68" t="s">
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>615360.0</v>
+        <v>847152.0</v>
       </c>
       <c r="N68" s="1">
-        <v>615360.0</v>
+        <v>859445.48</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
         <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.115</v>
+        <v>103.009</v>
       </c>
       <c r="E69" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>655800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-19110.0</v>
+        <v>18054.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-2.9139981701738</v>
+        <v>3.009</v>
       </c>
       <c r="K69">
-        <v>1.61</v>
+        <v>0.33</v>
       </c>
       <c r="L69" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>636690.0</v>
+        <v>618054.0</v>
       </c>
       <c r="N69" s="1">
-        <v>646355.75</v>
+        <v>620030.71</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.593</v>
+        <v>106.516</v>
       </c>
       <c r="E70" s="1">
-        <v>99.852</v>
+        <v>107.82818182</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>898668.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-11331.0</v>
+        <v>-14434.0</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.2608660818011</v>
+        <v>-1.216919172758</v>
       </c>
       <c r="K70">
-        <v>0.16</v>
+        <v>1.97</v>
       </c>
       <c r="L70" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>887337.0</v>
+        <v>1171676.0</v>
       </c>
       <c r="N70" s="1">
-        <v>888816.45</v>
+        <v>1193352.03</v>
       </c>
       <c r="O70" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.554</v>
+        <v>98.844</v>
       </c>
       <c r="E71" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>697571.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-693.0</v>
+        <v>-9072.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.099344726199914</v>
+        <v>-1.0094940511958</v>
       </c>
       <c r="K71">
-        <v>2.16</v>
+        <v>0.44</v>
       </c>
       <c r="L71" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>696878.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N71" s="1">
-        <v>712023.89</v>
+        <v>893541.21</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>682000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.666</v>
+        <v>99.967</v>
       </c>
       <c r="E72" s="1">
-        <v>99.934</v>
+        <v>99.653</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>681549.88</v>
+        <v>697571.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-1827.76</v>
+        <v>2198.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.2681769968179</v>
+        <v>0.31509337400781</v>
       </c>
       <c r="K72">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>971.62</v>
+        <v>2.39</v>
+      </c>
+      <c r="L72" t="s">
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>679722.12</v>
+        <v>699769.0</v>
       </c>
       <c r="N72" s="1">
-        <v>680693.74</v>
+        <v>716533.04</v>
       </c>
       <c r="O72" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
-        <v>700000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.167</v>
+        <v>99.939</v>
       </c>
       <c r="E73" s="1">
-        <v>100.582</v>
+        <v>99.934</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>704074.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I73" s="1">
-        <v>-2905.0</v>
+        <v>34.1</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.41259867570738</v>
+        <v>0.0050033021794384</v>
       </c>
       <c r="K73">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="L73" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>701169.0</v>
+        <v>681583.98</v>
       </c>
       <c r="N73" s="1">
-        <v>704362.92</v>
+        <v>684073.75</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>1900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.101</v>
+        <v>100.7</v>
       </c>
       <c r="E74" s="1">
-        <v>106.52073684</v>
+        <v>100.582</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2023894.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-45975.0</v>
+        <v>826.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.2716110626347</v>
+        <v>0.11731721381559</v>
       </c>
       <c r="K74">
-        <v>3.45</v>
+        <v>0.72</v>
       </c>
       <c r="L74" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>1977919.0</v>
+        <v>704900.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2043508.04</v>
+        <v>709908.64</v>
       </c>
       <c r="O74" s="1">
-        <v>1.04</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>400000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>98.82</v>
+        <v>104.459</v>
       </c>
       <c r="E75" s="1">
-        <v>99.589</v>
+        <v>106.52073684</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>398356.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-3076.0</v>
+        <v>-39173.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.77217363363424</v>
+        <v>-1.93552626768</v>
       </c>
       <c r="K75">
-        <v>0.84</v>
+        <v>3.79</v>
       </c>
       <c r="L75" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>395280.0</v>
+        <v>1984721.0</v>
       </c>
       <c r="N75" s="1">
-        <v>398645.75</v>
+        <v>2056816.89</v>
       </c>
       <c r="O75" s="1">
-        <v>0.2</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>84.802</v>
+        <v>99.256</v>
       </c>
       <c r="E76" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>601720.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-8106.0</v>
+        <v>-1332.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.3471382038157</v>
+        <v>-0.33437427828375</v>
       </c>
       <c r="K76">
-        <v>0.52</v>
+        <v>1.07</v>
       </c>
       <c r="L76" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>593614.0</v>
+        <v>397024.0</v>
       </c>
       <c r="N76" s="1">
-        <v>597257.84</v>
+        <v>401314.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
         <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>98.877</v>
+        <v>85.389</v>
       </c>
       <c r="E77" s="1">
-        <v>100.65</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>704550.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-12411.0</v>
+        <v>-3997.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7615499254844</v>
+        <v>-0.66426244765007</v>
       </c>
       <c r="K77">
-        <v>0.99</v>
+        <v>0.56</v>
       </c>
       <c r="L77" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>692139.0</v>
+        <v>597723.0</v>
       </c>
       <c r="N77" s="1">
-        <v>699043.11</v>
+        <v>601666.49</v>
       </c>
       <c r="O77" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.605</v>
+        <v>99.152</v>
       </c>
       <c r="E78" s="1">
-        <v>100.62</v>
+        <v>100.65</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>402480.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-8060.0</v>
+        <v>-10486.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-2.0025839793282</v>
+        <v>-1.4883258817685</v>
       </c>
       <c r="K78">
-        <v>3.08</v>
+        <v>1.19</v>
       </c>
       <c r="L78" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>394420.0</v>
+        <v>694064.0</v>
       </c>
       <c r="N78" s="1">
-        <v>406748.77</v>
+        <v>702406.47</v>
       </c>
       <c r="O78" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>577000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.612</v>
+        <v>98.965</v>
       </c>
       <c r="E79" s="1">
-        <v>99.662</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>575049.74</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-288.5</v>
+        <v>-6620.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.050169573157272</v>
+        <v>-1.6448022261976</v>
       </c>
       <c r="K79">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.17</v>
+      </c>
+      <c r="L79">
+        <v>684.93</v>
       </c>
       <c r="M79" s="1">
-        <v>574761.24</v>
+        <v>395860.0</v>
       </c>
       <c r="N79" s="1">
-        <v>576079.25</v>
+        <v>396544.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B80" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C80" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.197</v>
+        <v>100.146</v>
       </c>
       <c r="E80" s="1">
-        <v>99.64619429</v>
+        <v>99.662</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>697523.36</v>
+        <v>575049.74</v>
       </c>
       <c r="I80" s="1">
-        <v>-10144.36</v>
+        <v>2792.68</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.4543398231136</v>
+        <v>0.48564146816239</v>
       </c>
       <c r="K80">
-        <v>3.15</v>
+        <v>0.48</v>
       </c>
       <c r="L80" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="M80" s="1">
-        <v>687379.0</v>
+        <v>577842.42</v>
       </c>
       <c r="N80" s="1">
-        <v>709417.01</v>
+        <v>580593.05</v>
       </c>
       <c r="O80" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
-        <v>750000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.091</v>
+        <v>98.903</v>
       </c>
       <c r="E81" s="1">
-        <v>99.96570933</v>
+        <v>99.64619429</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>749742.82</v>
+        <v>697523.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-6560.32</v>
+        <v>-5202.36</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.87500937988309</v>
+        <v>-0.74583308579085</v>
       </c>
       <c r="K81">
-        <v>1.69</v>
+        <v>3.4</v>
       </c>
       <c r="L81" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="M81" s="1">
-        <v>743182.5</v>
+        <v>692321.0</v>
       </c>
       <c r="N81" s="1">
-        <v>755870.86</v>
+        <v>716097.03</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.409</v>
+        <v>99.456</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.96570933</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>600000.0</v>
+        <v>749742.82</v>
       </c>
       <c r="I82" s="1">
-        <v>-9546.0</v>
+        <v>-3822.82</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.591</v>
+        <v>-0.50988417601652</v>
       </c>
       <c r="K82">
-        <v>2.15</v>
+        <v>1.91</v>
       </c>
       <c r="L82" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="M82" s="1">
-        <v>590454.0</v>
+        <v>745920.0</v>
       </c>
       <c r="N82" s="1">
-        <v>603369.16</v>
+        <v>760277.88</v>
       </c>
       <c r="O82" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B83" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>97.874</v>
+        <v>98.797</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-41031.8</v>
+        <v>-7218.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.126</v>
+        <v>-1.203</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>2.41</v>
       </c>
       <c r="L83" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="M83" s="1">
-        <v>1888968.2</v>
+        <v>592782.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1910117.19</v>
+        <v>607220.17</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B84" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C84" s="1">
-        <v>1225000.0</v>
+        <v>2230000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.212</v>
+        <v>98.386</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.68358744</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1225000.0</v>
+        <v>2222944.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-34153.0</v>
+        <v>-28936.2</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.788</v>
+        <v>-1.3017062058243</v>
       </c>
       <c r="K84">
-        <v>2.6</v>
+        <v>1.33</v>
       </c>
       <c r="L84" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M84" s="1">
-        <v>1190847.0</v>
+        <v>2194007.8</v>
       </c>
       <c r="N84" s="1">
-        <v>1222743.48</v>
+        <v>2223710.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B85" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C85" s="1">
-        <v>800000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.32</v>
+        <v>98.001</v>
       </c>
       <c r="E85" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>803360.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-16800.0</v>
+        <v>-24487.75</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.0912168890659</v>
+        <v>-1.999</v>
       </c>
       <c r="K85">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>476.71</v>
+        <v>2.86</v>
+      </c>
+      <c r="L85" t="s">
+        <v>276</v>
       </c>
       <c r="M85" s="1">
-        <v>786560.0</v>
+        <v>1200512.25</v>
       </c>
       <c r="N85" s="1">
-        <v>787036.71</v>
+        <v>1235535.84</v>
       </c>
       <c r="O85" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B86" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C86" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.563</v>
+        <v>98.947</v>
       </c>
       <c r="E86" s="1">
-        <v>99.259</v>
+        <v>100.42</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>992590.0</v>
+        <v>803360.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-16960.0</v>
+        <v>-11784.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.7086611793389</v>
+        <v>-1.4668392750448</v>
       </c>
       <c r="K86">
-        <v>0.89</v>
+        <v>0.31</v>
       </c>
       <c r="L86" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="M86" s="1">
-        <v>975630.0</v>
+        <v>791576.0</v>
       </c>
       <c r="N86" s="1">
-        <v>984499.86</v>
+        <v>794039.01</v>
       </c>
       <c r="O86" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B87" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C87" s="1">
-        <v>858000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.587</v>
+        <v>98.396</v>
       </c>
       <c r="E87" s="1">
-        <v>99.362</v>
+        <v>99.259</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>852525.96</v>
+        <v>992590.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-15229.5</v>
+        <v>-8630.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.7863972142268</v>
+        <v>-0.86944256943955</v>
       </c>
       <c r="K87">
-        <v>1.4</v>
+        <v>1.19</v>
       </c>
       <c r="L87" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="M87" s="1">
-        <v>837296.46</v>
+        <v>983960.0</v>
       </c>
       <c r="N87" s="1">
-        <v>849270.26</v>
+        <v>995826.44</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B88" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C88" s="1">
-        <v>1500000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.119</v>
+        <v>100.217</v>
       </c>
       <c r="E88" s="1">
-        <v>99.451</v>
+        <v>99.731</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1491765.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="I88" s="1">
-        <v>10020.0</v>
+        <v>7528.14</v>
       </c>
       <c r="J88" s="1">
-        <v>0.67168756473037</v>
+        <v>0.48731086623016</v>
       </c>
       <c r="K88">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="L88" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="M88" s="1">
-        <v>1501785.0</v>
+        <v>1552361.33</v>
       </c>
       <c r="N88" s="1">
-        <v>1503685.68</v>
+        <v>1554111.91</v>
       </c>
       <c r="O88" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B89" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C89" s="1">
-        <v>1000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.584</v>
+        <v>100.119</v>
       </c>
       <c r="E89" s="1">
-        <v>99.9464</v>
+        <v>99.451</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>999464.0</v>
+        <v>1491765.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-3624.0</v>
+        <v>10020.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.36259435057191</v>
+        <v>0.67168756473037</v>
       </c>
       <c r="K89">
-        <v>0.56</v>
+        <v>0.44</v>
       </c>
       <c r="L89" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="M89" s="1">
-        <v>995840.0</v>
+        <v>1501785.0</v>
       </c>
       <c r="N89" s="1">
-        <v>1001466.71</v>
+        <v>1508437.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B90" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C90" s="1">
         <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.747</v>
+        <v>98.086</v>
       </c>
       <c r="E90" s="1">
         <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-23148.03</v>
+        <v>-17849.46</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.4925222719394</v>
+        <v>-1.1508848308945</v>
       </c>
       <c r="K90">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>123.11</v>
+        <v>0.2</v>
+      </c>
+      <c r="L90" t="s">
+        <v>291</v>
       </c>
       <c r="M90" s="1">
-        <v>1527785.61</v>
+        <v>1533084.18</v>
       </c>
       <c r="N90" s="1">
-        <v>1527908.72</v>
+        <v>1536285.12</v>
       </c>
       <c r="O90" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B91" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C91" s="1">
-        <v>700000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.693</v>
+        <v>91.148</v>
       </c>
       <c r="E91" s="1">
-        <v>99.517</v>
+        <v>83.44605217</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>696619.0</v>
+        <v>847811.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-5768.0</v>
+        <v>78251.79</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.82799923631138</v>
+        <v>9.2298528627618</v>
       </c>
       <c r="K91">
-        <v>3.05</v>
+        <v>1.41</v>
       </c>
       <c r="L91" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="M91" s="1">
-        <v>690851.0</v>
+        <v>926063.68</v>
       </c>
       <c r="N91" s="1">
-        <v>712210.59</v>
+        <v>940364.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.36</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B92" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C92" s="1">
-        <v>1016000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>90.553</v>
+        <v>100.092</v>
       </c>
       <c r="E92" s="1">
-        <v>83.44605217</v>
+        <v>100.375</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>847811.89</v>
+        <v>602250.0</v>
       </c>
       <c r="I92" s="1">
-        <v>72206.59</v>
+        <v>-1698.0</v>
       </c>
       <c r="J92" s="1">
-        <v>8.5168173331469</v>
+        <v>-0.28194271481943</v>
       </c>
       <c r="K92">
-        <v>1.28</v>
+        <v>1.82</v>
       </c>
       <c r="L92" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="M92" s="1">
-        <v>920018.48</v>
+        <v>600552.0</v>
       </c>
       <c r="N92" s="1">
-        <v>933014.23</v>
+        <v>611481.45</v>
       </c>
       <c r="O92" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B93" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C93" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.042</v>
+        <v>97.816</v>
       </c>
       <c r="E93" s="1">
-        <v>100.375</v>
+        <v>92.081555</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>602250.0</v>
+        <v>736652.44</v>
       </c>
       <c r="I93" s="1">
-        <v>-1998.0</v>
+        <v>45875.56</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.33175591531756</v>
+        <v>6.2275718519306</v>
       </c>
       <c r="K93">
-        <v>1.59</v>
+        <v>0.35</v>
       </c>
       <c r="L93" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="M93" s="1">
-        <v>600252.0</v>
+        <v>782528.0</v>
       </c>
       <c r="N93" s="1">
-        <v>609794.47</v>
+        <v>785366.36</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B94" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C94" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.589</v>
+        <v>101.911</v>
       </c>
       <c r="E94" s="1">
-        <v>92.081555</v>
+        <v>99.329</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>736652.44</v>
+        <v>595974.0</v>
       </c>
       <c r="I94" s="1">
-        <v>44059.56</v>
+        <v>15492.0</v>
       </c>
       <c r="J94" s="1">
-        <v>5.9810512539672</v>
+        <v>2.5994422575481</v>
       </c>
       <c r="K94">
-        <v>0.23</v>
+        <v>1.63</v>
       </c>
       <c r="L94" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="M94" s="1">
-        <v>780712.0</v>
+        <v>611466.0</v>
       </c>
       <c r="N94" s="1">
-        <v>782591.45</v>
+        <v>621275.59</v>
       </c>
       <c r="O94" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B95" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C95" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.572</v>
+        <v>100.229</v>
       </c>
       <c r="E95" s="1">
-        <v>99.329</v>
+        <v>100.30333333</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>595974.0</v>
+        <v>1504550.0</v>
       </c>
       <c r="I95" s="1">
-        <v>13458.0</v>
+        <v>-1115.0</v>
       </c>
       <c r="J95" s="1">
-        <v>2.2581522012705</v>
+        <v>-0.074108537436443</v>
       </c>
       <c r="K95">
-        <v>1.37</v>
+        <v>0.65</v>
       </c>
       <c r="L95" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="M95" s="1">
-        <v>609432.0</v>
+        <v>1503435.0</v>
       </c>
       <c r="N95" s="1">
-        <v>617649.12</v>
+        <v>1513135.47</v>
       </c>
       <c r="O95" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B96" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.135</v>
+        <v>98.628</v>
       </c>
       <c r="E96" s="1">
-        <v>100.30333333</v>
+        <v>100.231</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1504550.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-2525.0</v>
+        <v>-14427.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.16782426639194</v>
+        <v>-1.5993056040546</v>
       </c>
       <c r="K96">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="L96" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>1502025.0</v>
+        <v>887652.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1507234.51</v>
+        <v>892182.82</v>
       </c>
       <c r="O96" s="1">
-        <v>0.77</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B97" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.202</v>
+        <v>98.176</v>
       </c>
       <c r="E97" s="1">
-        <v>100.231</v>
+        <v>100.33</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>902079.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-18261.0</v>
+        <v>-25848.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.0243238119943</v>
+        <v>-2.1469151799063</v>
       </c>
       <c r="K97">
-        <v>0.25</v>
+        <v>0.79</v>
       </c>
       <c r="L97" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>883818.0</v>
+        <v>1178112.0</v>
       </c>
       <c r="N97" s="1">
-        <v>886037.18</v>
+        <v>1187580.49</v>
       </c>
       <c r="O97" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B98" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.732</v>
+        <v>101.211</v>
       </c>
       <c r="E98" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1203960.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-31176.0</v>
+        <v>12480.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.5894547991628</v>
+        <v>1.5654634675016</v>
       </c>
       <c r="K98">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="L98" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>1172784.0</v>
+        <v>809688.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1179786.74</v>
+        <v>815060.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.854</v>
+        <v>100.436</v>
       </c>
       <c r="E99" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>797208.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="I99" s="1">
-        <v>9624.0</v>
+        <v>7995.96</v>
       </c>
       <c r="J99" s="1">
-        <v>1.2072131739772</v>
+        <v>0.66955336380403</v>
       </c>
       <c r="K99">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="L99" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>806832.0</v>
+        <v>1202218.92</v>
       </c>
       <c r="N99" s="1">
-        <v>809670.36</v>
+        <v>1204125.1</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
         <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>101.136</v>
+        <v>99.255</v>
       </c>
       <c r="E100" s="1">
-        <v>100.539</v>
+        <v>99.766</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>603234.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I100" s="1">
-        <v>3582.0</v>
+        <v>-3066.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.59379942112016</v>
+        <v>-0.51219854459435</v>
       </c>
       <c r="K100">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>606816.0</v>
+        <v>595530.0</v>
       </c>
       <c r="N100" s="1">
-        <v>622136.55</v>
+        <v>595530.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="B101" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.257</v>
+        <v>98.348</v>
       </c>
       <c r="E101" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>598596.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I101" s="1">
-        <v>-9054.0</v>
+        <v>-9470.21</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.5125393420604</v>
+        <v>-1.5978788333583</v>
       </c>
       <c r="K101">
-        <v>2.89</v>
+        <v>1.69</v>
       </c>
       <c r="L101" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="M101" s="1">
-        <v>589542.0</v>
+        <v>583203.64</v>
       </c>
       <c r="N101" s="1">
-        <v>606868.03</v>
+        <v>593240.12</v>
       </c>
       <c r="O101" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B102" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C102" s="1">
-        <v>593000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.759</v>
+        <v>98.437</v>
       </c>
       <c r="E102" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>592673.85</v>
+        <v>987100.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-12962.98</v>
+        <v>-2730.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.1872029616289</v>
+        <v>-0.27656772363489</v>
       </c>
       <c r="K102">
-        <v>1.45</v>
+        <v>1.21</v>
       </c>
       <c r="L102" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="M102" s="1">
-        <v>579710.87</v>
+        <v>984370.0</v>
       </c>
       <c r="N102" s="1">
-        <v>588321.72</v>
+        <v>996424.79</v>
       </c>
       <c r="O102" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="B103" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C103" s="1">
-        <v>1000000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.065</v>
+        <v>98.526</v>
       </c>
       <c r="E103" s="1">
-        <v>98.71</v>
+        <v>99.90538798</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>987100.0</v>
+        <v>914134.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-6450.0</v>
+        <v>-12621.4</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.65342923715936</v>
+        <v>-1.3806942809169</v>
       </c>
       <c r="K103">
-        <v>0.93</v>
+        <v>1.41</v>
       </c>
       <c r="L103" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="M103" s="1">
-        <v>980650.0</v>
+        <v>901512.9</v>
       </c>
       <c r="N103" s="1">
-        <v>989965.07</v>
+        <v>914404.37</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B104" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="C104" s="1">
-        <v>915000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.364</v>
+        <v>100.124</v>
       </c>
       <c r="E104" s="1">
-        <v>99.90538798</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>914134.3</v>
+        <v>677000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-14103.7</v>
+        <v>839.48</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5428476975429</v>
+        <v>0.124</v>
       </c>
       <c r="K104">
-        <v>1.22</v>
+        <v>0.55</v>
       </c>
       <c r="L104" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="M104" s="1">
-        <v>900030.6</v>
+        <v>677839.48</v>
       </c>
       <c r="N104" s="1">
-        <v>911198.61</v>
+        <v>681568.06</v>
       </c>
       <c r="O104" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="B105" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="C105" s="1">
-        <v>677000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.798</v>
+        <v>89.141</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>88.81</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>677000.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1367.54</v>
+        <v>1655.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.202</v>
+        <v>0.37270577637653</v>
       </c>
       <c r="K105">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="L105" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="M105" s="1">
-        <v>675632.46</v>
+        <v>445705.0</v>
       </c>
       <c r="N105" s="1">
-        <v>677419.07</v>
+        <v>446946.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>88.457</v>
+        <v>92.269</v>
       </c>
       <c r="E106" s="1">
-        <v>88.81</v>
+        <v>99.271</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>444050.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1765.0</v>
+        <v>-28008.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.39747776151334</v>
+        <v>-7.0534194276274</v>
       </c>
       <c r="K106">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>608.22</v>
+        <v>1.17</v>
+      </c>
+      <c r="L106" t="s">
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>442285.0</v>
+        <v>369076.0</v>
       </c>
       <c r="N106" s="1">
-        <v>442893.22</v>
+        <v>373755.45</v>
       </c>
       <c r="O106" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>91.913</v>
+        <v>101.113</v>
       </c>
       <c r="E107" s="1">
-        <v>99.271</v>
+        <v>99.942</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>397084.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-29432.0</v>
+        <v>12881.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.4120337258615</v>
+        <v>1.171679574153</v>
       </c>
       <c r="K107">
-        <v>1.05</v>
+        <v>0.68</v>
       </c>
       <c r="L107" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>367652.0</v>
+        <v>1112243.0</v>
       </c>
       <c r="N107" s="1">
-        <v>371852.0</v>
+        <v>1119671.77</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.893</v>
+        <v>94.221</v>
       </c>
       <c r="E108" s="1">
-        <v>99.942</v>
+        <v>94.62629</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1099362.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I108" s="1">
-        <v>10461.0</v>
+        <v>-3647.61</v>
       </c>
       <c r="J108" s="1">
-        <v>0.95155190010206</v>
+        <v>-0.4283059179431</v>
       </c>
       <c r="K108">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="L108" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>1109823.0</v>
+        <v>847989.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1114520.6</v>
+        <v>852088.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>93.994</v>
+        <v>101.194</v>
       </c>
       <c r="E109" s="1">
-        <v>94.62629</v>
+        <v>101.3728</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>851636.61</v>
+        <v>1520592.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-5690.61</v>
+        <v>-2682.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.66819696724874</v>
+        <v>-0.17637867356924</v>
       </c>
       <c r="K109">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.04</v>
+      </c>
+      <c r="L109">
+        <v>636.99</v>
       </c>
       <c r="M109" s="1">
-        <v>845946.0</v>
+        <v>1517910.0</v>
       </c>
       <c r="N109" s="1">
-        <v>849660.04</v>
+        <v>1518546.99</v>
       </c>
       <c r="O109" s="1">
-        <v>0.43</v>
+        <v>0.71</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>1500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.978</v>
+        <v>97.96</v>
       </c>
       <c r="E110" s="1">
-        <v>101.3728</v>
+        <v>98.42482759</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1520592.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-5922.0</v>
+        <v>-13480.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.38945358123678</v>
+        <v>-0.47226659940021</v>
       </c>
       <c r="K110">
-        <v>3.65</v>
+        <v>2.22</v>
       </c>
       <c r="L110" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>1514670.0</v>
+        <v>2840840.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1569450.82</v>
+        <v>2905196.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.8</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>97.508</v>
+        <v>96.744</v>
       </c>
       <c r="E111" s="1">
-        <v>98.42482759</v>
+        <v>98.642</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2854320.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-26588.0</v>
+        <v>-18980.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.93150032231845</v>
+        <v>-1.9241296810689</v>
       </c>
       <c r="K111">
-        <v>1.96</v>
+        <v>0.22</v>
       </c>
       <c r="L111" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>2827732.0</v>
+        <v>967440.0</v>
       </c>
       <c r="N111" s="1">
-        <v>2884639.53</v>
+        <v>969597.53</v>
       </c>
       <c r="O111" s="1">
-        <v>1.46</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.975</v>
+        <v>96.82</v>
       </c>
       <c r="E112" s="1">
-        <v>98.642</v>
+        <v>95.396</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>986420.0</v>
+        <v>763168.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-26670.0</v>
+        <v>11392.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.703716469658</v>
+        <v>1.4927250618475</v>
       </c>
       <c r="K112">
-        <v>4.29</v>
+        <v>0.22</v>
       </c>
       <c r="L112" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="M112" s="1">
-        <v>959750.0</v>
+        <v>774560.0</v>
       </c>
       <c r="N112" s="1">
-        <v>1002660.96</v>
+        <v>776286.03</v>
       </c>
       <c r="O112" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B113" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C113" s="1">
-        <v>768000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>97.725</v>
+        <v>98.033</v>
       </c>
       <c r="E113" s="1">
-        <v>99.628</v>
+        <v>99.14878652</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>765143.04</v>
+        <v>1058909.04</v>
       </c>
       <c r="I113" s="1">
-        <v>-14615.04</v>
+        <v>-11916.6</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.9101055928052</v>
+        <v>-1.1253657821261</v>
       </c>
       <c r="K113">
-        <v>2.01</v>
+        <v>2.23</v>
       </c>
       <c r="L113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="M113" s="1">
-        <v>750528.0</v>
+        <v>1046992.44</v>
       </c>
       <c r="N113" s="1">
-        <v>765982.68</v>
+        <v>1070861.51</v>
       </c>
       <c r="O113" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B114" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C114" s="1">
         <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.132</v>
+        <v>98.708</v>
       </c>
       <c r="E114" s="1">
         <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-9624.0</v>
+        <v>-6168.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.6082457688297</v>
+        <v>-1.0307211037138</v>
       </c>
       <c r="K114">
-        <v>1.92</v>
+        <v>2.19</v>
       </c>
       <c r="L114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M114" s="1">
-        <v>588792.0</v>
+        <v>592248.0</v>
       </c>
       <c r="N114" s="1">
-        <v>600298.85</v>
+        <v>605398.68</v>
       </c>
       <c r="O114" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B115" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C115" s="1">
         <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.842</v>
+        <v>99.165</v>
       </c>
       <c r="E115" s="1">
         <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-4912.8</v>
+        <v>-2038.1</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.55536551502103</v>
+        <v>-0.23039620097793</v>
       </c>
       <c r="K115">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="L115" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M115" s="1">
-        <v>879693.8</v>
+        <v>882568.5</v>
       </c>
       <c r="N115" s="1">
-        <v>881156.81</v>
+        <v>886317.47</v>
       </c>
       <c r="O115" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B116" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="C116" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.011</v>
+        <v>95.293</v>
       </c>
       <c r="E116" s="1">
         <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>14110.0</v>
+        <v>16930.0</v>
       </c>
       <c r="J116" s="1">
-        <v>1.5074786324786</v>
+        <v>1.8087606837607</v>
       </c>
       <c r="K116">
-        <v>0.92</v>
+        <v>1.03</v>
       </c>
       <c r="L116" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="M116" s="1">
-        <v>950110.0</v>
+        <v>952930.0</v>
       </c>
       <c r="N116" s="1">
-        <v>959281.23</v>
+        <v>963214.25</v>
       </c>
       <c r="O116" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B117" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.995</v>
+        <v>98.557</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-34085.0</v>
+        <v>-24531.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-2.005</v>
+        <v>-1.443</v>
       </c>
       <c r="K117">
-        <v>2.85</v>
+        <v>3.11</v>
       </c>
       <c r="L117" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="M117" s="1">
-        <v>1665915.0</v>
+        <v>1675469.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1714283.49</v>
+        <v>1728349.48</v>
       </c>
       <c r="O117" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B118" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C118" s="1">
         <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.999</v>
+        <v>101.302</v>
       </c>
       <c r="E118" s="1">
         <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-18117.0</v>
+        <v>-15390.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.9541412650953</v>
+        <v>-1.6600007766086</v>
       </c>
       <c r="K118">
-        <v>3.05</v>
+        <v>3.34</v>
       </c>
       <c r="L118" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M118" s="1">
-        <v>908991.0</v>
+        <v>911718.0</v>
       </c>
       <c r="N118" s="1">
-        <v>936447.16</v>
+        <v>941794.03</v>
       </c>
       <c r="O118" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B119" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C119" s="1">
         <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.314</v>
+        <v>100.917</v>
       </c>
       <c r="E119" s="1">
         <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>5621.85</v>
+        <v>12912.12</v>
       </c>
       <c r="J119" s="1">
-        <v>0.46570321184989</v>
+        <v>1.0696151188294</v>
       </c>
       <c r="K119">
-        <v>2.54</v>
+        <v>2.81</v>
       </c>
       <c r="L119" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="M119" s="1">
-        <v>1212796.26</v>
+        <v>1220086.53</v>
       </c>
       <c r="N119" s="1">
-        <v>1243529.7</v>
+        <v>1254008.09</v>
       </c>
       <c r="O119" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
         <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.062</v>
+        <v>99.491</v>
       </c>
       <c r="E120" s="1">
         <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-4741.0</v>
+        <v>-880.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.52895294985267</v>
+        <v>-0.098181522014417</v>
       </c>
       <c r="K120">
-        <v>0.43</v>
+        <v>0.67</v>
       </c>
       <c r="L120" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>891558.0</v>
+        <v>895419.0</v>
       </c>
       <c r="N120" s="1">
-        <v>895441.56</v>
+        <v>901460.1</v>
       </c>
       <c r="O120" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
         <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.294</v>
+        <v>100.76</v>
       </c>
       <c r="E121" s="1">
         <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>364.0</v>
+        <v>3626.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.05187446379761</v>
+        <v>0.51674946629157</v>
       </c>
       <c r="K121">
-        <v>0.27</v>
+        <v>0.58</v>
       </c>
       <c r="L121" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>702058.0</v>
+        <v>705320.0</v>
       </c>
       <c r="N121" s="1">
-        <v>703956.63</v>
+        <v>709376.16</v>
       </c>
       <c r="O121" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C122" s="1">
         <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.828</v>
+        <v>96.484</v>
       </c>
       <c r="E122" s="1">
         <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>-20139.5</v>
+        <v>-15055.5</v>
       </c>
       <c r="J122" s="1">
-        <v>-2.6401846339799</v>
+        <v>-1.9736984412167</v>
       </c>
       <c r="K122">
-        <v>1.33</v>
+        <v>1.54</v>
       </c>
       <c r="L122" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="M122" s="1">
-        <v>742667.0</v>
+        <v>747751.0</v>
       </c>
       <c r="N122" s="1">
-        <v>752951.67</v>
+        <v>759694.49</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B123" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.984</v>
+        <v>98.477</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-33425.28</v>
+        <v>-25251.34</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.016</v>
+        <v>-1.523</v>
       </c>
       <c r="K123">
-        <v>0.74</v>
+        <v>0.95</v>
       </c>
       <c r="L123" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M123" s="1">
-        <v>1624574.72</v>
+        <v>1632748.66</v>
       </c>
       <c r="N123" s="1">
-        <v>1636825.57</v>
+        <v>1648560.8</v>
       </c>
       <c r="O123" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B124" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C124" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.975</v>
+        <v>103.097</v>
       </c>
       <c r="E124" s="1">
         <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>1682.78</v>
+        <v>2902.78</v>
       </c>
       <c r="J124" s="1">
-        <v>0.16368384938876</v>
+        <v>0.28235313251209</v>
       </c>
       <c r="K124">
-        <v>0.36</v>
+        <v>0.69</v>
       </c>
       <c r="L124" t="s">
-        <v>245</v>
+        <v>390</v>
       </c>
       <c r="M124" s="1">
-        <v>1029750.0</v>
+        <v>1030970.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1033393.84</v>
+        <v>1037867.26</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="B125" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C125" s="1">
         <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.933</v>
+        <v>104.494</v>
       </c>
       <c r="E125" s="1">
         <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-15976.0</v>
+        <v>-11488.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.88520721231</v>
+        <v>-1.3556121967337</v>
       </c>
       <c r="K125">
-        <v>1.01</v>
+        <v>1.44</v>
       </c>
       <c r="L125" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="M125" s="1">
-        <v>831464.0</v>
+        <v>835952.0</v>
       </c>
       <c r="N125" s="1">
-        <v>839546.19</v>
+        <v>847458.85</v>
       </c>
       <c r="O125" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B126" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C126" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.689</v>
+        <v>99.147</v>
       </c>
       <c r="E126" s="1">
-        <v>99.07293333</v>
+        <v>99.076</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1188875.2</v>
+        <v>1188912.0</v>
       </c>
       <c r="I126" s="1">
-        <v>7392.8</v>
+        <v>852.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.62183145884446</v>
+        <v>0.07166215834309</v>
       </c>
       <c r="K126">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1196268.0</v>
+        <v>1189764.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1226078.96</v>
+        <v>1189764.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="B127" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>83.661</v>
+        <v>100.538</v>
       </c>
       <c r="E127" s="1">
-        <v>85.38325</v>
+        <v>99.07293333</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>683066.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I127" s="1">
-        <v>-13778.0</v>
+        <v>17580.8</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.0170818046865</v>
+        <v>1.4787759051581</v>
       </c>
       <c r="K127">
-        <v>0.36</v>
+        <v>2.75</v>
       </c>
       <c r="L127" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>669288.0</v>
+        <v>1206456.0</v>
       </c>
       <c r="N127" s="1">
-        <v>672203.07</v>
+        <v>1239451.89</v>
       </c>
       <c r="O127" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="B128" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.327</v>
+        <v>84.43</v>
       </c>
       <c r="E128" s="1">
-        <v>95.972</v>
+        <v>85.38325</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>479860.0</v>
+        <v>683066.0</v>
       </c>
       <c r="I128" s="1">
-        <v>6775.0</v>
+        <v>-7626.0</v>
       </c>
       <c r="J128" s="1">
-        <v>1.4118701287876</v>
+        <v>-1.1164367718493</v>
       </c>
       <c r="K128">
-        <v>0.59</v>
+        <v>0.42</v>
       </c>
       <c r="L128" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="M128" s="1">
-        <v>486635.0</v>
+        <v>675440.0</v>
       </c>
       <c r="N128" s="1">
-        <v>489573.36</v>
+        <v>678834.52</v>
       </c>
       <c r="O128" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B129" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="C129" s="1">
-        <v>500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>85.59</v>
+        <v>99.566</v>
       </c>
       <c r="E129" s="1">
-        <v>85.957</v>
+        <v>99.898</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>429785.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1835.0</v>
+        <v>-7304.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.42695766487895</v>
+        <v>-0.33233898576548</v>
       </c>
       <c r="K129">
-        <v>0.66</v>
+        <v>0.07</v>
       </c>
       <c r="L129" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="M129" s="1">
-        <v>427950.0</v>
+        <v>2190452.0</v>
       </c>
       <c r="N129" s="1">
-        <v>431227.4</v>
+        <v>2191898.58</v>
       </c>
       <c r="O129" s="1">
-        <v>0.22</v>
+        <v>1.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B130" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C130" s="1">
-        <v>456000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.152</v>
+        <v>86.239</v>
       </c>
       <c r="E130" s="1">
-        <v>99.609</v>
+        <v>85.957</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>454217.04</v>
+        <v>429785.0</v>
       </c>
       <c r="I130" s="1">
-        <v>2476.08</v>
+        <v>1410.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.54513146402434</v>
+        <v>0.32807101225031</v>
       </c>
       <c r="K130">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>299.84</v>
+        <v>0.71</v>
+      </c>
+      <c r="L130" t="s">
+        <v>407</v>
       </c>
       <c r="M130" s="1">
-        <v>456693.12</v>
+        <v>431195.0</v>
       </c>
       <c r="N130" s="1">
-        <v>456992.96</v>
+        <v>434729.25</v>
       </c>
       <c r="O130" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C131" s="1">
-        <v>700000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.882</v>
+        <v>100.532</v>
       </c>
       <c r="E131" s="1">
-        <v>102.847</v>
+        <v>99.609</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>719929.0</v>
+        <v>454217.04</v>
       </c>
       <c r="I131" s="1">
-        <v>-13755.0</v>
+        <v>4208.88</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.9106050735559</v>
+        <v>0.92662309630656</v>
       </c>
       <c r="K131">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>0.34</v>
+      </c>
+      <c r="L131" t="s">
+        <v>410</v>
       </c>
       <c r="M131" s="1">
-        <v>706174.0</v>
+        <v>458425.92</v>
       </c>
       <c r="N131" s="1">
-        <v>706248.32</v>
+        <v>459975.07</v>
       </c>
       <c r="O131" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="C132" s="1">
-        <v>1178000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>102.855</v>
+        <v>101.496</v>
       </c>
       <c r="E132" s="1">
-        <v>101.91549321</v>
+        <v>102.847</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1200564.51</v>
+        <v>719929.0</v>
       </c>
       <c r="I132" s="1">
-        <v>11067.39</v>
+        <v>-9457.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.92184883925979</v>
+        <v>-1.3136017579511</v>
       </c>
       <c r="K132">
-        <v>2.64</v>
+        <v>0.28</v>
       </c>
       <c r="L132" t="s">
-        <v>407</v>
+        <v>189</v>
       </c>
       <c r="M132" s="1">
-        <v>1211631.9</v>
+        <v>710472.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1242765.57</v>
+        <v>712404.19</v>
       </c>
       <c r="O132" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.619</v>
+        <v>103.333</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>101.91549321</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="I133" s="1">
-        <v>-27060.0</v>
+        <v>16698.23</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.8144694889512</v>
+        <v>1.3908648690606</v>
       </c>
       <c r="K133">
-        <v>0.57</v>
+        <v>2.93</v>
       </c>
       <c r="L133" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="M133" s="1">
-        <v>1464285.0</v>
+        <v>1217262.74</v>
       </c>
       <c r="N133" s="1">
-        <v>1472791.85</v>
+        <v>1251810.19</v>
       </c>
       <c r="O133" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="B134" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.469</v>
+        <v>98.044</v>
       </c>
       <c r="E134" s="1">
-        <v>99.68483</v>
+        <v>98.94725</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>996848.3</v>
+        <v>1978945.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-22158.3</v>
+        <v>-18065.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-2.2228357113113</v>
+        <v>-0.91286013507197</v>
       </c>
       <c r="K134">
-        <v>1.75</v>
+        <v>0.77</v>
       </c>
       <c r="L134" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="M134" s="1">
-        <v>974690.0</v>
+        <v>1960880.0</v>
       </c>
       <c r="N134" s="1">
-        <v>992155.75</v>
+        <v>1976332.05</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.93</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="B135" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C135" s="1">
-        <v>916000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.226</v>
+        <v>98.066</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>97.929</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>916000.0</v>
+        <v>587574.0</v>
       </c>
       <c r="I135" s="1">
-        <v>2070.16</v>
+        <v>822.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.226</v>
+        <v>0.13989727251376</v>
       </c>
       <c r="K135">
-        <v>0.65</v>
+        <v>1.74</v>
       </c>
       <c r="L135" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M135" s="1">
-        <v>918070.16</v>
+        <v>588396.0</v>
       </c>
       <c r="N135" s="1">
-        <v>924002.83</v>
+        <v>598813.81</v>
       </c>
       <c r="O135" s="1">
-        <v>0.47</v>
+        <v>0.28</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B136" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.034</v>
+        <v>98.32</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>99.68483</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I136" s="1">
-        <v>-41880.0</v>
+        <v>-13648.3</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.7488649916315</v>
+        <v>-1.3691451347211</v>
       </c>
       <c r="K136">
-        <v>0.82</v>
+        <v>2.0</v>
       </c>
       <c r="L136" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="M136" s="1">
-        <v>2352816.0</v>
+        <v>983200.0</v>
       </c>
       <c r="N136" s="1">
-        <v>2372542.03</v>
+        <v>1003234.25</v>
       </c>
       <c r="O136" s="1">
-        <v>1.2</v>
+        <v>0.47</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="B137" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>98.01</v>
+        <v>101.074</v>
       </c>
       <c r="E137" s="1">
         <v>100.0</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-31024.1</v>
+        <v>9837.84</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.99</v>
+        <v>1.074</v>
       </c>
       <c r="K137">
-        <v>0.77</v>
+        <v>0.97</v>
       </c>
       <c r="L137" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="M137" s="1">
-        <v>1527975.9</v>
+        <v>925837.84</v>
       </c>
       <c r="N137" s="1">
-        <v>1540041.28</v>
+        <v>934736.84</v>
       </c>
       <c r="O137" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B138" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.914</v>
+        <v>98.684</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>99.779</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-60534.0</v>
+        <v>-26280.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.3661029775045</v>
+        <v>-1.097425309935</v>
       </c>
       <c r="K138">
-        <v>0.6</v>
+        <v>1.08</v>
       </c>
       <c r="L138" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="M138" s="1">
-        <v>2497850.0</v>
+        <v>2368416.0</v>
       </c>
       <c r="N138" s="1">
-        <v>2512748.97</v>
+        <v>2394306.41</v>
       </c>
       <c r="O138" s="1">
-        <v>1.28</v>
+        <v>1.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B139" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.673</v>
+        <v>98.363</v>
       </c>
       <c r="E139" s="1">
-        <v>98.819</v>
+        <v>99.59162838</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>592914.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-876.0</v>
+        <v>-24068.83</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.14774486687783</v>
+        <v>-1.2336663249616</v>
       </c>
       <c r="K139">
-        <v>1.04</v>
+        <v>0.21</v>
       </c>
       <c r="L139" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="M139" s="1">
-        <v>592038.0</v>
+        <v>1926931.17</v>
       </c>
       <c r="N139" s="1">
-        <v>598266.43</v>
+        <v>1931066.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.3</v>
+        <v>0.91</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="B140" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C140" s="1">
-        <v>1229000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>89.095</v>
+        <v>100.6</v>
       </c>
       <c r="E140" s="1">
-        <v>85.4301904</v>
+        <v>102.33536</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1049937.04</v>
+        <v>2558384.0</v>
       </c>
       <c r="I140" s="1">
-        <v>45040.51</v>
+        <v>-43384.0</v>
       </c>
       <c r="J140" s="1">
-        <v>4.2898296073067</v>
+        <v>-1.6957579472042</v>
       </c>
       <c r="K140">
-        <v>0.33</v>
+        <v>0.87</v>
       </c>
       <c r="L140" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="M140" s="1">
-        <v>1094977.55</v>
+        <v>2515000.0</v>
       </c>
       <c r="N140" s="1">
-        <v>1099058.84</v>
+        <v>2536671.23</v>
       </c>
       <c r="O140" s="1">
-        <v>0.56</v>
+        <v>1.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B141" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C141" s="1">
-        <v>451000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.998</v>
+        <v>99.001</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>98.819</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>451000.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-9.02</v>
+        <v>1092.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.002</v>
+        <v>0.18417510802578</v>
       </c>
       <c r="K141">
-        <v>2.53</v>
+        <v>1.27</v>
       </c>
       <c r="L141" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="M141" s="1">
-        <v>450990.98</v>
+        <v>594006.0</v>
       </c>
       <c r="N141" s="1">
-        <v>462386.75</v>
+        <v>601624.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B142" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C142" s="1">
-        <v>2000000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>93.868</v>
+        <v>89.738</v>
       </c>
       <c r="E142" s="1">
-        <v>91.6578065</v>
+        <v>85.4301904</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1833156.13</v>
+        <v>1049937.04</v>
       </c>
       <c r="I142" s="1">
-        <v>44203.87</v>
+        <v>52942.98</v>
       </c>
       <c r="J142" s="1">
-        <v>2.4113532544552</v>
+        <v>5.0424909287894</v>
       </c>
       <c r="K142">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="L142" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M142" s="1">
-        <v>1877360.0</v>
+        <v>1102880.02</v>
       </c>
       <c r="N142" s="1">
-        <v>1883825.75</v>
+        <v>1107848.55</v>
       </c>
       <c r="O142" s="1">
-        <v>0.96</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="B143" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C143" s="1">
-        <v>1400000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.028</v>
+        <v>100.396</v>
       </c>
       <c r="E143" s="1">
-        <v>100.467</v>
+        <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1406538.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-6146.0</v>
+        <v>1785.96</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.43695939960385</v>
+        <v>0.396</v>
       </c>
       <c r="K143">
-        <v>3.17</v>
+        <v>2.78</v>
       </c>
       <c r="L143" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="M143" s="1">
-        <v>1400392.0</v>
+        <v>452785.96</v>
       </c>
       <c r="N143" s="1">
-        <v>1444731.73</v>
+        <v>465303.36</v>
       </c>
       <c r="O143" s="1">
-        <v>0.73</v>
+        <v>0.22</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="B144" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="C144" s="1">
-        <v>1432000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.494</v>
+        <v>94.212</v>
       </c>
       <c r="E144" s="1">
-        <v>100.45530726</v>
+        <v>91.6578065</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1438520.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I144" s="1">
-        <v>-13765.92</v>
+        <v>51083.87</v>
       </c>
       <c r="J144" s="1">
-        <v>-0.95695019881545</v>
+        <v>2.7866622577314</v>
       </c>
       <c r="K144">
-        <v>2.4</v>
+        <v>0.36</v>
       </c>
       <c r="L144" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="M144" s="1">
-        <v>1424754.08</v>
+        <v>1884240.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1459117.18</v>
+        <v>1891390.68</v>
       </c>
       <c r="O144" s="1">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C145" s="1">
-        <v>1100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.962</v>
+        <v>100.389</v>
       </c>
       <c r="E145" s="1">
-        <v>99.40027273</v>
+        <v>100.467</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1093403.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-4821.0</v>
+        <v>-1092.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.44091702693334</v>
+        <v>-0.077637433187017</v>
       </c>
       <c r="K145">
-        <v>0.81</v>
+        <v>3.44</v>
       </c>
       <c r="L145" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="M145" s="1">
-        <v>1088582.0</v>
+        <v>1405446.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1097445.8</v>
+        <v>1453621.34</v>
       </c>
       <c r="O145" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.426</v>
+        <v>100.149</v>
       </c>
       <c r="E146" s="1">
-        <v>99.794</v>
+        <v>100.45530726</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>498970.0</v>
+        <v>1438520.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-11840.0</v>
+        <v>-4386.32</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3728881495882</v>
+        <v>-0.30491894447071</v>
       </c>
       <c r="K146">
-        <v>0.68</v>
+        <v>2.64</v>
       </c>
       <c r="L146" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="M146" s="1">
-        <v>487130.0</v>
+        <v>1434133.68</v>
       </c>
       <c r="N146" s="1">
-        <v>490534.11</v>
+        <v>1472003.21</v>
       </c>
       <c r="O146" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C147" s="1">
-        <v>952000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.93</v>
+        <v>99.318</v>
       </c>
       <c r="E147" s="1">
-        <v>100.27343697</v>
+        <v>99.40027273</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>954603.12</v>
+        <v>1093403.0</v>
       </c>
       <c r="I147" s="1">
-        <v>44330.48</v>
+        <v>-905.0</v>
       </c>
       <c r="J147" s="1">
-        <v>4.6438649812919</v>
+        <v>-0.082769116236191</v>
       </c>
       <c r="K147">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="L147" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="M147" s="1">
-        <v>998933.6</v>
+        <v>1092498.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1009488.38</v>
+        <v>1104166.8</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B148" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C148" s="1">
-        <v>2200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>97.318</v>
+        <v>98.006</v>
       </c>
       <c r="E148" s="1">
-        <v>99.24563636</v>
+        <v>99.794</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2183404.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-42408.0</v>
+        <v>-8940.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-1.9422882801351</v>
+        <v>-1.7916908832194</v>
       </c>
       <c r="K148">
-        <v>1.58</v>
+        <v>0.92</v>
       </c>
       <c r="L148" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M148" s="1">
-        <v>2140996.0</v>
+        <v>490030.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2175668.6</v>
+        <v>494632.74</v>
       </c>
       <c r="O148" s="1">
-        <v>1.1</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B149" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C149" s="1">
-        <v>547000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.999</v>
+        <v>105.64</v>
       </c>
       <c r="E149" s="1">
-        <v>100.0</v>
+        <v>100.27343697</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>547000.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I149" s="1">
-        <v>-5475.47</v>
+        <v>51089.68</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.001</v>
+        <v>5.3519288728074</v>
       </c>
       <c r="K149">
-        <v>3.05</v>
+        <v>1.54</v>
       </c>
       <c r="L149" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="M149" s="1">
-        <v>541524.53</v>
+        <v>1005692.8</v>
       </c>
       <c r="N149" s="1">
-        <v>558225.77</v>
+        <v>1020370.54</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="B150" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="C150" s="1">
-        <v>900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.83</v>
+        <v>97.84</v>
       </c>
       <c r="E150" s="1">
-        <v>101.2</v>
+        <v>99.24563636</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>910800.0</v>
+        <v>2183404.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-21330.0</v>
+        <v>-30924.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-2.3418972332016</v>
+        <v>-1.4163205709983</v>
       </c>
       <c r="K150">
-        <v>0.71</v>
+        <v>1.8</v>
       </c>
       <c r="L150" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="M150" s="1">
-        <v>889470.0</v>
+        <v>2152480.0</v>
       </c>
       <c r="N150" s="1">
-        <v>895856.3</v>
+        <v>2192049.86</v>
       </c>
       <c r="O150" s="1">
-        <v>0.45</v>
+        <v>1.03</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="C151" s="1">
-        <v>2152000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>98.13</v>
+        <v>99.507</v>
       </c>
       <c r="E151" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2146146.56</v>
+        <v>547000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-34388.96</v>
+        <v>-2696.71</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.6023584148885</v>
+        <v>-0.493</v>
       </c>
       <c r="K151">
-        <v>0.93</v>
+        <v>3.31</v>
       </c>
       <c r="L151" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="M151" s="1">
-        <v>2111757.6</v>
+        <v>544303.29</v>
       </c>
       <c r="N151" s="1">
-        <v>2131877.33</v>
+        <v>562382.52</v>
       </c>
       <c r="O151" s="1">
-        <v>1.08</v>
+        <v>0.26</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="C152" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.554</v>
+        <v>99.46</v>
       </c>
       <c r="E152" s="1">
-        <v>102.5055</v>
+        <v>101.2</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>512527.5</v>
+        <v>910800.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-9757.5</v>
+        <v>-15660.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.9038002838872</v>
+        <v>-1.7193675889328</v>
       </c>
       <c r="K152">
-        <v>1.79</v>
+        <v>0.96</v>
       </c>
       <c r="L152" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="M152" s="1">
-        <v>502770.0</v>
+        <v>895140.0</v>
       </c>
       <c r="N152" s="1">
-        <v>511708.36</v>
+        <v>903807.12</v>
       </c>
       <c r="O152" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B153" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C153" s="1">
-        <v>1500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>104.262</v>
+        <v>98.45</v>
       </c>
       <c r="E153" s="1">
-        <v>103.12185667</v>
+        <v>99.728</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1546827.85</v>
+        <v>2146146.56</v>
       </c>
       <c r="I153" s="1">
-        <v>17102.15</v>
+        <v>-27502.56</v>
       </c>
       <c r="J153" s="1">
-        <v>1.1056272357651</v>
+        <v>-1.2814856409434</v>
       </c>
       <c r="K153">
-        <v>0.4</v>
+        <v>1.16</v>
       </c>
       <c r="L153" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="M153" s="1">
-        <v>1563930.0</v>
+        <v>2118644.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1569894.04</v>
+        <v>2143554.14</v>
       </c>
       <c r="O153" s="1">
-        <v>0.8</v>
+        <v>1.01</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B154" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.383</v>
+        <v>100.977</v>
       </c>
       <c r="E154" s="1">
-        <v>103.479</v>
+        <v>102.5055</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>413916.0</v>
+        <v>512527.5</v>
       </c>
       <c r="I154" s="1">
-        <v>-8384.0</v>
+        <v>-7642.5</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.0255317504035</v>
+        <v>-1.4911394998317</v>
       </c>
       <c r="K154">
-        <v>0.75</v>
+        <v>2.04</v>
       </c>
       <c r="L154" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="M154" s="1">
-        <v>405532.0</v>
+        <v>504885.0</v>
       </c>
       <c r="N154" s="1">
-        <v>408540.22</v>
+        <v>515064.79</v>
       </c>
       <c r="O154" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="B155" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C155" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>96.738</v>
+        <v>101.971</v>
       </c>
       <c r="E155" s="1">
-        <v>97.26</v>
+        <v>103.479</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>583560.0</v>
+        <v>413916.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-3132.0</v>
+        <v>-6032.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.53670573719926</v>
+        <v>-1.4573005150804</v>
       </c>
       <c r="K155">
-        <v>0.44</v>
+        <v>1.06</v>
       </c>
       <c r="L155" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="M155" s="1">
-        <v>580428.0</v>
+        <v>407884.0</v>
       </c>
       <c r="N155" s="1">
-        <v>583078.68</v>
+        <v>412125.1</v>
       </c>
       <c r="O155" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="B156" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C156" s="1">
-        <v>381000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.144</v>
+        <v>104.723</v>
       </c>
       <c r="E156" s="1">
-        <v>102.47</v>
+        <v>103.12185667</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>390410.7</v>
+        <v>1546827.85</v>
       </c>
       <c r="I156" s="1">
-        <v>-12672.06</v>
+        <v>24017.15</v>
       </c>
       <c r="J156" s="1">
-        <v>-3.2458280472333</v>
+        <v>1.5526711650556</v>
       </c>
       <c r="K156">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="L156" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="M156" s="1">
-        <v>377738.64</v>
+        <v>1570845.0</v>
       </c>
       <c r="N156" s="1">
-        <v>378824.23</v>
+        <v>1582331.3</v>
       </c>
       <c r="O156" s="1">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="B157" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="C157" s="1">
-        <v>788000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.911</v>
+        <v>97.149</v>
       </c>
       <c r="E157" s="1">
-        <v>99.958</v>
+        <v>97.26</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>787669.04</v>
+        <v>583560.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-370.36</v>
+        <v>-666.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.047019748294284</v>
+        <v>-0.11412708204812</v>
       </c>
       <c r="K157">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>728.63</v>
+        <v>0.7</v>
+      </c>
+      <c r="L157" t="s">
+        <v>486</v>
       </c>
       <c r="M157" s="1">
-        <v>787298.68</v>
+        <v>582894.0</v>
       </c>
       <c r="N157" s="1">
-        <v>788027.31</v>
+        <v>587085.78</v>
       </c>
       <c r="O157" s="1">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="B158" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C158" s="1">
-        <v>631000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.516</v>
+        <v>99.607</v>
       </c>
       <c r="E158" s="1">
-        <v>99.422</v>
+        <v>102.47</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>627352.82</v>
+        <v>390410.7</v>
       </c>
       <c r="I158" s="1">
-        <v>-12026.86</v>
+        <v>-10908.03</v>
       </c>
       <c r="J158" s="1">
-        <v>-1.9170807265997</v>
+        <v>-2.7939884844345</v>
       </c>
       <c r="K158">
-        <v>0.64</v>
+        <v>0.56</v>
       </c>
       <c r="L158" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="M158" s="1">
-        <v>615325.96</v>
+        <v>379502.67</v>
       </c>
       <c r="N158" s="1">
-        <v>619371.28</v>
+        <v>381632.09</v>
       </c>
       <c r="O158" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="B159" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C159" s="1">
-        <v>638000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.178</v>
+        <v>100.439</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>638000.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I159" s="1">
-        <v>1135.64</v>
+        <v>3790.28</v>
       </c>
       <c r="J159" s="1">
-        <v>0.178</v>
+        <v>0.48120210488405</v>
       </c>
       <c r="K159">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>699.18</v>
+        <v>0.35</v>
+      </c>
+      <c r="L159" t="s">
+        <v>492</v>
       </c>
       <c r="M159" s="1">
-        <v>639135.64</v>
+        <v>791459.32</v>
       </c>
       <c r="N159" s="1">
-        <v>639834.82</v>
+        <v>794211.92</v>
       </c>
       <c r="O159" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="B160" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="C160" s="1">
-        <v>600000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>88.422</v>
+        <v>97.969</v>
       </c>
       <c r="E160" s="1">
-        <v>88.621</v>
+        <v>99.422</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>531726.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I160" s="1">
-        <v>-1194.0</v>
+        <v>-9168.43</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.22455174281491</v>
+        <v>-1.4614471646115</v>
       </c>
       <c r="K160">
-        <v>1.48</v>
+        <v>0.86</v>
       </c>
       <c r="L160" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="M160" s="1">
-        <v>530532.0</v>
+        <v>618184.39</v>
       </c>
       <c r="N160" s="1">
-        <v>539400.49</v>
+        <v>623634.33</v>
       </c>
       <c r="O160" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="B161" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C161" s="1">
-        <v>900000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>74.096</v>
+        <v>100.726</v>
       </c>
       <c r="E161" s="1">
-        <v>74.33222222</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>668990.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-2126.0</v>
+        <v>4631.88</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.31779249316133</v>
+        <v>0.726</v>
       </c>
       <c r="K161">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="L161" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="M161" s="1">
-        <v>666864.0</v>
+        <v>642631.88</v>
       </c>
       <c r="N161" s="1">
-        <v>670174.27</v>
+        <v>645079.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="B162" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="C162" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.723</v>
+        <v>88.87</v>
       </c>
       <c r="E162" s="1">
-        <v>99.985</v>
+        <v>88.621</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>899865.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-20358.0</v>
+        <v>1494.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.2623393509026</v>
+        <v>0.28097177869805</v>
       </c>
       <c r="K162">
-        <v>3.12</v>
+        <v>1.59</v>
       </c>
       <c r="L162" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="M162" s="1">
-        <v>879507.0</v>
+        <v>533220.0</v>
       </c>
       <c r="N162" s="1">
-        <v>907551.86</v>
+        <v>542756.3</v>
       </c>
       <c r="O162" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="B163" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="C163" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.715</v>
+        <v>75.173</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>74.33222222</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>700000.0</v>
+        <v>668990.0</v>
       </c>
       <c r="I163" s="1">
-        <v>5005.0</v>
+        <v>7567.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.715</v>
+        <v>1.1311080883122</v>
       </c>
       <c r="K163">
-        <v>2.68</v>
+        <v>0.42</v>
       </c>
       <c r="L163" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="M163" s="1">
-        <v>705005.0</v>
+        <v>676557.0</v>
       </c>
       <c r="N163" s="1">
-        <v>723768.99</v>
+        <v>680329.6</v>
       </c>
       <c r="O163" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="B164" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="C164" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.179</v>
+        <v>98.565</v>
       </c>
       <c r="E164" s="1">
-        <v>99.6055</v>
+        <v>99.985</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>796844.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-11412.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.4321498310836</v>
+        <v>-1.4202130319548</v>
       </c>
       <c r="K164">
-        <v>1.22</v>
+        <v>3.35</v>
       </c>
       <c r="L164" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="M164" s="1">
-        <v>785432.0</v>
+        <v>887085.0</v>
       </c>
       <c r="N164" s="1">
-        <v>795212.82</v>
+        <v>917210.34</v>
       </c>
       <c r="O164" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C165" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>94.985</v>
+        <v>101.227</v>
       </c>
       <c r="E165" s="1">
-        <v>99.405</v>
+        <v>100.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>596430.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-26520.0</v>
+        <v>8589.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-4.4464564156733</v>
+        <v>1.227</v>
       </c>
       <c r="K165">
-        <v>0.97</v>
+        <v>2.94</v>
       </c>
       <c r="L165" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="M165" s="1">
-        <v>569910.0</v>
+        <v>708589.0</v>
       </c>
       <c r="N165" s="1">
-        <v>575729.18</v>
+        <v>729199.84</v>
       </c>
       <c r="O165" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="B166" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="C166" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.057</v>
+        <v>98.96</v>
       </c>
       <c r="E166" s="1">
-        <v>100.66</v>
+        <v>99.6055</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>402640.0</v>
+        <v>796844.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-10412.0</v>
+        <v>-5164.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.5859328432347</v>
+        <v>-0.64805658322081</v>
       </c>
       <c r="K166">
-        <v>2.87</v>
+        <v>1.48</v>
       </c>
       <c r="L166" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="M166" s="1">
-        <v>392228.0</v>
+        <v>791680.0</v>
       </c>
       <c r="N166" s="1">
-        <v>403693.75</v>
+        <v>803515.62</v>
       </c>
       <c r="O166" s="1">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="B167" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="C167" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.183</v>
+        <v>95.637</v>
       </c>
       <c r="E167" s="1">
-        <v>100.05625</v>
+        <v>97.273</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1000562.5</v>
+        <v>1361822.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1267.5</v>
+        <v>-22904.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.12667874320695</v>
+        <v>-1.6818644433707</v>
       </c>
       <c r="K167">
-        <v>0.22</v>
+        <v>1.18</v>
       </c>
       <c r="L167" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="M167" s="1">
-        <v>1001830.0</v>
+        <v>1338918.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1003987.53</v>
+        <v>1355372.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B168" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="C168" s="1">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>95.369</v>
+        <v>98.463</v>
       </c>
       <c r="E168" s="1">
-        <v>99.237</v>
+        <v>100.66</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>148855.5</v>
+        <v>402640.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-5802.0</v>
+        <v>-8788.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-3.8977397543255</v>
+        <v>-2.1825948738327</v>
       </c>
       <c r="K168">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>3.1</v>
+      </c>
+      <c r="L168" t="s">
+        <v>519</v>
       </c>
       <c r="M168" s="1">
-        <v>143053.5</v>
+        <v>393852.0</v>
       </c>
       <c r="N168" s="1">
-        <v>143189.12</v>
+        <v>406242.41</v>
       </c>
       <c r="O168" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="B169" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="C169" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.612</v>
+        <v>100.356</v>
       </c>
       <c r="E169" s="1">
-        <v>99.42228</v>
+        <v>100.05625</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>994222.8</v>
+        <v>1000562.5</v>
       </c>
       <c r="I169" s="1">
-        <v>-18102.8</v>
+        <v>2997.5</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.82079912068</v>
+        <v>0.29958148541445</v>
       </c>
       <c r="K169">
         <v>0.52</v>
       </c>
       <c r="L169" t="s">
-        <v>190</v>
+        <v>522</v>
       </c>
       <c r="M169" s="1">
-        <v>976120.0</v>
+        <v>1003560.0</v>
       </c>
       <c r="N169" s="1">
-        <v>981298.08</v>
+        <v>1008714.11</v>
       </c>
       <c r="O169" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="B170" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="C170" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.503</v>
+        <v>97.967</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>700000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I170" s="1">
-        <v>-10479.0</v>
+        <v>-14552.8</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.497</v>
+        <v>-1.463736297337</v>
       </c>
       <c r="K170">
-        <v>1.77</v>
+        <v>0.75</v>
       </c>
       <c r="L170" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="M170" s="1">
-        <v>689521.0</v>
+        <v>979670.0</v>
       </c>
       <c r="N170" s="1">
-        <v>701897.65</v>
+        <v>987159.73</v>
       </c>
       <c r="O170" s="1">
-        <v>0.36</v>
+        <v>0.46</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="B171" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="C171" s="1">
-        <v>1500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.8</v>
+        <v>99.027</v>
       </c>
       <c r="E171" s="1">
-        <v>99.1624</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1487436.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-5436.0</v>
+        <v>-6811.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.36546110219196</v>
+        <v>-0.973</v>
       </c>
       <c r="K171">
-        <v>3.24</v>
+        <v>2.03</v>
       </c>
       <c r="L171" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="M171" s="1">
-        <v>1482000.0</v>
+        <v>693189.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1530544.52</v>
+        <v>707375.1</v>
       </c>
       <c r="O171" s="1">
-        <v>0.78</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B172" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="C172" s="1">
-        <v>816000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.757</v>
+        <v>99.606</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.1624</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>816000.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-18302.88</v>
+        <v>6654.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.243</v>
+        <v>0.44734697829016</v>
       </c>
       <c r="K172">
-        <v>0.83</v>
+        <v>3.49</v>
       </c>
       <c r="L172" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="M172" s="1">
-        <v>797697.12</v>
+        <v>1494090.0</v>
       </c>
       <c r="N172" s="1">
-        <v>804445.53</v>
+        <v>1546487.26</v>
       </c>
       <c r="O172" s="1">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="B173" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="C173" s="1">
-        <v>1222000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.176</v>
+        <v>98.398</v>
       </c>
       <c r="E173" s="1">
-        <v>99.24314075</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1212751.18</v>
+        <v>816000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-13040.46</v>
+        <v>-13072.32</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.0752791021815</v>
+        <v>-1.602</v>
       </c>
       <c r="K173">
-        <v>2.34</v>
+        <v>1.09</v>
       </c>
       <c r="L173" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="M173" s="1">
-        <v>1199710.72</v>
+        <v>802927.68</v>
       </c>
       <c r="N173" s="1">
-        <v>1228297.99</v>
+        <v>811811.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="B174" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="C174" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.84</v>
+        <v>99.697</v>
       </c>
       <c r="E174" s="1">
-        <v>99.897</v>
+        <v>99.7</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>399588.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-228.0</v>
+        <v>-42.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.05705877053365</v>
+        <v>-0.0030090270812437</v>
       </c>
       <c r="K174">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>0.05</v>
+      </c>
+      <c r="L174">
+        <v>747.95</v>
       </c>
       <c r="M174" s="1">
-        <v>399360.0</v>
+        <v>1395758.0</v>
       </c>
       <c r="N174" s="1">
-        <v>400379.18</v>
+        <v>1396505.95</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="B175" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="C175" s="1">
-        <v>1384000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>101.17</v>
+        <v>98.601</v>
       </c>
       <c r="E175" s="1">
-        <v>100.62532081</v>
+        <v>99.24314075</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1392654.44</v>
+        <v>1212751.18</v>
       </c>
       <c r="I175" s="1">
-        <v>7538.36</v>
+        <v>-7846.96</v>
       </c>
       <c r="J175" s="1">
-        <v>0.54129436445124</v>
+        <v>-0.64703791918801</v>
       </c>
       <c r="K175">
-        <v>0.12</v>
+        <v>2.57</v>
       </c>
       <c r="L175" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="M175" s="1">
-        <v>1400192.8</v>
+        <v>1204904.22</v>
       </c>
       <c r="N175" s="1">
-        <v>1401899.1</v>
+        <v>1236316.32</v>
       </c>
       <c r="O175" s="1">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="B176" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.431</v>
+        <v>100.169</v>
       </c>
       <c r="E176" s="1">
-        <v>100.23</v>
+        <v>99.897</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>200460.0</v>
+        <v>399588.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-3598.0</v>
+        <v>1088.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.7948717948718</v>
+        <v>0.27228044886233</v>
       </c>
       <c r="K176">
-        <v>2.59</v>
+        <v>0.52</v>
       </c>
       <c r="L176" t="s">
-        <v>190</v>
+        <v>542</v>
       </c>
       <c r="M176" s="1">
-        <v>196862.0</v>
+        <v>400676.0</v>
       </c>
       <c r="N176" s="1">
-        <v>202040.08</v>
+        <v>402756.82</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="B177" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="C177" s="1">
-        <v>1100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>98.601</v>
+        <v>98.99</v>
       </c>
       <c r="E177" s="1">
-        <v>99.871</v>
+        <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1098581.0</v>
+        <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-13970.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.2716404161368</v>
+        <v>-1.2371545445475</v>
       </c>
       <c r="K177">
-        <v>1.87</v>
+        <v>2.85</v>
       </c>
       <c r="L177" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="M177" s="1">
-        <v>1084611.0</v>
+        <v>197980.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1105164.42</v>
+        <v>203671.78</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="B178" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="C178" s="1">
-        <v>688000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.879</v>
+        <v>98.947</v>
       </c>
       <c r="E178" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>688000.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-832.48</v>
+        <v>-10164.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.121</v>
+        <v>-0.9251934996145</v>
       </c>
       <c r="K178">
-        <v>0.3</v>
+        <v>2.13</v>
       </c>
       <c r="L178" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="M178" s="1">
-        <v>687167.52</v>
+        <v>1088417.0</v>
       </c>
       <c r="N178" s="1">
-        <v>689244.87</v>
+        <v>1111889.95</v>
       </c>
       <c r="O178" s="1">
-        <v>0.35</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="B179" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="C179" s="1">
-        <v>809000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.312</v>
+        <v>100.35</v>
       </c>
       <c r="E179" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>806136.14</v>
+        <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-2702.06</v>
+        <v>2408.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.3351865604239</v>
+        <v>0.35</v>
       </c>
       <c r="K179">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="L179" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="M179" s="1">
-        <v>803434.08</v>
+        <v>690408.0</v>
       </c>
       <c r="N179" s="1">
-        <v>807933.45</v>
+        <v>694340.12</v>
       </c>
       <c r="O179" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B180" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C180" s="1">
-        <v>800000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.339</v>
+        <v>99.674</v>
       </c>
       <c r="E180" s="1">
-        <v>99.471</v>
+        <v>99.42560275</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>795768.0</v>
+        <v>1301481.14</v>
       </c>
       <c r="I180" s="1">
-        <v>6944.0</v>
+        <v>3251.52</v>
       </c>
       <c r="J180" s="1">
-        <v>0.87261613937731</v>
+        <v>0.2498322795519</v>
       </c>
       <c r="K180">
-        <v>0.26</v>
+        <v>0.8</v>
       </c>
       <c r="L180" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="M180" s="1">
-        <v>802712.0</v>
+        <v>1304732.66</v>
       </c>
       <c r="N180" s="1">
-        <v>804816.11</v>
+        <v>1315150.87</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="B181" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="C181" s="1">
-        <v>741000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.911</v>
+        <v>100.284</v>
       </c>
       <c r="E181" s="1">
-        <v>98.46009582</v>
+        <v>99.674</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>729589.31</v>
+        <v>441555.82</v>
       </c>
       <c r="I181" s="1">
-        <v>3341.2</v>
+        <v>2702.3</v>
       </c>
       <c r="J181" s="1">
-        <v>0.45795627131653</v>
+        <v>0.61199510403917</v>
       </c>
       <c r="K181">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>732930.51</v>
+        <v>444258.12</v>
       </c>
       <c r="N181" s="1">
-        <v>757089.14</v>
+        <v>444258.12</v>
       </c>
       <c r="O181" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="B182" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C182" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.745</v>
+        <v>100.367</v>
       </c>
       <c r="E182" s="1">
-        <v>98.41</v>
+        <v>99.471</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>885690.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-14985.0</v>
+        <v>7168.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.6919012295498</v>
+        <v>0.90076504709915</v>
       </c>
       <c r="K182">
-        <v>0.72</v>
+        <v>0.54</v>
       </c>
       <c r="L182" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="M182" s="1">
-        <v>870705.0</v>
+        <v>802936.0</v>
       </c>
       <c r="N182" s="1">
-        <v>877196.1</v>
+        <v>807231.89</v>
       </c>
       <c r="O182" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="B183" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="C183" s="1">
-        <v>945000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.966</v>
+        <v>99.563</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>98.46009582</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>945000.0</v>
+        <v>729589.31</v>
       </c>
       <c r="I183" s="1">
-        <v>-321.3</v>
+        <v>8172.52</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.034</v>
+        <v>1.1201534737399</v>
       </c>
       <c r="K183">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>0.0</v>
+      </c>
+      <c r="L183">
+        <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>944678.7</v>
+        <v>737761.83</v>
       </c>
       <c r="N183" s="1">
-        <v>947298.21</v>
+        <v>737761.83</v>
       </c>
       <c r="O183" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="B184" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="C184" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>88.152</v>
+        <v>97.529</v>
       </c>
       <c r="E184" s="1">
-        <v>85.25</v>
+        <v>98.41</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>426250.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I184" s="1">
-        <v>14510.0</v>
+        <v>-7929.0</v>
       </c>
       <c r="J184" s="1">
-        <v>3.4041055718475</v>
+        <v>-0.89523422416421</v>
       </c>
       <c r="K184">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>544.52</v>
+        <v>0.95</v>
+      </c>
+      <c r="L184" t="s">
+        <v>563</v>
       </c>
       <c r="M184" s="1">
-        <v>440760.0</v>
+        <v>877761.0</v>
       </c>
       <c r="N184" s="1">
-        <v>441304.52</v>
+        <v>886332.58</v>
       </c>
       <c r="O184" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="B185" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="C185" s="1">
-        <v>610000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.964</v>
+        <v>100.409</v>
       </c>
       <c r="E185" s="1">
-        <v>99.18943934</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>605055.58</v>
+        <v>945000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>10824.82</v>
+        <v>3865.05</v>
       </c>
       <c r="J185" s="1">
-        <v>1.789062089139</v>
+        <v>0.409</v>
       </c>
       <c r="K185">
-        <v>1.79</v>
+        <v>0.58</v>
       </c>
       <c r="L185" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="M185" s="1">
-        <v>615880.4</v>
+        <v>948865.05</v>
       </c>
       <c r="N185" s="1">
-        <v>626785.19</v>
+        <v>954331.86</v>
       </c>
       <c r="O185" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B186" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="C186" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.172</v>
+        <v>88.546</v>
       </c>
       <c r="E186" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>823512.0</v>
+        <v>426250.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-22136.0</v>
+        <v>16480.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.6879996891363</v>
+        <v>3.866275659824</v>
       </c>
       <c r="K186">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.16</v>
+      </c>
+      <c r="L186">
+        <v>801.37</v>
       </c>
       <c r="M186" s="1">
-        <v>801376.0</v>
+        <v>442730.0</v>
       </c>
       <c r="N186" s="1">
-        <v>807891.07</v>
+        <v>443531.37</v>
       </c>
       <c r="O186" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B187" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C187" s="1">
-        <v>1300000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.094</v>
+        <v>101.355</v>
       </c>
       <c r="E187" s="1">
-        <v>100.761</v>
+        <v>99.18943934</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1309893.0</v>
+        <v>605055.58</v>
       </c>
       <c r="I187" s="1">
-        <v>-47671.0</v>
+        <v>13209.92</v>
       </c>
       <c r="J187" s="1">
-        <v>-3.6393048897887</v>
+        <v>2.1832572802651</v>
       </c>
       <c r="K187">
-        <v>0.68</v>
+        <v>2.04</v>
       </c>
       <c r="L187" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="M187" s="1">
-        <v>1262222.0</v>
+        <v>618265.5</v>
       </c>
       <c r="N187" s="1">
-        <v>1271117.21</v>
+        <v>630737.08</v>
       </c>
       <c r="O187" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="B188" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="C188" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.357</v>
+        <v>100.644</v>
       </c>
       <c r="E188" s="1">
-        <v>101.425395</v>
+        <v>102.939</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>608552.37</v>
+        <v>823512.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-410.37</v>
+        <v>-18360.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.067433801958573</v>
+        <v>-2.229475708915</v>
       </c>
       <c r="K188">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>1.06</v>
+      </c>
+      <c r="L188" t="s">
+        <v>574</v>
       </c>
       <c r="M188" s="1">
-        <v>608142.0</v>
+        <v>805152.0</v>
       </c>
       <c r="N188" s="1">
-        <v>608820.08</v>
+        <v>813653.37</v>
       </c>
       <c r="O188" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B189" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.851</v>
+        <v>97.557</v>
       </c>
       <c r="E189" s="1">
-        <v>99.96825</v>
+        <v>100.761</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>299904.75</v>
+        <v>1309893.0</v>
       </c>
       <c r="I189" s="1">
-        <v>5648.25</v>
+        <v>-41652.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.8833479629782</v>
+        <v>-3.1798017089946</v>
       </c>
       <c r="K189">
-        <v>2.11</v>
+        <v>0.92</v>
       </c>
       <c r="L189" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M189" s="1">
-        <v>305553.0</v>
+        <v>1268241.0</v>
       </c>
       <c r="N189" s="1">
-        <v>311891.01</v>
+        <v>1280141.34</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B190" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.108</v>
+        <v>101.767</v>
       </c>
       <c r="E190" s="1">
-        <v>104.45</v>
+        <v>101.425395</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>208900.0</v>
+        <v>608552.37</v>
       </c>
       <c r="I190" s="1">
-        <v>-684.0</v>
+        <v>2049.63</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.32742939205361</v>
+        <v>0.33680420963606</v>
       </c>
       <c r="K190">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>395.89</v>
+        <v>0.37</v>
+      </c>
+      <c r="L190" t="s">
+        <v>580</v>
       </c>
       <c r="M190" s="1">
-        <v>208216.0</v>
+        <v>610602.0</v>
       </c>
       <c r="N190" s="1">
-        <v>208611.89</v>
+        <v>612821.18</v>
       </c>
       <c r="O190" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="B191" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="C191" s="1">
-        <v>950000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.665</v>
+        <v>101.866</v>
       </c>
       <c r="E191" s="1">
-        <v>99.589</v>
+        <v>99.96825</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>946095.5</v>
+        <v>299904.75</v>
       </c>
       <c r="I191" s="1">
-        <v>-18278.0</v>
+        <v>5693.25</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9319402745283</v>
+        <v>1.8983527269908</v>
       </c>
       <c r="K191">
-        <v>2.44</v>
+        <v>2.38</v>
       </c>
       <c r="L191" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="M191" s="1">
-        <v>927817.5</v>
+        <v>305598.0</v>
       </c>
       <c r="N191" s="1">
-        <v>951007.91</v>
+        <v>312732.25</v>
       </c>
       <c r="O191" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="B192" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C192" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.253</v>
+        <v>104.5</v>
       </c>
       <c r="E192" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>499540.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-13275.0</v>
+        <v>100.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.6574448492613</v>
+        <v>0.047869794159885</v>
       </c>
       <c r="K192">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>0.49</v>
+      </c>
+      <c r="L192">
+        <v>978.08</v>
       </c>
       <c r="M192" s="1">
-        <v>486265.0</v>
+        <v>209000.0</v>
       </c>
       <c r="N192" s="1">
-        <v>491808.4</v>
+        <v>209978.08</v>
       </c>
       <c r="O192" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="B193" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="C193" s="1">
-        <v>700000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.3</v>
+        <v>98.079</v>
       </c>
       <c r="E193" s="1">
-        <v>103.012</v>
+        <v>99.589</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>721084.0</v>
+        <v>946095.5</v>
       </c>
       <c r="I193" s="1">
-        <v>-4984.0</v>
+        <v>-14345.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.69118160990953</v>
+        <v>-1.5162317123377</v>
       </c>
       <c r="K193">
-        <v>0.44</v>
+        <v>2.65</v>
       </c>
       <c r="L193" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="M193" s="1">
-        <v>716100.0</v>
+        <v>931750.5</v>
       </c>
       <c r="N193" s="1">
-        <v>719197.26</v>
+        <v>956892.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="B194" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="C194" s="1">
         <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.435</v>
+        <v>102.566</v>
       </c>
       <c r="E194" s="1">
-        <v>106.6</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>746200.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-22155.0</v>
+        <v>-3122.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.96904315197</v>
+        <v>-0.43295926688153</v>
       </c>
       <c r="K194">
-        <v>2.43</v>
+        <v>0.77</v>
       </c>
       <c r="L194" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="M194" s="1">
-        <v>724045.0</v>
+        <v>717962.0</v>
       </c>
       <c r="N194" s="1">
-        <v>741079.93</v>
+        <v>723336.66</v>
       </c>
       <c r="O194" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="B195" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C195" s="1">
-        <v>1480000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.529</v>
+        <v>97.992</v>
       </c>
       <c r="E195" s="1">
-        <v>99.902</v>
+        <v>99.908</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1478549.6</v>
+        <v>499540.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-35120.4</v>
+        <v>-9580.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.3753278212648</v>
+        <v>-1.9177643431957</v>
       </c>
       <c r="K195">
-        <v>0.84</v>
+        <v>1.37</v>
       </c>
       <c r="L195" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="M195" s="1">
-        <v>1443429.2</v>
+        <v>489960.0</v>
       </c>
       <c r="N195" s="1">
-        <v>1455923.04</v>
+        <v>496795.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="B196" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="C196" s="1">
-        <v>667000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.965</v>
+        <v>104.064</v>
       </c>
       <c r="E196" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>667000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-233.45</v>
+        <v>-17752.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.035</v>
+        <v>-2.3789868667917</v>
       </c>
       <c r="K196">
-        <v>1.24</v>
+        <v>2.72</v>
       </c>
       <c r="L196" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="M196" s="1">
-        <v>666766.55</v>
+        <v>728448.0</v>
       </c>
       <c r="N196" s="1">
-        <v>675014.69</v>
+        <v>747520.6</v>
       </c>
       <c r="O196" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="B197" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="C197" s="1">
-        <v>727000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.821</v>
+        <v>98.364</v>
       </c>
       <c r="E197" s="1">
-        <v>99.79727373</v>
+        <v>99.902</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>725526.18</v>
+        <v>1478549.6</v>
       </c>
       <c r="I197" s="1">
-        <v>172.49</v>
+        <v>-22762.4</v>
       </c>
       <c r="J197" s="1">
-        <v>0.023774469447815</v>
+        <v>-1.5395087185442</v>
       </c>
       <c r="K197">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="L197" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="M197" s="1">
-        <v>725698.67</v>
+        <v>1455787.2</v>
       </c>
       <c r="N197" s="1">
-        <v>730431.78</v>
+        <v>1471955.69</v>
       </c>
       <c r="O197" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="B198" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="C198" s="1">
-        <v>248000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>100.542</v>
+        <v>100.313</v>
       </c>
       <c r="E198" s="1">
         <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>248000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1344.16</v>
+        <v>2087.71</v>
       </c>
       <c r="J198" s="1">
-        <v>0.542</v>
+        <v>0.313</v>
       </c>
       <c r="K198">
+        <v>1.51</v>
+      </c>
+      <c r="L198" t="s">
+        <v>602</v>
+      </c>
+      <c r="M198" s="1">
+        <v>669087.71</v>
+      </c>
+      <c r="N198" s="1">
+        <v>679176.95</v>
+      </c>
+      <c r="O198" s="1">
         <v>0.32</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="B199" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="C199" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>101.994</v>
+        <v>102.696</v>
       </c>
       <c r="E199" s="1">
-        <v>99.660226</v>
+        <v>102.706</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>498301.13</v>
+        <v>1540590.0</v>
       </c>
       <c r="I199" s="1">
-        <v>11668.87</v>
+        <v>-150.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.3417305917006</v>
+        <v>-0.0097365295114209</v>
       </c>
       <c r="K199">
-        <v>3.84</v>
+        <v>0.51</v>
       </c>
       <c r="L199" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="M199" s="1">
-        <v>509970.0</v>
+        <v>1540440.0</v>
       </c>
       <c r="N199" s="1">
-        <v>529182.33</v>
+        <v>1548079.73</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.73</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="B200" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="C200" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.623</v>
+        <v>102.555</v>
       </c>
       <c r="E200" s="1">
-        <v>103.47225</v>
+        <v>99.660226</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>827778.0</v>
+        <v>498301.13</v>
       </c>
       <c r="I200" s="1">
-        <v>-14794.0</v>
+        <v>14473.87</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.7871941510888</v>
+        <v>2.9046432224627</v>
       </c>
       <c r="K200">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>812984.0</v>
+        <v>512775.0</v>
       </c>
       <c r="N200" s="1">
-        <v>818200.44</v>
+        <v>512775.0</v>
       </c>
       <c r="O200" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="B201" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.223</v>
+        <v>101.777</v>
       </c>
       <c r="E201" s="1">
-        <v>99.495</v>
+        <v>103.47225</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>795960.0</v>
+        <v>827778.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-10176.0</v>
+        <v>-13562.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.2784562038293</v>
+        <v>-1.6383619762787</v>
       </c>
       <c r="K201">
-        <v>2.61</v>
+        <v>0.94</v>
       </c>
       <c r="L201" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="M201" s="1">
-        <v>785784.0</v>
+        <v>814216.0</v>
       </c>
       <c r="N201" s="1">
-        <v>806677.15</v>
+        <v>821761.21</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="B202" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C202" s="1">
-        <v>925000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.743</v>
+        <v>99.05</v>
       </c>
       <c r="E202" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>925000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2377.25</v>
+        <v>-3560.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.257</v>
+        <v>-0.44725865621388</v>
       </c>
       <c r="K202">
-        <v>0.3</v>
+        <v>2.88</v>
       </c>
       <c r="L202" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="M202" s="1">
-        <v>922622.75</v>
+        <v>792400.0</v>
       </c>
       <c r="N202" s="1">
-        <v>925397.85</v>
+        <v>815416.44</v>
       </c>
       <c r="O202" s="1">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="B203" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="C203" s="1">
-        <v>1084000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.072</v>
+        <v>100.348</v>
       </c>
       <c r="E203" s="1">
-        <v>101.11874539</v>
+        <v>100.413</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1096127.2</v>
+        <v>1606608.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-22186.72</v>
+        <v>-1040.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.0241008525288</v>
+        <v>-0.064732654138408</v>
       </c>
       <c r="K203">
-        <v>3.28</v>
+        <v>0.24</v>
       </c>
       <c r="L203" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="M203" s="1">
-        <v>1073940.48</v>
+        <v>1605568.0</v>
       </c>
       <c r="N203" s="1">
-        <v>1109467.47</v>
+        <v>1609462.84</v>
       </c>
       <c r="O203" s="1">
-        <v>0.56</v>
+        <v>0.76</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="B204" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="C204" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.637</v>
+        <v>99.981</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>101.11874539</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>800000.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I204" s="1">
-        <v>-18904.0</v>
+        <v>-12333.16</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.363</v>
+        <v>-1.1251577371677</v>
       </c>
       <c r="K204">
-        <v>1.02</v>
+        <v>3.53</v>
       </c>
       <c r="L204" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="M204" s="1">
-        <v>781096.0</v>
+        <v>1083794.04</v>
       </c>
       <c r="N204" s="1">
-        <v>789243.95</v>
+        <v>1122105.27</v>
       </c>
       <c r="O204" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="B205" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.321</v>
+        <v>98.048</v>
       </c>
       <c r="E205" s="1">
         <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1284.0</v>
+        <v>-15616.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.321</v>
+        <v>-1.952</v>
       </c>
       <c r="K205">
-        <v>0.35</v>
+        <v>1.22</v>
       </c>
       <c r="L205" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="M205" s="1">
-        <v>401284.0</v>
+        <v>784384.0</v>
       </c>
       <c r="N205" s="1">
-        <v>402699.34</v>
+        <v>794161.53</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="B206" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="C206" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>95.727</v>
+        <v>100.784</v>
       </c>
       <c r="E206" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>875250.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-13707.0</v>
+        <v>3136.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.5660668380463</v>
+        <v>0.784</v>
       </c>
       <c r="K206">
-        <v>0.17</v>
+        <v>0.61</v>
       </c>
       <c r="L206" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="M206" s="1">
-        <v>861543.0</v>
+        <v>403136.0</v>
       </c>
       <c r="N206" s="1">
-        <v>863084.1</v>
+        <v>405562.3</v>
       </c>
       <c r="O206" s="1">
-        <v>0.44</v>
+        <v>0.19</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="B207" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="C207" s="1">
         <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.071</v>
+        <v>96.243</v>
       </c>
       <c r="E207" s="1">
-        <v>99.8356</v>
+        <v>97.25</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>898520.4</v>
+        <v>875250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-6881.4</v>
+        <v>-9063.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.76585907231489</v>
+        <v>-1.0354755784062</v>
       </c>
       <c r="K207">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
       <c r="L207" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="M207" s="1">
-        <v>891639.0</v>
+        <v>866187.0</v>
       </c>
       <c r="N207" s="1">
-        <v>897002.01</v>
+        <v>869269.19</v>
       </c>
       <c r="O207" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="B208" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="C208" s="1">
         <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>82.473</v>
+        <v>99.45</v>
       </c>
       <c r="E208" s="1">
-        <v>81.04033333</v>
+        <v>99.8356</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>729363.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I208" s="1">
-        <v>12894.0</v>
+        <v>-3470.4</v>
       </c>
       <c r="J208" s="1">
-        <v>1.7678439953768</v>
+        <v>-0.38623497029116</v>
       </c>
       <c r="K208">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="L208" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="M208" s="1">
-        <v>742257.0</v>
+        <v>895050.0</v>
       </c>
       <c r="N208" s="1">
-        <v>746991.25</v>
+        <v>902724.66</v>
       </c>
       <c r="O208" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="B209" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="C209" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>89.523</v>
+        <v>83.001</v>
       </c>
       <c r="E209" s="1">
-        <v>89.675</v>
+        <v>81.04033333</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>986425.0</v>
+        <v>729363.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1672.0</v>
+        <v>17646.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.16950097574575</v>
+        <v>2.4193714241057</v>
       </c>
       <c r="K209">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="L209" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="M209" s="1">
-        <v>984753.0</v>
+        <v>747009.0</v>
       </c>
       <c r="N209" s="1">
-        <v>991895.47</v>
+        <v>752205.58</v>
       </c>
       <c r="O209" s="1">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="B210" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="C210" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.586</v>
+        <v>90.06</v>
       </c>
       <c r="E210" s="1">
-        <v>99.774775</v>
+        <v>89.675</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>598648.65</v>
+        <v>986425.0</v>
       </c>
       <c r="I210" s="1">
-        <v>4867.35</v>
+        <v>4235.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0.8130562058396</v>
+        <v>0.42932812935601</v>
       </c>
       <c r="K210">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="L210" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="M210" s="1">
-        <v>603516.0</v>
+        <v>990660.0</v>
       </c>
       <c r="N210" s="1">
-        <v>606105.04</v>
+        <v>998367.53</v>
       </c>
       <c r="O210" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="B211" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="C211" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.548</v>
+        <v>101.171</v>
       </c>
       <c r="E211" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>800000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="I211" s="1">
-        <v>-11616.0</v>
+        <v>8377.35</v>
       </c>
       <c r="J211" s="1">
-        <v>-1.452</v>
+        <v>1.3993767462768</v>
       </c>
       <c r="K211">
-        <v>2.13</v>
+        <v>0.69</v>
       </c>
       <c r="L211" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="M211" s="1">
-        <v>788384.0</v>
+        <v>607026.0</v>
       </c>
       <c r="N211" s="1">
-        <v>805384.28</v>
+        <v>611156.14</v>
       </c>
       <c r="O211" s="1">
-        <v>0.41</v>
+        <v>0.29</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="B212" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.045</v>
+      </c>
+      <c r="E212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-7640.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>-0.955</v>
+      </c>
+      <c r="K212">
+        <v>2.34</v>
+      </c>
+      <c r="L212" t="s">
+        <v>643</v>
+      </c>
+      <c r="M212" s="1">
+        <v>792360.0</v>
+      </c>
+      <c r="N212" s="1">
+        <v>811087.96</v>
+      </c>
+      <c r="O212" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P212">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:16">
+      <c r="A213" t="s">
+        <v>644</v>
+      </c>
+      <c r="B213" t="s">
+        <v>645</v>
+      </c>
+      <c r="C213" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D212" s="1">
-[...2 lines deleted...]
-      <c r="E212" s="1">
+      <c r="D213" s="1">
+        <v>11.335</v>
+      </c>
+      <c r="E213" s="1">
         <v>0.0</v>
       </c>
-      <c r="F212" t="s">
-[...5 lines deleted...]
-      <c r="H212" s="1">
+      <c r="F213" t="s">
+        <v>8</v>
+      </c>
+      <c r="G213">
+        <v>1.0</v>
+      </c>
+      <c r="H213" s="1">
         <v>0.0</v>
       </c>
-      <c r="I212" s="1">
-[...2 lines deleted...]
-      <c r="J212" s="1">
+      <c r="I213" s="1">
+        <v>-439030.0</v>
+      </c>
+      <c r="J213" s="1">
         <v>0</v>
       </c>
-      <c r="K212">
+      <c r="K213">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-[...11 lines deleted...]
-      <c r="P212">
+      <c r="L213" t="s">
+        <v>646</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-439030.0</v>
+      </c>
+      <c r="N213" s="1">
+        <v>-487405.0</v>
+      </c>
+      <c r="O213" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P213">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>