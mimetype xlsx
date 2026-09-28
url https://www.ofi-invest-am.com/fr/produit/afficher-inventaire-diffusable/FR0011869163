--- v5 (2026-09-05)
+++ v6 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="647">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1887 +118,1920 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100926</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ SEP 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 529.45</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 657.53</t>
+    <t>20 916.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 618.15</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 638.75</t>
+    <t>18 234.25</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 745.21</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 852.05</t>
+    <t>5 980.82</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>33 801.37</t>
+    <t>37 857.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>24 272.26</t>
+    <t>26 969.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 301.37</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 183.74</t>
-[...8 lines deleted...]
-    <t>7 221.04</t>
+    <t>4 773.39</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 973.15</t>
+    <t>3 009.05</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>38 502.74</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 180.03</t>
+    <t>10 850.19</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>6 776.71</t>
+    <t>10 962.33</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 644.66</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 246.58</t>
+    <t>9 052.05</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 273.97</t>
-[...8 lines deleted...]
-    <t>1 210.96</t>
+    <t>5 993.15</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 627.40</t>
+    <t>6 375.34</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 836.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>44 075.34</t>
+    <t>48 189.04</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>68 599.11</t>
+    <t>73 276.32</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 580.60</t>
+    <t>7 144.65</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 821.27</t>
+    <t>5 124.40</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>1 186.11</t>
+    <t>3 676.94</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>7 278.07</t>
+    <t>8 339.45</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 558.90</t>
+    <t>9 824.66</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>14 544.86</t>
+    <t>17 069.18</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 753.00</t>
+    <t>4 320.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>31 154.79</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 824.66</t>
+    <t>11 247.95</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 043.48</t>
+    <t>6 239.13</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>2 234.19</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 544.04</t>
+    <t>9 873.82</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>22 655.17</t>
+    <t>25 805.89</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>17 327.40</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 103.60</t>
+    <t>3 678.66</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>15 118.15</t>
+    <t>18 030.82</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>1 553.42</t>
+    <t>4 271.92</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>19 440.90</t>
+    <t>21 375.78</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>1 257.69</t>
+    <t>3 289.34</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>24 361.64</t>
+    <t>26 821.23</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>29 175.82</t>
+    <t>3 062.84</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>26 808.22</t>
+    <t>29 541.10</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>11 131.51</t>
+    <t>12 109.59</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>33 753.42</t>
+    <t>38 816.44</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>17 372.84</t>
+    <t>19 161.22</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>20 888.01</t>
+    <t>22 635.62</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>3 492.81</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>15 453.30</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>19 715.07</t>
-[...8 lines deleted...]
-    <t>5 717.47</t>
+    <t>21 326.03</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>26 260.27</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>12 037.67</t>
+    <t>15 453.77</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
+    <t>1 212.41</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>30 665.75</t>
+    <t>32 629.11</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>9 028.60</t>
+    <t>11 776.44</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>11 784.77</t>
+    <t>12 751.49</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>50 323.29</t>
+    <t>53 545.21</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
   </si>
   <si>
-    <t>5 159.59</t>
+    <t>6 907.19</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 260.27</t>
+    <t>4 238.01</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>3 842.47</t>
+    <t>8 589.04</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 267.12</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 577.40</t>
+  </si>
+  <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>12 293.48</t>
+    <t>1 103.26</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>3 637.15</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>21 676.03</t>
+    <t>24 998.63</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...8 lines deleted...]
-    <t>16 764.04</t>
+    <t>6 016.44</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 489.77</t>
+    <t>3 765.01</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>5 008.64</t>
+    <t>6 533.01</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>72 095.89</t>
+    <t>77 561.64</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>5 067.12</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 943.49</t>
+    <t>4 195.21</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>8 342.47</t>
+    <t>9 550.68</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 404.11</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 750.63</t>
+    <t>3 954.03</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>23 776.03</t>
+    <t>25 235.96</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>14 357.88</t>
+    <t>15 760.27</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>14 438.17</t>
+    <t>15 717.50</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>29 702.87</t>
+    <t>34 126.70</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>35 023.59</t>
+    <t>37 650.36</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>2 463.01</t>
+    <t>4 131.51</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>11 866.44</t>
+    <t>14 383.56</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 750.58</t>
+    <t>5 092.60</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>6 652.40</t>
+    <t>10 643.84</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>3 200.94</t>
+    <t>5 786.31</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>14 300.55</t>
+    <t>15 396.58</t>
   </si>
   <si>
     <t>XS1713463559</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>10 929.45</t>
+    <t>12 094.52</t>
   </si>
   <si>
     <t>FR0013504677</t>
   </si>
   <si>
     <t>ENGIE SA 1.75 27/03/2028</t>
   </si>
   <si>
-    <t>2 838.36</t>
+    <t>3 643.84</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 809.59</t>
+    <t>11 147.26</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>9 700.47</t>
+    <t>13 472.88</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 530.82</t>
+    <t>12 226.03</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>5 372.60</t>
+    <t>7 501.37</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>1 906.18</t>
+    <t>4 574.84</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>10 036.48</t>
+    <t>11 234.02</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>12 054.79</t>
+    <t>14 356.16</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>12 891.47</t>
+    <t>14 339.18</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 728.58</t>
+    <t>5 359.84</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 241.78</t>
+    <t>1 773.97</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 679.45</t>
+    <t>5 082.19</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>7 428.77</t>
+    <t>9 722.95</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>4 099.32</t>
+    <t>4 422.95</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>3 981.16</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>64 356.16</t>
+    <t>70 613.01</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>2 157.53</t>
+    <t>4 674.66</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
-    <t>1 726.03</t>
+    <t>3 739.73</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>23 869.07</t>
+    <t>25 866.08</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>13 150.68</t>
+    <t>14 531.51</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 748.97</t>
+    <t>5 669.18</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>10 284.25</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>52 880.48</t>
+    <t>56 670.55</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>30 076.03</t>
+    <t>32 276.71</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>33 921.56</t>
+    <t>36 599.58</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>6 041.10</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>XS2977890313</t>
   </si>
   <si>
     <t>IREN SPA PERP</t>
   </si>
   <si>
-    <t>4 056.16</t>
+    <t>5 868.49</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>11 943.49</t>
+    <t>13 336.90</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>15 812.14</t>
+    <t>18 803.63</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>6 897.26</t>
+    <t>9 630.14</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>11 506.85</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>2 654.79</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>32 995.89</t>
+    <t>35 671.23</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>3 394.52</t>
+    <t>3 797.26</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 446.58</t>
-[...8 lines deleted...]
-    <t>3 534.25</t>
+    <t>6 509.59</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>1 549.15</t>
+    <t>2 598.58</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>34 547.45</t>
+    <t>37 415.02</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>15 452.05</t>
+    <t>18 904.11</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>10 417.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>20 034.25</t>
+    <t>22 191.78</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 899.00</t>
+    <t>11 390.72</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>31 068.49</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>4 134.83</t>
+    <t>7 752.81</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>21 671.23</t>
+    <t>27 359.93</t>
   </si>
   <si>
     <t>XS3281048499</t>
   </si>
   <si>
     <t>MORGAN STANLEY 23/01/2032</t>
   </si>
   <si>
-    <t>7 618.70</t>
+    <t>8 786.53</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>4 968.53</t>
+    <t>5 713.81</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>12 517.40</t>
+    <t>13 459.57</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>7 150.68</t>
+    <t>7 726.03</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>48 175.34</t>
+    <t>51 397.26</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>37 869.53</t>
+    <t>40 814.94</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>11 668.80</t>
+    <t>14 025.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>14 677.74</t>
+    <t>18 141.03</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 672.09</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>39 569.86</t>
+    <t>23 827.40</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>18 079.23</t>
+    <t>19 236.75</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>8 667.12</t>
+    <t>10 583.01</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>24 910.14</t>
+    <t>28 934.08</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>10 179.79</t>
+    <t>11 222.60</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>16 125.00</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
-    <t>ORANGE SA PERP</t>
-[...8 lines deleted...]
-    <t>11 486.30</t>
+    <t>5 276.71</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 486.30</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>2 129.42</t>
+    <t>3 006.25</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>2 752.60</t>
+    <t>4 452.74</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 449.94</t>
+    <t>6 629.82</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>2 447.12</t>
+    <t>3 915.40</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>9 536.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 772.60</t>
+    <t>4 160.96</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>30 125.34</t>
+    <t>1 497.95</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>20 610.84</t>
-[...8 lines deleted...]
-    <t>11 835.62</t>
+    <t>22 162.19</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>16 454.79</t>
+    <t>18 871.23</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>12 390.41</t>
+    <t>13 167.12</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>5 154.11</t>
+    <t>7 671.23</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 489.73</t>
+    <t>9 431.51</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>14 186.10</t>
+    <t>15 706.04</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>52 397.26</t>
+    <t>55 633.56</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>8 883.98</t>
+    <t>10 677.86</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>31 412.10</t>
+    <t>33 784.95</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 972.60</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 691.78</t>
+    <t>6 123.29</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>23 472.95</t>
+    <t>25 925.34</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>3 932.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>10 418.21</t>
+    <t>13 054.14</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>6 136.99</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...5 lines deleted...]
-    <t>4 295.89</t>
+    <t>1 227.48</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
+    <t>1 492.15</t>
+  </si>
+  <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>8 571.58</t>
+    <t>10 319.18</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 466.81</t>
+    <t>7 858.54</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>12 471.58</t>
+    <t>13 787.67</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>8 501.37</t>
+    <t>10 169.86</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>11 900.34</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>2 219.18</t>
+    <t>3 513.70</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 134.25</t>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>25 142.47</t>
+    <t>26 782.19</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>7 965.28</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>6 835.07</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>19 072.60</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>16 168.49</t>
+    <t>19 255.21</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>10 089.24</t>
+    <t>11 635.77</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>7 639.73</t>
+    <t>11 285.96</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 186.64</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 545.21</t>
+    <t>9 501.37</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>23 016.44</t>
+    <t>24 800.00</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>3 894.84</t>
+    <t>7 789.68</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 760.27</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 915.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>38 311.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>9 777.53</t>
+    <t>11 146.39</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 426.30</t>
+    <t>3 275.51</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 082.19</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 674.66</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 196.58</t>
+    <t>5 584.93</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 707.53</t>
+    <t>8 182.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 130.14</t>
-[...8 lines deleted...]
-    <t>18 727.96</t>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 586.85</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-48 375.00</t>
+    <t>-4 777.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2307,10919 +2340,11019 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6511.13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2130608.84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2130608.84</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3044.0</v>
+      </c>
+      <c r="C3">
+        <v>11605.75</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>35327930.73</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>35327930.73</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1383694.4771</v>
+      </c>
+      <c r="C4">
+        <v>114.28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>158136181.51</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>158136181.51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>184267.8275</v>
+      </c>
+      <c r="C5">
+        <v>103.91</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>19147648.32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>19147648.32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2466.0</v>
+      </c>
+      <c r="C6">
+        <v>100.89</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>248802.34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>248802.34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P213"/>
+  <dimension ref="A1:Z215"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O213" sqref="O213"/>
+      <selection activeCell="N215" sqref="N215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1599.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2735.0</v>
+        <v>4812.52</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.42</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4803.7204002502</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>7681148.92</v>
       </c>
       <c r="H2" s="1">
-        <v>13130937.77</v>
+        <v>14070.56</v>
       </c>
       <c r="I2" s="1">
-        <v>14620.93</v>
-[...2 lines deleted...]
-        <v>0.11134718826712</v>
+        <v>0.18318301267879</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="M2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-95.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.335789474</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>-11800.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-26065.0</v>
+        <v>-11800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-26065.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>-0.01</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5187.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J4">
+        <v>0.22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>700504.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>702033.45</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.412</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>13890.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.7882048296766</v>
+      </c>
+      <c r="J5">
+        <v>4.18</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>512060.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>532976.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>102.13</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>8853.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.9754282660644</v>
+      </c>
+      <c r="J6">
+        <v>1.76</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>306390.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>311676.99</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>47497.08</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.6105864588629</v>
+      </c>
+      <c r="J7">
+        <v>3.7</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>541713.33</v>
+      </c>
+      <c r="M7" s="1">
+        <v>559947.58</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>18239.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J8">
+        <v>0.34</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1316250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1320613.01</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>19647.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.4582077605807</v>
+      </c>
+      <c r="J9">
+        <v>0.75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>818912.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>824892.82</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>102.034</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>24408.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2.034</v>
+      </c>
+      <c r="J10">
+        <v>3.15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1224408.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1262265.53</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-3275.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J11">
+        <v>2.16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1238350.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1265319.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J12">
+        <v>0.46</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>782224.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>785906.19</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5353.9</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.62685908345027</v>
+      </c>
+      <c r="J13">
+        <v>0.52</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>859437.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>864210.79</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3434.8</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J14">
+        <v>0.54</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>555473.64</v>
+      </c>
+      <c r="M14" s="1">
+        <v>558482.69</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>9671.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0654947675118</v>
+      </c>
+      <c r="J15">
+        <v>0.04</v>
+      </c>
+      <c r="K15">
+        <v>332.88</v>
+      </c>
+      <c r="L15" s="1">
+        <v>917388.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>917720.88</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>21040.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.476890633176</v>
+      </c>
+      <c r="J16">
+        <v>5.43</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>221866.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>232716.19</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>21126.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J17">
+        <v>0.57</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1952978.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1963940.93</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8462.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.9838970129015</v>
+      </c>
+      <c r="J18">
+        <v>0.67</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>418092.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420776.93</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J19">
+        <v>0.47</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.755</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8192.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.072811554305</v>
+      </c>
+      <c r="J20">
+        <v>2.26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>387020.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>396072.05</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.54</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-4424.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.1211807878677</v>
+      </c>
+      <c r="J21">
+        <v>1.5</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>390160.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>396153.15</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.103</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4252.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.106830487297</v>
+      </c>
+      <c r="J22">
+        <v>1.59</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>388412.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>394787.34</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>15091.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.90702280028489</v>
+      </c>
+      <c r="J23">
+        <v>0.46</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1678886.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1686710.66</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D4" s="1">
-[...720 lines deleted...]
-      <c r="K18">
+      <c r="C24" s="1">
+        <v>107.089</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>23373.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.218313253012</v>
+      </c>
+      <c r="J24">
+        <v>0.05</v>
+      </c>
+      <c r="K24">
+        <v>381.16</v>
+      </c>
+      <c r="L24" s="1">
+        <v>749623.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>750004.16</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.35</v>
       </c>
-      <c r="L18" t="s">
-[...266 lines deleted...]
-      <c r="A24" t="s">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
-[...45 lines deleted...]
-    <row r="25" spans="1:16">
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.584</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37114.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7076770567116</v>
+      </c>
+      <c r="J25">
+        <v>3.71</v>
+      </c>
+      <c r="K25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>100</v>
+      <c r="L25" s="1">
+        <v>1333592.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1663025.0</v>
+        <v>1381781.04</v>
       </c>
       <c r="N25" s="1">
-        <v>1667426.37</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.64</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2776.74</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.11235177372155</v>
+      </c>
+      <c r="J26">
+        <v>2.95</v>
+      </c>
+      <c r="K26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...27 lines deleted...]
-        <v>103</v>
+      <c r="L26" s="1">
+        <v>2474246.4</v>
       </c>
       <c r="M26" s="1">
-        <v>748489.0</v>
+        <v>2547522.72</v>
       </c>
       <c r="N26" s="1">
-        <v>769325.99</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>1.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>90.013</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-62965.03</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.9342802800372</v>
+      </c>
+      <c r="J27">
+        <v>1.0</v>
+      </c>
+      <c r="K27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...27 lines deleted...]
-        <v>106</v>
+      <c r="L27" s="1">
+        <v>641792.69</v>
       </c>
       <c r="M27" s="1">
-        <v>1332747.0</v>
+        <v>648937.34</v>
       </c>
       <c r="N27" s="1">
-        <v>1376822.34</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>90.222</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16668.92</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.0376082572073</v>
+      </c>
+      <c r="J28">
+        <v>1.82</v>
+      </c>
+      <c r="K28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...27 lines deleted...]
-        <v>109</v>
+      <c r="L28" s="1">
+        <v>253523.82</v>
       </c>
       <c r="M28" s="1">
-        <v>2448256.0</v>
+        <v>258648.22</v>
       </c>
       <c r="N28" s="1">
-        <v>2516855.11</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>13195.52</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J29">
+        <v>0.38</v>
+      </c>
+      <c r="K29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" s="1">
-[...27 lines deleted...]
-        <v>112</v>
+      <c r="L29" s="1">
+        <v>985857.6</v>
       </c>
       <c r="M29" s="1">
-        <v>634092.29</v>
+        <v>989534.54</v>
       </c>
       <c r="N29" s="1">
-        <v>640672.89</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.48</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>21467.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.48</v>
+      </c>
+      <c r="J30">
+        <v>2.91</v>
+      </c>
+      <c r="K30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...27 lines deleted...]
-        <v>115</v>
+      <c r="L30" s="1">
+        <v>308467.6</v>
       </c>
       <c r="M30" s="1">
-        <v>250857.13</v>
+        <v>316807.05</v>
       </c>
       <c r="N30" s="1">
-        <v>255678.4</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11126.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.1037515855775</v>
+      </c>
+      <c r="J31">
+        <v>0.89</v>
+      </c>
+      <c r="K31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...27 lines deleted...]
-        <v>118</v>
+      <c r="L31" s="1">
+        <v>1019150.0</v>
       </c>
       <c r="M31" s="1">
-        <v>971071.2</v>
+        <v>1028974.66</v>
       </c>
       <c r="N31" s="1">
-        <v>972257.31</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11205.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J32">
+        <v>1.9</v>
+      </c>
+      <c r="K32" t="s">
         <v>120</v>
       </c>
-      <c r="C32" s="1">
-[...27 lines deleted...]
-        <v>121</v>
+      <c r="L32" s="1">
+        <v>940635.0</v>
       </c>
       <c r="M32" s="1">
-        <v>308418.81</v>
+        <v>957704.18</v>
       </c>
       <c r="N32" s="1">
-        <v>315696.88</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2622.16</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.90154306424247</v>
+      </c>
+      <c r="J33">
+        <v>1.48</v>
+      </c>
+      <c r="K33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" s="1">
-[...27 lines deleted...]
-        <v>124</v>
+      <c r="L33" s="1">
+        <v>293474.6</v>
       </c>
       <c r="M33" s="1">
-        <v>1008953.0</v>
+        <v>297794.6</v>
       </c>
       <c r="N33" s="1">
-        <v>1017511.9</v>
-[...8 lines deleted...]
-    <row r="34" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2022.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.22413397491961</v>
+      </c>
+      <c r="J34">
+        <v>0.16</v>
+      </c>
+      <c r="K34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...27 lines deleted...]
-        <v>127</v>
+      <c r="L34" s="1">
+        <v>900117.0</v>
       </c>
       <c r="M34" s="1">
-        <v>933975.0</v>
+        <v>901584.12</v>
       </c>
       <c r="N34" s="1">
-        <v>948519.86</v>
-[...8 lines deleted...]
-    <row r="35" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>21994.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J35">
+        <v>0.8</v>
+      </c>
+      <c r="K35" t="s">
         <v>129</v>
       </c>
-      <c r="C35" s="1">
-[...27 lines deleted...]
-        <v>130</v>
+      <c r="L35" s="1">
+        <v>1419670.0</v>
       </c>
       <c r="M35" s="1">
-        <v>291745.96</v>
+        <v>1430917.95</v>
       </c>
       <c r="N35" s="1">
-        <v>295498.96</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.684</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-2224.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.25749800855857</v>
+      </c>
+      <c r="J36">
+        <v>0.78</v>
+      </c>
+      <c r="K36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" s="1">
-[...27 lines deleted...]
-        <v>133</v>
+      <c r="L36" s="1">
+        <v>861472.0</v>
       </c>
       <c r="M36" s="1">
-        <v>892872.0</v>
+        <v>867711.13</v>
       </c>
       <c r="N36" s="1">
-        <v>924026.79</v>
-[...8 lines deleted...]
-    <row r="37" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>48466.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.7708076297692</v>
+      </c>
+      <c r="J37">
+        <v>0.11</v>
+      </c>
+      <c r="K37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" s="1">
-[...27 lines deleted...]
-        <v>136</v>
+      <c r="L37" s="1">
+        <v>1797640.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1403318.0</v>
+        <v>1799874.19</v>
       </c>
       <c r="N37" s="1">
-        <v>1411142.66</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>137</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>22509.3</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J38">
+        <v>0.94</v>
+      </c>
+      <c r="K38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" s="1">
-[...27 lines deleted...]
-        <v>139</v>
+      <c r="L38" s="1">
+        <v>1060173.4</v>
       </c>
       <c r="M38" s="1">
-        <v>857008.0</v>
+        <v>1070047.22</v>
       </c>
       <c r="N38" s="1">
-        <v>860051.48</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>140</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J39">
+        <v>1.53</v>
+      </c>
+      <c r="K39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" s="1">
+      <c r="L39" s="1">
+        <v>1675985.25</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1701791.14</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-3978.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J40">
+        <v>1.53</v>
+      </c>
+      <c r="K40" t="s">
+        <v>144</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1286818.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1306763.21</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-255.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.027160194019645</v>
+      </c>
+      <c r="J41">
+        <v>0.41</v>
+      </c>
+      <c r="K41" t="s">
+        <v>147</v>
+      </c>
+      <c r="L41" s="1">
+        <v>938619.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>942297.66</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-3495.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.23315621466382</v>
+      </c>
+      <c r="J42">
+        <v>1.2</v>
+      </c>
+      <c r="K42" t="s">
+        <v>150</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1495500.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1513530.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-10052.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.7115251213953</v>
+      </c>
+      <c r="J43">
+        <v>0.31</v>
+      </c>
+      <c r="K43" t="s">
+        <v>153</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1402688.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1406959.92</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-5097.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.51051324760343</v>
+      </c>
+      <c r="J44">
+        <v>2.14</v>
+      </c>
+      <c r="K44" t="s">
+        <v>156</v>
+      </c>
+      <c r="L44" s="1">
+        <v>993310.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1014685.78</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>13112.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J45">
+        <v>0.41</v>
+      </c>
+      <c r="K45" t="s">
+        <v>159</v>
+      </c>
+      <c r="L45" s="1">
+        <v>813112.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>816401.34</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>52353.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.8215408018254</v>
+      </c>
+      <c r="J46">
+        <v>2.98</v>
+      </c>
+      <c r="K46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1">
+        <v>951651.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>978472.23</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.252</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-4584.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.52173913043478</v>
+      </c>
+      <c r="J47">
+        <v>0.38</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" s="1">
+        <v>874016.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>877078.84</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.653</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-11870.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1007047477745</v>
+      </c>
+      <c r="J48">
+        <v>2.95</v>
+      </c>
+      <c r="K48" t="s">
+        <v>168</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1066530.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1096071.1</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>11012.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.5502959246307</v>
+      </c>
+      <c r="J49">
+        <v>1.51</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" s="1">
+        <v>721328.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>733437.59</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-16495.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.73658872943066</v>
+      </c>
+      <c r="J50">
+        <v>1.76</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2222990.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2261806.44</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-5802.3</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J51">
+        <v>2.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>910850.58</v>
+      </c>
+      <c r="M51" s="1">
+        <v>930011.8</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-5742.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J52">
+        <v>2.52</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>912033.62</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-7966.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J53">
+        <v>0.5</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>695184.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>698676.81</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D54" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1091100.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>4880.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J54">
+        <v>1.55</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1095980.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1111433.3</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-18288.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J55">
+        <v>2.67</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>774328.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>795654.03</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6350.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J56">
+        <v>2.63</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1055550.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1081810.27</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>42508.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3.3716369358251</v>
+      </c>
+      <c r="J57">
+        <v>1.24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1303275.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1318728.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H58" s="1">
+        <v>6258.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J58">
+        <v>0.2</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>597811.84</v>
+      </c>
+      <c r="M58" s="1">
+        <v>599024.25</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>104.608</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>32529.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4.6488130370845</v>
+      </c>
+      <c r="J59">
+        <v>4.66</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>732256.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>764885.11</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H60" s="1">
+        <v>23520.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.9614861662864</v>
+      </c>
+      <c r="J60">
+        <v>0.99</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1222644.06</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1234420.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-4947.69</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.95986038394415</v>
+      </c>
+      <c r="J61">
+        <v>2.47</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>510511.65</v>
+      </c>
+      <c r="M61" s="1">
+        <v>523263.14</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>10370.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.7291550941714</v>
+      </c>
+      <c r="J62">
+        <v>3.82</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1432564.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1486109.21</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14797.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.6598383066789</v>
+      </c>
+      <c r="J63">
+        <v>0.77</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>906300.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>913207.19</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2651.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.24320734169868</v>
+      </c>
+      <c r="J64">
+        <v>0.39</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1093059.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1097297.01</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
         <v>2000000.0</v>
       </c>
-      <c r="D39" s="1">
-[...32 lines deleted...]
-      <c r="O39" s="1">
+      <c r="C65" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>8742.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.43574092405786</v>
+      </c>
+      <c r="J65">
+        <v>0.43</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2014980.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2023569.04</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>21012.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J66">
+        <v>0.32</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>419656.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>420923.12</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.538</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>10766.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.538</v>
+      </c>
+      <c r="J67">
+        <v>0.23</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>710766.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>712343.4</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>106.146</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-9552.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1123532699832</v>
+      </c>
+      <c r="J68">
+        <v>0.14</v>
+      </c>
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>849168.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>850271.26</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>21072.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J69">
+        <v>0.61</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>621072.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>624709.15</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-7339.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.61874531030006</v>
+      </c>
+      <c r="J70">
+        <v>2.27</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1178771.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1203769.63</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1890.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J71">
+        <v>0.67</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>896778.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>902794.44</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3416.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J72">
+        <v>0.55</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>684966.7</v>
+      </c>
+      <c r="M72" s="1">
+        <v>688731.71</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>7868.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.1174961722773</v>
+      </c>
+      <c r="J73">
+        <v>0.93</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>711942.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>718475.01</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-31611.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.5618900989874</v>
+      </c>
+      <c r="J74">
+        <v>4.08</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1992283.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2069844.64</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J75">
+        <v>1.27</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>399096.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>404163.12</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D76" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J76">
+        <v>0.6</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>604380.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>608575.21</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-6643.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J77">
+        <v>1.36</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697907.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>707457.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4336.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J78">
+        <v>0.35</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>398144.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>399548.11</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11020.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J79">
+        <v>0.69</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>586070.44</v>
+      </c>
+      <c r="M79" s="1">
+        <v>590024.47</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2924.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.41928918337588</v>
+      </c>
+      <c r="J80">
+        <v>3.61</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>700448.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>725683.96</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H81" s="1">
+        <v>857.18</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.11432987114168</v>
+      </c>
+      <c r="J81">
+        <v>2.1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>750600.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>766360.27</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J82">
+        <v>2.62</v>
+      </c>
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>597510.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>613227.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-6480.1</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.29150981761124</v>
+      </c>
+      <c r="J83">
+        <v>1.53</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2216463.9</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2250590.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10143.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J84">
+        <v>3.07</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1214857.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1252507.36</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3224.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J85">
+        <v>0.52</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>800136.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>804267.51</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3300.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J86">
+        <v>1.44</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>989290.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1003673.56</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H87" s="1">
+        <v>17968.4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J87">
+        <v>0.33</v>
+      </c>
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1562801.59</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1567894.19</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>18225.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J88">
+        <v>0.71</v>
+      </c>
+      <c r="K88" t="s">
+        <v>288</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1509990.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1520633.84</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-7846.26</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J89">
+        <v>0.37</v>
+      </c>
+      <c r="K89" t="s">
+        <v>291</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1543087.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1548873.69</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D90" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H90" s="1">
+        <v>81777.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>9.6456903901171</v>
+      </c>
+      <c r="J90">
+        <v>1.52</v>
+      </c>
+      <c r="K90" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="1">
+        <v>929589.2</v>
+      </c>
+      <c r="M90" s="1">
+        <v>944985.78</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>296</v>
+      </c>
+      <c r="B91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.071</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-1824.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.30286425902864</v>
+      </c>
+      <c r="J91">
+        <v>2.02</v>
+      </c>
+      <c r="K91" t="s">
+        <v>297</v>
+      </c>
+      <c r="L91" s="1">
+        <v>600426.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>612520.52</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H92" s="1">
+        <v>48627.56</v>
+      </c>
+      <c r="I92" s="1">
+        <v>6.6011537272584</v>
+      </c>
+      <c r="J92">
+        <v>0.46</v>
+      </c>
+      <c r="K92" t="s">
+        <v>300</v>
+      </c>
+      <c r="L92" s="1">
+        <v>785280.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>788923.84</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>19026.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3.1924211458889</v>
+      </c>
+      <c r="J93">
+        <v>1.86</v>
+      </c>
+      <c r="K93" t="s">
+        <v>303</v>
+      </c>
+      <c r="L93" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>626147.26</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6130.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.40743079326044</v>
+      </c>
+      <c r="J94">
+        <v>0.9</v>
+      </c>
+      <c r="K94" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1510680.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1524152.88</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-3448.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.20356895101179</v>
+      </c>
+      <c r="J95">
+        <v>0.72</v>
+      </c>
+      <c r="K95" t="s">
+        <v>309</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1690327.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1702553.03</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-16476.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J96">
+        <v>0.96</v>
+      </c>
+      <c r="K96" t="s">
+        <v>312</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1187484.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1199023.73</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>18536.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J97">
+        <v>0.94</v>
+      </c>
+      <c r="K97" t="s">
+        <v>315</v>
+      </c>
+      <c r="L97" s="1">
+        <v>815744.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>823245.37</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H98" s="1">
+        <v>17057.25</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J98">
+        <v>0.38</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1211280.21</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1215855.05</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-1080.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J99">
+        <v>0.24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>126</v>
+      </c>
+      <c r="L99" s="1">
+        <v>597516.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>598983.12</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-2917.56</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J100">
+        <v>1.89</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>589756.29</v>
+      </c>
+      <c r="M100" s="1">
+        <v>600990.31</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6360.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J101">
+        <v>1.44</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>993460.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1007816.16</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7213.75</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.78913459433696</v>
+      </c>
+      <c r="J102">
+        <v>1.57</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>906920.55</v>
+      </c>
+      <c r="M102" s="1">
+        <v>921259.73</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>6079.46</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J103">
+        <v>0.79</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>683079.46</v>
+      </c>
+      <c r="M103" s="1">
+        <v>688439.3</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D104" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>6880.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.549375070375</v>
+      </c>
+      <c r="J104">
+        <v>0.35</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>450930.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>452703.97</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-24748.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-6.2324344471195</v>
+      </c>
+      <c r="J105">
+        <v>1.27</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>372336.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>377418.19</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>20328.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J106">
+        <v>0.88</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1119690.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1129412.95</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H107" s="1">
+        <v>7026.39</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.82504555552162</v>
+      </c>
+      <c r="J107">
+        <v>0.49</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>858663.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>863085.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>7188.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.47271062849206</v>
+      </c>
+      <c r="J108">
+        <v>0.27</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1527780.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1531761.16</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.059769051823201</v>
+      </c>
+      <c r="J109">
+        <v>2.43</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>2852614.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>2923227.01</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2590.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.26256564141035</v>
+      </c>
+      <c r="J110">
+        <v>0.47</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>989010.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>993684.66</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D111" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>28960.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J111">
+        <v>0.47</v>
+      </c>
+      <c r="K111" t="s">
+        <v>355</v>
+      </c>
+      <c r="L111" s="1">
+        <v>792128.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>795867.73</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>357</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2133.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.20150172672055</v>
+      </c>
+      <c r="J112">
+        <v>2.42</v>
+      </c>
+      <c r="K112" t="s">
+        <v>358</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1056775.32</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1082641.4</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>360</v>
+      </c>
+      <c r="B113" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J113">
+        <v>2.42</v>
+      </c>
+      <c r="K113" t="s">
+        <v>361</v>
+      </c>
+      <c r="L113" s="1">
+        <v>598056.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>612587.51</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>363</v>
+      </c>
+      <c r="B114" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H114" s="1">
+        <v>7467.1</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J114">
+        <v>0.64</v>
+      </c>
+      <c r="K114" t="s">
+        <v>364</v>
+      </c>
+      <c r="L114" s="1">
+        <v>892073.7</v>
+      </c>
+      <c r="M114" s="1">
+        <v>897742.88</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>366</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D115" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>22700.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J115">
+        <v>1.12</v>
+      </c>
+      <c r="K115" t="s">
+        <v>367</v>
+      </c>
+      <c r="L115" s="1">
+        <v>958700.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>969919.18</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>369</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-8789.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J116">
+        <v>3.33</v>
+      </c>
+      <c r="K116" t="s">
+        <v>370</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1691211.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1747881.55</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>372</v>
+      </c>
+      <c r="B117" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-10350.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J117">
+        <v>3.59</v>
+      </c>
+      <c r="K117" t="s">
+        <v>373</v>
+      </c>
+      <c r="L117" s="1">
+        <v>916758.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>949034.71</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>375</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H118" s="1">
+        <v>21000.33</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.7396268365231</v>
+      </c>
+      <c r="J118">
+        <v>3.03</v>
+      </c>
+      <c r="K118" t="s">
+        <v>376</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1228174.74</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1264774.32</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>378</v>
+      </c>
+      <c r="B119" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>7247.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.808547147771</v>
+      </c>
+      <c r="J119">
+        <v>0.87</v>
+      </c>
+      <c r="K119" t="s">
+        <v>379</v>
+      </c>
+      <c r="L119" s="1">
+        <v>903546.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>911399.42</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>381</v>
+      </c>
+      <c r="B120" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>101.126</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>6188.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.88186588455937</v>
+      </c>
+      <c r="J120">
         <v>0.84</v>
       </c>
-      <c r="P39">
-[...46 lines deleted...]
-      <c r="O40" s="1">
+      <c r="K120" t="s">
+        <v>382</v>
+      </c>
+      <c r="L120" s="1">
+        <v>707882.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>713750.49</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>384</v>
+      </c>
+      <c r="B121" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-7452.75</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.97701710722182</v>
+      </c>
+      <c r="J121">
+        <v>1.72</v>
+      </c>
+      <c r="K121" t="s">
+        <v>385</v>
+      </c>
+      <c r="L121" s="1">
+        <v>755353.75</v>
+      </c>
+      <c r="M121" s="1">
+        <v>768690.65</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>387</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-16696.06</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J122">
+        <v>1.13</v>
+      </c>
+      <c r="K122" t="s">
+        <v>388</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1641303.94</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1660107.57</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>390</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D123" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H123" s="1">
+        <v>8302.78</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.80761061518915</v>
+      </c>
+      <c r="J123">
+        <v>0.96</v>
+      </c>
+      <c r="K123" t="s">
+        <v>391</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1036370.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1046000.14</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>393</v>
+      </c>
+      <c r="B124" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>104.894</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-8288.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.97800434249032</v>
+      </c>
+      <c r="J124">
+        <v>1.8</v>
+      </c>
+      <c r="K124" t="s">
+        <v>282</v>
+      </c>
+      <c r="L124" s="1">
+        <v>839152.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>853535.56</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>21732.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J125">
+        <v>0.22</v>
+      </c>
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1210644.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1213298.79</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H126" s="1">
+        <v>30228.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2.542638621783</v>
+      </c>
+      <c r="J126">
+        <v>2.97</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1219104.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1254775.23</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D127" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>526.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.077005735902534</v>
+      </c>
+      <c r="J127">
+        <v>0.47</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>683592.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>687389.26</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>12958.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J128">
+        <v>0.3</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2210714.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2217223.59</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D129" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1066000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J129">
+        <v>0.22</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1069146.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1072013.12</v>
+      </c>
+      <c r="N129" s="1">
         <v>0.5</v>
       </c>
-      <c r="P40">
-[...34 lines deleted...]
-      <c r="K41">
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6876.48</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1.5139194249516</v>
+      </c>
+      <c r="J130">
+        <v>0.57</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>461093.52</v>
+      </c>
+      <c r="M130" s="1">
+        <v>463692.1</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-4487.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.62325590440168</v>
+      </c>
+      <c r="J131">
+        <v>0.5</v>
+      </c>
+      <c r="K131" t="s">
+        <v>183</v>
+      </c>
+      <c r="L131" s="1">
+        <v>715442.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>718934.81</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H132" s="1">
+        <v>23990.05</v>
+      </c>
+      <c r="I132" s="1">
+        <v>1.9982308156019</v>
+      </c>
+      <c r="J132">
+        <v>3.18</v>
+      </c>
+      <c r="K132" t="s">
+        <v>416</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1224554.56</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1261969.58</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>418</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D133" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-725.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.036635682143769</v>
+      </c>
+      <c r="J133">
+        <v>0.95</v>
+      </c>
+      <c r="K133" t="s">
+        <v>419</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1978220.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1997124.11</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>421</v>
+      </c>
+      <c r="B134" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>5886.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.0017461630365</v>
+      </c>
+      <c r="J134">
+        <v>1.92</v>
+      </c>
+      <c r="K134" t="s">
+        <v>312</v>
+      </c>
+      <c r="L134" s="1">
+        <v>593460.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>604999.73</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-5138.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.51545455813086</v>
+      </c>
+      <c r="J135">
+        <v>2.22</v>
+      </c>
+      <c r="K135" t="s">
+        <v>424</v>
+      </c>
+      <c r="L135" s="1">
+        <v>991710.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1013901.78</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>23944.24</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J136">
+        <v>1.24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>427</v>
+      </c>
+      <c r="L136" s="1">
+        <v>939944.24</v>
+      </c>
+      <c r="M136" s="1">
+        <v>951334.96</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23304.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J137">
+        <v>1.29</v>
+      </c>
+      <c r="K137" t="s">
+        <v>430</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2371392.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2402460.49</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-11139.43</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.57096002050231</v>
+      </c>
+      <c r="J138">
+        <v>0.4</v>
+      </c>
+      <c r="K138" t="s">
+        <v>433</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1939860.57</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1947613.38</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>435</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-20309.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.79382141226649</v>
+      </c>
+      <c r="J139">
+        <v>1.09</v>
+      </c>
+      <c r="K139" t="s">
+        <v>436</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2538075.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2565434.93</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>438</v>
+      </c>
+      <c r="B140" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.632</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>4878.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.82271627925804</v>
+      </c>
+      <c r="J140">
+        <v>1.46</v>
+      </c>
+      <c r="K140" t="s">
+        <v>439</v>
+      </c>
+      <c r="L140" s="1">
+        <v>597792.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>606578.53</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>90.44</v>
+      </c>
+      <c r="D141" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H141" s="1">
+        <v>61570.56</v>
+      </c>
+      <c r="I141" s="1">
+        <v>5.8642144866134</v>
+      </c>
+      <c r="J141">
+        <v>0.46</v>
+      </c>
+      <c r="K141" t="s">
+        <v>442</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1111507.6</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1117221.41</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>444</v>
+      </c>
+      <c r="B142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>4717.46</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J142">
+        <v>2.98</v>
+      </c>
+      <c r="K142" t="s">
+        <v>445</v>
+      </c>
+      <c r="L142" s="1">
+        <v>455717.46</v>
+      </c>
+      <c r="M142" s="1">
+        <v>469177.03</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>447</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>94.72</v>
+      </c>
+      <c r="D143" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H143" s="1">
+        <v>61243.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3.3408976462905</v>
+      </c>
+      <c r="J143">
+        <v>0.39</v>
+      </c>
+      <c r="K143" t="s">
+        <v>448</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1894400.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1902126.03</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>7448.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.52952710840375</v>
+      </c>
+      <c r="J144">
+        <v>3.67</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1413986.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1465383.26</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>6453.92</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.44865000139032</v>
+      </c>
+      <c r="J145">
+        <v>2.85</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1444973.92</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1485788.86</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>6190.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.56612246353815</v>
+      </c>
+      <c r="J146">
+        <v>1.28</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1099593.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1113618.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-3335.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J147">
+        <v>1.12</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>495635.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>501244.59</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>105.848</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H148" s="1">
+        <v>53069.84</v>
+      </c>
+      <c r="I148" s="1">
+        <v>5.5593616748288</v>
+      </c>
+      <c r="J148">
+        <v>1.91</v>
+      </c>
+      <c r="K148" t="s">
+        <v>463</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1007672.96</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1025813.99</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>11115.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J149">
+        <v>0.15</v>
+      </c>
+      <c r="K149" t="s">
+        <v>466</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1134855.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1136527.09</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>468</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-6247.64</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.52459401153858</v>
+      </c>
+      <c r="J150">
+        <v>1.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>469</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1184700.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1208527.4</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>471</v>
+      </c>
+      <c r="B151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-65.64</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J151">
+        <v>3.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>472</v>
+      </c>
+      <c r="L151" s="1">
+        <v>546934.36</v>
+      </c>
+      <c r="M151" s="1">
+        <v>566171.11</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>474</v>
+      </c>
+      <c r="B152" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D152" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-8397.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.92193675889328</v>
+      </c>
+      <c r="J152">
+        <v>1.18</v>
+      </c>
+      <c r="K152" t="s">
+        <v>475</v>
+      </c>
+      <c r="L152" s="1">
+        <v>902403.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>912986.01</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>477</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-15602.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J153">
         <v>1.34</v>
       </c>
-      <c r="L41" t="s">
-[...8 lines deleted...]
-      <c r="O41" s="1">
+      <c r="K153" t="s">
+        <v>478</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2130544.56</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2159478.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>480</v>
+      </c>
+      <c r="B154" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.726</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-3897.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.76044700040486</v>
+      </c>
+      <c r="J154">
+        <v>2.24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>481</v>
+      </c>
+      <c r="L154" s="1">
+        <v>508630.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>519852.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>483</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>28262.15</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.8271037724075</v>
+      </c>
+      <c r="J155">
+        <v>1.08</v>
+      </c>
+      <c r="K155" t="s">
+        <v>484</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1575090.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1591215.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>483</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>102.216</v>
+      </c>
+      <c r="D156" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-5052.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.2205375003624</v>
+      </c>
+      <c r="J156">
+        <v>1.32</v>
+      </c>
+      <c r="K156" t="s">
+        <v>486</v>
+      </c>
+      <c r="L156" s="1">
+        <v>408864.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>414140.71</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>488</v>
+      </c>
+      <c r="B157" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5850.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J157">
+        <v>0.91</v>
+      </c>
+      <c r="K157" t="s">
+        <v>489</v>
+      </c>
+      <c r="L157" s="1">
+        <v>589410.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>594896.3</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>491</v>
+      </c>
+      <c r="B158" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D158" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J158">
         <v>0.79</v>
       </c>
-      <c r="P41">
-[...10 lines deleted...]
-      <c r="C42" s="1">
+      <c r="K158" t="s">
+        <v>492</v>
+      </c>
+      <c r="L158" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M158" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H159" s="1">
+        <v>5917.88</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J159">
+        <v>0.57</v>
+      </c>
+      <c r="K159" t="s">
+        <v>495</v>
+      </c>
+      <c r="L159" s="1">
+        <v>793586.92</v>
+      </c>
+      <c r="M159" s="1">
+        <v>798039.66</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>497</v>
+      </c>
+      <c r="B160" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-4417.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J160">
+        <v>1.05</v>
+      </c>
+      <c r="K160" t="s">
+        <v>498</v>
+      </c>
+      <c r="L160" s="1">
+        <v>622935.82</v>
+      </c>
+      <c r="M160" s="1">
+        <v>629565.64</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>500</v>
+      </c>
+      <c r="B161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>12268.74</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.923</v>
+      </c>
+      <c r="J161">
+        <v>0.61</v>
+      </c>
+      <c r="K161" t="s">
+        <v>501</v>
+      </c>
+      <c r="L161" s="1">
+        <v>650268.74</v>
+      </c>
+      <c r="M161" s="1">
+        <v>654184.14</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>503</v>
+      </c>
+      <c r="B162" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>89.933</v>
+      </c>
+      <c r="D162" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>7872.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.4804617415737</v>
+      </c>
+      <c r="J162">
+        <v>0.06</v>
+      </c>
+      <c r="K162">
+        <v>347.26</v>
+      </c>
+      <c r="L162" s="1">
+        <v>539598.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>539945.26</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>505</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D163" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>17413.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.6028789668007</v>
+      </c>
+      <c r="J163">
+        <v>0.46</v>
+      </c>
+      <c r="K163" t="s">
+        <v>506</v>
+      </c>
+      <c r="L163" s="1">
+        <v>686403.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>690563.96</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>508</v>
+      </c>
+      <c r="B164" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-5067.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.5630844626694</v>
+      </c>
+      <c r="J164">
+        <v>0.17</v>
+      </c>
+      <c r="K164" t="s">
+        <v>509</v>
+      </c>
+      <c r="L164" s="1">
+        <v>894798.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>896295.95</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>511</v>
+      </c>
+      <c r="B165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>13237.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J165">
+        <v>3.17</v>
+      </c>
+      <c r="K165" t="s">
+        <v>512</v>
+      </c>
+      <c r="L165" s="1">
+        <v>713237.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>735399.19</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>514</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>9867.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J166">
+        <v>0.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>515</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1108932.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1110258.03</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>517</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-8372.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.61476463150103</v>
+      </c>
+      <c r="J167">
+        <v>1.35</v>
+      </c>
+      <c r="K167" t="s">
+        <v>518</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1353450.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1372321.23</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>520</v>
+      </c>
+      <c r="B168" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-5400.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J168">
+        <v>3.29</v>
+      </c>
+      <c r="K168" t="s">
+        <v>521</v>
+      </c>
+      <c r="L168" s="1">
+        <v>397240.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>410407.12</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>523</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H169" s="1">
+        <v>4977.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.49747017302767</v>
+      </c>
+      <c r="J169">
+        <v>0.77</v>
+      </c>
+      <c r="K169" t="s">
+        <v>524</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1005540.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1013211.23</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>526</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-4822.8</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.48508241814611</v>
+      </c>
+      <c r="J170">
+        <v>0.94</v>
+      </c>
+      <c r="K170" t="s">
+        <v>527</v>
+      </c>
+      <c r="L170" s="1">
+        <v>989400.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>998831.51</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>529</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-35.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J171">
+        <v>2.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>530</v>
+      </c>
+      <c r="L171" s="1">
+        <v>699965.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>715671.04</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>532</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>21759.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4628528555178</v>
+      </c>
+      <c r="J172">
+        <v>3.71</v>
+      </c>
+      <c r="K172" t="s">
+        <v>533</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1509195.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1564828.56</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>535</v>
+      </c>
+      <c r="B173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-5369.28</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J173">
+        <v>1.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>536</v>
+      </c>
+      <c r="L173" s="1">
+        <v>810630.72</v>
+      </c>
+      <c r="M173" s="1">
+        <v>821308.58</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>538</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>10094.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J174">
+        <v>0.24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>539</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1405894.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1409259.75</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>541</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1513.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.12480383651327</v>
+      </c>
+      <c r="J175">
+        <v>2.76</v>
+      </c>
+      <c r="K175" t="s">
+        <v>542</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1214264.74</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1248049.69</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>544</v>
+      </c>
+      <c r="B176" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4004.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J176">
+        <v>0.74</v>
+      </c>
+      <c r="K176" t="s">
+        <v>545</v>
+      </c>
+      <c r="L176" s="1">
+        <v>403592.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>406564.6</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>547</v>
+      </c>
+      <c r="B177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1016.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J177">
+        <v>3.06</v>
+      </c>
+      <c r="K177" t="s">
+        <v>548</v>
+      </c>
+      <c r="L177" s="1">
+        <v>199444.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>205567.29</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>550</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-2024.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J178">
+        <v>2.36</v>
+      </c>
+      <c r="K178" t="s">
+        <v>551</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1096557.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1122482.34</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>553</v>
+      </c>
+      <c r="B179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>8269.76</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="M179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>555</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H180" s="1">
+        <v>12820.31</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.98505538082557</v>
+      </c>
+      <c r="J180">
+        <v>1.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>556</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1314301.45</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1327355.59</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>558</v>
+      </c>
+      <c r="B181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>8280.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.0405042675755</v>
+      </c>
+      <c r="J181">
+        <v>0.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>559</v>
+      </c>
+      <c r="L181" s="1">
+        <v>804048.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>810184.99</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>558</v>
+      </c>
+      <c r="B182" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H182" s="1">
+        <v>5785.58</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J182">
+        <v>0.28</v>
+      </c>
+      <c r="K182" t="s">
+        <v>561</v>
+      </c>
+      <c r="L182" s="1">
+        <v>447341.4</v>
+      </c>
+      <c r="M182" s="1">
+        <v>448568.88</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>563</v>
+      </c>
+      <c r="B183" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.53</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H183" s="1">
+        <v>15337.99</v>
+      </c>
+      <c r="I183" s="1">
+        <v>2.1022772386838</v>
+      </c>
+      <c r="J183">
+        <v>0.2</v>
+      </c>
+      <c r="K183" t="s">
+        <v>564</v>
+      </c>
+      <c r="L183" s="1">
+        <v>744927.3</v>
+      </c>
+      <c r="M183" s="1">
+        <v>746419.45</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>566</v>
+      </c>
+      <c r="B184" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>2556.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.28858855807337</v>
+      </c>
+      <c r="J184">
+        <v>1.15</v>
+      </c>
+      <c r="K184" t="s">
+        <v>567</v>
+      </c>
+      <c r="L184" s="1">
+        <v>888246.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>898565.18</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>17123.4</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J185">
+        <v>0.83</v>
+      </c>
+      <c r="K185" t="s">
+        <v>570</v>
+      </c>
+      <c r="L185" s="1">
+        <v>962123.4</v>
+      </c>
+      <c r="M185" s="1">
+        <v>969981.94</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>572</v>
+      </c>
+      <c r="B186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D186" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>4.8727272727273</v>
+      </c>
+      <c r="J186">
+        <v>0.2</v>
+      </c>
+      <c r="K186" t="s">
+        <v>573</v>
+      </c>
+      <c r="L186" s="1">
+        <v>447020.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>448037.12</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>575</v>
+      </c>
+      <c r="B187" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H187" s="1">
+        <v>16192.82</v>
+      </c>
+      <c r="I187" s="1">
+        <v>2.6762533121337</v>
+      </c>
+      <c r="J187">
+        <v>2.26</v>
+      </c>
+      <c r="K187" t="s">
+        <v>576</v>
+      </c>
+      <c r="L187" s="1">
+        <v>621248.4</v>
+      </c>
+      <c r="M187" s="1">
+        <v>635036.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>578</v>
+      </c>
+      <c r="B188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-11296.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J188">
+        <v>1.27</v>
+      </c>
+      <c r="K188" t="s">
+        <v>579</v>
+      </c>
+      <c r="L188" s="1">
+        <v>812216.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>822385.86</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>581</v>
+      </c>
+      <c r="B189" s="1">
         <v>1300000.0</v>
       </c>
-      <c r="D42" s="1">
-[...32 lines deleted...]
-      <c r="O42" s="1">
+      <c r="C189" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-25207.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J189">
+        <v>1.11</v>
+      </c>
+      <c r="K189" t="s">
+        <v>582</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1284686.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1299110.66</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>584</v>
+      </c>
+      <c r="B190" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>102.501</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6453.63</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.0604888450274</v>
+      </c>
+      <c r="J190">
+        <v>0.59</v>
+      </c>
+      <c r="K190" t="s">
+        <v>585</v>
+      </c>
+      <c r="L190" s="1">
+        <v>615006.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>618519.7</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>587</v>
+      </c>
+      <c r="B191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>102.155</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6560.25</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.1874445136331</v>
+      </c>
+      <c r="J191">
+        <v>2.6</v>
+      </c>
+      <c r="K191" t="s">
+        <v>588</v>
+      </c>
+      <c r="L191" s="1">
+        <v>306465.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>314268.08</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>590</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1358.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.65007180469124</v>
+      </c>
+      <c r="J192">
+        <v>0.73</v>
+      </c>
+      <c r="K192" t="s">
+        <v>126</v>
+      </c>
+      <c r="L192" s="1">
+        <v>210258.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>211725.12</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>592</v>
+      </c>
+      <c r="B193" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-7723.5</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J193">
+        <v>2.82</v>
+      </c>
+      <c r="K193" t="s">
+        <v>593</v>
+      </c>
+      <c r="L193" s="1">
+        <v>938372.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>965154.19</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>595</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-7940.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J194">
+        <v>1.59</v>
+      </c>
+      <c r="K194" t="s">
+        <v>596</v>
+      </c>
+      <c r="L194" s="1">
+        <v>491600.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>499565.28</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>595</v>
+      </c>
+      <c r="B195" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J195">
+        <v>1.04</v>
+      </c>
+      <c r="K195" t="s">
+        <v>598</v>
+      </c>
+      <c r="L195" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>600</v>
+      </c>
+      <c r="B196" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D196" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-12810.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J196">
+        <v>2.97</v>
+      </c>
+      <c r="K196" t="s">
+        <v>601</v>
+      </c>
+      <c r="L196" s="1">
+        <v>733390.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>754174.25</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>603</v>
+      </c>
+      <c r="B197" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-6852.4</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J197">
+        <v>1.3</v>
+      </c>
+      <c r="K197" t="s">
+        <v>604</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1471697.2</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1490952.41</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>606</v>
+      </c>
+      <c r="B198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>5909.62</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J198">
+        <v>1.74</v>
+      </c>
+      <c r="K198" t="s">
+        <v>607</v>
+      </c>
+      <c r="L198" s="1">
+        <v>672909.62</v>
+      </c>
+      <c r="M198" s="1">
+        <v>684545.39</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>609</v>
+      </c>
+      <c r="B199" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.532</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12390.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.80423733764337</v>
+      </c>
+      <c r="J199">
+        <v>0.75</v>
+      </c>
+      <c r="K199" t="s">
+        <v>610</v>
+      </c>
+      <c r="L199" s="1">
+        <v>1552980.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1564265.96</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>612</v>
+      </c>
+      <c r="B200" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H200" s="1">
+        <v>17078.87</v>
+      </c>
+      <c r="I200" s="1">
+        <v>3.4274194802649</v>
+      </c>
+      <c r="J200">
+        <v>0.24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>613</v>
+      </c>
+      <c r="L200" s="1">
+        <v>515380.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>516566.64</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>615</v>
+      </c>
+      <c r="B201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-8154.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.9850467154237</v>
+      </c>
+      <c r="J201">
+        <v>1.19</v>
+      </c>
+      <c r="K201" t="s">
+        <v>616</v>
+      </c>
+      <c r="L201" s="1">
+        <v>819624.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>829125.37</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>618</v>
+      </c>
+      <c r="B202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>6032.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.75782702648374</v>
+      </c>
+      <c r="J202">
+        <v>3.1</v>
+      </c>
+      <c r="K202" t="s">
+        <v>619</v>
+      </c>
+      <c r="L202" s="1">
+        <v>801992.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>826792.0</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>621</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>12432.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J203">
+        <v>0.49</v>
+      </c>
+      <c r="K203" t="s">
+        <v>622</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1619040.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1626829.68</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>624</v>
+      </c>
+      <c r="B204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D204" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>831150.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-234.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J204">
+        <v>0.42</v>
+      </c>
+      <c r="K204" t="s">
+        <v>625</v>
+      </c>
+      <c r="L204" s="1">
+        <v>830916.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>834676.27</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>627</v>
+      </c>
+      <c r="B205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D205" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>721592.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J205">
         <v>0.61</v>
       </c>
-      <c r="P42">
-[...10 lines deleted...]
-      <c r="C43" s="1">
+      <c r="K205" t="s">
+        <v>628</v>
+      </c>
+      <c r="L205" s="1">
+        <v>720712.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>725627.07</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>630</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H206" s="1">
+        <v>3460.72</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.31572248184335</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>632</v>
+      </c>
+      <c r="B207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-11064.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J207">
+        <v>1.39</v>
+      </c>
+      <c r="K207" t="s">
+        <v>633</v>
+      </c>
+      <c r="L207" s="1">
+        <v>788936.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>800082.39</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>635</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>5464.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J208">
+        <v>0.82</v>
+      </c>
+      <c r="K208" t="s">
+        <v>636</v>
+      </c>
+      <c r="L208" s="1">
+        <v>405464.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>408739.51</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>638</v>
+      </c>
+      <c r="B209" s="1">
         <v>900000.0</v>
       </c>
-      <c r="D43" s="1">
-[...146 lines deleted...]
-      <c r="C46" s="1">
+      <c r="C209" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D209" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5661.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J209">
+        <v>0.49</v>
+      </c>
+      <c r="K209" t="s">
+        <v>639</v>
+      </c>
+      <c r="L209" s="1">
+        <v>869589.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>873965.71</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>641</v>
+      </c>
+      <c r="B210" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2532.6</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.28186338340231</v>
+      </c>
+      <c r="J210">
+        <v>0.15</v>
+      </c>
+      <c r="K210" t="s">
+        <v>642</v>
+      </c>
+      <c r="L210" s="1">
+        <v>901053.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>902439.99</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>644</v>
+      </c>
+      <c r="B211" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D211" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>26898.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>3.6878755845855</v>
+      </c>
+      <c r="J211">
+        <v>0.62</v>
+      </c>
+      <c r="K211" t="s">
+        <v>645</v>
+      </c>
+      <c r="L211" s="1">
+        <v>756261.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>761845.93</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>647</v>
+      </c>
+      <c r="B212" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D212" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>13805.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>1.3994981879008</v>
+      </c>
+      <c r="J212">
+        <v>0.74</v>
+      </c>
+      <c r="K212" t="s">
+        <v>648</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1000230.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>1008412.19</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>650</v>
+      </c>
+      <c r="B213" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H213" s="1">
+        <v>13093.35</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.1871510108642</v>
+      </c>
+      <c r="J213">
+        <v>0.9</v>
+      </c>
+      <c r="K213" t="s">
+        <v>651</v>
+      </c>
+      <c r="L213" s="1">
+        <v>611742.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>617166.66</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>653</v>
+      </c>
+      <c r="B214" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D46" s="1">
-[...32 lines deleted...]
-      <c r="O46" s="1">
+      <c r="C214" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>870.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J214">
+        <v>0.16</v>
+      </c>
+      <c r="K214" t="s">
+        <v>654</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1009470.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>1011056.85</v>
+      </c>
+      <c r="N214" s="1">
         <v>0.47</v>
       </c>
-      <c r="P46">
-[...634 lines deleted...]
-      <c r="K59">
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>656</v>
+      </c>
+      <c r="B215" s="1">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>10.94871116</v>
+      </c>
+      <c r="D215" s="1">
         <v>0.0</v>
       </c>
-      <c r="L59">
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
         <v>0.0</v>
       </c>
-      <c r="M59" s="1">
-[...2043 lines deleted...]
-      <c r="K100">
+      <c r="H215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0</v>
+      </c>
+      <c r="J215">
         <v>0.0</v>
       </c>
-      <c r="L100">
-[...5662 lines deleted...]
-        <v>1</v>
+      <c r="K215" t="s">
+        <v>657</v>
+      </c>
+      <c r="L215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-470794.58</v>
+      </c>
+      <c r="N215" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">