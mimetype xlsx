--- v6 (2026-09-28)
+++ v7 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1920 +118,1854 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 529.45</t>
+    <t>3 058.90</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 916.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 286.99</t>
+    <t>5 987.67</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 234.25</t>
+    <t>19 905.72</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>7 105.48</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 980.82</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>37 857.53</t>
+    <t>42 106.85</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>29 794.52</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>5 128.77</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 773.39</t>
+    <t>5 391.12</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>3 009.05</t>
+    <t>4 094.29</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>2 773.97</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 850.19</t>
+    <t>11 552.26</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>10 962.33</t>
+    <t>15 347.26</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>2 684.93</t>
-[...8 lines deleted...]
-    <t>2 835.62</t>
+    <t>3 890.41</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 052.05</t>
+    <t>9 895.89</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 993.15</t>
+    <t>6 746.58</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 375.34</t>
-[...8 lines deleted...]
-    <t>7 824.66</t>
+    <t>42 953.42</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>3 176.37</t>
+  </si>
+  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>48 189.04</t>
+    <t>52 498.63</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>73 276.32</t>
+    <t>78 176.26</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>7 144.65</t>
+    <t>7 735.56</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 124.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>3 676.94</t>
+    <t>6 286.39</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 339.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 824.66</t>
+    <t>11 150.68</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
+    <t>19 713.70</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>4 914.00</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>14 834.25</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>9 586.96</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>12 314.54</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>29 106.64</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>6 376.34</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>21 082.19</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>7 119.86</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>23 402.79</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>5 417.73</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>29 397.95</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>6 609.29</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>32 404.11</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>13 134.25</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>44 120.55</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>21 034.76</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>24 466.44</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 127.74</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>1 222.83</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>23 013.70</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>28 972.60</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>19 032.53</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>2 694.25</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>14 655.12</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>8 738.01</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>6 309.93</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>13 561.64</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>2 382.19</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>4 056.16</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>4 570.65</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>5 376.66</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>28 479.45</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>8 186.30</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>5 100.99</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>8 129.97</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>83 287.67</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>5 880.82</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>41 720.55</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>5 214.74</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>1 390.41</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>17 229.45</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>17 057.75</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>26 594.00</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>40 402.21</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>5 879.45</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>17 020.55</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>8 593.77</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>8 494.80</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>16 544.79</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>13 315.07</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>4 487.67</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>12 548.63</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 077.83</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>16 068.49</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>13 709.59</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>9 731.51</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>7 370.57</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 004.11</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>12 488.58</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>16 767.12</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>15 855.82</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>7 068.77</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>2 331.51</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>12 126.37</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 761.99</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>7 484.59</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>77 167.81</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 042.81</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>27 958.19</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>15 978.08</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>7 680.82</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>12 198.63</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>60 641.10</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>34 582.19</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>39 405.12</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>9 752.05</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>7 767.12</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>14 796.66</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>21 937.57</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>12 493.15</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>17 397.26</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>5 728.77</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>38 473.97</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 219.18</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>11 813.70</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>3 552.74</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 697.97</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>40 419.15</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>22 520.55</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>12 715.07</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>24 452.05</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>14 001.10</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>36 493.15</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>11 543.07</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>33 319.52</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>10 009.97</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>6 494.57</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>14 446.60</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 225.33</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>8 328.77</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>54 772.60</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>43 900.61</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>16 493.40</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>6 664.38</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>21 769.24</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>4 299.66</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>26 178.08</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>12 590.14</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>33 149.64</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>12 315.07</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>20 984.59</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>6 361.64</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>6 842.47</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 924.82</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>6 233.84</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>7 865.89</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>5 453.59</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 567.81</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>3 328.77</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>23 787.42</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>3 978.08</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>21 402.74</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>10 308.22</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>11 465.75</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>12 557.17</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>6 108.22</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>36 270.80</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>3 906.85</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>6 575.34</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>28 494.52</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 632.20</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>20 648.47</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>2 513.41</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>8 065.75</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>3 055.36</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>12 150.00</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>10 364.16</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>1 243.15</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>15 166.44</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>23 835.62</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
     <t>17 069.18</t>
   </si>
   <si>
-    <t>IT0005632267</t>
-[...1384 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 513.70</t>
+    <t>4 869.86</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>7 803.08</t>
+    <t>8 503.77</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 979.45</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>26 782.19</t>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 291.78</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...17 lines deleted...]
-    <t>20 784.25</t>
+    <t>9 149.31</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>19 255.21</t>
+    <t>22 488.90</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>11 635.77</t>
+    <t>13 255.94</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>11 285.96</t>
+    <t>15 105.82</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 186.64</t>
+    <t>2 429.79</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>9 501.37</t>
+    <t>11 550.68</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 800.00</t>
+    <t>26 668.49</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>7 789.68</t>
+    <t>11 869.98</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>3 760.27</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>4 915.07</t>
+    <t>5 698.63</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 450.14</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>11 146.39</t>
+    <t>12 580.43</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 275.51</t>
+    <t>4 165.15</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 376.71</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>3 421.23</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 584.93</t>
+    <t>5 991.78</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 182.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 586.85</t>
-[...8 lines deleted...]
-    <t>-4 777.78</t>
+    <t>3 967.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2350,257 +2284,257 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6511.13</v>
+        <v>6452.98</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2130608.84</v>
+        <v>2111578.73</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2130608.84</v>
+        <v>2111578.73</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3044.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11605.75</v>
+        <v>11502.1</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>35327930.73</v>
+        <v>24971060.19</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>35327930.73</v>
+        <v>24971060.19</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1383694.4771</v>
+        <v>1381121.3552</v>
       </c>
       <c r="C4">
-        <v>114.28</v>
+        <v>113.28</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>158136181.51</v>
+        <v>156466235.04</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>158136181.51</v>
+        <v>156466235.04</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>184267.8275</v>
+        <v>261647.4403</v>
       </c>
       <c r="C5">
-        <v>103.91</v>
+        <v>102.95</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>19147648.32</v>
+        <v>26937938.04</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>19147648.32</v>
+        <v>26937938.04</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.89</v>
+        <v>99.96</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>248802.34</v>
+        <v>246516.86</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>248802.34</v>
+        <v>246516.86</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z215"/>
+  <dimension ref="A1:Z209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N215" sqref="N215"/>
+      <selection activeCell="N209" sqref="N209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2616,10743 +2550,10443 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1599.0</v>
+        <v>1562.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>4820.37</v>
       </c>
       <c r="D2" s="1">
-        <v>4803.7204002502</v>
+        <v>4812.1507170294</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>7681148.92</v>
+        <v>7516579.42</v>
       </c>
       <c r="H2" s="1">
-        <v>14070.56</v>
+        <v>12838.52</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18318301267879</v>
+        <v>0.1708026920575</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>7695219.48</v>
+        <v>7529417.94</v>
       </c>
       <c r="M2" s="1">
-        <v>7695219.48</v>
+        <v>7529417.94</v>
       </c>
       <c r="N2" s="1">
-        <v>3.58</v>
+        <v>3.57</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-95.0</v>
+        <v>698.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.46</v>
+        <v>105.495</v>
       </c>
       <c r="D3" s="1">
-        <v>115.335789474</v>
+        <v>105.696497135</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-11800.0</v>
+        <v>-140645.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-11800.0</v>
+        <v>-140645.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-11800.0</v>
+        <v>-140645.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>100.072</v>
+        <v>114.02</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>5187.0</v>
+        <v>125000.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.74599067763337</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>700504.0</v>
+        <v>125000.0</v>
       </c>
       <c r="M4" s="1">
-        <v>702033.45</v>
+        <v>125000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.787</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3808.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.54766387129899</v>
+      </c>
+      <c r="J5">
+        <v>0.44</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>512060.0</v>
+        <v>691509.0</v>
       </c>
       <c r="M5" s="1">
-        <v>532976.1</v>
+        <v>694567.9</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>102.13</v>
+        <v>101.477</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8853.0</v>
+        <v>9215.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.9754282660644</v>
+        <v>1.8497701587811</v>
       </c>
       <c r="J6">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.07</v>
+      </c>
+      <c r="K6">
+        <v>359.59</v>
       </c>
       <c r="L6" s="1">
-        <v>306390.0</v>
+        <v>507385.0</v>
       </c>
       <c r="M6" s="1">
-        <v>311676.99</v>
+        <v>507744.59</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.881</v>
+        <v>100.752</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>47497.08</v>
+        <v>4719.0</v>
       </c>
       <c r="I7" s="1">
-        <v>9.6105864588629</v>
+        <v>1.5860212343339</v>
       </c>
       <c r="J7">
-        <v>3.7</v>
+        <v>2.0</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>541713.33</v>
+        <v>302256.0</v>
       </c>
       <c r="M7" s="1">
-        <v>559947.58</v>
+        <v>308243.67</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.25</v>
+        <v>108.082</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>18239.0</v>
+        <v>38628.01</v>
       </c>
       <c r="I8" s="1">
-        <v>1.4051498793154</v>
+        <v>7.816013738925</v>
       </c>
       <c r="J8">
-        <v>0.34</v>
+        <v>4.04</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1316250.0</v>
+        <v>532844.26</v>
       </c>
       <c r="M8" s="1">
-        <v>1320613.01</v>
+        <v>552749.98</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.364</v>
+        <v>100.059</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19647.58</v>
+        <v>2756.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2.4582077605807</v>
+        <v>0.21232485703126</v>
       </c>
       <c r="J9">
-        <v>0.75</v>
+        <v>0.55</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>818912.0</v>
+        <v>1300767.0</v>
       </c>
       <c r="M9" s="1">
-        <v>824892.82</v>
+        <v>1307872.48</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>102.034</v>
+        <v>100.752</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>24408.0</v>
+        <v>6751.58</v>
       </c>
       <c r="I10" s="1">
-        <v>2.034</v>
+        <v>0.84472420278636</v>
       </c>
       <c r="J10">
-        <v>3.15</v>
+        <v>1.03</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1224408.0</v>
+        <v>806016.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1262265.53</v>
+        <v>814226.96</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.068</v>
+        <v>102.092</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-3275.0</v>
+        <v>25104.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.26376724051143</v>
+        <v>2.092</v>
       </c>
       <c r="J11">
-        <v>2.16</v>
+        <v>3.51</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1238350.0</v>
+        <v>1225104.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1265319.18</v>
+        <v>1267210.85</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.778</v>
+        <v>98.022</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-11800.0</v>
+        <v>-16350.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.4861011757831</v>
+        <v>-1.3168227121715</v>
       </c>
       <c r="J12">
-        <v>0.46</v>
+        <v>2.38</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>782224.0</v>
+        <v>1225275.0</v>
       </c>
       <c r="M12" s="1">
-        <v>785906.19</v>
+        <v>1255069.52</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.34</v>
+        <v>96.322</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5353.9</v>
+        <v>-23448.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.62685908345027</v>
+        <v>-2.9530593533697</v>
       </c>
       <c r="J13">
-        <v>0.52</v>
+        <v>0.64</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>859437.4</v>
+        <v>770576.0</v>
       </c>
       <c r="M13" s="1">
-        <v>864210.79</v>
+        <v>775704.77</v>
       </c>
       <c r="N13" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.266</v>
+        <v>93.916</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>3434.8</v>
+        <v>1491.26</v>
       </c>
       <c r="I14" s="1">
-        <v>0.62220259719407</v>
+        <v>0.1746035370078</v>
       </c>
       <c r="J14">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>555473.64</v>
+        <v>855574.76</v>
       </c>
       <c r="M14" s="1">
-        <v>558482.69</v>
+        <v>860965.88</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.932</v>
+        <v>99.056</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>9671.67</v>
+        <v>-3268.6</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0654947675118</v>
+        <v>-0.59209601991048</v>
       </c>
       <c r="J15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>0.74</v>
+      </c>
+      <c r="K15" t="s">
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>917388.0</v>
+        <v>548770.24</v>
       </c>
       <c r="M15" s="1">
-        <v>917720.88</v>
+        <v>552864.53</v>
       </c>
       <c r="N15" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.46</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5423.67</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.59750715292298</v>
+      </c>
+      <c r="J16">
+        <v>0.31</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>221866.0</v>
+        <v>913140.0</v>
       </c>
       <c r="M16" s="1">
-        <v>232716.19</v>
+        <v>915913.97</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>109.331</v>
+      </c>
+      <c r="D17" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H17" s="1">
+        <v>17836.29</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.8814773765769</v>
+      </c>
+      <c r="J17">
+        <v>5.78</v>
+      </c>
+      <c r="K17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L17" s="1">
-        <v>1952978.6</v>
+        <v>218662.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1963940.93</v>
+        <v>230214.26</v>
       </c>
       <c r="N17" s="1">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D18" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-1532.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.079333199437638</v>
+      </c>
+      <c r="J18">
+        <v>0.79</v>
+      </c>
+      <c r="K18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L18" s="1">
-        <v>418092.0</v>
+        <v>1930319.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420776.93</v>
+        <v>1945666.66</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.962</v>
+      </c>
+      <c r="D19" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-10706.4</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-2.509972936629</v>
+      </c>
+      <c r="J19">
+        <v>0.97</v>
+      </c>
+      <c r="K19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L19" s="1">
-        <v>605778.0</v>
+        <v>415848.0</v>
       </c>
       <c r="M19" s="1">
-        <v>608613.62</v>
+        <v>419738.41</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.755</v>
+        <v>93.787</v>
       </c>
       <c r="D20" s="1">
         <v>98.803</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>395212.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-8192.0</v>
+        <v>-20064.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.072811554305</v>
+        <v>-5.0767689240205</v>
       </c>
       <c r="J20">
-        <v>2.26</v>
+        <v>2.47</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="L20" s="1">
-        <v>387020.0</v>
+        <v>375148.0</v>
       </c>
       <c r="M20" s="1">
-        <v>396072.05</v>
+        <v>385043.89</v>
       </c>
       <c r="N20" s="1">
         <v>0.18</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="1">
         <v>400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.54</v>
+        <v>95.915</v>
       </c>
       <c r="D21" s="1">
         <v>98.646</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>394584.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-4424.0</v>
+        <v>-10924.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.1211807878677</v>
+        <v>-2.7684852908379</v>
       </c>
       <c r="J21">
-        <v>1.5</v>
+        <v>1.69</v>
       </c>
       <c r="K21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="L21" s="1">
-        <v>390160.0</v>
+        <v>383660.0</v>
       </c>
       <c r="M21" s="1">
-        <v>396153.15</v>
+        <v>390406.58</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>95.989</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.72333333</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2321360.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-17624.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.75921011820657</v>
+      </c>
+      <c r="J22">
+        <v>1.79</v>
+      </c>
+      <c r="K22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>388412.0</v>
+        <v>2303736.0</v>
       </c>
       <c r="M22" s="1">
-        <v>394787.34</v>
+        <v>2346689.42</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>1.11</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>107.375</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>25375.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>3.4939759036145</v>
+      </c>
+      <c r="J23">
+        <v>0.45</v>
+      </c>
+      <c r="K23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L23" s="1">
-        <v>1678886.0</v>
+        <v>751625.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1686710.66</v>
+        <v>754801.37</v>
       </c>
       <c r="N23" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>102.391</v>
+      </c>
+      <c r="D24" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-39623.3</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-2.8907213748124</v>
+      </c>
+      <c r="J24">
+        <v>4.04</v>
+      </c>
+      <c r="K24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L24" s="1">
-        <v>749623.0</v>
+        <v>1331083.0</v>
       </c>
       <c r="M24" s="1">
-        <v>750004.16</v>
+        <v>1383581.63</v>
       </c>
       <c r="N24" s="1">
-        <v>0.35</v>
+        <v>0.66</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="1">
-        <v>1300000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>102.584</v>
+        <v>98.427</v>
       </c>
       <c r="D25" s="1">
-        <v>105.43894615</v>
+        <v>99.65603468</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>1370706.3</v>
+        <v>2471469.66</v>
       </c>
       <c r="H25" s="1">
-        <v>-37114.3</v>
+        <v>-30480.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.7076770567116</v>
+        <v>-1.2332767216734</v>
       </c>
       <c r="J25">
-        <v>3.71</v>
+        <v>3.15</v>
       </c>
       <c r="K25" t="s">
         <v>99</v>
       </c>
       <c r="L25" s="1">
-        <v>1333592.0</v>
+        <v>2440989.6</v>
       </c>
       <c r="M25" s="1">
-        <v>1381781.04</v>
+        <v>2519165.86</v>
       </c>
       <c r="N25" s="1">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>713000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.768</v>
+        <v>89.26</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>98.844</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>704757.72</v>
       </c>
       <c r="H26" s="1">
-        <v>2776.74</v>
+        <v>-68333.92</v>
       </c>
       <c r="I26" s="1">
-        <v>0.11235177372155</v>
+        <v>-9.6960867629801</v>
       </c>
       <c r="J26">
-        <v>2.95</v>
+        <v>1.08</v>
       </c>
       <c r="K26" t="s">
         <v>102</v>
       </c>
       <c r="L26" s="1">
-        <v>2474246.4</v>
+        <v>636423.8</v>
       </c>
       <c r="M26" s="1">
-        <v>2547522.72</v>
+        <v>644159.36</v>
       </c>
       <c r="N26" s="1">
-        <v>1.18</v>
+        <v>0.31</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>90.013</v>
+        <v>89.167</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>84.29</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>236854.9</v>
       </c>
       <c r="H27" s="1">
-        <v>-62965.03</v>
+        <v>13704.37</v>
       </c>
       <c r="I27" s="1">
-        <v>-8.9342802800372</v>
+        <v>5.7859769842211</v>
       </c>
       <c r="J27">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>0.06</v>
+      </c>
+      <c r="K27">
+        <v>173.22</v>
       </c>
       <c r="L27" s="1">
-        <v>641792.69</v>
+        <v>250559.27</v>
       </c>
       <c r="M27" s="1">
-        <v>648937.34</v>
+        <v>250732.49</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-5836.48</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.6000521784503</v>
+      </c>
+      <c r="J28">
+        <v>0.64</v>
+      </c>
+      <c r="K28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L28" s="1">
-        <v>253523.82</v>
+        <v>966825.6</v>
       </c>
       <c r="M28" s="1">
-        <v>258648.22</v>
+        <v>973111.99</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.46</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.01</v>
+        <v>107.252</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>287000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>13195.52</v>
+        <v>20813.24</v>
       </c>
       <c r="I29" s="1">
-        <v>1.3566397078007</v>
+        <v>7.252</v>
       </c>
       <c r="J29">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>0.1</v>
+      </c>
+      <c r="K29">
+        <v>298.31</v>
       </c>
       <c r="L29" s="1">
-        <v>985857.6</v>
+        <v>307813.24</v>
       </c>
       <c r="M29" s="1">
-        <v>989534.54</v>
+        <v>308111.55</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.48</v>
+        <v>91.781</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>91.63853818</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>1008023.92</v>
       </c>
       <c r="H30" s="1">
-        <v>21467.6</v>
+        <v>1567.08</v>
       </c>
       <c r="I30" s="1">
-        <v>7.48</v>
+        <v>0.15546059660965</v>
       </c>
       <c r="J30">
-        <v>2.91</v>
+        <v>1.01</v>
       </c>
       <c r="K30" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L30" s="1">
-        <v>308467.6</v>
+        <v>1009591.0</v>
       </c>
       <c r="M30" s="1">
-        <v>316807.05</v>
+        <v>1020741.68</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.65</v>
+        <v>103.507</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>105.76</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>951840.0</v>
       </c>
       <c r="H31" s="1">
-        <v>11126.08</v>
+        <v>-20277.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.1037515855775</v>
+        <v>-2.1302950075643</v>
       </c>
       <c r="J31">
-        <v>0.89</v>
+        <v>2.19</v>
       </c>
       <c r="K31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L31" s="1">
-        <v>1019150.0</v>
+        <v>931563.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1028974.66</v>
+        <v>951276.7</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B32" s="1">
-        <v>900000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.515</v>
+        <v>99.652</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>99.607</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>290852.44</v>
       </c>
       <c r="H32" s="1">
-        <v>-11205.0</v>
+        <v>131.4</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.1771936459909</v>
+        <v>0.045177547762707</v>
       </c>
       <c r="J32">
-        <v>1.9</v>
+        <v>1.68</v>
       </c>
       <c r="K32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L32" s="1">
-        <v>940635.0</v>
+        <v>290983.84</v>
       </c>
       <c r="M32" s="1">
-        <v>957704.18</v>
+        <v>295897.84</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.505</v>
+        <v>99.015</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>100.23766667</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>902139.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2622.16</v>
+        <v>-11004.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.90154306424247</v>
+        <v>-1.2197676854675</v>
       </c>
       <c r="J33">
-        <v>1.48</v>
+        <v>0.37</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L33" s="1">
-        <v>293474.6</v>
+        <v>891135.0</v>
       </c>
       <c r="M33" s="1">
-        <v>297794.6</v>
+        <v>894500.75</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.42</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.013</v>
+        <v>100.188</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>99.834</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>1397676.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-2022.0</v>
+        <v>4956.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.22413397491961</v>
+        <v>0.35458861710439</v>
       </c>
       <c r="J34">
-        <v>0.16</v>
+        <v>1.06</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L34" s="1">
-        <v>900117.0</v>
+        <v>1402632.0</v>
       </c>
       <c r="M34" s="1">
-        <v>901584.12</v>
+        <v>1417466.25</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.67</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.405</v>
+        <v>107.179</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>107.962</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H35" s="1">
-        <v>21994.0</v>
+        <v>-6264.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1.5736121962458</v>
+        <v>-0.72525518237899</v>
       </c>
       <c r="J35">
-        <v>0.8</v>
+        <v>1.2</v>
       </c>
       <c r="K35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L35" s="1">
-        <v>1419670.0</v>
+        <v>857432.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1430917.95</v>
+        <v>867018.96</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.684</v>
+        <v>99.952</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.298</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H36" s="1">
-        <v>-2224.0</v>
+        <v>6834.3</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.25749800855857</v>
+        <v>0.65862353723136</v>
       </c>
       <c r="J36">
-        <v>0.78</v>
+        <v>1.18</v>
       </c>
       <c r="K36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L36" s="1">
-        <v>861472.0</v>
+        <v>1044498.4</v>
       </c>
       <c r="M36" s="1">
-        <v>867711.13</v>
+        <v>1056812.94</v>
       </c>
       <c r="N36" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.882</v>
+        <v>98.246</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.459</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1675884.15</v>
       </c>
       <c r="H37" s="1">
-        <v>48466.24</v>
+        <v>-20439.05</v>
       </c>
       <c r="I37" s="1">
-        <v>2.7708076297692</v>
+        <v>-1.219598025317</v>
       </c>
       <c r="J37">
-        <v>0.11</v>
+        <v>1.73</v>
       </c>
       <c r="K37" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L37" s="1">
-        <v>1797640.0</v>
+        <v>1655445.1</v>
       </c>
       <c r="M37" s="1">
-        <v>1799874.19</v>
+        <v>1684551.74</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.452</v>
+        <v>97.623</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>99.292</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>1290796.0</v>
       </c>
       <c r="H38" s="1">
-        <v>22509.3</v>
+        <v>-21697.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2.1692279804226</v>
+        <v>-1.6809007775047</v>
       </c>
       <c r="J38">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.01</v>
+      </c>
+      <c r="K38">
+        <v>124.66</v>
       </c>
       <c r="L38" s="1">
-        <v>1060173.4</v>
+        <v>1269099.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1070047.22</v>
+        <v>1269223.66</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.465</v>
+        <v>103.142</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>104.31933333</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>938874.0</v>
       </c>
       <c r="H39" s="1">
-        <v>101.1</v>
+        <v>-10596.0</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0060326365638102</v>
+        <v>-1.1285859444398</v>
       </c>
       <c r="J39">
-        <v>1.53</v>
+        <v>0.71</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="L39" s="1">
-        <v>1675985.25</v>
+        <v>928278.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1701791.14</v>
+        <v>934654.34</v>
       </c>
       <c r="N39" s="1">
-        <v>0.79</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.986</v>
+        <v>98.629</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>99.933</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-3978.0</v>
+        <v>-19560.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.3081819280506</v>
+        <v>-1.3048742657581</v>
       </c>
       <c r="J40">
-        <v>1.53</v>
+        <v>1.41</v>
       </c>
       <c r="K40" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="L40" s="1">
-        <v>1286818.0</v>
+        <v>1479435.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1306763.21</v>
+        <v>1500517.19</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>104.291</v>
+        <v>99.181</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>100.91</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-255.0</v>
+        <v>-24206.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.027160194019645</v>
+        <v>-1.7134079873154</v>
       </c>
       <c r="J41">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="K41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="L41" s="1">
-        <v>938619.0</v>
+        <v>1388534.0</v>
       </c>
       <c r="M41" s="1">
-        <v>942297.66</v>
+        <v>1395653.86</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.7</v>
+        <v>97.691</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>99.8407</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-3495.0</v>
+        <v>-21497.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.23315621466382</v>
+        <v>-2.153129935988</v>
       </c>
       <c r="J42">
-        <v>1.2</v>
+        <v>2.34</v>
       </c>
       <c r="K42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="L42" s="1">
-        <v>1495500.0</v>
+        <v>976910.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1513530.82</v>
+        <v>1000312.79</v>
       </c>
       <c r="N42" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.192</v>
+        <v>100.567</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-10052.0</v>
+        <v>4536.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.7115251213953</v>
+        <v>0.567</v>
       </c>
       <c r="J43">
-        <v>0.31</v>
+        <v>0.68</v>
       </c>
       <c r="K43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="L43" s="1">
-        <v>1402688.0</v>
+        <v>804536.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1406959.92</v>
+        <v>809953.73</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.331</v>
+        <v>104.298</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>99.922</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-5097.0</v>
+        <v>39384.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.51051324760343</v>
+        <v>4.3794159444367</v>
       </c>
       <c r="J44">
-        <v>2.14</v>
+        <v>3.27</v>
       </c>
       <c r="K44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="L44" s="1">
-        <v>993310.0</v>
+        <v>938682.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1014685.78</v>
+        <v>968079.95</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B45" s="1">
         <v>800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.639</v>
+        <v>109.122</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>109.825</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H45" s="1">
-        <v>13112.0</v>
+        <v>-5624.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.639</v>
+        <v>-0.64010926473936</v>
       </c>
       <c r="J45">
-        <v>0.41</v>
+        <v>0.83</v>
       </c>
       <c r="K45" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="L45" s="1">
-        <v>813112.0</v>
+        <v>872976.0</v>
       </c>
       <c r="M45" s="1">
-        <v>816401.34</v>
+        <v>879585.29</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.739</v>
+        <v>104.979</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52353.0</v>
+        <v>-28610.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.8215408018254</v>
+        <v>-2.6530044510386</v>
       </c>
       <c r="J46">
-        <v>2.98</v>
+        <v>3.24</v>
       </c>
       <c r="K46" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="L46" s="1">
-        <v>951651.0</v>
+        <v>1049790.0</v>
       </c>
       <c r="M46" s="1">
-        <v>978472.23</v>
+        <v>1082194.11</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B47" s="1">
         <v>800000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.252</v>
+        <v>89.146</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>88.7895</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-4584.0</v>
+        <v>2852.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.52173913043478</v>
+        <v>0.40151143997883</v>
       </c>
       <c r="J47">
-        <v>0.38</v>
+        <v>1.64</v>
       </c>
       <c r="K47" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="L47" s="1">
-        <v>874016.0</v>
+        <v>713168.0</v>
       </c>
       <c r="M47" s="1">
-        <v>877078.84</v>
+        <v>726302.25</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.653</v>
+        <v>99.391</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>101.79480909</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H48" s="1">
-        <v>-11870.0</v>
+        <v>-52883.8</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.1007047477745</v>
+        <v>-2.3614260023439</v>
       </c>
       <c r="J48">
-        <v>2.95</v>
+        <v>2.01</v>
       </c>
       <c r="K48" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="L48" s="1">
-        <v>1066530.0</v>
+        <v>2186602.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1096071.1</v>
+        <v>2230722.55</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>1.06</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>90.166</v>
+        <v>97.421</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.528</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H49" s="1">
-        <v>11012.0</v>
+        <v>-19405.47</v>
       </c>
       <c r="I49" s="1">
-        <v>1.5502959246307</v>
+        <v>-2.1169922031991</v>
       </c>
       <c r="J49">
-        <v>1.51</v>
+        <v>2.28</v>
       </c>
       <c r="K49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="L49" s="1">
-        <v>721328.0</v>
+        <v>897247.41</v>
       </c>
       <c r="M49" s="1">
-        <v>733437.59</v>
+        <v>918282.17</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.045</v>
+        <v>97.195</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>99.46</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>895140.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-16495.8</v>
+        <v>-20385.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-0.73658872943066</v>
+        <v>-2.2772974059924</v>
       </c>
       <c r="J50">
-        <v>1.76</v>
+        <v>2.72</v>
       </c>
       <c r="K50" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="L50" s="1">
-        <v>2222990.0</v>
+        <v>874755.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2261806.44</v>
+        <v>899221.44</v>
       </c>
       <c r="N50" s="1">
-        <v>1.05</v>
+        <v>0.43</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.898</v>
+        <v>98.2</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>100.45</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>703150.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-5802.3</v>
+        <v>-15750.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.63298770195322</v>
+        <v>-2.2399203583873</v>
       </c>
       <c r="J51">
-        <v>2.08</v>
+        <v>0.73</v>
       </c>
       <c r="K51" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="L51" s="1">
-        <v>910850.58</v>
+        <v>687400.0</v>
       </c>
       <c r="M51" s="1">
-        <v>930011.8</v>
+        <v>692527.74</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.822</v>
+        <v>109.175</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>109.11</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>1091100.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-5742.0</v>
+        <v>650.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.64146390508747</v>
+        <v>0.05957290807442</v>
       </c>
       <c r="J52">
-        <v>2.52</v>
+        <v>0.12</v>
       </c>
       <c r="K52" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="L52" s="1">
-        <v>889398.0</v>
+        <v>1091750.0</v>
       </c>
       <c r="M52" s="1">
-        <v>912033.62</v>
+        <v>1092972.83</v>
       </c>
       <c r="N52" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.312</v>
+        <v>94.865</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>99.077</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-7966.0</v>
+        <v>-33696.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.1329019412643</v>
+        <v>-4.2512389353735</v>
       </c>
       <c r="J53">
-        <v>0.5</v>
+        <v>2.88</v>
       </c>
       <c r="K53" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="L53" s="1">
-        <v>695184.0</v>
+        <v>758920.0</v>
       </c>
       <c r="M53" s="1">
-        <v>698676.81</v>
+        <v>781933.7</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B54" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>109.598</v>
+        <v>104.356</v>
       </c>
       <c r="D54" s="1">
-        <v>109.11</v>
+        <v>104.92</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1091100.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H54" s="1">
-        <v>4880.0</v>
+        <v>-5640.0</v>
       </c>
       <c r="I54" s="1">
-        <v>0.44725506369719</v>
+        <v>-0.53755242089211</v>
       </c>
       <c r="J54">
-        <v>1.55</v>
+        <v>2.9</v>
       </c>
       <c r="K54" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="L54" s="1">
-        <v>1095980.0</v>
+        <v>1043560.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1111433.3</v>
+        <v>1072532.6</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B55" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>96.791</v>
+        <v>102.781</v>
       </c>
       <c r="D55" s="1">
-        <v>99.077</v>
+        <v>100.8613224</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>792616.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H55" s="1">
-        <v>-18288.0</v>
+        <v>23995.97</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.3072963452668</v>
+        <v>1.903284186962</v>
       </c>
       <c r="J55">
-        <v>2.67</v>
+        <v>1.52</v>
       </c>
       <c r="K55" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="L55" s="1">
-        <v>774328.0</v>
+        <v>1284762.5</v>
       </c>
       <c r="M55" s="1">
-        <v>795654.03</v>
+        <v>1303795.03</v>
       </c>
       <c r="N55" s="1">
-        <v>0.37</v>
+        <v>0.62</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B56" s="1">
-        <v>1000000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>105.555</v>
+        <v>99.013</v>
       </c>
       <c r="D56" s="1">
-        <v>104.92</v>
+        <v>99.254</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1049200.0</v>
+        <v>591553.84</v>
       </c>
       <c r="H56" s="1">
-        <v>6350.0</v>
+        <v>-1436.36</v>
       </c>
       <c r="I56" s="1">
-        <v>0.60522302706824</v>
+        <v>-0.2428113728414</v>
       </c>
       <c r="J56">
-        <v>2.63</v>
+        <v>0.45</v>
       </c>
       <c r="K56" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L56" s="1">
-        <v>1055550.0</v>
+        <v>590117.48</v>
       </c>
       <c r="M56" s="1">
-        <v>1081810.27</v>
+        <v>592811.73</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
-        <v>1250000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>104.262</v>
+        <v>102.997</v>
       </c>
       <c r="D57" s="1">
-        <v>100.8613224</v>
+        <v>99.961</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1260766.53</v>
+        <v>699727.0</v>
       </c>
       <c r="H57" s="1">
-        <v>42508.47</v>
+        <v>21252.0</v>
       </c>
       <c r="I57" s="1">
-        <v>3.3716369358251</v>
+        <v>3.0371845019558</v>
       </c>
       <c r="J57">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.08</v>
+      </c>
+      <c r="K57">
+        <v>560.96</v>
       </c>
       <c r="L57" s="1">
-        <v>1303275.0</v>
+        <v>720979.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1318728.77</v>
+        <v>721539.96</v>
       </c>
       <c r="N57" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>596000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.304</v>
+        <v>100.903</v>
       </c>
       <c r="D58" s="1">
-        <v>99.254</v>
+        <v>100.42909715</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>591553.84</v>
+        <v>1199123.42</v>
       </c>
       <c r="H58" s="1">
-        <v>6258.0</v>
+        <v>5658.4</v>
       </c>
       <c r="I58" s="1">
-        <v>1.0578918733754</v>
+        <v>0.47187803237135</v>
       </c>
       <c r="J58">
-        <v>0.2</v>
+        <v>1.23</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>597811.84</v>
+        <v>1204781.82</v>
       </c>
       <c r="M58" s="1">
-        <v>599024.25</v>
+        <v>1219436.94</v>
       </c>
       <c r="N58" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>104.608</v>
+        <v>101.039</v>
       </c>
       <c r="D59" s="1">
-        <v>99.961</v>
+        <v>101.58528571</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>699727.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="H59" s="1">
-        <v>32529.0</v>
+        <v>-7648.0</v>
       </c>
       <c r="I59" s="1">
-        <v>4.6488130370845</v>
+        <v>-0.53776067118832</v>
       </c>
       <c r="J59">
-        <v>4.66</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.07</v>
+      </c>
+      <c r="K59">
+        <v>920.55</v>
       </c>
       <c r="L59" s="1">
-        <v>732256.0</v>
+        <v>1414546.0</v>
       </c>
       <c r="M59" s="1">
-        <v>764885.11</v>
+        <v>1415466.55</v>
       </c>
       <c r="N59" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B60" s="1">
-        <v>1194000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>102.399</v>
+        <v>99.802</v>
       </c>
       <c r="D60" s="1">
-        <v>100.42909715</v>
+        <v>99.05583333</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1199123.42</v>
+        <v>891502.5</v>
       </c>
       <c r="H60" s="1">
-        <v>23520.64</v>
+        <v>6715.5</v>
       </c>
       <c r="I60" s="1">
-        <v>1.9614861662864</v>
+        <v>0.75327887470871</v>
       </c>
       <c r="J60">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="L60" s="1">
-        <v>1222644.06</v>
+        <v>898218.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1234420.5</v>
+        <v>906956.01</v>
       </c>
       <c r="N60" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
-        <v>517000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.745</v>
+        <v>98.318</v>
       </c>
       <c r="D61" s="1">
-        <v>99.702</v>
+        <v>99.12791364</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>515459.34</v>
+        <v>1090407.05</v>
       </c>
       <c r="H61" s="1">
-        <v>-4947.69</v>
+        <v>-8909.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.95986038394415</v>
+        <v>-0.81703892138262</v>
       </c>
       <c r="J61">
-        <v>2.47</v>
+        <v>0.57</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>510511.65</v>
+        <v>1081498.0</v>
       </c>
       <c r="M61" s="1">
-        <v>523263.14</v>
+        <v>1087807.93</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
-        <v>1400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>102.326</v>
+        <v>99.24</v>
       </c>
       <c r="D62" s="1">
-        <v>101.58528571</v>
+        <v>100.3119</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1422194.0</v>
+        <v>2006238.0</v>
       </c>
       <c r="H62" s="1">
-        <v>10370.0</v>
+        <v>-21438.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.7291550941714</v>
+        <v>-1.0685671390932</v>
       </c>
       <c r="J62">
-        <v>3.82</v>
+        <v>0.68</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>1432564.0</v>
+        <v>1984800.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1486109.21</v>
+        <v>1998361.64</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.7</v>
+        <v>103.717</v>
       </c>
       <c r="D63" s="1">
-        <v>99.05583333</v>
+        <v>99.661</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>891502.5</v>
+        <v>398644.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14797.5</v>
+        <v>16224.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.6598383066789</v>
+        <v>4.0697966105096</v>
       </c>
       <c r="J63">
-        <v>0.77</v>
+        <v>0.6</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>906300.0</v>
+        <v>414868.0</v>
       </c>
       <c r="M63" s="1">
-        <v>913207.19</v>
+        <v>417250.19</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.369</v>
+        <v>101.618</v>
       </c>
       <c r="D64" s="1">
-        <v>99.12791364</v>
+        <v>100.0</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1090407.05</v>
+        <v>700000.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2651.95</v>
+        <v>11326.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.24320734169868</v>
+        <v>1.618</v>
       </c>
       <c r="J64">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="L64" s="1">
-        <v>1093059.0</v>
+        <v>711326.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1097297.01</v>
+        <v>715382.16</v>
       </c>
       <c r="N64" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.749</v>
+        <v>106.001</v>
       </c>
       <c r="D65" s="1">
-        <v>100.3119</v>
+        <v>107.34</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2006238.0</v>
+        <v>858720.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8742.0</v>
+        <v>-10712.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.43574092405786</v>
+        <v>-1.2474380473263</v>
       </c>
       <c r="J65">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="K65" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="L65" s="1">
-        <v>2014980.0</v>
+        <v>848008.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2023569.04</v>
+        <v>852578.65</v>
       </c>
       <c r="N65" s="1">
-        <v>0.94</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B66" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.914</v>
+        <v>102.655</v>
       </c>
       <c r="D66" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>398644.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H66" s="1">
-        <v>21012.0</v>
+        <v>15930.0</v>
       </c>
       <c r="I66" s="1">
-        <v>5.2708682433449</v>
+        <v>2.655</v>
       </c>
       <c r="J66">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="K66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="L66" s="1">
-        <v>419656.0</v>
+        <v>615930.0</v>
       </c>
       <c r="M66" s="1">
-        <v>420923.12</v>
+        <v>621306.66</v>
       </c>
       <c r="N66" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B67" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.538</v>
+        <v>105.971</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>107.82818182</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>700000.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H67" s="1">
-        <v>10766.0</v>
+        <v>-20429.0</v>
       </c>
       <c r="I67" s="1">
-        <v>1.538</v>
+        <v>-1.7223529015015</v>
       </c>
       <c r="J67">
-        <v>0.23</v>
+        <v>2.59</v>
       </c>
       <c r="K67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="L67" s="1">
-        <v>710766.0</v>
+        <v>1165681.0</v>
       </c>
       <c r="M67" s="1">
-        <v>712343.4</v>
+        <v>1194160.45</v>
       </c>
       <c r="N67" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B68" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>106.146</v>
+        <v>98.413</v>
       </c>
       <c r="D68" s="1">
-        <v>107.34</v>
+        <v>99.852</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>858720.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-9552.0</v>
+        <v>-12951.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1123532699832</v>
+        <v>-1.4411328766575</v>
       </c>
       <c r="J68">
-        <v>0.14</v>
+        <v>0.91</v>
       </c>
       <c r="K68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="L68" s="1">
-        <v>849168.0</v>
+        <v>885717.0</v>
       </c>
       <c r="M68" s="1">
-        <v>850271.26</v>
+        <v>893903.3</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B69" s="1">
-        <v>600000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.512</v>
+        <v>99.479</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>600000.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H69" s="1">
-        <v>21072.0</v>
+        <v>-3103.1</v>
       </c>
       <c r="I69" s="1">
-        <v>3.512</v>
+        <v>-0.4553004983289</v>
       </c>
       <c r="J69">
-        <v>0.61</v>
+        <v>0.75</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="L69" s="1">
-        <v>621072.0</v>
+        <v>678446.78</v>
       </c>
       <c r="M69" s="1">
-        <v>624709.15</v>
+        <v>683547.77</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B70" s="1">
-        <v>1100000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>107.161</v>
+        <v>100.009</v>
       </c>
       <c r="D70" s="1">
-        <v>107.82818182</v>
+        <v>100.582</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1186110.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-7339.0</v>
+        <v>-4011.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.61874531030006</v>
+        <v>-0.56968443657911</v>
       </c>
       <c r="J70">
-        <v>2.27</v>
+        <v>1.16</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="L70" s="1">
-        <v>1178771.0</v>
+        <v>700063.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1203769.63</v>
+        <v>708192.97</v>
       </c>
       <c r="N70" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.642</v>
+        <v>103.992</v>
       </c>
       <c r="D71" s="1">
-        <v>99.852</v>
+        <v>106.52073684</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>898668.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-1890.0</v>
+        <v>-48046.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.21031126066579</v>
+        <v>-2.3739385560706</v>
       </c>
       <c r="J71">
-        <v>0.67</v>
+        <v>4.38</v>
       </c>
       <c r="K71" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="L71" s="1">
-        <v>896778.0</v>
+        <v>1975848.0</v>
       </c>
       <c r="M71" s="1">
-        <v>902794.44</v>
+        <v>2059135.67</v>
       </c>
       <c r="N71" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="B72" s="1">
-        <v>682000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.435</v>
+        <v>98.938</v>
       </c>
       <c r="D72" s="1">
-        <v>99.934</v>
+        <v>99.589</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>681549.88</v>
+        <v>398356.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3416.82</v>
+        <v>-2604.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.50133087837973</v>
+        <v>-0.6536866521403</v>
       </c>
       <c r="J72">
-        <v>0.55</v>
+        <v>1.47</v>
       </c>
       <c r="K72" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="L72" s="1">
-        <v>684966.7</v>
+        <v>395752.0</v>
       </c>
       <c r="M72" s="1">
-        <v>688731.71</v>
+        <v>401632.82</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1">
         <v>700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.706</v>
+        <v>85.279</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>85.96</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>704074.0</v>
+        <v>601720.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7868.0</v>
+        <v>-4767.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.1174961722773</v>
+        <v>-0.79222894369474</v>
       </c>
       <c r="J73">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.01</v>
+      </c>
+      <c r="K73">
+        <v>83.9</v>
       </c>
       <c r="L73" s="1">
-        <v>711942.0</v>
+        <v>596953.0</v>
       </c>
       <c r="M73" s="1">
-        <v>718475.01</v>
+        <v>597036.9</v>
       </c>
       <c r="N73" s="1">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
-        <v>1900000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>104.857</v>
+        <v>98.803</v>
       </c>
       <c r="D74" s="1">
-        <v>106.52073684</v>
+        <v>99.90703704</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>2023894.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-31611.0</v>
+        <v>-29809.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.5618900989874</v>
+        <v>-1.1050643375879</v>
       </c>
       <c r="J74">
-        <v>4.08</v>
+        <v>1.55</v>
       </c>
       <c r="K74" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="L74" s="1">
-        <v>1992283.0</v>
+        <v>2667681.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2069844.64</v>
+        <v>2709401.55</v>
       </c>
       <c r="N74" s="1">
-        <v>0.96</v>
+        <v>1.29</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B75" s="1">
         <v>400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.774</v>
+        <v>98.555</v>
       </c>
       <c r="D75" s="1">
-        <v>99.589</v>
+        <v>100.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>398356.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H75" s="1">
-        <v>740.0</v>
+        <v>-8260.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.18576348793541</v>
+        <v>-2.0522758894852</v>
       </c>
       <c r="J75">
-        <v>1.27</v>
+        <v>0.54</v>
       </c>
       <c r="K75" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="L75" s="1">
-        <v>399096.0</v>
+        <v>394220.0</v>
       </c>
       <c r="M75" s="1">
-        <v>404163.12</v>
+        <v>396377.53</v>
       </c>
       <c r="N75" s="1">
         <v>0.19</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B76" s="1">
-        <v>700000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.34</v>
+        <v>99.324</v>
       </c>
       <c r="D76" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>601720.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H76" s="1">
-        <v>2660.0</v>
+        <v>-1950.26</v>
       </c>
       <c r="I76" s="1">
-        <v>0.44206607724523</v>
+        <v>-0.33914631454316</v>
       </c>
       <c r="J76">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="L76" s="1">
-        <v>604380.0</v>
+        <v>573099.48</v>
       </c>
       <c r="M76" s="1">
-        <v>608575.21</v>
+        <v>578314.22</v>
       </c>
       <c r="N76" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B77" s="1">
         <v>700000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.701</v>
+        <v>98.607</v>
       </c>
       <c r="D77" s="1">
-        <v>100.65</v>
+        <v>99.64619429</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>704550.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H77" s="1">
-        <v>-6643.0</v>
+        <v>-7274.36</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.94287133631396</v>
+        <v>-1.0428840691443</v>
       </c>
       <c r="J77">
-        <v>1.36</v>
+        <v>0.2</v>
       </c>
       <c r="K77" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="L77" s="1">
-        <v>697907.0</v>
+        <v>690249.0</v>
       </c>
       <c r="M77" s="1">
-        <v>707457.68</v>
+        <v>691639.41</v>
       </c>
       <c r="N77" s="1">
         <v>0.33</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.536</v>
+        <v>99.046</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62</v>
+        <v>99.96570933</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>402480.0</v>
+        <v>749742.82</v>
       </c>
       <c r="H78" s="1">
-        <v>-4336.0</v>
+        <v>-6897.82</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.0773206122043</v>
+        <v>-0.92002481597623</v>
       </c>
       <c r="J78">
-        <v>0.35</v>
+        <v>2.3</v>
       </c>
       <c r="K78" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="L78" s="1">
-        <v>398144.0</v>
+        <v>742845.0</v>
       </c>
       <c r="M78" s="1">
-        <v>399548.11</v>
+        <v>760074.45</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B79" s="1">
-        <v>577000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.572</v>
+        <v>98.73</v>
       </c>
       <c r="D79" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>575049.74</v>
+        <v>600000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>11020.7</v>
+        <v>-7620.0</v>
       </c>
       <c r="I79" s="1">
-        <v>1.9164776946078</v>
+        <v>-1.27</v>
       </c>
       <c r="J79">
-        <v>0.69</v>
+        <v>2.84</v>
       </c>
       <c r="K79" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="L79" s="1">
-        <v>586070.44</v>
+        <v>592380.0</v>
       </c>
       <c r="M79" s="1">
-        <v>590024.47</v>
+        <v>609437.75</v>
       </c>
       <c r="N79" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B80" s="1">
-        <v>700000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>100.064</v>
+        <v>97.628</v>
       </c>
       <c r="D80" s="1">
-        <v>99.64619429</v>
+        <v>99.68358758</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>697523.36</v>
+        <v>1525158.89</v>
       </c>
       <c r="H80" s="1">
-        <v>2924.64</v>
+        <v>-31450.49</v>
       </c>
       <c r="I80" s="1">
-        <v>0.41928918337588</v>
+        <v>-2.0621123612898</v>
       </c>
       <c r="J80">
-        <v>3.61</v>
+        <v>1.74</v>
       </c>
       <c r="K80" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="L80" s="1">
-        <v>700448.0</v>
+        <v>1493708.4</v>
       </c>
       <c r="M80" s="1">
-        <v>725683.96</v>
+        <v>1520302.4</v>
       </c>
       <c r="N80" s="1">
-        <v>0.34</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B81" s="1">
-        <v>750000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.08</v>
+        <v>97.172</v>
       </c>
       <c r="D81" s="1">
-        <v>99.96570933</v>
+        <v>100.0</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>749742.82</v>
+        <v>1225000.0</v>
       </c>
       <c r="H81" s="1">
-        <v>857.18</v>
+        <v>-34643.0</v>
       </c>
       <c r="I81" s="1">
-        <v>0.11432987114168</v>
+        <v>-2.828</v>
       </c>
       <c r="J81">
-        <v>2.1</v>
+        <v>3.3</v>
       </c>
       <c r="K81" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="L81" s="1">
-        <v>750600.0</v>
+        <v>1190357.0</v>
       </c>
       <c r="M81" s="1">
-        <v>766360.27</v>
+        <v>1230759.21</v>
       </c>
       <c r="N81" s="1">
-        <v>0.36</v>
+        <v>0.58</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B82" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.585</v>
+        <v>98.334</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>600000.0</v>
+        <v>803360.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-2490.0</v>
+        <v>-16688.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.415</v>
+        <v>-2.0772754431388</v>
       </c>
       <c r="J82">
-        <v>2.62</v>
+        <v>0.73</v>
       </c>
       <c r="K82" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="L82" s="1">
-        <v>597510.0</v>
+        <v>786672.0</v>
       </c>
       <c r="M82" s="1">
-        <v>613227.5</v>
+        <v>792551.45</v>
       </c>
       <c r="N82" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B83" s="1">
-        <v>2230000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.393</v>
+        <v>98.296</v>
       </c>
       <c r="D83" s="1">
-        <v>99.68358744</v>
+        <v>99.259</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2222944.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-6480.1</v>
+        <v>-9630.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.29150981761124</v>
+        <v>-0.97018910124019</v>
       </c>
       <c r="J83">
-        <v>1.53</v>
+        <v>1.7</v>
       </c>
       <c r="K83" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="L83" s="1">
-        <v>2216463.9</v>
+        <v>982960.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2250590.6</v>
+        <v>999980.55</v>
       </c>
       <c r="N83" s="1">
-        <v>1.05</v>
+        <v>0.47</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B84" s="1">
-        <v>1225000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.172</v>
+        <v>99.681</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1225000.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H84" s="1">
-        <v>-10143.0</v>
+        <v>-774.5</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.828</v>
+        <v>-0.050134862780881</v>
       </c>
       <c r="J84">
-        <v>3.07</v>
+        <v>0.55</v>
       </c>
       <c r="K84" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="L84" s="1">
-        <v>1214857.0</v>
+        <v>1544058.69</v>
       </c>
       <c r="M84" s="1">
-        <v>1252507.36</v>
+        <v>1552652.46</v>
       </c>
       <c r="N84" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B85" s="1">
-        <v>800000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>100.017</v>
+        <v>97.733</v>
       </c>
       <c r="D85" s="1">
-        <v>100.42</v>
+        <v>99.228</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>803360.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-3224.0</v>
+        <v>-23366.85</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.40131447918741</v>
+        <v>-1.5066311928085</v>
       </c>
       <c r="J85">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="K85" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="L85" s="1">
-        <v>800136.0</v>
+        <v>1527566.79</v>
       </c>
       <c r="M85" s="1">
-        <v>804267.51</v>
+        <v>1536061.59</v>
       </c>
       <c r="N85" s="1">
-        <v>0.37</v>
+        <v>0.73</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B86" s="1">
-        <v>1000000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.929</v>
+        <v>91.217</v>
       </c>
       <c r="D86" s="1">
-        <v>99.259</v>
+        <v>83.44605217</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>992590.0</v>
+        <v>847811.89</v>
       </c>
       <c r="H86" s="1">
-        <v>-3300.0</v>
+        <v>78952.83</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.33246355494212</v>
+        <v>9.3125410166163</v>
       </c>
       <c r="J86">
-        <v>1.44</v>
+        <v>1.63</v>
       </c>
       <c r="K86" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="L86" s="1">
-        <v>989290.0</v>
+        <v>926764.72</v>
       </c>
       <c r="M86" s="1">
-        <v>1003673.56</v>
+        <v>943309.51</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B87" s="1">
-        <v>1549000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.891</v>
+        <v>100.029</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>100.375</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1544833.19</v>
+        <v>602250.0</v>
       </c>
       <c r="H87" s="1">
-        <v>17968.4</v>
+        <v>-2076.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1.1631288165164</v>
+        <v>-0.34470734744707</v>
       </c>
       <c r="J87">
-        <v>0.33</v>
+        <v>2.22</v>
       </c>
       <c r="K87" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="L87" s="1">
-        <v>1562801.59</v>
+        <v>600174.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1567894.19</v>
+        <v>613489.07</v>
       </c>
       <c r="N87" s="1">
-        <v>0.73</v>
+        <v>0.29</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B88" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.666</v>
+        <v>97.862</v>
       </c>
       <c r="D88" s="1">
-        <v>99.451</v>
+        <v>92.081555</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1491765.0</v>
+        <v>736652.44</v>
       </c>
       <c r="H88" s="1">
-        <v>18225.0</v>
+        <v>46243.56</v>
       </c>
       <c r="I88" s="1">
-        <v>1.2217071723763</v>
+        <v>6.2775275678175</v>
       </c>
       <c r="J88">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="K88" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="L88" s="1">
-        <v>1509990.0</v>
+        <v>782896.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1520633.84</v>
+        <v>787383.67</v>
       </c>
       <c r="N88" s="1">
-        <v>0.71</v>
+        <v>0.37</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="B89" s="1">
-        <v>1563000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.726</v>
+        <v>101.382</v>
       </c>
       <c r="D89" s="1">
-        <v>99.228</v>
+        <v>99.329</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>1550933.64</v>
+        <v>595974.0</v>
       </c>
       <c r="H89" s="1">
-        <v>-7846.26</v>
+        <v>12318.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.50590559116378</v>
+        <v>2.0668686889025</v>
       </c>
       <c r="J89">
-        <v>0.37</v>
+        <v>2.09</v>
       </c>
       <c r="K89" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="L89" s="1">
-        <v>1543087.38</v>
+        <v>608292.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1548873.69</v>
+        <v>620840.63</v>
       </c>
       <c r="N89" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="B90" s="1">
-        <v>1016000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>91.495</v>
+        <v>99.997</v>
       </c>
       <c r="D90" s="1">
-        <v>83.44605217</v>
+        <v>100.30333333</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>847811.89</v>
+        <v>1504550.0</v>
       </c>
       <c r="H90" s="1">
-        <v>81777.31</v>
+        <v>-4595.0</v>
       </c>
       <c r="I90" s="1">
-        <v>9.6456903901171</v>
+        <v>-0.30540693230534</v>
       </c>
       <c r="J90">
-        <v>1.52</v>
+        <v>0.07</v>
       </c>
       <c r="K90" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="L90" s="1">
-        <v>929589.2</v>
+        <v>1499955.0</v>
       </c>
       <c r="M90" s="1">
-        <v>944985.78</v>
+        <v>1501032.83</v>
       </c>
       <c r="N90" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="B91" s="1">
-        <v>600000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.071</v>
+        <v>98.488</v>
       </c>
       <c r="D91" s="1">
-        <v>100.375</v>
+        <v>99.63382353</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>602250.0</v>
+        <v>1693775.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-1824.0</v>
+        <v>-19479.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.30286425902864</v>
+        <v>-1.1500346858349</v>
       </c>
       <c r="J91">
-        <v>2.02</v>
+        <v>0.95</v>
       </c>
       <c r="K91" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="L91" s="1">
-        <v>600426.0</v>
+        <v>1674296.0</v>
       </c>
       <c r="M91" s="1">
-        <v>612520.52</v>
+        <v>1690364.49</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B92" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.16</v>
+        <v>97.664</v>
       </c>
       <c r="D92" s="1">
-        <v>92.081555</v>
+        <v>100.33</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>736652.44</v>
+        <v>1203960.0</v>
       </c>
       <c r="H92" s="1">
-        <v>48627.56</v>
+        <v>-31992.0</v>
       </c>
       <c r="I92" s="1">
-        <v>6.6011537272584</v>
+        <v>-2.6572311372471</v>
       </c>
       <c r="J92">
-        <v>0.46</v>
+        <v>1.14</v>
       </c>
       <c r="K92" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="L92" s="1">
-        <v>785280.0</v>
+        <v>1171968.0</v>
       </c>
       <c r="M92" s="1">
-        <v>788923.84</v>
+        <v>1185677.59</v>
       </c>
       <c r="N92" s="1">
-        <v>0.37</v>
+        <v>0.56</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="B93" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.5</v>
+        <v>100.85</v>
       </c>
       <c r="D93" s="1">
-        <v>99.329</v>
+        <v>99.651</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>595974.0</v>
+        <v>797208.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19026.0</v>
+        <v>9592.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3.1924211458889</v>
+        <v>1.2031991650862</v>
       </c>
       <c r="J93">
-        <v>1.86</v>
+        <v>1.22</v>
       </c>
       <c r="K93" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="L93" s="1">
-        <v>615000.0</v>
+        <v>806800.0</v>
       </c>
       <c r="M93" s="1">
-        <v>626147.26</v>
+        <v>816531.51</v>
       </c>
       <c r="N93" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="B94" s="1">
-        <v>1500000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.712</v>
+        <v>100.054</v>
       </c>
       <c r="D94" s="1">
-        <v>100.30333333</v>
+        <v>99.768</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1504550.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="H94" s="1">
-        <v>6130.0</v>
+        <v>3423.42</v>
       </c>
       <c r="I94" s="1">
-        <v>0.40743079326044</v>
+        <v>0.28666506294603</v>
       </c>
       <c r="J94">
-        <v>0.9</v>
+        <v>0.62</v>
       </c>
       <c r="K94" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="L94" s="1">
-        <v>1510680.0</v>
+        <v>1197646.38</v>
       </c>
       <c r="M94" s="1">
-        <v>1524152.88</v>
+        <v>1205016.95</v>
       </c>
       <c r="N94" s="1">
-        <v>0.71</v>
+        <v>0.57</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B95" s="1">
-        <v>1700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.431</v>
+        <v>99.118</v>
       </c>
       <c r="D95" s="1">
-        <v>99.63382353</v>
+        <v>99.766</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1693775.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-3448.0</v>
+        <v>-3888.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.20356895101179</v>
+        <v>-0.64951987651104</v>
       </c>
       <c r="J95">
-        <v>0.72</v>
+        <v>0.5</v>
       </c>
       <c r="K95" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="L95" s="1">
-        <v>1690327.0</v>
+        <v>594708.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1702553.03</v>
+        <v>597712.11</v>
       </c>
       <c r="N95" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B96" s="1">
-        <v>1200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.957</v>
+        <v>97.681</v>
       </c>
       <c r="D96" s="1">
-        <v>100.33</v>
+        <v>99.945</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1203960.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H96" s="1">
-        <v>-16476.0</v>
+        <v>-13425.52</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3684840027908</v>
+        <v>-2.2652458852369</v>
       </c>
       <c r="J96">
-        <v>0.96</v>
+        <v>2.11</v>
       </c>
       <c r="K96" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="L96" s="1">
-        <v>1187484.0</v>
+        <v>579248.33</v>
       </c>
       <c r="M96" s="1">
-        <v>1199023.73</v>
+        <v>591736.91</v>
       </c>
       <c r="N96" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B97" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.968</v>
+        <v>98.224</v>
       </c>
       <c r="D97" s="1">
-        <v>99.651</v>
+        <v>98.71</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>797208.0</v>
+        <v>987100.0</v>
       </c>
       <c r="H97" s="1">
-        <v>18536.0</v>
+        <v>-4860.0</v>
       </c>
       <c r="I97" s="1">
-        <v>2.3251146501289</v>
+        <v>-0.49235133218519</v>
       </c>
       <c r="J97">
-        <v>0.94</v>
+        <v>1.68</v>
       </c>
       <c r="K97" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="L97" s="1">
-        <v>815744.0</v>
+        <v>982240.0</v>
       </c>
       <c r="M97" s="1">
-        <v>823245.37</v>
+        <v>999007.12</v>
       </c>
       <c r="N97" s="1">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B98" s="1">
-        <v>1197000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>101.193</v>
+        <v>98.281</v>
       </c>
       <c r="D98" s="1">
-        <v>99.768</v>
+        <v>99.90538798</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1194222.96</v>
+        <v>914134.3</v>
       </c>
       <c r="H98" s="1">
-        <v>17057.25</v>
+        <v>-14863.15</v>
       </c>
       <c r="I98" s="1">
-        <v>1.4283136877556</v>
+        <v>-1.6259262998883</v>
       </c>
       <c r="J98">
-        <v>0.38</v>
+        <v>1.73</v>
       </c>
       <c r="K98" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="L98" s="1">
-        <v>1211280.21</v>
+        <v>899271.15</v>
       </c>
       <c r="M98" s="1">
-        <v>1215855.05</v>
+        <v>915126.97</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="B99" s="1">
-        <v>600000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.586</v>
+        <v>99.768</v>
       </c>
       <c r="D99" s="1">
-        <v>99.766</v>
+        <v>100.0</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>598596.0</v>
+        <v>677000.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-1080.0</v>
+        <v>-1570.64</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.18042218791973</v>
+        <v>-0.232</v>
       </c>
       <c r="J99">
-        <v>0.24</v>
+        <v>1.04</v>
       </c>
       <c r="K99" t="s">
-        <v>126</v>
+        <v>315</v>
       </c>
       <c r="L99" s="1">
-        <v>597516.0</v>
+        <v>675429.36</v>
       </c>
       <c r="M99" s="1">
-        <v>598983.12</v>
+        <v>682498.13</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B100" s="1">
-        <v>593000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.453</v>
+        <v>89.169</v>
       </c>
       <c r="D100" s="1">
-        <v>99.945</v>
+        <v>88.81</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>592673.85</v>
+        <v>444050.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-2917.56</v>
+        <v>1795.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.4922707489119</v>
+        <v>0.40423375745975</v>
       </c>
       <c r="J100">
-        <v>1.89</v>
+        <v>0.47</v>
       </c>
       <c r="K100" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="L100" s="1">
-        <v>589756.29</v>
+        <v>445845.0</v>
       </c>
       <c r="M100" s="1">
-        <v>600990.31</v>
+        <v>448176.51</v>
       </c>
       <c r="N100" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B101" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.346</v>
+        <v>92.297</v>
       </c>
       <c r="D101" s="1">
-        <v>98.71</v>
+        <v>99.271</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>987100.0</v>
+        <v>397084.0</v>
       </c>
       <c r="H101" s="1">
-        <v>6360.0</v>
+        <v>-27896.0</v>
       </c>
       <c r="I101" s="1">
-        <v>0.64431161989667</v>
+        <v>-7.0252138086652</v>
       </c>
       <c r="J101">
-        <v>1.44</v>
+        <v>1.38</v>
       </c>
       <c r="K101" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L101" s="1">
-        <v>993460.0</v>
+        <v>369188.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1007816.16</v>
+        <v>374692.11</v>
       </c>
       <c r="N101" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B102" s="1">
-        <v>915000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.117</v>
+        <v>100.584</v>
       </c>
       <c r="D102" s="1">
-        <v>99.90538798</v>
+        <v>99.942</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>914134.3</v>
+        <v>1099362.0</v>
       </c>
       <c r="H102" s="1">
-        <v>-7213.75</v>
+        <v>7062.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.78913459433696</v>
+        <v>0.64237257609413</v>
       </c>
       <c r="J102">
-        <v>1.57</v>
+        <v>1.1</v>
       </c>
       <c r="K102" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="L102" s="1">
-        <v>906920.55</v>
+        <v>1106424.0</v>
       </c>
       <c r="M102" s="1">
-        <v>921259.73</v>
+        <v>1118550.37</v>
       </c>
       <c r="N102" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B103" s="1">
-        <v>677000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.898</v>
+        <v>95.711</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>94.62629</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>677000.0</v>
+        <v>851636.61</v>
       </c>
       <c r="H103" s="1">
-        <v>6079.46</v>
+        <v>9762.39</v>
       </c>
       <c r="I103" s="1">
-        <v>0.898</v>
+        <v>1.1463093396138</v>
       </c>
       <c r="J103">
-        <v>0.79</v>
+        <v>0.53</v>
       </c>
       <c r="K103" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="L103" s="1">
-        <v>683079.46</v>
+        <v>861399.0</v>
       </c>
       <c r="M103" s="1">
-        <v>688439.3</v>
+        <v>866160.99</v>
       </c>
       <c r="N103" s="1">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B104" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>90.186</v>
+        <v>100.948</v>
       </c>
       <c r="D104" s="1">
-        <v>88.81</v>
+        <v>101.3728</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>444050.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H104" s="1">
-        <v>6880.0</v>
+        <v>-6372.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1.549375070375</v>
+        <v>-0.41904731841283</v>
       </c>
       <c r="J104">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="K104" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="L104" s="1">
-        <v>450930.0</v>
+        <v>1514220.0</v>
       </c>
       <c r="M104" s="1">
-        <v>452703.97</v>
+        <v>1521704.59</v>
       </c>
       <c r="N104" s="1">
-        <v>0.21</v>
+        <v>0.72</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B105" s="1">
-        <v>400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>93.084</v>
+        <v>97.75</v>
       </c>
       <c r="D105" s="1">
-        <v>99.271</v>
+        <v>98.42482759</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>397084.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H105" s="1">
-        <v>-24748.0</v>
+        <v>-19570.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-6.2324344471195</v>
+        <v>-0.68562739987107</v>
       </c>
       <c r="J105">
-        <v>1.27</v>
+        <v>2.66</v>
       </c>
       <c r="K105" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="L105" s="1">
-        <v>372336.0</v>
+        <v>2834750.0</v>
       </c>
       <c r="M105" s="1">
-        <v>377418.19</v>
+        <v>2911917.81</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>1.38</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B106" s="1">
         <v>1100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.79</v>
+        <v>96.849</v>
       </c>
       <c r="D106" s="1">
-        <v>99.942</v>
+        <v>97.19933364</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1099362.0</v>
+        <v>1069192.67</v>
       </c>
       <c r="H106" s="1">
-        <v>20328.0</v>
+        <v>-3853.67</v>
       </c>
       <c r="I106" s="1">
-        <v>1.849072462028</v>
+        <v>-0.36042802276226</v>
       </c>
       <c r="J106">
-        <v>0.88</v>
+        <v>0.73</v>
       </c>
       <c r="K106" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="L106" s="1">
-        <v>1119690.0</v>
+        <v>1065339.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1129412.95</v>
+        <v>1073381.81</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B107" s="1">
-        <v>900000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>95.407</v>
+        <v>98.113</v>
       </c>
       <c r="D107" s="1">
-        <v>94.62629</v>
+        <v>99.14878652</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>851636.61</v>
+        <v>1058909.04</v>
       </c>
       <c r="H107" s="1">
-        <v>7026.39</v>
+        <v>-11062.2</v>
       </c>
       <c r="I107" s="1">
-        <v>0.82504555552162</v>
+        <v>-1.0446789650601</v>
       </c>
       <c r="J107">
-        <v>0.49</v>
+        <v>2.62</v>
       </c>
       <c r="K107" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="L107" s="1">
-        <v>858663.0</v>
+        <v>1047846.84</v>
       </c>
       <c r="M107" s="1">
-        <v>863085.95</v>
+        <v>1075805.03</v>
       </c>
       <c r="N107" s="1">
-        <v>0.4</v>
+        <v>0.51</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B108" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.852</v>
+        <v>98.451</v>
       </c>
       <c r="D108" s="1">
-        <v>101.3728</v>
+        <v>99.736</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1520592.0</v>
+        <v>598416.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7188.0</v>
+        <v>-7710.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.47271062849206</v>
+        <v>-1.2884013796423</v>
       </c>
       <c r="J108">
-        <v>0.27</v>
+        <v>2.66</v>
       </c>
       <c r="K108" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="L108" s="1">
-        <v>1527780.0</v>
+        <v>590706.0</v>
       </c>
       <c r="M108" s="1">
-        <v>1531761.16</v>
+        <v>606684.08</v>
       </c>
       <c r="N108" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B109" s="1">
-        <v>2900000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.366</v>
+        <v>99.028</v>
       </c>
       <c r="D109" s="1">
-        <v>98.42482759</v>
+        <v>99.394</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2854320.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H109" s="1">
-        <v>-1706.0</v>
+        <v>-3257.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.059769051823201</v>
+        <v>-0.36823148278568</v>
       </c>
       <c r="J109">
-        <v>2.43</v>
+        <v>0.86</v>
       </c>
       <c r="K109" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="L109" s="1">
-        <v>2852614.0</v>
+        <v>881349.2</v>
       </c>
       <c r="M109" s="1">
-        <v>2923227.01</v>
+        <v>889030.02</v>
       </c>
       <c r="N109" s="1">
-        <v>1.36</v>
+        <v>0.42</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B110" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.901</v>
+        <v>95.28</v>
       </c>
       <c r="D110" s="1">
-        <v>98.642</v>
+        <v>93.6</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>986420.0</v>
+        <v>936000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2590.0</v>
+        <v>16800.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.26256564141035</v>
+        <v>1.7948717948718</v>
       </c>
       <c r="J110">
-        <v>0.47</v>
+        <v>1.22</v>
       </c>
       <c r="K110" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="L110" s="1">
-        <v>989010.0</v>
+        <v>952800.0</v>
       </c>
       <c r="M110" s="1">
-        <v>993684.66</v>
+        <v>964998.63</v>
       </c>
       <c r="N110" s="1">
         <v>0.46</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B111" s="1">
-        <v>800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.016</v>
+        <v>98.306</v>
       </c>
       <c r="D111" s="1">
-        <v>95.396</v>
+        <v>100.0</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>763168.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="H111" s="1">
-        <v>28960.0</v>
+        <v>-28798.0</v>
       </c>
       <c r="I111" s="1">
-        <v>3.7947083735167</v>
+        <v>-1.694</v>
       </c>
       <c r="J111">
-        <v>0.47</v>
+        <v>3.57</v>
       </c>
       <c r="K111" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="L111" s="1">
-        <v>792128.0</v>
+        <v>1671202.0</v>
       </c>
       <c r="M111" s="1">
-        <v>795867.73</v>
+        <v>1731843.1</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B112" s="1">
-        <v>1068000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.949</v>
+        <v>100.853</v>
       </c>
       <c r="D112" s="1">
-        <v>99.14878652</v>
+        <v>103.012</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>1058909.04</v>
+        <v>927108.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-2133.72</v>
+        <v>-19431.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.20150172672055</v>
+        <v>-2.0958723255543</v>
       </c>
       <c r="J112">
-        <v>2.42</v>
+        <v>3.84</v>
       </c>
       <c r="K112" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="L112" s="1">
-        <v>1056775.32</v>
+        <v>907677.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1082641.4</v>
+        <v>942259.19</v>
       </c>
       <c r="N112" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B113" s="1">
-        <v>600000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.676</v>
+        <v>100.411</v>
       </c>
       <c r="D113" s="1">
-        <v>99.736</v>
+        <v>99.849</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>598416.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="H113" s="1">
-        <v>-360.0</v>
+        <v>6794.58</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.060158819282907</v>
+        <v>0.56284990335406</v>
       </c>
       <c r="J113">
-        <v>2.42</v>
+        <v>3.26</v>
       </c>
       <c r="K113" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="L113" s="1">
-        <v>598056.0</v>
+        <v>1213968.99</v>
       </c>
       <c r="M113" s="1">
-        <v>612587.51</v>
+        <v>1253374.11</v>
       </c>
       <c r="N113" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B114" s="1">
-        <v>890000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.233</v>
+        <v>98.959</v>
       </c>
       <c r="D114" s="1">
-        <v>99.394</v>
+        <v>99.58877778</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>884606.6</v>
+        <v>896299.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7467.1</v>
+        <v>-5668.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.84411533895406</v>
+        <v>-0.63237825770195</v>
       </c>
       <c r="J114">
-        <v>0.64</v>
+        <v>1.08</v>
       </c>
       <c r="K114" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="L114" s="1">
-        <v>892073.7</v>
+        <v>890631.0</v>
       </c>
       <c r="M114" s="1">
-        <v>897742.88</v>
+        <v>900383.05</v>
       </c>
       <c r="N114" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B115" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>95.87</v>
+        <v>100.755</v>
       </c>
       <c r="D115" s="1">
-        <v>93.6</v>
+        <v>100.242</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>936000.0</v>
+        <v>701694.0</v>
       </c>
       <c r="H115" s="1">
-        <v>22700.0</v>
+        <v>3591.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2.4252136752137</v>
+        <v>0.51176153708027</v>
       </c>
       <c r="J115">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="K115" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="L115" s="1">
-        <v>958700.0</v>
+        <v>705285.0</v>
       </c>
       <c r="M115" s="1">
-        <v>969919.18</v>
+        <v>713052.12</v>
       </c>
       <c r="N115" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B116" s="1">
-        <v>1700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.483</v>
+        <v>96.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>98.42664516</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1700000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="H116" s="1">
-        <v>-8789.0</v>
+        <v>-18806.5</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.517</v>
+        <v>-2.4654352053896</v>
       </c>
       <c r="J116">
-        <v>3.33</v>
+        <v>1.91</v>
       </c>
       <c r="K116" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="L116" s="1">
-        <v>1691211.0</v>
+        <v>744000.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1747881.55</v>
+        <v>758796.66</v>
       </c>
       <c r="N116" s="1">
-        <v>0.81</v>
+        <v>0.36</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B117" s="1">
-        <v>900000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.862</v>
+        <v>97.878</v>
       </c>
       <c r="D117" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>927108.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-10350.0</v>
+        <v>-35182.76</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.1163747912865</v>
+        <v>-2.122</v>
       </c>
       <c r="J117">
-        <v>3.59</v>
+        <v>1.32</v>
       </c>
       <c r="K117" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="L117" s="1">
-        <v>916758.0</v>
+        <v>1622817.24</v>
       </c>
       <c r="M117" s="1">
-        <v>949034.71</v>
+        <v>1644754.81</v>
       </c>
       <c r="N117" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B118" s="1">
-        <v>1209000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.586</v>
+        <v>102.866</v>
       </c>
       <c r="D118" s="1">
-        <v>99.849</v>
+        <v>102.806722</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1207174.41</v>
+        <v>1028067.22</v>
       </c>
       <c r="H118" s="1">
-        <v>21000.33</v>
+        <v>592.78</v>
       </c>
       <c r="I118" s="1">
-        <v>1.7396268365231</v>
+        <v>0.057659653811353</v>
       </c>
       <c r="J118">
-        <v>3.03</v>
+        <v>1.25</v>
       </c>
       <c r="K118" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="L118" s="1">
-        <v>1228174.74</v>
+        <v>1028660.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1264774.32</v>
+        <v>1041153.15</v>
       </c>
       <c r="N118" s="1">
-        <v>0.59</v>
+        <v>0.49</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B119" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.394</v>
+        <v>105.159</v>
       </c>
       <c r="D119" s="1">
-        <v>99.58877778</v>
+        <v>105.93</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>896299.0</v>
+        <v>847440.0</v>
       </c>
       <c r="H119" s="1">
-        <v>7247.0</v>
+        <v>-6168.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.808547147771</v>
+        <v>-0.72783913905409</v>
       </c>
       <c r="J119">
-        <v>0.87</v>
+        <v>2.17</v>
       </c>
       <c r="K119" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="L119" s="1">
-        <v>903546.0</v>
+        <v>841272.0</v>
       </c>
       <c r="M119" s="1">
-        <v>911399.42</v>
+        <v>858669.26</v>
       </c>
       <c r="N119" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B120" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>101.126</v>
+        <v>99.332</v>
       </c>
       <c r="D120" s="1">
-        <v>100.242</v>
+        <v>99.076</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>701694.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H120" s="1">
-        <v>6188.0</v>
+        <v>3072.0</v>
       </c>
       <c r="I120" s="1">
-        <v>0.88186588455937</v>
+        <v>0.25838750050466</v>
       </c>
       <c r="J120">
-        <v>0.84</v>
+        <v>0.48</v>
       </c>
       <c r="K120" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="L120" s="1">
-        <v>707882.0</v>
+        <v>1191984.0</v>
       </c>
       <c r="M120" s="1">
-        <v>713750.49</v>
+        <v>1197712.77</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B121" s="1">
-        <v>775000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>97.465</v>
+        <v>99.878</v>
       </c>
       <c r="D121" s="1">
-        <v>98.42664516</v>
+        <v>99.07293333</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>762806.5</v>
+        <v>1188875.2</v>
       </c>
       <c r="H121" s="1">
-        <v>-7452.75</v>
+        <v>9660.8</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.97701710722182</v>
+        <v>0.81260001049732</v>
       </c>
       <c r="J121">
-        <v>1.72</v>
+        <v>3.21</v>
       </c>
       <c r="K121" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="L121" s="1">
-        <v>755353.75</v>
+        <v>1198536.0</v>
       </c>
       <c r="M121" s="1">
-        <v>768690.65</v>
+        <v>1237009.97</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.59</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B122" s="1">
-        <v>1658000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.993</v>
+        <v>84.148</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0</v>
+        <v>85.38325</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1658000.0</v>
+        <v>683066.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-16696.06</v>
+        <v>-9882.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.007</v>
+        <v>-1.4467123235529</v>
       </c>
       <c r="J122">
-        <v>1.13</v>
+        <v>0.53</v>
       </c>
       <c r="K122" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="L122" s="1">
-        <v>1641303.94</v>
+        <v>673184.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1660107.57</v>
+        <v>677403.18</v>
       </c>
       <c r="N122" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B123" s="1">
-        <v>1000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>103.637</v>
+        <v>98.768</v>
       </c>
       <c r="D123" s="1">
-        <v>102.806722</v>
+        <v>99.898</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1028067.22</v>
+        <v>2197756.0</v>
       </c>
       <c r="H123" s="1">
-        <v>8302.78</v>
+        <v>-24860.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.80761061518915</v>
+        <v>-1.1311537768524</v>
       </c>
       <c r="J123">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="K123" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="L123" s="1">
-        <v>1036370.0</v>
+        <v>2172896.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1046000.14</v>
+        <v>2184709.7</v>
       </c>
       <c r="N123" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B124" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>104.894</v>
+        <v>80.994</v>
       </c>
       <c r="D124" s="1">
-        <v>105.93</v>
+        <v>82.0</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>847440.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-8288.0</v>
+        <v>-13078.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.97800434249032</v>
+        <v>-1.2268292682927</v>
       </c>
       <c r="J124">
-        <v>1.8</v>
+        <v>0.27</v>
       </c>
       <c r="K124" t="s">
-        <v>282</v>
+        <v>390</v>
       </c>
       <c r="L124" s="1">
-        <v>839152.0</v>
+        <v>1052922.0</v>
       </c>
       <c r="M124" s="1">
-        <v>853535.56</v>
+        <v>1056474.74</v>
       </c>
       <c r="N124" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.887</v>
+        <v>100.275</v>
       </c>
       <c r="D125" s="1">
-        <v>99.076</v>
+        <v>99.609</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188912.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H125" s="1">
-        <v>21732.0</v>
+        <v>3036.96</v>
       </c>
       <c r="I125" s="1">
-        <v>1.8278897008357</v>
+        <v>0.668614281842</v>
       </c>
       <c r="J125">
+        <v>0.81</v>
+      </c>
+      <c r="K125" t="s">
+        <v>393</v>
+      </c>
+      <c r="L125" s="1">
+        <v>457254.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>460951.97</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.22</v>
       </c>
-      <c r="K125" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B126" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>101.592</v>
+        <v>100.761</v>
       </c>
       <c r="D126" s="1">
-        <v>99.07293333</v>
+        <v>102.847</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1188875.2</v>
+        <v>719929.0</v>
       </c>
       <c r="H126" s="1">
-        <v>30228.8</v>
+        <v>-14602.0</v>
       </c>
       <c r="I126" s="1">
-        <v>2.542638621783</v>
+        <v>-2.0282555640903</v>
       </c>
       <c r="J126">
-        <v>2.97</v>
+        <v>0.73</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>174</v>
       </c>
       <c r="L126" s="1">
-        <v>1219104.0</v>
+        <v>705327.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1254775.23</v>
+        <v>710454.74</v>
       </c>
       <c r="N126" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="B127" s="1">
-        <v>800000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>85.449</v>
+        <v>102.8</v>
       </c>
       <c r="D127" s="1">
-        <v>85.38325</v>
+        <v>101.91549321</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>683066.0</v>
+        <v>1200564.51</v>
       </c>
       <c r="H127" s="1">
-        <v>526.0</v>
+        <v>10419.49</v>
       </c>
       <c r="I127" s="1">
-        <v>0.077005735902534</v>
+        <v>0.8678825596802</v>
       </c>
       <c r="J127">
-        <v>0.47</v>
+        <v>3.43</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="L127" s="1">
-        <v>683592.0</v>
+        <v>1210984.0</v>
       </c>
       <c r="M127" s="1">
-        <v>687389.26</v>
+        <v>1251403.15</v>
       </c>
       <c r="N127" s="1">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="B128" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.487</v>
+        <v>97.678</v>
       </c>
       <c r="D128" s="1">
-        <v>99.898</v>
+        <v>98.94725</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2197756.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="H128" s="1">
-        <v>12958.0</v>
+        <v>-25385.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.58960139342129</v>
+        <v>-1.2827541947856</v>
       </c>
       <c r="J128">
-        <v>0.3</v>
+        <v>1.13</v>
       </c>
       <c r="K128" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="L128" s="1">
-        <v>2210714.0</v>
+        <v>1953560.0</v>
       </c>
       <c r="M128" s="1">
-        <v>2217223.59</v>
+        <v>1976080.55</v>
       </c>
       <c r="N128" s="1">
-        <v>1.03</v>
+        <v>0.94</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="B129" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>82.242</v>
+        <v>97.679</v>
       </c>
       <c r="D129" s="1">
-        <v>82.0</v>
+        <v>97.929</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>1066000.0</v>
+        <v>587574.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3146.0</v>
+        <v>-1500.0</v>
       </c>
       <c r="I129" s="1">
-        <v>0.29512195121951</v>
+        <v>-0.25528699363825</v>
       </c>
       <c r="J129">
-        <v>0.22</v>
+        <v>2.12</v>
       </c>
       <c r="K129" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="L129" s="1">
-        <v>1069146.0</v>
+        <v>586074.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1072013.12</v>
+        <v>598789.07</v>
       </c>
       <c r="N129" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B130" s="1">
-        <v>456000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>101.117</v>
+        <v>97.367</v>
       </c>
       <c r="D130" s="1">
-        <v>99.609</v>
+        <v>99.68483</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>454217.04</v>
+        <v>996848.3</v>
       </c>
       <c r="H130" s="1">
-        <v>6876.48</v>
+        <v>-23178.3</v>
       </c>
       <c r="I130" s="1">
-        <v>1.5139194249516</v>
+        <v>-2.3251582011024</v>
       </c>
       <c r="J130">
-        <v>0.57</v>
+        <v>2.45</v>
       </c>
       <c r="K130" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="L130" s="1">
-        <v>461093.52</v>
+        <v>973670.0</v>
       </c>
       <c r="M130" s="1">
-        <v>463692.1</v>
+        <v>998122.05</v>
       </c>
       <c r="N130" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="B131" s="1">
-        <v>700000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>102.206</v>
+        <v>101.525</v>
       </c>
       <c r="D131" s="1">
-        <v>102.847</v>
+        <v>100.0</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>719929.0</v>
+        <v>916000.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-4487.0</v>
+        <v>13969.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.62325590440168</v>
+        <v>1.525</v>
       </c>
       <c r="J131">
-        <v>0.5</v>
+        <v>1.53</v>
       </c>
       <c r="K131" t="s">
-        <v>183</v>
+        <v>410</v>
       </c>
       <c r="L131" s="1">
-        <v>715442.0</v>
+        <v>929969.0</v>
       </c>
       <c r="M131" s="1">
-        <v>718934.81</v>
+        <v>943970.1</v>
       </c>
       <c r="N131" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B132" s="1">
-        <v>1178000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>103.952</v>
+        <v>98.233</v>
       </c>
       <c r="D132" s="1">
-        <v>101.91549321</v>
+        <v>99.779</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1200564.51</v>
+        <v>2394696.0</v>
       </c>
       <c r="H132" s="1">
-        <v>23990.05</v>
+        <v>-37104.0</v>
       </c>
       <c r="I132" s="1">
-        <v>1.9982308156019</v>
+        <v>-1.5494242275429</v>
       </c>
       <c r="J132">
-        <v>3.18</v>
+        <v>1.52</v>
       </c>
       <c r="K132" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="L132" s="1">
-        <v>1224554.56</v>
+        <v>2357592.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1261969.58</v>
+        <v>2394085.15</v>
       </c>
       <c r="N132" s="1">
-        <v>0.59</v>
+        <v>1.14</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B133" s="1">
-        <v>2000000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.911</v>
+        <v>97.791</v>
       </c>
       <c r="D133" s="1">
-        <v>98.94725</v>
+        <v>99.59162838</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1978945.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-725.0</v>
+        <v>-35274.31</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.036635682143769</v>
+        <v>-1.8080117888262</v>
       </c>
       <c r="J133">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="K133" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="L133" s="1">
-        <v>1978220.0</v>
+        <v>1915725.69</v>
       </c>
       <c r="M133" s="1">
-        <v>1997124.11</v>
+        <v>1927268.76</v>
       </c>
       <c r="N133" s="1">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B134" s="1">
-        <v>600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.91</v>
+        <v>99.69</v>
       </c>
       <c r="D134" s="1">
-        <v>97.929</v>
+        <v>102.33536</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>587574.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H134" s="1">
-        <v>5886.0</v>
+        <v>-66134.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1.0017461630365</v>
+        <v>-2.5849911506639</v>
       </c>
       <c r="J134">
-        <v>1.92</v>
+        <v>1.33</v>
       </c>
       <c r="K134" t="s">
-        <v>312</v>
+        <v>419</v>
       </c>
       <c r="L134" s="1">
-        <v>593460.0</v>
+        <v>2492250.0</v>
       </c>
       <c r="M134" s="1">
-        <v>604999.73</v>
+        <v>2525569.52</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>1.2</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B135" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>99.171</v>
+        <v>98.44</v>
       </c>
       <c r="D135" s="1">
-        <v>99.68483</v>
+        <v>98.819</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>996848.3</v>
+        <v>592914.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-5138.3</v>
+        <v>-2274.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.51545455813086</v>
+        <v>-0.38352948319655</v>
       </c>
       <c r="J135">
-        <v>2.22</v>
+        <v>1.67</v>
       </c>
       <c r="K135" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="L135" s="1">
-        <v>991710.0</v>
+        <v>590640.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1013901.78</v>
+        <v>600649.97</v>
       </c>
       <c r="N135" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B136" s="1">
-        <v>916000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>102.614</v>
+        <v>89.546</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0</v>
+        <v>85.4301904</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>916000.0</v>
+        <v>1049937.04</v>
       </c>
       <c r="H136" s="1">
-        <v>23944.24</v>
+        <v>50583.3</v>
       </c>
       <c r="I136" s="1">
-        <v>2.614</v>
+        <v>4.8177460240854</v>
       </c>
       <c r="J136">
-        <v>1.24</v>
+        <v>0.53</v>
       </c>
       <c r="K136" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="L136" s="1">
-        <v>939944.24</v>
+        <v>1100520.34</v>
       </c>
       <c r="M136" s="1">
-        <v>951334.96</v>
+        <v>1107014.91</v>
       </c>
       <c r="N136" s="1">
-        <v>0.44</v>
+        <v>0.53</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B137" s="1">
-        <v>2400000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>98.808</v>
+        <v>99.843</v>
       </c>
       <c r="D137" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2394696.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-23304.0</v>
+        <v>-708.07</v>
       </c>
       <c r="I137" s="1">
-        <v>-0.97315066296515</v>
+        <v>-0.157</v>
       </c>
       <c r="J137">
-        <v>1.29</v>
+        <v>3.2</v>
       </c>
       <c r="K137" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="L137" s="1">
-        <v>2371392.0</v>
+        <v>450291.93</v>
       </c>
       <c r="M137" s="1">
-        <v>2402460.49</v>
+        <v>464738.53</v>
       </c>
       <c r="N137" s="1">
-        <v>1.12</v>
+        <v>0.22</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B138" s="1">
-        <v>1959000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.023</v>
+        <v>100.004</v>
       </c>
       <c r="D138" s="1">
-        <v>99.59162838</v>
+        <v>99.999</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>1951000.0</v>
+        <v>1496985.03</v>
       </c>
       <c r="H138" s="1">
-        <v>-11139.43</v>
+        <v>74.85</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.57096002050231</v>
+        <v>0.0050000500005</v>
       </c>
       <c r="J138">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="K138" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="L138" s="1">
-        <v>1939860.57</v>
+        <v>1497059.88</v>
       </c>
       <c r="M138" s="1">
-        <v>1947613.38</v>
+        <v>1498285.21</v>
       </c>
       <c r="N138" s="1">
-        <v>0.91</v>
+        <v>0.71</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B139" s="1">
-        <v>2500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.523</v>
+        <v>94.373</v>
       </c>
       <c r="D139" s="1">
-        <v>102.33536</v>
+        <v>91.6578065</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>2558384.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="H139" s="1">
-        <v>-20309.0</v>
+        <v>54303.87</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.79382141226649</v>
+        <v>2.9623155993811</v>
       </c>
       <c r="J139">
-        <v>1.09</v>
+        <v>0.42</v>
       </c>
       <c r="K139" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="L139" s="1">
-        <v>2538075.0</v>
+        <v>1887460.0</v>
       </c>
       <c r="M139" s="1">
-        <v>2565434.93</v>
+        <v>1895788.77</v>
       </c>
       <c r="N139" s="1">
-        <v>1.19</v>
+        <v>0.9</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B140" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.632</v>
+        <v>100.066</v>
       </c>
       <c r="D140" s="1">
-        <v>98.819</v>
+        <v>100.467</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>592914.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="H140" s="1">
-        <v>4878.0</v>
+        <v>-5614.0</v>
       </c>
       <c r="I140" s="1">
-        <v>0.82271627925804</v>
+        <v>-0.39913603471787</v>
       </c>
       <c r="J140">
-        <v>1.46</v>
+        <v>3.91</v>
       </c>
       <c r="K140" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="L140" s="1">
-        <v>597792.0</v>
+        <v>1400924.0</v>
       </c>
       <c r="M140" s="1">
-        <v>606578.53</v>
+        <v>1455696.6</v>
       </c>
       <c r="N140" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B141" s="1">
-        <v>1229000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>90.44</v>
+        <v>99.55</v>
       </c>
       <c r="D141" s="1">
-        <v>85.4301904</v>
+        <v>100.45530726</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1049937.04</v>
+        <v>1438520.0</v>
       </c>
       <c r="H141" s="1">
-        <v>61570.56</v>
+        <v>-12964.0</v>
       </c>
       <c r="I141" s="1">
-        <v>5.8642144866134</v>
+        <v>-0.90120401523788</v>
       </c>
       <c r="J141">
-        <v>0.46</v>
+        <v>3.07</v>
       </c>
       <c r="K141" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="L141" s="1">
-        <v>1111507.6</v>
+        <v>1425556.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1117221.41</v>
+        <v>1469456.61</v>
       </c>
       <c r="N141" s="1">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B142" s="1">
-        <v>451000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.046</v>
+        <v>99.266</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.40027273</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>451000.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="H142" s="1">
-        <v>4717.46</v>
+        <v>-1477.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1.046</v>
+        <v>-0.13508285600094</v>
       </c>
       <c r="J142">
-        <v>2.98</v>
+        <v>1.5</v>
       </c>
       <c r="K142" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="L142" s="1">
-        <v>455717.46</v>
+        <v>1091926.0</v>
       </c>
       <c r="M142" s="1">
-        <v>469177.03</v>
+        <v>1108419.4</v>
       </c>
       <c r="N142" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B143" s="1">
-        <v>2000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>94.72</v>
+        <v>97.533</v>
       </c>
       <c r="D143" s="1">
-        <v>91.6578065</v>
+        <v>99.794</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1833156.13</v>
+        <v>498970.0</v>
       </c>
       <c r="H143" s="1">
-        <v>61243.87</v>
+        <v>-11305.0</v>
       </c>
       <c r="I143" s="1">
-        <v>3.3408976462905</v>
+        <v>-2.2656672745856</v>
       </c>
       <c r="J143">
-        <v>0.39</v>
+        <v>1.33</v>
       </c>
       <c r="K143" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="L143" s="1">
-        <v>1894400.0</v>
+        <v>487665.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1902126.03</v>
+        <v>494329.38</v>
       </c>
       <c r="N143" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B144" s="1">
-        <v>1400000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.999</v>
+        <v>106.054</v>
       </c>
       <c r="D144" s="1">
-        <v>100.467</v>
+        <v>100.27343697</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1406538.0</v>
+        <v>954603.12</v>
       </c>
       <c r="H144" s="1">
-        <v>7448.0</v>
+        <v>55030.96</v>
       </c>
       <c r="I144" s="1">
-        <v>0.52952710840375</v>
+        <v>5.7647999306769</v>
       </c>
       <c r="J144">
-        <v>3.67</v>
+        <v>2.29</v>
       </c>
       <c r="K144" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="L144" s="1">
-        <v>1413986.0</v>
+        <v>1009634.08</v>
       </c>
       <c r="M144" s="1">
-        <v>1465383.26</v>
+        <v>1031403.32</v>
       </c>
       <c r="N144" s="1">
-        <v>0.68</v>
+        <v>0.49</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B145" s="1">
-        <v>1432000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.906</v>
+        <v>99.686</v>
       </c>
       <c r="D145" s="1">
-        <v>100.45530726</v>
+        <v>99.888</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1438520.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H145" s="1">
-        <v>6453.92</v>
+        <v>-2272.5</v>
       </c>
       <c r="I145" s="1">
-        <v>0.44865000139032</v>
+        <v>-0.20222649367291</v>
       </c>
       <c r="J145">
-        <v>2.85</v>
+        <v>0.38</v>
       </c>
       <c r="K145" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="L145" s="1">
-        <v>1444973.92</v>
+        <v>1121467.5</v>
       </c>
       <c r="M145" s="1">
-        <v>1485788.86</v>
+        <v>1125767.16</v>
       </c>
       <c r="N145" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B146" s="1">
-        <v>1100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.963</v>
+        <v>97.786</v>
       </c>
       <c r="D146" s="1">
-        <v>99.40027273</v>
+        <v>99.24563667</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1093403.0</v>
+        <v>1190947.64</v>
       </c>
       <c r="H146" s="1">
-        <v>6190.0</v>
+        <v>-17515.64</v>
       </c>
       <c r="I146" s="1">
-        <v>0.56612246353815</v>
+        <v>-1.4707313245106</v>
       </c>
       <c r="J146">
-        <v>1.28</v>
+        <v>2.18</v>
       </c>
       <c r="K146" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="L146" s="1">
-        <v>1099593.0</v>
+        <v>1173432.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1113618.0</v>
+        <v>1199610.08</v>
       </c>
       <c r="N146" s="1">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B147" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.127</v>
+        <v>98.53</v>
       </c>
       <c r="D147" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>498970.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-3335.0</v>
+        <v>-8040.9</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.66837685632403</v>
+        <v>-1.47</v>
       </c>
       <c r="J147">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.06</v>
+      </c>
+      <c r="K147">
+        <v>330.72</v>
       </c>
       <c r="L147" s="1">
-        <v>495635.0</v>
+        <v>538959.1</v>
       </c>
       <c r="M147" s="1">
-        <v>501244.59</v>
+        <v>539289.82</v>
       </c>
       <c r="N147" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B148" s="1">
-        <v>952000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>105.848</v>
+        <v>98.979</v>
       </c>
       <c r="D148" s="1">
-        <v>100.27343697</v>
+        <v>101.2</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>954603.12</v>
+        <v>910800.0</v>
       </c>
       <c r="H148" s="1">
-        <v>53069.84</v>
+        <v>-19989.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5.5593616748288</v>
+        <v>-2.1946640316206</v>
       </c>
       <c r="J148">
-        <v>1.91</v>
+        <v>1.4</v>
       </c>
       <c r="K148" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="L148" s="1">
-        <v>1007672.96</v>
+        <v>890811.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1025813.99</v>
+        <v>903401.14</v>
       </c>
       <c r="N148" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B149" s="1">
-        <v>1125000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.876</v>
+        <v>97.976</v>
       </c>
       <c r="D149" s="1">
-        <v>99.888</v>
+        <v>99.728</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1123740.0</v>
+        <v>2146146.56</v>
       </c>
       <c r="H149" s="1">
-        <v>11115.0</v>
+        <v>-37703.04</v>
       </c>
       <c r="I149" s="1">
-        <v>0.98910780073683</v>
+        <v>-1.7567784373496</v>
       </c>
       <c r="J149">
-        <v>0.15</v>
+        <v>1.54</v>
       </c>
       <c r="K149" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="L149" s="1">
-        <v>1134855.0</v>
+        <v>2108443.52</v>
       </c>
       <c r="M149" s="1">
-        <v>1136527.09</v>
+        <v>2141593.16</v>
       </c>
       <c r="N149" s="1">
-        <v>0.53</v>
+        <v>1.02</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B150" s="1">
-        <v>1200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.725</v>
+        <v>100.394</v>
       </c>
       <c r="D150" s="1">
-        <v>99.24563667</v>
+        <v>102.5055</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>1190947.64</v>
+        <v>512527.5</v>
       </c>
       <c r="H150" s="1">
-        <v>-6247.64</v>
+        <v>-10557.5</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.52459401153858</v>
+        <v>-2.0598894693455</v>
       </c>
       <c r="J150">
-        <v>1.99</v>
+        <v>2.46</v>
       </c>
       <c r="K150" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="L150" s="1">
-        <v>1184700.0</v>
+        <v>501970.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1208527.4</v>
+        <v>514285.07</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B151" s="1">
-        <v>547000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.988</v>
+        <v>104.391</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>547000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="H151" s="1">
-        <v>-65.64</v>
+        <v>19037.15</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.012</v>
+        <v>1.2307219578442</v>
       </c>
       <c r="J151">
-        <v>3.52</v>
+        <v>1.4</v>
       </c>
       <c r="K151" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="L151" s="1">
-        <v>546934.36</v>
+        <v>1565865.0</v>
       </c>
       <c r="M151" s="1">
-        <v>566171.11</v>
+        <v>1586849.59</v>
       </c>
       <c r="N151" s="1">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="B152" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.267</v>
+        <v>101.473</v>
       </c>
       <c r="D152" s="1">
-        <v>101.2</v>
+        <v>103.479</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>910800.0</v>
+        <v>413916.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-8397.0</v>
+        <v>-8024.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.92193675889328</v>
+        <v>-1.9385575817316</v>
       </c>
       <c r="J152">
-        <v>1.18</v>
+        <v>1.59</v>
       </c>
       <c r="K152" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="L152" s="1">
-        <v>902403.0</v>
+        <v>405892.0</v>
       </c>
       <c r="M152" s="1">
-        <v>912986.01</v>
+        <v>412253.64</v>
       </c>
       <c r="N152" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B153" s="1">
-        <v>2152000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.003</v>
+        <v>96.885</v>
       </c>
       <c r="D153" s="1">
-        <v>99.728</v>
+        <v>97.26</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2146146.56</v>
+        <v>583560.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-15602.0</v>
+        <v>-2250.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.72697737846944</v>
+        <v>-0.38556446637878</v>
       </c>
       <c r="J153">
-        <v>1.34</v>
+        <v>1.14</v>
       </c>
       <c r="K153" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="L153" s="1">
-        <v>2130544.56</v>
+        <v>581310.0</v>
       </c>
       <c r="M153" s="1">
-        <v>2159478.64</v>
+        <v>588152.47</v>
       </c>
       <c r="N153" s="1">
-        <v>1.0</v>
+        <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B154" s="1">
-        <v>500000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.726</v>
+        <v>99.554</v>
       </c>
       <c r="D154" s="1">
-        <v>102.5055</v>
+        <v>102.47</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>512527.5</v>
+        <v>390410.7</v>
       </c>
       <c r="H154" s="1">
-        <v>-3897.5</v>
+        <v>-11109.96</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.76044700040486</v>
+        <v>-2.8457109397873</v>
       </c>
       <c r="J154">
-        <v>2.24</v>
+        <v>1.03</v>
       </c>
       <c r="K154" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="L154" s="1">
-        <v>508630.0</v>
+        <v>379300.74</v>
       </c>
       <c r="M154" s="1">
-        <v>519852.6</v>
+        <v>383225.56</v>
       </c>
       <c r="N154" s="1">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B155" s="1">
-        <v>1500000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>105.006</v>
+        <v>99.979</v>
       </c>
       <c r="D155" s="1">
-        <v>103.12185667</v>
+        <v>99.958</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>1546827.85</v>
+        <v>787669.04</v>
       </c>
       <c r="H155" s="1">
-        <v>28262.15</v>
+        <v>165.48</v>
       </c>
       <c r="I155" s="1">
-        <v>1.8271037724075</v>
+        <v>0.021008823705957</v>
       </c>
       <c r="J155">
-        <v>1.08</v>
+        <v>0.79</v>
       </c>
       <c r="K155" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="L155" s="1">
-        <v>1575090.0</v>
+        <v>787834.52</v>
       </c>
       <c r="M155" s="1">
-        <v>1591215.0</v>
+        <v>794068.36</v>
       </c>
       <c r="N155" s="1">
-        <v>0.74</v>
+        <v>0.38</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>482</v>
+      </c>
+      <c r="B156" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>97.412</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-12683.1</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-2.0216853412726</v>
+      </c>
+      <c r="J156">
+        <v>1.25</v>
+      </c>
+      <c r="K156" t="s">
         <v>483</v>
       </c>
-      <c r="B156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L156" s="1">
-        <v>408864.0</v>
+        <v>614669.72</v>
       </c>
       <c r="M156" s="1">
-        <v>414140.71</v>
+        <v>622535.61</v>
       </c>
       <c r="N156" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B157" s="1">
-        <v>600000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>98.235</v>
+        <v>100.072</v>
       </c>
       <c r="D157" s="1">
-        <v>97.26</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>583560.0</v>
+        <v>638000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5850.0</v>
+        <v>459.36</v>
       </c>
       <c r="I157" s="1">
-        <v>1.0024676125848</v>
+        <v>0.072</v>
       </c>
       <c r="J157">
-        <v>0.91</v>
+        <v>0.85</v>
       </c>
       <c r="K157" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L157" s="1">
-        <v>589410.0</v>
+        <v>638459.36</v>
       </c>
       <c r="M157" s="1">
-        <v>594896.3</v>
+        <v>643912.95</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B158" s="1">
-        <v>381000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.757</v>
+        <v>88.696</v>
       </c>
       <c r="D158" s="1">
-        <v>102.47</v>
+        <v>88.621</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>390410.7</v>
+        <v>531726.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-6526.53</v>
+        <v>450.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1.6717087928174</v>
+        <v>0.084630053824714</v>
       </c>
       <c r="J158">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.16</v>
+      </c>
+      <c r="K158">
+        <v>934.93</v>
       </c>
       <c r="L158" s="1">
-        <v>383884.17</v>
+        <v>532176.0</v>
       </c>
       <c r="M158" s="1">
-        <v>386890.42</v>
+        <v>533110.93</v>
       </c>
       <c r="N158" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B159" s="1">
-        <v>788000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.709</v>
+        <v>74.441</v>
       </c>
       <c r="D159" s="1">
-        <v>99.958</v>
+        <v>74.33222222</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>787669.04</v>
+        <v>668990.0</v>
       </c>
       <c r="H159" s="1">
-        <v>5917.88</v>
+        <v>979.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.75131555253206</v>
+        <v>0.14634000508229</v>
       </c>
       <c r="J159">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="K159" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="L159" s="1">
-        <v>793586.92</v>
+        <v>669969.0</v>
       </c>
       <c r="M159" s="1">
-        <v>798039.66</v>
+        <v>674536.81</v>
       </c>
       <c r="N159" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="B160" s="1">
-        <v>631000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.722</v>
+        <v>98.086</v>
       </c>
       <c r="D160" s="1">
-        <v>99.422</v>
+        <v>99.985</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>627352.82</v>
+        <v>899865.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-4417.0</v>
+        <v>-17091.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.70406952183621</v>
+        <v>-1.8992848927339</v>
       </c>
       <c r="J160">
-        <v>1.05</v>
+        <v>0.37</v>
       </c>
       <c r="K160" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="L160" s="1">
-        <v>622935.82</v>
+        <v>882774.0</v>
       </c>
       <c r="M160" s="1">
-        <v>629565.64</v>
+        <v>886102.77</v>
       </c>
       <c r="N160" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="B161" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>101.923</v>
+        <v>100.849</v>
       </c>
       <c r="D161" s="1">
         <v>100.0</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>638000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="H161" s="1">
-        <v>12268.74</v>
+        <v>5943.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1.923</v>
+        <v>0.849</v>
       </c>
       <c r="J161">
-        <v>0.61</v>
+        <v>3.4</v>
       </c>
       <c r="K161" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="L161" s="1">
-        <v>650268.74</v>
+        <v>705943.0</v>
       </c>
       <c r="M161" s="1">
-        <v>654184.14</v>
+        <v>729730.42</v>
       </c>
       <c r="N161" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="B162" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>89.933</v>
+        <v>99.609</v>
       </c>
       <c r="D162" s="1">
-        <v>88.621</v>
+        <v>99.915</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>531726.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H162" s="1">
-        <v>7872.0</v>
+        <v>-3366.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.4804617415737</v>
+        <v>-0.30626032127308</v>
       </c>
       <c r="J162">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>347.26</v>
+        <v>0.36</v>
+      </c>
+      <c r="K162" t="s">
+        <v>500</v>
       </c>
       <c r="L162" s="1">
-        <v>539598.0</v>
+        <v>1095699.0</v>
       </c>
       <c r="M162" s="1">
-        <v>539945.26</v>
+        <v>1099677.08</v>
       </c>
       <c r="N162" s="1">
-        <v>0.25</v>
+        <v>0.52</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>76.267</v>
+        <v>95.15</v>
       </c>
       <c r="D163" s="1">
-        <v>74.33222222</v>
+        <v>97.273</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>668990.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17413.0</v>
+        <v>-29722.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2.6028789668007</v>
+        <v>-2.1825172452788</v>
       </c>
       <c r="J163">
-        <v>0.46</v>
+        <v>1.53</v>
       </c>
       <c r="K163" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="L163" s="1">
-        <v>686403.0</v>
+        <v>1332100.0</v>
       </c>
       <c r="M163" s="1">
-        <v>690563.96</v>
+        <v>1353502.74</v>
       </c>
       <c r="N163" s="1">
-        <v>0.32</v>
+        <v>0.64</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B164" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.422</v>
+        <v>98.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.985</v>
+        <v>100.66</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>899865.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H164" s="1">
-        <v>-5067.0</v>
+        <v>-10640.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.5630844626694</v>
+        <v>-2.6425591098748</v>
       </c>
       <c r="J164">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>0.12</v>
+      </c>
+      <c r="K164">
+        <v>480.82</v>
       </c>
       <c r="L164" s="1">
-        <v>894798.0</v>
+        <v>392000.0</v>
       </c>
       <c r="M164" s="1">
-        <v>896295.95</v>
+        <v>392480.82</v>
       </c>
       <c r="N164" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B165" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.891</v>
+        <v>99.649</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0</v>
+        <v>100.05625</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>700000.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H165" s="1">
-        <v>13237.0</v>
+        <v>-4072.5</v>
       </c>
       <c r="I165" s="1">
-        <v>1.891</v>
+        <v>-0.407021050659</v>
       </c>
       <c r="J165">
-        <v>3.17</v>
+        <v>1.03</v>
       </c>
       <c r="K165" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="L165" s="1">
-        <v>713237.0</v>
+        <v>996490.0</v>
       </c>
       <c r="M165" s="1">
-        <v>735399.19</v>
+        <v>1006798.22</v>
       </c>
       <c r="N165" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B166" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.812</v>
+        <v>97.508</v>
       </c>
       <c r="D166" s="1">
-        <v>99.915</v>
+        <v>99.42228</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1099065.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H166" s="1">
-        <v>9867.0</v>
+        <v>-19142.8</v>
       </c>
       <c r="I166" s="1">
-        <v>0.89776309863384</v>
+        <v>-1.9254034407579</v>
       </c>
       <c r="J166">
-        <v>0.12</v>
+        <v>1.15</v>
       </c>
       <c r="K166" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="L166" s="1">
-        <v>1108932.0</v>
+        <v>975080.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1110258.03</v>
+        <v>986545.75</v>
       </c>
       <c r="N166" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>96.675</v>
+        <v>98.994</v>
       </c>
       <c r="D167" s="1">
-        <v>97.273</v>
+        <v>99.1624</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1361822.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-8372.0</v>
+        <v>-2526.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.61476463150103</v>
+        <v>-0.16982243269626</v>
       </c>
       <c r="J167">
-        <v>1.35</v>
+        <v>0.18</v>
       </c>
       <c r="K167" t="s">
-        <v>518</v>
+        <v>72</v>
       </c>
       <c r="L167" s="1">
-        <v>1353450.0</v>
+        <v>1484910.0</v>
       </c>
       <c r="M167" s="1">
-        <v>1372321.23</v>
+        <v>1487683.97</v>
       </c>
       <c r="N167" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B168" s="1">
-        <v>400000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.31</v>
+        <v>98.032</v>
       </c>
       <c r="D168" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>402640.0</v>
+        <v>816000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-5400.0</v>
+        <v>-16058.88</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.3411484204252</v>
+        <v>-1.968</v>
       </c>
       <c r="J168">
-        <v>3.29</v>
+        <v>1.54</v>
       </c>
       <c r="K168" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="L168" s="1">
-        <v>397240.0</v>
+        <v>799941.12</v>
       </c>
       <c r="M168" s="1">
-        <v>410407.12</v>
+        <v>812498.29</v>
       </c>
       <c r="N168" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.554</v>
+        <v>99.105</v>
       </c>
       <c r="D169" s="1">
-        <v>100.05625</v>
+        <v>99.7</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>1000562.5</v>
+        <v>1395800.0</v>
       </c>
       <c r="H169" s="1">
-        <v>4977.5</v>
+        <v>-8330.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.49747017302767</v>
+        <v>-0.59679037111334</v>
       </c>
       <c r="J169">
-        <v>0.77</v>
+        <v>0.44</v>
       </c>
       <c r="K169" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="L169" s="1">
-        <v>1005540.0</v>
+        <v>1387470.0</v>
       </c>
       <c r="M169" s="1">
-        <v>1013211.23</v>
+        <v>1393578.22</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1">
-        <v>1000000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.94</v>
+        <v>97.992</v>
       </c>
       <c r="D170" s="1">
-        <v>99.42228</v>
+        <v>99.24314075</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>994222.8</v>
+        <v>1212751.18</v>
       </c>
       <c r="H170" s="1">
-        <v>-4822.8</v>
+        <v>-15288.94</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.48508241814611</v>
+        <v>-1.2606823437599</v>
       </c>
       <c r="J170">
-        <v>0.94</v>
+        <v>2.97</v>
       </c>
       <c r="K170" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="L170" s="1">
-        <v>989400.0</v>
+        <v>1197462.24</v>
       </c>
       <c r="M170" s="1">
-        <v>998831.51</v>
+        <v>1233733.04</v>
       </c>
       <c r="N170" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.995</v>
+        <v>99.997</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>700000.0</v>
+        <v>399588.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-35.0</v>
+        <v>400.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.005</v>
+        <v>0.10010310619939</v>
       </c>
       <c r="J171">
-        <v>2.24</v>
+        <v>0.98</v>
       </c>
       <c r="K171" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="L171" s="1">
-        <v>699965.0</v>
+        <v>399988.0</v>
       </c>
       <c r="M171" s="1">
-        <v>715671.04</v>
+        <v>403894.85</v>
       </c>
       <c r="N171" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B172" s="1">
-        <v>1500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.613</v>
+        <v>98.266</v>
       </c>
       <c r="D172" s="1">
-        <v>99.1624</v>
+        <v>100.23</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1487436.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H172" s="1">
-        <v>21759.0</v>
+        <v>-3928.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4628528555178</v>
+        <v>-1.9594931657188</v>
       </c>
       <c r="J172">
-        <v>3.71</v>
+        <v>3.29</v>
       </c>
       <c r="K172" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="L172" s="1">
-        <v>1509195.0</v>
+        <v>196532.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1564828.56</v>
+        <v>203107.34</v>
       </c>
       <c r="N172" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B173" s="1">
-        <v>816000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.342</v>
+        <v>98.641</v>
       </c>
       <c r="D173" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>816000.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-5369.28</v>
+        <v>-13530.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.658</v>
+        <v>-1.2315887494868</v>
       </c>
       <c r="J173">
-        <v>1.31</v>
+        <v>2.59</v>
       </c>
       <c r="K173" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="L173" s="1">
-        <v>810630.72</v>
+        <v>1085051.0</v>
       </c>
       <c r="M173" s="1">
-        <v>821308.58</v>
+        <v>1113545.52</v>
       </c>
       <c r="N173" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B174" s="1">
-        <v>1400000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.421</v>
+        <v>99.65</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1395800.0</v>
+        <v>688000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>10094.0</v>
+        <v>-2408.0</v>
       </c>
       <c r="I174" s="1">
-        <v>0.72316950852558</v>
+        <v>-0.35</v>
       </c>
       <c r="J174">
         <v>0.24</v>
       </c>
       <c r="K174" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="L174" s="1">
-        <v>1405894.0</v>
+        <v>685592.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1409259.75</v>
+        <v>687224.2</v>
       </c>
       <c r="N174" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B175" s="1">
-        <v>1222000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.367</v>
+        <v>99.039</v>
       </c>
       <c r="D175" s="1">
-        <v>99.24314075</v>
+        <v>99.57385255</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1212751.18</v>
+        <v>1701717.14</v>
       </c>
       <c r="H175" s="1">
-        <v>1513.56</v>
+        <v>-9140.63</v>
       </c>
       <c r="I175" s="1">
-        <v>0.12480383651327</v>
+        <v>-0.53714156043583</v>
       </c>
       <c r="J175">
-        <v>2.76</v>
+        <v>1.21</v>
       </c>
       <c r="K175" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="L175" s="1">
-        <v>1214264.74</v>
+        <v>1692576.51</v>
       </c>
       <c r="M175" s="1">
-        <v>1248049.69</v>
+        <v>1713224.98</v>
       </c>
       <c r="N175" s="1">
-        <v>0.58</v>
+        <v>0.81</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B176" s="1">
-        <v>400000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.898</v>
+        <v>100.05</v>
       </c>
       <c r="D176" s="1">
-        <v>99.897</v>
+        <v>99.674</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>399588.0</v>
+        <v>441555.82</v>
       </c>
       <c r="H176" s="1">
-        <v>4004.0</v>
+        <v>1665.68</v>
       </c>
       <c r="I176" s="1">
-        <v>1.0020320930558</v>
+        <v>0.37722976904709</v>
       </c>
       <c r="J176">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="K176" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="L176" s="1">
-        <v>403592.0</v>
+        <v>443221.5</v>
       </c>
       <c r="M176" s="1">
-        <v>406564.6</v>
+        <v>445734.91</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="B177" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.722</v>
+        <v>100.325</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23</v>
+        <v>99.471</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>200460.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-1016.0</v>
+        <v>6832.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.50683428115335</v>
+        <v>0.85854168551638</v>
       </c>
       <c r="J177">
-        <v>3.06</v>
+        <v>1.01</v>
       </c>
       <c r="K177" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="L177" s="1">
-        <v>199444.0</v>
+        <v>802600.0</v>
       </c>
       <c r="M177" s="1">
-        <v>205567.29</v>
+        <v>810665.75</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.38</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B178" s="1">
-        <v>1100000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.687</v>
+        <v>99.092</v>
       </c>
       <c r="D178" s="1">
-        <v>99.871</v>
+        <v>98.46009582</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1098581.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H178" s="1">
-        <v>-2024.0</v>
+        <v>4682.41</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.1842376665899</v>
+        <v>0.64178708978069</v>
       </c>
       <c r="J178">
-        <v>2.36</v>
+        <v>0.41</v>
       </c>
       <c r="K178" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="L178" s="1">
-        <v>1096557.0</v>
+        <v>734271.72</v>
       </c>
       <c r="M178" s="1">
-        <v>1122482.34</v>
+        <v>737327.08</v>
       </c>
       <c r="N178" s="1">
-        <v>0.52</v>
+        <v>0.35</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B179" s="1">
-        <v>688000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.202</v>
+        <v>96.539</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>98.41</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>688000.0</v>
+        <v>885690.0</v>
       </c>
       <c r="H179" s="1">
-        <v>8269.76</v>
+        <v>-16839.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1.202</v>
+        <v>-1.9012295498425</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="K179" t="s">
+        <v>548</v>
       </c>
       <c r="L179" s="1">
-        <v>696269.76</v>
+        <v>868851.0</v>
       </c>
       <c r="M179" s="1">
-        <v>696269.76</v>
+        <v>881001.0</v>
       </c>
       <c r="N179" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B180" s="1">
-        <v>1309000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.405</v>
+        <v>100.126</v>
       </c>
       <c r="D180" s="1">
-        <v>99.42560275</v>
+        <v>100.0</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1301481.14</v>
+        <v>945000.0</v>
       </c>
       <c r="H180" s="1">
-        <v>12820.31</v>
+        <v>1190.7</v>
       </c>
       <c r="I180" s="1">
-        <v>0.98505538082557</v>
+        <v>0.126</v>
       </c>
       <c r="J180">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="K180" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="L180" s="1">
-        <v>1314301.45</v>
+        <v>946190.7</v>
       </c>
       <c r="M180" s="1">
-        <v>1327355.59</v>
+        <v>956554.86</v>
       </c>
       <c r="N180" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B181" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.506</v>
+        <v>88.36</v>
       </c>
       <c r="D181" s="1">
-        <v>99.471</v>
+        <v>85.25</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>795768.0</v>
+        <v>426250.0</v>
       </c>
       <c r="H181" s="1">
-        <v>8280.0</v>
+        <v>15550.0</v>
       </c>
       <c r="I181" s="1">
-        <v>1.0405042675755</v>
+        <v>3.6480938416422</v>
       </c>
       <c r="J181">
-        <v>0.77</v>
+        <v>0.25</v>
       </c>
       <c r="K181" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="L181" s="1">
-        <v>804048.0</v>
+        <v>441800.0</v>
       </c>
       <c r="M181" s="1">
-        <v>810184.99</v>
+        <v>443043.15</v>
       </c>
       <c r="N181" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B182" s="1">
-        <v>443000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.98</v>
+        <v>100.981</v>
       </c>
       <c r="D182" s="1">
-        <v>99.674</v>
+        <v>99.18943934</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>441555.82</v>
+        <v>605055.58</v>
       </c>
       <c r="H182" s="1">
-        <v>5785.58</v>
+        <v>10928.52</v>
       </c>
       <c r="I182" s="1">
-        <v>1.3102714850412</v>
+        <v>1.8062010104923</v>
       </c>
       <c r="J182">
-        <v>0.28</v>
+        <v>2.49</v>
       </c>
       <c r="K182" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="L182" s="1">
-        <v>447341.4</v>
+        <v>615984.1</v>
       </c>
       <c r="M182" s="1">
-        <v>448568.88</v>
+        <v>631150.54</v>
       </c>
       <c r="N182" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="B183" s="1">
-        <v>741000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.53</v>
+        <v>100.211</v>
       </c>
       <c r="D183" s="1">
-        <v>98.46009582</v>
+        <v>102.1775</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>729589.31</v>
+        <v>1634840.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15337.99</v>
+        <v>-31464.0</v>
       </c>
       <c r="I183" s="1">
-        <v>2.1022772386838</v>
+        <v>-1.9245920090039</v>
       </c>
       <c r="J183">
-        <v>0.2</v>
+        <v>1.49</v>
       </c>
       <c r="K183" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="L183" s="1">
-        <v>744927.3</v>
+        <v>1603376.0</v>
       </c>
       <c r="M183" s="1">
-        <v>746419.45</v>
+        <v>1627211.62</v>
       </c>
       <c r="N183" s="1">
-        <v>0.35</v>
+        <v>0.77</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B184" s="1">
-        <v>900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>98.694</v>
+        <v>96.768</v>
       </c>
       <c r="D184" s="1">
-        <v>98.41</v>
+        <v>100.761</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>885690.0</v>
+        <v>1309893.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2556.0</v>
+        <v>-51909.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.28858855807337</v>
+        <v>-3.9628427665466</v>
       </c>
       <c r="J184">
-        <v>1.15</v>
+        <v>1.31</v>
       </c>
       <c r="K184" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="L184" s="1">
-        <v>888246.0</v>
+        <v>1257984.0</v>
       </c>
       <c r="M184" s="1">
-        <v>898565.18</v>
+        <v>1275053.18</v>
       </c>
       <c r="N184" s="1">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B185" s="1">
-        <v>945000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.812</v>
+        <v>101.221</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0</v>
+        <v>101.425395</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>945000.0</v>
+        <v>608552.37</v>
       </c>
       <c r="H185" s="1">
-        <v>17123.4</v>
+        <v>-1226.37</v>
       </c>
       <c r="I185" s="1">
-        <v>1.812</v>
+        <v>-0.20152250824362</v>
       </c>
       <c r="J185">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="K185" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="L185" s="1">
-        <v>962123.4</v>
+        <v>607326.0</v>
       </c>
       <c r="M185" s="1">
-        <v>969981.94</v>
+        <v>612195.86</v>
       </c>
       <c r="N185" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B186" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>89.404</v>
+        <v>101.548</v>
       </c>
       <c r="D186" s="1">
-        <v>85.25</v>
+        <v>99.96825</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>426250.0</v>
+        <v>299904.75</v>
       </c>
       <c r="H186" s="1">
-        <v>20770.0</v>
+        <v>4739.25</v>
       </c>
       <c r="I186" s="1">
-        <v>4.8727272727273</v>
+        <v>1.5802517299243</v>
       </c>
       <c r="J186">
-        <v>0.2</v>
+        <v>2.83</v>
       </c>
       <c r="K186" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="L186" s="1">
-        <v>447020.0</v>
+        <v>304644.0</v>
       </c>
       <c r="M186" s="1">
-        <v>448037.12</v>
+        <v>313147.77</v>
       </c>
       <c r="N186" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B187" s="1">
-        <v>610000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.844</v>
+        <v>103.614</v>
       </c>
       <c r="D187" s="1">
-        <v>99.18943934</v>
+        <v>104.45</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>605055.58</v>
+        <v>208900.0</v>
       </c>
       <c r="H187" s="1">
-        <v>16192.82</v>
+        <v>-1672.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2.6762533121337</v>
+        <v>-0.80038295835328</v>
       </c>
       <c r="J187">
-        <v>2.26</v>
+        <v>0.99</v>
       </c>
       <c r="K187" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="L187" s="1">
-        <v>621248.4</v>
+        <v>207228.0</v>
       </c>
       <c r="M187" s="1">
-        <v>635036.07</v>
+        <v>209207.45</v>
       </c>
       <c r="N187" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="B188" s="1">
-        <v>800000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.527</v>
+        <v>97.578</v>
       </c>
       <c r="D188" s="1">
-        <v>102.939</v>
+        <v>99.589</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>823512.0</v>
+        <v>946095.5</v>
       </c>
       <c r="H188" s="1">
-        <v>-11296.0</v>
+        <v>-19104.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.3716861442213</v>
+        <v>-2.019299320206</v>
       </c>
       <c r="J188">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
       </c>
       <c r="L188" s="1">
-        <v>812216.0</v>
+        <v>926991.0</v>
       </c>
       <c r="M188" s="1">
-        <v>822385.86</v>
+        <v>926991.0</v>
       </c>
       <c r="N188" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B189" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.822</v>
+        <v>102.079</v>
       </c>
       <c r="D189" s="1">
-        <v>100.761</v>
+        <v>103.012</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1309893.0</v>
+        <v>721084.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-25207.0</v>
+        <v>-6531.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1.924355653477</v>
+        <v>-0.90571972197414</v>
       </c>
       <c r="J189">
-        <v>1.11</v>
+        <v>1.33</v>
       </c>
       <c r="K189" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="L189" s="1">
-        <v>1284686.0</v>
+        <v>714553.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1299110.66</v>
+        <v>723844.78</v>
       </c>
       <c r="N189" s="1">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="B190" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>102.501</v>
+        <v>97.609</v>
       </c>
       <c r="D190" s="1">
-        <v>101.425395</v>
+        <v>99.908</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>608552.37</v>
+        <v>499540.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6453.63</v>
+        <v>-11495.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1.0604888450274</v>
+        <v>-2.3011170276655</v>
       </c>
       <c r="J190">
-        <v>0.59</v>
+        <v>1.83</v>
       </c>
       <c r="K190" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="L190" s="1">
-        <v>615006.0</v>
+        <v>488045.0</v>
       </c>
       <c r="M190" s="1">
-        <v>618519.7</v>
+        <v>497194.31</v>
       </c>
       <c r="N190" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="B191" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>102.155</v>
+        <v>97.417</v>
       </c>
       <c r="D191" s="1">
-        <v>99.96825</v>
+        <v>97.93</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>299904.75</v>
+        <v>489650.0</v>
       </c>
       <c r="H191" s="1">
-        <v>6560.25</v>
+        <v>-2565.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2.1874445136331</v>
+        <v>-0.52384356172776</v>
       </c>
       <c r="J191">
-        <v>2.6</v>
+        <v>1.34</v>
       </c>
       <c r="K191" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="L191" s="1">
-        <v>306465.0</v>
+        <v>487085.0</v>
       </c>
       <c r="M191" s="1">
-        <v>314268.08</v>
+        <v>493791.85</v>
       </c>
       <c r="N191" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B192" s="1">
-        <v>200000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>105.129</v>
+        <v>97.339</v>
       </c>
       <c r="D192" s="1">
-        <v>104.45</v>
+        <v>99.902</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>208900.0</v>
+        <v>1478549.6</v>
       </c>
       <c r="H192" s="1">
-        <v>1358.0</v>
+        <v>-37932.4</v>
       </c>
       <c r="I192" s="1">
-        <v>0.65007180469124</v>
+        <v>-2.5655142039198</v>
       </c>
       <c r="J192">
-        <v>0.73</v>
+        <v>1.52</v>
       </c>
       <c r="K192" t="s">
-        <v>126</v>
+        <v>585</v>
       </c>
       <c r="L192" s="1">
-        <v>210258.0</v>
+        <v>1440617.2</v>
       </c>
       <c r="M192" s="1">
-        <v>211725.12</v>
+        <v>1463106.1</v>
       </c>
       <c r="N192" s="1">
-        <v>0.1</v>
+        <v>0.69</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="B193" s="1">
-        <v>950000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.776</v>
+        <v>100.053</v>
       </c>
       <c r="D193" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>946095.5</v>
+        <v>667000.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-7723.5</v>
+        <v>353.51</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.81635521995401</v>
+        <v>0.053</v>
       </c>
       <c r="J193">
-        <v>2.82</v>
+        <v>1.99</v>
       </c>
       <c r="K193" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="L193" s="1">
-        <v>938372.0</v>
+        <v>667353.51</v>
       </c>
       <c r="M193" s="1">
-        <v>965154.19</v>
+        <v>680609.45</v>
       </c>
       <c r="N193" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B194" s="1">
-        <v>500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.32</v>
+        <v>102.644</v>
       </c>
       <c r="D194" s="1">
-        <v>99.908</v>
+        <v>102.706</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>499540.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-7940.0</v>
+        <v>-930.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.5894623053209</v>
+        <v>-0.06036648297081</v>
       </c>
       <c r="J194">
-        <v>1.59</v>
+        <v>1.01</v>
       </c>
       <c r="K194" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="L194" s="1">
-        <v>491600.0</v>
+        <v>1539660.0</v>
       </c>
       <c r="M194" s="1">
-        <v>499565.28</v>
+        <v>1554765.82</v>
       </c>
       <c r="N194" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B195" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>102.752</v>
+        <v>101.617</v>
       </c>
       <c r="D195" s="1">
-        <v>103.012</v>
+        <v>99.660226</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>721084.0</v>
+        <v>498301.13</v>
       </c>
       <c r="H195" s="1">
-        <v>-1820.0</v>
+        <v>9783.87</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.25239777889955</v>
+        <v>1.963445276554</v>
       </c>
       <c r="J195">
-        <v>1.04</v>
+        <v>0.49</v>
       </c>
       <c r="K195" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="L195" s="1">
-        <v>719264.0</v>
+        <v>508085.0</v>
       </c>
       <c r="M195" s="1">
-        <v>726551.67</v>
+        <v>510514.79</v>
       </c>
       <c r="N195" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="B196" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.77</v>
+        <v>101.578</v>
       </c>
       <c r="D196" s="1">
-        <v>106.6</v>
+        <v>103.47225</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>746200.0</v>
+        <v>827778.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-12810.0</v>
+        <v>-15154.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1.7166979362101</v>
+        <v>-1.8306840722996</v>
       </c>
       <c r="J196">
-        <v>2.97</v>
+        <v>1.44</v>
       </c>
       <c r="K196" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="L196" s="1">
-        <v>733390.0</v>
+        <v>812624.0</v>
       </c>
       <c r="M196" s="1">
-        <v>754174.25</v>
+        <v>824174.68</v>
       </c>
       <c r="N196" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="B197" s="1">
-        <v>1480000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.439</v>
+        <v>98.094</v>
       </c>
       <c r="D197" s="1">
-        <v>99.902</v>
+        <v>99.495</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>1478549.6</v>
+        <v>795960.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-6852.4</v>
+        <v>-11208.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.4634541851014</v>
+        <v>-1.4081109603498</v>
       </c>
       <c r="J197">
-        <v>1.3</v>
+        <v>3.33</v>
       </c>
       <c r="K197" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="L197" s="1">
-        <v>1471697.2</v>
+        <v>784752.0</v>
       </c>
       <c r="M197" s="1">
-        <v>1490952.41</v>
+        <v>811420.49</v>
       </c>
       <c r="N197" s="1">
-        <v>0.69</v>
+        <v>0.39</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="B198" s="1">
-        <v>667000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.886</v>
+        <v>100.022</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>667000.0</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5909.62</v>
+        <v>-6256.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.886</v>
+        <v>-0.38939181181719</v>
       </c>
       <c r="J198">
-        <v>1.74</v>
+        <v>0.74</v>
       </c>
       <c r="K198" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="L198" s="1">
-        <v>672909.62</v>
+        <v>1600352.0</v>
       </c>
       <c r="M198" s="1">
-        <v>684545.39</v>
+        <v>1612221.98</v>
       </c>
       <c r="N198" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="B199" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.532</v>
+        <v>91.303</v>
       </c>
       <c r="D199" s="1">
-        <v>102.706</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1540590.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>12390.0</v>
+        <v>-9423.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.80423733764337</v>
+        <v>-1.1337303735788</v>
       </c>
       <c r="J199">
-        <v>0.75</v>
+        <v>0.49</v>
       </c>
       <c r="K199" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="L199" s="1">
-        <v>1552980.0</v>
+        <v>821727.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1564265.96</v>
+        <v>826165.36</v>
       </c>
       <c r="N199" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B200" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>103.076</v>
+        <v>89.189</v>
       </c>
       <c r="D200" s="1">
-        <v>99.660226</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>498301.13</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>17078.87</v>
+        <v>-8080.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3.4274194802649</v>
+        <v>-1.1197463386512</v>
       </c>
       <c r="J200">
-        <v>0.24</v>
+        <v>0.71</v>
       </c>
       <c r="K200" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="L200" s="1">
-        <v>515380.0</v>
+        <v>713512.0</v>
       </c>
       <c r="M200" s="1">
-        <v>516566.64</v>
+        <v>719210.63</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="B201" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>102.453</v>
+        <v>99.793</v>
       </c>
       <c r="D201" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H201" s="1">
-        <v>-8154.0</v>
+        <v>-14371.08</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.9850467154237</v>
+        <v>-1.3110777654272</v>
       </c>
       <c r="J201">
-        <v>1.19</v>
+        <v>0.23</v>
       </c>
       <c r="K201" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="L201" s="1">
-        <v>819624.0</v>
+        <v>1081756.12</v>
       </c>
       <c r="M201" s="1">
-        <v>829125.37</v>
+        <v>1084206.26</v>
       </c>
       <c r="N201" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B202" s="1">
         <v>800000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.249</v>
+        <v>97.58</v>
       </c>
       <c r="D202" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>795960.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>6032.0</v>
+        <v>-19360.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.75782702648374</v>
+        <v>-2.42</v>
       </c>
       <c r="J202">
-        <v>3.1</v>
+        <v>1.57</v>
       </c>
       <c r="K202" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="L202" s="1">
-        <v>801992.0</v>
+        <v>780640.0</v>
       </c>
       <c r="M202" s="1">
-        <v>826792.0</v>
+        <v>793220.43</v>
       </c>
       <c r="N202" s="1">
         <v>0.38</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="B203" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>101.19</v>
+        <v>100.279</v>
       </c>
       <c r="D203" s="1">
-        <v>100.413</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1606608.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>12432.0</v>
+        <v>1116.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.77380418870067</v>
+        <v>0.279</v>
       </c>
       <c r="J203">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="K203" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="L203" s="1">
-        <v>1619040.0</v>
+        <v>401116.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1626829.68</v>
+        <v>405281.15</v>
       </c>
       <c r="N203" s="1">
-        <v>0.76</v>
+        <v>0.19</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="B204" s="1">
         <v>900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>92.324</v>
+        <v>96.066</v>
       </c>
       <c r="D204" s="1">
-        <v>92.35</v>
+        <v>97.25</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>831150.0</v>
+        <v>875250.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-234.0</v>
+        <v>-10656.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.02815376285869</v>
+        <v>-1.2174807197943</v>
       </c>
       <c r="J204">
-        <v>0.42</v>
+        <v>0.64</v>
       </c>
       <c r="K204" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="L204" s="1">
-        <v>830916.0</v>
+        <v>864594.0</v>
       </c>
       <c r="M204" s="1">
-        <v>834676.27</v>
+        <v>870326.88</v>
       </c>
       <c r="N204" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B205" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>90.089</v>
+        <v>98.69</v>
       </c>
       <c r="D205" s="1">
-        <v>90.199</v>
+        <v>99.8356</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>721592.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H205" s="1">
-        <v>-880.0</v>
+        <v>-10310.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.12195257153627</v>
+        <v>-1.147486467753</v>
       </c>
       <c r="J205">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="K205" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="L205" s="1">
-        <v>720712.0</v>
+        <v>888210.0</v>
       </c>
       <c r="M205" s="1">
-        <v>725627.07</v>
+        <v>891631.23</v>
       </c>
       <c r="N205" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B206" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.438</v>
+        <v>82.806</v>
       </c>
       <c r="D206" s="1">
-        <v>101.11874539</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>1096127.2</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>3460.72</v>
+        <v>15891.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.31572248184335</v>
+        <v>2.1787504987229</v>
       </c>
       <c r="J206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.67</v>
+      </c>
+      <c r="K206" t="s">
+        <v>627</v>
       </c>
       <c r="L206" s="1">
-        <v>1099587.92</v>
+        <v>745254.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1099587.92</v>
+        <v>751245.78</v>
       </c>
       <c r="N206" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B207" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.617</v>
+        <v>90.131</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0</v>
+        <v>89.675</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>800000.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-11064.0</v>
+        <v>5016.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.383</v>
+        <v>0.50850292723725</v>
       </c>
       <c r="J207">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>429.45</v>
       </c>
       <c r="L207" s="1">
-        <v>788936.0</v>
+        <v>991441.0</v>
       </c>
       <c r="M207" s="1">
-        <v>800082.39</v>
+        <v>991870.45</v>
       </c>
       <c r="N207" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.366</v>
+        <v>100.785</v>
       </c>
       <c r="D208" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>400000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="H208" s="1">
-        <v>5464.0</v>
+        <v>6061.35</v>
       </c>
       <c r="I208" s="1">
-        <v>1.366</v>
+        <v>1.0125054153217</v>
       </c>
       <c r="J208">
-        <v>0.82</v>
+        <v>1.13</v>
       </c>
       <c r="K208" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="L208" s="1">
-        <v>405464.0</v>
+        <v>604710.0</v>
       </c>
       <c r="M208" s="1">
-        <v>408739.51</v>
+        <v>611490.82</v>
       </c>
       <c r="N208" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B209" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>96.621</v>
+        <v>99.764</v>
       </c>
       <c r="D209" s="1">
-        <v>97.25</v>
+        <v>100.86</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>875250.0</v>
+        <v>1008600.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5661.0</v>
+        <v>-10960.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.64678663239075</v>
+        <v>-1.0866547689867</v>
       </c>
       <c r="J209">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="K209" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="L209" s="1">
-        <v>869589.0</v>
+        <v>997640.0</v>
       </c>
       <c r="M209" s="1">
-        <v>873965.71</v>
+        <v>1001607.12</v>
       </c>
       <c r="N209" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>637</v>
-[...299 lines deleted...]
-        <v>655</v>
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">