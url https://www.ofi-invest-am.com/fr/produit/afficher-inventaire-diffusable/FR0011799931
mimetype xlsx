--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1188 +130,1176 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100326</t>
   </si>
   <si>
     <t>EURO-SCHATZ MAR 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>30 536.64</t>
+    <t>33 503.77</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>82 273.97</t>
+    <t>95 609.59</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>7 458.90</t>
+    <t>10 713.70</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>14 556.16</t>
+    <t>15 936.99</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>75 205.48</t>
+    <t>81 123.29</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>14 886.99</t>
+    <t>19 676.71</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS2156598281</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 1.625 14/04/2030</t>
+  </si>
+  <si>
+    <t>22 027.39</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>69 220.89</t>
+  </si>
+  <si>
+    <t>XS3226478918</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 2.375 06/11/2028</t>
+  </si>
+  <si>
+    <t>2 022.00</t>
+  </si>
+  <si>
+    <t>XS1346228577</t>
+  </si>
+  <si>
+    <t>AXA SA 06/07/2047</t>
+  </si>
+  <si>
+    <t>17 457.53</t>
+  </si>
+  <si>
+    <t>XS1799611642</t>
+  </si>
+  <si>
+    <t>AXA SA 28/05/2049</t>
+  </si>
+  <si>
+    <t>132 226.03</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3 18/04/2030</t>
+  </si>
+  <si>
     <t>3 846.58</t>
   </si>
   <si>
-    <t>XS2156598281</t>
-[...50 lines deleted...]
-    <t>1 479.45</t>
+    <t>XS2583203950</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 07/02/2029</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS2228245838</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 11/03/2027</t>
   </si>
   <si>
-    <t>5 070.21</t>
+    <t>5 440.07</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>72 339.73</t>
+    <t>88 849.32</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>12 484.93</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>10 704.66</t>
+    <t>11 638.88</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>10 950.88</t>
+    <t>12 419.15</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>10 101.71</t>
+    <t>11 589.08</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>63 886.99</t>
+    <t>68 604.79</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 332.19</t>
+    <t>4 743.15</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>83 742.47</t>
+    <t>92 405.48</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
-    <t>11 274.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>20 582.88</t>
+    <t>22 136.30</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>129 308.22</t>
+    <t>140 009.59</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>122 153.98</t>
+    <t>141 614.36</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
+    <t>1 763.01</t>
+  </si>
+  <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>6 693.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>74 075.34</t>
+    <t>41 054.79</t>
+  </si>
+  <si>
+    <t>FR001400BBL2</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>28 217.72</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 309.59</t>
+    <t>8 901.37</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>7 813.70</t>
+    <t>16 965.07</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>73 202.05</t>
+    <t>85 715.75</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>42 207.23</t>
+    <t>47 008.05</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>1 314.42</t>
-[...8 lines deleted...]
-    <t>23 963.01</t>
+    <t>4 019.82</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>1 001.71</t>
+    <t>2 851.03</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
+    <t>10 317.67</t>
+  </si>
+  <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>29 609.59</t>
+    <t>37 157.53</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>4 579.79</t>
+    <t>6 747.36</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>20 243.15</t>
+    <t>24 346.92</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 160.27</t>
+    <t>8 916.44</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>6 558.90</t>
+    <t>9 320.55</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 239.73</t>
+    <t>5 609.59</t>
   </si>
   <si>
     <t>DE000CZ457N3</t>
   </si>
   <si>
     <t>COMMERZBANK AG 26/11/2030</t>
   </si>
   <si>
-    <t>16 412.67</t>
+    <t>23 587.33</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>2 322.95</t>
+    <t>5 566.44</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>28 133.56</t>
+    <t>39 023.97</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>31 333.56</t>
+    <t>34 966.44</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>33 542.47</t>
+    <t>41 363.01</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 128.77</t>
+    <t>9 934.25</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>10 551.37</t>
+    <t>12 513.70</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>128 547.95</t>
+    <t>143 605.48</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>11 400.00</t>
+  </si>
+  <si>
+    <t>FR0013444551</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
+  </si>
+  <si>
+    <t>6 739.73</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>80 087.67</t>
-[...17 lines deleted...]
-    <t>13 983.56</t>
+    <t>56 810.96</t>
+  </si>
+  <si>
+    <t>DE000A30VT97</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG PERP</t>
+  </si>
+  <si>
+    <t>116 219.18</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>6 739.32</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>24 869.18</t>
+    <t>26 899.32</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>154 623.29</t>
+    <t>1 348.46</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>55 664.38</t>
+    <t>70 421.92</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>6 232.88</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>4 520.55</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>30 098.57</t>
+    <t>33 522.11</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>35 484.66</t>
+    <t>43 370.14</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>11 135.47</t>
+    <t>15 677.51</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 118.82</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>31 297.41</t>
-[...8 lines deleted...]
-    <t>25 986.53</t>
+    <t>39 101.02</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>20 661.21</t>
+    <t>26 938.03</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>85 424.98</t>
+    <t>96 181.34</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 746.58</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>30 932.88</t>
-[...8 lines deleted...]
-    <t>95 553.01</t>
+    <t>37 677.74</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>63 575.34</t>
+    <t>72 924.66</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>27 947.77</t>
-[...8 lines deleted...]
-    <t>19 480.14</t>
+    <t>35 967.17</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>11 052.74</t>
+    <t>12 680.14</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>63 738.36</t>
+    <t>77 547.95</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>22 027.40</t>
+    <t>18 698.63</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>63 671.23</t>
+    <t>68 273.97</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>26 082.19</t>
+    <t>29 687.67</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>BE0002914951</t>
-[...5 lines deleted...]
-    <t>79 656.16</t>
+    <t>BE0002961424</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>69 613.26</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>58 520.55</t>
+    <t>68 564.38</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>38 358.90</t>
+    <t>1 923.29</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>63 498.03</t>
+    <t>74 703.56</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>70 421.92</t>
+    <t>80 893.15</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>3 315.07</t>
+    <t>4 219.18</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>24 495.33</t>
+    <t>35 198.52</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>100 891.06</t>
+    <t>117 290.38</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>44 907.53</t>
+    <t>48 729.45</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
+    <t>3 526.80</t>
+  </si>
+  <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>45 854.33</t>
+    <t>53 496.72</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>9 332.71</t>
+    <t>10 910.07</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>55 212.89</t>
+    <t>1 725.40</t>
   </si>
   <si>
     <t>XS3170277530</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 3 03/09/2030</t>
   </si>
   <si>
-    <t>40 945.32</t>
+    <t>50 277.70</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>4 310.75</t>
+    <t>9 237.33</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>10 996.58</t>
+    <t>12 558.22</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>85 917.81</t>
+    <t>93 972.60</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>89 414.26</t>
+    <t>105 113.47</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>42 538.27</t>
+    <t>51 190.98</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>23 868.49</t>
+    <t>39 780.82</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>6 421.23</t>
+    <t>7 654.11</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>48 331.51</t>
-[...8 lines deleted...]
-    <t>10 731.52</t>
+    <t>57 342.47</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>27 268.50</t>
+    <t>34 196.20</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>114 965.41</t>
-[...8 lines deleted...]
-    <t>13 682.19</t>
+    <t>127 450.34</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>86 360.24</t>
+    <t>98 070.10</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>37 461.64</t>
+    <t>29 476.71</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>58 301.37</t>
+    <t>69 232.88</t>
+  </si>
+  <si>
+    <t>FR001400F877</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA PERP</t>
+  </si>
+  <si>
+    <t>14 792.82</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>104 153.42</t>
+    <t>112 832.88</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>55 023.12</t>
+    <t>63 395.84</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>3 561.64</t>
+    <t>5 205.48</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>56 355.34</t>
-[...8 lines deleted...]
-    <t>27 258.90</t>
+    <t>64 602.47</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>23 145.21</t>
+    <t>37 430.14</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>72 414.73</t>
+    <t>3 630.82</t>
   </si>
   <si>
     <t>XS3206563549</t>
   </si>
   <si>
     <t>TOYOTA MOTOR FINANCE (NETHERLANDS) 2.75 28/01/2030</t>
   </si>
   <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>35 989.73</t>
+    <t>38 537.67</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 135.27</t>
+    <t>9 631.85</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>32 742.47</t>
+    <t>35 175.34</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>26 328.77</t>
+    <t>30 197.26</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>45 883.56</t>
+    <t>56 719.18</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>5 701.95</t>
+    <t>13 581.82</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>91 380.82</t>
+    <t>101 441.10</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>52 467.29</t>
-[...8 lines deleted...]
-    <t>39 747.95</t>
+    <t>60 787.73</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>71 044.52</t>
+    <t>3 912.24</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>22 203.37</t>
+    <t>23 879.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1675,212 +1663,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>958763.2163</v>
+        <v>925780.3455</v>
       </c>
       <c r="D2">
-        <v>119.53</v>
+        <v>119.77</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>114606459.59</v>
+        <v>110885673.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>114606459.59</v>
+        <v>110885673.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2051035.2106</v>
+        <v>2128539.566</v>
       </c>
       <c r="D3">
-        <v>106.91</v>
+        <v>107.12</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>219288412.78</v>
+        <v>228009946.3</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>219288412.78</v>
+        <v>228009946.3</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73457.1459</v>
+        <v>73677.0525</v>
       </c>
       <c r="D4">
-        <v>110.94</v>
+        <v>111.16</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8149478.49</v>
+        <v>8190402.8</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8149478.49</v>
+        <v>8190402.8</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99856.27</v>
+        <v>99568.33</v>
       </c>
       <c r="D5">
-        <v>100.83</v>
+        <v>101.05</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10069214.36</v>
+        <v>10061775.9</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10069214.36</v>
+        <v>10061775.9</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.55</v>
+        <v>100.74</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64455.45</v>
+        <v>64578.87</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64455.45</v>
+        <v>64578.87</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P133"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O133" sqref="O133"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1899,6639 +1887,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>310.0</v>
+        <v>3423.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4771.34</v>
+        <v>4778.7</v>
       </c>
       <c r="E2" s="1">
-        <v>4770.1220645161</v>
+        <v>4776.8980952381</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1478737.84</v>
+        <v>16351322.18</v>
       </c>
       <c r="I2" s="1">
-        <v>377.56</v>
+        <v>6167.92</v>
       </c>
       <c r="J2" s="1">
-        <v>0.025532585275562</v>
+        <v>0.037721230932287</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1479115.4</v>
+        <v>16357490.1</v>
       </c>
       <c r="N2" s="1">
-        <v>1479115.4</v>
+        <v>16357490.1</v>
       </c>
       <c r="O2" s="1">
-        <v>0.42</v>
+        <v>4.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>199.0</v>
+        <v>-272.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.905</v>
+        <v>106.955</v>
       </c>
       <c r="E3" s="1">
-        <v>106.700025126</v>
+        <v>106.985</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>40790.0</v>
+        <v>8160.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>40790.0</v>
+        <v>8160.0</v>
       </c>
       <c r="N3" s="1">
-        <v>40790.0</v>
+        <v>8160.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.839</v>
+        <v>100.769</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>42.0</v>
+        <v>-168.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.013885445078106</v>
+        <v>-0.055541780312423</v>
       </c>
       <c r="K4">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>480.82</v>
+        <v>0.37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302517.0</v>
+        <v>302307.0</v>
       </c>
       <c r="N4" s="1">
-        <v>302997.82</v>
+        <v>303428.92</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.042</v>
+        <v>100.039</v>
       </c>
       <c r="E5" s="1">
         <v>100.126</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1902394.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1596.0</v>
+        <v>-1653.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.08389429319058</v>
+        <v>-0.086890517947386</v>
       </c>
       <c r="K5">
-        <v>1.61</v>
+        <v>1.76</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900798.0</v>
+        <v>1900741.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1931334.64</v>
+        <v>1934244.77</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.75</v>
+        <v>102.694</v>
       </c>
       <c r="E6" s="1">
         <v>103.18510053</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1960516.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-8266.91</v>
+        <v>-9330.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.42166991561424</v>
+        <v>-0.47594131692544</v>
       </c>
       <c r="K6">
-        <v>0.2</v>
+        <v>0.46</v>
       </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1952250.0</v>
+        <v>1951186.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1955997.95</v>
+        <v>1959931.21</v>
       </c>
       <c r="O6" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.81</v>
+        <v>99.875</v>
       </c>
       <c r="E7" s="1">
-        <v>99.79398</v>
+        <v>99.80438553</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4390935.12</v>
+        <v>4690806.12</v>
       </c>
       <c r="I7" s="1">
-        <v>704.88</v>
+        <v>3318.88</v>
       </c>
       <c r="J7" s="1">
-        <v>0.016053072540047</v>
+        <v>0.070752870937245</v>
       </c>
       <c r="K7">
-        <v>1.87</v>
+        <v>2.03</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4391640.0</v>
+        <v>4694125.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4473913.97</v>
+        <v>4789734.59</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.417</v>
+        <v>100.497</v>
       </c>
       <c r="E8" s="1">
         <v>100.27530389</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1804955.47</v>
       </c>
       <c r="I8" s="1">
-        <v>2550.53</v>
+        <v>3990.53</v>
       </c>
       <c r="J8" s="1">
-        <v>0.14130708720476</v>
+        <v>0.22108744876681</v>
       </c>
       <c r="K8">
-        <v>0.41</v>
+        <v>0.6</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1807506.0</v>
+        <v>1808946.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1814964.9</v>
+        <v>1819659.7</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.921</v>
+        <v>98.968</v>
       </c>
       <c r="E9" s="1">
         <v>96.94192</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1357186.88</v>
       </c>
       <c r="I9" s="1">
-        <v>27707.12</v>
+        <v>28365.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0415110408376</v>
+        <v>2.0899936786893</v>
       </c>
       <c r="K9">
-        <v>1.04</v>
+        <v>1.14</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1384894.0</v>
+        <v>1385552.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1399450.16</v>
+        <v>1401488.99</v>
       </c>
       <c r="O9" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.703</v>
+        <v>99.689</v>
       </c>
       <c r="E10" s="1">
         <v>99.756525</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3990261.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2141.0</v>
+        <v>-2701.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.053655638064778</v>
+        <v>-0.067689807759442</v>
       </c>
       <c r="K10">
-        <v>1.88</v>
+        <v>2.03</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3988120.0</v>
+        <v>3987560.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4063325.48</v>
+        <v>4068683.29</v>
       </c>
       <c r="O10" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.733</v>
+        <v>99.824</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98983348</v>
+        <v>99.98404875</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2299766.17</v>
+        <v>2399617.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-5907.17</v>
+        <v>-3841.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.25685959194712</v>
+        <v>-0.1600742838492</v>
       </c>
       <c r="K11">
-        <v>0.65</v>
+        <v>0.82</v>
       </c>
       <c r="L11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2293859.0</v>
+        <v>2395776.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2308745.99</v>
+        <v>2415452.71</v>
       </c>
       <c r="O11" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.652</v>
+        <v>97.822</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1194.0</v>
+        <v>1704.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.40923766631707</v>
+        <v>0.58403767454295</v>
       </c>
       <c r="K12">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>292956.0</v>
+        <v>293466.0</v>
       </c>
       <c r="N12" s="1">
-        <v>296802.58</v>
+        <v>297608.47</v>
       </c>
       <c r="O12" s="1">
         <v>0.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>3227000.0</v>
+        <v>1551000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>94.853</v>
+        <v>95.153</v>
       </c>
       <c r="E13" s="1">
-        <v>94.30428138</v>
+        <v>94.35620567</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3043199.16</v>
+        <v>1463464.75</v>
       </c>
       <c r="I13" s="1">
-        <v>17707.15</v>
+        <v>12358.28</v>
       </c>
       <c r="J13" s="1">
-        <v>0.58185971633878</v>
+        <v>0.84445354765122</v>
       </c>
       <c r="K13">
-        <v>1.31</v>
+        <v>1.42</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3060906.31</v>
+        <v>1475823.03</v>
       </c>
       <c r="N13" s="1">
-        <v>3103288.31</v>
+        <v>1497850.42</v>
       </c>
       <c r="O13" s="1">
-        <v>0.88</v>
+        <v>0.42</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.248</v>
+        <v>109.173</v>
       </c>
       <c r="E14" s="1">
-        <v>109.94871429</v>
+        <v>109.9044</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1539282.0</v>
+        <v>1648566.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-9810.0</v>
+        <v>-10971.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.63731012251166</v>
+        <v>-0.6654874600107</v>
       </c>
       <c r="K14">
-        <v>4.16</v>
+        <v>4.61</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1529472.0</v>
+        <v>1637595.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1587749.4</v>
+        <v>1706815.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.831</v>
+        <v>99.867</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>209.0</v>
+        <v>308.0</v>
       </c>
       <c r="J15" s="1">
-        <v>0.076186657310411</v>
+        <v>0.11227507393113</v>
       </c>
       <c r="K15">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274535.25</v>
+        <v>274634.25</v>
       </c>
       <c r="N15" s="1">
-        <v>276127.8</v>
+        <v>276656.25</v>
       </c>
       <c r="O15" s="1">
         <v>0.08</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>800000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.728</v>
+        <v>100.869</v>
       </c>
       <c r="E16" s="1">
         <v>100.739</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>805912.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-88.0</v>
+        <v>1040.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.010919306326249</v>
+        <v>0.12904634749203</v>
       </c>
       <c r="K16">
-        <v>1.96</v>
+        <v>2.18</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>805824.0</v>
+        <v>806952.0</v>
       </c>
       <c r="N16" s="1">
-        <v>821506.19</v>
+        <v>824409.53</v>
       </c>
       <c r="O16" s="1">
         <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>3400000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.327</v>
+        <v>100.388</v>
       </c>
       <c r="E17" s="1">
-        <v>100.10225</v>
+        <v>100.19375</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>3403476.5</v>
+        <v>5410462.5</v>
       </c>
       <c r="I17" s="1">
-        <v>7641.5</v>
+        <v>10489.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.22452042786251</v>
+        <v>0.1938743684112</v>
       </c>
       <c r="K17">
-        <v>2.23</v>
+        <v>2.45</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>3411118.0</v>
+        <v>5420952.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3487105.67</v>
+        <v>5553178.03</v>
       </c>
       <c r="O17" s="1">
-        <v>0.99</v>
+        <v>1.55</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.946</v>
+        <v>100.28</v>
       </c>
       <c r="E18" s="1">
         <v>99.523</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1194276.0</v>
       </c>
       <c r="I18" s="1">
-        <v>5076.0</v>
+        <v>9084.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.42502738060549</v>
+        <v>0.76062819649729</v>
       </c>
       <c r="K18">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1199352.0</v>
+        <v>1203360.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1200831.45</v>
+        <v>1207206.58</v>
       </c>
       <c r="O18" s="1">
         <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.881</v>
+        <v>104.711</v>
       </c>
       <c r="E19" s="1">
-        <v>99.834</v>
+        <v>104.863</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>499170.0</v>
+        <v>1677808.0</v>
       </c>
       <c r="I19" s="1">
-        <v>235.0</v>
+        <v>-2432.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.047078149728549</v>
+        <v>-0.14495103134566</v>
       </c>
       <c r="K19">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="L19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>499405.0</v>
+        <v>1675376.0</v>
       </c>
       <c r="N19" s="1">
-        <v>504475.21</v>
+        <v>1679978.74</v>
       </c>
       <c r="O19" s="1">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>2800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.015</v>
+        <v>99.962</v>
       </c>
       <c r="E20" s="1">
-        <v>106.2938</v>
+        <v>99.834</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2976226.4</v>
+        <v>499170.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-7806.4</v>
+        <v>640.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.26229187403216</v>
+        <v>0.12821283330328</v>
       </c>
       <c r="K20">
-        <v>2.58</v>
+        <v>1.09</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>2968420.0</v>
+        <v>499810.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3040759.73</v>
+        <v>505250.07</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>2800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.748</v>
+        <v>105.794</v>
       </c>
       <c r="E21" s="1">
-        <v>103.0829</v>
+        <v>106.26368</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2886321.2</v>
+        <v>3187910.4</v>
       </c>
       <c r="I21" s="1">
-        <v>-9377.2</v>
+        <v>-14090.4</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.32488414664314</v>
+        <v>-0.44199485656811</v>
       </c>
       <c r="K21">
-        <v>0.19</v>
+        <v>2.96</v>
       </c>
       <c r="L21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>2876944.0</v>
+        <v>3173820.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2882294.68</v>
+        <v>3262669.32</v>
       </c>
       <c r="O21" s="1">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.864</v>
+        <v>102.65</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>103.0829</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>2886321.2</v>
       </c>
       <c r="I22" s="1">
-        <v>216.0</v>
+        <v>-12121.2</v>
       </c>
       <c r="J22" s="1">
-        <v>0.027044081853421</v>
+        <v>-0.41995326091912</v>
       </c>
       <c r="K22">
-        <v>1.34</v>
+        <v>0.45</v>
       </c>
       <c r="L22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>798912.0</v>
+        <v>2874200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>809616.66</v>
+        <v>2886684.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.23</v>
+        <v>0.81</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>3850000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>95.06</v>
+        <v>99.907</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51283948</v>
+        <v>99.837</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>3638744.32</v>
+        <v>798696.0</v>
       </c>
       <c r="I23" s="1">
-        <v>21065.68</v>
+        <v>560.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.57892718332021</v>
+        <v>0.070114286286647</v>
       </c>
       <c r="K23">
-        <v>0.28</v>
+        <v>1.45</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>3659810.0</v>
+        <v>799256.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3670760.88</v>
+        <v>810894.88</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3880000.0</v>
+        <v>3850000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.171</v>
+        <v>95.075</v>
       </c>
       <c r="E24" s="1">
-        <v>96.724</v>
+        <v>94.51283948</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3752891.2</v>
+        <v>3638744.32</v>
       </c>
       <c r="I24" s="1">
-        <v>17343.6</v>
+        <v>21643.18</v>
       </c>
       <c r="J24" s="1">
-        <v>0.4621396964559</v>
+        <v>0.59479804285892</v>
       </c>
       <c r="K24">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3770234.8</v>
+        <v>3660387.5</v>
       </c>
       <c r="N24" s="1">
-        <v>3780336.51</v>
+        <v>3672806.65</v>
       </c>
       <c r="O24" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>4100000.0</v>
+        <v>3880000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>96.751</v>
+        <v>97.204</v>
       </c>
       <c r="E25" s="1">
-        <v>96.35747732</v>
+        <v>96.724</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3950656.57</v>
+        <v>3752891.2</v>
       </c>
       <c r="I25" s="1">
-        <v>16134.43</v>
+        <v>18624.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0.40839869814348</v>
+        <v>0.4962573921674</v>
       </c>
       <c r="K25">
-        <v>1.56</v>
+        <v>0.3</v>
       </c>
       <c r="L25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3966791.0</v>
+        <v>3771515.2</v>
       </c>
       <c r="N25" s="1">
-        <v>4030677.99</v>
+        <v>3783104.28</v>
       </c>
       <c r="O25" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.599</v>
+        <v>96.884</v>
       </c>
       <c r="E26" s="1">
-        <v>98.446</v>
+        <v>96.35747732</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>492230.0</v>
+        <v>3950656.57</v>
       </c>
       <c r="I26" s="1">
-        <v>765.0</v>
+        <v>21587.43</v>
       </c>
       <c r="J26" s="1">
-        <v>0.15541515145359</v>
+        <v>0.54642638805731</v>
       </c>
       <c r="K26">
-        <v>0.87</v>
+        <v>1.67</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>492995.0</v>
+        <v>3972244.0</v>
       </c>
       <c r="N26" s="1">
-        <v>497327.19</v>
+        <v>4040848.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>1.13</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>3400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>101.199</v>
+        <v>98.613</v>
       </c>
       <c r="E27" s="1">
-        <v>101.60458324</v>
+        <v>98.446</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3454555.83</v>
+        <v>492230.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-13789.83</v>
+        <v>835.0</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.3991780905738</v>
+        <v>0.16963614570424</v>
       </c>
       <c r="K27">
-        <v>2.46</v>
+        <v>0.95</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>3440766.0</v>
+        <v>493065.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3524508.47</v>
+        <v>497808.15</v>
       </c>
       <c r="O27" s="1">
-        <v>1.0</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>102.726</v>
+        <v>101.179</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>101.60458324</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>3454555.83</v>
       </c>
       <c r="I28" s="1">
-        <v>507.0</v>
+        <v>-14469.83</v>
       </c>
       <c r="J28" s="1">
-        <v>0.16478641145899</v>
+        <v>-0.41886224198032</v>
       </c>
       <c r="K28">
-        <v>3.76</v>
+        <v>2.72</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>308178.0</v>
+        <v>3440086.0</v>
       </c>
       <c r="N28" s="1">
-        <v>319452.66</v>
+        <v>3532491.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>0.99</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.833</v>
+        <v>102.669</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>102.557</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>307671.0</v>
       </c>
       <c r="I29" s="1">
-        <v>10605.0</v>
+        <v>336.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.50841655927835</v>
+        <v>0.10920756262371</v>
       </c>
       <c r="K29">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.14</v>
+      </c>
+      <c r="L29">
+        <v>414.04</v>
       </c>
       <c r="M29" s="1">
-        <v>2096493.0</v>
+        <v>308007.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2117075.88</v>
+        <v>308421.04</v>
       </c>
       <c r="O29" s="1">
-        <v>0.6</v>
+        <v>0.09</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>3100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>104.127</v>
+        <v>99.936</v>
       </c>
       <c r="E30" s="1">
-        <v>104.96078774</v>
+        <v>99.328</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3253784.42</v>
+        <v>2085888.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-25847.42</v>
+        <v>12768.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.79438022510416</v>
+        <v>0.61211340206186</v>
       </c>
       <c r="K30">
-        <v>4.17</v>
+        <v>1.05</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>3227937.0</v>
+        <v>2098656.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3357245.22</v>
+        <v>2120792.3</v>
       </c>
       <c r="O30" s="1">
-        <v>0.95</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>6558000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.216</v>
+        <v>104.043</v>
       </c>
       <c r="E31" s="1">
-        <v>100.31271424</v>
+        <v>104.96078774</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6578507.8</v>
+        <v>3253784.42</v>
       </c>
       <c r="I31" s="1">
-        <v>-6342.52</v>
+        <v>-28451.42</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.09641274575976</v>
+        <v>-0.87441011227167</v>
       </c>
       <c r="K31">
-        <v>1.86</v>
+        <v>4.52</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>6572165.28</v>
+        <v>3225333.0</v>
       </c>
       <c r="N31" s="1">
-        <v>6694319.26</v>
+        <v>3365342.59</v>
       </c>
       <c r="O31" s="1">
-        <v>1.9</v>
+        <v>0.94</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>3300000.0</v>
+        <v>6958000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>93.27</v>
+        <v>100.232</v>
       </c>
       <c r="E32" s="1">
-        <v>92.58891424</v>
+        <v>100.31238574</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3055434.17</v>
+        <v>6979735.8</v>
       </c>
       <c r="I32" s="1">
-        <v>22475.83</v>
+        <v>-5593.24</v>
       </c>
       <c r="J32" s="1">
-        <v>0.73560184083429</v>
+        <v>-0.080135411429183</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>2.04</v>
+      </c>
+      <c r="L32" t="s">
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3077910.0</v>
+        <v>6974142.56</v>
       </c>
       <c r="N32" s="1">
-        <v>3078588.08</v>
+        <v>7115756.92</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>1.99</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.008</v>
+        <v>93.349</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>92.58891424</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>3055434.17</v>
       </c>
       <c r="I33" s="1">
-        <v>8554.0</v>
+        <v>25082.83</v>
       </c>
       <c r="J33" s="1">
-        <v>0.62732938386193</v>
+        <v>0.82092523040678</v>
       </c>
       <c r="K33">
-        <v>0.48</v>
+        <v>0.05</v>
       </c>
       <c r="L33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>1372112.0</v>
+        <v>3080517.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1378805.15</v>
+        <v>3082280.01</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.86</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.616</v>
+        <v>98.126</v>
       </c>
       <c r="E34" s="1">
-        <v>99.458706</v>
+        <v>97.397</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3481054.71</v>
+        <v>1363558.0</v>
       </c>
       <c r="I34" s="1">
-        <v>5505.29</v>
+        <v>10206.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.15815005676828</v>
+        <v>0.7484830128238</v>
       </c>
       <c r="K34">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.01</v>
+      </c>
+      <c r="L34">
+        <v>153.42</v>
       </c>
       <c r="M34" s="1">
-        <v>3486560.0</v>
+        <v>1373764.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3560635.34</v>
+        <v>1373917.42</v>
       </c>
       <c r="O34" s="1">
-        <v>1.01</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>500000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.429</v>
+        <v>99.541</v>
       </c>
       <c r="E35" s="1">
-        <v>99.371</v>
+        <v>99.45870611</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>496855.0</v>
+        <v>1790256.71</v>
       </c>
       <c r="I35" s="1">
-        <v>290.0</v>
+        <v>1481.29</v>
       </c>
       <c r="J35" s="1">
-        <v>0.058367129242938</v>
+        <v>0.082741765006427</v>
       </c>
       <c r="K35">
-        <v>1.66</v>
+        <v>2.28</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>497145.0</v>
+        <v>1791738.0</v>
       </c>
       <c r="N35" s="1">
-        <v>505454.59</v>
+        <v>1832792.79</v>
       </c>
       <c r="O35" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>3200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.992</v>
+        <v>108.084</v>
       </c>
       <c r="E36" s="1">
-        <v>103.22258813</v>
+        <v>108.217</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3303122.82</v>
+        <v>1947906.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-7378.82</v>
+        <v>-2394.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.2233892108196</v>
+        <v>-0.12290120775849</v>
       </c>
       <c r="K36">
-        <v>0.24</v>
+        <v>1.57</v>
       </c>
       <c r="L36" t="s">
         <v>132</v>
       </c>
       <c r="M36" s="1">
-        <v>3295744.0</v>
+        <v>1945512.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3303557.7</v>
+        <v>1973729.72</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" s="1">
-        <v>2500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.211</v>
+        <v>99.441</v>
       </c>
       <c r="E37" s="1">
-        <v>102.437544</v>
+        <v>99.371</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2560938.6</v>
+        <v>496855.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-5663.6</v>
+        <v>350.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.22115329121909</v>
+        <v>0.070443087017339</v>
       </c>
       <c r="K37">
-        <v>2.93</v>
+        <v>1.78</v>
       </c>
       <c r="L37" t="s">
         <v>135</v>
       </c>
       <c r="M37" s="1">
-        <v>2555275.0</v>
+        <v>497205.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2628477.05</v>
+        <v>506106.37</v>
       </c>
       <c r="O37" s="1">
-        <v>0.75</v>
+        <v>0.14</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="1">
-        <v>2655000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.312</v>
+        <v>103.027</v>
       </c>
       <c r="E38" s="1">
-        <v>100.20489266</v>
+        <v>103.21431824</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2660439.9</v>
+        <v>3509286.82</v>
       </c>
       <c r="I38" s="1">
-        <v>2843.7</v>
+        <v>-6368.82</v>
       </c>
       <c r="J38" s="1">
-        <v>0.10688833827819</v>
+        <v>-0.18148473825801</v>
       </c>
       <c r="K38">
-        <v>1.59</v>
+        <v>0.5</v>
       </c>
       <c r="L38" t="s">
         <v>138</v>
       </c>
       <c r="M38" s="1">
-        <v>2663283.6</v>
+        <v>3502918.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2705490.83</v>
+        <v>3519883.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.77</v>
+        <v>0.99</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" s="1">
-        <v>1342000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.872</v>
+        <v>102.187</v>
       </c>
       <c r="E39" s="1">
-        <v>99.668</v>
+        <v>102.42528148</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1337544.56</v>
+        <v>2765482.6</v>
       </c>
       <c r="I39" s="1">
-        <v>2737.68</v>
+        <v>-6433.6</v>
       </c>
       <c r="J39" s="1">
-        <v>0.20467953605972</v>
+        <v>-0.23263932306065</v>
       </c>
       <c r="K39">
-        <v>0.1</v>
+        <v>3.17</v>
       </c>
       <c r="L39" t="s">
         <v>141</v>
       </c>
       <c r="M39" s="1">
-        <v>1340282.24</v>
+        <v>2759049.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1341596.66</v>
+        <v>2844764.75</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>142</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="1">
-        <v>833000.0</v>
+        <v>2655000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>100.529</v>
+        <v>100.362</v>
       </c>
       <c r="E40" s="1">
-        <v>100.602</v>
+        <v>100.20489266</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>838014.66</v>
+        <v>2660439.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-608.09</v>
+        <v>4171.2</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.072563169718296</v>
+        <v>0.15678610142631</v>
       </c>
       <c r="K40">
-        <v>2.88</v>
+        <v>1.77</v>
       </c>
       <c r="L40" t="s">
         <v>144</v>
       </c>
       <c r="M40" s="1">
-        <v>837406.57</v>
+        <v>2664611.1</v>
       </c>
       <c r="N40" s="1">
-        <v>861369.58</v>
+        <v>2711619.15</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.76</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>145</v>
       </c>
       <c r="B41" t="s">
         <v>146</v>
       </c>
       <c r="C41" s="1">
-        <v>4500000.0</v>
+        <v>1442000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.376</v>
+        <v>100.004</v>
       </c>
       <c r="E41" s="1">
-        <v>97.68931267</v>
+        <v>99.69352011</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4396019.07</v>
+        <v>1437580.56</v>
       </c>
       <c r="I41" s="1">
-        <v>30900.93</v>
+        <v>4477.12</v>
       </c>
       <c r="J41" s="1">
-        <v>0.70292984420561</v>
+        <v>0.31143437276308</v>
       </c>
       <c r="K41">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="L41" t="s">
         <v>147</v>
       </c>
       <c r="M41" s="1">
-        <v>4426920.0</v>
+        <v>1442057.68</v>
       </c>
       <c r="N41" s="1">
-        <v>4427921.71</v>
+        <v>1446077.5</v>
       </c>
       <c r="O41" s="1">
-        <v>1.26</v>
+        <v>0.4</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>148</v>
       </c>
       <c r="B42" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="1">
-        <v>4462000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.072</v>
+        <v>98.447</v>
       </c>
       <c r="E42" s="1">
-        <v>99.874</v>
+        <v>97.68931267</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4456377.88</v>
+        <v>4396019.07</v>
       </c>
       <c r="I42" s="1">
-        <v>8834.76</v>
+        <v>34095.93</v>
       </c>
       <c r="J42" s="1">
-        <v>0.19824979474137</v>
+        <v>0.7756092377461</v>
       </c>
       <c r="K42">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>743.67</v>
+        <v>0.06</v>
+      </c>
+      <c r="L42" t="s">
+        <v>150</v>
       </c>
       <c r="M42" s="1">
-        <v>4465212.64</v>
+        <v>4430115.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4465956.31</v>
+        <v>4432966.03</v>
       </c>
       <c r="O42" s="1">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C43" s="1">
-        <v>3300000.0</v>
+        <v>4762000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.707</v>
+        <v>100.2</v>
       </c>
       <c r="E43" s="1">
-        <v>99.85257182</v>
+        <v>99.89856951</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3295134.87</v>
+        <v>4757169.88</v>
       </c>
       <c r="I43" s="1">
-        <v>-4803.87</v>
+        <v>14354.12</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.14578674893511</v>
+        <v>0.30173654424971</v>
       </c>
       <c r="K43">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M43" s="1">
-        <v>3290331.0</v>
+        <v>4771524.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3319940.59</v>
+        <v>4781841.67</v>
       </c>
       <c r="O43" s="1">
-        <v>0.94</v>
+        <v>1.34</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" s="1">
-        <v>889000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.785</v>
+        <v>99.689</v>
       </c>
       <c r="E44" s="1">
-        <v>99.94578178</v>
+        <v>99.84825343</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>888518.0</v>
+        <v>3494688.87</v>
       </c>
       <c r="I44" s="1">
-        <v>-1429.35</v>
+        <v>-5573.87</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.16086899758924</v>
+        <v>-0.15949545745971</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>1.06</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M44" s="1">
-        <v>887088.65</v>
+        <v>3489115.0</v>
       </c>
       <c r="N44" s="1">
-        <v>891668.44</v>
+        <v>3526272.53</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.99</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>1000000.0</v>
+        <v>989000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.63</v>
+        <v>99.924</v>
       </c>
       <c r="E45" s="1">
-        <v>100.481</v>
+        <v>99.94519717</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1004810.0</v>
+        <v>988458.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1490.0</v>
+        <v>-209.64</v>
       </c>
       <c r="J45" s="1">
-        <v>0.14828674077686</v>
+        <v>-0.021208791875831</v>
       </c>
       <c r="K45">
-        <v>2.02</v>
+        <v>0.68</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>1006300.0</v>
+        <v>988248.36</v>
       </c>
       <c r="N45" s="1">
-        <v>1026543.15</v>
+        <v>994995.72</v>
       </c>
       <c r="O45" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>4600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.233</v>
+        <v>100.505</v>
       </c>
       <c r="E46" s="1">
-        <v>95.889755</v>
+        <v>100.49109091</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4410928.73</v>
+        <v>1105402.0</v>
       </c>
       <c r="I46" s="1">
-        <v>61789.27</v>
+        <v>153.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.4008222254818</v>
+        <v>0.013841118434741</v>
       </c>
       <c r="K46">
-        <v>0.18</v>
+        <v>2.21</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>4472718.0</v>
+        <v>1105555.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4480878.27</v>
+        <v>1129901.92</v>
       </c>
       <c r="O46" s="1">
-        <v>1.27</v>
+        <v>0.32</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>1600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.239</v>
+        <v>97.33</v>
       </c>
       <c r="E47" s="1">
-        <v>100.336</v>
+        <v>95.889755</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1605376.0</v>
+        <v>4410928.73</v>
       </c>
       <c r="I47" s="1">
-        <v>-1552.0</v>
+        <v>66251.27</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.096675171424015</v>
+        <v>1.5019800603307</v>
       </c>
       <c r="K47">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>1603824.0</v>
+        <v>4477180.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1610382.9</v>
+        <v>4486096.44</v>
       </c>
       <c r="O47" s="1">
-        <v>0.46</v>
+        <v>1.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.654</v>
+        <v>100.176</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.336</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>1605376.0</v>
       </c>
       <c r="I48" s="1">
-        <v>663.0</v>
+        <v>-2560.0</v>
       </c>
       <c r="J48" s="1">
-        <v>0.22451820019709</v>
+        <v>-0.15946420028704</v>
       </c>
       <c r="K48">
-        <v>1.75</v>
+        <v>0.58</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>295962.0</v>
+        <v>1602816.0</v>
       </c>
       <c r="N48" s="1">
-        <v>301201.73</v>
+        <v>1612136.55</v>
       </c>
       <c r="O48" s="1">
-        <v>0.09</v>
+        <v>0.45</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.1</v>
+        <v>98.726</v>
       </c>
       <c r="E49" s="1">
-        <v>99.615</v>
+        <v>98.433</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2689605.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I49" s="1">
-        <v>13095.0</v>
+        <v>879.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.48687446669678</v>
+        <v>0.29766440116628</v>
       </c>
       <c r="K49">
-        <v>0.61</v>
+        <v>1.87</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>2702700.0</v>
+        <v>296178.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2719112.67</v>
+        <v>301787.59</v>
       </c>
       <c r="O49" s="1">
-        <v>0.77</v>
+        <v>0.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.886</v>
+        <v>100.294</v>
       </c>
       <c r="E50" s="1">
-        <v>99.71</v>
+        <v>99.67024138</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1695070.0</v>
+        <v>2890437.0</v>
       </c>
       <c r="I50" s="1">
-        <v>2992.0</v>
+        <v>18089.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.17651188446495</v>
+        <v>0.62582232375243</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>0.81</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1698062.0</v>
+        <v>2908526.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1700384.95</v>
+        <v>2932113.33</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>5300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.825</v>
+        <v>100.056</v>
       </c>
       <c r="E51" s="1">
-        <v>99.772</v>
+        <v>99.73188889</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5287916.0</v>
+        <v>1795174.0</v>
       </c>
       <c r="I51" s="1">
-        <v>2809.0</v>
+        <v>5834.0</v>
       </c>
       <c r="J51" s="1">
-        <v>0.05312111614481</v>
+        <v>0.32498242510197</v>
       </c>
       <c r="K51">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>5290725.0</v>
+        <v>1801008.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5318858.56</v>
+        <v>1806574.44</v>
       </c>
       <c r="O51" s="1">
-        <v>1.51</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>1300000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.63</v>
+        <v>99.982</v>
       </c>
       <c r="E52" s="1">
-        <v>103.917</v>
+        <v>99.772</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1350921.0</v>
+        <v>5287916.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-3731.0</v>
+        <v>11130.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.27618195290472</v>
+        <v>0.21047989415868</v>
       </c>
       <c r="K52">
-        <v>2.41</v>
+        <v>0.74</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>1347190.0</v>
+        <v>5299046.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1378523.56</v>
+        <v>5338069.97</v>
       </c>
       <c r="O52" s="1">
-        <v>0.39</v>
+        <v>1.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>105.812</v>
+        <v>103.438</v>
       </c>
       <c r="E53" s="1">
-        <v>106.41921429</v>
+        <v>103.917</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1489869.0</v>
+        <v>1350921.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-8501.0</v>
+        <v>-6227.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.57058707846126</v>
+        <v>-0.46094479247861</v>
       </c>
       <c r="K53">
-        <v>2.4</v>
+        <v>2.69</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>1481368.0</v>
+        <v>1344694.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1514910.47</v>
+        <v>1379660.44</v>
       </c>
       <c r="O53" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.15</v>
+        <v>105.736</v>
       </c>
       <c r="E54" s="1">
-        <v>94.55244857</v>
+        <v>106.37966667</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1323734.28</v>
+        <v>1595695.0</v>
       </c>
       <c r="I54" s="1">
-        <v>50365.72</v>
+        <v>-9655.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.804821009848</v>
+        <v>-0.6050655043727</v>
       </c>
       <c r="K54">
-        <v>0.65</v>
+        <v>2.76</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>1374100.0</v>
+        <v>1586040.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1383228.77</v>
+        <v>1627403.01</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>96.728</v>
+        <v>98.216</v>
       </c>
       <c r="E55" s="1">
-        <v>96.36238462</v>
+        <v>94.55244857</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1252711.0</v>
+        <v>1323734.28</v>
       </c>
       <c r="I55" s="1">
-        <v>4753.0</v>
+        <v>51289.72</v>
       </c>
       <c r="J55" s="1">
-        <v>0.37941712014982</v>
+        <v>3.8746235384944</v>
       </c>
       <c r="K55">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1257464.0</v>
+        <v>1375024.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1268015.37</v>
+        <v>1384958.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>2300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>108.707</v>
+        <v>96.69</v>
       </c>
       <c r="E56" s="1">
-        <v>109.72166652</v>
+        <v>96.38942857</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2523598.33</v>
+        <v>1349452.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-23337.33</v>
+        <v>4208.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.92476404515611</v>
+        <v>0.31183028370035</v>
       </c>
       <c r="K56">
-        <v>5.59</v>
+        <v>0.89</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>2500261.0</v>
+        <v>1353660.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2628808.95</v>
+        <v>1366173.7</v>
       </c>
       <c r="O56" s="1">
-        <v>0.75</v>
+        <v>0.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>5700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.393</v>
+        <v>108.635</v>
       </c>
       <c r="E57" s="1">
-        <v>98.12584211</v>
+        <v>109.68063875</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>5593173.0</v>
+        <v>2632335.33</v>
       </c>
       <c r="I57" s="1">
-        <v>15228.0</v>
+        <v>-25095.33</v>
       </c>
       <c r="J57" s="1">
-        <v>0.27226048613193</v>
+        <v>-0.95334852341932</v>
       </c>
       <c r="K57">
-        <v>0.13</v>
+        <v>5.98</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>5608401.0</v>
+        <v>2607240.0</v>
       </c>
       <c r="N57" s="1">
-        <v>5616053.05</v>
+        <v>2750845.48</v>
       </c>
       <c r="O57" s="1">
-        <v>1.59</v>
+        <v>0.77</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>4200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.31</v>
+        <v>98.608</v>
       </c>
       <c r="E58" s="1">
-        <v>100.37501286</v>
+        <v>98.12584211</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4215750.54</v>
+        <v>5593173.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-2730.54</v>
+        <v>27483.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.064769961459816</v>
+        <v>0.49136688602337</v>
       </c>
       <c r="K58">
-        <v>1.91</v>
+        <v>0.2</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>4213020.0</v>
+        <v>5620656.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4293107.67</v>
+        <v>5632056.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.22</v>
+        <v>1.58</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.149</v>
+        <v>92.11</v>
       </c>
       <c r="E59" s="1">
-        <v>100.266</v>
+        <v>91.7582</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>501330.0</v>
+        <v>3670328.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-585.0</v>
+        <v>14072.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.11668960564897</v>
+        <v>0.38339897687618</v>
       </c>
       <c r="K59">
-        <v>4.01</v>
+        <v>0.17</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>500745.0</v>
+        <v>3684400.0</v>
       </c>
       <c r="N59" s="1">
-        <v>520779.25</v>
+        <v>3691139.73</v>
       </c>
       <c r="O59" s="1">
-        <v>0.15</v>
+        <v>1.03</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>400000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.052</v>
+        <v>100.336</v>
       </c>
       <c r="E60" s="1">
-        <v>100.1</v>
+        <v>100.37597481</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>400400.0</v>
+        <v>2710151.32</v>
       </c>
       <c r="I60" s="1">
-        <v>-192.0</v>
+        <v>-1079.32</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.047952047952048</v>
+        <v>-0.039825082534506</v>
       </c>
       <c r="K60">
-        <v>3.5</v>
+        <v>2.1</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>400208.0</v>
+        <v>2709072.0</v>
       </c>
       <c r="N60" s="1">
-        <v>414191.56</v>
+        <v>2765882.96</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.77</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>2852000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>95.185</v>
+        <v>109.929</v>
       </c>
       <c r="E61" s="1">
-        <v>94.89282433</v>
+        <v>110.1</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2706343.35</v>
+        <v>1541400.0</v>
       </c>
       <c r="I61" s="1">
-        <v>8332.85</v>
+        <v>-2394.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.30790069560095</v>
+        <v>-0.15531335149864</v>
       </c>
       <c r="K61">
-        <v>0.24</v>
+        <v>8.3</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>2714676.2</v>
+        <v>1539006.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2721415.52</v>
+        <v>1655225.18</v>
       </c>
       <c r="O61" s="1">
-        <v>0.77</v>
+        <v>0.46</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>1900000.0</v>
+        <v>3052000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.179</v>
+        <v>95.375</v>
       </c>
       <c r="E62" s="1">
-        <v>98.44821737</v>
+        <v>94.92415957</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1870516.13</v>
+        <v>2897085.35</v>
       </c>
       <c r="I62" s="1">
-        <v>13884.87</v>
+        <v>13759.65</v>
       </c>
       <c r="J62" s="1">
-        <v>0.74230153791831</v>
+        <v>0.47494803699863</v>
       </c>
       <c r="K62">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>83.62</v>
       </c>
       <c r="M62" s="1">
-        <v>1884401.0</v>
+        <v>2910845.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1909270.18</v>
+        <v>2910928.62</v>
       </c>
       <c r="O62" s="1">
-        <v>0.54</v>
+        <v>0.81</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="1">
-        <v>6250000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.368</v>
+        <v>99.205</v>
       </c>
       <c r="E63" s="1">
-        <v>100.17895616</v>
+        <v>98.44821737</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>6261184.76</v>
+        <v>1870516.13</v>
       </c>
       <c r="I63" s="1">
-        <v>11815.24</v>
+        <v>14378.87</v>
       </c>
       <c r="J63" s="1">
-        <v>0.18870613874043</v>
+        <v>0.76871136096538</v>
       </c>
       <c r="K63">
-        <v>2.47</v>
+        <v>1.42</v>
       </c>
       <c r="L63" t="s">
         <v>212</v>
       </c>
       <c r="M63" s="1">
-        <v>6273000.0</v>
+        <v>1884895.0</v>
       </c>
       <c r="N63" s="1">
-        <v>6427623.29</v>
+        <v>1911794.32</v>
       </c>
       <c r="O63" s="1">
-        <v>1.83</v>
+        <v>0.54</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>213</v>
       </c>
       <c r="B64" t="s">
         <v>214</v>
       </c>
       <c r="C64" s="1">
-        <v>4500000.0</v>
+        <v>6250000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>102.426</v>
+        <v>100.362</v>
       </c>
       <c r="E64" s="1">
-        <v>102.75277089</v>
+        <v>100.17895616</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4623874.69</v>
+        <v>6261184.76</v>
       </c>
       <c r="I64" s="1">
-        <v>-14704.69</v>
+        <v>11440.24</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.31801661995299</v>
+        <v>0.18271685692917</v>
       </c>
       <c r="K64">
-        <v>1.24</v>
+        <v>0.02</v>
       </c>
       <c r="L64" t="s">
         <v>215</v>
       </c>
       <c r="M64" s="1">
-        <v>4609170.0</v>
+        <v>6272625.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4664834.38</v>
+        <v>6273973.46</v>
       </c>
       <c r="O64" s="1">
-        <v>1.32</v>
+        <v>1.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>216</v>
       </c>
       <c r="B65" t="s">
         <v>217</v>
       </c>
       <c r="C65" s="1">
-        <v>2500000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.022</v>
+        <v>102.621</v>
       </c>
       <c r="E65" s="1">
-        <v>96.5536</v>
+        <v>102.74672271</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2413840.0</v>
+        <v>4931842.69</v>
       </c>
       <c r="I65" s="1">
-        <v>11710.0</v>
+        <v>-6034.69</v>
       </c>
       <c r="J65" s="1">
-        <v>0.48511914625659</v>
+        <v>-0.12236176981549</v>
       </c>
       <c r="K65">
-        <v>0.19</v>
+        <v>1.47</v>
       </c>
       <c r="L65" t="s">
         <v>218</v>
       </c>
       <c r="M65" s="1">
-        <v>2425550.0</v>
+        <v>4925808.0</v>
       </c>
       <c r="N65" s="1">
-        <v>2430344.52</v>
+        <v>4996229.92</v>
       </c>
       <c r="O65" s="1">
-        <v>0.69</v>
+        <v>1.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>219</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" s="1">
-        <v>1811000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>100.134</v>
+        <v>97.129</v>
       </c>
       <c r="E66" s="1">
-        <v>100.21920099</v>
+        <v>96.5536</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1814969.73</v>
+        <v>2413840.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1542.99</v>
+        <v>14385.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.085014640987979</v>
+        <v>0.59593842176781</v>
       </c>
       <c r="K66">
-        <v>1.66</v>
+        <v>0.25</v>
       </c>
       <c r="L66" t="s">
         <v>221</v>
       </c>
       <c r="M66" s="1">
-        <v>1813426.74</v>
+        <v>2428225.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1843525.31</v>
+        <v>2434457.88</v>
       </c>
       <c r="O66" s="1">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>222</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" s="1">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.985</v>
+        <v>91.486</v>
       </c>
       <c r="E67" s="1">
-        <v>101.04406103</v>
+        <v>91.43565</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3940718.38</v>
+        <v>3657426.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-2303.38</v>
+        <v>2014.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.058450763994965</v>
+        <v>0.055066049183223</v>
       </c>
       <c r="K67">
-        <v>0.91</v>
+        <v>0.11</v>
       </c>
       <c r="L67" t="s">
         <v>224</v>
       </c>
       <c r="M67" s="1">
-        <v>3938415.0</v>
+        <v>3659440.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3973899.66</v>
+        <v>3663960.55</v>
       </c>
       <c r="O67" s="1">
-        <v>1.13</v>
+        <v>1.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>226</v>
       </c>
       <c r="C68" s="1">
-        <v>2244000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.941</v>
+        <v>100.212</v>
       </c>
       <c r="E68" s="1">
-        <v>99.80326961</v>
+        <v>100.21920099</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2239585.37</v>
+        <v>1814969.73</v>
       </c>
       <c r="I68" s="1">
-        <v>3090.67</v>
+        <v>-130.41</v>
       </c>
       <c r="J68" s="1">
-        <v>0.13800188380405</v>
+        <v>-0.0071852438001817</v>
       </c>
       <c r="K68">
-        <v>0.5</v>
+        <v>1.85</v>
       </c>
       <c r="L68" t="s">
         <v>227</v>
       </c>
       <c r="M68" s="1">
-        <v>2242676.04</v>
+        <v>1814839.32</v>
       </c>
       <c r="N68" s="1">
-        <v>2253811.51</v>
+        <v>1848361.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>228</v>
       </c>
       <c r="B69" t="s">
         <v>229</v>
       </c>
       <c r="C69" s="1">
-        <v>2703000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.198</v>
+        <v>100.958</v>
       </c>
       <c r="E69" s="1">
-        <v>100.30395228</v>
+        <v>101.04406103</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2711215.83</v>
+        <v>3940718.38</v>
       </c>
       <c r="I69" s="1">
-        <v>-2863.89</v>
+        <v>-3356.38</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.1056312067933</v>
+        <v>-0.085171780278295</v>
       </c>
       <c r="K69">
-        <v>1.16</v>
+        <v>1.11</v>
       </c>
       <c r="L69" t="s">
         <v>230</v>
       </c>
       <c r="M69" s="1">
-        <v>2708351.94</v>
+        <v>3937362.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2739649.35</v>
+        <v>3980732.14</v>
       </c>
       <c r="O69" s="1">
-        <v>0.78</v>
+        <v>1.11</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>231</v>
       </c>
       <c r="B70" t="s">
         <v>232</v>
       </c>
       <c r="C70" s="1">
-        <v>4341000.0</v>
+        <v>2344000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.548</v>
+        <v>100.023</v>
       </c>
       <c r="E70" s="1">
-        <v>100.5694234</v>
+        <v>99.81481954</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4365718.67</v>
+        <v>2339659.37</v>
       </c>
       <c r="I70" s="1">
-        <v>-929.99</v>
+        <v>4879.75</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.021302105570628</v>
+        <v>0.20856668550003</v>
       </c>
       <c r="K70">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="L70" t="s">
         <v>233</v>
       </c>
       <c r="M70" s="1">
-        <v>4364788.68</v>
+        <v>2344539.12</v>
       </c>
       <c r="N70" s="1">
-        <v>4390775.21</v>
+        <v>2360216.63</v>
       </c>
       <c r="O70" s="1">
-        <v>1.25</v>
+        <v>0.66</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>234</v>
       </c>
       <c r="B71" t="s">
         <v>235</v>
       </c>
       <c r="C71" s="1">
-        <v>1500000.0</v>
+        <v>2340000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>105.941</v>
+        <v>100.223</v>
       </c>
       <c r="E71" s="1">
-        <v>106.5724</v>
+        <v>99.998</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1598586.0</v>
+        <v>2339953.2</v>
       </c>
       <c r="I71" s="1">
-        <v>-9471.0</v>
+        <v>5265.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.59246108748607</v>
+        <v>0.22500450009</v>
       </c>
       <c r="K71">
-        <v>1.38</v>
+        <v>0.09</v>
       </c>
       <c r="L71" t="s">
         <v>236</v>
       </c>
       <c r="M71" s="1">
-        <v>1589115.0</v>
+        <v>2345218.2</v>
       </c>
       <c r="N71" s="1">
-        <v>1609776.21</v>
+        <v>2347337.02</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.66</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>237</v>
       </c>
       <c r="B72" t="s">
         <v>238</v>
       </c>
       <c r="C72" s="1">
-        <v>2132000.0</v>
+        <v>2903000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>104.254</v>
+        <v>100.364</v>
       </c>
       <c r="E72" s="1">
-        <v>104.57657364</v>
+        <v>100.31015605</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2229572.55</v>
+        <v>2912003.83</v>
       </c>
       <c r="I72" s="1">
-        <v>-6877.27</v>
+        <v>1563.09</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.30845688336089</v>
+        <v>0.053677470609645</v>
       </c>
       <c r="K72">
-        <v>4.01</v>
+        <v>1.35</v>
       </c>
       <c r="L72" t="s">
         <v>239</v>
       </c>
       <c r="M72" s="1">
-        <v>2222695.28</v>
+        <v>2913566.92</v>
       </c>
       <c r="N72" s="1">
-        <v>2308120.26</v>
+        <v>2952667.94</v>
       </c>
       <c r="O72" s="1">
-        <v>0.66</v>
+        <v>0.83</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>240</v>
       </c>
       <c r="B73" t="s">
         <v>241</v>
       </c>
       <c r="C73" s="1">
-        <v>1200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>103.578</v>
+        <v>105.688</v>
       </c>
       <c r="E73" s="1">
-        <v>104.07708333</v>
+        <v>106.5724</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1248925.0</v>
+        <v>1598586.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-5989.0</v>
+        <v>-13266.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.47953239786216</v>
+        <v>-0.82985838734982</v>
       </c>
       <c r="K73">
-        <v>2.58</v>
+        <v>1.8</v>
       </c>
       <c r="L73" t="s">
         <v>242</v>
       </c>
       <c r="M73" s="1">
-        <v>1242936.0</v>
+        <v>1585320.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1273868.88</v>
+        <v>1612258.03</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>243</v>
       </c>
       <c r="B74" t="s">
         <v>244</v>
       </c>
       <c r="C74" s="1">
-        <v>6700000.0</v>
+        <v>2232000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.707</v>
+        <v>104.436</v>
       </c>
       <c r="E74" s="1">
-        <v>98.24547761</v>
+        <v>104.57426299</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>6582447.0</v>
+        <v>2334097.55</v>
       </c>
       <c r="I74" s="1">
-        <v>30922.0</v>
+        <v>-3086.03</v>
       </c>
       <c r="J74" s="1">
-        <v>0.46976451158665</v>
+        <v>-0.13221512528472</v>
       </c>
       <c r="K74">
-        <v>1.43</v>
+        <v>4.31</v>
       </c>
       <c r="L74" t="s">
         <v>245</v>
       </c>
       <c r="M74" s="1">
-        <v>6613369.0</v>
+        <v>2331011.52</v>
       </c>
       <c r="N74" s="1">
-        <v>6708922.01</v>
+        <v>2427192.86</v>
       </c>
       <c r="O74" s="1">
-        <v>1.9</v>
+        <v>0.68</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>246</v>
       </c>
       <c r="B75" t="s">
         <v>247</v>
       </c>
       <c r="C75" s="1">
-        <v>4200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.761</v>
+        <v>100.239</v>
       </c>
       <c r="E75" s="1">
-        <v>97.62421048</v>
+        <v>99.67</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4100216.84</v>
+        <v>1196040.0</v>
       </c>
       <c r="I75" s="1">
-        <v>5745.16</v>
+        <v>6828.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.14011844310166</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K75">
-        <v>1.51</v>
+        <v>0.15</v>
       </c>
       <c r="L75" t="s">
         <v>248</v>
       </c>
       <c r="M75" s="1">
-        <v>4105962.0</v>
+        <v>1202868.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4169537.34</v>
+        <v>1204614.58</v>
       </c>
       <c r="O75" s="1">
-        <v>1.18</v>
+        <v>0.34</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>249</v>
       </c>
       <c r="B76" t="s">
         <v>250</v>
       </c>
       <c r="C76" s="1">
-        <v>2511000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.721</v>
+        <v>103.566</v>
       </c>
       <c r="E76" s="1">
-        <v>99.80537236</v>
+        <v>104.04184615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2506112.9</v>
+        <v>1352544.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-2118.59</v>
+        <v>-6186.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.084536893768832</v>
+        <v>-0.4573603520477</v>
       </c>
       <c r="K76">
-        <v>1.11</v>
+        <v>2.9</v>
       </c>
       <c r="L76" t="s">
         <v>251</v>
       </c>
       <c r="M76" s="1">
-        <v>2503994.31</v>
+        <v>1346358.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2531942.08</v>
+        <v>1384035.74</v>
       </c>
       <c r="O76" s="1">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>252</v>
       </c>
       <c r="B77" t="s">
         <v>253</v>
       </c>
       <c r="C77" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.989</v>
+        <v>97.873</v>
       </c>
       <c r="E77" s="1">
-        <v>97.30420029</v>
+        <v>97.64439644</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3308342.81</v>
+        <v>4393997.84</v>
       </c>
       <c r="I77" s="1">
-        <v>23283.19</v>
+        <v>10287.16</v>
       </c>
       <c r="J77" s="1">
-        <v>0.70377198909444</v>
+        <v>0.23411845828308</v>
       </c>
       <c r="K77">
-        <v>0.57</v>
+        <v>1.62</v>
       </c>
       <c r="L77" t="s">
         <v>254</v>
       </c>
       <c r="M77" s="1">
-        <v>3331626.0</v>
+        <v>4404285.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3351106.14</v>
+        <v>4477209.66</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>1.25</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>255</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" s="1">
-        <v>600000.0</v>
+        <v>2711000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>102.48</v>
+        <v>100.005</v>
       </c>
       <c r="E78" s="1">
-        <v>102.341</v>
+        <v>99.81773884</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>614046.0</v>
+        <v>2706058.9</v>
       </c>
       <c r="I78" s="1">
-        <v>834.0</v>
+        <v>5076.65</v>
       </c>
       <c r="J78" s="1">
-        <v>0.13582044341955</v>
+        <v>0.18760308580127</v>
       </c>
       <c r="K78">
-        <v>1.84</v>
+        <v>1.33</v>
       </c>
       <c r="L78" t="s">
         <v>257</v>
       </c>
       <c r="M78" s="1">
-        <v>614880.0</v>
+        <v>2711135.55</v>
       </c>
       <c r="N78" s="1">
-        <v>625932.74</v>
+        <v>2747102.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.18</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>258</v>
       </c>
       <c r="B79" t="s">
         <v>259</v>
       </c>
       <c r="C79" s="1">
-        <v>3400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.876</v>
+        <v>102.283</v>
       </c>
       <c r="E79" s="1">
-        <v>102.58116676</v>
+        <v>102.341</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3487759.67</v>
+        <v>614046.0</v>
       </c>
       <c r="I79" s="1">
-        <v>10024.33</v>
+        <v>-348.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.28741458553536</v>
+        <v>-0.056673278549164</v>
       </c>
       <c r="K79">
-        <v>1.87</v>
+        <v>2.11</v>
       </c>
       <c r="L79" t="s">
         <v>260</v>
       </c>
       <c r="M79" s="1">
-        <v>3497784.0</v>
+        <v>613698.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3561522.36</v>
+        <v>626378.14</v>
       </c>
       <c r="O79" s="1">
-        <v>1.01</v>
+        <v>0.18</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>261</v>
       </c>
       <c r="B80" t="s">
         <v>262</v>
       </c>
       <c r="C80" s="1">
-        <v>4800000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.475</v>
+        <v>103.08</v>
       </c>
       <c r="E80" s="1">
-        <v>98.37380396</v>
+        <v>102.60710194</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4721942.59</v>
+        <v>3693855.67</v>
       </c>
       <c r="I80" s="1">
-        <v>4857.41</v>
+        <v>17024.33</v>
       </c>
       <c r="J80" s="1">
-        <v>0.10286889150848</v>
+        <v>0.46088238201251</v>
       </c>
       <c r="K80">
-        <v>0.46</v>
+        <v>2.15</v>
       </c>
       <c r="L80" t="s">
         <v>263</v>
       </c>
       <c r="M80" s="1">
-        <v>4726800.0</v>
+        <v>3710880.0</v>
       </c>
       <c r="N80" s="1">
-        <v>4748827.4</v>
+        <v>3788427.95</v>
       </c>
       <c r="O80" s="1">
-        <v>1.35</v>
+        <v>1.06</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>264</v>
       </c>
       <c r="B81" t="s">
         <v>265</v>
       </c>
       <c r="C81" s="1">
-        <v>1400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>102.714</v>
+        <v>98.652</v>
       </c>
       <c r="E81" s="1">
-        <v>103.315</v>
+        <v>98.373804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1446410.0</v>
+        <v>2951214.12</v>
       </c>
       <c r="I81" s="1">
-        <v>-8414.0</v>
+        <v>8345.88</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.58171611092291</v>
+        <v>0.28279479768821</v>
       </c>
       <c r="K81">
-        <v>4.55</v>
+        <v>0.62</v>
       </c>
       <c r="L81" t="s">
         <v>266</v>
       </c>
       <c r="M81" s="1">
-        <v>1437996.0</v>
+        <v>2959560.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1501667.23</v>
+        <v>2978258.63</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>267</v>
       </c>
       <c r="B82" t="s">
         <v>268</v>
       </c>
       <c r="C82" s="1">
-        <v>1700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.519</v>
+        <v>102.524</v>
       </c>
       <c r="E82" s="1">
-        <v>98.17166647</v>
+        <v>103.315</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1668918.33</v>
+        <v>1446410.0</v>
       </c>
       <c r="I82" s="1">
-        <v>5904.67</v>
+        <v>-11074.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.3538022139166</v>
+        <v>-0.76561970672216</v>
       </c>
       <c r="K82">
-        <v>1.53</v>
+        <v>4.88</v>
       </c>
       <c r="L82" t="s">
         <v>269</v>
       </c>
       <c r="M82" s="1">
-        <v>1674823.0</v>
+        <v>1435336.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1700905.19</v>
+        <v>1503609.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>270</v>
       </c>
       <c r="B83" t="s">
         <v>271</v>
       </c>
       <c r="C83" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>95.367</v>
+        <v>98.573</v>
       </c>
       <c r="E83" s="1">
-        <v>94.993895</v>
+        <v>98.195185</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1709890.11</v>
+        <v>1767513.33</v>
       </c>
       <c r="I83" s="1">
-        <v>6715.89</v>
+        <v>6800.67</v>
       </c>
       <c r="J83" s="1">
-        <v>0.39276734573311</v>
+        <v>0.38475919160395</v>
       </c>
       <c r="K83">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>123.29</v>
+        <v>1.65</v>
+      </c>
+      <c r="L83" t="s">
+        <v>272</v>
       </c>
       <c r="M83" s="1">
-        <v>1716606.0</v>
+        <v>1774314.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1716729.29</v>
+        <v>1804001.67</v>
       </c>
       <c r="O83" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1">
-        <v>2100000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.781</v>
+        <v>95.545</v>
       </c>
       <c r="E84" s="1">
-        <v>104.3153181</v>
+        <v>94.993895</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2190621.68</v>
+        <v>1709890.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-11220.68</v>
+        <v>9919.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.51221441394664</v>
+        <v>0.58014780844601</v>
       </c>
       <c r="K84">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.02</v>
+      </c>
+      <c r="L84">
+        <v>271.23</v>
       </c>
       <c r="M84" s="1">
-        <v>2179401.0</v>
+        <v>1719810.0</v>
       </c>
       <c r="N84" s="1">
-        <v>2259057.16</v>
+        <v>1720081.23</v>
       </c>
       <c r="O84" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>275</v>
       </c>
       <c r="B85" t="s">
         <v>276</v>
       </c>
       <c r="C85" s="1">
-        <v>4000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.653</v>
+        <v>110.076</v>
       </c>
       <c r="E85" s="1">
-        <v>97.4327675</v>
+        <v>110.146</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3897310.7</v>
+        <v>1982628.0</v>
       </c>
       <c r="I85" s="1">
-        <v>8809.3</v>
+        <v>-1260.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.22603535304486</v>
+        <v>-0.063552012783033</v>
       </c>
       <c r="K85">
-        <v>1.46</v>
+        <v>3.87</v>
       </c>
       <c r="L85" t="s">
         <v>277</v>
       </c>
       <c r="M85" s="1">
-        <v>3906120.0</v>
+        <v>1981368.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3964640.55</v>
+        <v>2050981.26</v>
       </c>
       <c r="O85" s="1">
-        <v>1.13</v>
+        <v>0.57</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>278</v>
       </c>
       <c r="B86" t="s">
         <v>279</v>
       </c>
       <c r="C86" s="1">
-        <v>3900000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.492</v>
+        <v>97.924</v>
       </c>
       <c r="E86" s="1">
-        <v>98.10838462</v>
+        <v>97.46899302</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>3826227.0</v>
+        <v>4191166.7</v>
       </c>
       <c r="I86" s="1">
-        <v>14961.0</v>
+        <v>19565.3</v>
       </c>
       <c r="J86" s="1">
-        <v>0.3910118244422</v>
+        <v>0.46682228125166</v>
       </c>
       <c r="K86">
-        <v>0.98</v>
+        <v>1.59</v>
       </c>
       <c r="L86" t="s">
         <v>280</v>
       </c>
       <c r="M86" s="1">
-        <v>3841188.0</v>
+        <v>4210732.0</v>
       </c>
       <c r="N86" s="1">
-        <v>3879546.9</v>
+        <v>4279296.38</v>
       </c>
       <c r="O86" s="1">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>281</v>
       </c>
       <c r="B87" t="s">
         <v>282</v>
       </c>
       <c r="C87" s="1">
-        <v>47000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>95.383</v>
+        <v>98.563</v>
       </c>
       <c r="E87" s="1">
-        <v>94.82</v>
+        <v>98.10838462</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>44565.4</v>
+        <v>3826227.0</v>
       </c>
       <c r="I87" s="1">
-        <v>264.61</v>
+        <v>17730.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.59375659143641</v>
+        <v>0.46338076648354</v>
       </c>
       <c r="K87">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>97.54</v>
+        <v>0.05</v>
+      </c>
+      <c r="L87" t="s">
+        <v>283</v>
       </c>
       <c r="M87" s="1">
-        <v>44830.01</v>
+        <v>3843957.0</v>
       </c>
       <c r="N87" s="1">
-        <v>44927.55</v>
+        <v>3845880.29</v>
       </c>
       <c r="O87" s="1">
-        <v>0.01</v>
+        <v>1.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C88" s="1">
-        <v>6197000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.516</v>
+        <v>95.462</v>
       </c>
       <c r="E88" s="1">
-        <v>100.53963644</v>
+        <v>94.82</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6230441.27</v>
+        <v>44565.4</v>
       </c>
       <c r="I88" s="1">
-        <v>-1464.75</v>
+        <v>301.74</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.023509570775554</v>
+        <v>0.67707234760599</v>
       </c>
       <c r="K88">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.22</v>
+      </c>
+      <c r="L88">
+        <v>105.27</v>
       </c>
       <c r="M88" s="1">
-        <v>6228976.52</v>
+        <v>44867.14</v>
       </c>
       <c r="N88" s="1">
-        <v>6292474.55</v>
+        <v>44972.41</v>
       </c>
       <c r="O88" s="1">
-        <v>1.79</v>
+        <v>0.01</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>286</v>
       </c>
       <c r="B89" t="s">
         <v>287</v>
       </c>
       <c r="C89" s="1">
-        <v>3600000.0</v>
+        <v>6197000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.217</v>
+        <v>100.327</v>
       </c>
       <c r="E89" s="1">
-        <v>100.37337889</v>
+        <v>100.53963644</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3613441.64</v>
+        <v>6230441.27</v>
       </c>
       <c r="I89" s="1">
-        <v>-5629.64</v>
+        <v>-13177.08</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.15579717512748</v>
+        <v>-0.21149513218989</v>
       </c>
       <c r="K89">
-        <v>1.96</v>
+        <v>1.21</v>
       </c>
       <c r="L89" t="s">
         <v>288</v>
       </c>
       <c r="M89" s="1">
-        <v>3607812.0</v>
+        <v>6217264.19</v>
       </c>
       <c r="N89" s="1">
-        <v>3678233.92</v>
+        <v>6291967.75</v>
       </c>
       <c r="O89" s="1">
-        <v>1.04</v>
+        <v>1.76</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>289</v>
       </c>
       <c r="B90" t="s">
         <v>290</v>
       </c>
       <c r="C90" s="1">
-        <v>500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.728</v>
+        <v>100.228</v>
       </c>
       <c r="E90" s="1">
-        <v>100.663</v>
+        <v>100.36562211</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>503315.0</v>
+        <v>3813893.64</v>
       </c>
       <c r="I90" s="1">
-        <v>325.0</v>
+        <v>-5229.64</v>
       </c>
       <c r="J90" s="1">
-        <v>0.06457188838004</v>
+        <v>-0.1371207614484</v>
       </c>
       <c r="K90">
-        <v>0.66</v>
+        <v>2.13</v>
       </c>
       <c r="L90" t="s">
         <v>291</v>
       </c>
       <c r="M90" s="1">
-        <v>503640.0</v>
+        <v>3808664.0</v>
       </c>
       <c r="N90" s="1">
-        <v>506955.07</v>
+        <v>3889557.15</v>
       </c>
       <c r="O90" s="1">
-        <v>0.14</v>
+        <v>1.09</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>292</v>
       </c>
       <c r="B91" t="s">
         <v>293</v>
       </c>
       <c r="C91" s="1">
-        <v>4537000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.034</v>
+        <v>100.654</v>
       </c>
       <c r="E91" s="1">
-        <v>99.9616857</v>
+        <v>100.663</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>4535261.68</v>
+        <v>503315.0</v>
       </c>
       <c r="I91" s="1">
-        <v>3280.9</v>
+        <v>-45.0</v>
       </c>
       <c r="J91" s="1">
-        <v>0.072342021949216</v>
+        <v>-0.0089407230064671</v>
       </c>
       <c r="K91">
-        <v>0.54</v>
+        <v>0.84</v>
       </c>
       <c r="L91" t="s">
         <v>294</v>
       </c>
       <c r="M91" s="1">
-        <v>4538542.58</v>
+        <v>503270.0</v>
       </c>
       <c r="N91" s="1">
-        <v>4563037.91</v>
+        <v>507489.18</v>
       </c>
       <c r="O91" s="1">
-        <v>1.3</v>
+        <v>0.14</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>295</v>
       </c>
       <c r="B92" t="s">
         <v>296</v>
       </c>
       <c r="C92" s="1">
-        <v>2340000.0</v>
+        <v>4837000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>104.002</v>
+        <v>100.168</v>
       </c>
       <c r="E92" s="1">
-        <v>104.55274786</v>
+        <v>99.97714865</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2446534.3</v>
+        <v>4835894.68</v>
       </c>
       <c r="I92" s="1">
-        <v>-12887.5</v>
+        <v>9231.48</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.52676555566787</v>
+        <v>0.1908949762322</v>
       </c>
       <c r="K92">
-        <v>4.31</v>
+        <v>0.73</v>
       </c>
       <c r="L92" t="s">
         <v>297</v>
       </c>
       <c r="M92" s="1">
-        <v>2433646.8</v>
+        <v>4845126.16</v>
       </c>
       <c r="N92" s="1">
-        <v>2534537.86</v>
+        <v>4880324.68</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>1.37</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>298</v>
       </c>
       <c r="B93" t="s">
         <v>299</v>
       </c>
       <c r="C93" s="1">
-        <v>3100000.0</v>
+        <v>2540000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.387</v>
+        <v>103.832</v>
       </c>
       <c r="E93" s="1">
-        <v>97.22558742</v>
+        <v>104.50457874</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3013993.21</v>
+        <v>2654416.3</v>
       </c>
       <c r="I93" s="1">
-        <v>67003.79</v>
+        <v>-17083.5</v>
       </c>
       <c r="J93" s="1">
-        <v>2.2230902769685</v>
+        <v>-0.64358782004164</v>
       </c>
       <c r="K93">
-        <v>1.45</v>
+        <v>4.62</v>
       </c>
       <c r="L93" t="s">
         <v>300</v>
       </c>
       <c r="M93" s="1">
-        <v>3080997.0</v>
+        <v>2637332.8</v>
       </c>
       <c r="N93" s="1">
-        <v>3125904.53</v>
+        <v>2754623.18</v>
       </c>
       <c r="O93" s="1">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>301</v>
       </c>
       <c r="B94" t="s">
         <v>302</v>
       </c>
       <c r="C94" s="1">
-        <v>1691000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.876</v>
+        <v>99.413</v>
       </c>
       <c r="E94" s="1">
-        <v>99.612</v>
+        <v>97.22558742</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1684438.92</v>
+        <v>3013993.21</v>
       </c>
       <c r="I94" s="1">
-        <v>4464.24</v>
+        <v>67809.79</v>
       </c>
       <c r="J94" s="1">
-        <v>0.26502830984219</v>
+        <v>2.2498322084807</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.57</v>
+      </c>
+      <c r="L94" t="s">
+        <v>303</v>
       </c>
       <c r="M94" s="1">
-        <v>1688903.16</v>
+        <v>3081803.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1688903.16</v>
+        <v>3130532.45</v>
       </c>
       <c r="O94" s="1">
-        <v>0.48</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B95" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C95" s="1">
-        <v>2800000.0</v>
+        <v>1791000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.529</v>
+        <v>99.996</v>
       </c>
       <c r="E95" s="1">
-        <v>102.89</v>
+        <v>99.63472473</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2880920.0</v>
+        <v>1784457.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-10108.0</v>
+        <v>6470.44</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.35086014189912</v>
+        <v>0.36259975242229</v>
       </c>
       <c r="K95">
-        <v>1.64</v>
+        <v>0.2</v>
       </c>
       <c r="L95" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M95" s="1">
-        <v>2870812.0</v>
+        <v>1790928.36</v>
       </c>
       <c r="N95" s="1">
-        <v>2916666.33</v>
+        <v>1794455.16</v>
       </c>
       <c r="O95" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.655</v>
+        <v>102.449</v>
       </c>
       <c r="E96" s="1">
-        <v>97.20630435</v>
+        <v>102.89</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2235745.0</v>
+        <v>2880920.0</v>
       </c>
       <c r="I96" s="1">
-        <v>10320.0</v>
+        <v>-12348.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.46159110274204</v>
+        <v>-0.42861308193216</v>
       </c>
       <c r="K96">
-        <v>0.41</v>
+        <v>1.91</v>
       </c>
       <c r="L96" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M96" s="1">
-        <v>2246065.0</v>
+        <v>2868572.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2255397.71</v>
+        <v>2922068.72</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.82</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B97" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C97" s="1">
-        <v>1200000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>104.346</v>
+        <v>97.554</v>
       </c>
       <c r="E97" s="1">
-        <v>104.79923083</v>
+        <v>97.20630435</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1257590.77</v>
+        <v>2235745.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-5438.77</v>
+        <v>7997.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.43247534331061</v>
+        <v>0.35768837680505</v>
       </c>
       <c r="K97">
-        <v>4.6</v>
+        <v>0.47</v>
       </c>
       <c r="L97" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M97" s="1">
-        <v>1252152.0</v>
+        <v>2243742.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1307364.89</v>
+        <v>2254652.07</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.63</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B98" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C98" s="1">
-        <v>3256000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.989</v>
+        <v>104.091</v>
       </c>
       <c r="E98" s="1">
-        <v>100.02026628</v>
+        <v>104.79923083</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3256659.87</v>
+        <v>1257590.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-1018.03</v>
+        <v>-8498.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.031259942414557</v>
+        <v>-0.67579773983233</v>
       </c>
       <c r="K98">
-        <v>1.26</v>
+        <v>0.14</v>
       </c>
       <c r="L98" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M98" s="1">
-        <v>3255641.84</v>
+        <v>1249092.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3296587.16</v>
+        <v>1250817.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B99" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C99" s="1">
-        <v>1620000.0</v>
+        <v>3456000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>103.183</v>
+        <v>100.262</v>
       </c>
       <c r="E99" s="1">
-        <v>103.55423272</v>
+        <v>100.03801707</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1677578.57</v>
+        <v>3457313.87</v>
       </c>
       <c r="I99" s="1">
-        <v>-6013.97</v>
+        <v>7740.85</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.35849110781142</v>
+        <v>0.22389780885008</v>
       </c>
       <c r="K99">
-        <v>0.27</v>
+        <v>1.45</v>
       </c>
       <c r="L99" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M99" s="1">
-        <v>1671564.6</v>
+        <v>3465054.72</v>
       </c>
       <c r="N99" s="1">
-        <v>1675875.35</v>
+        <v>3515332.42</v>
       </c>
       <c r="O99" s="1">
-        <v>0.48</v>
+        <v>0.98</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B100" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C100" s="1">
-        <v>3800000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.441</v>
+        <v>103.057</v>
       </c>
       <c r="E100" s="1">
-        <v>98.96886842</v>
+        <v>103.55423272</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>3760817.0</v>
+        <v>1677578.57</v>
       </c>
       <c r="I100" s="1">
-        <v>17941.0</v>
+        <v>-8055.17</v>
       </c>
       <c r="J100" s="1">
-        <v>0.47705059831414</v>
+        <v>-0.48016648185962</v>
       </c>
       <c r="K100">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="L100" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M100" s="1">
-        <v>3778758.0</v>
+        <v>1669523.4</v>
       </c>
       <c r="N100" s="1">
-        <v>3789754.58</v>
+        <v>1678760.73</v>
       </c>
       <c r="O100" s="1">
-        <v>1.08</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C101" s="1">
-        <v>4900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.576</v>
+        <v>99.488</v>
       </c>
       <c r="E101" s="1">
-        <v>99.47907694</v>
+        <v>98.96886842</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>4874474.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="I101" s="1">
-        <v>4749.23</v>
+        <v>19727.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.097430599686948</v>
+        <v>0.52454027941269</v>
       </c>
       <c r="K101">
-        <v>1.75</v>
+        <v>0.33</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M101" s="1">
-        <v>4879224.0</v>
+        <v>3780544.0</v>
       </c>
       <c r="N101" s="1">
-        <v>4965141.81</v>
+        <v>3793102.22</v>
       </c>
       <c r="O101" s="1">
-        <v>1.41</v>
+        <v>1.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C102" s="1">
-        <v>5453000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.88</v>
+        <v>99.588</v>
       </c>
       <c r="E102" s="1">
-        <v>99.78559197</v>
+        <v>99.47907694</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>5441308.33</v>
+        <v>4874474.77</v>
       </c>
       <c r="I102" s="1">
-        <v>5148.07</v>
+        <v>5337.23</v>
       </c>
       <c r="J102" s="1">
-        <v>0.094610885613975</v>
+        <v>0.10949343779248</v>
       </c>
       <c r="K102">
-        <v>1.64</v>
+        <v>1.92</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M102" s="1">
-        <v>5446456.4</v>
+        <v>4879812.0</v>
       </c>
       <c r="N102" s="1">
-        <v>5535870.66</v>
+        <v>4973784.6</v>
       </c>
       <c r="O102" s="1">
-        <v>1.57</v>
+        <v>1.39</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C103" s="1">
-        <v>2645000.0</v>
+        <v>5853000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.332</v>
+        <v>99.772</v>
       </c>
       <c r="E103" s="1">
-        <v>100.61861701</v>
+        <v>99.79464087</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2661362.42</v>
+        <v>5840980.33</v>
       </c>
       <c r="I103" s="1">
-        <v>-7581.02</v>
+        <v>-1325.17</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.284854852651</v>
+        <v>-0.022687458699249</v>
       </c>
       <c r="K103">
-        <v>1.61</v>
+        <v>1.8</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M103" s="1">
-        <v>2653781.4</v>
+        <v>5839655.16</v>
       </c>
       <c r="N103" s="1">
-        <v>2696319.67</v>
+        <v>5944768.63</v>
       </c>
       <c r="O103" s="1">
-        <v>0.77</v>
+        <v>1.66</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>2845000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>95.917</v>
+        <v>100.429</v>
       </c>
       <c r="E104" s="1">
-        <v>95.67</v>
+        <v>100.60985659</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>191340.0</v>
+        <v>2862350.42</v>
       </c>
       <c r="I104" s="1">
-        <v>494.0</v>
+        <v>-5145.37</v>
       </c>
       <c r="J104" s="1">
-        <v>0.25817915752064</v>
+        <v>-0.17976031040951</v>
       </c>
       <c r="K104">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>34.93</v>
+        <v>1.8</v>
+      </c>
+      <c r="L104" t="s">
+        <v>333</v>
       </c>
       <c r="M104" s="1">
-        <v>191834.0</v>
+        <v>2857205.05</v>
       </c>
       <c r="N104" s="1">
-        <v>191868.93</v>
+        <v>2908396.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.81</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B105" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C105" s="1">
-        <v>4400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>104.122</v>
+        <v>96.038</v>
       </c>
       <c r="E105" s="1">
-        <v>104.74494705</v>
+        <v>95.67</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>4608777.67</v>
+        <v>191340.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-27409.67</v>
+        <v>736.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.59472753867947</v>
+        <v>0.38465558691335</v>
       </c>
       <c r="K105">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>0.04</v>
+      </c>
+      <c r="L105">
+        <v>84.25</v>
       </c>
       <c r="M105" s="1">
-        <v>4581368.0</v>
+        <v>192076.0</v>
       </c>
       <c r="N105" s="1">
-        <v>4605236.49</v>
+        <v>192160.25</v>
       </c>
       <c r="O105" s="1">
-        <v>1.31</v>
+        <v>0.05</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B106" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C106" s="1">
-        <v>375000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>101.409</v>
+        <v>103.982</v>
       </c>
       <c r="E106" s="1">
-        <v>101.8218</v>
+        <v>104.74494705</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>381831.75</v>
+        <v>4608777.67</v>
       </c>
       <c r="I106" s="1">
-        <v>-1548.0</v>
+        <v>-33569.67</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.40541416474665</v>
+        <v>-0.72838553741734</v>
       </c>
       <c r="K106">
-        <v>1.71</v>
+        <v>0.9</v>
       </c>
       <c r="L106" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M106" s="1">
-        <v>380283.75</v>
+        <v>4575208.0</v>
       </c>
       <c r="N106" s="1">
-        <v>386704.98</v>
+        <v>4614988.82</v>
       </c>
       <c r="O106" s="1">
-        <v>0.11</v>
+        <v>1.29</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C107" s="1">
-        <v>2600000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.165</v>
+        <v>101.4</v>
       </c>
       <c r="E107" s="1">
-        <v>100.03857154</v>
+        <v>101.8218</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2601002.86</v>
+        <v>381831.75</v>
       </c>
       <c r="I107" s="1">
-        <v>3287.14</v>
+        <v>-1581.75</v>
       </c>
       <c r="J107" s="1">
-        <v>0.12637971493811</v>
+        <v>-0.41425313636176</v>
       </c>
       <c r="K107">
-        <v>1.86</v>
+        <v>2.04</v>
       </c>
       <c r="L107" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M107" s="1">
-        <v>2604290.0</v>
+        <v>380250.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2652621.51</v>
+        <v>387904.11</v>
       </c>
       <c r="O107" s="1">
-        <v>0.75</v>
+        <v>0.11</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C108" s="1">
-        <v>683000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.909</v>
+        <v>100.112</v>
       </c>
       <c r="E108" s="1">
-        <v>100.98</v>
+        <v>100.04695929</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>689693.4</v>
+        <v>2801314.86</v>
       </c>
       <c r="I108" s="1">
-        <v>-484.93</v>
+        <v>1821.14</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.070310952663894</v>
+        <v>0.065010185966743</v>
       </c>
       <c r="K108">
-        <v>1.57</v>
+        <v>2.05</v>
       </c>
       <c r="L108" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M108" s="1">
-        <v>689208.47</v>
+        <v>2803136.0</v>
       </c>
       <c r="N108" s="1">
-        <v>699939.99</v>
+        <v>2860478.47</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.8</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C109" s="1">
-        <v>2597000.0</v>
+        <v>2797000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.25</v>
+        <v>100.268</v>
       </c>
       <c r="E109" s="1">
-        <v>100.23467501</v>
+        <v>100.2422778</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2603094.51</v>
+        <v>2803776.51</v>
       </c>
       <c r="I109" s="1">
-        <v>397.99</v>
+        <v>719.45</v>
       </c>
       <c r="J109" s="1">
-        <v>0.015289110651614</v>
+        <v>0.025660033794919</v>
       </c>
       <c r="K109">
-        <v>1.05</v>
+        <v>1.22</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M109" s="1">
-        <v>2603492.5</v>
+        <v>2804495.96</v>
       </c>
       <c r="N109" s="1">
-        <v>2630761.0</v>
+        <v>2838692.16</v>
       </c>
       <c r="O109" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C110" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.614</v>
+        <v>101.577</v>
       </c>
       <c r="E110" s="1">
         <v>101.89685408</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>4992945.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-13859.85</v>
+        <v>-15672.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.27758863036738</v>
+        <v>-0.31389985933855</v>
       </c>
       <c r="K110">
-        <v>2.35</v>
+        <v>2.6</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M110" s="1">
-        <v>4979086.0</v>
+        <v>4977273.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5094051.41</v>
+        <v>5104723.34</v>
       </c>
       <c r="O110" s="1">
-        <v>1.45</v>
+        <v>1.43</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C111" s="1">
-        <v>1600000.0</v>
+        <v>4749000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.704</v>
+        <v>101.352</v>
       </c>
       <c r="E111" s="1">
-        <v>98.12294188</v>
+        <v>101.56803074</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1569967.07</v>
+        <v>4823465.78</v>
       </c>
       <c r="I111" s="1">
-        <v>9296.93</v>
+        <v>-10259.3</v>
       </c>
       <c r="J111" s="1">
-        <v>0.5921735670545</v>
+        <v>-0.21269561074817</v>
       </c>
       <c r="K111">
-        <v>0.86</v>
+        <v>2.07</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M111" s="1">
-        <v>1579264.0</v>
+        <v>4813206.48</v>
       </c>
       <c r="N111" s="1">
-        <v>1592946.19</v>
+        <v>4911276.58</v>
       </c>
       <c r="O111" s="1">
-        <v>0.45</v>
+        <v>1.37</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C112" s="1">
-        <v>4749000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.418</v>
+        <v>101.839</v>
       </c>
       <c r="E112" s="1">
-        <v>101.56803074</v>
+        <v>101.62</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4823465.78</v>
+        <v>2845360.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-7124.96</v>
+        <v>6132.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.14771453400878</v>
+        <v>0.21550875811848</v>
       </c>
       <c r="K112">
-        <v>1.82</v>
+        <v>1.05</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M112" s="1">
-        <v>4816340.82</v>
+        <v>2851492.0</v>
       </c>
       <c r="N112" s="1">
-        <v>4902701.06</v>
+        <v>2880968.71</v>
       </c>
       <c r="O112" s="1">
-        <v>1.39</v>
+        <v>0.81</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C113" s="1">
-        <v>4600000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>101.865</v>
+        <v>104.689</v>
       </c>
       <c r="E113" s="1">
-        <v>101.62</v>
+        <v>105.32653514</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4674520.0</v>
+        <v>3686428.73</v>
       </c>
       <c r="I113" s="1">
-        <v>11270.0</v>
+        <v>-22313.73</v>
       </c>
       <c r="J113" s="1">
-        <v>0.24109427278095</v>
+        <v>-0.60529394799937</v>
       </c>
       <c r="K113">
-        <v>0.81</v>
+        <v>1.98</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M113" s="1">
-        <v>4685790.0</v>
+        <v>3664115.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4723251.64</v>
+        <v>3733347.88</v>
       </c>
       <c r="O113" s="1">
-        <v>1.34</v>
+        <v>1.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C114" s="1">
-        <v>3500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>104.871</v>
+        <v>109.449</v>
       </c>
       <c r="E114" s="1">
-        <v>105.32653514</v>
+        <v>109.396</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>3686428.73</v>
+        <v>1859732.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-15943.73</v>
+        <v>901.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.43249798565887</v>
+        <v>0.048447840871695</v>
       </c>
       <c r="K114">
-        <v>1.67</v>
+        <v>0.87</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M114" s="1">
-        <v>3670485.0</v>
+        <v>1860633.0</v>
       </c>
       <c r="N114" s="1">
-        <v>3728786.37</v>
+        <v>1875425.82</v>
       </c>
       <c r="O114" s="1">
-        <v>1.06</v>
+        <v>0.53</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C115" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.375</v>
+        <v>101.29</v>
       </c>
       <c r="E115" s="1">
         <v>101.79048576</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>3359086.03</v>
       </c>
       <c r="I115" s="1">
-        <v>-13711.03</v>
+        <v>-16516.03</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.40817739937432</v>
+        <v>-0.49168225679531</v>
       </c>
       <c r="K115">
-        <v>3.16</v>
+        <v>3.42</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M115" s="1">
-        <v>3345375.0</v>
+        <v>3342570.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3449528.42</v>
+        <v>3455402.88</v>
       </c>
       <c r="O115" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C116" s="1">
-        <v>4264000.0</v>
+        <v>4564000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.418</v>
+        <v>94.694</v>
       </c>
       <c r="E116" s="1">
-        <v>94.53761867</v>
+        <v>94.54881814</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4031084.06</v>
+        <v>4315208.06</v>
       </c>
       <c r="I116" s="1">
-        <v>-5100.54</v>
+        <v>6626.1</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.12653023167173</v>
+        <v>0.15355227159082</v>
       </c>
       <c r="K116">
-        <v>1.29</v>
+        <v>1.39</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M116" s="1">
-        <v>4025983.52</v>
+        <v>4321834.16</v>
       </c>
       <c r="N116" s="1">
-        <v>4081006.64</v>
+        <v>4385230.0</v>
       </c>
       <c r="O116" s="1">
-        <v>1.16</v>
+        <v>1.23</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C117" s="1">
         <v>800000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.625</v>
+        <v>100.582</v>
       </c>
       <c r="E117" s="1">
         <v>100.637</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>805096.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-96.0</v>
+        <v>-440.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.011924043840735</v>
+        <v>-0.054651867603367</v>
       </c>
       <c r="K117">
-        <v>0.45</v>
+        <v>0.65</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M117" s="1">
-        <v>805000.0</v>
+        <v>804656.0</v>
       </c>
       <c r="N117" s="1">
-        <v>808561.64</v>
+        <v>809861.48</v>
       </c>
       <c r="O117" s="1">
         <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C118" s="1">
         <v>3460000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.111</v>
+        <v>101.108</v>
       </c>
       <c r="E118" s="1">
         <v>101.45818497</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3510453.2</v>
       </c>
       <c r="I118" s="1">
-        <v>-12012.6</v>
+        <v>-12116.4</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.34219513309564</v>
+        <v>-0.34515201626958</v>
       </c>
       <c r="K118">
-        <v>1.63</v>
+        <v>1.87</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M118" s="1">
-        <v>3498440.6</v>
+        <v>3498336.8</v>
       </c>
       <c r="N118" s="1">
-        <v>3554795.94</v>
+        <v>3562939.27</v>
       </c>
       <c r="O118" s="1">
-        <v>1.01</v>
+        <v>1.0</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C119" s="1">
-        <v>2700000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.749</v>
+        <v>98.583</v>
       </c>
       <c r="E119" s="1">
-        <v>99.39066667</v>
+        <v>98.30891087</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2683548.0</v>
+        <v>4522209.9</v>
       </c>
       <c r="I119" s="1">
-        <v>9675.0</v>
+        <v>12608.1</v>
       </c>
       <c r="J119" s="1">
-        <v>0.36053016379808</v>
+        <v>0.27880395379259</v>
       </c>
       <c r="K119">
-        <v>1.01</v>
+        <v>0.81</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M119" s="1">
-        <v>2693223.0</v>
+        <v>4534818.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2720481.9</v>
+        <v>4572248.14</v>
       </c>
       <c r="O119" s="1">
-        <v>0.77</v>
+        <v>1.28</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C120" s="1">
-        <v>3200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.596</v>
+        <v>98.925</v>
       </c>
       <c r="E120" s="1">
-        <v>98.17543438</v>
+        <v>98.5</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3141613.9</v>
+        <v>3053500.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13458.1</v>
+        <v>13175.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.42838173080403</v>
+        <v>0.43147208121827</v>
       </c>
       <c r="K120">
-        <v>0.72</v>
+        <v>0.12</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M120" s="1">
-        <v>3155072.0</v>
+        <v>3066675.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3178217.21</v>
+        <v>3070305.82</v>
       </c>
       <c r="O120" s="1">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C121" s="1">
-        <v>3100000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.821</v>
+        <v>99.85</v>
       </c>
       <c r="E121" s="1">
-        <v>98.5</v>
+        <v>99.7445</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3053500.0</v>
+        <v>1196934.0</v>
       </c>
       <c r="I121" s="1">
-        <v>9951.0</v>
+        <v>1266.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.3258883248731</v>
+        <v>0.10577024297079</v>
       </c>
       <c r="K121">
-        <v>2.34</v>
+        <v>0.23</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M121" s="1">
-        <v>3063451.0</v>
+        <v>1198200.0</v>
       </c>
       <c r="N121" s="1">
-        <v>3135865.73</v>
+        <v>1200912.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.89</v>
+        <v>0.34</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C122" s="1">
-        <v>1100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.594</v>
+        <v>109.69</v>
       </c>
       <c r="E122" s="1">
-        <v>99.73972727</v>
+        <v>111.305416</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1097137.0</v>
+        <v>556527.08</v>
       </c>
       <c r="I122" s="1">
-        <v>-1603.0</v>
+        <v>-8077.08</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.14610755083458</v>
+        <v>-1.4513363842061</v>
       </c>
       <c r="K122">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>497.26</v>
+        <v>7.71</v>
+      </c>
+      <c r="L122" t="s">
+        <v>386</v>
       </c>
       <c r="M122" s="1">
-        <v>1095534.0</v>
+        <v>548450.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1096031.26</v>
+        <v>586987.67</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B123" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C123" s="1">
-        <v>500000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>110.054</v>
+        <v>100.249</v>
       </c>
       <c r="E123" s="1">
-        <v>111.305416</v>
+        <v>99.90388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>556527.08</v>
+        <v>2497597.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-6257.08</v>
+        <v>8628.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.124308272654</v>
+        <v>0.34545204850903</v>
       </c>
       <c r="K123">
-        <v>7.2</v>
+        <v>0.39</v>
       </c>
       <c r="L123" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M123" s="1">
-        <v>550270.0</v>
+        <v>2506225.0</v>
       </c>
       <c r="N123" s="1">
-        <v>586259.73</v>
+        <v>2515856.85</v>
       </c>
       <c r="O123" s="1">
-        <v>0.17</v>
+        <v>0.7</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B124" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C124" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.062</v>
+        <v>102.116</v>
       </c>
       <c r="E124" s="1">
-        <v>99.871</v>
+        <v>102.296</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2297033.0</v>
+        <v>818368.0</v>
       </c>
       <c r="I124" s="1">
-        <v>4393.0</v>
+        <v>-1440.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.19124670825365</v>
+        <v>-0.1759599593337</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>4.4</v>
       </c>
       <c r="L124" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M124" s="1">
-        <v>2301426.0</v>
+        <v>816928.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2305561.27</v>
+        <v>852103.34</v>
       </c>
       <c r="O124" s="1">
-        <v>0.65</v>
+        <v>0.24</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B125" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C125" s="1">
-        <v>800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.288</v>
+        <v>96.184</v>
       </c>
       <c r="E125" s="1">
-        <v>102.296</v>
+        <v>95.53672515</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>818368.0</v>
+        <v>3152711.93</v>
       </c>
       <c r="I125" s="1">
-        <v>-64.0</v>
+        <v>21360.07</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.0078204426370533</v>
+        <v>0.67751416793732</v>
       </c>
       <c r="K125">
-        <v>4.09</v>
+        <v>0.92</v>
       </c>
       <c r="L125" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M125" s="1">
-        <v>818304.0</v>
+        <v>3174072.0</v>
       </c>
       <c r="N125" s="1">
-        <v>851046.47</v>
+        <v>3204269.26</v>
       </c>
       <c r="O125" s="1">
-        <v>0.24</v>
+        <v>0.9</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B126" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C126" s="1">
-        <v>3100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.017</v>
+        <v>102.289</v>
       </c>
       <c r="E126" s="1">
-        <v>95.49322355</v>
+        <v>102.04104257</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2960289.93</v>
+        <v>3571436.49</v>
       </c>
       <c r="I126" s="1">
-        <v>16237.07</v>
+        <v>8678.51</v>
       </c>
       <c r="J126" s="1">
-        <v>0.5484959373557</v>
+        <v>0.24299774122541</v>
       </c>
       <c r="K126">
-        <v>0.85</v>
+        <v>1.62</v>
       </c>
       <c r="L126" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M126" s="1">
-        <v>2976527.0</v>
+        <v>3580115.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3002855.77</v>
+        <v>3636834.18</v>
       </c>
       <c r="O126" s="1">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B127" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C127" s="1">
-        <v>3300000.0</v>
+        <v>4010000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.096</v>
+        <v>100.185</v>
       </c>
       <c r="E127" s="1">
-        <v>102.02225727</v>
+        <v>99.79814963</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3366734.49</v>
+        <v>4001905.8</v>
       </c>
       <c r="I127" s="1">
-        <v>2433.51</v>
+        <v>15512.7</v>
       </c>
       <c r="J127" s="1">
-        <v>0.072281019107034</v>
+        <v>0.38763281234656</v>
       </c>
       <c r="K127">
-        <v>1.39</v>
+        <v>0.34</v>
       </c>
       <c r="L127" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M127" s="1">
-        <v>3369168.0</v>
+        <v>4017418.5</v>
       </c>
       <c r="N127" s="1">
-        <v>3415051.56</v>
+        <v>4031000.32</v>
       </c>
       <c r="O127" s="1">
-        <v>0.97</v>
+        <v>1.13</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B128" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C128" s="1">
-        <v>3810000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.014</v>
+        <v>100.572</v>
       </c>
       <c r="E128" s="1">
-        <v>99.778</v>
+        <v>100.6005951</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3801541.8</v>
+        <v>5130630.35</v>
       </c>
       <c r="I128" s="1">
-        <v>8991.6</v>
+        <v>-1458.35</v>
       </c>
       <c r="J128" s="1">
-        <v>0.23652508569023</v>
+        <v>-0.028424382590728</v>
       </c>
       <c r="K128">
-        <v>0.15</v>
+        <v>1.99</v>
       </c>
       <c r="L128" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="M128" s="1">
-        <v>3810533.4</v>
+        <v>5129172.0</v>
       </c>
       <c r="N128" s="1">
-        <v>3816235.35</v>
+        <v>5230613.1</v>
       </c>
       <c r="O128" s="1">
-        <v>1.08</v>
+        <v>1.46</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B129" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C129" s="1">
-        <v>5100000.0</v>
+        <v>3424000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.606</v>
+        <v>99.515</v>
       </c>
       <c r="E129" s="1">
-        <v>100.6005951</v>
+        <v>99.47769626</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>5130630.35</v>
+        <v>3406116.32</v>
       </c>
       <c r="I129" s="1">
-        <v>275.65</v>
+        <v>1277.28</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0053726341832442</v>
+        <v>0.037499600131096</v>
       </c>
       <c r="K129">
-        <v>1.79</v>
+        <v>1.78</v>
       </c>
       <c r="L129" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="M129" s="1">
-        <v>5130906.0</v>
+        <v>3407393.6</v>
       </c>
       <c r="N129" s="1">
-        <v>5222286.82</v>
+        <v>3468181.33</v>
       </c>
       <c r="O129" s="1">
-        <v>1.48</v>
+        <v>0.97</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B130" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C130" s="1">
-        <v>3224000.0</v>
+        <v>2405000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.437</v>
+        <v>101.41</v>
       </c>
       <c r="E130" s="1">
-        <v>99.4722804</v>
+        <v>101.3922079</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3206986.32</v>
+        <v>2438482.6</v>
       </c>
       <c r="I130" s="1">
-        <v>-1137.44</v>
+        <v>427.9</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.035467566322516</v>
+        <v>0.017547797962553</v>
       </c>
       <c r="K130">
-        <v>1.63</v>
+        <v>0.16</v>
       </c>
       <c r="L130" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M130" s="1">
-        <v>3205848.88</v>
+        <v>2438910.5</v>
       </c>
       <c r="N130" s="1">
-        <v>3258316.17</v>
+        <v>2442822.74</v>
       </c>
       <c r="O130" s="1">
-        <v>0.93</v>
+        <v>0.68</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B131" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C131" s="1">
-        <v>1600000.0</v>
+        <v>1699000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.584</v>
+        <v>99.038</v>
       </c>
       <c r="E131" s="1">
-        <v>100.30725</v>
+        <v>98.931</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1604916.0</v>
+        <v>1680837.69</v>
       </c>
       <c r="I131" s="1">
-        <v>4428.0</v>
+        <v>1817.93</v>
       </c>
       <c r="J131" s="1">
-        <v>0.27590229021332</v>
+        <v>0.10815618966755</v>
       </c>
       <c r="K131">
-        <v>2.48</v>
+        <v>1.41</v>
       </c>
       <c r="L131" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="M131" s="1">
-        <v>1609344.0</v>
+        <v>1682655.62</v>
       </c>
       <c r="N131" s="1">
-        <v>1649091.95</v>
+        <v>1706534.72</v>
       </c>
       <c r="O131" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P131">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P133">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>