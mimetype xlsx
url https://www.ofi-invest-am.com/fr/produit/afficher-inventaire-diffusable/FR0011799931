--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1188 +118,1149 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 656.16</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>33 503.77</t>
+    <t>43 550.35</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>15 627.39</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>95 609.59</t>
+    <t>110 732.88</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>10 713.70</t>
+    <t>14 917.81</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>15 936.99</t>
+    <t>20 749.32</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>81 123.29</t>
+    <t>101 114.38</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>19 676.71</t>
+    <t>27 947.26</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 389.04</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>22 027.39</t>
+    <t>27 936.15</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>69 220.89</t>
+    <t>79 863.01</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>2 022.00</t>
+    <t>2 379.88</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>17 457.53</t>
+    <t>21 304.11</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>132 226.03</t>
+    <t>157 602.74</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>6 789.04</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>4 602.74</t>
-[...8 lines deleted...]
-    <t>5 440.07</t>
+    <t>10 931.50</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>88 849.32</t>
+    <t>117 961.65</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>12 484.93</t>
+    <t>21 721.24</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>11 638.88</t>
+    <t>12 417.40</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>12 419.15</t>
+    <t>16 123.20</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>11 589.08</t>
+    <t>15 142.98</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>68 604.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 743.15</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>92 405.48</t>
+    <t>120 135.62</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
+    <t>1 051.03</t>
+  </si>
+  <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>22 136.30</t>
+    <t>23 430.82</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>140 009.59</t>
+    <t>216 184.94</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>141 614.36</t>
+    <t>182 129.98</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>2 909.59</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>41 054.79</t>
+    <t>48 356.16</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 217.72</t>
+    <t>42 798.77</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 901.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>16 965.07</t>
+    <t>29 163.36</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>85 715.75</t>
+    <t>108 164.38</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>47 008.05</t>
+    <t>60 614.90</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>4 019.82</t>
+    <t>7 481.05</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>2 851.03</t>
+    <t>4 392.12</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>10 317.67</t>
+    <t>22 620.60</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>37 157.53</t>
+    <t>50 342.47</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>6 747.36</t>
+    <t>9 774.29</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>24 346.92</t>
+    <t>45 046.91</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 916.44</t>
+    <t>10 376.71</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>9 320.55</t>
+    <t>13 801.03</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 609.59</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>5 566.44</t>
+    <t>9 967.80</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>39 023.97</t>
+    <t>51 729.45</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>34 966.44</t>
+    <t>43 839.04</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>41 363.01</t>
+    <t>73 413.70</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 934.25</t>
+    <t>12 878.08</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>12 513.70</t>
+    <t>16 359.59</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>143 605.48</t>
+    <t>9 057.54</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>11 400.00</t>
+    <t>14 523.29</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>8 884.93</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>56 810.96</t>
+    <t>72 591.78</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>116 219.18</t>
+    <t>159 287.67</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>26 899.32</t>
+    <t>34 610.27</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 348.46</t>
+    <t>12 323.12</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>70 421.92</t>
+    <t>94 557.53</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>6 232.88</t>
+    <t>8 026.03</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>5 955.48</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>33 522.11</t>
+    <t>44 409.29</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>43 370.14</t>
+    <t>53 783.01</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>15 677.51</t>
+    <t>23 112.37</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 118.82</t>
+    <t>7 714.68</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>39 101.02</t>
+    <t>51 196.51</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>26 938.03</t>
+    <t>75 060.33</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>96 181.34</t>
+    <t>124 611.98</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 746.58</t>
+    <t>4 118.15</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>37 677.74</t>
+    <t>47 481.16</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>72 924.66</t>
+    <t>4 652.39</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>35 967.17</t>
+    <t>48 318.95</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>12 680.14</t>
+    <t>18 715.06</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>77 547.95</t>
+    <t>102 640.42</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>18 698.63</t>
+    <t>27 369.86</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>68 273.97</t>
+    <t>2 410.96</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>29 687.67</t>
+    <t>38 394.52</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>69 613.26</t>
+    <t>6 695.66</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>68 564.38</t>
+    <t>88 613.70</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>4 060.27</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
+    <t>1 775.41</t>
+  </si>
+  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>74 703.56</t>
+    <t>90 822.33</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>80 893.15</t>
+    <t>3 883.57</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>4 219.18</t>
+    <t>5 967.12</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>35 198.52</t>
+    <t>50 725.77</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>117 290.38</t>
+    <t>6 592.38</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>48 729.45</t>
+    <t>63 636.99</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>3 526.80</t>
+    <t>8 066.18</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>53 496.72</t>
+    <t>70 555.63</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>10 910.07</t>
+    <t>20 197.05</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>1 725.40</t>
-[...8 lines deleted...]
-    <t>50 277.70</t>
+    <t>5 267.71</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>9 237.33</t>
+    <t>15 813.70</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>12 558.22</t>
+    <t>13 859.59</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>93 972.60</t>
+    <t>119 178.08</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>105 113.47</t>
+    <t>135 842.71</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>51 190.98</t>
-[...1 lines deleted...]
-  <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>39 780.82</t>
+    <t>63 890.41</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 654.11</t>
+    <t>8 681.51</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>57 342.47</t>
+    <t>72 780.82</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>34 196.20</t>
+    <t>45 051.48</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>127 450.34</t>
+    <t>163 174.66</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>98 070.10</t>
+    <t>116 910.51</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>29 476.71</t>
+    <t>41 295.21</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>69 232.88</t>
+    <t>94 010.95</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>14 792.82</t>
+    <t>26 104.98</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>112 832.88</t>
+    <t>174 641.09</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>63 395.84</t>
+    <t>80 388.16</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>6 575.34</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>64 602.47</t>
+    <t>85 935.34</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>37 430.14</t>
+    <t>48 897.26</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>3 630.82</t>
-[...8 lines deleted...]
-    <t>2 712.33</t>
+    <t>8 406.85</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>38 537.67</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 631.85</t>
+    <t>16 695.20</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>35 175.34</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>30 197.26</t>
+    <t>38 794.52</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>56 719.18</t>
+    <t>76 117.81</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>13 581.82</t>
+    <t>21 387.64</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>101 441.10</t>
+    <t>131 358.91</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>60 787.73</t>
+    <t>78 299.51</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>3 912.24</t>
+    <t>9 699.91</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
   </si>
   <si>
-    <t>23 879.10</t>
+    <t>29 738.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1663,212 +1624,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>925780.3455</v>
+        <v>881528.0921</v>
       </c>
       <c r="D2">
-        <v>119.77</v>
+        <v>118.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>110885673.13</v>
+        <v>104820496.83</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>110885673.13</v>
+        <v>104820496.83</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2128539.566</v>
+        <v>2335761.0963</v>
       </c>
       <c r="D3">
-        <v>107.12</v>
+        <v>106.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>228009946.3</v>
+        <v>248310209.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>228009946.3</v>
+        <v>248310209.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73677.0525</v>
+        <v>29157.7035</v>
       </c>
       <c r="D4">
-        <v>111.16</v>
+        <v>110.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8190402.8</v>
+        <v>3217251.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8190402.8</v>
+        <v>3217251.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99568.33</v>
+        <v>98434.9</v>
       </c>
       <c r="D5">
-        <v>101.05</v>
+        <v>100.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10061775.9</v>
+        <v>9873673.0</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10061775.9</v>
+        <v>9873673.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.74</v>
+        <v>99.98</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64578.87</v>
+        <v>64089.65</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64578.87</v>
+        <v>64089.65</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1887,6539 +1848,6389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>3423.0</v>
+        <v>1911.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.7</v>
+        <v>4784.08</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8980952381</v>
+        <v>4780.3222501308</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>16351322.18</v>
+        <v>9135195.82</v>
       </c>
       <c r="I2" s="1">
-        <v>6167.92</v>
+        <v>7181.06</v>
       </c>
       <c r="J2" s="1">
-        <v>0.037721230932287</v>
+        <v>0.078608714487305</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>16357490.1</v>
+        <v>9142376.88</v>
       </c>
       <c r="N2" s="1">
-        <v>16357490.1</v>
+        <v>9142376.88</v>
       </c>
       <c r="O2" s="1">
-        <v>4.58</v>
+        <v>2.5</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>-272.0</v>
+        <v>626.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.955</v>
+        <v>106.21</v>
       </c>
       <c r="E3" s="1">
-        <v>106.985</v>
+        <v>106.436741214</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>8160.0</v>
+        <v>-141940.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>8160.0</v>
+        <v>-141940.0</v>
       </c>
       <c r="N3" s="1">
-        <v>8160.0</v>
+        <v>-141940.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.769</v>
+        <v>100.537</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-168.0</v>
+        <v>-864.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.055541780312423</v>
+        <v>-0.28564344160674</v>
       </c>
       <c r="K4">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302307.0</v>
+        <v>301611.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303428.92</v>
+        <v>303267.16</v>
       </c>
       <c r="O4" s="1">
         <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.039</v>
+        <v>99.611</v>
       </c>
       <c r="E5" s="1">
-        <v>100.126</v>
+        <v>100.06721739</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1902394.0</v>
+        <v>2301546.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1653.0</v>
+        <v>-10493.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.086890517947386</v>
+        <v>-0.4559109398639</v>
       </c>
       <c r="K5">
-        <v>1.76</v>
+        <v>1.89</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900741.0</v>
+        <v>2291053.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1934244.77</v>
+        <v>2334603.35</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.694</v>
+        <v>101.867</v>
       </c>
       <c r="E6" s="1">
-        <v>103.18510053</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1960516.91</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-9330.91</v>
+        <v>-26175.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.47594131692544</v>
+        <v>-1.1048804678871</v>
       </c>
       <c r="K6">
-        <v>0.46</v>
+        <v>0.68</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951186.0</v>
+        <v>2342941.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1959931.21</v>
+        <v>2358568.39</v>
       </c>
       <c r="O6" s="1">
-        <v>0.55</v>
+        <v>0.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.875</v>
+        <v>99.116</v>
       </c>
       <c r="E7" s="1">
-        <v>99.80438553</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4690806.12</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>3318.88</v>
+        <v>-34210.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.070752870937245</v>
+        <v>-0.67221992918501</v>
       </c>
       <c r="K7">
-        <v>2.03</v>
+        <v>2.17</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4694125.0</v>
+        <v>5054916.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4789734.59</v>
+        <v>5165648.88</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.41</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.497</v>
+        <v>99.81</v>
       </c>
       <c r="E8" s="1">
-        <v>100.27530389</v>
+        <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1804955.47</v>
+        <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>3990.53</v>
+        <v>-9177.47</v>
       </c>
       <c r="J8" s="1">
-        <v>0.22108744876681</v>
+        <v>-0.45764301919678</v>
       </c>
       <c r="K8">
-        <v>0.6</v>
+        <v>0.75</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1808946.0</v>
+        <v>1996200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1819659.7</v>
+        <v>2011117.81</v>
       </c>
       <c r="O8" s="1">
-        <v>0.51</v>
+        <v>0.55</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.968</v>
+        <v>98.748</v>
       </c>
       <c r="E9" s="1">
-        <v>96.94192</v>
+        <v>97.27493412</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1357186.88</v>
+        <v>1653673.88</v>
       </c>
       <c r="I9" s="1">
-        <v>28365.12</v>
+        <v>25042.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0899936786893</v>
+        <v>1.5143324389934</v>
       </c>
       <c r="K9">
-        <v>1.14</v>
+        <v>1.22</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1385552.0</v>
+        <v>1678716.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1401488.99</v>
+        <v>1699465.32</v>
       </c>
       <c r="O9" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.689</v>
+        <v>99.331</v>
       </c>
       <c r="E10" s="1">
-        <v>99.756525</v>
+        <v>99.71406383</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3990261.0</v>
+        <v>4686561.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2701.0</v>
+        <v>-18004.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.067689807759442</v>
+        <v>-0.38416228872301</v>
       </c>
       <c r="K10">
-        <v>2.03</v>
+        <v>2.15</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3987560.0</v>
+        <v>4668557.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4068683.29</v>
+        <v>4769671.38</v>
       </c>
       <c r="O10" s="1">
-        <v>1.14</v>
+        <v>1.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.824</v>
+        <v>98.263</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98404875</v>
+        <v>99.76155759</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2399617.17</v>
+        <v>2893085.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-3841.17</v>
+        <v>-43458.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.1600742838492</v>
+        <v>-1.5021393234683</v>
       </c>
       <c r="K11">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2395776.0</v>
+        <v>2849627.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2415452.71</v>
+        <v>2877574.26</v>
       </c>
       <c r="O11" s="1">
-        <v>0.68</v>
+        <v>0.79</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.822</v>
+        <v>96.535</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1704.0</v>
+        <v>-2157.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.58403767454295</v>
+        <v>-0.73930121126123</v>
       </c>
       <c r="K12">
-        <v>1.38</v>
+        <v>1.46</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>293466.0</v>
+        <v>289605.0</v>
       </c>
       <c r="N12" s="1">
-        <v>297608.47</v>
+        <v>293994.04</v>
       </c>
       <c r="O12" s="1">
         <v>0.08</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1551000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.153</v>
+        <v>93.058</v>
       </c>
       <c r="E13" s="1">
-        <v>94.35620567</v>
+        <v>94.22797137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1463464.75</v>
+        <v>1744159.75</v>
       </c>
       <c r="I13" s="1">
-        <v>12358.28</v>
+        <v>-21656.17</v>
       </c>
       <c r="J13" s="1">
-        <v>0.84445354765122</v>
+        <v>-1.2416391331127</v>
       </c>
       <c r="K13">
-        <v>1.42</v>
+        <v>1.51</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1475823.03</v>
+        <v>1722503.58</v>
       </c>
       <c r="N13" s="1">
-        <v>1497850.42</v>
+        <v>1750439.73</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.173</v>
+        <v>108.306</v>
       </c>
       <c r="E14" s="1">
-        <v>109.9044</v>
+        <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1648566.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-10971.0</v>
+        <v>-24376.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.6654874600107</v>
+        <v>-1.3871500826281</v>
       </c>
       <c r="K14">
-        <v>4.61</v>
+        <v>4.99</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1637595.0</v>
+        <v>1732896.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1706815.89</v>
+        <v>1812759.01</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.867</v>
+        <v>98.773</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>308.0</v>
+        <v>-2700.5</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11227507393113</v>
+        <v>-0.98441180893188</v>
       </c>
       <c r="K15">
-        <v>0.74</v>
+        <v>0.87</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274634.25</v>
+        <v>271625.75</v>
       </c>
       <c r="N15" s="1">
-        <v>276656.25</v>
+        <v>274005.63</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.869</v>
+        <v>100.535</v>
       </c>
       <c r="E16" s="1">
-        <v>100.739</v>
+        <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>805912.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1040.0</v>
+        <v>-1947.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.12904634749203</v>
+        <v>-0.21472006987501</v>
       </c>
       <c r="K16">
-        <v>2.18</v>
+        <v>2.37</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>806952.0</v>
+        <v>904815.0</v>
       </c>
       <c r="N16" s="1">
-        <v>824409.53</v>
+        <v>926119.11</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>5400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.388</v>
+        <v>98.952</v>
       </c>
       <c r="E17" s="1">
-        <v>100.19375</v>
+        <v>100.084275</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5410462.5</v>
+        <v>6005056.5</v>
       </c>
       <c r="I17" s="1">
-        <v>10489.5</v>
+        <v>-67936.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.1938743684112</v>
+        <v>-1.1313215787395</v>
       </c>
       <c r="K17">
-        <v>2.45</v>
+        <v>2.63</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5420952.0</v>
+        <v>5937120.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5553178.03</v>
+        <v>6094722.74</v>
       </c>
       <c r="O17" s="1">
-        <v>1.55</v>
+        <v>1.66</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.28</v>
+        <v>98.926</v>
       </c>
       <c r="E18" s="1">
-        <v>99.523</v>
+        <v>99.5035</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1194276.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I18" s="1">
-        <v>9084.0</v>
+        <v>-8085.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.76062819649729</v>
+        <v>-0.58038159461727</v>
       </c>
       <c r="K18">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1203360.0</v>
+        <v>1384964.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1207206.58</v>
+        <v>1391753.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.711</v>
+        <v>103.892</v>
       </c>
       <c r="E19" s="1">
-        <v>104.863</v>
+        <v>104.746</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1677808.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-2432.0</v>
+        <v>-16226.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.14495103134566</v>
+        <v>-0.81530559639509</v>
       </c>
       <c r="K19">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1675376.0</v>
+        <v>1973948.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1679978.74</v>
+        <v>1984879.5</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.962</v>
+        <v>104.445</v>
       </c>
       <c r="E20" s="1">
-        <v>99.834</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>499170.0</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>640.0</v>
+        <v>-56996.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.12821283330328</v>
+        <v>-1.4932186301322</v>
       </c>
       <c r="K20">
-        <v>1.09</v>
+        <v>3.28</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>499810.0</v>
+        <v>3760020.0</v>
       </c>
       <c r="N20" s="1">
-        <v>505250.07</v>
+        <v>3877981.65</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>1.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.794</v>
+        <v>101.822</v>
       </c>
       <c r="E21" s="1">
-        <v>106.26368</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3187910.4</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-14090.4</v>
+        <v>-36609.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.44199485656811</v>
+        <v>-1.0777760951163</v>
       </c>
       <c r="K21">
-        <v>2.96</v>
+        <v>0.66</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3173820.0</v>
+        <v>3360126.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3262669.32</v>
+        <v>3381847.24</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.65</v>
+        <v>99.917</v>
       </c>
       <c r="E22" s="1">
-        <v>103.0829</v>
+        <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2886321.2</v>
+        <v>798696.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-12121.2</v>
+        <v>640.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.41995326091912</v>
+        <v>0.080130612899025</v>
       </c>
       <c r="K22">
-        <v>0.45</v>
+        <v>1.55</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>2874200.0</v>
+        <v>799336.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2886684.93</v>
+        <v>811753.4</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.907</v>
+        <v>94.236</v>
       </c>
       <c r="E23" s="1">
-        <v>99.837</v>
+        <v>94.51235868</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>798696.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I23" s="1">
-        <v>560.0</v>
+        <v>-12574.32</v>
       </c>
       <c r="J23" s="1">
-        <v>0.070114286286647</v>
+        <v>-0.29240480840238</v>
       </c>
       <c r="K23">
-        <v>1.45</v>
+        <v>0.35</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>799256.0</v>
+        <v>4287738.0</v>
       </c>
       <c r="N23" s="1">
-        <v>810894.88</v>
+        <v>4303861.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>1.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3850000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.075</v>
+        <v>96.663</v>
       </c>
       <c r="E24" s="1">
-        <v>94.51283948</v>
+        <v>96.74135808</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3638744.32</v>
+        <v>4430754.2</v>
       </c>
       <c r="I24" s="1">
-        <v>21643.18</v>
+        <v>-3588.8</v>
       </c>
       <c r="J24" s="1">
-        <v>0.59479804285892</v>
+        <v>-0.080997496994981</v>
       </c>
       <c r="K24">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3660387.5</v>
+        <v>4427165.4</v>
       </c>
       <c r="N24" s="1">
-        <v>3672806.65</v>
+        <v>4442308.38</v>
       </c>
       <c r="O24" s="1">
-        <v>1.03</v>
+        <v>1.21</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>3880000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.204</v>
+        <v>95.967</v>
       </c>
       <c r="E25" s="1">
-        <v>96.724</v>
+        <v>96.32958306</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3752891.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I25" s="1">
-        <v>18624.0</v>
+        <v>-17766.57</v>
       </c>
       <c r="J25" s="1">
-        <v>0.4962573921674</v>
+        <v>-0.3763984538312</v>
       </c>
       <c r="K25">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.02</v>
+      </c>
+      <c r="L25">
+        <v>939.73</v>
       </c>
       <c r="M25" s="1">
-        <v>3771515.2</v>
+        <v>4702383.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3783104.28</v>
+        <v>4703322.73</v>
       </c>
       <c r="O25" s="1">
-        <v>1.06</v>
+        <v>1.28</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="E26" s="1">
+        <v>98.4485</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>590691.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-549.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.092941995053251</v>
+      </c>
+      <c r="K26">
+        <v>1.02</v>
+      </c>
+      <c r="L26" t="s">
         <v>103</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>3972244.0</v>
+        <v>590142.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4040848.79</v>
+        <v>596244.74</v>
       </c>
       <c r="O26" s="1">
-        <v>1.13</v>
+        <v>0.16</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.525</v>
+      </c>
+      <c r="E27" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-38157.83</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.91732546829778</v>
+      </c>
+      <c r="K27">
+        <v>2.93</v>
+      </c>
+      <c r="L27" t="s">
         <v>106</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>493065.0</v>
+        <v>4121525.0</v>
       </c>
       <c r="N27" s="1">
-        <v>497808.15</v>
+        <v>4241660.62</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.16</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="E28" s="1">
+        <v>102.557</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>307671.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-1998.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.64939497060171</v>
+      </c>
+      <c r="K28">
+        <v>0.35</v>
+      </c>
+      <c r="L28" t="s">
         <v>109</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>3440086.0</v>
+        <v>305673.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3532491.48</v>
+        <v>306724.03</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
         <v>111</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.328</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2085888.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>14112.0</v>
+      </c>
+      <c r="J29" s="1">
+        <v>0.67654639175258</v>
+      </c>
+      <c r="K29">
+        <v>1.12</v>
+      </c>
+      <c r="L29" t="s">
         <v>112</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>308007.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308421.04</v>
+        <v>2123430.82</v>
       </c>
       <c r="O29" s="1">
-        <v>0.09</v>
+        <v>0.58</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.936</v>
+        <v>102.995</v>
       </c>
       <c r="E30" s="1">
-        <v>99.328</v>
+        <v>104.41792044</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2085888.0</v>
+        <v>4698806.42</v>
       </c>
       <c r="I30" s="1">
-        <v>12768.0</v>
+        <v>-64031.42</v>
       </c>
       <c r="J30" s="1">
-        <v>0.61211340206186</v>
+        <v>-1.3627167045541</v>
       </c>
       <c r="K30">
-        <v>1.05</v>
+        <v>4.8</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>2098656.0</v>
+        <v>4634775.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2120792.3</v>
+        <v>4850959.94</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>1.32</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3100000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>104.043</v>
+        <v>99.377</v>
       </c>
       <c r="E31" s="1">
-        <v>104.96078774</v>
+        <v>100.19916009</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3253784.42</v>
+        <v>8374645.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-28451.42</v>
+        <v>-68716.14</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.87441011227167</v>
+        <v>-0.82052592600394</v>
       </c>
       <c r="K31">
-        <v>4.52</v>
+        <v>2.18</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3225333.0</v>
+        <v>8305929.66</v>
       </c>
       <c r="N31" s="1">
-        <v>3365342.59</v>
+        <v>8488059.64</v>
       </c>
       <c r="O31" s="1">
-        <v>0.94</v>
+        <v>2.32</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>6958000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.232</v>
+        <v>92.474</v>
       </c>
       <c r="E32" s="1">
-        <v>100.31238574</v>
+        <v>92.61058806</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6979735.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="I32" s="1">
-        <v>-5593.24</v>
+        <v>-4917.17</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.080135411429183</v>
+        <v>-0.1474864358637</v>
       </c>
       <c r="K32">
-        <v>2.04</v>
+        <v>0.08</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>6974142.56</v>
+        <v>3329064.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7115756.92</v>
+        <v>3331973.59</v>
       </c>
       <c r="O32" s="1">
-        <v>1.99</v>
+        <v>0.91</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.349</v>
+        <v>97.984</v>
       </c>
       <c r="E33" s="1">
-        <v>92.58891424</v>
+        <v>97.397</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3055434.17</v>
+        <v>1363558.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25082.83</v>
+        <v>8218.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.82092523040678</v>
+        <v>0.60268796780188</v>
       </c>
       <c r="K33">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.04</v>
+      </c>
+      <c r="L33">
+        <v>536.99</v>
       </c>
       <c r="M33" s="1">
-        <v>3080517.0</v>
+        <v>1371776.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3082280.01</v>
+        <v>1372312.99</v>
       </c>
       <c r="O33" s="1">
-        <v>0.86</v>
+        <v>0.37</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.284</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-3356.71</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.16876058562036</v>
+      </c>
+      <c r="K34">
+        <v>2.42</v>
+      </c>
+      <c r="L34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1373764.0</v>
+        <v>1985680.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1373917.42</v>
+        <v>2034036.16</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.541</v>
+        <v>105.846</v>
       </c>
       <c r="E35" s="1">
-        <v>99.45870611</v>
+        <v>107.86245455</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1790256.71</v>
+        <v>2372974.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1481.29</v>
+        <v>-44362.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.082741765006427</v>
+        <v>-1.8694684391822</v>
       </c>
       <c r="K35">
-        <v>2.28</v>
+        <v>1.95</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1791738.0</v>
+        <v>2328612.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1832792.79</v>
+        <v>2371410.77</v>
       </c>
       <c r="O35" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>108.084</v>
+        <v>99.179</v>
       </c>
       <c r="E36" s="1">
-        <v>108.217</v>
+        <v>99.371</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1947906.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2394.0</v>
+        <v>-960.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.12290120775849</v>
+        <v>-0.19321532439042</v>
       </c>
       <c r="K36">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.08</v>
+      </c>
+      <c r="L36">
+        <v>394.52</v>
       </c>
       <c r="M36" s="1">
-        <v>1945512.0</v>
+        <v>495895.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1973729.72</v>
+        <v>496289.52</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.817</v>
+      </c>
+      <c r="E37" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-49830.82</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.1796153642262</v>
+      </c>
+      <c r="K37">
+        <v>0.71</v>
+      </c>
+      <c r="L37" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>497205.0</v>
+        <v>4174497.0</v>
       </c>
       <c r="N37" s="1">
-        <v>506106.37</v>
+        <v>4203660.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>1.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.221</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.282425</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3273037.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-33965.6</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.037739377024</v>
+      </c>
+      <c r="K38">
+        <v>3.38</v>
+      </c>
+      <c r="L38" t="s">
         <v>137</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3502918.0</v>
+        <v>3239072.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3519883.07</v>
+        <v>3347236.38</v>
       </c>
       <c r="O38" s="1">
-        <v>0.99</v>
+        <v>0.91</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>3155000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.407</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.13010777</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3159104.9</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-22814.05</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.72216816858472</v>
+      </c>
+      <c r="K39">
+        <v>1.92</v>
+      </c>
+      <c r="L39" t="s">
         <v>140</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2759049.0</v>
+        <v>3136290.85</v>
       </c>
       <c r="N39" s="1">
-        <v>2844764.75</v>
+        <v>3196905.75</v>
       </c>
       <c r="O39" s="1">
-        <v>0.8</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>1742000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>98.427</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.55577268</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1734261.56</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-19663.22</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.1338093661028</v>
+      </c>
+      <c r="K40">
+        <v>0.43</v>
+      </c>
+      <c r="L40" t="s">
         <v>143</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2664611.1</v>
+        <v>1714598.34</v>
       </c>
       <c r="N40" s="1">
-        <v>2711619.15</v>
+        <v>1722079.39</v>
       </c>
       <c r="O40" s="1">
-        <v>0.76</v>
+        <v>0.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.272</v>
+      </c>
+      <c r="E41" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I41" s="1">
+        <v>26220.93</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.59646988747026</v>
+      </c>
+      <c r="K41">
+        <v>0.1</v>
+      </c>
+      <c r="L41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1442057.68</v>
+        <v>4422240.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1446077.5</v>
+        <v>4426632.12</v>
       </c>
       <c r="O41" s="1">
-        <v>0.4</v>
+        <v>1.21</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>5662000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.841</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.79332179</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5650297.88</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-53920.46</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-0.95429411236634</v>
+      </c>
+      <c r="K42">
+        <v>0.4</v>
+      </c>
+      <c r="L42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4430115.0</v>
+        <v>5596377.42</v>
       </c>
       <c r="N42" s="1">
-        <v>4432966.03</v>
+        <v>5618998.02</v>
       </c>
       <c r="O42" s="1">
-        <v>1.24</v>
+        <v>1.53</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.72018738</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>4188247.87</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-38269.87</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-0.9137441523966</v>
+      </c>
+      <c r="K43">
+        <v>1.2</v>
+      </c>
+      <c r="L43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4771524.0</v>
+        <v>4149978.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4781841.67</v>
+        <v>4200320.47</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.15</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.552</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-14867.72</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.2529142940932</v>
+      </c>
+      <c r="K44">
+        <v>0.82</v>
+      </c>
+      <c r="L44" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>3489115.0</v>
+        <v>1171783.28</v>
       </c>
       <c r="N44" s="1">
-        <v>3526272.53</v>
+        <v>1181557.57</v>
       </c>
       <c r="O44" s="1">
-        <v>0.99</v>
+        <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.10731579</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1902039.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-13363.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.7025618296996</v>
+      </c>
+      <c r="K45">
+        <v>2.37</v>
+      </c>
+      <c r="L45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>988248.36</v>
+        <v>1888676.0</v>
       </c>
       <c r="N45" s="1">
-        <v>994995.72</v>
+        <v>1933722.91</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.212</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I46" s="1">
+        <v>60475.27</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.2598687201197</v>
+      </c>
+      <c r="K46">
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1105555.0</v>
+        <v>4860600.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1129901.92</v>
+        <v>4870976.71</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>1.33</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.496</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-14015.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-0.73591225552512</v>
+      </c>
+      <c r="K47">
+        <v>0.73</v>
+      </c>
+      <c r="L47" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>4477180.0</v>
+        <v>1890424.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4486096.44</v>
+        <v>1904225.03</v>
       </c>
       <c r="O47" s="1">
-        <v>1.26</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.176</v>
+        <v>97.993</v>
       </c>
       <c r="E48" s="1">
-        <v>100.336</v>
+        <v>98.433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605376.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2560.0</v>
+        <v>-1320.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.15946420028704</v>
+        <v>-0.44700456147837</v>
       </c>
       <c r="K48">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.1</v>
+      </c>
+      <c r="L48">
+        <v>292.81</v>
       </c>
       <c r="M48" s="1">
-        <v>1602816.0</v>
+        <v>293979.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1612136.55</v>
+        <v>294271.81</v>
       </c>
       <c r="O48" s="1">
-        <v>0.45</v>
+        <v>0.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.097</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.68063636</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2192974.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-12840.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-0.58550625771213</v>
+      </c>
+      <c r="K49">
+        <v>0.45</v>
+      </c>
+      <c r="L49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>296178.0</v>
+        <v>2180134.0</v>
       </c>
       <c r="N49" s="1">
-        <v>301787.59</v>
+        <v>2190101.8</v>
       </c>
       <c r="O49" s="1">
-        <v>0.08</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.51</v>
+      </c>
+      <c r="E50" s="1">
+        <v>99.73340351</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5684804.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-69734.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.226673778023</v>
+      </c>
+      <c r="K50">
+        <v>0.91</v>
+      </c>
+      <c r="L50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2908526.0</v>
+        <v>5615070.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2932113.33</v>
+        <v>5666799.45</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>1.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.463</v>
+      </c>
+      <c r="E51" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-19500.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.2528550639438</v>
+      </c>
+      <c r="K51">
+        <v>2.92</v>
+      </c>
+      <c r="L51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1801008.0</v>
+        <v>1536945.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1806574.44</v>
+        <v>1580784.04</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>104.535</v>
+      </c>
+      <c r="E52" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-29085.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.1460149531606</v>
+      </c>
+      <c r="K52">
+        <v>3.06</v>
+      </c>
+      <c r="L52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>5299046.0</v>
+        <v>2508840.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5338069.97</v>
+        <v>2582253.7</v>
       </c>
       <c r="O52" s="1">
-        <v>1.49</v>
+        <v>0.7</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E53" s="1">
+        <v>95.18054588</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1618069.28</v>
+      </c>
+      <c r="I53" s="1">
+        <v>47522.72</v>
+      </c>
+      <c r="J53" s="1">
+        <v>2.9370015602793</v>
+      </c>
+      <c r="K53">
+        <v>0.76</v>
+      </c>
+      <c r="L53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1344694.0</v>
+        <v>1665592.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1379660.44</v>
+        <v>1678470.08</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>95.923</v>
+      </c>
+      <c r="E54" s="1">
+        <v>96.33935294</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1637769.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-7078.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.43217327962613</v>
+      </c>
+      <c r="K54">
+        <v>0.96</v>
+      </c>
+      <c r="L54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1586040.0</v>
+        <v>1630691.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1627403.01</v>
+        <v>1647050.59</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>107.208</v>
+      </c>
+      <c r="E55" s="1">
+        <v>109.3219769</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>3170337.33</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-61305.33</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-1.9337163089834</v>
+      </c>
+      <c r="K55">
+        <v>0.31</v>
+      </c>
+      <c r="L55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1375024.0</v>
+        <v>3109032.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1384958.25</v>
+        <v>3118089.54</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" t="s">
+        <v>189</v>
+      </c>
+      <c r="C56" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.63</v>
+      </c>
+      <c r="E56" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>28737.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.5137870757797</v>
+      </c>
+      <c r="K56">
+        <v>0.25</v>
+      </c>
+      <c r="L56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1353660.0</v>
+        <v>5621910.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1366173.7</v>
+        <v>5636433.29</v>
       </c>
       <c r="O56" s="1">
-        <v>0.38</v>
+        <v>1.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B57" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>90.997</v>
+      </c>
+      <c r="E57" s="1">
+        <v>91.69810638</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4309811.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-32952.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.76458109183906</v>
+      </c>
+      <c r="K57">
+        <v>0.19</v>
+      </c>
+      <c r="L57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>2607240.0</v>
+        <v>4276859.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2750845.48</v>
+        <v>4285743.93</v>
       </c>
       <c r="O57" s="1">
-        <v>0.77</v>
+        <v>1.17</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>194</v>
+      </c>
+      <c r="B58" t="s">
+        <v>195</v>
+      </c>
+      <c r="C58" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.379</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.2644475</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>3208462.32</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-28334.32</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.88311213204461</v>
+      </c>
+      <c r="K58">
+        <v>2.27</v>
+      </c>
+      <c r="L58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>5620656.0</v>
+        <v>3180128.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5632056.0</v>
+        <v>3252719.78</v>
       </c>
       <c r="O58" s="1">
-        <v>1.58</v>
+        <v>0.89</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B59" t="s">
+        <v>198</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>107.869</v>
+      </c>
+      <c r="E59" s="1">
+        <v>109.72188889</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1974994.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-33352.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-1.6887139910298</v>
+      </c>
+      <c r="K59">
+        <v>8.85</v>
+      </c>
+      <c r="L59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>3684400.0</v>
+        <v>1941642.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3691139.73</v>
+        <v>2100929.67</v>
       </c>
       <c r="O59" s="1">
-        <v>1.03</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>2700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.336</v>
+        <v>94.772</v>
       </c>
       <c r="E60" s="1">
-        <v>100.37597481</v>
+        <v>94.93111583</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2710151.32</v>
+        <v>3466884.35</v>
       </c>
       <c r="I60" s="1">
-        <v>-1079.32</v>
+        <v>-5810.91</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.039825082534506</v>
+        <v>-0.16761187894831</v>
       </c>
       <c r="K60">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.02</v>
+      </c>
+      <c r="L60">
+        <v>600.33</v>
       </c>
       <c r="M60" s="1">
-        <v>2709072.0</v>
+        <v>3461073.44</v>
       </c>
       <c r="N60" s="1">
-        <v>2765882.96</v>
+        <v>3461673.77</v>
       </c>
       <c r="O60" s="1">
-        <v>0.77</v>
+        <v>0.95</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>109.929</v>
+        <v>98.935</v>
       </c>
       <c r="E61" s="1">
-        <v>110.1</v>
+        <v>98.55887522</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1541400.0</v>
+        <v>2266854.13</v>
       </c>
       <c r="I61" s="1">
-        <v>-2394.0</v>
+        <v>8650.87</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.15531335149864</v>
+        <v>0.38162446738467</v>
       </c>
       <c r="K61">
-        <v>8.3</v>
+        <v>1.5</v>
       </c>
       <c r="L61" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="M61" s="1">
-        <v>1539006.0</v>
+        <v>2275505.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1655225.18</v>
+        <v>2310115.27</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C62" s="1">
-        <v>3052000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>95.375</v>
+        <v>99.541</v>
       </c>
       <c r="E62" s="1">
-        <v>94.92415957</v>
+        <v>100.12552698</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2897085.35</v>
+        <v>7459351.76</v>
       </c>
       <c r="I62" s="1">
-        <v>13759.65</v>
+        <v>-43547.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.47494803699863</v>
+        <v>-0.58379416068723</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>83.62</v>
+        <v>0.17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>207</v>
       </c>
       <c r="M62" s="1">
-        <v>2910845.0</v>
+        <v>7415804.5</v>
       </c>
       <c r="N62" s="1">
-        <v>2910928.62</v>
+        <v>7428127.62</v>
       </c>
       <c r="O62" s="1">
-        <v>0.81</v>
+        <v>2.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" t="s">
+        <v>209</v>
+      </c>
+      <c r="C63" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.419</v>
+      </c>
+      <c r="E63" s="1">
+        <v>102.59867877</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5848124.69</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-67241.69</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.1497991845998</v>
+      </c>
+      <c r="K63">
+        <v>1.66</v>
+      </c>
+      <c r="L63" t="s">
         <v>210</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1884895.0</v>
+        <v>5780883.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1911794.32</v>
+        <v>5875440.53</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>1.6</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>96.587</v>
+      </c>
+      <c r="E64" s="1">
+        <v>96.57325926</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2607478.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>371.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.014228307966549</v>
+      </c>
+      <c r="K64">
+        <v>0.3</v>
+      </c>
+      <c r="L64" t="s">
         <v>213</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>6272625.0</v>
+        <v>2607849.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6273973.46</v>
+        <v>2615875.03</v>
       </c>
       <c r="O64" s="1">
-        <v>1.76</v>
+        <v>0.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>214</v>
+      </c>
+      <c r="B65" t="s">
+        <v>215</v>
+      </c>
+      <c r="C65" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>90.923</v>
+      </c>
+      <c r="E65" s="1">
+        <v>91.37542553</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4294645.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-21264.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.49512823527905</v>
+      </c>
+      <c r="K65">
+        <v>0.13</v>
+      </c>
+      <c r="L65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4925808.0</v>
+        <v>4273381.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4996229.92</v>
+        <v>4279336.48</v>
       </c>
       <c r="O65" s="1">
-        <v>1.4</v>
+        <v>1.17</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B66" t="s">
+        <v>218</v>
+      </c>
+      <c r="C66" s="1">
+        <v>2211000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.1729412</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2214823.73</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-9019.58</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.40723692264215</v>
+      </c>
+      <c r="K66">
+        <v>2.01</v>
+      </c>
+      <c r="L66" t="s">
         <v>219</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2428225.0</v>
+        <v>2205804.15</v>
       </c>
       <c r="N66" s="1">
-        <v>2434457.88</v>
+        <v>2250213.44</v>
       </c>
       <c r="O66" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>220</v>
+      </c>
+      <c r="B67" t="s">
+        <v>221</v>
+      </c>
+      <c r="C67" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.318</v>
+      </c>
+      <c r="E67" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-29561.38</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.69672297036338</v>
+      </c>
+      <c r="K67">
+        <v>1.28</v>
+      </c>
+      <c r="L67" t="s">
         <v>222</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3659440.0</v>
+        <v>4213356.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3663960.55</v>
+        <v>4267139.01</v>
       </c>
       <c r="O67" s="1">
-        <v>1.03</v>
+        <v>1.16</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>223</v>
+      </c>
+      <c r="B68" t="s">
+        <v>224</v>
+      </c>
+      <c r="C68" s="1">
+        <v>2844000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.70908474</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2835726.37</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-25228.69</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-0.88967293413433</v>
+      </c>
+      <c r="K68">
+        <v>0.81</v>
+      </c>
+      <c r="L68" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1814839.32</v>
+        <v>2810497.68</v>
       </c>
       <c r="N68" s="1">
-        <v>1848361.43</v>
+        <v>2833610.05</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>226</v>
+      </c>
+      <c r="B69" t="s">
+        <v>227</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>98.305</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.80130986</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2834357.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-42495.2</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-1.4992887981797</v>
+      </c>
+      <c r="K69">
+        <v>0.27</v>
+      </c>
+      <c r="L69" t="s">
         <v>228</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>3937362.0</v>
+        <v>2791862.0</v>
       </c>
       <c r="N69" s="1">
-        <v>3980732.14</v>
+        <v>2799576.68</v>
       </c>
       <c r="O69" s="1">
-        <v>1.11</v>
+        <v>0.76</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>229</v>
+      </c>
+      <c r="B70" t="s">
+        <v>230</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3403000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.73</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.14639524</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3407981.83</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-48199.93</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.4143247354109</v>
+      </c>
+      <c r="K70">
+        <v>1.5</v>
+      </c>
+      <c r="L70" t="s">
         <v>231</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2344539.12</v>
+        <v>3359781.9</v>
       </c>
       <c r="N70" s="1">
-        <v>2360216.63</v>
+        <v>3410978.41</v>
       </c>
       <c r="O70" s="1">
-        <v>0.66</v>
+        <v>0.93</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>232</v>
+      </c>
+      <c r="B71" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>104.466</v>
+      </c>
+      <c r="E71" s="1">
+        <v>105.45008571</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>3690753.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-34443.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.93322419571291</v>
+      </c>
+      <c r="K71">
+        <v>2.14</v>
+      </c>
+      <c r="L71" t="s">
         <v>234</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2345218.2</v>
+        <v>3656310.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2347337.02</v>
+        <v>3731370.33</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>1.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>235</v>
+      </c>
+      <c r="B72" t="s">
+        <v>236</v>
+      </c>
+      <c r="C72" s="1">
+        <v>2732000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>102.668</v>
+      </c>
+      <c r="E72" s="1">
+        <v>104.27937592</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2848912.55</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-44022.79</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-1.5452489055868</v>
+      </c>
+      <c r="K72">
+        <v>4.56</v>
+      </c>
+      <c r="L72" t="s">
         <v>237</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2913566.92</v>
+        <v>2804889.76</v>
       </c>
       <c r="N72" s="1">
-        <v>2952667.94</v>
+        <v>2929501.74</v>
       </c>
       <c r="O72" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>238</v>
+      </c>
+      <c r="B73" t="s">
+        <v>239</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.65646154</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1295534.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-14332.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-1.106261973827</v>
+      </c>
+      <c r="K73">
+        <v>0.32</v>
+      </c>
+      <c r="L73" t="s">
         <v>240</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1585320.0</v>
+        <v>1281202.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1612258.03</v>
+        <v>1285320.15</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>241</v>
+      </c>
+      <c r="B74" t="s">
+        <v>242</v>
+      </c>
+      <c r="C74" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>102.323</v>
+      </c>
+      <c r="E74" s="1">
+        <v>103.8554</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1557831.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-22986.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-1.4755130691327</v>
+      </c>
+      <c r="K74">
+        <v>3.17</v>
+      </c>
+      <c r="L74" t="s">
         <v>243</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>2331011.52</v>
+        <v>1534845.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2427192.86</v>
+        <v>1582326.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.68</v>
+        <v>0.43</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>244</v>
+      </c>
+      <c r="B75" t="s">
+        <v>245</v>
+      </c>
+      <c r="C75" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>96.705</v>
+      </c>
+      <c r="E75" s="1">
+        <v>97.55072436</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>5365289.84</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-46514.84</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-0.86695856863532</v>
+      </c>
+      <c r="K75">
+        <v>0.08</v>
+      </c>
+      <c r="L75" t="s">
         <v>246</v>
       </c>
-      <c r="B75" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1202868.0</v>
+        <v>5318775.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1204614.58</v>
+        <v>5323427.39</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>1.45</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>247</v>
+      </c>
+      <c r="B76" t="s">
+        <v>248</v>
+      </c>
+      <c r="C76" s="1">
+        <v>3211000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="E76" s="1">
+        <v>99.71130178</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>3201729.9</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-30482.08</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.95205032754324</v>
+      </c>
+      <c r="K76">
+        <v>1.5</v>
+      </c>
+      <c r="L76" t="s">
         <v>249</v>
       </c>
-      <c r="B76" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>1346358.0</v>
+        <v>3171247.82</v>
       </c>
       <c r="N76" s="1">
-        <v>1384035.74</v>
+        <v>3219566.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.88</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>250</v>
+      </c>
+      <c r="B77" t="s">
+        <v>251</v>
+      </c>
+      <c r="C77" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>101.435</v>
+      </c>
+      <c r="E77" s="1">
+        <v>102.16775</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>817342.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-5862.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-0.71720283553274</v>
+      </c>
+      <c r="K77">
+        <v>2.34</v>
+      </c>
+      <c r="L77" t="s">
         <v>252</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>4404285.0</v>
+        <v>811480.0</v>
       </c>
       <c r="N77" s="1">
-        <v>4477209.66</v>
+        <v>830195.06</v>
       </c>
       <c r="O77" s="1">
-        <v>1.25</v>
+        <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>253</v>
+      </c>
+      <c r="B78" t="s">
+        <v>254</v>
+      </c>
+      <c r="C78" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>101.476</v>
+      </c>
+      <c r="E78" s="1">
+        <v>102.46913186</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>4406172.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-42704.67</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-0.96920100954646</v>
+      </c>
+      <c r="K78">
+        <v>2.39</v>
+      </c>
+      <c r="L78" t="s">
         <v>255</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>2711135.55</v>
+        <v>4363468.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2747102.72</v>
+        <v>4466108.42</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>1.22</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>256</v>
+      </c>
+      <c r="B79" t="s">
+        <v>257</v>
+      </c>
+      <c r="C79" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.483</v>
+      </c>
+      <c r="E79" s="1">
+        <v>98.29550333</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>3538638.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-29250.12</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-0.8265925762423</v>
+      </c>
+      <c r="K79">
+        <v>0.76</v>
+      </c>
+      <c r="L79" t="s">
         <v>258</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>613698.0</v>
+        <v>3509388.0</v>
       </c>
       <c r="N79" s="1">
-        <v>626378.14</v>
+        <v>3536757.86</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.97</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>259</v>
+      </c>
+      <c r="B80" t="s">
+        <v>260</v>
+      </c>
+      <c r="C80" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>102.033</v>
+      </c>
+      <c r="E80" s="1">
+        <v>103.193625</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>1651098.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-18570.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.1247061046649</v>
+      </c>
+      <c r="K80">
+        <v>0.15</v>
+      </c>
+      <c r="L80" t="s">
         <v>261</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>3710880.0</v>
+        <v>1632528.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3788427.95</v>
+        <v>1634938.96</v>
       </c>
       <c r="O80" s="1">
-        <v>1.06</v>
+        <v>0.45</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>262</v>
+      </c>
+      <c r="B81" t="s">
+        <v>263</v>
+      </c>
+      <c r="C81" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.674</v>
+      </c>
+      <c r="E81" s="1">
+        <v>98.15769682</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>2159469.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-10641.33</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.49277523195942</v>
+      </c>
+      <c r="K81">
+        <v>1.75</v>
+      </c>
+      <c r="L81" t="s">
         <v>264</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>2959560.0</v>
+        <v>2148828.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2978258.63</v>
+        <v>2187222.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.83</v>
+        <v>0.6</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.524</v>
+        <v>94.984</v>
       </c>
       <c r="E82" s="1">
-        <v>103.315</v>
+        <v>95.02618682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1446410.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I82" s="1">
-        <v>-11074.0</v>
+        <v>-928.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.76561970672216</v>
+        <v>-0.044394939536547</v>
       </c>
       <c r="K82">
-        <v>4.88</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.02</v>
+      </c>
+      <c r="L82">
+        <v>482.2</v>
       </c>
       <c r="M82" s="1">
-        <v>1435336.0</v>
+        <v>2089648.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1503609.97</v>
+        <v>2090130.2</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.57</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.573</v>
+        <v>108.524</v>
       </c>
       <c r="E83" s="1">
-        <v>98.195185</v>
+        <v>109.91236364</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1767513.33</v>
+        <v>2418072.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6800.67</v>
+        <v>-30544.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.38475919160395</v>
+        <v>-1.2631551086982</v>
       </c>
       <c r="K83">
-        <v>1.65</v>
+        <v>0.3</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>1774314.0</v>
+        <v>2387528.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1804001.67</v>
+        <v>2394223.66</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>1800000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>95.545</v>
+        <v>96.566</v>
       </c>
       <c r="E84" s="1">
-        <v>94.993895</v>
+        <v>97.39164808</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1709890.11</v>
+        <v>5064365.7</v>
       </c>
       <c r="I84" s="1">
-        <v>9919.89</v>
+        <v>-42933.7</v>
       </c>
       <c r="J84" s="1">
-        <v>0.58014780844601</v>
+        <v>-0.84776065835846</v>
       </c>
       <c r="K84">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>1.7</v>
+      </c>
+      <c r="L84" t="s">
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>1719810.0</v>
+        <v>5021432.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1720081.23</v>
+        <v>5110045.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>1.4</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>273</v>
+      </c>
+      <c r="B85" t="s">
+        <v>274</v>
+      </c>
+      <c r="C85" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.453</v>
+      </c>
+      <c r="E85" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>13440.0</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.35125987036315</v>
+      </c>
+      <c r="K85">
+        <v>0.1</v>
+      </c>
+      <c r="L85" t="s">
         <v>275</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1981368.0</v>
+        <v>3839667.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2050981.26</v>
+        <v>3843727.27</v>
       </c>
       <c r="O85" s="1">
-        <v>0.57</v>
+        <v>1.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>276</v>
+      </c>
+      <c r="B86" t="s">
+        <v>277</v>
+      </c>
+      <c r="C86" s="1">
+        <v>747000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>94.512</v>
+      </c>
+      <c r="E86" s="1">
+        <v>94.64382865</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>706989.4</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-984.76</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-0.13928921706606</v>
+      </c>
+      <c r="K86">
+        <v>0.24</v>
+      </c>
+      <c r="L86" t="s">
         <v>278</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>4210732.0</v>
+        <v>706004.64</v>
       </c>
       <c r="N86" s="1">
-        <v>4279296.38</v>
+        <v>707780.05</v>
       </c>
       <c r="O86" s="1">
-        <v>1.2</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>279</v>
+      </c>
+      <c r="B87" t="s">
+        <v>280</v>
+      </c>
+      <c r="C87" s="1">
+        <v>6697000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.758</v>
+      </c>
+      <c r="E87" s="1">
+        <v>100.50576781</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>6730871.27</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-50078.01</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.74400486937258</v>
+      </c>
+      <c r="K87">
+        <v>1.36</v>
+      </c>
+      <c r="L87" t="s">
         <v>281</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3843957.0</v>
+        <v>6680793.26</v>
       </c>
       <c r="N87" s="1">
-        <v>3845880.29</v>
+        <v>6771615.59</v>
       </c>
       <c r="O87" s="1">
-        <v>1.08</v>
+        <v>1.85</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>282</v>
+      </c>
+      <c r="B88" t="s">
+        <v>283</v>
+      </c>
+      <c r="C88" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.248</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.23628089</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4510632.64</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-44472.64</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-0.9859512744536</v>
+      </c>
+      <c r="K88">
+        <v>0.09</v>
+      </c>
+      <c r="L88" t="s">
         <v>284</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>44867.14</v>
+        <v>4466160.0</v>
       </c>
       <c r="N88" s="1">
-        <v>44972.41</v>
+        <v>4470043.57</v>
       </c>
       <c r="O88" s="1">
-        <v>0.01</v>
+        <v>1.22</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>285</v>
+      </c>
+      <c r="B89" t="s">
         <v>286</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.149</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.59866667</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>603592.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-2698.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-0.44699068244775</v>
+      </c>
+      <c r="K89">
+        <v>0.99</v>
+      </c>
+      <c r="L89" t="s">
         <v>287</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>6217264.19</v>
+        <v>600894.0</v>
       </c>
       <c r="N89" s="1">
-        <v>6291967.75</v>
+        <v>606861.12</v>
       </c>
       <c r="O89" s="1">
-        <v>1.76</v>
+        <v>0.17</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>288</v>
+      </c>
+      <c r="B90" t="s">
         <v>289</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.228</v>
+        <v>100.229</v>
       </c>
       <c r="E90" s="1">
-        <v>100.36562211</v>
+        <v>100.364</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3813893.64</v>
+        <v>200728.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5229.64</v>
+        <v>-270.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.1371207614484</v>
+        <v>-0.13451038220876</v>
       </c>
       <c r="K90">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>3808664.0</v>
+        <v>200458.0</v>
       </c>
       <c r="N90" s="1">
-        <v>3889557.15</v>
+        <v>200458.0</v>
       </c>
       <c r="O90" s="1">
-        <v>1.09</v>
+        <v>0.05</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>290</v>
+      </c>
+      <c r="B91" t="s">
+        <v>291</v>
+      </c>
+      <c r="C91" s="1">
+        <v>5737000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.163</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.89940178</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>5731228.68</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-42247.37</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.73714333101781</v>
+      </c>
+      <c r="K91">
+        <v>0.88</v>
+      </c>
+      <c r="L91" t="s">
         <v>292</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>503270.0</v>
+        <v>5688981.31</v>
       </c>
       <c r="N91" s="1">
-        <v>507489.18</v>
+        <v>5739707.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.14</v>
+        <v>1.57</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" t="s">
+        <v>294</v>
+      </c>
+      <c r="C92" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>102.839</v>
+      </c>
+      <c r="E92" s="1">
+        <v>104.27862829</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3170070.3</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-43764.7</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-1.3805592891741</v>
+      </c>
+      <c r="K92">
+        <v>0.22</v>
+      </c>
+      <c r="L92" t="s">
         <v>295</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>4845126.16</v>
+        <v>3126305.6</v>
       </c>
       <c r="N92" s="1">
-        <v>4880324.68</v>
+        <v>3132897.98</v>
       </c>
       <c r="O92" s="1">
-        <v>1.37</v>
+        <v>0.86</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>296</v>
+      </c>
+      <c r="B93" t="s">
+        <v>297</v>
+      </c>
+      <c r="C93" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="E93" s="1">
+        <v>97.59608447</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3708651.21</v>
+      </c>
+      <c r="I93" s="1">
+        <v>56730.79</v>
+      </c>
+      <c r="J93" s="1">
+        <v>1.5296879320177</v>
+      </c>
+      <c r="K93">
+        <v>1.67</v>
+      </c>
+      <c r="L93" t="s">
         <v>298</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>2637332.8</v>
+        <v>3765382.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2754623.18</v>
+        <v>3829018.99</v>
       </c>
       <c r="O93" s="1">
-        <v>0.77</v>
+        <v>1.05</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>299</v>
+      </c>
+      <c r="B94" t="s">
+        <v>300</v>
+      </c>
+      <c r="C94" s="1">
+        <v>2191000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.59360657</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>2182095.92</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-9544.14</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.43738407246552</v>
+      </c>
+      <c r="K94">
+        <v>0.37</v>
+      </c>
+      <c r="L94" t="s">
         <v>301</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>3081803.0</v>
+        <v>2172551.78</v>
       </c>
       <c r="N94" s="1">
-        <v>3130532.45</v>
+        <v>2180617.96</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>302</v>
+      </c>
+      <c r="B95" t="s">
+        <v>303</v>
+      </c>
+      <c r="C95" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>101.791</v>
+      </c>
+      <c r="E95" s="1">
+        <v>102.75960606</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>3391067.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-31964.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-0.94259417463589</v>
+      </c>
+      <c r="K95">
+        <v>2.14</v>
+      </c>
+      <c r="L95" t="s">
         <v>304</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>1790928.36</v>
+        <v>3359103.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1794455.16</v>
+        <v>3429658.63</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.94</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>305</v>
+      </c>
+      <c r="B96" t="s">
+        <v>306</v>
+      </c>
+      <c r="C96" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.018</v>
+      </c>
+      <c r="E96" s="1">
+        <v>97.15552632</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>3691910.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-5226.0</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.14155274641039</v>
+      </c>
+      <c r="K96">
+        <v>0.53</v>
+      </c>
+      <c r="L96" t="s">
         <v>307</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>2868572.0</v>
+        <v>3686684.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2922068.72</v>
+        <v>3706881.05</v>
       </c>
       <c r="O96" s="1">
-        <v>0.82</v>
+        <v>1.01</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>308</v>
+      </c>
+      <c r="B97" t="s">
+        <v>309</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>103.199</v>
+      </c>
+      <c r="E97" s="1">
+        <v>104.71313615</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1361270.77</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-19683.77</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.4459849159914</v>
+      </c>
+      <c r="K97">
+        <v>0.41</v>
+      </c>
+      <c r="L97" t="s">
         <v>310</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>2243742.0</v>
+        <v>1341587.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2254652.07</v>
+        <v>1346854.71</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.37</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>311</v>
+      </c>
+      <c r="B98" t="s">
+        <v>312</v>
+      </c>
+      <c r="C98" s="1">
+        <v>1920000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>102.483</v>
+      </c>
+      <c r="E98" s="1">
+        <v>103.41409219</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>1985550.57</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-17876.97</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.90035329596264</v>
+      </c>
+      <c r="K98">
+        <v>0.82</v>
+      </c>
+      <c r="L98" t="s">
         <v>313</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>1249092.0</v>
+        <v>1967673.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1250817.4</v>
+        <v>1983487.3</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.54</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>314</v>
+      </c>
+      <c r="B99" t="s">
+        <v>315</v>
+      </c>
+      <c r="C99" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.558</v>
+      </c>
+      <c r="E99" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>22387.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.59526959168713</v>
+      </c>
+      <c r="K99">
+        <v>0.36</v>
+      </c>
+      <c r="L99" t="s">
         <v>316</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>3465054.72</v>
+        <v>3783204.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3515332.42</v>
+        <v>3797063.59</v>
       </c>
       <c r="O99" s="1">
-        <v>0.98</v>
+        <v>1.04</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>317</v>
+      </c>
+      <c r="B100" t="s">
+        <v>318</v>
+      </c>
+      <c r="C100" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.25</v>
+      </c>
+      <c r="E100" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-63705.77</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.1055795739138</v>
+      </c>
+      <c r="K100">
+        <v>2.05</v>
+      </c>
+      <c r="L100" t="s">
         <v>319</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>1669523.4</v>
+        <v>5698500.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1678760.73</v>
+        <v>5817678.08</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>1.59</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>320</v>
+      </c>
+      <c r="B101" t="s">
+        <v>321</v>
+      </c>
+      <c r="C101" s="1">
+        <v>7053000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="E101" s="1">
+        <v>99.69928158</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>7031790.33</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-50096.16</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-0.71242397240249</v>
+      </c>
+      <c r="K101">
+        <v>1.93</v>
+      </c>
+      <c r="L101" t="s">
         <v>322</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>3780544.0</v>
+        <v>6981694.17</v>
       </c>
       <c r="N101" s="1">
-        <v>3793102.22</v>
+        <v>7117536.88</v>
       </c>
       <c r="O101" s="1">
-        <v>1.06</v>
+        <v>1.94</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>4900000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.588</v>
+        <v>99.5</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47907694</v>
+        <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>4874474.77</v>
+        <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>5337.23</v>
+        <v>-32952.42</v>
       </c>
       <c r="J102" s="1">
-        <v>0.10949343779248</v>
+        <v>-0.98036865354383</v>
       </c>
       <c r="K102">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.02</v>
+      </c>
+      <c r="L102">
+        <v>798.95</v>
       </c>
       <c r="M102" s="1">
-        <v>4879812.0</v>
+        <v>3328275.0</v>
       </c>
       <c r="N102" s="1">
-        <v>4973784.6</v>
+        <v>3329073.95</v>
       </c>
       <c r="O102" s="1">
-        <v>1.39</v>
+        <v>0.91</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C103" s="1">
-        <v>5853000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.772</v>
+        <v>95.438</v>
       </c>
       <c r="E103" s="1">
-        <v>99.79464087</v>
+        <v>95.67</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5840980.33</v>
+        <v>191340.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-1325.17</v>
+        <v>-464.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.022687458699249</v>
+        <v>-0.24250026131494</v>
       </c>
       <c r="K103">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.06</v>
+      </c>
+      <c r="L103">
+        <v>125.34</v>
       </c>
       <c r="M103" s="1">
-        <v>5839655.16</v>
+        <v>190876.0</v>
       </c>
       <c r="N103" s="1">
-        <v>5944768.63</v>
+        <v>191001.34</v>
       </c>
       <c r="O103" s="1">
-        <v>1.66</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>2845000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.429</v>
+        <v>103.225</v>
       </c>
       <c r="E104" s="1">
-        <v>100.60985659</v>
+        <v>104.52229566</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2862350.42</v>
+        <v>5539681.67</v>
       </c>
       <c r="I104" s="1">
-        <v>-5145.37</v>
+        <v>-68756.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.17976031040951</v>
+        <v>-1.2411664441361</v>
       </c>
       <c r="K104">
-        <v>1.8</v>
+        <v>1.21</v>
       </c>
       <c r="L104" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>2857205.05</v>
+        <v>5470925.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2908396.03</v>
+        <v>5534815.41</v>
       </c>
       <c r="O104" s="1">
-        <v>0.81</v>
+        <v>1.51</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>96.038</v>
+        <v>101.144</v>
       </c>
       <c r="E105" s="1">
-        <v>95.67</v>
+        <v>101.8218</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>191340.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I105" s="1">
-        <v>736.0</v>
+        <v>-2541.75</v>
       </c>
       <c r="J105" s="1">
-        <v>0.38465558691335</v>
+        <v>-0.66567277341394</v>
       </c>
       <c r="K105">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>84.25</v>
+        <v>2.32</v>
+      </c>
+      <c r="L105" t="s">
+        <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>192076.0</v>
+        <v>379290.0</v>
       </c>
       <c r="N105" s="1">
-        <v>192160.25</v>
+        <v>387971.51</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>4400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.982</v>
+        <v>98.901</v>
       </c>
       <c r="E106" s="1">
-        <v>104.74494705</v>
+        <v>99.92660182</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4608777.67</v>
+        <v>3297577.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-33569.67</v>
+        <v>-33844.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.72838553741734</v>
+        <v>-1.0263551441967</v>
       </c>
       <c r="K106">
-        <v>0.9</v>
+        <v>2.21</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>4575208.0</v>
+        <v>3263733.0</v>
       </c>
       <c r="N106" s="1">
-        <v>4614988.82</v>
+        <v>3336513.82</v>
       </c>
       <c r="O106" s="1">
-        <v>1.29</v>
+        <v>0.91</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>375000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.4</v>
+        <v>99.428</v>
       </c>
       <c r="E107" s="1">
-        <v>101.8218</v>
+        <v>100.15900849</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>381831.75</v>
+        <v>3302242.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-1581.75</v>
+        <v>-24101.35</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.41425313636176</v>
+        <v>-0.72984797231019</v>
       </c>
       <c r="K107">
-        <v>2.04</v>
+        <v>1.37</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M107" s="1">
-        <v>380250.0</v>
+        <v>3278141.16</v>
       </c>
       <c r="N107" s="1">
-        <v>387904.11</v>
+        <v>3323192.64</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.91</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C108" s="1">
-        <v>2800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.112</v>
+        <v>101.043</v>
       </c>
       <c r="E108" s="1">
-        <v>100.04695929</v>
+        <v>101.80010086</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2801314.86</v>
+        <v>5904405.85</v>
       </c>
       <c r="I108" s="1">
-        <v>1821.14</v>
+        <v>-43911.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.065010185966743</v>
+        <v>-0.74371327302983</v>
       </c>
       <c r="K108">
-        <v>2.05</v>
+        <v>2.81</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M108" s="1">
-        <v>2803136.0</v>
+        <v>5860494.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2860478.47</v>
+        <v>6023668.66</v>
       </c>
       <c r="O108" s="1">
-        <v>0.8</v>
+        <v>1.64</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C109" s="1">
-        <v>2797000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.268</v>
+        <v>100.93</v>
       </c>
       <c r="E109" s="1">
-        <v>100.2422778</v>
+        <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2803776.51</v>
+        <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>719.45</v>
+        <v>-31436.08</v>
       </c>
       <c r="J109" s="1">
-        <v>0.025660033794919</v>
+        <v>-0.601265211339</v>
       </c>
       <c r="K109">
-        <v>1.22</v>
+        <v>2.27</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M109" s="1">
-        <v>2804495.96</v>
+        <v>5196885.7</v>
       </c>
       <c r="N109" s="1">
-        <v>2838692.16</v>
+        <v>5313796.21</v>
       </c>
       <c r="O109" s="1">
-        <v>0.79</v>
+        <v>1.45</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C110" s="1">
-        <v>4900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.577</v>
+        <v>100.543</v>
       </c>
       <c r="E110" s="1">
-        <v>101.89685408</v>
+        <v>101.50487879</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4992945.85</v>
+        <v>3349661.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-15672.85</v>
+        <v>-31742.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.31389985933855</v>
+        <v>-0.94761828137235</v>
       </c>
       <c r="K110">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M110" s="1">
-        <v>4977273.0</v>
+        <v>3317919.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5104723.34</v>
+        <v>3359214.21</v>
       </c>
       <c r="O110" s="1">
-        <v>1.43</v>
+        <v>0.92</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>4749000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.352</v>
+        <v>103.657</v>
       </c>
       <c r="E111" s="1">
-        <v>101.56803074</v>
+        <v>105.09337452</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4823465.78</v>
+        <v>4413921.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-10259.3</v>
+        <v>-60327.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.21269561074817</v>
+        <v>-1.3667603027478</v>
       </c>
       <c r="K111">
-        <v>2.07</v>
+        <v>2.24</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>4813206.48</v>
+        <v>4353594.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4911276.58</v>
+        <v>4447604.95</v>
       </c>
       <c r="O111" s="1">
-        <v>1.37</v>
+        <v>1.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>2800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.839</v>
+        <v>106.921</v>
       </c>
       <c r="E112" s="1">
-        <v>101.62</v>
+        <v>109.06825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2845360.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I112" s="1">
-        <v>6132.0</v>
+        <v>-42945.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.21550875811848</v>
+        <v>-1.9687214198449</v>
       </c>
       <c r="K112">
-        <v>1.05</v>
+        <v>1.31</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>2851492.0</v>
+        <v>2138420.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2880968.71</v>
+        <v>2164524.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.81</v>
+        <v>0.59</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>3500000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.689</v>
+        <v>100.275</v>
       </c>
       <c r="E113" s="1">
-        <v>105.32653514</v>
+        <v>101.34664646</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3686428.73</v>
+        <v>4864639.03</v>
       </c>
       <c r="I113" s="1">
-        <v>-22313.73</v>
+        <v>-51439.03</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.60529394799937</v>
+        <v>-1.057406925422</v>
       </c>
       <c r="K113">
-        <v>1.98</v>
+        <v>3.64</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>3664115.0</v>
+        <v>4813200.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3733347.88</v>
+        <v>4987841.09</v>
       </c>
       <c r="O113" s="1">
-        <v>1.05</v>
+        <v>1.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>1700000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>109.449</v>
+        <v>93.527</v>
       </c>
       <c r="E114" s="1">
-        <v>109.396</v>
+        <v>94.43916654</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1859732.0</v>
+        <v>5160156.06</v>
       </c>
       <c r="I114" s="1">
-        <v>901.0</v>
+        <v>-49840.78</v>
       </c>
       <c r="J114" s="1">
-        <v>0.048447840871695</v>
+        <v>-0.9658773769722</v>
       </c>
       <c r="K114">
-        <v>0.87</v>
+        <v>1.47</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>1860633.0</v>
+        <v>5110315.28</v>
       </c>
       <c r="N114" s="1">
-        <v>1875425.82</v>
+        <v>5190703.44</v>
       </c>
       <c r="O114" s="1">
-        <v>0.53</v>
+        <v>1.42</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.29</v>
+        <v>100.372</v>
       </c>
       <c r="E115" s="1">
-        <v>101.79048576</v>
+        <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3359086.03</v>
+        <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-16516.03</v>
+        <v>-2120.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.49168225679531</v>
+        <v>-0.26332263481622</v>
       </c>
       <c r="K115">
-        <v>3.42</v>
+        <v>0.82</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>3342570.0</v>
+        <v>802976.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3455402.88</v>
+        <v>809551.34</v>
       </c>
       <c r="O115" s="1">
-        <v>0.97</v>
+        <v>0.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>4564000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.694</v>
+        <v>100.332</v>
       </c>
       <c r="E116" s="1">
-        <v>94.54881814</v>
+        <v>101.30837019</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4315208.06</v>
+        <v>4214428.2</v>
       </c>
       <c r="I116" s="1">
-        <v>6626.1</v>
+        <v>-40617.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.15355227159082</v>
+        <v>-0.96376063542855</v>
       </c>
       <c r="K116">
-        <v>1.39</v>
+        <v>2.07</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>4321834.16</v>
+        <v>4173811.2</v>
       </c>
       <c r="N116" s="1">
-        <v>4385230.0</v>
+        <v>4259746.54</v>
       </c>
       <c r="O116" s="1">
-        <v>1.23</v>
+        <v>1.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.582</v>
+        <v>98.259</v>
       </c>
       <c r="E117" s="1">
-        <v>100.637</v>
+        <v>98.32790727</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>805096.0</v>
+        <v>5408034.9</v>
       </c>
       <c r="I117" s="1">
-        <v>-440.0</v>
+        <v>-3789.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.054651867603367</v>
+        <v>-0.070079059585951</v>
       </c>
       <c r="K117">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>804656.0</v>
+        <v>5404245.0</v>
       </c>
       <c r="N117" s="1">
-        <v>809861.48</v>
+        <v>5453142.26</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>1.49</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>3460000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.108</v>
+        <v>98.566</v>
       </c>
       <c r="E118" s="1">
-        <v>101.45818497</v>
+        <v>98.51473529</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3510453.2</v>
+        <v>3349501.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-12116.4</v>
+        <v>1743.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.34515201626958</v>
+        <v>0.052037602018928</v>
       </c>
       <c r="K118">
-        <v>1.87</v>
+        <v>0.25</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>3498336.8</v>
+        <v>3351244.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3562939.27</v>
+        <v>3359650.85</v>
       </c>
       <c r="O118" s="1">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.583</v>
+        <v>108.614</v>
       </c>
       <c r="E119" s="1">
-        <v>98.30891087</v>
+        <v>110.87634667</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4522209.9</v>
+        <v>665258.08</v>
       </c>
       <c r="I119" s="1">
-        <v>12608.1</v>
+        <v>-13574.08</v>
       </c>
       <c r="J119" s="1">
-        <v>0.27880395379259</v>
+        <v>-2.040423169306</v>
       </c>
       <c r="K119">
-        <v>0.81</v>
+        <v>0.38</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>4534818.0</v>
+        <v>651684.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4572248.14</v>
+        <v>653977.15</v>
       </c>
       <c r="O119" s="1">
-        <v>1.28</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>3100000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.925</v>
+        <v>98.989</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>99.7983</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3053500.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13175.0</v>
+        <v>-24279.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.43147208121827</v>
+        <v>-0.81093565722061</v>
       </c>
       <c r="K120">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>3066675.0</v>
+        <v>2969670.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3070305.82</v>
+        <v>2986365.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.86</v>
+        <v>0.82</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C121" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.85</v>
+        <v>101.647</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7445</v>
+        <v>102.1475</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1196934.0</v>
+        <v>1225770.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1266.0</v>
+        <v>-6006.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.10577024297079</v>
+        <v>-0.48997772828508</v>
       </c>
       <c r="K121">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.03</v>
+      </c>
+      <c r="L121">
+        <v>304.1</v>
       </c>
       <c r="M121" s="1">
-        <v>1198200.0</v>
+        <v>1219764.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1200912.33</v>
+        <v>1220068.1</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C122" s="1">
-        <v>500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>109.69</v>
+        <v>95.426</v>
       </c>
       <c r="E122" s="1">
-        <v>111.305416</v>
+        <v>95.56322325</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>556527.08</v>
+        <v>3822528.93</v>
       </c>
       <c r="I122" s="1">
-        <v>-8077.08</v>
+        <v>-5488.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.4513363842061</v>
+        <v>-0.14359420426937</v>
       </c>
       <c r="K122">
-        <v>7.71</v>
+        <v>0.97</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="M122" s="1">
-        <v>548450.0</v>
+        <v>3817040.0</v>
       </c>
       <c r="N122" s="1">
-        <v>586987.67</v>
+        <v>3855834.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>1.05</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B123" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C123" s="1">
-        <v>2500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.249</v>
+        <v>100.8</v>
       </c>
       <c r="E123" s="1">
-        <v>99.90388</v>
+        <v>101.9176069</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2497597.0</v>
+        <v>4280539.49</v>
       </c>
       <c r="I123" s="1">
-        <v>8628.0</v>
+        <v>-46939.49</v>
       </c>
       <c r="J123" s="1">
-        <v>0.34545204850903</v>
+        <v>-1.0965788333377</v>
       </c>
       <c r="K123">
-        <v>0.39</v>
+        <v>1.81</v>
       </c>
       <c r="L123" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="M123" s="1">
-        <v>2506225.0</v>
+        <v>4233600.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2515856.85</v>
+        <v>4309717.81</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>1.18</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B124" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C124" s="1">
-        <v>800000.0</v>
+        <v>4310000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.116</v>
+        <v>98.965</v>
       </c>
       <c r="E124" s="1">
-        <v>102.296</v>
+        <v>99.78581903</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818368.0</v>
+        <v>4300768.8</v>
       </c>
       <c r="I124" s="1">
-        <v>-1440.0</v>
+        <v>-35377.3</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.1759599593337</v>
+        <v>-0.82258083717497</v>
       </c>
       <c r="K124">
-        <v>4.4</v>
+        <v>0.5</v>
       </c>
       <c r="L124" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="M124" s="1">
-        <v>816928.0</v>
+        <v>4265391.5</v>
       </c>
       <c r="N124" s="1">
-        <v>852103.34</v>
+        <v>4286779.14</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>1.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B125" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C125" s="1">
-        <v>3300000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.184</v>
+        <v>100.205</v>
       </c>
       <c r="E125" s="1">
-        <v>95.53672515</v>
+        <v>100.56275984</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3152711.93</v>
+        <v>6134328.35</v>
       </c>
       <c r="I125" s="1">
-        <v>21360.07</v>
+        <v>-21823.35</v>
       </c>
       <c r="J125" s="1">
-        <v>0.67751416793732</v>
+        <v>-0.3557577741987</v>
       </c>
       <c r="K125">
-        <v>0.92</v>
+        <v>2.15</v>
       </c>
       <c r="L125" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="M125" s="1">
-        <v>3174072.0</v>
+        <v>6112505.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3204269.26</v>
+        <v>6243863.91</v>
       </c>
       <c r="O125" s="1">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B126" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C126" s="1">
-        <v>3500000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.289</v>
+        <v>98.58</v>
       </c>
       <c r="E126" s="1">
-        <v>102.04104257</v>
+        <v>99.37023084</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3571436.49</v>
+        <v>4098028.32</v>
       </c>
       <c r="I126" s="1">
-        <v>8678.51</v>
+        <v>-32589.12</v>
       </c>
       <c r="J126" s="1">
-        <v>0.24299774122541</v>
+        <v>-0.79523901386802</v>
       </c>
       <c r="K126">
-        <v>1.62</v>
+        <v>1.9</v>
       </c>
       <c r="L126" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="M126" s="1">
-        <v>3580115.0</v>
+        <v>4065439.2</v>
       </c>
       <c r="N126" s="1">
-        <v>3636834.18</v>
+        <v>4143738.71</v>
       </c>
       <c r="O126" s="1">
-        <v>1.02</v>
+        <v>1.13</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B127" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C127" s="1">
-        <v>4010000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.185</v>
+        <v>100.302</v>
       </c>
       <c r="E127" s="1">
-        <v>99.79814963</v>
+        <v>101.26198279</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4001905.8</v>
+        <v>2941660.6</v>
       </c>
       <c r="I127" s="1">
-        <v>15512.7</v>
+        <v>-27887.5</v>
       </c>
       <c r="J127" s="1">
-        <v>0.38763281234656</v>
+        <v>-0.94801895228838</v>
       </c>
       <c r="K127">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="L127" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="M127" s="1">
-        <v>4017418.5</v>
+        <v>2913773.1</v>
       </c>
       <c r="N127" s="1">
-        <v>4031000.32</v>
+        <v>2923473.01</v>
       </c>
       <c r="O127" s="1">
-        <v>1.13</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="B128" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C128" s="1">
-        <v>5100000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.572</v>
+        <v>98.848</v>
       </c>
       <c r="E128" s="1">
-        <v>100.6005951</v>
+        <v>98.93570235</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5130630.35</v>
+        <v>1977724.69</v>
       </c>
       <c r="I128" s="1">
-        <v>-1458.35</v>
+        <v>-1753.17</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.028424382590728</v>
+        <v>-0.08864580640898</v>
       </c>
       <c r="K128">
-        <v>1.99</v>
+        <v>1.49</v>
       </c>
       <c r="L128" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="M128" s="1">
-        <v>5129172.0</v>
+        <v>1975971.52</v>
       </c>
       <c r="N128" s="1">
-        <v>5230613.1</v>
+        <v>2005710.07</v>
       </c>
       <c r="O128" s="1">
-        <v>1.46</v>
+        <v>0.55</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>