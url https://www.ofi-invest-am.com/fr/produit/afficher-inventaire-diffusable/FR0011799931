--- v2 (2026-06-17)
+++ v3 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1137 +130,1131 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 656.16</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>43 550.35</t>
+    <t>44 148.97</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>15 627.39</t>
+    <t>16 635.62</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>110 732.88</t>
+    <t>112 130.14</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>14 917.81</t>
+    <t>15 520.55</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>20 749.32</t>
+    <t>21 028.77</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>101 114.38</t>
+    <t>102 273.29</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>27 947.26</t>
+    <t>28 781.51</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 389.04</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>27 936.15</t>
+    <t>28 265.78</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>79 863.01</t>
+    <t>81 068.49</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>2 379.88</t>
+    <t>2 451.46</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 304.11</t>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>157 602.74</t>
+    <t>159 739.73</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>6 789.04</t>
+    <t>7 249.32</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>10 931.50</t>
+    <t>12 024.66</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>117 961.65</t>
+    <t>120 230.14</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>21 721.24</t>
+    <t>23 122.60</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>12 417.40</t>
+    <t>12 573.11</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>16 123.20</t>
+    <t>16 412.41</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>15 142.98</t>
+    <t>15 435.60</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
+    <t>1 879.45</t>
+  </si>
+  <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>6 102.74</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>120 135.62</t>
+    <t>121 876.71</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
-    <t>1 051.03</t>
+    <t>1 178.42</t>
   </si>
   <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>23 430.82</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>216 184.94</t>
+    <t>218 773.97</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>182 129.98</t>
+    <t>184 534.34</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>2 909.59</t>
+    <t>3 106.85</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>48 356.16</t>
+    <t>48 904.11</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>42 798.77</t>
+    <t>44 460.85</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>29 163.36</t>
+    <t>30 904.45</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>108 164.38</t>
+    <t>109 479.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>60 614.90</t>
+    <t>61 565.72</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>7 481.05</t>
+    <t>8 006.04</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 392.12</t>
+    <t>4 700.34</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>22 620.60</t>
+    <t>23 591.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>50 342.47</t>
+    <t>51 493.15</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>9 774.29</t>
+    <t>9 932.87</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>45 046.91</t>
+    <t>45 645.55</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 376.71</t>
+    <t>10 513.70</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>13 801.03</t>
+    <t>14 347.60</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>9 967.80</t>
+    <t>10 600.68</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>51 729.45</t>
+    <t>53 681.51</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>43 839.04</t>
+    <t>44 537.67</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>73 413.70</t>
+    <t>74 860.27</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>12 878.08</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>16 359.59</t>
+    <t>16 592.47</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>9 057.54</t>
+    <t>10 964.38</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>14 523.29</t>
+    <t>15 147.95</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>8 884.93</t>
+    <t>9 078.08</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>72 591.78</t>
+    <t>73 643.84</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>159 287.67</t>
+    <t>161 260.27</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>34 610.27</t>
+    <t>35 019.86</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>12 323.12</t>
+    <t>14 466.27</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>94 557.53</t>
+    <t>96 743.84</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>8 026.03</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>5 955.48</t>
+    <t>6 084.25</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>44 409.29</t>
+    <t>45 105.91</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>53 783.01</t>
+    <t>55 198.36</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>23 112.37</t>
+    <t>23 930.51</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>7 714.68</t>
+    <t>8 743.31</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>51 196.51</t>
+    <t>52 268.68</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>75 060.33</t>
+    <t>77 501.32</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>124 611.98</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>4 118.15</t>
+    <t>4 914.38</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>47 481.16</t>
+    <t>48 282.53</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>4 652.39</t>
+    <t>5 631.85</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>48 318.95</t>
+    <t>49 462.60</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>18 715.06</t>
+    <t>19 076.71</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>102 640.42</t>
+    <t>104 643.15</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>27 369.86</t>
+    <t>28 356.16</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>2 410.96</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>38 394.52</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 695.66</t>
+    <t>8 608.70</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>88 613.70</t>
+    <t>89 753.42</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>4 060.27</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
-    <t>1 775.41</t>
+    <t>1 795.87</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>90 822.33</t>
+    <t>92 840.60</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>3 883.57</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>5 967.12</t>
+    <t>6 147.95</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>50 725.77</t>
+    <t>52 521.37</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>6 592.38</t>
+    <t>8 143.54</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>63 636.99</t>
+    <t>64 417.81</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>8 066.18</t>
+    <t>8 816.52</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>70 555.63</t>
+    <t>72 056.81</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 197.05</t>
+    <t>20 631.40</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>5 267.71</t>
+    <t>5 947.41</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>15 813.70</t>
+    <t>16 786.85</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>13 859.59</t>
+    <t>14 119.86</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>119 178.08</t>
+    <t>120 767.12</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>135 842.71</t>
+    <t>137 678.42</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
+    <t>1 864.22</t>
+  </si>
+  <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>63 890.41</t>
+    <t>67 084.93</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 681.51</t>
+    <t>8 886.99</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>72 780.82</t>
+    <t>73 820.55</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>45 051.48</t>
+    <t>45 999.92</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>163 174.66</t>
+    <t>165 637.67</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>116 910.51</t>
+    <t>119 026.54</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>41 295.21</t>
+    <t>42 606.16</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>94 010.95</t>
+    <t>96 197.26</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>26 104.98</t>
+    <t>27 845.30</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>174 641.09</t>
+    <t>176 745.21</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>80 388.16</t>
+    <t>81 286.36</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 575.34</t>
+    <t>6 849.32</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>85 935.34</t>
+    <t>87 587.95</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>48 897.26</t>
+    <t>49 726.03</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>8 406.85</t>
+    <t>9 291.78</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>16 695.20</t>
+    <t>17 722.60</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>38 794.52</t>
+    <t>39 232.88</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>76 117.81</t>
+    <t>77 728.77</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>21 387.64</t>
+    <t>24 856.54</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>131 358.91</t>
+    <t>133 364.38</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>78 299.51</t>
+    <t>79 316.38</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>9 699.91</t>
+    <t>10 694.78</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>29 738.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1624,182 +1618,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>881528.0921</v>
+        <v>879907.0921</v>
       </c>
       <c r="D2">
-        <v>118.9</v>
+        <v>118.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>104820496.83</v>
+        <v>104236715.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>104820496.83</v>
+        <v>104236715.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2335761.0963</v>
+        <v>2724993.453</v>
       </c>
       <c r="D3">
-        <v>106.3</v>
+        <v>105.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>248310209.92</v>
+        <v>288578661.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>248310209.92</v>
+        <v>288578661.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29157.7035</v>
+        <v>29206.2507</v>
       </c>
       <c r="D4">
-        <v>110.33</v>
+        <v>109.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3217251.39</v>
+        <v>3210320.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3217251.39</v>
+        <v>3210320.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98434.9</v>
+        <v>98447.01</v>
       </c>
       <c r="D5">
-        <v>100.3</v>
+        <v>99.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9873673.0</v>
+        <v>9837332.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9873673.0</v>
+        <v>9837332.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.98</v>
+        <v>99.6</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64089.65</v>
+        <v>63844.76</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64089.65</v>
+        <v>63844.76</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1848,6387 +1842,6387 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1911.0</v>
+        <v>2980.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.08</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4780.3222501308</v>
+        <v>4782.2777550336</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9135195.82</v>
+        <v>14251187.71</v>
       </c>
       <c r="I2" s="1">
-        <v>7181.06</v>
+        <v>7456.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.078608714487305</v>
+        <v>0.05232328807772</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>9142376.88</v>
+        <v>14258644.4</v>
       </c>
       <c r="N2" s="1">
-        <v>9142376.88</v>
+        <v>14258644.4</v>
       </c>
       <c r="O2" s="1">
-        <v>2.5</v>
+        <v>3.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>626.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.21</v>
+        <v>105.835</v>
       </c>
       <c r="E3" s="1">
-        <v>106.436741214</v>
+        <v>106.149571933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-141940.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-141940.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-141940.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.537</v>
+        <v>100.435</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-864.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.28564344160674</v>
+        <v>-0.3868088271758</v>
       </c>
       <c r="K4">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301611.0</v>
+        <v>301305.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303267.16</v>
+        <v>303068.01</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.611</v>
+        <v>99.345</v>
       </c>
       <c r="E5" s="1">
         <v>100.06721739</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2301546.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-10493.0</v>
+        <v>-16611.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.4559109398639</v>
+        <v>-0.72173226170583</v>
       </c>
       <c r="K5">
-        <v>1.89</v>
+        <v>1.92</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2291053.0</v>
+        <v>2284935.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2334603.35</v>
+        <v>2329083.97</v>
       </c>
       <c r="O5" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.867</v>
+        <v>101.513</v>
       </c>
       <c r="E6" s="1">
         <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-26175.91</v>
+        <v>-34317.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.1048804678871</v>
+        <v>-1.4485528280662</v>
       </c>
       <c r="K6">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>2342941.0</v>
+        <v>2334799.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2358568.39</v>
+        <v>2351434.62</v>
       </c>
       <c r="O6" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.116</v>
+        <v>98.7</v>
       </c>
       <c r="E7" s="1">
         <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>-34210.12</v>
+        <v>-55426.12</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.67221992918501</v>
+        <v>-1.0891087918253</v>
       </c>
       <c r="K7">
-        <v>2.17</v>
+        <v>2.2</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>5054916.0</v>
+        <v>5033700.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5165648.88</v>
+        <v>5145830.14</v>
       </c>
       <c r="O7" s="1">
-        <v>1.41</v>
+        <v>1.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.81</v>
+        <v>99.49</v>
       </c>
       <c r="E8" s="1">
         <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>-9177.47</v>
+        <v>-15577.47</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.45764301919678</v>
+        <v>-0.7767849311681</v>
       </c>
       <c r="K8">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1996200.0</v>
+        <v>1989800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2011117.81</v>
+        <v>2005320.55</v>
       </c>
       <c r="O8" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.748</v>
+        <v>98.479</v>
       </c>
       <c r="E9" s="1">
         <v>97.27493412</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1653673.88</v>
       </c>
       <c r="I9" s="1">
-        <v>25042.12</v>
+        <v>20469.12</v>
       </c>
       <c r="J9" s="1">
-        <v>1.5143324389934</v>
+        <v>1.2377966567386</v>
       </c>
       <c r="K9">
-        <v>1.22</v>
+        <v>1.24</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1678716.0</v>
+        <v>1674143.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1699465.32</v>
+        <v>1695171.77</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.331</v>
+        <v>99.106</v>
       </c>
       <c r="E10" s="1">
         <v>99.71406383</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4686561.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-18004.0</v>
+        <v>-28579.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.38416228872301</v>
+        <v>-0.60980748996972</v>
       </c>
       <c r="K10">
-        <v>2.15</v>
+        <v>2.18</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>4668557.0</v>
+        <v>4657982.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4769671.38</v>
+        <v>4760255.29</v>
       </c>
       <c r="O10" s="1">
-        <v>1.3</v>
+        <v>1.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.263</v>
+        <v>97.712</v>
       </c>
       <c r="E11" s="1">
         <v>99.76155759</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2893085.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-43458.17</v>
+        <v>-59437.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.5021393234683</v>
+        <v>-2.0544562813545</v>
       </c>
       <c r="K11">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2849627.0</v>
+        <v>2833648.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2877574.26</v>
+        <v>2862429.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.535</v>
+        <v>96.196</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-2157.0</v>
+        <v>-3174.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.73930121126123</v>
+        <v>-1.0878729923705</v>
       </c>
       <c r="K12">
-        <v>1.46</v>
+        <v>1.48</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>289605.0</v>
+        <v>288588.0</v>
       </c>
       <c r="N12" s="1">
-        <v>293994.04</v>
+        <v>293026.36</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>1851000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>93.058</v>
+        <v>92.547</v>
       </c>
       <c r="E13" s="1">
         <v>94.22797137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1744159.75</v>
       </c>
       <c r="I13" s="1">
-        <v>-21656.17</v>
+        <v>-31114.78</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.2416391331127</v>
+        <v>-1.7839409492164</v>
       </c>
       <c r="K13">
-        <v>1.51</v>
+        <v>1.53</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1722503.58</v>
+        <v>1713044.97</v>
       </c>
       <c r="N13" s="1">
-        <v>1750439.73</v>
+        <v>1741310.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>108.306</v>
+        <v>107.915</v>
       </c>
       <c r="E14" s="1">
         <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-24376.0</v>
+        <v>-30632.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3871500826281</v>
+        <v>-1.7431564379333</v>
       </c>
       <c r="K14">
-        <v>4.99</v>
+        <v>5.07</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1732896.0</v>
+        <v>1726640.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1812759.01</v>
+        <v>1807708.49</v>
       </c>
       <c r="O14" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.773</v>
+        <v>98.352</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>-2700.5</v>
+        <v>-3858.25</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.98441180893188</v>
+        <v>-1.4064457921909</v>
       </c>
       <c r="K15">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>271625.75</v>
+        <v>270468.0</v>
       </c>
       <c r="N15" s="1">
-        <v>274005.63</v>
+        <v>272919.46</v>
       </c>
       <c r="O15" s="1">
         <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.535</v>
+        <v>100.369</v>
       </c>
       <c r="E16" s="1">
         <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-1947.0</v>
+        <v>-3441.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.21472006987501</v>
+        <v>-0.3794821573908</v>
       </c>
       <c r="K16">
-        <v>2.37</v>
+        <v>2.4</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>904815.0</v>
+        <v>903321.0</v>
       </c>
       <c r="N16" s="1">
-        <v>926119.11</v>
+        <v>924957.99</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.952</v>
+        <v>98.357</v>
       </c>
       <c r="E17" s="1">
         <v>100.084275</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>6005056.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-67936.5</v>
+        <v>-103636.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.1313215787395</v>
+        <v>-1.7258205647191</v>
       </c>
       <c r="K17">
-        <v>2.63</v>
+        <v>2.66</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5937120.0</v>
+        <v>5901420.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6094722.74</v>
+        <v>6061159.73</v>
       </c>
       <c r="O17" s="1">
-        <v>1.66</v>
+        <v>1.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.926</v>
+        <v>98.369</v>
       </c>
       <c r="E18" s="1">
         <v>99.5035</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1393049.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-8085.0</v>
+        <v>-15883.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.58038159461727</v>
+        <v>-1.1401608988629</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1384964.0</v>
+        <v>1377166.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1391753.04</v>
+        <v>1384415.32</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.892</v>
+        <v>103.483</v>
       </c>
       <c r="E19" s="1">
         <v>104.746</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1990174.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-16226.0</v>
+        <v>-23997.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.81530559639509</v>
+        <v>-1.2057739675023</v>
       </c>
       <c r="K19">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1973948.0</v>
+        <v>1966177.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1984879.5</v>
+        <v>1978201.66</v>
       </c>
       <c r="O19" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>104.445</v>
+        <v>103.976</v>
       </c>
       <c r="E20" s="1">
         <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-56996.4</v>
+        <v>-73880.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.4932186301322</v>
+        <v>-1.9355536434164</v>
       </c>
       <c r="K20">
-        <v>3.28</v>
+        <v>3.34</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>3760020.0</v>
+        <v>3743136.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3877981.65</v>
+        <v>3863366.14</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>0.95</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.822</v>
+        <v>101.446</v>
       </c>
       <c r="E21" s="1">
         <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-36609.2</v>
+        <v>-49017.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.0777760951163</v>
+        <v>-1.4430680378029</v>
       </c>
       <c r="K21">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3360126.0</v>
+        <v>3347718.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3381847.24</v>
+        <v>3370840.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
         <v>800000.0</v>
       </c>
       <c r="D22" s="1">
         <v>99.917</v>
       </c>
       <c r="E22" s="1">
         <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>798696.0</v>
       </c>
       <c r="I22" s="1">
         <v>640.0</v>
       </c>
       <c r="J22" s="1">
         <v>0.080130612899025</v>
       </c>
       <c r="K22">
-        <v>1.55</v>
+        <v>1.57</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
         <v>799336.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811753.4</v>
+        <v>811909.11</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
         <v>4550000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>94.236</v>
+        <v>93.837</v>
       </c>
       <c r="E23" s="1">
         <v>94.51235868</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4300312.32</v>
       </c>
       <c r="I23" s="1">
-        <v>-12574.32</v>
+        <v>-30728.82</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.29240480840238</v>
+        <v>-0.71457181975099</v>
       </c>
       <c r="K23">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>4287738.0</v>
+        <v>4269583.5</v>
       </c>
       <c r="N23" s="1">
-        <v>4303861.2</v>
+        <v>4285995.91</v>
       </c>
       <c r="O23" s="1">
-        <v>1.18</v>
+        <v>1.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
         <v>4580000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.663</v>
+        <v>96.409</v>
       </c>
       <c r="E24" s="1">
         <v>96.74135808</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>4430754.2</v>
       </c>
       <c r="I24" s="1">
-        <v>-3588.8</v>
+        <v>-15222.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.080997496994981</v>
+        <v>-0.34355324879001</v>
       </c>
       <c r="K24">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>4427165.4</v>
+        <v>4415532.2</v>
       </c>
       <c r="N24" s="1">
-        <v>4442308.38</v>
+        <v>4430967.8</v>
       </c>
       <c r="O24" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
         <v>4900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.967</v>
+        <v>95.486</v>
       </c>
       <c r="E25" s="1">
         <v>96.32958306</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>4720149.57</v>
       </c>
       <c r="I25" s="1">
-        <v>-17766.57</v>
+        <v>-41335.57</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.3763984538312</v>
+        <v>-0.87572585120433</v>
       </c>
       <c r="K25">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>939.73</v>
+        <v>0.04</v>
+      </c>
+      <c r="L25" t="s">
+        <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>4702383.0</v>
+        <v>4678814.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4703322.73</v>
+        <v>4680693.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.28</v>
+        <v>1.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C26" s="1">
         <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.357</v>
+        <v>98.173</v>
       </c>
       <c r="E26" s="1">
         <v>98.4485</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>590691.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-549.0</v>
+        <v>-1653.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.092941995053251</v>
+        <v>-0.27984174466853</v>
       </c>
       <c r="K26">
-        <v>1.02</v>
+        <v>1.03</v>
       </c>
       <c r="L26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>590142.0</v>
+        <v>589038.0</v>
       </c>
       <c r="N26" s="1">
-        <v>596244.74</v>
+        <v>595222.93</v>
       </c>
       <c r="O26" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C27" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.525</v>
+        <v>100.264</v>
       </c>
       <c r="E27" s="1">
         <v>101.45567878</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>4159682.83</v>
       </c>
       <c r="I27" s="1">
-        <v>-38157.83</v>
+        <v>-48858.83</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.91732546829778</v>
+        <v>-1.174580659074</v>
       </c>
       <c r="K27">
-        <v>2.93</v>
+        <v>2.97</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>4121525.0</v>
+        <v>4110824.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4241660.62</v>
+        <v>4232700.71</v>
       </c>
       <c r="O27" s="1">
-        <v>1.16</v>
+        <v>1.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C28" s="1">
         <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.891</v>
+        <v>101.484</v>
       </c>
       <c r="E28" s="1">
         <v>102.557</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>307671.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-1998.0</v>
+        <v>-3219.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.64939497060171</v>
+        <v>-1.0462474526361</v>
       </c>
       <c r="K28">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>305673.0</v>
+        <v>304452.0</v>
       </c>
       <c r="N28" s="1">
-        <v>306724.03</v>
+        <v>305630.42</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
         <v>100.0</v>
       </c>
       <c r="E29" s="1">
         <v>99.328</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2085888.0</v>
       </c>
       <c r="I29" s="1">
         <v>14112.0</v>
       </c>
       <c r="J29" s="1">
         <v>0.67654639175258</v>
       </c>
       <c r="K29">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>64.73</v>
       </c>
       <c r="M29" s="1">
         <v>2100000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2123430.82</v>
+        <v>2100064.73</v>
       </c>
       <c r="O29" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.995</v>
+        <v>102.551</v>
       </c>
       <c r="E30" s="1">
         <v>104.41792044</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4698806.42</v>
       </c>
       <c r="I30" s="1">
-        <v>-64031.42</v>
+        <v>-84011.42</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.3627167045541</v>
+        <v>-1.7879310720785</v>
       </c>
       <c r="K30">
-        <v>4.8</v>
+        <v>4.86</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>4634775.0</v>
+        <v>4614795.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4850959.94</v>
+        <v>4833568.97</v>
       </c>
       <c r="O30" s="1">
-        <v>1.32</v>
+        <v>1.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
         <v>8358000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.377</v>
+        <v>99.021</v>
       </c>
       <c r="E31" s="1">
         <v>100.19916009</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>8374645.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-68716.14</v>
+        <v>-98470.62</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.82052592600394</v>
+        <v>-1.1758183253553</v>
       </c>
       <c r="K31">
-        <v>2.18</v>
+        <v>2.21</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>8305929.66</v>
+        <v>8276175.18</v>
       </c>
       <c r="N31" s="1">
-        <v>8488059.64</v>
+        <v>8460709.52</v>
       </c>
       <c r="O31" s="1">
-        <v>2.32</v>
+        <v>2.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.474</v>
+        <v>92.007</v>
       </c>
       <c r="E32" s="1">
         <v>92.61058806</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>3333981.17</v>
       </c>
       <c r="I32" s="1">
-        <v>-4917.17</v>
+        <v>-21729.17</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.1474864358637</v>
+        <v>-0.65174843204048</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>3329064.0</v>
+        <v>3312252.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3331973.59</v>
+        <v>3315358.85</v>
       </c>
       <c r="O32" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.984</v>
+        <v>97.824</v>
       </c>
       <c r="E33" s="1">
         <v>97.397</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1363558.0</v>
       </c>
       <c r="I33" s="1">
-        <v>8218.0</v>
+        <v>5978.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.60268796780188</v>
+        <v>0.43841186073493</v>
       </c>
       <c r="K33">
         <v>0.04</v>
       </c>
       <c r="L33">
-        <v>536.99</v>
+        <v>613.7</v>
       </c>
       <c r="M33" s="1">
-        <v>1371776.0</v>
+        <v>1369536.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1372312.99</v>
+        <v>1370149.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>124</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.284</v>
+        <v>99.009</v>
       </c>
       <c r="E34" s="1">
         <v>99.4518355</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1989036.71</v>
       </c>
       <c r="I34" s="1">
-        <v>-3356.71</v>
+        <v>-8856.71</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.16876058562036</v>
+        <v>-0.44527634686039</v>
       </c>
       <c r="K34">
-        <v>2.42</v>
+        <v>2.45</v>
       </c>
       <c r="L34" t="s">
         <v>126</v>
       </c>
       <c r="M34" s="1">
-        <v>1985680.0</v>
+        <v>1980180.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2034036.16</v>
+        <v>2029084.11</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.5</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.846</v>
+        <v>105.035</v>
       </c>
       <c r="E35" s="1">
         <v>107.86245455</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2372974.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-44362.0</v>
+        <v>-62204.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.8694684391822</v>
+        <v>-2.6213519406449</v>
       </c>
       <c r="K35">
-        <v>1.95</v>
+        <v>2.02</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>2328612.0</v>
+        <v>2310770.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2371410.77</v>
+        <v>2355230.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
         <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.179</v>
+        <v>99.033</v>
       </c>
       <c r="E36" s="1">
         <v>99.371</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>496855.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-960.0</v>
+        <v>-1690.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.19321532439042</v>
+        <v>-0.34013947731229</v>
       </c>
       <c r="K36">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="L36">
-        <v>394.52</v>
+        <v>493.15</v>
       </c>
       <c r="M36" s="1">
-        <v>495895.0</v>
+        <v>495165.0</v>
       </c>
       <c r="N36" s="1">
-        <v>496289.52</v>
+        <v>495658.15</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.817</v>
+        <v>101.211</v>
       </c>
       <c r="E37" s="1">
         <v>103.03238585</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>4224327.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-49830.82</v>
+        <v>-74676.82</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.1796153642262</v>
+        <v>-1.7677799446919</v>
       </c>
       <c r="K37">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="L37" t="s">
         <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>4174497.0</v>
+        <v>4149651.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4203660.36</v>
+        <v>4180555.45</v>
       </c>
       <c r="O37" s="1">
-        <v>1.15</v>
+        <v>1.03</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.221</v>
+        <v>100.798</v>
       </c>
       <c r="E38" s="1">
         <v>102.282425</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>3273037.6</v>
       </c>
       <c r="I38" s="1">
-        <v>-33965.6</v>
+        <v>-47501.6</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.037739377024</v>
+        <v>-1.4513001622713</v>
       </c>
       <c r="K38">
-        <v>3.38</v>
+        <v>3.42</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>3239072.0</v>
+        <v>3225536.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3347236.38</v>
+        <v>3335015.45</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
         <v>3155000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.407</v>
+        <v>98.928</v>
       </c>
       <c r="E39" s="1">
         <v>100.13010777</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3159104.9</v>
       </c>
       <c r="I39" s="1">
-        <v>-22814.05</v>
+        <v>-37926.5</v>
       </c>
       <c r="J39" s="1">
-        <v>-0.72216816858472</v>
+        <v>-1.2005457621873</v>
       </c>
       <c r="K39">
-        <v>1.92</v>
+        <v>1.95</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>3136290.85</v>
+        <v>3121178.4</v>
       </c>
       <c r="N39" s="1">
-        <v>3196905.75</v>
+        <v>3182744.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.78</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
         <v>1742000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.427</v>
+        <v>97.995</v>
       </c>
       <c r="E40" s="1">
         <v>99.55577268</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1734261.56</v>
       </c>
       <c r="I40" s="1">
-        <v>-19663.22</v>
+        <v>-27188.66</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.1338093661028</v>
+        <v>-1.5677369911837</v>
       </c>
       <c r="K40">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1714598.34</v>
+        <v>1707072.9</v>
       </c>
       <c r="N40" s="1">
-        <v>1722079.39</v>
+        <v>1715078.94</v>
       </c>
       <c r="O40" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.272</v>
+        <v>98.134</v>
       </c>
       <c r="E41" s="1">
         <v>97.68931267</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>4396019.07</v>
       </c>
       <c r="I41" s="1">
-        <v>26220.93</v>
+        <v>20010.93</v>
       </c>
       <c r="J41" s="1">
-        <v>0.59646988747026</v>
+        <v>0.45520571410988</v>
       </c>
       <c r="K41">
         <v>0.1</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>4422240.0</v>
+        <v>4416030.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4426632.12</v>
+        <v>4420730.34</v>
       </c>
       <c r="O41" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
         <v>5662000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.841</v>
+        <v>98.249</v>
       </c>
       <c r="E42" s="1">
         <v>99.79332179</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5650297.88</v>
       </c>
       <c r="I42" s="1">
-        <v>-53920.46</v>
+        <v>-87439.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.95429411236634</v>
+        <v>-1.5475201813608</v>
       </c>
       <c r="K42">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="L42" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>5596377.42</v>
+        <v>5562858.38</v>
       </c>
       <c r="N42" s="1">
-        <v>5618998.02</v>
+        <v>5586450.05</v>
       </c>
       <c r="O42" s="1">
-        <v>1.53</v>
+        <v>1.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.809</v>
+        <v>98.399</v>
       </c>
       <c r="E43" s="1">
         <v>99.72018738</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>4188247.87</v>
       </c>
       <c r="I43" s="1">
-        <v>-38269.87</v>
+        <v>-55489.87</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.9137441523966</v>
+        <v>-1.3248946032413</v>
       </c>
       <c r="K43">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="L43" t="s">
         <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>4149978.0</v>
+        <v>4132758.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4200320.47</v>
+        <v>4184251.15</v>
       </c>
       <c r="O43" s="1">
-        <v>1.15</v>
+        <v>1.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="1">
         <v>1189000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.552</v>
+        <v>98.182</v>
       </c>
       <c r="E44" s="1">
         <v>99.80243902</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1186651.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-14867.72</v>
+        <v>-19267.02</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.2529142940932</v>
+        <v>-1.6236467166842</v>
       </c>
       <c r="K44">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="L44" t="s">
         <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>1171783.28</v>
+        <v>1167383.98</v>
       </c>
       <c r="N44" s="1">
-        <v>1181557.57</v>
+        <v>1177316.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.404</v>
+        <v>99.179</v>
       </c>
       <c r="E45" s="1">
         <v>100.10731579</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>1902039.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-13363.0</v>
+        <v>-17638.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.7025618296996</v>
+        <v>-0.92732062802077</v>
       </c>
       <c r="K45">
-        <v>2.37</v>
+        <v>2.4</v>
       </c>
       <c r="L45" t="s">
         <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1888676.0</v>
+        <v>1884401.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1933722.91</v>
+        <v>1930046.55</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>159</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.212</v>
+        <v>97.025</v>
       </c>
       <c r="E46" s="1">
         <v>96.0024946</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>4800124.73</v>
       </c>
       <c r="I46" s="1">
-        <v>60475.27</v>
+        <v>51125.27</v>
       </c>
       <c r="J46" s="1">
-        <v>1.2598687201197</v>
+        <v>1.0650821150641</v>
       </c>
       <c r="K46">
         <v>0.21</v>
       </c>
       <c r="L46" t="s">
         <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>4860600.0</v>
+        <v>4851250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4870976.71</v>
+        <v>4861763.7</v>
       </c>
       <c r="O46" s="1">
-        <v>1.33</v>
+        <v>1.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.496</v>
+        <v>99.17</v>
       </c>
       <c r="E47" s="1">
         <v>100.23363158</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1904439.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-14015.0</v>
+        <v>-20209.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.73591225552512</v>
+        <v>-1.0611523918592</v>
       </c>
       <c r="K47">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="L47" t="s">
         <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>1890424.0</v>
+        <v>1884230.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1904225.03</v>
+        <v>1898577.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
         <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.993</v>
+        <v>97.64</v>
       </c>
       <c r="E48" s="1">
         <v>98.433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>295299.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1320.0</v>
+        <v>-2379.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.44700456147837</v>
+        <v>-0.80562413011896</v>
       </c>
       <c r="K48">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="L48">
-        <v>292.81</v>
+        <v>354.45</v>
       </c>
       <c r="M48" s="1">
-        <v>293979.0</v>
+        <v>292920.0</v>
       </c>
       <c r="N48" s="1">
-        <v>294271.81</v>
+        <v>293274.45</v>
       </c>
       <c r="O48" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>167</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.097</v>
+        <v>98.628</v>
       </c>
       <c r="E49" s="1">
         <v>99.68063636</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2192974.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-12840.0</v>
+        <v>-23158.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.58550625771213</v>
+        <v>-1.0560088719702</v>
       </c>
       <c r="K49">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="L49" t="s">
         <v>169</v>
       </c>
       <c r="M49" s="1">
-        <v>2180134.0</v>
+        <v>2169816.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2190101.8</v>
+        <v>2180416.68</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>170</v>
       </c>
       <c r="B50" t="s">
         <v>171</v>
       </c>
       <c r="C50" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.51</v>
+        <v>97.916</v>
       </c>
       <c r="E50" s="1">
         <v>99.73340351</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>5684804.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-69734.0</v>
+        <v>-103592.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.226673778023</v>
+        <v>-1.8222615942432</v>
       </c>
       <c r="K50">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="L50" t="s">
         <v>172</v>
       </c>
       <c r="M50" s="1">
-        <v>5615070.0</v>
+        <v>5581212.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5666799.45</v>
+        <v>5634893.51</v>
       </c>
       <c r="O50" s="1">
-        <v>1.55</v>
+        <v>1.39</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>173</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.463</v>
+        <v>101.979</v>
       </c>
       <c r="E51" s="1">
         <v>103.763</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>1556445.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-19500.0</v>
+        <v>-26760.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.2528550639438</v>
+        <v>-1.7193026415967</v>
       </c>
       <c r="K51">
-        <v>2.92</v>
+        <v>2.97</v>
       </c>
       <c r="L51" t="s">
         <v>175</v>
       </c>
       <c r="M51" s="1">
-        <v>1536945.0</v>
+        <v>1529685.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1580784.04</v>
+        <v>1574222.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>176</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.535</v>
+        <v>103.962</v>
       </c>
       <c r="E52" s="1">
         <v>105.746875</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2537925.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-29085.0</v>
+        <v>-42837.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.1460149531606</v>
+        <v>-1.6878749372026</v>
       </c>
       <c r="K52">
-        <v>3.06</v>
+        <v>3.12</v>
       </c>
       <c r="L52" t="s">
         <v>178</v>
       </c>
       <c r="M52" s="1">
-        <v>2508840.0</v>
+        <v>2495088.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2582253.7</v>
+        <v>2569948.27</v>
       </c>
       <c r="O52" s="1">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.976</v>
+        <v>97.817</v>
       </c>
       <c r="E53" s="1">
         <v>95.18054588</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1618069.28</v>
       </c>
       <c r="I53" s="1">
-        <v>47522.72</v>
+        <v>44819.72</v>
       </c>
       <c r="J53" s="1">
-        <v>2.9370015602793</v>
+        <v>2.7699506167004</v>
       </c>
       <c r="K53">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="L53" t="s">
         <v>181</v>
       </c>
       <c r="M53" s="1">
-        <v>1665592.0</v>
+        <v>1662889.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1678470.08</v>
+        <v>1675930.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>182</v>
       </c>
       <c r="B54" t="s">
         <v>183</v>
       </c>
       <c r="C54" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.923</v>
+        <v>95.509</v>
       </c>
       <c r="E54" s="1">
         <v>96.33935294</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>1637769.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-7078.0</v>
+        <v>-14116.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.43217327962613</v>
+        <v>-0.86190421237671</v>
       </c>
       <c r="K54">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="L54" t="s">
         <v>184</v>
       </c>
       <c r="M54" s="1">
-        <v>1630691.0</v>
+        <v>1623653.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1647050.59</v>
+        <v>1640245.47</v>
       </c>
       <c r="O54" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>185</v>
       </c>
       <c r="B55" t="s">
         <v>186</v>
       </c>
       <c r="C55" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>107.208</v>
+        <v>106.652</v>
       </c>
       <c r="E55" s="1">
         <v>109.3219769</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>3170337.33</v>
       </c>
       <c r="I55" s="1">
-        <v>-61305.33</v>
+        <v>-77429.33</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.9337163089834</v>
+        <v>-2.4423057214546</v>
       </c>
       <c r="K55">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="L55" t="s">
         <v>187</v>
       </c>
       <c r="M55" s="1">
-        <v>3109032.0</v>
+        <v>3092908.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3118089.54</v>
+        <v>3103872.38</v>
       </c>
       <c r="O55" s="1">
-        <v>0.85</v>
+        <v>0.76</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>188</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.63</v>
+        <v>98.544</v>
       </c>
       <c r="E56" s="1">
         <v>98.12584211</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>5593173.0</v>
       </c>
       <c r="I56" s="1">
-        <v>28737.0</v>
+        <v>23835.0</v>
       </c>
       <c r="J56" s="1">
-        <v>0.5137870757797</v>
+        <v>0.42614451582313</v>
       </c>
       <c r="K56">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L56" t="s">
         <v>190</v>
       </c>
       <c r="M56" s="1">
-        <v>5621910.0</v>
+        <v>5617008.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5636433.29</v>
+        <v>5632155.95</v>
       </c>
       <c r="O56" s="1">
-        <v>1.54</v>
+        <v>1.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>191</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.997</v>
+        <v>90.506</v>
       </c>
       <c r="E57" s="1">
         <v>91.69810638</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>4309811.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-32952.0</v>
+        <v>-56029.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.76458109183906</v>
+        <v>-1.3000338065869</v>
       </c>
       <c r="K57">
         <v>0.19</v>
       </c>
       <c r="L57" t="s">
         <v>193</v>
       </c>
       <c r="M57" s="1">
-        <v>4276859.0</v>
+        <v>4253782.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4285743.93</v>
+        <v>4262860.08</v>
       </c>
       <c r="O57" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>194</v>
       </c>
       <c r="B58" t="s">
         <v>195</v>
       </c>
       <c r="C58" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.379</v>
+        <v>98.923</v>
       </c>
       <c r="E58" s="1">
         <v>100.2644475</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>3208462.32</v>
       </c>
       <c r="I58" s="1">
-        <v>-28334.32</v>
+        <v>-42926.32</v>
       </c>
       <c r="J58" s="1">
-        <v>-0.88311213204461</v>
+        <v>-1.3379094319549</v>
       </c>
       <c r="K58">
-        <v>2.27</v>
+        <v>2.3</v>
       </c>
       <c r="L58" t="s">
         <v>196</v>
       </c>
       <c r="M58" s="1">
-        <v>3180128.0</v>
+        <v>3165536.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3252719.78</v>
+        <v>3239179.84</v>
       </c>
       <c r="O58" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>197</v>
       </c>
       <c r="B59" t="s">
         <v>198</v>
       </c>
       <c r="C59" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>107.869</v>
+        <v>107.25</v>
       </c>
       <c r="E59" s="1">
         <v>109.72188889</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1974994.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-33352.0</v>
+        <v>-44494.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.6887139910298</v>
+        <v>-2.2528676036484</v>
       </c>
       <c r="K59">
-        <v>8.85</v>
+        <v>8.96</v>
       </c>
       <c r="L59" t="s">
         <v>199</v>
       </c>
       <c r="M59" s="1">
-        <v>1941642.0</v>
+        <v>1930500.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2100929.67</v>
+        <v>2091760.27</v>
       </c>
       <c r="O59" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>200</v>
       </c>
       <c r="B60" t="s">
         <v>201</v>
       </c>
       <c r="C60" s="1">
         <v>3652000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>94.772</v>
+        <v>94.453</v>
       </c>
       <c r="E60" s="1">
         <v>94.93111583</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3466884.35</v>
       </c>
       <c r="I60" s="1">
-        <v>-5810.91</v>
+        <v>-17460.79</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.16761187894831</v>
+        <v>-0.50364500909873</v>
       </c>
       <c r="K60">
         <v>0.02</v>
       </c>
       <c r="L60">
-        <v>600.33</v>
+        <v>700.38</v>
       </c>
       <c r="M60" s="1">
-        <v>3461073.44</v>
+        <v>3449423.56</v>
       </c>
       <c r="N60" s="1">
-        <v>3461673.77</v>
+        <v>3450123.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.95</v>
+        <v>0.85</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>202</v>
       </c>
       <c r="B61" t="s">
         <v>203</v>
       </c>
       <c r="C61" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.935</v>
+        <v>98.796</v>
       </c>
       <c r="E61" s="1">
         <v>98.55887522</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>2266854.13</v>
       </c>
       <c r="I61" s="1">
-        <v>8650.87</v>
+        <v>5453.87</v>
       </c>
       <c r="J61" s="1">
-        <v>0.38162446738467</v>
+        <v>0.24059201374373</v>
       </c>
       <c r="K61">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="L61" t="s">
         <v>204</v>
       </c>
       <c r="M61" s="1">
-        <v>2275505.0</v>
+        <v>2272308.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2310115.27</v>
+        <v>2307327.86</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>205</v>
       </c>
       <c r="B62" t="s">
         <v>206</v>
       </c>
       <c r="C62" s="1">
         <v>7450000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.541</v>
+        <v>99.237</v>
       </c>
       <c r="E62" s="1">
         <v>100.12552698</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>7459351.76</v>
       </c>
       <c r="I62" s="1">
-        <v>-43547.26</v>
+        <v>-66195.26</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.58379416068723</v>
+        <v>-0.88741303708139</v>
       </c>
       <c r="K62">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="L62" t="s">
         <v>207</v>
       </c>
       <c r="M62" s="1">
-        <v>7415804.5</v>
+        <v>7393156.5</v>
       </c>
       <c r="N62" s="1">
-        <v>7428127.62</v>
+        <v>7407622.77</v>
       </c>
       <c r="O62" s="1">
-        <v>2.03</v>
+        <v>1.82</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>208</v>
       </c>
       <c r="B63" t="s">
         <v>209</v>
       </c>
       <c r="C63" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.419</v>
+        <v>101.003</v>
       </c>
       <c r="E63" s="1">
         <v>102.59867877</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>5848124.69</v>
       </c>
       <c r="I63" s="1">
-        <v>-67241.69</v>
+        <v>-90953.69</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.1497991845998</v>
+        <v>-1.5552624956087</v>
       </c>
       <c r="K63">
-        <v>1.66</v>
+        <v>1.7</v>
       </c>
       <c r="L63" t="s">
         <v>210</v>
       </c>
       <c r="M63" s="1">
-        <v>5780883.0</v>
+        <v>5757171.0</v>
       </c>
       <c r="N63" s="1">
-        <v>5875440.53</v>
+        <v>5853914.84</v>
       </c>
       <c r="O63" s="1">
-        <v>1.6</v>
+        <v>1.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>211</v>
       </c>
       <c r="B64" t="s">
         <v>212</v>
       </c>
       <c r="C64" s="1">
-        <v>2700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.587</v>
+        <v>96.269</v>
       </c>
       <c r="E64" s="1">
-        <v>96.57325926</v>
+        <v>96.58793333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2607478.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I64" s="1">
-        <v>371.0</v>
+        <v>-9568.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.014228307966549</v>
+        <v>-0.33019997667065</v>
       </c>
       <c r="K64">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="L64" t="s">
         <v>213</v>
       </c>
       <c r="M64" s="1">
-        <v>2607849.0</v>
+        <v>2888070.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2615875.03</v>
+        <v>2897275.48</v>
       </c>
       <c r="O64" s="1">
         <v>0.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>214</v>
       </c>
       <c r="B65" t="s">
         <v>215</v>
       </c>
       <c r="C65" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.923</v>
+        <v>90.512</v>
       </c>
       <c r="E65" s="1">
         <v>91.37542553</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>4294645.0</v>
       </c>
       <c r="I65" s="1">
-        <v>-21264.0</v>
+        <v>-40581.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.49512823527905</v>
+        <v>-0.94492094224319</v>
       </c>
       <c r="K65">
         <v>0.13</v>
       </c>
       <c r="L65" t="s">
         <v>216</v>
       </c>
       <c r="M65" s="1">
-        <v>4273381.0</v>
+        <v>4254064.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4279336.48</v>
+        <v>4260148.25</v>
       </c>
       <c r="O65" s="1">
-        <v>1.17</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>217</v>
       </c>
       <c r="B66" t="s">
         <v>218</v>
       </c>
       <c r="C66" s="1">
         <v>2211000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.765</v>
+        <v>99.521</v>
       </c>
       <c r="E66" s="1">
         <v>100.1729412</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>2214823.73</v>
       </c>
       <c r="I66" s="1">
-        <v>-9019.58</v>
+        <v>-14414.42</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.40723692264215</v>
+        <v>-0.65081567461804</v>
       </c>
       <c r="K66">
-        <v>2.01</v>
+        <v>2.04</v>
       </c>
       <c r="L66" t="s">
         <v>219</v>
       </c>
       <c r="M66" s="1">
-        <v>2205804.15</v>
+        <v>2200409.31</v>
       </c>
       <c r="N66" s="1">
-        <v>2250213.44</v>
+        <v>2245515.22</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>220</v>
       </c>
       <c r="B67" t="s">
         <v>221</v>
       </c>
       <c r="C67" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.318</v>
+        <v>100.087</v>
       </c>
       <c r="E67" s="1">
         <v>101.02184238</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>4242917.38</v>
       </c>
       <c r="I67" s="1">
-        <v>-29561.38</v>
+        <v>-39263.38</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.69672297036338</v>
+        <v>-0.92538639062541</v>
       </c>
       <c r="K67">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="L67" t="s">
         <v>222</v>
       </c>
       <c r="M67" s="1">
-        <v>4213356.0</v>
+        <v>4203654.0</v>
       </c>
       <c r="N67" s="1">
-        <v>4267139.01</v>
+        <v>4258852.36</v>
       </c>
       <c r="O67" s="1">
-        <v>1.16</v>
+        <v>1.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>223</v>
       </c>
       <c r="B68" t="s">
         <v>224</v>
       </c>
       <c r="C68" s="1">
         <v>2844000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.822</v>
+        <v>98.351</v>
       </c>
       <c r="E68" s="1">
         <v>99.70908474</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2835726.37</v>
       </c>
       <c r="I68" s="1">
-        <v>-25228.69</v>
+        <v>-38623.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.88967293413433</v>
+        <v>-1.3620471427926</v>
       </c>
       <c r="K68">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="L68" t="s">
         <v>225</v>
       </c>
       <c r="M68" s="1">
-        <v>2810497.68</v>
+        <v>2797102.44</v>
       </c>
       <c r="N68" s="1">
-        <v>2833610.05</v>
+        <v>2821032.95</v>
       </c>
       <c r="O68" s="1">
-        <v>0.77</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>226</v>
       </c>
       <c r="B69" t="s">
         <v>227</v>
       </c>
       <c r="C69" s="1">
         <v>2840000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.305</v>
+        <v>97.9</v>
       </c>
       <c r="E69" s="1">
         <v>99.80130986</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>2834357.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-42495.2</v>
+        <v>-53997.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.4992887981797</v>
+        <v>-1.905095095283</v>
       </c>
       <c r="K69">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="L69" t="s">
         <v>228</v>
       </c>
       <c r="M69" s="1">
-        <v>2791862.0</v>
+        <v>2780360.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2799576.68</v>
+        <v>2789103.31</v>
       </c>
       <c r="O69" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>229</v>
       </c>
       <c r="B70" t="s">
         <v>230</v>
       </c>
       <c r="C70" s="1">
         <v>3403000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.73</v>
+        <v>98.384</v>
       </c>
       <c r="E70" s="1">
         <v>100.14639524</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>3407981.83</v>
       </c>
       <c r="I70" s="1">
-        <v>-48199.93</v>
+        <v>-59974.31</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.4143247354109</v>
+        <v>-1.7598189483305</v>
       </c>
       <c r="K70">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="L70" t="s">
         <v>231</v>
       </c>
       <c r="M70" s="1">
-        <v>3359781.9</v>
+        <v>3348007.52</v>
       </c>
       <c r="N70" s="1">
-        <v>3410978.41</v>
+        <v>3400276.2</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>232</v>
       </c>
       <c r="B71" t="s">
         <v>233</v>
       </c>
       <c r="C71" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>104.466</v>
+        <v>104.067</v>
       </c>
       <c r="E71" s="1">
         <v>105.45008571</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>3690753.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-34443.0</v>
+        <v>-48408.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.93322419571291</v>
+        <v>-1.3116022665294</v>
       </c>
       <c r="K71">
-        <v>2.14</v>
+        <v>2.21</v>
       </c>
       <c r="L71" t="s">
         <v>234</v>
       </c>
       <c r="M71" s="1">
-        <v>3656310.0</v>
+        <v>3642345.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3731370.33</v>
+        <v>3719846.32</v>
       </c>
       <c r="O71" s="1">
-        <v>1.02</v>
+        <v>0.92</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>235</v>
       </c>
       <c r="B72" t="s">
         <v>236</v>
       </c>
       <c r="C72" s="1">
         <v>2732000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.668</v>
+        <v>102.062</v>
       </c>
       <c r="E72" s="1">
         <v>104.27937592</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>2848912.55</v>
       </c>
       <c r="I72" s="1">
-        <v>-44022.79</v>
+        <v>-60578.71</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.5452489055868</v>
+        <v>-2.1263801165115</v>
       </c>
       <c r="K72">
-        <v>4.56</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.01</v>
+      </c>
+      <c r="L72">
+        <v>344.23</v>
       </c>
       <c r="M72" s="1">
-        <v>2804889.76</v>
+        <v>2788333.84</v>
       </c>
       <c r="N72" s="1">
-        <v>2929501.74</v>
+        <v>2788678.07</v>
       </c>
       <c r="O72" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>237</v>
+      </c>
+      <c r="B73" t="s">
         <v>238</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>98.025</v>
+      </c>
+      <c r="E73" s="1">
+        <v>99.58771429</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1394228.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-21878.0</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-1.5691838063789</v>
+      </c>
+      <c r="K73">
+        <v>0.35</v>
+      </c>
+      <c r="L73" t="s">
         <v>239</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1281202.0</v>
+        <v>1372350.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1285320.15</v>
+        <v>1377264.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>240</v>
+      </c>
+      <c r="B74" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="C74" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>102.323</v>
+        <v>102.186</v>
       </c>
       <c r="E74" s="1">
         <v>103.8554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>1557831.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-22986.0</v>
+        <v>-25041.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.4755130691327</v>
+        <v>-1.6074272498108</v>
       </c>
       <c r="K74">
-        <v>3.17</v>
+        <v>3.22</v>
       </c>
       <c r="L74" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="M74" s="1">
-        <v>1534845.0</v>
+        <v>1532790.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1582326.16</v>
+        <v>1581072.53</v>
       </c>
       <c r="O74" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>243</v>
+      </c>
+      <c r="B75" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="C75" s="1">
         <v>5500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>96.705</v>
+        <v>96.391</v>
       </c>
       <c r="E75" s="1">
         <v>97.55072436</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>5365289.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-46514.84</v>
+        <v>-63784.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.86695856863532</v>
+        <v>-1.1888423906657</v>
       </c>
       <c r="K75">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="L75" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="M75" s="1">
-        <v>5318775.0</v>
+        <v>5301505.0</v>
       </c>
       <c r="N75" s="1">
-        <v>5323427.39</v>
+        <v>5307136.85</v>
       </c>
       <c r="O75" s="1">
-        <v>1.45</v>
+        <v>1.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>246</v>
+      </c>
+      <c r="B76" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C76" s="1">
         <v>3211000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.762</v>
+        <v>98.255</v>
       </c>
       <c r="E76" s="1">
         <v>99.71130178</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>3201729.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-30482.08</v>
+        <v>-46761.85</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.95205032754324</v>
+        <v>-1.4605182654539</v>
       </c>
       <c r="K76">
-        <v>1.5</v>
+        <v>1.54</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="M76" s="1">
-        <v>3171247.82</v>
+        <v>3154968.05</v>
       </c>
       <c r="N76" s="1">
-        <v>3219566.77</v>
+        <v>3204430.65</v>
       </c>
       <c r="O76" s="1">
-        <v>0.88</v>
+        <v>0.79</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="C77" s="1">
         <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.435</v>
+        <v>101.012</v>
       </c>
       <c r="E77" s="1">
         <v>102.16775</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>817342.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-5862.0</v>
+        <v>-9246.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.71720283553274</v>
+        <v>-1.1312278091668</v>
       </c>
       <c r="K77">
-        <v>2.34</v>
+        <v>2.38</v>
       </c>
       <c r="L77" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="M77" s="1">
-        <v>811480.0</v>
+        <v>808096.0</v>
       </c>
       <c r="N77" s="1">
-        <v>830195.06</v>
+        <v>827172.71</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>252</v>
+      </c>
+      <c r="B78" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="C78" s="1">
         <v>4300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.476</v>
+        <v>100.791</v>
       </c>
       <c r="E78" s="1">
         <v>102.46913186</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>4406172.67</v>
       </c>
       <c r="I78" s="1">
-        <v>-42704.67</v>
+        <v>-72159.67</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.96920100954646</v>
+        <v>-1.6376950111671</v>
       </c>
       <c r="K78">
-        <v>2.39</v>
+        <v>2.43</v>
       </c>
       <c r="L78" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>4363468.0</v>
+        <v>4334013.0</v>
       </c>
       <c r="N78" s="1">
-        <v>4466108.42</v>
+        <v>4438656.15</v>
       </c>
       <c r="O78" s="1">
-        <v>1.22</v>
+        <v>1.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>255</v>
+      </c>
+      <c r="B79" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="C79" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.483</v>
+        <v>96.905</v>
       </c>
       <c r="E79" s="1">
         <v>98.29550333</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>3538638.12</v>
       </c>
       <c r="I79" s="1">
-        <v>-29250.12</v>
+        <v>-50058.12</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.8265925762423</v>
+        <v>-1.4146154057709</v>
       </c>
       <c r="K79">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>3509388.0</v>
+        <v>3488580.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3536757.86</v>
+        <v>3516936.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>258</v>
+      </c>
+      <c r="B80" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C80" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.033</v>
+        <v>101.842</v>
       </c>
       <c r="E80" s="1">
         <v>103.193625</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>1651098.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-18570.0</v>
+        <v>-21626.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.1247061046649</v>
+        <v>-1.309795057592</v>
       </c>
       <c r="K80">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="L80" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>1632528.0</v>
+        <v>1629472.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1634938.96</v>
+        <v>1632759.67</v>
       </c>
       <c r="O80" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>261</v>
+      </c>
+      <c r="B81" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C81" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.674</v>
+        <v>97.268</v>
       </c>
       <c r="E81" s="1">
         <v>98.15769682</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>2159469.33</v>
       </c>
       <c r="I81" s="1">
-        <v>-10641.33</v>
+        <v>-19573.33</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.49277523195942</v>
+        <v>-0.90639536890297</v>
       </c>
       <c r="K81">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.01</v>
+      </c>
+      <c r="L81">
+        <v>316.44</v>
       </c>
       <c r="M81" s="1">
-        <v>2148828.0</v>
+        <v>2139896.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2187222.52</v>
+        <v>2140212.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C82" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.984</v>
+        <v>94.681</v>
       </c>
       <c r="E82" s="1">
         <v>95.02618682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>2090576.11</v>
       </c>
       <c r="I82" s="1">
-        <v>-928.11</v>
+        <v>-7594.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.044394939536547</v>
+        <v>-0.36325441411459</v>
       </c>
       <c r="K82">
         <v>0.02</v>
       </c>
       <c r="L82">
-        <v>482.2</v>
+        <v>512.33</v>
       </c>
       <c r="M82" s="1">
-        <v>2089648.0</v>
+        <v>2082982.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2090130.2</v>
+        <v>2083494.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.524</v>
+        <v>108.122</v>
       </c>
       <c r="E83" s="1">
         <v>109.91236364</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>2418072.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-30544.0</v>
+        <v>-39388.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.2631551086982</v>
+        <v>-1.6289010418217</v>
       </c>
       <c r="K83">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>2387528.0</v>
+        <v>2378684.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2394223.66</v>
+        <v>2387292.7</v>
       </c>
       <c r="O83" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
         <v>5200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.566</v>
+        <v>96.21</v>
       </c>
       <c r="E84" s="1">
         <v>97.39164808</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>5064365.7</v>
       </c>
       <c r="I84" s="1">
-        <v>-42933.7</v>
+        <v>-61445.7</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.84776065835846</v>
+        <v>-1.2132950825411</v>
       </c>
       <c r="K84">
-        <v>1.7</v>
+        <v>1.73</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>5021432.0</v>
+        <v>5002920.0</v>
       </c>
       <c r="N84" s="1">
-        <v>5110045.7</v>
+        <v>5092673.42</v>
       </c>
       <c r="O84" s="1">
-        <v>1.4</v>
+        <v>1.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
         <v>3900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.453</v>
+        <v>98.346</v>
       </c>
       <c r="E85" s="1">
         <v>98.10838462</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>3826227.0</v>
       </c>
       <c r="I85" s="1">
-        <v>13440.0</v>
+        <v>9267.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.35125987036315</v>
+        <v>0.24219681686424</v>
       </c>
       <c r="K85">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>3839667.0</v>
+        <v>3835494.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3843727.27</v>
+        <v>3839981.67</v>
       </c>
       <c r="O85" s="1">
-        <v>1.05</v>
+        <v>0.95</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
         <v>747000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.512</v>
+        <v>94.201</v>
       </c>
       <c r="E86" s="1">
         <v>94.64382865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>706989.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-984.76</v>
+        <v>-3307.93</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.13928921706606</v>
+        <v>-0.46788961758125</v>
       </c>
       <c r="K86">
         <v>0.24</v>
       </c>
       <c r="L86" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>706004.64</v>
+        <v>703681.47</v>
       </c>
       <c r="N86" s="1">
-        <v>707780.05</v>
+        <v>705477.34</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
         <v>6697000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.758</v>
+        <v>99.512</v>
       </c>
       <c r="E87" s="1">
         <v>100.50576781</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>6730871.27</v>
       </c>
       <c r="I87" s="1">
-        <v>-50078.01</v>
+        <v>-66552.63</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.74400486937258</v>
+        <v>-0.98876694160873</v>
       </c>
       <c r="K87">
-        <v>1.36</v>
+        <v>1.39</v>
       </c>
       <c r="L87" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>6680793.26</v>
+        <v>6664318.64</v>
       </c>
       <c r="N87" s="1">
-        <v>6771615.59</v>
+        <v>6757159.24</v>
       </c>
       <c r="O87" s="1">
-        <v>1.85</v>
+        <v>1.66</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.248</v>
+        <v>98.83</v>
       </c>
       <c r="E88" s="1">
         <v>100.23628089</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>4510632.64</v>
       </c>
       <c r="I88" s="1">
-        <v>-44472.64</v>
+        <v>-63282.64</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.9859512744536</v>
+        <v>-1.402965948475</v>
       </c>
       <c r="K88">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="L88" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>4466160.0</v>
+        <v>4447350.0</v>
       </c>
       <c r="N88" s="1">
-        <v>4470043.57</v>
+        <v>4452528.08</v>
       </c>
       <c r="O88" s="1">
-        <v>1.22</v>
+        <v>1.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
         <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.149</v>
+        <v>99.864</v>
       </c>
       <c r="E89" s="1">
         <v>100.59866667</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>603592.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-2698.0</v>
+        <v>-4408.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.44699068244775</v>
+        <v>-0.73029463611181</v>
       </c>
       <c r="K89">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="L89" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>600894.0</v>
+        <v>599184.0</v>
       </c>
       <c r="N89" s="1">
-        <v>606861.12</v>
+        <v>605331.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>200000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.229</v>
+        <v>99.718</v>
       </c>
       <c r="E90" s="1">
-        <v>100.364</v>
+        <v>100.03257271</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>200728.0</v>
+        <v>2235728.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-270.0</v>
+        <v>-7030.7</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.13451038220876</v>
+        <v>-0.3144702754539</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>200458.0</v>
+        <v>2228697.3</v>
       </c>
       <c r="N90" s="1">
-        <v>200458.0</v>
+        <v>2228697.3</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C91" s="1">
         <v>5737000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.163</v>
+        <v>98.732</v>
       </c>
       <c r="E91" s="1">
         <v>99.89940178</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>5731228.68</v>
       </c>
       <c r="I91" s="1">
-        <v>-42247.37</v>
+        <v>-66973.84</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.73714333101781</v>
+        <v>-1.1685773459662</v>
       </c>
       <c r="K91">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="L91" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="M91" s="1">
-        <v>5688981.31</v>
+        <v>5664254.84</v>
       </c>
       <c r="N91" s="1">
-        <v>5739707.08</v>
+        <v>5716776.21</v>
       </c>
       <c r="O91" s="1">
-        <v>1.57</v>
+        <v>1.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C92" s="1">
         <v>3040000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.839</v>
+        <v>102.327</v>
       </c>
       <c r="E92" s="1">
         <v>104.27862829</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>3170070.3</v>
       </c>
       <c r="I92" s="1">
-        <v>-43764.7</v>
+        <v>-59329.5</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.3805592891741</v>
+        <v>-1.8715515551816</v>
       </c>
       <c r="K92">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="L92" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="M92" s="1">
-        <v>3126305.6</v>
+        <v>3110740.8</v>
       </c>
       <c r="N92" s="1">
-        <v>3132897.98</v>
+        <v>3118884.34</v>
       </c>
       <c r="O92" s="1">
-        <v>0.86</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C93" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.089</v>
+        <v>98.907</v>
       </c>
       <c r="E93" s="1">
         <v>97.59608447</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>3708651.21</v>
       </c>
       <c r="I93" s="1">
-        <v>56730.79</v>
+        <v>49814.79</v>
       </c>
       <c r="J93" s="1">
-        <v>1.5296879320177</v>
+        <v>1.3432050408429</v>
       </c>
       <c r="K93">
-        <v>1.67</v>
+        <v>1.7</v>
       </c>
       <c r="L93" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="M93" s="1">
-        <v>3765382.0</v>
+        <v>3758466.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3829018.99</v>
+        <v>3822883.81</v>
       </c>
       <c r="O93" s="1">
-        <v>1.05</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C94" s="1">
         <v>2191000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.158</v>
+        <v>98.536</v>
       </c>
       <c r="E94" s="1">
         <v>99.59360657</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>2182095.92</v>
       </c>
       <c r="I94" s="1">
-        <v>-9544.14</v>
+        <v>-23172.16</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.43738407246552</v>
+        <v>-1.0619221541828</v>
       </c>
       <c r="K94">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="L94" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>2172551.78</v>
+        <v>2158923.76</v>
       </c>
       <c r="N94" s="1">
-        <v>2180617.96</v>
+        <v>2167740.28</v>
       </c>
       <c r="O94" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.791</v>
+        <v>101.512</v>
       </c>
       <c r="E95" s="1">
         <v>102.75960606</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>3391067.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-31964.0</v>
+        <v>-41171.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.94259417463589</v>
+        <v>-1.2141016382159</v>
       </c>
       <c r="K95">
-        <v>2.14</v>
+        <v>2.18</v>
       </c>
       <c r="L95" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>3359103.0</v>
+        <v>3349896.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3429658.63</v>
+        <v>3421952.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>0.84</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C96" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.018</v>
+        <v>96.768</v>
       </c>
       <c r="E96" s="1">
         <v>97.15552632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>3691910.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-5226.0</v>
+        <v>-14726.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.14155274641039</v>
+        <v>-0.39887212851884</v>
       </c>
       <c r="K96">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="L96" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>3686684.0</v>
+        <v>3677184.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3706881.05</v>
+        <v>3697815.4</v>
       </c>
       <c r="O96" s="1">
-        <v>1.01</v>
+        <v>0.91</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C97" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>103.199</v>
+        <v>102.731</v>
       </c>
       <c r="E97" s="1">
         <v>104.71313615</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>1361270.77</v>
       </c>
       <c r="I97" s="1">
-        <v>-19683.77</v>
+        <v>-25767.77</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.4459849159914</v>
+        <v>-1.8929202453969</v>
       </c>
       <c r="K97">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>1341587.0</v>
+        <v>1335503.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1346854.71</v>
+        <v>1341450.41</v>
       </c>
       <c r="O97" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C98" s="1">
         <v>1920000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.483</v>
+        <v>102.323</v>
       </c>
       <c r="E98" s="1">
         <v>103.41409219</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1985550.57</v>
       </c>
       <c r="I98" s="1">
-        <v>-17876.97</v>
+        <v>-20948.97</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.90035329596264</v>
+        <v>-1.0550710879149</v>
       </c>
       <c r="K98">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>1967673.6</v>
+        <v>1964601.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1983487.3</v>
+        <v>1981388.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C99" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.558</v>
+        <v>99.552</v>
       </c>
       <c r="E99" s="1">
         <v>98.96886842</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>3760817.0</v>
       </c>
       <c r="I99" s="1">
-        <v>22387.0</v>
+        <v>22159.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.59526959168713</v>
+        <v>0.58920707920646</v>
       </c>
       <c r="K99">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="L99" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>3783204.0</v>
+        <v>3782976.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3797063.59</v>
+        <v>3797095.86</v>
       </c>
       <c r="O99" s="1">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C100" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.25</v>
+        <v>97.828</v>
       </c>
       <c r="E100" s="1">
         <v>99.34837534</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>5762205.77</v>
       </c>
       <c r="I100" s="1">
-        <v>-63705.77</v>
+        <v>-88181.77</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.1055795739138</v>
+        <v>-1.5303474662273</v>
       </c>
       <c r="K100">
-        <v>2.05</v>
+        <v>2.08</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>5698500.0</v>
+        <v>5674024.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5817678.08</v>
+        <v>5794791.12</v>
       </c>
       <c r="O100" s="1">
-        <v>1.59</v>
+        <v>1.43</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C101" s="1">
         <v>7053000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.989</v>
+        <v>98.6</v>
       </c>
       <c r="E101" s="1">
         <v>99.69928158</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>7031790.33</v>
       </c>
       <c r="I101" s="1">
-        <v>-50096.16</v>
+        <v>-77532.33</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.71242397240249</v>
+        <v>-1.1025972954458</v>
       </c>
       <c r="K101">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
       <c r="L101" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>6981694.17</v>
+        <v>6954258.0</v>
       </c>
       <c r="N101" s="1">
-        <v>7117536.88</v>
+        <v>7091936.42</v>
       </c>
       <c r="O101" s="1">
-        <v>1.94</v>
+        <v>1.75</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
         <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.5</v>
+        <v>99.061</v>
       </c>
       <c r="E102" s="1">
         <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-32952.42</v>
+        <v>-47636.97</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.98036865354383</v>
+        <v>-1.4172492380774</v>
       </c>
       <c r="K102">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>798.95</v>
+        <v>0.06</v>
+      </c>
+      <c r="L102" t="s">
+        <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>3328275.0</v>
+        <v>3313590.45</v>
       </c>
       <c r="N102" s="1">
-        <v>3329073.95</v>
+        <v>3315454.67</v>
       </c>
       <c r="O102" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>324</v>
+      </c>
+      <c r="B103" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C103" s="1">
         <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>95.438</v>
+        <v>95.102</v>
       </c>
       <c r="E103" s="1">
         <v>95.67</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>191340.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-464.0</v>
+        <v>-1136.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.24250026131494</v>
+        <v>-0.59370753632278</v>
       </c>
       <c r="K103">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L103">
-        <v>125.34</v>
+        <v>133.56</v>
       </c>
       <c r="M103" s="1">
-        <v>190876.0</v>
+        <v>190204.0</v>
       </c>
       <c r="N103" s="1">
-        <v>191001.34</v>
+        <v>190337.56</v>
       </c>
       <c r="O103" s="1">
         <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="C104" s="1">
         <v>5300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>103.225</v>
+        <v>102.878</v>
       </c>
       <c r="E104" s="1">
         <v>104.52229566</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>5539681.67</v>
       </c>
       <c r="I104" s="1">
-        <v>-68756.67</v>
+        <v>-87147.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.2411664441361</v>
+        <v>-1.5731530292065</v>
       </c>
       <c r="K104">
-        <v>1.21</v>
+        <v>1.27</v>
       </c>
       <c r="L104" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>5470925.0</v>
+        <v>5452534.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5534815.41</v>
+        <v>5519618.93</v>
       </c>
       <c r="O104" s="1">
-        <v>1.51</v>
+        <v>1.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="C105" s="1">
         <v>375000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>101.144</v>
+        <v>100.992</v>
       </c>
       <c r="E105" s="1">
         <v>101.8218</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>381831.75</v>
       </c>
       <c r="I105" s="1">
-        <v>-2541.75</v>
+        <v>-3111.75</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.66567277341394</v>
+        <v>-0.81495318291368</v>
       </c>
       <c r="K105">
-        <v>2.32</v>
+        <v>2.37</v>
       </c>
       <c r="L105" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>379290.0</v>
+        <v>378720.0</v>
       </c>
       <c r="N105" s="1">
-        <v>387971.51</v>
+        <v>387606.99</v>
       </c>
       <c r="O105" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>332</v>
+      </c>
+      <c r="B106" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C106" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.901</v>
+        <v>98.514</v>
       </c>
       <c r="E106" s="1">
         <v>99.92660182</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>3297577.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-33844.86</v>
+        <v>-46615.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.0263551441967</v>
+        <v>-1.4136394038017</v>
       </c>
       <c r="K106">
-        <v>2.21</v>
+        <v>2.24</v>
       </c>
       <c r="L106" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>3263733.0</v>
+        <v>3250962.0</v>
       </c>
       <c r="N106" s="1">
-        <v>3336513.82</v>
+        <v>3324782.55</v>
       </c>
       <c r="O106" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>335</v>
+      </c>
+      <c r="B107" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="C107" s="1">
         <v>3297000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.428</v>
+        <v>99.015</v>
       </c>
       <c r="E107" s="1">
         <v>100.15900849</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3302242.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-24101.35</v>
+        <v>-37717.96</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.72984797231019</v>
+        <v>-1.142192309795</v>
       </c>
       <c r="K107">
-        <v>1.37</v>
+        <v>1.4</v>
       </c>
       <c r="L107" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>3278141.16</v>
+        <v>3264524.55</v>
       </c>
       <c r="N107" s="1">
-        <v>3323192.64</v>
+        <v>3310524.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.91</v>
+        <v>0.82</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>338</v>
+      </c>
+      <c r="B108" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C108" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>101.043</v>
+        <v>100.87</v>
       </c>
       <c r="E108" s="1">
         <v>101.80010086</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>5904405.85</v>
       </c>
       <c r="I108" s="1">
-        <v>-43911.85</v>
+        <v>-53945.85</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.74371327302983</v>
+        <v>-0.91365416555842</v>
       </c>
       <c r="K108">
-        <v>2.81</v>
+        <v>2.86</v>
       </c>
       <c r="L108" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>5860494.0</v>
+        <v>5850460.0</v>
       </c>
       <c r="N108" s="1">
-        <v>6023668.66</v>
+        <v>6016097.67</v>
       </c>
       <c r="O108" s="1">
-        <v>1.64</v>
+        <v>1.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>341</v>
+      </c>
+      <c r="B109" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="C109" s="1">
         <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.93</v>
+        <v>100.719</v>
       </c>
       <c r="E109" s="1">
         <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>-31436.08</v>
+        <v>-42300.47</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.601265211339</v>
+        <v>-0.80906401288866</v>
       </c>
       <c r="K109">
-        <v>2.27</v>
+        <v>2.31</v>
       </c>
       <c r="L109" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>5196885.7</v>
+        <v>5186021.31</v>
       </c>
       <c r="N109" s="1">
-        <v>5313796.21</v>
+        <v>5305047.85</v>
       </c>
       <c r="O109" s="1">
-        <v>1.45</v>
+        <v>1.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="C110" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.543</v>
+        <v>99.942</v>
       </c>
       <c r="E110" s="1">
         <v>101.50487879</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>3349661.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-31742.0</v>
+        <v>-51575.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.94761828137235</v>
+        <v>-1.5397080480681</v>
       </c>
       <c r="K110">
-        <v>1.25</v>
+        <v>1.29</v>
       </c>
       <c r="L110" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>3317919.0</v>
+        <v>3298086.0</v>
       </c>
       <c r="N110" s="1">
-        <v>3359214.21</v>
+        <v>3340692.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.92</v>
+        <v>0.82</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="C111" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.657</v>
+        <v>103.243</v>
       </c>
       <c r="E111" s="1">
         <v>105.09337452</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>4413921.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-60327.73</v>
+        <v>-77715.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.3667603027478</v>
+        <v>-1.760695697701</v>
       </c>
       <c r="K111">
-        <v>2.24</v>
+        <v>2.29</v>
       </c>
       <c r="L111" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>4353594.0</v>
+        <v>4336206.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4447604.95</v>
+        <v>4432403.26</v>
       </c>
       <c r="O111" s="1">
-        <v>1.21</v>
+        <v>1.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C112" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>106.921</v>
+        <v>106.056</v>
       </c>
       <c r="E112" s="1">
         <v>109.06825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>2181365.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-42945.0</v>
+        <v>-60245.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.9687214198449</v>
+        <v>-2.7618028161266</v>
       </c>
       <c r="K112">
-        <v>1.31</v>
+        <v>1.39</v>
       </c>
       <c r="L112" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>2138420.0</v>
+        <v>2121120.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2164524.98</v>
+        <v>2148965.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>353</v>
+      </c>
+      <c r="B113" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C113" s="1">
         <v>4800000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.275</v>
+        <v>100.092</v>
       </c>
       <c r="E113" s="1">
         <v>101.34664646</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>4864639.03</v>
       </c>
       <c r="I113" s="1">
-        <v>-51439.03</v>
+        <v>-60223.03</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.057406925422</v>
+        <v>-1.2379753076972</v>
       </c>
       <c r="K113">
-        <v>3.64</v>
+        <v>3.68</v>
       </c>
       <c r="L113" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>4813200.0</v>
+        <v>4804416.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4987841.09</v>
+        <v>4981161.21</v>
       </c>
       <c r="O113" s="1">
-        <v>1.36</v>
+        <v>1.23</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="C114" s="1">
         <v>5464000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.527</v>
+        <v>93.005</v>
       </c>
       <c r="E114" s="1">
         <v>94.43916654</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>5160156.06</v>
       </c>
       <c r="I114" s="1">
-        <v>-49840.78</v>
+        <v>-78362.86</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.9658773769722</v>
+        <v>-1.5186141482705</v>
       </c>
       <c r="K114">
-        <v>1.47</v>
+        <v>1.49</v>
       </c>
       <c r="L114" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>5110315.28</v>
+        <v>5081793.2</v>
       </c>
       <c r="N114" s="1">
-        <v>5190703.44</v>
+        <v>5163079.56</v>
       </c>
       <c r="O114" s="1">
-        <v>1.42</v>
+        <v>1.27</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B115" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="C115" s="1">
         <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.372</v>
+        <v>100.295</v>
       </c>
       <c r="E115" s="1">
         <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2120.0</v>
+        <v>-2736.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.26332263481622</v>
+        <v>-0.33983524946093</v>
       </c>
       <c r="K115">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="L115" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>802976.0</v>
+        <v>802360.0</v>
       </c>
       <c r="N115" s="1">
-        <v>809551.34</v>
+        <v>809209.32</v>
       </c>
       <c r="O115" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>362</v>
+      </c>
+      <c r="B116" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="C116" s="1">
         <v>4160000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.332</v>
+        <v>100.054</v>
       </c>
       <c r="E116" s="1">
         <v>101.30837019</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>4214428.2</v>
       </c>
       <c r="I116" s="1">
-        <v>-40617.0</v>
+        <v>-52181.8</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.96376063542855</v>
+        <v>-1.2381703406408</v>
       </c>
       <c r="K116">
-        <v>2.07</v>
+        <v>2.11</v>
       </c>
       <c r="L116" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>4173811.2</v>
+        <v>4162246.4</v>
       </c>
       <c r="N116" s="1">
-        <v>4259746.54</v>
+        <v>4249834.35</v>
       </c>
       <c r="O116" s="1">
-        <v>1.16</v>
+        <v>1.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>365</v>
+      </c>
+      <c r="B117" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="C117" s="1">
         <v>5500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.259</v>
+        <v>98.059</v>
       </c>
       <c r="E117" s="1">
         <v>98.32790727</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>5408034.9</v>
       </c>
       <c r="I117" s="1">
-        <v>-3789.9</v>
+        <v>-14789.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.070079059585951</v>
+        <v>-0.27348011382101</v>
       </c>
       <c r="K117">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="L117" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>5404245.0</v>
+        <v>5393245.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5453142.26</v>
+        <v>5442971.03</v>
       </c>
       <c r="O117" s="1">
-        <v>1.49</v>
+        <v>1.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>368</v>
+      </c>
+      <c r="B118" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="C118" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.566</v>
+        <v>98.519</v>
       </c>
       <c r="E118" s="1">
         <v>98.51473529</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3349501.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1743.0</v>
+        <v>145.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.052037602018928</v>
+        <v>0.0043290030365717</v>
       </c>
       <c r="K118">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L118" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>3351244.0</v>
+        <v>3349646.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3359650.85</v>
+        <v>3358937.78</v>
       </c>
       <c r="O118" s="1">
-        <v>0.92</v>
+        <v>0.83</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>371</v>
+      </c>
+      <c r="B119" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C119" s="1">
         <v>600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.614</v>
+        <v>108.189</v>
       </c>
       <c r="E119" s="1">
         <v>110.87634667</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>665258.08</v>
       </c>
       <c r="I119" s="1">
-        <v>-13574.08</v>
+        <v>-16124.08</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.040423169306</v>
+        <v>-2.4237330571017</v>
       </c>
       <c r="K119">
-        <v>0.38</v>
+        <v>0.47</v>
       </c>
       <c r="L119" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>651684.0</v>
+        <v>649134.0</v>
       </c>
       <c r="N119" s="1">
-        <v>653977.15</v>
+        <v>651936.74</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>374</v>
+      </c>
+      <c r="B120" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C120" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.989</v>
+        <v>98.506</v>
       </c>
       <c r="E120" s="1">
         <v>99.7983</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>2993949.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-24279.0</v>
+        <v>-38769.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.81093565722061</v>
+        <v>-1.2949118371756</v>
       </c>
       <c r="K120">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="L120" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>2969670.0</v>
+        <v>2955180.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2986365.2</v>
+        <v>2972902.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>377</v>
+      </c>
+      <c r="B121" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="C121" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.647</v>
+        <v>101.451</v>
       </c>
       <c r="E121" s="1">
         <v>102.1475</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>1225770.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-6006.0</v>
+        <v>-8358.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.48997772828508</v>
+        <v>-0.68185711838273</v>
       </c>
       <c r="K121">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="L121">
-        <v>304.1</v>
+        <v>912.33</v>
       </c>
       <c r="M121" s="1">
-        <v>1219764.0</v>
+        <v>1217412.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1220068.1</v>
+        <v>1218324.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>379</v>
+      </c>
+      <c r="B122" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C122" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.426</v>
+        <v>95.058</v>
       </c>
       <c r="E122" s="1">
         <v>95.56322325</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>3822528.93</v>
       </c>
       <c r="I122" s="1">
-        <v>-5488.93</v>
+        <v>-20208.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.14359420426937</v>
+        <v>-0.52867958281221</v>
       </c>
       <c r="K122">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
       <c r="L122" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>3817040.0</v>
+        <v>3802320.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3855834.52</v>
+        <v>3841552.88</v>
       </c>
       <c r="O122" s="1">
-        <v>1.05</v>
+        <v>0.95</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>382</v>
+      </c>
+      <c r="B123" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="C123" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.8</v>
+        <v>100.238</v>
       </c>
       <c r="E123" s="1">
         <v>101.9176069</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>4280539.49</v>
       </c>
       <c r="I123" s="1">
-        <v>-46939.49</v>
+        <v>-70543.49</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.0965788333377</v>
+        <v>-1.6480046537312</v>
       </c>
       <c r="K123">
-        <v>1.81</v>
+        <v>1.85</v>
       </c>
       <c r="L123" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="M123" s="1">
-        <v>4233600.0</v>
+        <v>4209996.0</v>
       </c>
       <c r="N123" s="1">
-        <v>4309717.81</v>
+        <v>4287724.77</v>
       </c>
       <c r="O123" s="1">
-        <v>1.18</v>
+        <v>1.06</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>385</v>
+      </c>
+      <c r="B124" t="s">
         <v>386</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>4710000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.455</v>
+      </c>
+      <c r="E124" s="1">
+        <v>99.72630149</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>4697108.8</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-59878.3</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.2747905690411</v>
+      </c>
+      <c r="K124">
+        <v>0.53</v>
+      </c>
+      <c r="L124" t="s">
         <v>387</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>4265391.5</v>
+        <v>4637230.5</v>
       </c>
       <c r="N124" s="1">
-        <v>4286779.14</v>
+        <v>4662087.04</v>
       </c>
       <c r="O124" s="1">
-        <v>1.17</v>
+        <v>1.15</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>388</v>
+      </c>
+      <c r="B125" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C125" s="1">
         <v>6100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.205</v>
+        <v>99.991</v>
       </c>
       <c r="E125" s="1">
         <v>100.56275984</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>6134328.35</v>
       </c>
       <c r="I125" s="1">
-        <v>-21823.35</v>
+        <v>-34877.35</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.3557577741987</v>
+        <v>-0.5685602075735</v>
       </c>
       <c r="K125">
-        <v>2.15</v>
+        <v>2.19</v>
       </c>
       <c r="L125" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="M125" s="1">
-        <v>6112505.0</v>
+        <v>6099451.0</v>
       </c>
       <c r="N125" s="1">
-        <v>6243863.91</v>
+        <v>6232815.38</v>
       </c>
       <c r="O125" s="1">
-        <v>1.7</v>
+        <v>1.54</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>391</v>
+      </c>
+      <c r="B126" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="C126" s="1">
         <v>4124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.58</v>
+        <v>98.111</v>
       </c>
       <c r="E126" s="1">
         <v>99.37023084</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>4098028.32</v>
       </c>
       <c r="I126" s="1">
-        <v>-32589.12</v>
+        <v>-51930.68</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.79523901386802</v>
+        <v>-1.267211350067</v>
       </c>
       <c r="K126">
-        <v>1.9</v>
+        <v>1.92</v>
       </c>
       <c r="L126" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="M126" s="1">
-        <v>4065439.2</v>
+        <v>4046097.64</v>
       </c>
       <c r="N126" s="1">
-        <v>4143738.71</v>
+        <v>4125414.02</v>
       </c>
       <c r="O126" s="1">
-        <v>1.13</v>
+        <v>1.02</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>394</v>
+      </c>
+      <c r="B127" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="C127" s="1">
         <v>2905000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.302</v>
+        <v>99.837</v>
       </c>
       <c r="E127" s="1">
         <v>101.26198279</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>2941660.6</v>
       </c>
       <c r="I127" s="1">
-        <v>-27887.5</v>
+        <v>-41395.75</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.94801895228838</v>
+        <v>-1.4072238653229</v>
       </c>
       <c r="K127">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="L127" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="M127" s="1">
-        <v>2913773.1</v>
+        <v>2900264.85</v>
       </c>
       <c r="N127" s="1">
-        <v>2923473.01</v>
+        <v>2910959.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>397</v>
+      </c>
+      <c r="B128" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C128" s="1">
         <v>1999000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.848</v>
+        <v>98.689</v>
       </c>
       <c r="E128" s="1">
         <v>98.93570235</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>1977724.69</v>
       </c>
       <c r="I128" s="1">
-        <v>-1753.17</v>
+        <v>-4931.58</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.08864580640898</v>
+        <v>-0.24935624381572</v>
       </c>
       <c r="K128">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>82.15</v>
       </c>
       <c r="M128" s="1">
-        <v>1975971.52</v>
+        <v>1972793.11</v>
       </c>
       <c r="N128" s="1">
-        <v>2005710.07</v>
+        <v>1972875.26</v>
       </c>
       <c r="O128" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>