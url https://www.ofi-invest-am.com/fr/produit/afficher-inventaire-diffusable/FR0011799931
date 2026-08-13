--- v3 (2026-06-19)
+++ v4 (2026-08-13)
@@ -112,1149 +112,1149 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 763.01</t>
-[...8 lines deleted...]
-    <t>44 148.97</t>
+    <t>3 178.77</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>16 635.62</t>
+    <t>29 994.52</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>112 130.14</t>
-[...17 lines deleted...]
-    <t>21 028.77</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>102 273.29</t>
+    <t>11 878.77</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 781.51</t>
+    <t>21 978.08</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>28 265.78</t>
+    <t>2 554.63</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>81 068.49</t>
-[...8 lines deleted...]
-    <t>2 451.46</t>
+    <t>97 041.10</t>
+  </si>
+  <si>
+    <t>XS3368960962</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 636.99</t>
+    <t>26 047.60</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>159 739.73</t>
+    <t>188 054.79</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>7 249.32</t>
+    <t>3 106.85</t>
+  </si>
+  <si>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
+  </si>
+  <si>
+    <t>3 485.96</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>26 508.90</t>
+  </si>
+  <si>
+    <t>XS2791973642</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 27/06/2034</t>
+  </si>
+  <si>
+    <t>85 903.42</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>120 230.14</t>
+    <t>150 287.67</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>23 122.60</t>
-[...8 lines deleted...]
-    <t>12 573.11</t>
+    <t>41 690.75</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>16 412.41</t>
+    <t>20 244.38</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>15 435.60</t>
+    <t>19 312.79</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>1 879.45</t>
-[...8 lines deleted...]
-    <t>6 184.93</t>
+    <t>14 330.82</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>121 876.71</t>
-[...14 lines deleted...]
-    <t>BARCLAYS PLC 22/03/2031</t>
+    <t>144 946.23</t>
+  </si>
+  <si>
+    <t>XS3367720797</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>218 773.97</t>
+    <t>16 828.77</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>184 534.34</t>
+    <t>216 392.05</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
+    <t>1 630.14</t>
+  </si>
+  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>48 904.11</t>
+    <t>6 164.38</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>44 460.85</t>
-[...5 lines deleted...]
-    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+    <t>66 483.52</t>
+  </si>
+  <si>
+    <t>XS3367613448</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>30 904.45</t>
+    <t>53 973.97</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>109 479.45</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>61 565.72</t>
+    <t>74 164.11</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>8 006.04</t>
+    <t>14 962.11</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 700.34</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>23 591.67</t>
+    <t>49 070.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>51 493.15</t>
+    <t>66 739.73</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>9 932.87</t>
+    <t>14 485.44</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>45 645.55</t>
+    <t>53 577.40</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>12 117.63</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 513.70</t>
+    <t>10 109.59</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>14 347.60</t>
+    <t>21 589.73</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>XS3232968803</t>
-[...5 lines deleted...]
-    <t>10 600.68</t>
+    <t>1 171.23</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>53 681.51</t>
+    <t>65 590.75</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>44 537.67</t>
+    <t>53 794.52</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>74 860.27</t>
-[...8 lines deleted...]
-    <t>13 041.10</t>
+    <t>94 027.40</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>16 592.47</t>
+    <t>19 678.08</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>10 964.38</t>
+    <t>36 230.14</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 030.14</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>9 368.62</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>15 147.95</t>
+    <t>23 424.66</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>9 078.08</t>
+    <t>11 637.33</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>73 643.84</t>
+    <t>87 583.56</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>161 260.27</t>
+    <t>7 397.26</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>PTEDPNOM0015</t>
-[...5 lines deleted...]
-    <t>35 019.86</t>
+    <t>2 026.11</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>14 466.27</t>
+    <t>42 863.01</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>96 743.84</t>
+    <t>125 712.33</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>13 017.12</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>7 790.41</t>
+  </si>
+  <si>
+    <t>XS2987792269</t>
+  </si>
+  <si>
+    <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>35 747.95</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>45 105.91</t>
+    <t>54 336.08</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>55 198.36</t>
+    <t>73 951.64</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>23 930.51</t>
+    <t>34 770.82</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>8 743.31</t>
+    <t>22 372.59</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>52 268.68</t>
+    <t>37 173.67</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>9 078.77</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>77 501.32</t>
+    <t>109 844.38</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>ES0244251056</t>
-[...5 lines deleted...]
-    <t>4 914.38</t>
+    <t>18 588.53</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>48 282.53</t>
+    <t>58 900.68</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>5 631.85</t>
+    <t>18 609.59</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>49 462.60</t>
+    <t>64 615.88</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>39 436.30</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>19 076.71</t>
+    <t>23 868.49</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>104 643.15</t>
+    <t>131 179.45</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>28 356.16</t>
+    <t>41 424.66</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>14 904.11</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
+    <t>5 906.85</t>
+  </si>
+  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 608.70</t>
+    <t>33 956.52</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>89 753.42</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>10 150.68</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>103 397.26</t>
+  </si>
+  <si>
+    <t>DE000A3MQNP4</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
+  </si>
+  <si>
+    <t>6 223.29</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
-    <t>1 795.87</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>92 840.60</t>
-[...17 lines deleted...]
-    <t>6 147.95</t>
+    <t>85 656.02</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>11 882.24</t>
+  </si>
+  <si>
+    <t>XS2729836234</t>
+  </si>
+  <si>
+    <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
+  </si>
+  <si>
+    <t>24 691.78</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>52 521.37</t>
+    <t>76 313.10</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>8 143.54</t>
-[...8 lines deleted...]
-    <t>64 417.81</t>
+    <t>28 696.27</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>8 816.52</t>
+    <t>18 758.56</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>72 056.81</t>
+    <t>91 947.49</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 631.40</t>
+    <t>26 386.47</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>5 947.41</t>
+    <t>14 953.49</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>16 786.85</t>
+    <t>29 681.10</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>14 119.86</t>
+    <t>17 568.49</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>120 767.12</t>
-[...8 lines deleted...]
-    <t>137 678.42</t>
+    <t>141 821.92</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 864.22</t>
-[...5 lines deleted...]
-    <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
+    <t>15 979.02</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>67 084.93</t>
+    <t>109 412.33</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 886.99</t>
+    <t>11 609.59</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 489.62</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>73 820.55</t>
+    <t>87 596.92</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>45 999.92</t>
+    <t>58 566.91</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>6 328.77</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>165 637.67</t>
+    <t>198 272.60</t>
+  </si>
+  <si>
+    <t>FR0014016SU0</t>
+  </si>
+  <si>
+    <t>SANOFI SA 3 05/05/2029</t>
+  </si>
+  <si>
+    <t>2 547.95</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>7 876.71</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>119 026.54</t>
+    <t>147 063.90</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>42 606.16</t>
+    <t>23 627.05</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>96 197.26</t>
+    <t>125 165.75</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>27 845.30</t>
+    <t>50 904.70</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>176 745.21</t>
+    <t>12 624.66</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>81 286.36</t>
+    <t>11 227.40</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 849.32</t>
+    <t>10 479.45</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>87 587.95</t>
+    <t>109 484.93</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>49 726.03</t>
+    <t>39 735.62</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>9 291.78</t>
+    <t>21 017.12</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>17 722.60</t>
-[...5 lines deleted...]
-    <t>UBS GROUP AG 17/03/2028</t>
+    <t>31 335.62</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>39 232.88</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>77 728.77</t>
+    <t>139 175.34</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>24 856.54</t>
+    <t>28 450.68</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>133 364.38</t>
+    <t>159 936.99</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>79 316.38</t>
-[...10 lines deleted...]
-  <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
+  </si>
+  <si>
+    <t>4 436.14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1618,212 +1618,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>879907.0921</v>
+        <v>844787.7466</v>
       </c>
       <c r="D2">
-        <v>118.46</v>
+        <v>119.03</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>104236715.17</v>
+        <v>100555543.22</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>104236715.17</v>
+        <v>100555543.22</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2724993.453</v>
+        <v>2733915.0586</v>
       </c>
       <c r="D3">
-        <v>105.9</v>
+        <v>106.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>288578661.01</v>
+        <v>290800452.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>288578661.01</v>
+        <v>290800452.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29206.2507</v>
+        <v>28554.6906</v>
       </c>
       <c r="D4">
-        <v>109.91</v>
+        <v>110.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3210320.13</v>
+        <v>3153252.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3210320.13</v>
+        <v>3153252.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98447.01</v>
+        <v>103897.42</v>
       </c>
       <c r="D5">
-        <v>99.92</v>
+        <v>99.74</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9837332.75</v>
+        <v>10363430.64</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9837332.75</v>
+        <v>10363430.64</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.6</v>
+        <v>100.04</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>63844.76</v>
+        <v>64126.12</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>63844.76</v>
+        <v>64126.12</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:P127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="O127" sqref="O127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1842,6389 +1842,6339 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2980.0</v>
+        <v>1047.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>105.64</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.2777550336</v>
+        <v>105.775305635</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>14251187.71</v>
+        <v>0.0</v>
       </c>
       <c r="I2" s="1">
-        <v>7456.69</v>
+        <v>-141665.0</v>
       </c>
       <c r="J2" s="1">
-        <v>0.05232328807772</v>
+        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14258644.4</v>
+        <v>-141665.0</v>
       </c>
       <c r="N2" s="1">
-        <v>14258644.4</v>
+        <v>-141665.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.51</v>
+        <v>-0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>1133.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.835</v>
+        <v>100.313</v>
       </c>
       <c r="E3" s="1">
-        <v>106.149571933</v>
+        <v>100.825</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.0</v>
+        <v>302475.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-356410.0</v>
+        <v>-1536.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0</v>
+        <v>-0.50781056285643</v>
       </c>
       <c r="K3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.06</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
       </c>
       <c r="M3" s="1">
-        <v>-356410.0</v>
+        <v>300939.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-356410.0</v>
+        <v>304117.77</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.435</v>
+        <v>101.433</v>
       </c>
       <c r="E4" s="1">
-        <v>100.825</v>
+        <v>103.00508304</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>302475.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-1170.0</v>
+        <v>-36157.91</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.3868088271758</v>
+        <v>-1.5262188981632</v>
       </c>
       <c r="K4">
-        <v>0.59</v>
+        <v>1.3</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" s="1">
-        <v>301305.0</v>
+        <v>2332959.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303068.01</v>
+        <v>2362953.52</v>
       </c>
       <c r="O4" s="1">
-        <v>0.07</v>
+        <v>0.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.345</v>
+        <v>98.608</v>
       </c>
       <c r="E5" s="1">
-        <v>100.06721739</v>
+        <v>99.78678667</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2301546.0</v>
+        <v>5089126.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-16611.0</v>
+        <v>-60118.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.72173226170583</v>
+        <v>-1.181305367217</v>
       </c>
       <c r="K5">
-        <v>1.92</v>
+        <v>0.06</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2284935.0</v>
+        <v>5029008.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2329083.97</v>
+        <v>5032151.84</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>1.24</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C6" s="1">
-        <v>2300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.513</v>
+        <v>99.304</v>
       </c>
       <c r="E6" s="1">
-        <v>103.00508304</v>
+        <v>99.71406383</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2369116.91</v>
+        <v>4686561.0</v>
       </c>
       <c r="I6" s="1">
-        <v>-34317.91</v>
+        <v>-19273.0</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.4485528280662</v>
+        <v>-0.41123971287262</v>
       </c>
       <c r="K6">
-        <v>0.72</v>
+        <v>0.25</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>2334799.0</v>
+        <v>4667288.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2351434.62</v>
+        <v>4679166.77</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>1.16</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.7</v>
+        <v>98.089</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>99.7615575</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>1596184.92</v>
       </c>
       <c r="I7" s="1">
-        <v>-55426.12</v>
+        <v>-26760.92</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.0891087918253</v>
+        <v>-1.6765551199419</v>
       </c>
       <c r="K7">
-        <v>2.2</v>
+        <v>1.37</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>5033700.0</v>
+        <v>1569424.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5145830.14</v>
+        <v>1591402.08</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>0.39</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.49</v>
+        <v>96.538</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>97.254</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>291762.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-15577.47</v>
+        <v>-2148.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.7767849311681</v>
+        <v>-0.73621650523372</v>
       </c>
       <c r="K8">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>0.2</v>
+      </c>
+      <c r="L8">
+        <v>591.78</v>
       </c>
       <c r="M8" s="1">
-        <v>1989800.0</v>
+        <v>289614.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2005320.55</v>
+        <v>290205.78</v>
       </c>
       <c r="O8" s="1">
-        <v>0.49</v>
+        <v>0.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1700000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.479</v>
+        <v>92.925</v>
       </c>
       <c r="E9" s="1">
-        <v>97.27493412</v>
+        <v>94.22797137</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1653673.88</v>
+        <v>1744159.75</v>
       </c>
       <c r="I9" s="1">
-        <v>20469.12</v>
+        <v>-24118.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.2377966567386</v>
+        <v>-1.3827861811397</v>
       </c>
       <c r="K9">
-        <v>1.24</v>
+        <v>0.14</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1674143.0</v>
+        <v>1720041.75</v>
       </c>
       <c r="N9" s="1">
-        <v>1695171.77</v>
+        <v>1722596.38</v>
       </c>
       <c r="O9" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.106</v>
+        <v>106.714</v>
       </c>
       <c r="E10" s="1">
-        <v>99.71406383</v>
+        <v>109.8295</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4686561.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-28579.0</v>
+        <v>-49848.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.60980748996972</v>
+        <v>-2.8366695650986</v>
       </c>
       <c r="K10">
-        <v>2.18</v>
+        <v>6.07</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>4657982.0</v>
+        <v>1707424.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4760255.29</v>
+        <v>1804465.1</v>
       </c>
       <c r="O10" s="1">
-        <v>1.17</v>
+        <v>0.45</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2900000.0</v>
+        <v>1577000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.712</v>
+        <v>100.135</v>
       </c>
       <c r="E11" s="1">
-        <v>99.76155759</v>
+        <v>99.983</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2893085.17</v>
+        <v>1576731.91</v>
       </c>
       <c r="I11" s="1">
-        <v>-59437.17</v>
+        <v>2397.04</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.0544562813545</v>
+        <v>0.15202584439355</v>
       </c>
       <c r="K11">
-        <v>0.99</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.03</v>
+      </c>
+      <c r="L11">
+        <v>437.46</v>
       </c>
       <c r="M11" s="1">
-        <v>2833648.0</v>
+        <v>1579128.95</v>
       </c>
       <c r="N11" s="1">
-        <v>2862429.51</v>
+        <v>1579566.41</v>
       </c>
       <c r="O11" s="1">
-        <v>0.71</v>
+        <v>0.39</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.123</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.75133333</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>906762.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-5655.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.62364766057687</v>
+      </c>
+      <c r="K12">
+        <v>2.89</v>
+      </c>
+      <c r="L12" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>288588.0</v>
+        <v>901107.0</v>
       </c>
       <c r="N12" s="1">
-        <v>293026.36</v>
+        <v>927154.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.621</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.084275</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>6005056.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-87796.5</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-1.4620428633769</v>
+      </c>
+      <c r="K13">
+        <v>3.13</v>
+      </c>
+      <c r="L13" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1713044.97</v>
+        <v>5917260.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1741310.75</v>
+        <v>6105314.79</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>1.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>98.179</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.5035</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1393049.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-18543.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.3311089559664</v>
+      </c>
+      <c r="K14">
+        <v>0.22</v>
+      </c>
+      <c r="L14" t="s">
         <v>67</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1726640.0</v>
+        <v>1374506.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1807708.49</v>
+        <v>1377612.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.762</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1296906.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1547.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>0.1192838956717</v>
+      </c>
+      <c r="K15">
+        <v>0.27</v>
+      </c>
+      <c r="L15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>270468.0</v>
+        <v>1298453.0</v>
       </c>
       <c r="N15" s="1">
-        <v>272919.46</v>
+        <v>1301938.96</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.158</v>
+      </c>
+      <c r="E16" s="1">
+        <v>104.746</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1990174.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-30172.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.5160483455215</v>
+      </c>
+      <c r="K16">
+        <v>1.4</v>
+      </c>
+      <c r="L16" t="s">
         <v>73</v>
       </c>
-      <c r="C16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>903321.0</v>
+        <v>1960002.0</v>
       </c>
       <c r="N16" s="1">
-        <v>924957.99</v>
+        <v>1986510.9</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.443</v>
+      </c>
+      <c r="E17" s="1">
+        <v>103.601</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1968419.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-3002.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.15250818042297</v>
+      </c>
+      <c r="K17">
+        <v>4.52</v>
+      </c>
+      <c r="L17" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>5901420.0</v>
+        <v>1965417.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6061159.73</v>
+        <v>2051320.42</v>
       </c>
       <c r="O17" s="1">
-        <v>1.49</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>104.074</v>
+      </c>
+      <c r="E18" s="1">
+        <v>106.02823333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3817016.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-70352.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-1.8431254316853</v>
+      </c>
+      <c r="K18">
+        <v>4.17</v>
+      </c>
+      <c r="L18" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1377166.0</v>
+        <v>3746664.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1384415.32</v>
+        <v>3896951.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>101.31</v>
+      </c>
+      <c r="E19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-53505.2</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-1.5751949106895</v>
+      </c>
+      <c r="K19">
+        <v>1.26</v>
+      </c>
+      <c r="L19" t="s">
         <v>82</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>1966177.0</v>
+        <v>3343230.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1978201.66</v>
+        <v>3384920.75</v>
       </c>
       <c r="O19" s="1">
-        <v>0.49</v>
+        <v>0.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.295</v>
+      </c>
+      <c r="E20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-9889.82</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-0.22997910998241</v>
+      </c>
+      <c r="K20">
+        <v>0.44</v>
+      </c>
+      <c r="L20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>3743136.0</v>
+        <v>4290422.5</v>
       </c>
       <c r="N20" s="1">
-        <v>3863366.14</v>
+        <v>4310666.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.873</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="I21" s="1">
+        <v>6029.2</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.1360761560639</v>
+      </c>
+      <c r="K21">
+        <v>0.42</v>
+      </c>
+      <c r="L21" t="s">
         <v>88</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>3347718.0</v>
+        <v>4436783.4</v>
       </c>
       <c r="N21" s="1">
-        <v>3370840.6</v>
+        <v>4456096.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.83</v>
+        <v>1.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>95.779</v>
+      </c>
+      <c r="E22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-26978.57</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.57156176091259</v>
+      </c>
+      <c r="K22">
+        <v>0.29</v>
+      </c>
+      <c r="L22" t="s">
         <v>91</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>799336.0</v>
+        <v>4693171.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811909.11</v>
+        <v>4707501.82</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>1.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.343</v>
+      </c>
+      <c r="E23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-45619.83</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.0967141453907</v>
+      </c>
+      <c r="K23">
+        <v>3.54</v>
+      </c>
+      <c r="L23" t="s">
         <v>94</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4269583.5</v>
+        <v>4114063.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4285995.91</v>
+        <v>4259009.23</v>
       </c>
       <c r="O23" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>4580000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.409</v>
+        <v>100.017</v>
       </c>
       <c r="E24" s="1">
-        <v>96.74135808</v>
+        <v>100.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4430754.2</v>
+        <v>972000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-15222.0</v>
+        <v>165.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.34355324879001</v>
+        <v>0.017</v>
       </c>
       <c r="K24">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.03</v>
+      </c>
+      <c r="L24">
+        <v>286.01</v>
       </c>
       <c r="M24" s="1">
-        <v>4415532.2</v>
+        <v>972165.24</v>
       </c>
       <c r="N24" s="1">
-        <v>4430967.8</v>
+        <v>972451.25</v>
       </c>
       <c r="O24" s="1">
-        <v>1.09</v>
+        <v>0.24</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>102.527</v>
+      </c>
+      <c r="E25" s="1">
+        <v>104.41792044</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>4698806.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-85091.42</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.8109156324852</v>
+      </c>
+      <c r="K25">
+        <v>0.37</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4678814.0</v>
+        <v>4613715.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4680693.45</v>
+        <v>4630543.77</v>
       </c>
       <c r="O25" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.937</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-105491.34</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-1.2596513634045</v>
+      </c>
+      <c r="K26">
+        <v>2.59</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>589038.0</v>
+        <v>8269154.46</v>
       </c>
       <c r="N26" s="1">
-        <v>595222.93</v>
+        <v>8485546.51</v>
       </c>
       <c r="O26" s="1">
-        <v>0.15</v>
+        <v>2.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.591</v>
+      </c>
+      <c r="E27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-705.17</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-0.021150989284082</v>
+      </c>
+      <c r="K27">
+        <v>0.16</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>4110824.0</v>
+        <v>3333276.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4232700.71</v>
+        <v>3338996.55</v>
       </c>
       <c r="O27" s="1">
-        <v>1.04</v>
+        <v>0.82</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>98.217</v>
+      </c>
+      <c r="E28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>11480.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>0.84191504871813</v>
+      </c>
+      <c r="K28">
+        <v>0.12</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>304452.0</v>
+        <v>1375038.0</v>
       </c>
       <c r="N28" s="1">
-        <v>305630.42</v>
+        <v>1376668.14</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-4736.71</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.23814090389513</v>
+      </c>
+      <c r="K29">
+        <v>0.31</v>
+      </c>
+      <c r="L29" t="s">
         <v>111</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>2100000.0</v>
+        <v>1984300.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2100064.73</v>
+        <v>1990464.38</v>
       </c>
       <c r="O29" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>106.245</v>
+      </c>
+      <c r="E30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-35584.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.4995528817425</v>
+      </c>
+      <c r="K30">
+        <v>3.02</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>4614795.0</v>
+        <v>2337390.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4833568.97</v>
+        <v>2403873.52</v>
       </c>
       <c r="O30" s="1">
-        <v>1.19</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>8358000.0</v>
+        <v>1601000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.021</v>
+        <v>99.945</v>
       </c>
       <c r="E31" s="1">
-        <v>100.19916009</v>
+        <v>99.846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>8374645.8</v>
+        <v>1598534.46</v>
       </c>
       <c r="I31" s="1">
-        <v>-98470.62</v>
+        <v>1584.99</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.1758183253553</v>
+        <v>0.099152695150532</v>
       </c>
       <c r="K31">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.04</v>
+      </c>
+      <c r="L31">
+        <v>614.08</v>
       </c>
       <c r="M31" s="1">
-        <v>8276175.18</v>
+        <v>1600119.45</v>
       </c>
       <c r="N31" s="1">
-        <v>8460709.52</v>
+        <v>1600733.53</v>
       </c>
       <c r="O31" s="1">
-        <v>2.08</v>
+        <v>0.4</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>101.261</v>
+      </c>
+      <c r="E32" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-72626.82</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.7192515139604</v>
+      </c>
+      <c r="K32">
+        <v>1.32</v>
+      </c>
+      <c r="L32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>3312252.0</v>
+        <v>4151701.0</v>
       </c>
       <c r="N32" s="1">
-        <v>3315358.85</v>
+        <v>4205674.97</v>
       </c>
       <c r="O32" s="1">
-        <v>0.82</v>
+        <v>1.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.703</v>
+      </c>
+      <c r="E33" s="1">
+        <v>102.282425</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>3273037.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-50541.6</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.5441802440644</v>
+      </c>
+      <c r="K33">
+        <v>0.22</v>
+      </c>
+      <c r="L33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>1369536.0</v>
+        <v>3222496.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1370149.7</v>
+        <v>3229400.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
         <v>124</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>3155000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.13010777</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>3159104.9</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-37327.05</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-1.1815704505412</v>
+      </c>
+      <c r="K34">
+        <v>2.35</v>
+      </c>
+      <c r="L34" t="s">
         <v>125</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1980180.0</v>
+        <v>3121777.85</v>
       </c>
       <c r="N34" s="1">
-        <v>2029084.11</v>
+        <v>3195941.96</v>
       </c>
       <c r="O34" s="1">
-        <v>0.5</v>
+        <v>0.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>1742000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>98.548</v>
+      </c>
+      <c r="E35" s="1">
+        <v>99.55577268</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1734261.56</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-17555.4</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.0122694525963</v>
+      </c>
+      <c r="K35">
+        <v>0.86</v>
+      </c>
+      <c r="L35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>2310770.0</v>
+        <v>1716706.16</v>
       </c>
       <c r="N35" s="1">
-        <v>2355230.85</v>
+        <v>1731668.27</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.497</v>
+      </c>
+      <c r="E36" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I36" s="1">
+        <v>36345.93</v>
+      </c>
+      <c r="J36" s="1">
+        <v>0.82679190925348</v>
+      </c>
+      <c r="K36">
+        <v>0.2</v>
+      </c>
+      <c r="L36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>495165.0</v>
+        <v>4432365.0</v>
       </c>
       <c r="N36" s="1">
-        <v>495658.15</v>
+        <v>4441149.25</v>
       </c>
       <c r="O36" s="1">
-        <v>0.12</v>
+        <v>1.1</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>132</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" s="1">
-        <v>4100000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.211</v>
+        <v>98.467</v>
       </c>
       <c r="E37" s="1">
-        <v>103.03238585</v>
+        <v>99.79332179</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>4224327.82</v>
+        <v>5650297.88</v>
       </c>
       <c r="I37" s="1">
-        <v>-74676.82</v>
+        <v>-75096.34</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.7677799446919</v>
+        <v>-1.3290686897378</v>
       </c>
       <c r="K37">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="L37" t="s">
         <v>134</v>
       </c>
       <c r="M37" s="1">
-        <v>4149651.0</v>
+        <v>5575201.54</v>
       </c>
       <c r="N37" s="1">
-        <v>4180555.45</v>
+        <v>5624272.21</v>
       </c>
       <c r="O37" s="1">
-        <v>1.03</v>
+        <v>1.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>135</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="1">
-        <v>3200000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.798</v>
+        <v>98.344</v>
       </c>
       <c r="E38" s="1">
-        <v>102.282425</v>
+        <v>99.72018738</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>3273037.6</v>
+        <v>4188247.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-47501.6</v>
+        <v>-57799.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.4513001622713</v>
+        <v>-1.3800489320132</v>
       </c>
       <c r="K38">
-        <v>3.42</v>
+        <v>1.59</v>
       </c>
       <c r="L38" t="s">
         <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>3225536.0</v>
+        <v>4130448.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3335015.45</v>
+        <v>4197187.73</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>1.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>138</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" s="1">
-        <v>3155000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.928</v>
+        <v>98.301</v>
       </c>
       <c r="E39" s="1">
-        <v>100.13010777</v>
+        <v>99.80243902</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3159104.9</v>
+        <v>1186651.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-37926.5</v>
+        <v>-17852.11</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.2005457621873</v>
+        <v>-1.5044111537428</v>
       </c>
       <c r="K39">
-        <v>1.95</v>
+        <v>1.22</v>
       </c>
       <c r="L39" t="s">
         <v>140</v>
       </c>
       <c r="M39" s="1">
-        <v>3121178.4</v>
+        <v>1168798.89</v>
       </c>
       <c r="N39" s="1">
-        <v>3182744.12</v>
+        <v>1183284.33</v>
       </c>
       <c r="O39" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>141</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1742000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.995</v>
+        <v>99.328</v>
       </c>
       <c r="E40" s="1">
-        <v>99.55577268</v>
+        <v>100.10731579</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1734261.56</v>
+        <v>1902039.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-27188.66</v>
+        <v>-14807.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-1.5677369911837</v>
+        <v>-0.77848035713253</v>
       </c>
       <c r="K40">
-        <v>0.46</v>
+        <v>2.82</v>
       </c>
       <c r="L40" t="s">
         <v>143</v>
       </c>
       <c r="M40" s="1">
-        <v>1707072.9</v>
+        <v>1887232.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1715078.94</v>
+        <v>1940809.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="1">
-        <v>4500000.0</v>
+        <v>2773000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.134</v>
+        <v>100.519</v>
       </c>
       <c r="E41" s="1">
-        <v>97.68931267</v>
+        <v>99.67</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4396019.07</v>
+        <v>2763849.1</v>
       </c>
       <c r="I41" s="1">
-        <v>20010.93</v>
+        <v>23542.77</v>
       </c>
       <c r="J41" s="1">
-        <v>0.45520571410988</v>
+        <v>0.85181097622153</v>
       </c>
       <c r="K41">
-        <v>0.1</v>
+        <v>0.44</v>
       </c>
       <c r="L41" t="s">
         <v>146</v>
       </c>
       <c r="M41" s="1">
-        <v>4416030.0</v>
+        <v>2787391.87</v>
       </c>
       <c r="N41" s="1">
-        <v>4420730.34</v>
+        <v>2799509.5</v>
       </c>
       <c r="O41" s="1">
-        <v>1.09</v>
+        <v>0.69</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1">
-        <v>5662000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.249</v>
+        <v>97.396</v>
       </c>
       <c r="E42" s="1">
-        <v>99.79332179</v>
+        <v>96.00249463</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5650297.88</v>
+        <v>3936102.28</v>
       </c>
       <c r="I42" s="1">
-        <v>-87439.5</v>
+        <v>57133.72</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5475201813608</v>
+        <v>1.4515303702931</v>
       </c>
       <c r="K42">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="L42" t="s">
         <v>149</v>
       </c>
       <c r="M42" s="1">
-        <v>5562858.38</v>
+        <v>3993236.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5586450.05</v>
+        <v>4003345.59</v>
       </c>
       <c r="O42" s="1">
-        <v>1.38</v>
+        <v>0.99</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>150</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" s="1">
-        <v>4200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.399</v>
+        <v>99.256</v>
       </c>
       <c r="E43" s="1">
-        <v>99.72018738</v>
+        <v>100.23363158</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4188247.87</v>
+        <v>1904439.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-55489.87</v>
+        <v>-18575.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.3248946032413</v>
+        <v>-0.97535284669134</v>
       </c>
       <c r="K43">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="L43" t="s">
         <v>152</v>
       </c>
       <c r="M43" s="1">
-        <v>4132758.0</v>
+        <v>1885864.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4184251.15</v>
+        <v>1907453.73</v>
       </c>
       <c r="O43" s="1">
-        <v>1.03</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" s="1">
-        <v>1189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.182</v>
+        <v>97.819</v>
       </c>
       <c r="E44" s="1">
-        <v>99.80243902</v>
+        <v>98.433</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1186651.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-19267.02</v>
+        <v>-1842.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.6236467166842</v>
+        <v>-0.6237745471539</v>
       </c>
       <c r="K44">
-        <v>0.84</v>
+        <v>0.39</v>
       </c>
       <c r="L44" t="s">
         <v>155</v>
       </c>
       <c r="M44" s="1">
-        <v>1167383.98</v>
+        <v>293457.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1177316.85</v>
+        <v>294628.23</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>156</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" s="1">
-        <v>1900000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.179</v>
+        <v>98.05</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10731579</v>
+        <v>99.7334034</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1902039.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I45" s="1">
-        <v>-17638.0</v>
+        <v>-79119.96</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.92732062802077</v>
+        <v>-1.6879032969845</v>
       </c>
       <c r="K45">
-        <v>2.4</v>
+        <v>1.4</v>
       </c>
       <c r="L45" t="s">
         <v>158</v>
       </c>
       <c r="M45" s="1">
-        <v>1884401.0</v>
+        <v>4608350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1930046.55</v>
+        <v>4673940.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.48</v>
+        <v>1.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>159</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="1">
-        <v>5000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.025</v>
+        <v>101.879</v>
       </c>
       <c r="E46" s="1">
-        <v>96.0024946</v>
+        <v>103.763</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4800124.73</v>
+        <v>1556445.0</v>
       </c>
       <c r="I46" s="1">
-        <v>51125.27</v>
+        <v>-28260.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.0650821150641</v>
+        <v>-1.8156761080539</v>
       </c>
       <c r="K46">
-        <v>0.21</v>
+        <v>3.59</v>
       </c>
       <c r="L46" t="s">
         <v>161</v>
       </c>
       <c r="M46" s="1">
-        <v>4851250.0</v>
+        <v>1528185.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4861763.7</v>
+        <v>1581979.52</v>
       </c>
       <c r="O46" s="1">
-        <v>1.2</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" s="1">
-        <v>1900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.17</v>
+        <v>103.882</v>
       </c>
       <c r="E47" s="1">
-        <v>100.23363158</v>
+        <v>105.746875</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1904439.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-20209.0</v>
+        <v>-44757.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.0611523918592</v>
+        <v>-1.7635272909956</v>
       </c>
       <c r="K47">
-        <v>0.76</v>
+        <v>3.92</v>
       </c>
       <c r="L47" t="s">
         <v>164</v>
       </c>
       <c r="M47" s="1">
-        <v>1884230.0</v>
+        <v>2493168.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1898577.6</v>
+        <v>2587195.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.64</v>
+        <v>95.878</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>96.33935294</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>1637769.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2379.0</v>
+        <v>-7843.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.80562413011896</v>
+        <v>-0.47888316362075</v>
       </c>
       <c r="K48">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>354.45</v>
+        <v>1.16</v>
+      </c>
+      <c r="L48" t="s">
+        <v>167</v>
       </c>
       <c r="M48" s="1">
-        <v>292920.0</v>
+        <v>1629926.0</v>
       </c>
       <c r="N48" s="1">
-        <v>293274.45</v>
+        <v>1649604.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.628</v>
+        <v>106.441</v>
       </c>
       <c r="E49" s="1">
-        <v>99.68063636</v>
+        <v>109.3219769</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2192974.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I49" s="1">
-        <v>-23158.0</v>
+        <v>-83548.33</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.0560088719702</v>
+        <v>-2.635313574029</v>
       </c>
       <c r="K49">
-        <v>0.48</v>
+        <v>1.25</v>
       </c>
       <c r="L49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M49" s="1">
-        <v>2169816.0</v>
+        <v>3086789.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2180416.68</v>
+        <v>3123019.14</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C50" s="1">
-        <v>5700000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.916</v>
+        <v>99.666</v>
       </c>
       <c r="E50" s="1">
-        <v>99.73340351</v>
+        <v>99.934</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5684804.0</v>
+        <v>1424059.5</v>
       </c>
       <c r="I50" s="1">
-        <v>-103592.0</v>
+        <v>-3819.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.8222615942432</v>
+        <v>-0.2681769968179</v>
       </c>
       <c r="K50">
-        <v>0.94</v>
+        <v>0.14</v>
       </c>
       <c r="L50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M50" s="1">
-        <v>5581212.0</v>
+        <v>1420240.5</v>
       </c>
       <c r="N50" s="1">
-        <v>5634893.51</v>
+        <v>1422270.64</v>
       </c>
       <c r="O50" s="1">
-        <v>1.39</v>
+        <v>0.35</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C51" s="1">
-        <v>1500000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>101.979</v>
+        <v>99.945</v>
       </c>
       <c r="E51" s="1">
-        <v>103.763</v>
+        <v>100.0</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1556445.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-26760.0</v>
+        <v>-1265.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.7193026415967</v>
+        <v>-0.055</v>
       </c>
       <c r="K51">
-        <v>2.97</v>
+        <v>0.41</v>
       </c>
       <c r="L51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M51" s="1">
-        <v>1529685.0</v>
+        <v>2298735.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1574222.67</v>
+        <v>2308103.62</v>
       </c>
       <c r="O51" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C52" s="1">
-        <v>2400000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.962</v>
+        <v>98.677</v>
       </c>
       <c r="E52" s="1">
-        <v>105.746875</v>
+        <v>98.12584211</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2537925.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-42837.0</v>
+        <v>31416.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.6878749372026</v>
+        <v>0.56168475389551</v>
       </c>
       <c r="K52">
-        <v>3.12</v>
+        <v>0.41</v>
       </c>
       <c r="L52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M52" s="1">
-        <v>2495088.0</v>
+        <v>5624589.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2569948.27</v>
+        <v>5648013.66</v>
       </c>
       <c r="O52" s="1">
-        <v>0.63</v>
+        <v>1.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" s="1">
-        <v>1700000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.817</v>
+        <v>91.277</v>
       </c>
       <c r="E53" s="1">
-        <v>95.18054588</v>
+        <v>91.69810638</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1618069.28</v>
+        <v>4309811.0</v>
       </c>
       <c r="I53" s="1">
-        <v>44819.72</v>
+        <v>-19792.0</v>
       </c>
       <c r="J53" s="1">
-        <v>2.7699506167004</v>
+        <v>-0.45923127487493</v>
       </c>
       <c r="K53">
-        <v>0.77</v>
+        <v>0.25</v>
       </c>
       <c r="L53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M53" s="1">
-        <v>1662889.0</v>
+        <v>4290019.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1675930.1</v>
+        <v>4301656.33</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.509</v>
+        <v>99.026</v>
       </c>
       <c r="E54" s="1">
-        <v>96.33935294</v>
+        <v>100.2644475</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1637769.0</v>
+        <v>3208462.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-14116.0</v>
+        <v>-39630.32</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.86190421237671</v>
+        <v>-1.2351810944752</v>
       </c>
       <c r="K54">
-        <v>0.98</v>
+        <v>2.74</v>
       </c>
       <c r="L54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M54" s="1">
-        <v>1623653.0</v>
+        <v>3168832.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1640245.47</v>
+        <v>3256415.56</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C55" s="1">
-        <v>2900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>106.652</v>
+        <v>107.673</v>
       </c>
       <c r="E55" s="1">
-        <v>109.3219769</v>
+        <v>109.72188889</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3170337.33</v>
+        <v>1974994.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-77429.33</v>
+        <v>-36880.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4423057214546</v>
+        <v>-1.8673474451062</v>
       </c>
       <c r="K55">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M55" s="1">
-        <v>3092908.0</v>
+        <v>1938114.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3103872.38</v>
+        <v>1945511.26</v>
       </c>
       <c r="O55" s="1">
-        <v>0.76</v>
+        <v>0.48</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C56" s="1">
-        <v>5700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.544</v>
+        <v>94.872</v>
       </c>
       <c r="E56" s="1">
-        <v>98.12584211</v>
+        <v>94.93111583</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5593173.0</v>
+        <v>3466884.35</v>
       </c>
       <c r="I56" s="1">
-        <v>23835.0</v>
+        <v>-2158.91</v>
       </c>
       <c r="J56" s="1">
-        <v>0.42614451582313</v>
+        <v>-0.062272339716207</v>
       </c>
       <c r="K56">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M56" s="1">
-        <v>5617008.0</v>
+        <v>3464725.44</v>
       </c>
       <c r="N56" s="1">
-        <v>5632155.95</v>
+        <v>3466751.55</v>
       </c>
       <c r="O56" s="1">
-        <v>1.39</v>
+        <v>0.86</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C57" s="1">
-        <v>4700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.506</v>
+        <v>99.16</v>
       </c>
       <c r="E57" s="1">
-        <v>91.69810638</v>
+        <v>100.12552698</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4309811.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I57" s="1">
-        <v>-56029.0</v>
+        <v>-71931.76</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.3000338065869</v>
+        <v>-0.96431650248386</v>
       </c>
       <c r="K57">
-        <v>0.19</v>
+        <v>0.58</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="M57" s="1">
-        <v>4253782.0</v>
+        <v>7387420.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4262860.08</v>
+        <v>7430283.01</v>
       </c>
       <c r="O57" s="1">
-        <v>1.05</v>
+        <v>1.83</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C58" s="1">
-        <v>3200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.923</v>
+        <v>100.653</v>
       </c>
       <c r="E58" s="1">
-        <v>100.2644475</v>
+        <v>102.59867877</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3208462.32</v>
+        <v>5848124.69</v>
       </c>
       <c r="I58" s="1">
-        <v>-42926.32</v>
+        <v>-110903.69</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.3379094319549</v>
+        <v>-1.8963974928517</v>
       </c>
       <c r="K58">
-        <v>2.3</v>
+        <v>2.21</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M58" s="1">
-        <v>3165536.0</v>
+        <v>5737221.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3239179.84</v>
+        <v>5862933.33</v>
       </c>
       <c r="O58" s="1">
-        <v>0.8</v>
+        <v>1.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C59" s="1">
-        <v>1800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>107.25</v>
+        <v>96.62</v>
       </c>
       <c r="E59" s="1">
-        <v>109.72188889</v>
+        <v>96.58793333</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1974994.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-44494.0</v>
+        <v>962.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.2528676036484</v>
+        <v>0.033199454176126</v>
       </c>
       <c r="K59">
-        <v>8.96</v>
+        <v>0.43</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M59" s="1">
-        <v>1930500.0</v>
+        <v>2898600.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2091760.27</v>
+        <v>2911617.12</v>
       </c>
       <c r="O59" s="1">
-        <v>0.52</v>
+        <v>0.72</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C60" s="1">
-        <v>3652000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>94.453</v>
+        <v>90.783</v>
       </c>
       <c r="E60" s="1">
-        <v>94.93111583</v>
+        <v>91.37542553</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3466884.35</v>
+        <v>4294645.0</v>
       </c>
       <c r="I60" s="1">
-        <v>-17460.79</v>
+        <v>-27844.0</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.50364500909873</v>
+        <v>-0.64834229604542</v>
       </c>
       <c r="K60">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>700.38</v>
+        <v>0.17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>203</v>
       </c>
       <c r="M60" s="1">
-        <v>3449423.56</v>
+        <v>4266801.0</v>
       </c>
       <c r="N60" s="1">
-        <v>3450123.94</v>
+        <v>4274591.41</v>
       </c>
       <c r="O60" s="1">
-        <v>0.85</v>
+        <v>1.06</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B61" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C61" s="1">
-        <v>2300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.796</v>
+        <v>99.473</v>
       </c>
       <c r="E61" s="1">
-        <v>98.55887522</v>
+        <v>99.767</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2266854.13</v>
+        <v>1795806.0</v>
       </c>
       <c r="I61" s="1">
-        <v>5453.87</v>
+        <v>-5292.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.24059201374373</v>
+        <v>-0.29468661982419</v>
       </c>
       <c r="K61">
-        <v>1.52</v>
+        <v>0.17</v>
       </c>
       <c r="L61" t="s">
-        <v>204</v>
+        <v>42</v>
       </c>
       <c r="M61" s="1">
-        <v>2272308.0</v>
+        <v>1790514.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2307327.86</v>
+        <v>1793657.84</v>
       </c>
       <c r="O61" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C62" s="1">
-        <v>7450000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.237</v>
+        <v>101.136</v>
       </c>
       <c r="E62" s="1">
-        <v>100.12552698</v>
+        <v>100.539</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>7459351.76</v>
+        <v>1407546.0</v>
       </c>
       <c r="I62" s="1">
-        <v>-66195.26</v>
+        <v>8358.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.88741303708139</v>
+        <v>0.59379942112016</v>
       </c>
       <c r="K62">
-        <v>0.19</v>
+        <v>2.55</v>
       </c>
       <c r="L62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M62" s="1">
-        <v>7393156.5</v>
+        <v>1415904.0</v>
       </c>
       <c r="N62" s="1">
-        <v>7407622.77</v>
+        <v>1451651.95</v>
       </c>
       <c r="O62" s="1">
-        <v>1.82</v>
+        <v>0.36</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B63" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C63" s="1">
-        <v>5700000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.003</v>
+        <v>99.512</v>
       </c>
       <c r="E63" s="1">
-        <v>102.59867877</v>
+        <v>100.1729412</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>5848124.69</v>
+        <v>2214823.73</v>
       </c>
       <c r="I63" s="1">
-        <v>-90953.69</v>
+        <v>-14613.41</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.5552624956087</v>
+        <v>-0.65980013678109</v>
       </c>
       <c r="K63">
-        <v>1.7</v>
+        <v>2.46</v>
       </c>
       <c r="L63" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M63" s="1">
-        <v>5757171.0</v>
+        <v>2200210.32</v>
       </c>
       <c r="N63" s="1">
-        <v>5853914.84</v>
+        <v>2254546.4</v>
       </c>
       <c r="O63" s="1">
-        <v>1.44</v>
+        <v>0.56</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B64" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C64" s="1">
-        <v>3000000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>96.269</v>
+        <v>99.995</v>
       </c>
       <c r="E64" s="1">
-        <v>96.58793333</v>
+        <v>101.02184238</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2897638.0</v>
+        <v>4242917.38</v>
       </c>
       <c r="I64" s="1">
-        <v>-9568.0</v>
+        <v>-43127.38</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.33019997667065</v>
+        <v>-1.0164558047557</v>
       </c>
       <c r="K64">
-        <v>0.31</v>
+        <v>1.76</v>
       </c>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M64" s="1">
-        <v>2888070.0</v>
+        <v>4199790.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2897275.48</v>
+        <v>4273741.64</v>
       </c>
       <c r="O64" s="1">
-        <v>0.71</v>
+        <v>1.06</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B65" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C65" s="1">
-        <v>4700000.0</v>
+        <v>2844000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.512</v>
+        <v>98.628</v>
       </c>
       <c r="E65" s="1">
-        <v>91.37542553</v>
+        <v>99.70908474</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4294645.0</v>
+        <v>2835726.37</v>
       </c>
       <c r="I65" s="1">
-        <v>-40581.0</v>
+        <v>-30746.05</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.94492094224319</v>
+        <v>-1.0842389563842</v>
       </c>
       <c r="K65">
-        <v>0.13</v>
+        <v>1.22</v>
       </c>
       <c r="L65" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="M65" s="1">
-        <v>4254064.0</v>
+        <v>2804980.32</v>
       </c>
       <c r="N65" s="1">
-        <v>4260148.25</v>
+        <v>2839751.14</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>0.7</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C66" s="1">
-        <v>2211000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.521</v>
+        <v>98.2</v>
       </c>
       <c r="E66" s="1">
-        <v>100.1729412</v>
+        <v>99.80130986</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2214823.73</v>
+        <v>2834357.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-14414.42</v>
+        <v>-45477.2</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.65081567461804</v>
+        <v>-1.6044978381694</v>
       </c>
       <c r="K66">
-        <v>2.04</v>
+        <v>0.79</v>
       </c>
       <c r="L66" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M66" s="1">
-        <v>2200409.31</v>
+        <v>2788880.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2245515.22</v>
+        <v>2811252.59</v>
       </c>
       <c r="O66" s="1">
-        <v>0.55</v>
+        <v>0.69</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C67" s="1">
-        <v>4200000.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.087</v>
+        <v>98.583</v>
       </c>
       <c r="E67" s="1">
-        <v>101.02184238</v>
+        <v>100.14639517</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4242917.38</v>
+        <v>1905785.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-39263.38</v>
+        <v>-29751.41</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.92538639062541</v>
+        <v>-1.561109776287</v>
       </c>
       <c r="K67">
-        <v>1.31</v>
+        <v>1.95</v>
       </c>
       <c r="L67" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="M67" s="1">
-        <v>4203654.0</v>
+        <v>1876034.49</v>
       </c>
       <c r="N67" s="1">
-        <v>4258852.36</v>
+        <v>1913208.16</v>
       </c>
       <c r="O67" s="1">
-        <v>1.05</v>
+        <v>0.47</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B68" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C68" s="1">
-        <v>2844000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.351</v>
+        <v>93.994</v>
       </c>
       <c r="E68" s="1">
-        <v>99.70908474</v>
+        <v>94.38638591</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2835726.37</v>
+        <v>2076500.49</v>
       </c>
       <c r="I68" s="1">
-        <v>-38623.93</v>
+        <v>-8632.49</v>
       </c>
       <c r="J68" s="1">
-        <v>-1.3620471427926</v>
+        <v>-0.41572299364109</v>
       </c>
       <c r="K68">
-        <v>0.84</v>
+        <v>0.41</v>
       </c>
       <c r="L68" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M68" s="1">
-        <v>2797102.44</v>
+        <v>2067868.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2821032.95</v>
+        <v>2076946.77</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C69" s="1">
-        <v>2840000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.9</v>
+        <v>103.987</v>
       </c>
       <c r="E69" s="1">
-        <v>99.80130986</v>
+        <v>105.45008571</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2834357.2</v>
+        <v>3690753.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-53997.2</v>
+        <v>-51208.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.905095095283</v>
+        <v>-1.387467543886</v>
       </c>
       <c r="K69">
-        <v>0.31</v>
+        <v>3.14</v>
       </c>
       <c r="L69" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="M69" s="1">
-        <v>2780360.0</v>
+        <v>3639545.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2789103.31</v>
+        <v>3749389.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.69</v>
+        <v>0.93</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C70" s="1">
-        <v>3403000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>98.384</v>
+        <v>102.082</v>
       </c>
       <c r="E70" s="1">
-        <v>100.14639524</v>
+        <v>104.27937592</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3407981.83</v>
+        <v>2848912.55</v>
       </c>
       <c r="I70" s="1">
-        <v>-59974.31</v>
+        <v>-60032.31</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.7598189483305</v>
+        <v>-2.1072008686262</v>
       </c>
       <c r="K70">
-        <v>1.54</v>
+        <v>0.68</v>
       </c>
       <c r="L70" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M70" s="1">
-        <v>3348007.52</v>
+        <v>2788880.24</v>
       </c>
       <c r="N70" s="1">
-        <v>3400276.2</v>
+        <v>2807468.77</v>
       </c>
       <c r="O70" s="1">
-        <v>0.84</v>
+        <v>0.69</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C71" s="1">
-        <v>3500000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>104.067</v>
+        <v>102.173</v>
       </c>
       <c r="E71" s="1">
-        <v>105.45008571</v>
+        <v>103.8554</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3690753.0</v>
+        <v>1557831.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-48408.0</v>
+        <v>-25236.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.3116022665294</v>
+        <v>-1.6199446538167</v>
       </c>
       <c r="K71">
-        <v>2.21</v>
+        <v>3.93</v>
       </c>
       <c r="L71" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M71" s="1">
-        <v>3642345.0</v>
+        <v>1532595.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3719846.32</v>
+        <v>1591495.68</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>0.39</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B72" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C72" s="1">
-        <v>2732000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>102.062</v>
+        <v>96.709</v>
       </c>
       <c r="E72" s="1">
-        <v>104.27937592</v>
+        <v>97.55072436</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2848912.55</v>
+        <v>5365289.84</v>
       </c>
       <c r="I72" s="1">
-        <v>-60578.71</v>
+        <v>-46294.84</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.1263801165115</v>
+        <v>-0.86285813778143</v>
       </c>
       <c r="K72">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>344.23</v>
+        <v>0.34</v>
+      </c>
+      <c r="L72" t="s">
+        <v>238</v>
       </c>
       <c r="M72" s="1">
-        <v>2788333.84</v>
+        <v>5318995.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2788678.07</v>
+        <v>5337604.59</v>
       </c>
       <c r="O72" s="1">
-        <v>0.69</v>
+        <v>1.32</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C73" s="1">
-        <v>1400000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>98.025</v>
+        <v>97.725</v>
       </c>
       <c r="E73" s="1">
-        <v>99.58771429</v>
+        <v>99.71130178</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1394228.0</v>
+        <v>3201729.9</v>
       </c>
       <c r="I73" s="1">
-        <v>-21878.0</v>
+        <v>-63780.15</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.5691838063789</v>
+        <v>-1.9920527962087</v>
       </c>
       <c r="K73">
-        <v>0.35</v>
+        <v>2.01</v>
       </c>
       <c r="L73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M73" s="1">
-        <v>1372350.0</v>
+        <v>3137949.75</v>
       </c>
       <c r="N73" s="1">
-        <v>1377264.38</v>
+        <v>3202565.63</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B74" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C74" s="1">
-        <v>1500000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>102.186</v>
+        <v>95.011</v>
       </c>
       <c r="E74" s="1">
-        <v>103.8554</v>
+        <v>93.87385581</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1557831.0</v>
+        <v>4036575.8</v>
       </c>
       <c r="I74" s="1">
-        <v>-25041.0</v>
+        <v>48897.2</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.6074272498108</v>
+        <v>1.2113534446696</v>
       </c>
       <c r="K74">
-        <v>3.22</v>
+        <v>0.92</v>
       </c>
       <c r="L74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M74" s="1">
-        <v>1532790.0</v>
+        <v>4085473.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1581072.53</v>
+        <v>4124909.3</v>
       </c>
       <c r="O74" s="1">
-        <v>0.39</v>
+        <v>1.02</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B75" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C75" s="1">
-        <v>5500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>96.391</v>
+        <v>100.922</v>
       </c>
       <c r="E75" s="1">
-        <v>97.55072436</v>
+        <v>102.16775</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>5365289.84</v>
+        <v>817342.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-63784.84</v>
+        <v>-9966.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.1888423906657</v>
+        <v>-1.2193182290889</v>
       </c>
       <c r="K75">
-        <v>0.1</v>
+        <v>2.98</v>
       </c>
       <c r="L75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M75" s="1">
-        <v>5301505.0</v>
+        <v>807376.0</v>
       </c>
       <c r="N75" s="1">
-        <v>5307136.85</v>
+        <v>831244.49</v>
       </c>
       <c r="O75" s="1">
-        <v>1.31</v>
+        <v>0.21</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B76" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C76" s="1">
-        <v>3211000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.255</v>
+        <v>100.999</v>
       </c>
       <c r="E76" s="1">
-        <v>99.71130178</v>
+        <v>102.46913186</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3201729.9</v>
+        <v>4406172.67</v>
       </c>
       <c r="I76" s="1">
-        <v>-46761.85</v>
+        <v>-63215.67</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.4605182654539</v>
+        <v>-1.4347070515509</v>
       </c>
       <c r="K76">
-        <v>1.54</v>
+        <v>3.05</v>
       </c>
       <c r="L76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M76" s="1">
-        <v>3154968.05</v>
+        <v>4342957.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3204430.65</v>
+        <v>4474136.45</v>
       </c>
       <c r="O76" s="1">
-        <v>0.79</v>
+        <v>1.1</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B77" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.012</v>
+        <v>96.988</v>
       </c>
       <c r="E77" s="1">
-        <v>102.16775</v>
+        <v>98.29550333</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>817342.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I77" s="1">
-        <v>-9246.0</v>
+        <v>-47070.12</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.1312278091668</v>
+        <v>-1.330176141323</v>
       </c>
       <c r="K77">
-        <v>2.38</v>
+        <v>1.15</v>
       </c>
       <c r="L77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M77" s="1">
-        <v>808096.0</v>
+        <v>3491568.0</v>
       </c>
       <c r="N77" s="1">
-        <v>827172.71</v>
+        <v>3532992.66</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.87</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B78" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C78" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.791</v>
+        <v>101.576</v>
       </c>
       <c r="E78" s="1">
-        <v>102.46913186</v>
+        <v>103.193625</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>4406172.67</v>
+        <v>1651098.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-72159.67</v>
+        <v>-25882.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.6376950111671</v>
+        <v>-1.5675629187365</v>
       </c>
       <c r="K78">
-        <v>2.43</v>
+        <v>0.93</v>
       </c>
       <c r="L78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M78" s="1">
-        <v>4334013.0</v>
+        <v>1625216.0</v>
       </c>
       <c r="N78" s="1">
-        <v>4438656.15</v>
+        <v>1640120.11</v>
       </c>
       <c r="O78" s="1">
-        <v>1.09</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B79" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C79" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.905</v>
+        <v>97.562</v>
       </c>
       <c r="E79" s="1">
-        <v>98.29550333</v>
+        <v>98.15769682</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3538638.12</v>
+        <v>2159469.33</v>
       </c>
       <c r="I79" s="1">
-        <v>-50058.12</v>
+        <v>-13105.33</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.4146154057709</v>
+        <v>-0.60687733870247</v>
       </c>
       <c r="K79">
-        <v>0.79</v>
+        <v>0.27</v>
       </c>
       <c r="L79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="M79" s="1">
-        <v>3488580.0</v>
+        <v>2146364.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3516936.16</v>
+        <v>2152270.85</v>
       </c>
       <c r="O79" s="1">
-        <v>0.87</v>
+        <v>0.53</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B80" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C80" s="1">
-        <v>1600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>101.842</v>
+        <v>95.094</v>
       </c>
       <c r="E80" s="1">
-        <v>103.193625</v>
+        <v>95.02618682</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1651098.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I80" s="1">
-        <v>-21626.0</v>
+        <v>1491.89</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.309795057592</v>
+        <v>0.071362625491784</v>
       </c>
       <c r="K80">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.04</v>
+      </c>
+      <c r="L80">
+        <v>911.64</v>
       </c>
       <c r="M80" s="1">
-        <v>1629472.0</v>
+        <v>2092068.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1632759.67</v>
+        <v>2092979.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C81" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.268</v>
+        <v>107.836</v>
       </c>
       <c r="E81" s="1">
-        <v>98.15769682</v>
+        <v>109.91236364</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2159469.33</v>
+        <v>2418072.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-19573.33</v>
+        <v>-45680.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.90639536890297</v>
+        <v>-1.8891083474768</v>
       </c>
       <c r="K81">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>316.44</v>
+        <v>1.54</v>
+      </c>
+      <c r="L81" t="s">
+        <v>264</v>
       </c>
       <c r="M81" s="1">
-        <v>2139896.0</v>
+        <v>2372392.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2140212.44</v>
+        <v>2406348.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B82" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.681</v>
+        <v>96.248</v>
       </c>
       <c r="E82" s="1">
-        <v>95.02618682</v>
+        <v>97.39164808</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2090576.11</v>
+        <v>5064365.7</v>
       </c>
       <c r="I82" s="1">
-        <v>-7594.11</v>
+        <v>-59469.7</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.36325441411459</v>
+        <v>-1.1742773631059</v>
       </c>
       <c r="K82">
         <v>0.02</v>
       </c>
       <c r="L82">
-        <v>512.33</v>
+        <v>854.79</v>
       </c>
       <c r="M82" s="1">
-        <v>2082982.0</v>
+        <v>5004896.0</v>
       </c>
       <c r="N82" s="1">
-        <v>2083494.33</v>
+        <v>5005750.79</v>
       </c>
       <c r="O82" s="1">
-        <v>0.51</v>
+        <v>1.24</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B83" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C83" s="1">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.122</v>
+        <v>98.626</v>
       </c>
       <c r="E83" s="1">
-        <v>109.91236364</v>
+        <v>98.10838462</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2418072.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-39388.0</v>
+        <v>20187.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.6289010418217</v>
+        <v>0.5275954615343</v>
       </c>
       <c r="K83">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="L83" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="M83" s="1">
-        <v>2378684.0</v>
+        <v>3846414.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2387292.7</v>
+        <v>3856564.68</v>
       </c>
       <c r="O83" s="1">
-        <v>0.59</v>
+        <v>0.95</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B84" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C84" s="1">
-        <v>5200000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>96.21</v>
+        <v>99.376</v>
       </c>
       <c r="E84" s="1">
-        <v>97.39164808</v>
+        <v>99.548</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>5064365.7</v>
+        <v>3683276.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-61445.7</v>
+        <v>-6364.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.2132950825411</v>
+        <v>-0.17278096998433</v>
       </c>
       <c r="K84">
-        <v>1.73</v>
+        <v>2.79</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M84" s="1">
-        <v>5002920.0</v>
+        <v>3676912.0</v>
       </c>
       <c r="N84" s="1">
-        <v>5092673.42</v>
+        <v>3780309.26</v>
       </c>
       <c r="O84" s="1">
-        <v>1.25</v>
+        <v>0.93</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B85" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C85" s="1">
-        <v>3900000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>98.346</v>
+        <v>93.489</v>
       </c>
       <c r="E85" s="1">
-        <v>98.10838462</v>
+        <v>93.619</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3826227.0</v>
+        <v>2059618.0</v>
       </c>
       <c r="I85" s="1">
-        <v>9267.0</v>
+        <v>-2860.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.24219681686424</v>
+        <v>-0.13886070135336</v>
       </c>
       <c r="K85">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="L85" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="M85" s="1">
-        <v>3835494.0</v>
+        <v>2056758.0</v>
       </c>
       <c r="N85" s="1">
-        <v>3839981.67</v>
+        <v>2062981.29</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B86" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C86" s="1">
         <v>747000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.201</v>
+        <v>94.641</v>
       </c>
       <c r="E86" s="1">
         <v>94.64382865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>706989.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-3307.93</v>
+        <v>-21.13</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.46788961758125</v>
+        <v>-0.0029887293925482</v>
       </c>
       <c r="K86">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.03</v>
+      </c>
+      <c r="L86">
+        <v>199.54</v>
       </c>
       <c r="M86" s="1">
-        <v>703681.47</v>
+        <v>706968.27</v>
       </c>
       <c r="N86" s="1">
-        <v>705477.34</v>
+        <v>707167.81</v>
       </c>
       <c r="O86" s="1">
         <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B87" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C87" s="1">
-        <v>6697000.0</v>
+        <v>4797000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.512</v>
+        <v>99.483</v>
       </c>
       <c r="E87" s="1">
-        <v>100.50576781</v>
+        <v>100.50576777</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>6730871.27</v>
+        <v>4821261.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-66552.63</v>
+        <v>-49062.17</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.98876694160873</v>
+        <v>-1.0176209726081</v>
       </c>
       <c r="K87">
-        <v>1.39</v>
+        <v>1.79</v>
       </c>
       <c r="L87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M87" s="1">
-        <v>6664318.64</v>
+        <v>4772199.51</v>
       </c>
       <c r="N87" s="1">
-        <v>6757159.24</v>
+        <v>4857855.53</v>
       </c>
       <c r="O87" s="1">
-        <v>1.66</v>
+        <v>1.2</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B88" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C88" s="1">
-        <v>4500000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.83</v>
+        <v>99.832</v>
       </c>
       <c r="E88" s="1">
-        <v>100.23628089</v>
+        <v>100.03257271</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4510632.64</v>
+        <v>2235728.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-63282.64</v>
+        <v>-4482.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.402965948475</v>
+        <v>-0.20050739624856</v>
       </c>
       <c r="K88">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="L88" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M88" s="1">
-        <v>4447350.0</v>
+        <v>2231245.2</v>
       </c>
       <c r="N88" s="1">
-        <v>4452528.08</v>
+        <v>2243127.44</v>
       </c>
       <c r="O88" s="1">
-        <v>1.1</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.864</v>
+        <v>102.086</v>
       </c>
       <c r="E89" s="1">
-        <v>100.59866667</v>
+        <v>102.189</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>603592.0</v>
+        <v>2043780.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-4408.0</v>
+        <v>-2060.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.73029463611181</v>
+        <v>-0.10079362749415</v>
       </c>
       <c r="K89">
-        <v>1.02</v>
+        <v>1.23</v>
       </c>
       <c r="L89" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M89" s="1">
-        <v>599184.0</v>
+        <v>2041720.0</v>
       </c>
       <c r="N89" s="1">
-        <v>605331.95</v>
+        <v>2066411.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B90" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C90" s="1">
-        <v>2235000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.718</v>
+        <v>98.851</v>
       </c>
       <c r="E90" s="1">
-        <v>100.03257271</v>
+        <v>99.89940178</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2235728.0</v>
+        <v>5731228.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-7030.7</v>
+        <v>-60146.81</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.3144702754539</v>
+        <v>-1.0494575135327</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.33</v>
+      </c>
+      <c r="L90" t="s">
+        <v>289</v>
       </c>
       <c r="M90" s="1">
-        <v>2228697.3</v>
+        <v>5671081.87</v>
       </c>
       <c r="N90" s="1">
-        <v>2228697.3</v>
+        <v>5747394.97</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>1.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B91" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C91" s="1">
-        <v>5737000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.732</v>
+        <v>102.311</v>
       </c>
       <c r="E91" s="1">
-        <v>99.89940178</v>
+        <v>104.27862829</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5731228.68</v>
+        <v>3170070.3</v>
       </c>
       <c r="I91" s="1">
-        <v>-66973.84</v>
+        <v>-59815.9</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1685773459662</v>
+        <v>-1.8868950634943</v>
       </c>
       <c r="K91">
-        <v>0.92</v>
+        <v>0.94</v>
       </c>
       <c r="L91" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M91" s="1">
-        <v>5664254.84</v>
+        <v>3110254.4</v>
       </c>
       <c r="N91" s="1">
-        <v>5716776.21</v>
+        <v>3138950.67</v>
       </c>
       <c r="O91" s="1">
-        <v>1.41</v>
+        <v>0.78</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B92" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C92" s="1">
-        <v>3040000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.327</v>
+        <v>98.153</v>
       </c>
       <c r="E92" s="1">
-        <v>104.27862829</v>
+        <v>99.59360657</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3170070.3</v>
+        <v>2182095.92</v>
       </c>
       <c r="I92" s="1">
-        <v>-59329.5</v>
+        <v>-31563.69</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.8715515551816</v>
+        <v>-1.4464849922821</v>
       </c>
       <c r="K92">
-        <v>0.27</v>
+        <v>0.86</v>
       </c>
       <c r="L92" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M92" s="1">
-        <v>3110740.8</v>
+        <v>2150532.23</v>
       </c>
       <c r="N92" s="1">
-        <v>3118884.34</v>
+        <v>2169290.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B93" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C93" s="1">
-        <v>3800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.907</v>
+        <v>101.301</v>
       </c>
       <c r="E93" s="1">
-        <v>97.59608447</v>
+        <v>102.75960606</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3708651.21</v>
+        <v>3391067.0</v>
       </c>
       <c r="I93" s="1">
-        <v>49814.79</v>
+        <v>-48134.0</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3432050408429</v>
+        <v>-1.4194352397048</v>
       </c>
       <c r="K93">
-        <v>1.7</v>
+        <v>2.79</v>
       </c>
       <c r="L93" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M93" s="1">
-        <v>3758466.0</v>
+        <v>3342933.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3822883.81</v>
+        <v>3434880.49</v>
       </c>
       <c r="O93" s="1">
-        <v>0.94</v>
+        <v>0.85</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B94" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C94" s="1">
-        <v>2191000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.536</v>
+        <v>97.277</v>
       </c>
       <c r="E94" s="1">
-        <v>99.59360657</v>
+        <v>97.15552632</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2182095.92</v>
+        <v>3691910.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-23172.16</v>
+        <v>4616.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.0619221541828</v>
+        <v>0.12503013345396</v>
       </c>
       <c r="K94">
-        <v>0.4</v>
+        <v>0.69</v>
       </c>
       <c r="L94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M94" s="1">
-        <v>2158923.76</v>
+        <v>3696526.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2167740.28</v>
+        <v>3722912.47</v>
       </c>
       <c r="O94" s="1">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B95" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C95" s="1">
-        <v>3300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.512</v>
+        <v>102.485</v>
       </c>
       <c r="E95" s="1">
-        <v>102.75960606</v>
+        <v>104.71313615</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3391067.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I95" s="1">
-        <v>-41171.0</v>
+        <v>-28965.77</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.2141016382159</v>
+        <v>-2.1278477903408</v>
       </c>
       <c r="K95">
-        <v>2.18</v>
+        <v>1.15</v>
       </c>
       <c r="L95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M95" s="1">
-        <v>3349896.0</v>
+        <v>1332305.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3421952.81</v>
+        <v>1347258.49</v>
       </c>
       <c r="O95" s="1">
-        <v>0.84</v>
+        <v>0.33</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B96" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C96" s="1">
-        <v>3800000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.768</v>
+        <v>101.771</v>
       </c>
       <c r="E96" s="1">
-        <v>97.15552632</v>
+        <v>103.41409219</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3691910.0</v>
+        <v>1985550.57</v>
       </c>
       <c r="I96" s="1">
-        <v>-14726.0</v>
+        <v>-31547.37</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.39887212851884</v>
+        <v>-1.5888474701503</v>
       </c>
       <c r="K96">
-        <v>0.54</v>
+        <v>1.55</v>
       </c>
       <c r="L96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M96" s="1">
-        <v>3677184.0</v>
+        <v>1954003.2</v>
       </c>
       <c r="N96" s="1">
-        <v>3697815.4</v>
+        <v>1983684.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.91</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B97" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C97" s="1">
-        <v>1300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.731</v>
+        <v>99.501</v>
       </c>
       <c r="E97" s="1">
-        <v>104.71313615</v>
+        <v>98.96886842</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1361270.77</v>
+        <v>3760817.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-25767.77</v>
+        <v>20221.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8929202453969</v>
+        <v>0.5376757231208</v>
       </c>
       <c r="K97">
         <v>0.46</v>
       </c>
       <c r="L97" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M97" s="1">
-        <v>1335503.0</v>
+        <v>3781038.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1341450.41</v>
+        <v>3798606.49</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.94</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B98" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C98" s="1">
-        <v>1920000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.323</v>
+        <v>97.84</v>
       </c>
       <c r="E98" s="1">
-        <v>103.41409219</v>
+        <v>99.34837534</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1985550.57</v>
+        <v>5762205.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-20948.97</v>
+        <v>-87485.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0550710879149</v>
+        <v>-1.518268758389</v>
       </c>
       <c r="K98">
-        <v>0.87</v>
+        <v>2.45</v>
       </c>
       <c r="L98" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M98" s="1">
-        <v>1964601.6</v>
+        <v>5674720.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1981388.45</v>
+        <v>5816541.92</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>1.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B99" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C99" s="1">
-        <v>3800000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.552</v>
+        <v>98.934</v>
       </c>
       <c r="E99" s="1">
-        <v>98.96886842</v>
+        <v>100.48512466</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3760817.0</v>
+        <v>3361227.42</v>
       </c>
       <c r="I99" s="1">
-        <v>22159.0</v>
+        <v>-51885.12</v>
       </c>
       <c r="J99" s="1">
-        <v>0.58920707920646</v>
+        <v>-1.5436361042181</v>
       </c>
       <c r="K99">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="L99" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="M99" s="1">
-        <v>3782976.0</v>
+        <v>3309342.3</v>
       </c>
       <c r="N99" s="1">
-        <v>3797095.86</v>
+        <v>3325321.32</v>
       </c>
       <c r="O99" s="1">
-        <v>0.94</v>
+        <v>0.82</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="B100" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C100" s="1">
-        <v>5800000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.828</v>
+        <v>102.491</v>
       </c>
       <c r="E100" s="1">
-        <v>99.34837534</v>
+        <v>104.52229566</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5762205.77</v>
+        <v>5539681.67</v>
       </c>
       <c r="I100" s="1">
-        <v>-88181.77</v>
+        <v>-107658.67</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.5303474662273</v>
+        <v>-1.943408961259</v>
       </c>
       <c r="K100">
-        <v>2.08</v>
+        <v>2.06</v>
       </c>
       <c r="L100" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M100" s="1">
-        <v>5674024.0</v>
+        <v>5432023.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5794791.12</v>
+        <v>5541435.33</v>
       </c>
       <c r="O100" s="1">
-        <v>1.43</v>
+        <v>1.37</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B101" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C101" s="1">
-        <v>7053000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.6</v>
+        <v>100.69</v>
       </c>
       <c r="E101" s="1">
-        <v>99.69928158</v>
+        <v>101.8218</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7031790.33</v>
+        <v>381831.75</v>
       </c>
       <c r="I101" s="1">
-        <v>-77532.33</v>
+        <v>-4244.25</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1025972954458</v>
+        <v>-1.1115497859987</v>
       </c>
       <c r="K101">
-        <v>1.95</v>
+        <v>3.1</v>
       </c>
       <c r="L101" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="M101" s="1">
-        <v>6954258.0</v>
+        <v>377587.5</v>
       </c>
       <c r="N101" s="1">
-        <v>7091936.42</v>
+        <v>389197.09</v>
       </c>
       <c r="O101" s="1">
-        <v>1.75</v>
+        <v>0.1</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B102" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C102" s="1">
-        <v>3345000.0</v>
+        <v>1611000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.061</v>
+        <v>99.911</v>
       </c>
       <c r="E102" s="1">
-        <v>100.48512466</v>
+        <v>99.958</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3361227.42</v>
+        <v>1610323.38</v>
       </c>
       <c r="I102" s="1">
-        <v>-47636.97</v>
+        <v>-757.17</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4172492380774</v>
+        <v>-0.047019748294284</v>
       </c>
       <c r="K102">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="L102" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="M102" s="1">
-        <v>3313590.45</v>
+        <v>1609566.21</v>
       </c>
       <c r="N102" s="1">
-        <v>3315454.67</v>
+        <v>1611055.83</v>
       </c>
       <c r="O102" s="1">
-        <v>0.82</v>
+        <v>0.4</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B103" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>95.102</v>
+        <v>98.558</v>
       </c>
       <c r="E103" s="1">
-        <v>95.67</v>
+        <v>99.92660182</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>191340.0</v>
+        <v>3297577.86</v>
       </c>
       <c r="I103" s="1">
-        <v>-1136.0</v>
+        <v>-45163.86</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.59370753632278</v>
+        <v>-1.3696070848802</v>
       </c>
       <c r="K103">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>133.56</v>
+        <v>2.65</v>
+      </c>
+      <c r="L103" t="s">
+        <v>328</v>
       </c>
       <c r="M103" s="1">
-        <v>190204.0</v>
+        <v>3252414.0</v>
       </c>
       <c r="N103" s="1">
-        <v>190337.56</v>
+        <v>3340010.92</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>0.82</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C104" s="1">
-        <v>5300000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.878</v>
+        <v>98.758</v>
       </c>
       <c r="E104" s="1">
-        <v>104.52229566</v>
+        <v>100.15900849</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5539681.67</v>
+        <v>3302242.51</v>
       </c>
       <c r="I104" s="1">
-        <v>-87147.67</v>
+        <v>-46191.25</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5731530292065</v>
+        <v>-1.3987843067286</v>
       </c>
       <c r="K104">
-        <v>1.27</v>
+        <v>1.78</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M104" s="1">
-        <v>5452534.0</v>
+        <v>3256051.26</v>
       </c>
       <c r="N104" s="1">
-        <v>5519618.93</v>
+        <v>3314618.17</v>
       </c>
       <c r="O104" s="1">
-        <v>1.36</v>
+        <v>0.82</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C105" s="1">
-        <v>375000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.992</v>
+        <v>98.412</v>
       </c>
       <c r="E105" s="1">
-        <v>101.8218</v>
+        <v>97.523</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>381831.75</v>
+        <v>2047983.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-3111.75</v>
+        <v>18669.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.81495318291368</v>
+        <v>0.91157983244978</v>
       </c>
       <c r="K105">
-        <v>2.37</v>
+        <v>0.3</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M105" s="1">
-        <v>378720.0</v>
+        <v>2066652.0</v>
       </c>
       <c r="N105" s="1">
-        <v>387606.99</v>
+        <v>2072980.77</v>
       </c>
       <c r="O105" s="1">
-        <v>0.1</v>
+        <v>0.51</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C106" s="1">
-        <v>3300000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.514</v>
+        <v>100.678</v>
       </c>
       <c r="E106" s="1">
-        <v>99.92660182</v>
+        <v>101.80010086</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3297577.86</v>
+        <v>5904405.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-46615.86</v>
+        <v>-65081.85</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.4136394038017</v>
+        <v>-1.1022590867462</v>
       </c>
       <c r="K106">
-        <v>2.24</v>
+        <v>3.42</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M106" s="1">
-        <v>3250962.0</v>
+        <v>5839324.0</v>
       </c>
       <c r="N106" s="1">
-        <v>3324782.55</v>
+        <v>6037596.6</v>
       </c>
       <c r="O106" s="1">
-        <v>0.82</v>
+        <v>1.49</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C107" s="1">
-        <v>3297000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.015</v>
+        <v>99.774</v>
       </c>
       <c r="E107" s="1">
-        <v>100.15900849</v>
+        <v>99.878</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3302242.51</v>
+        <v>3096218.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-37717.96</v>
+        <v>-3224.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.142192309795</v>
+        <v>-0.10412703498268</v>
       </c>
       <c r="K107">
-        <v>1.4</v>
+        <v>0.08</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M107" s="1">
-        <v>3264524.55</v>
+        <v>3092994.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3310524.47</v>
+        <v>3095541.95</v>
       </c>
       <c r="O107" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C108" s="1">
-        <v>5800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.87</v>
+        <v>99.611</v>
       </c>
       <c r="E108" s="1">
-        <v>101.80010086</v>
+        <v>99.2</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5904405.85</v>
+        <v>1984000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-53945.85</v>
+        <v>8220.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.91365416555842</v>
+        <v>0.41431451612903</v>
       </c>
       <c r="K108">
-        <v>2.86</v>
+        <v>0.39</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M108" s="1">
-        <v>5850460.0</v>
+        <v>1992220.0</v>
       </c>
       <c r="N108" s="1">
-        <v>6016097.67</v>
+        <v>2000096.71</v>
       </c>
       <c r="O108" s="1">
-        <v>1.48</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C109" s="1">
         <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.719</v>
+        <v>100.441</v>
       </c>
       <c r="E109" s="1">
         <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>-42300.47</v>
+        <v>-56614.69</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.80906401288866</v>
+        <v>-1.0828463201437</v>
       </c>
       <c r="K109">
-        <v>2.31</v>
+        <v>2.86</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M109" s="1">
-        <v>5186021.31</v>
+        <v>5171707.09</v>
       </c>
       <c r="N109" s="1">
-        <v>5305047.85</v>
+        <v>5318770.99</v>
       </c>
       <c r="O109" s="1">
         <v>1.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C110" s="1">
-        <v>3300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.942</v>
+        <v>100.057</v>
       </c>
       <c r="E110" s="1">
-        <v>101.50487879</v>
+        <v>101.50487846</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3349661.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="I110" s="1">
-        <v>-51575.0</v>
+        <v>-18822.42</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.5397080480681</v>
+        <v>-1.4264126842801</v>
       </c>
       <c r="K110">
-        <v>1.29</v>
+        <v>1.82</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M110" s="1">
-        <v>3298086.0</v>
+        <v>1300741.0</v>
       </c>
       <c r="N110" s="1">
-        <v>3340692.16</v>
+        <v>1324368.05</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C111" s="1">
         <v>4200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.243</v>
+        <v>103.052</v>
       </c>
       <c r="E111" s="1">
         <v>105.09337452</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>4413921.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-77715.73</v>
+        <v>-85737.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.760695697701</v>
+        <v>-1.9424388388509</v>
       </c>
       <c r="K111">
-        <v>2.29</v>
+        <v>2.98</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="M111" s="1">
-        <v>4336206.0</v>
+        <v>4328184.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4432403.26</v>
+        <v>4453349.75</v>
       </c>
       <c r="O111" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C112" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>106.056</v>
+        <v>107.273</v>
       </c>
       <c r="E112" s="1">
         <v>109.06825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>2181365.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-60245.0</v>
+        <v>-35905.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.7618028161266</v>
+        <v>-1.6459877186991</v>
       </c>
       <c r="K112">
-        <v>1.39</v>
+        <v>2.55</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M112" s="1">
-        <v>2121120.0</v>
+        <v>2145460.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2148965.3</v>
+        <v>2196364.7</v>
       </c>
       <c r="O112" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C113" s="1">
         <v>4800000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.092</v>
+        <v>100.339</v>
       </c>
       <c r="E113" s="1">
         <v>101.34664646</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>4864639.03</v>
       </c>
       <c r="I113" s="1">
-        <v>-60223.03</v>
+        <v>-48367.03</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.2379753076972</v>
+        <v>-0.99425732724921</v>
       </c>
       <c r="K113">
-        <v>3.68</v>
+        <v>0.26</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M113" s="1">
-        <v>4804416.0</v>
+        <v>4816272.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4981161.21</v>
+        <v>4828896.66</v>
       </c>
       <c r="O113" s="1">
-        <v>1.23</v>
+        <v>1.19</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C114" s="1">
         <v>5464000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.005</v>
+        <v>93.048</v>
       </c>
       <c r="E114" s="1">
         <v>94.43916654</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>5160156.06</v>
       </c>
       <c r="I114" s="1">
-        <v>-78362.86</v>
+        <v>-76013.34</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5186141482705</v>
+        <v>-1.4730821920142</v>
       </c>
       <c r="K114">
-        <v>1.49</v>
+        <v>0.21</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="M114" s="1">
-        <v>5081793.2</v>
+        <v>5084142.72</v>
       </c>
       <c r="N114" s="1">
-        <v>5163079.56</v>
+        <v>5095370.12</v>
       </c>
       <c r="O114" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C115" s="1">
         <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.295</v>
+        <v>100.218</v>
       </c>
       <c r="E115" s="1">
         <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2736.0</v>
+        <v>-3352.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.33983524946093</v>
+        <v>-0.41634786410565</v>
       </c>
       <c r="K115">
-        <v>0.86</v>
+        <v>1.31</v>
       </c>
       <c r="L115" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M115" s="1">
-        <v>802360.0</v>
+        <v>801744.0</v>
       </c>
       <c r="N115" s="1">
-        <v>809209.32</v>
+        <v>812223.45</v>
       </c>
       <c r="O115" s="1">
         <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C116" s="1">
         <v>4160000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.054</v>
+        <v>100.084</v>
       </c>
       <c r="E116" s="1">
         <v>101.30837019</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>4214428.2</v>
       </c>
       <c r="I116" s="1">
-        <v>-52181.8</v>
+        <v>-50933.8</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.2381703406408</v>
+        <v>-1.2085577825243</v>
       </c>
       <c r="K116">
-        <v>2.11</v>
+        <v>2.63</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="M116" s="1">
-        <v>4162246.4</v>
+        <v>4163494.4</v>
       </c>
       <c r="N116" s="1">
-        <v>4249834.35</v>
+        <v>4272979.33</v>
       </c>
       <c r="O116" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C117" s="1">
-        <v>5500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.059</v>
+        <v>98.175</v>
       </c>
       <c r="E117" s="1">
-        <v>98.32790727</v>
+        <v>98.32790722</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5408034.9</v>
+        <v>3539804.66</v>
       </c>
       <c r="I117" s="1">
-        <v>-14789.9</v>
+        <v>-5504.66</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.27348011382101</v>
+        <v>-0.15550745108065</v>
       </c>
       <c r="K117">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="L117" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="M117" s="1">
-        <v>5393245.0</v>
+        <v>3534300.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5442971.03</v>
+        <v>3574035.62</v>
       </c>
       <c r="O117" s="1">
-        <v>1.34</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C118" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.519</v>
+        <v>98.264</v>
       </c>
       <c r="E118" s="1">
         <v>98.51473529</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3349501.0</v>
       </c>
       <c r="I118" s="1">
-        <v>145.0</v>
+        <v>-8525.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0043290030365717</v>
+        <v>-0.25451552335706</v>
       </c>
       <c r="K118">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="M118" s="1">
-        <v>3349646.0</v>
+        <v>3340976.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3358937.78</v>
+        <v>3361993.12</v>
       </c>
       <c r="O118" s="1">
         <v>0.83</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C119" s="1">
-        <v>600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.189</v>
+        <v>94.7</v>
       </c>
       <c r="E119" s="1">
-        <v>110.87634667</v>
+        <v>94.967</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>665258.08</v>
+        <v>4368482.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-16124.08</v>
+        <v>-12282.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.4237330571017</v>
+        <v>-0.28115029431276</v>
       </c>
       <c r="K119">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.01</v>
+      </c>
+      <c r="L119">
+        <v>548.22</v>
       </c>
       <c r="M119" s="1">
-        <v>649134.0</v>
+        <v>4356200.0</v>
       </c>
       <c r="N119" s="1">
-        <v>651936.74</v>
+        <v>4356748.22</v>
       </c>
       <c r="O119" s="1">
-        <v>0.16</v>
+        <v>1.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C120" s="1">
-        <v>3000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.506</v>
+        <v>107.523</v>
       </c>
       <c r="E120" s="1">
-        <v>99.7983</v>
+        <v>110.87634667</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2993949.0</v>
+        <v>665258.08</v>
       </c>
       <c r="I120" s="1">
-        <v>-38769.0</v>
+        <v>-20120.08</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.2949118371756</v>
+        <v>-3.0244021989181</v>
       </c>
       <c r="K120">
-        <v>0.59</v>
+        <v>1.59</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="M120" s="1">
-        <v>2955180.0</v>
+        <v>645138.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2972902.6</v>
+        <v>654692.79</v>
       </c>
       <c r="O120" s="1">
-        <v>0.73</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.451</v>
+        <v>98.499</v>
       </c>
       <c r="E121" s="1">
-        <v>102.1475</v>
+        <v>99.7983</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1225770.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-8358.0</v>
+        <v>-38979.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.68185711838273</v>
+        <v>-1.3019259847112</v>
       </c>
       <c r="K121">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>1.04</v>
+      </c>
+      <c r="L121" t="s">
+        <v>381</v>
       </c>
       <c r="M121" s="1">
-        <v>1217412.0</v>
+        <v>2954970.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1218324.33</v>
+        <v>2986305.62</v>
       </c>
       <c r="O121" s="1">
-        <v>0.3</v>
+        <v>0.74</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B122" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C122" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.058</v>
+        <v>95.2</v>
       </c>
       <c r="E122" s="1">
         <v>95.56322325</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>3822528.93</v>
       </c>
       <c r="I122" s="1">
-        <v>-20208.93</v>
+        <v>-14528.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.52867958281221</v>
+        <v>-0.38008685522231</v>
       </c>
       <c r="K122">
-        <v>0.98</v>
+        <v>0.13</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M122" s="1">
-        <v>3802320.0</v>
+        <v>3808000.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3841552.88</v>
+        <v>3813041.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B123" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C123" s="1">
-        <v>4200000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.238</v>
+        <v>100.058</v>
       </c>
       <c r="E123" s="1">
-        <v>101.9176069</v>
+        <v>101.48381678</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4280539.49</v>
+        <v>5987545.19</v>
       </c>
       <c r="I123" s="1">
-        <v>-70543.49</v>
+        <v>-84123.19</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.6480046537312</v>
+        <v>-1.4049696049142</v>
       </c>
       <c r="K123">
-        <v>1.85</v>
+        <v>2.36</v>
       </c>
       <c r="L123" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M123" s="1">
-        <v>4209996.0</v>
+        <v>5903422.0</v>
       </c>
       <c r="N123" s="1">
-        <v>4287724.77</v>
+        <v>6042597.34</v>
       </c>
       <c r="O123" s="1">
-        <v>1.06</v>
+        <v>1.49</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B124" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C124" s="1">
-        <v>4710000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.455</v>
+        <v>98.381</v>
       </c>
       <c r="E124" s="1">
-        <v>99.72630149</v>
+        <v>99.72630133</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>4697108.8</v>
+        <v>3001761.67</v>
       </c>
       <c r="I124" s="1">
-        <v>-59878.3</v>
+        <v>-40493.57</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.2747905690411</v>
+        <v>-1.3489935062033</v>
       </c>
       <c r="K124">
-        <v>0.53</v>
+        <v>0.95</v>
       </c>
       <c r="L124" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M124" s="1">
-        <v>4637230.5</v>
+        <v>2961268.1</v>
       </c>
       <c r="N124" s="1">
-        <v>4662087.04</v>
+        <v>2989718.78</v>
       </c>
       <c r="O124" s="1">
-        <v>1.15</v>
+        <v>0.74</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B125" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C125" s="1">
         <v>6100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.991</v>
+        <v>99.958</v>
       </c>
       <c r="E125" s="1">
         <v>100.56275984</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>6134328.35</v>
       </c>
       <c r="I125" s="1">
-        <v>-34877.35</v>
+        <v>-36890.35</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.5685602075735</v>
+        <v>-0.60137553608457</v>
       </c>
       <c r="K125">
-        <v>2.19</v>
+        <v>2.62</v>
       </c>
       <c r="L125" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M125" s="1">
-        <v>6099451.0</v>
+        <v>6097438.0</v>
       </c>
       <c r="N125" s="1">
-        <v>6232815.38</v>
+        <v>6257374.99</v>
       </c>
       <c r="O125" s="1">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B126" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C126" s="1">
         <v>4124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.111</v>
+        <v>98.464</v>
       </c>
       <c r="E126" s="1">
         <v>99.37023084</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>4098028.32</v>
       </c>
       <c r="I126" s="1">
-        <v>-51930.68</v>
+        <v>-37372.96</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.267211350067</v>
+        <v>-0.91197417591297</v>
       </c>
       <c r="K126">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4046097.64</v>
+        <v>4060655.36</v>
       </c>
       <c r="N126" s="1">
-        <v>4125414.02</v>
+        <v>4060655.36</v>
       </c>
       <c r="O126" s="1">
-        <v>1.02</v>
+        <v>1.0</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B127" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C127" s="1">
-        <v>2905000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.837</v>
+        <v>98.866</v>
       </c>
       <c r="E127" s="1">
-        <v>101.26198279</v>
+        <v>98.93570235</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2941660.6</v>
+        <v>1977724.69</v>
       </c>
       <c r="I127" s="1">
-        <v>-41395.75</v>
+        <v>-1393.35</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.4072238653229</v>
+        <v>-0.070452171985576</v>
       </c>
       <c r="K127">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="L127" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="M127" s="1">
-        <v>2900264.85</v>
+        <v>1976331.34</v>
       </c>
       <c r="N127" s="1">
-        <v>2910959.63</v>
+        <v>1980767.48</v>
       </c>
       <c r="O127" s="1">
-        <v>0.72</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>