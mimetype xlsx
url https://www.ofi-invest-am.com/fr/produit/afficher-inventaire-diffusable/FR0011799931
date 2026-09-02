--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1149 +112,1197 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS2079107830</t>
+  </si>
+  <si>
+    <t>AB SKF 0.875 15/11/2029</t>
+  </si>
+  <si>
+    <t>9 367.15</t>
+  </si>
+  <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>3 178.77</t>
+    <t>16 089.72</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>38 082.20</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>3 143.84</t>
+    <t>10 924.66</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>11 878.77</t>
+    <t>19 177.40</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>21 978.08</t>
+    <t>25 796.92</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>2 554.63</t>
+    <t>4 429.83</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>97 041.10</t>
+    <t>109 510.27</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
+    <t>3 566.50</t>
+  </si>
+  <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>26 047.60</t>
+    <t>30 791.10</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>188 054.79</t>
+    <t>3 989.05</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>5 794.52</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>3 485.96</t>
+    <t>6 343.15</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>26 508.90</t>
+    <t>33 657.54</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>85 903.42</t>
+    <t>96 041.09</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>150 287.67</t>
+    <t>175 099.32</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>41 690.75</t>
+    <t>48 697.60</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>20 244.38</t>
+    <t>21 690.41</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>19 312.79</t>
+    <t>20 775.88</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>14 330.82</t>
+    <t>19 029.45</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>144 946.23</t>
+    <t>153 651.71</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
+    <t>4 448.62</t>
+  </si>
+  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>16 828.77</t>
+    <t>31 758.90</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>216 392.05</t>
+    <t>9 016.34</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>5 720.55</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>6 164.38</t>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>66 483.52</t>
+    <t>74 793.96</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
+    <t>3 914.63</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>53 973.97</t>
+    <t>67 265.75</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>6 904.11</t>
+    <t>14 321.92</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>74 164.11</t>
+    <t>83 920.96</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>14 962.11</t>
+    <t>18 596.63</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>8 784.25</t>
+    <t>11 013.70</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>49 070.67</t>
+    <t>62 145.09</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>66 739.73</t>
+    <t>77 671.23</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>14 485.44</t>
+    <t>17 505.40</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>53 577.40</t>
+    <t>2 047.95</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>12 117.63</t>
+    <t>18 896.87</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 109.59</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>21 589.73</t>
+    <t>25 602.74</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 171.23</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>65 590.75</t>
+    <t>73 638.70</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>53 794.52</t>
+    <t>57 287.67</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>94 027.40</t>
+    <t>101 260.27</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>19 678.08</t>
+    <t>22 068.50</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>36 230.14</t>
+    <t>48 920.54</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 030.14</t>
+    <t>4 888.36</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>9 368.62</t>
+    <t>13 627.09</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>23 424.66</t>
+    <t>26 547.95</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>11 637.33</t>
+    <t>13 675.68</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>87 583.56</t>
+    <t>98 646.58</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>7 397.26</t>
+    <t>19 178.08</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 026.11</t>
+    <t>2 733.91</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>42 863.01</t>
+    <t>53 578.77</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>125 712.33</t>
+    <t>146 232.88</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>13 017.12</t>
+    <t>15 419.18</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>7 790.41</t>
+    <t>9 152.06</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
+    <t>7 743.15</t>
+  </si>
+  <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>35 747.95</t>
+    <t>41 589.04</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>54 336.08</t>
+    <t>63 049.30</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>73 951.64</t>
+    <t>86 816.10</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>34 770.82</t>
+    <t>41 594.39</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>22 372.59</t>
+    <t>4 954.78</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>37 173.67</t>
+    <t>42 282.51</t>
+  </si>
+  <si>
+    <t>XS3379436325</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
+  </si>
+  <si>
+    <t>2 178.63</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>9 078.77</t>
+    <t>10 726.03</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>109 844.38</t>
+    <t>132 510.69</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>18 588.53</t>
+    <t>27 337.97</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>58 900.68</t>
+    <t>67 101.37</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>18 609.59</t>
+    <t>25 216.44</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>64 615.88</t>
+    <t>74 714.92</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>39 436.30</t>
+    <t>46 283.56</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>23 868.49</t>
+    <t>28 886.30</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>131 179.45</t>
+    <t>151 043.83</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>41 424.66</t>
+    <t>50 219.17</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>14 904.11</t>
+    <t>21 698.63</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>5 906.85</t>
+    <t>8 745.21</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
+    <t>1 158.91</t>
+  </si>
+  <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>33 956.52</t>
+    <t>47 478.26</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
+    <t>7 057.53</t>
+  </si>
+  <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>10 150.68</t>
+    <t>12 287.67</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>103 397.26</t>
+    <t>109 479.45</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>6 223.29</t>
+    <t>7 939.72</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>85 656.02</t>
+    <t>100 629.59</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>11 882.24</t>
+    <t>18 123.74</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>24 691.78</t>
+    <t>30 960.62</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>76 313.10</t>
+    <t>91 237.85</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>28 696.27</t>
+    <t>38 850.18</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>18 758.56</t>
+    <t>24 565.06</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>91 947.49</t>
+    <t>105 480.89</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>26 386.47</t>
+    <t>30 812.79</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>14 953.49</t>
+    <t>19 763.70</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>29 681.10</t>
+    <t>36 346.17</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>17 568.49</t>
+    <t>18 869.86</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>141 821.92</t>
+    <t>4 767.12</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>15 979.02</t>
+    <t>23 216.15</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>109 412.33</t>
+    <t>134 847.94</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>11 609.59</t>
+    <t>46 335.62</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 489.62</t>
+    <t>5 097.85</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>87 596.92</t>
+    <t>98 419.52</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>58 566.91</t>
+    <t>67 149.58</t>
+  </si>
+  <si>
+    <t>XS3317606419</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>6 328.77</t>
+    <t>10 082.19</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>198 272.60</t>
+    <t>225 110.96</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>2 547.95</t>
+    <t>8 136.99</t>
+  </si>
+  <si>
+    <t>XS3393867810</t>
+  </si>
+  <si>
+    <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>7 876.71</t>
+    <t>11 578.77</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>147 063.90</t>
+    <t>169 890.62</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>23 627.05</t>
+    <t>26 209.25</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>125 165.75</t>
+    <t>136 097.26</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>50 904.70</t>
+    <t>59 606.35</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>12 624.66</t>
+    <t>25 073.98</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>11 227.40</t>
+    <t>16 869.04</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>10 479.45</t>
+    <t>11 849.32</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>109 484.93</t>
+    <t>126 239.39</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>39 735.62</t>
+    <t>42 447.95</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>21 017.12</t>
+    <t>27 686.64</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
+    <t>4 477.12</t>
+  </si>
+  <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>9 554.79</t>
+    <t>12 102.74</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>31 335.62</t>
+    <t>38 904.11</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>7 775.35</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>139 175.34</t>
+    <t>160 693.15</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>28 450.68</t>
+    <t>35 397.95</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>159 936.99</t>
+    <t>183 895.89</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>XS1575992596</t>
-[...5 lines deleted...]
-    <t>4 436.14</t>
+    <t>5 454.24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1618,212 +1666,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>844787.7466</v>
+        <v>801071.7466</v>
       </c>
       <c r="D2">
-        <v>119.03</v>
+        <v>119.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100555543.22</v>
+        <v>95859690.62</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100555543.22</v>
+        <v>95859690.62</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2733915.0586</v>
+        <v>2830968.3521</v>
       </c>
       <c r="D3">
-        <v>106.36</v>
+        <v>106.94</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>290800452.61</v>
+        <v>302771620.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>290800452.61</v>
+        <v>302771620.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>28554.6906</v>
+        <v>27462.9669</v>
       </c>
       <c r="D4">
-        <v>110.42</v>
+        <v>111.04</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3153252.84</v>
+        <v>3049546.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3153252.84</v>
+        <v>3049546.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>103897.42</v>
+        <v>108732.08</v>
       </c>
       <c r="D5">
-        <v>99.74</v>
+        <v>100.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10363430.64</v>
+        <v>10906985.98</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10363430.64</v>
+        <v>10906985.98</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.04</v>
+        <v>100.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64126.12</v>
+        <v>64477.03</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64126.12</v>
+        <v>64477.03</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P127"/>
+  <dimension ref="A1:P131"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O127" sqref="O127"/>
+      <selection activeCell="O131" sqref="O131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1842,6339 +1890,6539 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1047.0</v>
+        <v>3934.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.64</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>105.775305635</v>
+        <v>4803.3486222674</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>0.0</v>
+        <v>18896373.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-141665.0</v>
+        <v>10115.8</v>
       </c>
       <c r="J2" s="1">
-        <v>0</v>
+        <v>0.053533023205255</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>-141665.0</v>
+        <v>18906489.28</v>
       </c>
       <c r="N2" s="1">
-        <v>-141665.0</v>
+        <v>18906489.28</v>
       </c>
       <c r="O2" s="1">
-        <v>-0.03</v>
+        <v>4.58</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>300000.0</v>
+        <v>524.0</v>
       </c>
       <c r="D3" s="1">
-        <v>100.313</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>100.825</v>
+        <v>105.647900763</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>302475.0</v>
+        <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1536.0</v>
+        <v>103280.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.50781056285643</v>
+        <v>0</v>
       </c>
       <c r="K3">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="L3">
+        <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>300939.0</v>
+        <v>103280.0</v>
       </c>
       <c r="N3" s="1">
-        <v>304117.77</v>
+        <v>103280.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.632</v>
+      </c>
+      <c r="E4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1640.48</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0.090207359030656</v>
+      </c>
+      <c r="K4">
+        <v>0.48</v>
+      </c>
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M4" s="1">
-        <v>2332959.0</v>
+        <v>1820206.08</v>
       </c>
       <c r="N4" s="1">
-        <v>2362953.52</v>
+        <v>1829573.23</v>
       </c>
       <c r="O4" s="1">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.288</v>
+      </c>
+      <c r="E5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-2201.0</v>
+      </c>
+      <c r="J5" s="1">
+        <v>-0.16853695982603</v>
+      </c>
+      <c r="K5">
+        <v>1.24</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M5" s="1">
-        <v>5029008.0</v>
+        <v>1303744.0</v>
       </c>
       <c r="N5" s="1">
-        <v>5032151.84</v>
+        <v>1319833.72</v>
       </c>
       <c r="O5" s="1">
-        <v>1.24</v>
+        <v>0.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>101.587</v>
+      </c>
+      <c r="E6" s="1">
+        <v>102.8958764</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>2572396.91</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-32721.91</v>
+      </c>
+      <c r="J6" s="1">
+        <v>-1.2720397024579</v>
+      </c>
+      <c r="K6">
+        <v>1.52</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M6" s="1">
-        <v>4667288.0</v>
+        <v>2539675.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4679166.77</v>
+        <v>2577757.2</v>
       </c>
       <c r="O6" s="1">
-        <v>1.16</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" t="s">
         <v>46</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>98.828</v>
+      </c>
+      <c r="E7" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-49150.12</v>
+      </c>
+      <c r="J7" s="1">
+        <v>-0.89613303440377</v>
+      </c>
+      <c r="K7">
+        <v>0.2</v>
+      </c>
+      <c r="L7" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>1569424.0</v>
+        <v>5435540.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1591402.08</v>
+        <v>5446464.66</v>
       </c>
       <c r="O7" s="1">
-        <v>0.39</v>
+        <v>1.32</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="E8" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>5084649.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-12036.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-0.23671250463896</v>
+      </c>
+      <c r="K8">
+        <v>0.38</v>
+      </c>
+      <c r="L8" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>289614.0</v>
+        <v>5072613.0</v>
       </c>
       <c r="N8" s="1">
-        <v>290205.78</v>
+        <v>5091790.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.07</v>
+        <v>1.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1851000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>92.925</v>
+        <v>98.516</v>
       </c>
       <c r="E9" s="1">
-        <v>94.22797137</v>
+        <v>99.69199529</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1744159.75</v>
+        <v>1694763.92</v>
       </c>
       <c r="I9" s="1">
-        <v>-24118.0</v>
+        <v>-19991.92</v>
       </c>
       <c r="J9" s="1">
-        <v>-1.3827861811397</v>
+        <v>-1.1796286057352</v>
       </c>
       <c r="K9">
-        <v>0.14</v>
+        <v>1.52</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1720041.75</v>
+        <v>1674772.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1722596.38</v>
+        <v>1700568.92</v>
       </c>
       <c r="O9" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>106.714</v>
+        <v>96.91</v>
       </c>
       <c r="E10" s="1">
-        <v>109.8295</v>
+        <v>97.254</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1757272.0</v>
+        <v>291762.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-49848.0</v>
+        <v>-1032.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.8366695650986</v>
+        <v>-0.35371295782179</v>
       </c>
       <c r="K10">
-        <v>6.07</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10">
+        <v>838.36</v>
       </c>
       <c r="M10" s="1">
-        <v>1707424.0</v>
+        <v>290730.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1804465.1</v>
+        <v>291568.36</v>
       </c>
       <c r="O10" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>94.226</v>
+      </c>
+      <c r="E11" s="1">
+        <v>94.22776781</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1838383.75</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-34.49</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.0018761044858017</v>
+      </c>
+      <c r="K11">
+        <v>0.23</v>
+      </c>
+      <c r="L11" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1579128.95</v>
+        <v>1838349.26</v>
       </c>
       <c r="N11" s="1">
-        <v>1579566.41</v>
+        <v>1842779.09</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.123</v>
+        <v>106.789</v>
       </c>
       <c r="E12" s="1">
-        <v>100.75133333</v>
+        <v>109.65452941</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>906762.0</v>
+        <v>1864127.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-5655.0</v>
+        <v>-48714.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.62364766057687</v>
+        <v>-2.613233969574</v>
       </c>
       <c r="K12">
-        <v>2.89</v>
+        <v>6.44</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>901107.0</v>
+        <v>1815413.0</v>
       </c>
       <c r="N12" s="1">
-        <v>927154.6</v>
+        <v>1924923.27</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>0.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>6000000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>98.621</v>
+        <v>100.445</v>
       </c>
       <c r="E13" s="1">
-        <v>100.084275</v>
+        <v>100.0143059</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6005056.5</v>
+        <v>1677239.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-87796.5</v>
+        <v>7222.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4620428633769</v>
+        <v>0.43063249073294</v>
       </c>
       <c r="K13">
-        <v>3.13</v>
+        <v>0.21</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>5917260.0</v>
+        <v>1684462.65</v>
       </c>
       <c r="N13" s="1">
-        <v>6105314.79</v>
+        <v>1688029.15</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>0.41</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>1400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.179</v>
+        <v>100.083</v>
       </c>
       <c r="E14" s="1">
-        <v>99.5035</v>
+        <v>100.6916</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1393049.0</v>
+        <v>1006916.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-18543.0</v>
+        <v>-6086.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.3311089559664</v>
+        <v>-0.60441983243885</v>
       </c>
       <c r="K14">
-        <v>0.22</v>
+        <v>3.08</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1374506.0</v>
+        <v>1000830.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1377612.85</v>
+        <v>1031621.1</v>
       </c>
       <c r="O14" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>1300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.881</v>
+        <v>98.971</v>
       </c>
       <c r="E15" s="1">
-        <v>99.762</v>
+        <v>100.01838281</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1296906.0</v>
+        <v>6401176.5</v>
       </c>
       <c r="I15" s="1">
-        <v>1547.0</v>
+        <v>-67032.5</v>
       </c>
       <c r="J15" s="1">
-        <v>0.1192838956717</v>
+        <v>-1.0471903094689</v>
       </c>
       <c r="K15">
-        <v>0.27</v>
+        <v>0.06</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1298453.0</v>
+        <v>6334144.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1301938.96</v>
+        <v>6338133.05</v>
       </c>
       <c r="O15" s="1">
-        <v>0.32</v>
+        <v>1.54</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>1900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.158</v>
+        <v>98.849</v>
       </c>
       <c r="E16" s="1">
-        <v>104.746</v>
+        <v>99.46406667</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1990174.0</v>
+        <v>1491961.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-30172.0</v>
+        <v>-9226.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.5160483455215</v>
+        <v>-0.61838077536879</v>
       </c>
       <c r="K16">
-        <v>1.4</v>
+        <v>0.39</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1960002.0</v>
+        <v>1482735.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1986510.9</v>
+        <v>1488529.52</v>
       </c>
       <c r="O16" s="1">
-        <v>0.49</v>
+        <v>0.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>1900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.443</v>
+        <v>100.399</v>
       </c>
       <c r="E17" s="1">
-        <v>103.601</v>
+        <v>99.81171429</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1968419.0</v>
+        <v>1397364.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-3002.0</v>
+        <v>8222.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.15250818042297</v>
+        <v>0.58839357533184</v>
       </c>
       <c r="K17">
-        <v>4.52</v>
+        <v>0.45</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1965417.0</v>
+        <v>1405586.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2051320.42</v>
+        <v>1411929.15</v>
       </c>
       <c r="O17" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>104.074</v>
+        <v>103.209</v>
       </c>
       <c r="E18" s="1">
-        <v>106.02823333</v>
+        <v>104.67195</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3817016.4</v>
+        <v>2093439.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-70352.4</v>
+        <v>-29259.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.8431254316853</v>
+        <v>-1.397652379649</v>
       </c>
       <c r="K18">
-        <v>4.17</v>
+        <v>1.68</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>3746664.0</v>
+        <v>2064180.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3896951.67</v>
+        <v>2097837.54</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>101.31</v>
+        <v>103.769</v>
       </c>
       <c r="E19" s="1">
-        <v>102.9313697</v>
+        <v>103.6127</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3396735.2</v>
+        <v>2072254.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-53505.2</v>
+        <v>3126.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.5751949106895</v>
+        <v>0.15085023361036</v>
       </c>
       <c r="K19">
-        <v>1.26</v>
+        <v>4.8</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>3343230.0</v>
+        <v>2075380.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3384920.75</v>
+        <v>2171421.09</v>
       </c>
       <c r="O19" s="1">
-        <v>0.84</v>
+        <v>0.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4550000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.295</v>
+        <v>104.196</v>
       </c>
       <c r="E20" s="1">
-        <v>94.51235868</v>
+        <v>105.89313846</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4300312.32</v>
+        <v>4129832.4</v>
       </c>
       <c r="I20" s="1">
-        <v>-9889.82</v>
+        <v>-66188.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.22997910998241</v>
+        <v>-1.6026897362711</v>
       </c>
       <c r="K20">
-        <v>0.44</v>
+        <v>4.49</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>4290422.5</v>
+        <v>4063644.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4310666.88</v>
+        <v>4238743.32</v>
       </c>
       <c r="O20" s="1">
-        <v>1.06</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>4580000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.873</v>
+        <v>101.412</v>
       </c>
       <c r="E21" s="1">
-        <v>96.74135808</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>4430754.2</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>6029.2</v>
+        <v>-50139.2</v>
       </c>
       <c r="J21" s="1">
-        <v>0.1360761560639</v>
+        <v>-1.4760997560245</v>
       </c>
       <c r="K21">
-        <v>0.42</v>
+        <v>1.48</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>4436783.4</v>
+        <v>3346596.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4456096.19</v>
+        <v>3395293.6</v>
       </c>
       <c r="O21" s="1">
-        <v>1.1</v>
+        <v>0.82</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>4900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.779</v>
+        <v>94.72</v>
       </c>
       <c r="E22" s="1">
-        <v>96.32958306</v>
+        <v>94.51235868</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4720149.57</v>
+        <v>4300312.32</v>
       </c>
       <c r="I22" s="1">
-        <v>-26978.57</v>
+        <v>9447.68</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.57156176091259</v>
+        <v>0.21969753117839</v>
       </c>
       <c r="K22">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>4693171.0</v>
+        <v>4309760.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4707501.82</v>
+        <v>4331450.41</v>
       </c>
       <c r="O22" s="1">
-        <v>1.16</v>
+        <v>1.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>4100000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.343</v>
+        <v>97.124</v>
       </c>
       <c r="E23" s="1">
-        <v>101.45567878</v>
+        <v>96.74135808</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4159682.83</v>
+        <v>4430754.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-45619.83</v>
+        <v>17525.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.0967141453907</v>
+        <v>0.39553085567238</v>
       </c>
       <c r="K23">
-        <v>3.54</v>
+        <v>0.45</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>4114063.0</v>
+        <v>4448279.2</v>
       </c>
       <c r="N23" s="1">
-        <v>4259009.23</v>
+        <v>4469055.08</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>972000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.017</v>
+        <v>96.159</v>
       </c>
       <c r="E24" s="1">
-        <v>100.0</v>
+        <v>96.32958306</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>972000.0</v>
+        <v>4720149.57</v>
       </c>
       <c r="I24" s="1">
-        <v>165.24</v>
+        <v>-8358.57</v>
       </c>
       <c r="J24" s="1">
-        <v>0.017</v>
+        <v>-0.17708273596084</v>
       </c>
       <c r="K24">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>286.01</v>
+        <v>0.39</v>
+      </c>
+      <c r="L24" t="s">
+        <v>97</v>
       </c>
       <c r="M24" s="1">
-        <v>972165.24</v>
+        <v>4711791.0</v>
       </c>
       <c r="N24" s="1">
-        <v>972451.25</v>
+        <v>4730820.45</v>
       </c>
       <c r="O24" s="1">
-        <v>0.24</v>
+        <v>1.15</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C25" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>102.527</v>
+        <v>100.444</v>
       </c>
       <c r="E25" s="1">
-        <v>104.41792044</v>
+        <v>101.45567878</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4698806.42</v>
+        <v>4159682.83</v>
       </c>
       <c r="I25" s="1">
-        <v>-85091.42</v>
+        <v>-41478.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-1.8109156324852</v>
+        <v>-0.99716328612487</v>
       </c>
       <c r="K25">
-        <v>0.37</v>
+        <v>3.75</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M25" s="1">
-        <v>4613715.0</v>
+        <v>4118204.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4630543.77</v>
+        <v>4271855.71</v>
       </c>
       <c r="O25" s="1">
-        <v>1.14</v>
+        <v>1.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="1">
-        <v>8358000.0</v>
+        <v>1972000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.937</v>
+        <v>100.336</v>
       </c>
       <c r="E26" s="1">
-        <v>100.19916009</v>
+        <v>100.20689655</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>8374645.8</v>
+        <v>1976080.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-105491.34</v>
+        <v>2545.92</v>
       </c>
       <c r="J26" s="1">
-        <v>-1.2596513634045</v>
+        <v>0.12883688919477</v>
       </c>
       <c r="K26">
-        <v>2.59</v>
+        <v>0.23</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M26" s="1">
-        <v>8269154.46</v>
+        <v>1978625.92</v>
       </c>
       <c r="N26" s="1">
-        <v>8485546.51</v>
+        <v>1983074.54</v>
       </c>
       <c r="O26" s="1">
-        <v>2.1</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C27" s="1">
-        <v>3600000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>92.591</v>
+        <v>102.726</v>
       </c>
       <c r="E27" s="1">
-        <v>92.61058806</v>
+        <v>104.31542542</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3333981.17</v>
+        <v>5007140.42</v>
       </c>
       <c r="I27" s="1">
-        <v>-705.17</v>
+        <v>-76292.42</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.021150989284082</v>
+        <v>-1.5236724677276</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>0.66</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M27" s="1">
-        <v>3333276.0</v>
+        <v>4930848.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3338996.55</v>
+        <v>4962606.9</v>
       </c>
       <c r="O27" s="1">
-        <v>0.82</v>
+        <v>1.2</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C28" s="1">
-        <v>1400000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>98.217</v>
+        <v>99.257</v>
       </c>
       <c r="E28" s="1">
-        <v>97.397</v>
+        <v>100.19916009</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1363558.0</v>
+        <v>8374645.8</v>
       </c>
       <c r="I28" s="1">
-        <v>11480.0</v>
+        <v>-78745.74</v>
       </c>
       <c r="J28" s="1">
-        <v>0.84191504871813</v>
+        <v>-0.94028740893137</v>
       </c>
       <c r="K28">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M28" s="1">
-        <v>1375038.0</v>
+        <v>8295900.06</v>
       </c>
       <c r="N28" s="1">
-        <v>1376668.14</v>
+        <v>8304916.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.34</v>
+        <v>2.01</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C29" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.215</v>
+        <v>93.052</v>
       </c>
       <c r="E29" s="1">
-        <v>99.4518355</v>
+        <v>92.61058806</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1989036.71</v>
+        <v>3333981.17</v>
       </c>
       <c r="I29" s="1">
-        <v>-4736.71</v>
+        <v>15890.83</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.23814090389513</v>
+        <v>0.47663226604246</v>
       </c>
       <c r="K29">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M29" s="1">
-        <v>1984300.0</v>
+        <v>3349872.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1990464.38</v>
+        <v>3356578.85</v>
       </c>
       <c r="O29" s="1">
-        <v>0.49</v>
+        <v>0.81</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>106.245</v>
+        <v>98.42</v>
       </c>
       <c r="E30" s="1">
-        <v>107.86245455</v>
+        <v>97.397</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2372974.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-35584.0</v>
+        <v>14322.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.4995528817425</v>
+        <v>1.0503403595593</v>
       </c>
       <c r="K30">
-        <v>3.02</v>
+        <v>0.14</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>2337390.0</v>
+        <v>1377880.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2403873.52</v>
+        <v>1379893.7</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>1601000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.945</v>
+        <v>99.263</v>
       </c>
       <c r="E31" s="1">
-        <v>99.846</v>
+        <v>99.4518355</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1598534.46</v>
+        <v>1989036.71</v>
       </c>
       <c r="I31" s="1">
-        <v>1584.99</v>
+        <v>-3776.71</v>
       </c>
       <c r="J31" s="1">
-        <v>0.099152695150532</v>
+        <v>-0.18987633466051</v>
       </c>
       <c r="K31">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>614.08</v>
+        <v>0.45</v>
+      </c>
+      <c r="L31" t="s">
+        <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>1600119.45</v>
+        <v>1985260.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1600733.53</v>
+        <v>1994164.11</v>
       </c>
       <c r="O31" s="1">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>4100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.261</v>
+        <v>106.749</v>
       </c>
       <c r="E32" s="1">
-        <v>103.03238585</v>
+        <v>107.86245455</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>4224327.82</v>
+        <v>2372974.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-72626.82</v>
+        <v>-24496.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.7192515139604</v>
+        <v>-1.0322911249765</v>
       </c>
       <c r="K32">
-        <v>1.32</v>
+        <v>3.4</v>
       </c>
       <c r="L32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>4151701.0</v>
+        <v>2348478.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4205674.97</v>
+        <v>2423271.96</v>
       </c>
       <c r="O32" s="1">
-        <v>1.04</v>
+        <v>0.59</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3200000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.703</v>
+        <v>100.471</v>
       </c>
       <c r="E33" s="1">
-        <v>102.282425</v>
+        <v>99.8837425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3273037.6</v>
+        <v>1699022.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-50541.6</v>
+        <v>9989.25</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.5441802440644</v>
+        <v>0.58794102109751</v>
       </c>
       <c r="K33">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="L33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M33" s="1">
-        <v>3222496.0</v>
+        <v>1709011.71</v>
       </c>
       <c r="N33" s="1">
-        <v>3229400.11</v>
+        <v>1712926.34</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1">
-        <v>3155000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.947</v>
+        <v>101.534</v>
       </c>
       <c r="E34" s="1">
-        <v>100.13010777</v>
+        <v>102.93485955</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3159104.9</v>
+        <v>4529133.82</v>
       </c>
       <c r="I34" s="1">
-        <v>-37327.05</v>
+        <v>-61637.82</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.1815704505412</v>
+        <v>-1.3609184989813</v>
       </c>
       <c r="K34">
-        <v>2.35</v>
+        <v>1.53</v>
       </c>
       <c r="L34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M34" s="1">
-        <v>3121777.85</v>
+        <v>4467496.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3195941.96</v>
+        <v>4534761.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>1.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C35" s="1">
-        <v>1742000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.548</v>
+        <v>100.903</v>
       </c>
       <c r="E35" s="1">
-        <v>99.55577268</v>
+        <v>102.20481176</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1734261.56</v>
+        <v>3474963.6</v>
       </c>
       <c r="I35" s="1">
-        <v>-17555.4</v>
+        <v>-44261.6</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.0122694525963</v>
+        <v>-1.2737284499901</v>
       </c>
       <c r="K35">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="L35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M35" s="1">
-        <v>1716706.16</v>
+        <v>3430702.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1731668.27</v>
+        <v>3445023.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.497</v>
+        <v>99.296</v>
       </c>
       <c r="E36" s="1">
-        <v>97.68931267</v>
+        <v>100.08431893</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4396019.07</v>
+        <v>3357828.9</v>
       </c>
       <c r="I36" s="1">
-        <v>36345.93</v>
+        <v>-26448.1</v>
       </c>
       <c r="J36" s="1">
-        <v>0.82679190925348</v>
+        <v>-0.78765478491176</v>
       </c>
       <c r="K36">
-        <v>0.2</v>
+        <v>2.5</v>
       </c>
       <c r="L36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M36" s="1">
-        <v>4432365.0</v>
+        <v>3331380.8</v>
       </c>
       <c r="N36" s="1">
-        <v>4441149.25</v>
+        <v>3415301.76</v>
       </c>
       <c r="O36" s="1">
-        <v>1.1</v>
+        <v>0.83</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" s="1">
-        <v>5662000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.467</v>
+        <v>98.773</v>
       </c>
       <c r="E37" s="1">
-        <v>99.79332179</v>
+        <v>99.51669707</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>5650297.88</v>
+        <v>1833097.56</v>
       </c>
       <c r="I37" s="1">
-        <v>-75096.34</v>
+        <v>-13698.9</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3290686897378</v>
+        <v>-0.74730883390625</v>
       </c>
       <c r="K37">
-        <v>0.87</v>
+        <v>1.01</v>
       </c>
       <c r="L37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M37" s="1">
-        <v>5575201.54</v>
+        <v>1819398.66</v>
       </c>
       <c r="N37" s="1">
-        <v>5624272.21</v>
+        <v>1837995.29</v>
       </c>
       <c r="O37" s="1">
-        <v>1.39</v>
+        <v>0.45</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C38" s="1">
-        <v>4200000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.344</v>
+        <v>98.681</v>
       </c>
       <c r="E38" s="1">
-        <v>99.72018738</v>
+        <v>97.75516813</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4188247.87</v>
+        <v>4692248.07</v>
       </c>
       <c r="I38" s="1">
-        <v>-57799.87</v>
+        <v>44439.93</v>
       </c>
       <c r="J38" s="1">
-        <v>-1.3800489320132</v>
+        <v>0.94709250953989</v>
       </c>
       <c r="K38">
-        <v>1.59</v>
+        <v>0.23</v>
       </c>
       <c r="L38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M38" s="1">
-        <v>4130448.0</v>
+        <v>4736688.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4197187.73</v>
+        <v>4747701.7</v>
       </c>
       <c r="O38" s="1">
-        <v>1.04</v>
+        <v>1.15</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" s="1">
-        <v>1189000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.301</v>
+        <v>98.84</v>
       </c>
       <c r="E39" s="1">
-        <v>99.80243902</v>
+        <v>99.73470604</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1186651.0</v>
+        <v>6045917.88</v>
       </c>
       <c r="I39" s="1">
-        <v>-17852.11</v>
+        <v>-54237.08</v>
       </c>
       <c r="J39" s="1">
-        <v>-1.5044111537428</v>
+        <v>-0.89708595248072</v>
       </c>
       <c r="K39">
-        <v>1.22</v>
+        <v>1.03</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="M39" s="1">
-        <v>1168798.89</v>
+        <v>5991680.8</v>
       </c>
       <c r="N39" s="1">
-        <v>1183284.33</v>
+        <v>6053825.89</v>
       </c>
       <c r="O39" s="1">
-        <v>0.29</v>
+        <v>1.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C40" s="1">
-        <v>1900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.328</v>
+        <v>98.703</v>
       </c>
       <c r="E40" s="1">
-        <v>100.10731579</v>
+        <v>99.65584156</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1902039.0</v>
+        <v>4484512.87</v>
       </c>
       <c r="I40" s="1">
-        <v>-14807.0</v>
+        <v>-42877.87</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.77848035713253</v>
+        <v>-0.95613216514194</v>
       </c>
       <c r="K40">
-        <v>2.82</v>
+        <v>1.73</v>
       </c>
       <c r="L40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M40" s="1">
-        <v>1887232.0</v>
+        <v>4441635.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1940809.4</v>
+        <v>4519306.23</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>1.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" s="1">
-        <v>2773000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>100.519</v>
+        <v>98.79</v>
       </c>
       <c r="E41" s="1">
-        <v>99.67</v>
+        <v>99.72692009</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2763849.1</v>
+        <v>1285480.0</v>
       </c>
       <c r="I41" s="1">
-        <v>23542.77</v>
+        <v>-12076.9</v>
       </c>
       <c r="J41" s="1">
-        <v>0.85181097622153</v>
+        <v>-0.93948563960544</v>
       </c>
       <c r="K41">
-        <v>0.44</v>
+        <v>1.36</v>
       </c>
       <c r="L41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M41" s="1">
-        <v>2787391.87</v>
+        <v>1273403.1</v>
       </c>
       <c r="N41" s="1">
-        <v>2799509.5</v>
+        <v>1290908.5</v>
       </c>
       <c r="O41" s="1">
-        <v>0.69</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>97.396</v>
+        <v>99.568</v>
       </c>
       <c r="E42" s="1">
-        <v>96.00249463</v>
+        <v>100.08315</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3936102.28</v>
+        <v>2001663.0</v>
       </c>
       <c r="I42" s="1">
-        <v>57133.72</v>
+        <v>-10303.0</v>
       </c>
       <c r="J42" s="1">
-        <v>1.4515303702931</v>
+        <v>-0.51472200864981</v>
       </c>
       <c r="K42">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="L42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="M42" s="1">
-        <v>3993236.0</v>
+        <v>1991360.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4003345.59</v>
+        <v>1993407.95</v>
       </c>
       <c r="O42" s="1">
-        <v>0.99</v>
+        <v>0.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C43" s="1">
-        <v>1900000.0</v>
+        <v>2973000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.256</v>
+        <v>101.066</v>
       </c>
       <c r="E43" s="1">
-        <v>100.23363158</v>
+        <v>99.76841911</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1904439.0</v>
+        <v>2966115.1</v>
       </c>
       <c r="I43" s="1">
-        <v>-18575.0</v>
+        <v>38577.08</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.97535284669134</v>
+        <v>1.3005928192065</v>
       </c>
       <c r="K43">
-        <v>1.14</v>
+        <v>0.64</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M43" s="1">
-        <v>1885864.0</v>
+        <v>3004692.18</v>
       </c>
       <c r="N43" s="1">
-        <v>1907453.73</v>
+        <v>3023589.05</v>
       </c>
       <c r="O43" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1">
-        <v>300000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>97.819</v>
+        <v>97.58</v>
       </c>
       <c r="E44" s="1">
-        <v>98.433</v>
+        <v>96.11421091</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>295299.0</v>
+        <v>4229025.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-1842.0</v>
+        <v>64494.72</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.6237745471539</v>
+        <v>1.5250492898449</v>
       </c>
       <c r="K44">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.01</v>
+      </c>
+      <c r="L44">
+        <v>452.05</v>
       </c>
       <c r="M44" s="1">
-        <v>293457.0</v>
+        <v>4293520.0</v>
       </c>
       <c r="N44" s="1">
-        <v>294628.23</v>
+        <v>4293972.05</v>
       </c>
       <c r="O44" s="1">
-        <v>0.07</v>
+        <v>1.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" s="1">
-        <v>4700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>98.05</v>
+        <v>99.417</v>
       </c>
       <c r="E45" s="1">
-        <v>99.7334034</v>
+        <v>100.19585</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4687469.96</v>
+        <v>2003917.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-79119.96</v>
+        <v>-15577.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.6879032969845</v>
+        <v>-0.77732760388779</v>
       </c>
       <c r="K45">
-        <v>1.4</v>
+        <v>1.28</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M45" s="1">
-        <v>4608350.0</v>
+        <v>1988340.0</v>
       </c>
       <c r="N45" s="1">
-        <v>4673940.75</v>
+        <v>2013942.74</v>
       </c>
       <c r="O45" s="1">
-        <v>1.15</v>
+        <v>0.49</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="1">
-        <v>1500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.879</v>
+        <v>98.114</v>
       </c>
       <c r="E46" s="1">
-        <v>103.763</v>
+        <v>98.433</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1556445.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-28260.0</v>
+        <v>-957.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.8156761080539</v>
+        <v>-0.32407830707182</v>
       </c>
       <c r="K46">
-        <v>3.59</v>
+        <v>0.49</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M46" s="1">
-        <v>1528185.0</v>
+        <v>294342.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1581979.52</v>
+        <v>295821.45</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" s="1">
-        <v>2400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.882</v>
+        <v>98.584</v>
       </c>
       <c r="E47" s="1">
-        <v>105.746875</v>
+        <v>99.7334034</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2537925.0</v>
+        <v>4687469.96</v>
       </c>
       <c r="I47" s="1">
-        <v>-44757.0</v>
+        <v>-54021.96</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.7635272909956</v>
+        <v>-1.15247586568</v>
       </c>
       <c r="K47">
-        <v>3.92</v>
+        <v>1.57</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M47" s="1">
-        <v>2493168.0</v>
+        <v>4633448.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2587195.4</v>
+        <v>4707086.7</v>
       </c>
       <c r="O47" s="1">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C48" s="1">
-        <v>1700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>95.878</v>
+        <v>102.088</v>
       </c>
       <c r="E48" s="1">
-        <v>96.33935294</v>
+        <v>103.763</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1637769.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-7843.0</v>
+        <v>-25125.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.47888316362075</v>
+        <v>-1.6142555631584</v>
       </c>
       <c r="K48">
-        <v>1.16</v>
+        <v>3.82</v>
       </c>
       <c r="L48" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M48" s="1">
-        <v>1629926.0</v>
+        <v>1531320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1649604.08</v>
+        <v>1588607.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C49" s="1">
-        <v>2900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>106.441</v>
+        <v>104.101</v>
       </c>
       <c r="E49" s="1">
-        <v>109.3219769</v>
+        <v>105.746875</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3170337.33</v>
+        <v>2537925.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-83548.33</v>
+        <v>-39501.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.635313574029</v>
+        <v>-1.5564289724874</v>
       </c>
       <c r="K49">
-        <v>1.25</v>
+        <v>4.22</v>
       </c>
       <c r="L49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M49" s="1">
-        <v>3086789.0</v>
+        <v>2498424.0</v>
       </c>
       <c r="N49" s="1">
-        <v>3123019.14</v>
+        <v>2599684.27</v>
       </c>
       <c r="O49" s="1">
-        <v>0.77</v>
+        <v>0.63</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C50" s="1">
-        <v>1425000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.666</v>
+        <v>96.238</v>
       </c>
       <c r="E50" s="1">
-        <v>99.934</v>
+        <v>96.33716667</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1424059.5</v>
+        <v>1734069.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-3819.0</v>
+        <v>-1785.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.2681769968179</v>
+        <v>-0.10293708035839</v>
       </c>
       <c r="K50">
-        <v>0.14</v>
+        <v>1.23</v>
       </c>
       <c r="L50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M50" s="1">
-        <v>1420240.5</v>
+        <v>1732284.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1422270.64</v>
+        <v>1754352.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.945</v>
+        <v>106.643</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0</v>
+        <v>109.15333323</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2300000.0</v>
+        <v>3383753.33</v>
       </c>
       <c r="I51" s="1">
-        <v>-1265.0</v>
+        <v>-77820.33</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.055</v>
+        <v>-2.2998227828859</v>
       </c>
       <c r="K51">
-        <v>0.41</v>
+        <v>1.58</v>
       </c>
       <c r="L51" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M51" s="1">
-        <v>2298735.0</v>
+        <v>3305933.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2308103.62</v>
+        <v>3354853.54</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.81</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C52" s="1">
-        <v>5700000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.677</v>
+        <v>100.166</v>
       </c>
       <c r="E52" s="1">
-        <v>98.12584211</v>
+        <v>99.95229508</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5593173.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="I52" s="1">
-        <v>31416.0</v>
+        <v>3259.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.56168475389551</v>
+        <v>0.21380691444607</v>
       </c>
       <c r="K52">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="L52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M52" s="1">
-        <v>5624589.0</v>
+        <v>1527531.5</v>
       </c>
       <c r="N52" s="1">
-        <v>5648013.66</v>
+        <v>1532419.86</v>
       </c>
       <c r="O52" s="1">
-        <v>1.39</v>
+        <v>0.37</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C53" s="1">
-        <v>4700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>91.277</v>
+        <v>100.398</v>
       </c>
       <c r="E53" s="1">
-        <v>91.69810638</v>
+        <v>100.0</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>4309811.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-19792.0</v>
+        <v>9154.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.45923127487493</v>
+        <v>0.398</v>
       </c>
       <c r="K53">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="L53" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M53" s="1">
-        <v>4290019.0</v>
+        <v>2309154.0</v>
       </c>
       <c r="N53" s="1">
-        <v>4301656.33</v>
+        <v>2322781.09</v>
       </c>
       <c r="O53" s="1">
-        <v>1.06</v>
+        <v>0.56</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C54" s="1">
-        <v>3200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.026</v>
+        <v>98.917</v>
       </c>
       <c r="E54" s="1">
-        <v>100.2644475</v>
+        <v>98.12584211</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3208462.32</v>
+        <v>5593173.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-39630.32</v>
+        <v>45096.0</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.2351810944752</v>
+        <v>0.80626864214642</v>
       </c>
       <c r="K54">
-        <v>2.74</v>
+        <v>0.47</v>
       </c>
       <c r="L54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M54" s="1">
-        <v>3168832.0</v>
+        <v>5638269.0</v>
       </c>
       <c r="N54" s="1">
-        <v>3256415.56</v>
+        <v>5664816.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>1.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="1">
-        <v>1800000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>107.673</v>
+        <v>91.816</v>
       </c>
       <c r="E55" s="1">
-        <v>109.72188889</v>
+        <v>91.71182353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1974994.0</v>
+        <v>4677303.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-36880.0</v>
+        <v>5313.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.8673474451062</v>
+        <v>0.11359110153864</v>
       </c>
       <c r="K55">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="L55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M55" s="1">
-        <v>1938114.0</v>
+        <v>4682616.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1945511.26</v>
+        <v>4696291.68</v>
       </c>
       <c r="O55" s="1">
-        <v>0.48</v>
+        <v>1.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C56" s="1">
-        <v>3652000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>94.872</v>
+        <v>99.32</v>
       </c>
       <c r="E56" s="1">
-        <v>94.93111583</v>
+        <v>100.21200941</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3466884.35</v>
+        <v>3407208.32</v>
       </c>
       <c r="I56" s="1">
-        <v>-2158.91</v>
+        <v>-30328.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.062272339716207</v>
+        <v>-0.89012226877868</v>
       </c>
       <c r="K56">
-        <v>0.06</v>
+        <v>2.9</v>
       </c>
       <c r="L56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M56" s="1">
-        <v>3464725.44</v>
+        <v>3376880.0</v>
       </c>
       <c r="N56" s="1">
-        <v>3466751.55</v>
+        <v>3475526.58</v>
       </c>
       <c r="O56" s="1">
-        <v>0.86</v>
+        <v>0.84</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="1">
-        <v>7450000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.16</v>
+        <v>107.693</v>
       </c>
       <c r="E57" s="1">
-        <v>100.12552698</v>
+        <v>109.5246</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>7459351.76</v>
+        <v>2190492.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-71931.76</v>
+        <v>-36632.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.96431650248386</v>
+        <v>-1.6723183650066</v>
       </c>
       <c r="K57">
-        <v>0.58</v>
+        <v>0.96</v>
       </c>
       <c r="L57" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="M57" s="1">
-        <v>7387420.0</v>
+        <v>2153860.0</v>
       </c>
       <c r="N57" s="1">
-        <v>7430283.01</v>
+        <v>2173038.08</v>
       </c>
       <c r="O57" s="1">
-        <v>1.83</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C58" s="1">
-        <v>5700000.0</v>
+        <v>3952000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.653</v>
+        <v>95.225</v>
       </c>
       <c r="E58" s="1">
-        <v>102.59867877</v>
+        <v>94.95759995</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>5848124.69</v>
+        <v>3752724.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-110903.69</v>
+        <v>10567.65</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.8963974928517</v>
+        <v>0.28159941989877</v>
       </c>
       <c r="K58">
-        <v>2.21</v>
+        <v>0.07</v>
       </c>
       <c r="L58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M58" s="1">
-        <v>5737221.0</v>
+        <v>3763292.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5862933.33</v>
+        <v>3766025.91</v>
       </c>
       <c r="O58" s="1">
-        <v>1.45</v>
+        <v>0.91</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="1">
-        <v>3000000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>96.62</v>
+        <v>99.376</v>
       </c>
       <c r="E59" s="1">
-        <v>96.58793333</v>
+        <v>100.12552698</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>2897638.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="I59" s="1">
-        <v>962.0</v>
+        <v>-55839.76</v>
       </c>
       <c r="J59" s="1">
-        <v>0.033199454176126</v>
+        <v>-0.74858730083537</v>
       </c>
       <c r="K59">
-        <v>0.43</v>
+        <v>0.72</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="M59" s="1">
-        <v>2898600.0</v>
+        <v>7403512.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2911617.12</v>
+        <v>7457090.77</v>
       </c>
       <c r="O59" s="1">
-        <v>0.72</v>
+        <v>1.81</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C60" s="1">
-        <v>4700000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>90.783</v>
+        <v>101.007</v>
       </c>
       <c r="E60" s="1">
-        <v>91.37542553</v>
+        <v>102.49824082</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4294645.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="I60" s="1">
-        <v>-27844.0</v>
+        <v>-90965.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.64834229604542</v>
+        <v>-1.4548940623242</v>
       </c>
       <c r="K60">
-        <v>0.17</v>
+        <v>2.4</v>
       </c>
       <c r="L60" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M60" s="1">
-        <v>4266801.0</v>
+        <v>6161427.0</v>
       </c>
       <c r="N60" s="1">
-        <v>4274591.41</v>
+        <v>6307659.88</v>
       </c>
       <c r="O60" s="1">
-        <v>1.06</v>
+        <v>1.53</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C61" s="1">
-        <v>1800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.473</v>
+        <v>96.896</v>
       </c>
       <c r="E61" s="1">
-        <v>99.767</v>
+        <v>96.6109375</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1795806.0</v>
+        <v>3091550.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-5292.0</v>
+        <v>9122.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.29468661982419</v>
+        <v>0.29506234736621</v>
       </c>
       <c r="K61">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="L61" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="M61" s="1">
-        <v>1790514.0</v>
+        <v>3100672.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1793657.84</v>
+        <v>3116091.18</v>
       </c>
       <c r="O61" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="1">
-        <v>1400000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.136</v>
+        <v>91.212</v>
       </c>
       <c r="E62" s="1">
-        <v>100.539</v>
+        <v>91.36778431</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1407546.0</v>
+        <v>4659757.0</v>
       </c>
       <c r="I62" s="1">
-        <v>8358.0</v>
+        <v>-7945.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.59379942112016</v>
+        <v>-0.17050245323951</v>
       </c>
       <c r="K62">
-        <v>2.55</v>
+        <v>0.18</v>
       </c>
       <c r="L62" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="M62" s="1">
-        <v>1415904.0</v>
+        <v>4651812.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1451651.95</v>
+        <v>4660964.06</v>
       </c>
       <c r="O62" s="1">
-        <v>0.36</v>
+        <v>1.13</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C63" s="1">
-        <v>2211000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.512</v>
+        <v>100.025</v>
       </c>
       <c r="E63" s="1">
-        <v>100.1729412</v>
+        <v>99.78378947</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2214823.73</v>
+        <v>1895892.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-14613.41</v>
+        <v>4583.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.65980013678109</v>
+        <v>0.24173317889416</v>
       </c>
       <c r="K63">
-        <v>2.46</v>
+        <v>0.41</v>
       </c>
       <c r="L63" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="M63" s="1">
-        <v>2200210.32</v>
+        <v>1900475.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2254546.4</v>
+        <v>1908218.15</v>
       </c>
       <c r="O63" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C64" s="1">
-        <v>4200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.995</v>
+        <v>101.541</v>
       </c>
       <c r="E64" s="1">
-        <v>101.02184238</v>
+        <v>100.60693333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4242917.38</v>
+        <v>1509104.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-43127.38</v>
+        <v>14011.0</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0164558047557</v>
+        <v>0.92843170517075</v>
       </c>
       <c r="K64">
-        <v>1.76</v>
+        <v>2.77</v>
       </c>
       <c r="L64" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M64" s="1">
-        <v>4199790.0</v>
+        <v>1523115.0</v>
       </c>
       <c r="N64" s="1">
-        <v>4273741.64</v>
+        <v>1564704.04</v>
       </c>
       <c r="O64" s="1">
-        <v>1.06</v>
+        <v>0.38</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C65" s="1">
-        <v>2844000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>98.628</v>
+        <v>99.596</v>
       </c>
       <c r="E65" s="1">
-        <v>99.70908474</v>
+        <v>100.1309718</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>2835726.37</v>
+        <v>2414157.73</v>
       </c>
       <c r="I65" s="1">
-        <v>-30746.05</v>
+        <v>-12898.17</v>
       </c>
       <c r="J65" s="1">
-        <v>-1.0842389563842</v>
+        <v>-0.53427205023592</v>
       </c>
       <c r="K65">
-        <v>1.22</v>
+        <v>2.62</v>
       </c>
       <c r="L65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="M65" s="1">
-        <v>2804980.32</v>
+        <v>2401259.56</v>
       </c>
       <c r="N65" s="1">
-        <v>2839751.14</v>
+        <v>2464308.86</v>
       </c>
       <c r="O65" s="1">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C66" s="1">
-        <v>2840000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.2</v>
+        <v>100.12</v>
       </c>
       <c r="E66" s="1">
-        <v>99.80130986</v>
+        <v>100.96518622</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2834357.2</v>
+        <v>4543433.38</v>
       </c>
       <c r="I66" s="1">
-        <v>-45477.2</v>
+        <v>-38033.38</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.6044978381694</v>
+        <v>-0.83710658480041</v>
       </c>
       <c r="K66">
-        <v>0.79</v>
+        <v>1.93</v>
       </c>
       <c r="L66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M66" s="1">
-        <v>2788880.0</v>
+        <v>4505400.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2811252.59</v>
+        <v>4592216.1</v>
       </c>
       <c r="O66" s="1">
-        <v>0.69</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="1">
-        <v>1903000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.583</v>
+        <v>98.941</v>
       </c>
       <c r="E67" s="1">
-        <v>100.14639517</v>
+        <v>99.66249573</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1905785.9</v>
+        <v>3033726.37</v>
       </c>
       <c r="I67" s="1">
-        <v>-29751.41</v>
+        <v>-21962.33</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.561109776287</v>
+        <v>-0.72393905452983</v>
       </c>
       <c r="K67">
-        <v>1.95</v>
+        <v>1.37</v>
       </c>
       <c r="L67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="M67" s="1">
-        <v>1876034.49</v>
+        <v>3011764.04</v>
       </c>
       <c r="N67" s="1">
-        <v>1913208.16</v>
+        <v>3053358.43</v>
       </c>
       <c r="O67" s="1">
-        <v>0.47</v>
+        <v>0.74</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" s="1">
-        <v>2200000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>93.994</v>
+        <v>98.98</v>
       </c>
       <c r="E68" s="1">
-        <v>94.38638591</v>
+        <v>99.75109211</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2076500.49</v>
+        <v>3032433.2</v>
       </c>
       <c r="I68" s="1">
-        <v>-8632.49</v>
+        <v>-23441.2</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.41572299364109</v>
+        <v>-0.77301620362157</v>
       </c>
       <c r="K68">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="L68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="M68" s="1">
-        <v>2067868.0</v>
+        <v>3008992.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2076946.77</v>
+        <v>3013946.78</v>
       </c>
       <c r="O68" s="1">
-        <v>0.51</v>
+        <v>0.73</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B69" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="1">
-        <v>3500000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.987</v>
+        <v>98.951</v>
       </c>
       <c r="E69" s="1">
-        <v>105.45008571</v>
+        <v>100.08911133</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>3690753.0</v>
+        <v>2004784.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-51208.0</v>
+        <v>-22796.37</v>
       </c>
       <c r="J69" s="1">
-        <v>-1.387467543886</v>
+        <v>-1.1370980497708</v>
       </c>
       <c r="K69">
-        <v>3.14</v>
+        <v>2.11</v>
       </c>
       <c r="L69" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M69" s="1">
-        <v>3639545.0</v>
+        <v>1981988.53</v>
       </c>
       <c r="N69" s="1">
-        <v>3749389.38</v>
+        <v>2024271.04</v>
       </c>
       <c r="O69" s="1">
-        <v>0.93</v>
+        <v>0.49</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B70" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C70" s="1">
-        <v>2732000.0</v>
+        <v>2840000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.082</v>
+        <v>100.544</v>
       </c>
       <c r="E70" s="1">
-        <v>104.27937592</v>
+        <v>99.89802817</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2848912.55</v>
+        <v>2837104.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-60032.31</v>
+        <v>18345.6</v>
       </c>
       <c r="J70" s="1">
-        <v>-2.1072008686262</v>
+        <v>0.6466312126732</v>
       </c>
       <c r="K70">
-        <v>0.68</v>
+        <v>0.08</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="M70" s="1">
-        <v>2788880.24</v>
+        <v>2855449.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2807468.77</v>
+        <v>2857628.23</v>
       </c>
       <c r="O70" s="1">
         <v>0.69</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C71" s="1">
-        <v>1500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.173</v>
+        <v>94.18</v>
       </c>
       <c r="E71" s="1">
-        <v>103.8554</v>
+        <v>94.37435375</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1557831.0</v>
+        <v>2264984.49</v>
       </c>
       <c r="I71" s="1">
-        <v>-25236.0</v>
+        <v>-4664.49</v>
       </c>
       <c r="J71" s="1">
-        <v>-1.6199446538167</v>
+        <v>-0.20593915855026</v>
       </c>
       <c r="K71">
-        <v>3.93</v>
+        <v>0.45</v>
       </c>
       <c r="L71" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="M71" s="1">
-        <v>1532595.0</v>
+        <v>2260320.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1591495.68</v>
+        <v>2271046.03</v>
       </c>
       <c r="O71" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C72" s="1">
-        <v>5500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>96.709</v>
+        <v>104.06</v>
       </c>
       <c r="E72" s="1">
-        <v>97.55072436</v>
+        <v>105.34539474</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>5365289.84</v>
+        <v>4003125.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-46294.84</v>
+        <v>-48845.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.86285813778143</v>
+        <v>-1.2201717408275</v>
       </c>
       <c r="K72">
-        <v>0.34</v>
+        <v>3.49</v>
       </c>
       <c r="L72" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M72" s="1">
-        <v>5318995.0</v>
+        <v>3954280.0</v>
       </c>
       <c r="N72" s="1">
-        <v>5337604.59</v>
+        <v>4086790.69</v>
       </c>
       <c r="O72" s="1">
-        <v>1.32</v>
+        <v>0.99</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B73" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C73" s="1">
-        <v>3211000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.725</v>
+        <v>102.664</v>
       </c>
       <c r="E73" s="1">
-        <v>99.71130178</v>
+        <v>104.17382503</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3201729.9</v>
+        <v>3054376.55</v>
       </c>
       <c r="I73" s="1">
-        <v>-63780.15</v>
+        <v>-44268.07</v>
       </c>
       <c r="J73" s="1">
-        <v>-1.9920527962087</v>
+        <v>-1.4493324341427</v>
       </c>
       <c r="K73">
-        <v>2.01</v>
+        <v>0.93</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="M73" s="1">
-        <v>3137949.75</v>
+        <v>3010108.48</v>
       </c>
       <c r="N73" s="1">
-        <v>3202565.63</v>
+        <v>3037446.45</v>
       </c>
       <c r="O73" s="1">
-        <v>0.79</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B74" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C74" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>95.011</v>
+        <v>102.393</v>
       </c>
       <c r="E74" s="1">
-        <v>93.87385581</v>
+        <v>103.7676875</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>4036575.8</v>
+        <v>1660283.0</v>
       </c>
       <c r="I74" s="1">
-        <v>48897.2</v>
+        <v>-21995.0</v>
       </c>
       <c r="J74" s="1">
-        <v>1.2113534446696</v>
+        <v>-1.3247741499491</v>
       </c>
       <c r="K74">
-        <v>0.92</v>
+        <v>4.19</v>
       </c>
       <c r="L74" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="M74" s="1">
-        <v>4085473.0</v>
+        <v>1638288.0</v>
       </c>
       <c r="N74" s="1">
-        <v>4124909.3</v>
+        <v>1705389.37</v>
       </c>
       <c r="O74" s="1">
-        <v>1.02</v>
+        <v>0.41</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B75" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="1">
-        <v>800000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.922</v>
+        <v>97.027</v>
       </c>
       <c r="E75" s="1">
-        <v>102.16775</v>
+        <v>97.51908203</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>817342.0</v>
+        <v>5753625.84</v>
       </c>
       <c r="I75" s="1">
-        <v>-9966.0</v>
+        <v>-29032.84</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.2193182290889</v>
+        <v>-0.5046007649326</v>
       </c>
       <c r="K75">
-        <v>2.98</v>
+        <v>0.43</v>
       </c>
       <c r="L75" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M75" s="1">
-        <v>807376.0</v>
+        <v>5724593.0</v>
       </c>
       <c r="N75" s="1">
-        <v>831244.49</v>
+        <v>5749809.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.21</v>
+        <v>1.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B76" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C76" s="1">
-        <v>4300000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.999</v>
+        <v>98.17</v>
       </c>
       <c r="E76" s="1">
-        <v>102.46913186</v>
+        <v>99.62474055</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4406172.67</v>
+        <v>3398199.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-63215.67</v>
+        <v>-49621.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-1.4347070515509</v>
+        <v>-1.4602201595027</v>
       </c>
       <c r="K76">
-        <v>3.05</v>
+        <v>2.19</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="M76" s="1">
-        <v>4342957.0</v>
+        <v>3348578.7</v>
       </c>
       <c r="N76" s="1">
-        <v>4474136.45</v>
+        <v>3423293.62</v>
       </c>
       <c r="O76" s="1">
-        <v>1.1</v>
+        <v>0.83</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C77" s="1">
-        <v>3600000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>96.988</v>
+        <v>95.4</v>
       </c>
       <c r="E77" s="1">
-        <v>98.29550333</v>
+        <v>93.97710435</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3538638.12</v>
+        <v>4322946.8</v>
       </c>
       <c r="I77" s="1">
-        <v>-47070.12</v>
+        <v>65453.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.330176141323</v>
+        <v>1.5140875663795</v>
       </c>
       <c r="K77">
-        <v>1.15</v>
+        <v>1.01</v>
       </c>
       <c r="L77" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M77" s="1">
-        <v>3491568.0</v>
+        <v>4388400.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3532992.66</v>
+        <v>4434683.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.87</v>
+        <v>1.07</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C78" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.576</v>
+        <v>101.155</v>
       </c>
       <c r="E78" s="1">
-        <v>103.193625</v>
+        <v>102.06211111</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1651098.0</v>
+        <v>918559.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-25882.0</v>
+        <v>-8164.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.5675629187365</v>
+        <v>-0.88878340966666</v>
       </c>
       <c r="K78">
-        <v>0.93</v>
+        <v>3.21</v>
       </c>
       <c r="L78" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="M78" s="1">
-        <v>1625216.0</v>
+        <v>910395.0</v>
       </c>
       <c r="N78" s="1">
-        <v>1640120.11</v>
+        <v>939281.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B79" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C79" s="1">
-        <v>2200000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.562</v>
+        <v>101.532</v>
       </c>
       <c r="E79" s="1">
-        <v>98.15769682</v>
+        <v>102.41271022</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2159469.33</v>
+        <v>4710984.67</v>
       </c>
       <c r="I79" s="1">
-        <v>-13105.33</v>
+        <v>-40512.67</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.60687733870247</v>
+        <v>-0.85996183044255</v>
       </c>
       <c r="K79">
-        <v>0.27</v>
+        <v>3.28</v>
       </c>
       <c r="L79" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="M79" s="1">
-        <v>2146364.0</v>
+        <v>4670472.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2152270.85</v>
+        <v>4821515.83</v>
       </c>
       <c r="O79" s="1">
-        <v>0.53</v>
+        <v>1.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C80" s="1">
-        <v>2200000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>95.094</v>
+        <v>97.274</v>
       </c>
       <c r="E80" s="1">
-        <v>95.02618682</v>
+        <v>98.22108</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2090576.11</v>
+        <v>3830622.12</v>
       </c>
       <c r="I80" s="1">
-        <v>1491.89</v>
+        <v>-36936.12</v>
       </c>
       <c r="J80" s="1">
-        <v>0.071362625491784</v>
+        <v>-0.96423293248252</v>
       </c>
       <c r="K80">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>911.64</v>
+        <v>1.29</v>
+      </c>
+      <c r="L80" t="s">
+        <v>264</v>
       </c>
       <c r="M80" s="1">
-        <v>2092068.0</v>
+        <v>3793686.0</v>
       </c>
       <c r="N80" s="1">
-        <v>2092979.64</v>
+        <v>3843905.17</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.93</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C81" s="1">
-        <v>2200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>107.836</v>
+        <v>101.51</v>
       </c>
       <c r="E81" s="1">
-        <v>109.91236364</v>
+        <v>103.01311111</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2418072.0</v>
+        <v>1854236.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-45680.0</v>
+        <v>-27056.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.8891083474768</v>
+        <v>-1.4591454377976</v>
       </c>
       <c r="K81">
-        <v>1.54</v>
+        <v>1.21</v>
       </c>
       <c r="L81" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M81" s="1">
-        <v>2372392.0</v>
+        <v>1827180.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2406348.52</v>
+        <v>1848878.63</v>
       </c>
       <c r="O81" s="1">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B82" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C82" s="1">
-        <v>5200000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>96.248</v>
+        <v>97.841</v>
       </c>
       <c r="E82" s="1">
-        <v>97.39164808</v>
+        <v>98.13597208</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>5064365.7</v>
+        <v>2355263.33</v>
       </c>
       <c r="I82" s="1">
-        <v>-59469.7</v>
+        <v>-7079.33</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.1742773631059</v>
+        <v>-0.30057488306414</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>854.79</v>
+        <v>0.36</v>
+      </c>
+      <c r="L82" t="s">
+        <v>270</v>
       </c>
       <c r="M82" s="1">
-        <v>5004896.0</v>
+        <v>2348184.0</v>
       </c>
       <c r="N82" s="1">
-        <v>5005750.79</v>
+        <v>2356929.21</v>
       </c>
       <c r="O82" s="1">
-        <v>1.24</v>
+        <v>0.57</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B83" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C83" s="1">
-        <v>3900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.626</v>
+        <v>95.429</v>
       </c>
       <c r="E83" s="1">
-        <v>98.10838462</v>
+        <v>95.06467125</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3826227.0</v>
+        <v>2281552.11</v>
       </c>
       <c r="I83" s="1">
-        <v>20187.0</v>
+        <v>8743.89</v>
       </c>
       <c r="J83" s="1">
-        <v>0.5275954615343</v>
+        <v>0.38324305465896</v>
       </c>
       <c r="K83">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="L83" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="M83" s="1">
-        <v>3846414.0</v>
+        <v>2290296.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3856564.68</v>
+        <v>2291454.91</v>
       </c>
       <c r="O83" s="1">
-        <v>0.95</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B84" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C84" s="1">
-        <v>3700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.376</v>
+        <v>107.86</v>
       </c>
       <c r="E84" s="1">
-        <v>99.548</v>
+        <v>109.74741667</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3683276.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-6364.0</v>
+        <v>-45298.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.17278096998433</v>
+        <v>-1.7197823183385</v>
       </c>
       <c r="K84">
-        <v>2.79</v>
+        <v>1.98</v>
       </c>
       <c r="L84" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="M84" s="1">
-        <v>3676912.0</v>
+        <v>2588640.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3780309.26</v>
+        <v>2636118.26</v>
       </c>
       <c r="O84" s="1">
-        <v>0.93</v>
+        <v>0.64</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="B85" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C85" s="1">
-        <v>2200000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>93.489</v>
+        <v>96.56</v>
       </c>
       <c r="E85" s="1">
-        <v>93.619</v>
+        <v>97.33817321</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>2059618.0</v>
+        <v>5450937.7</v>
       </c>
       <c r="I85" s="1">
-        <v>-2860.0</v>
+        <v>-43577.7</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.13886070135336</v>
+        <v>-0.79945327571805</v>
       </c>
       <c r="K85">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="L85" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="M85" s="1">
-        <v>2056758.0</v>
+        <v>5407360.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2062981.29</v>
+        <v>5414417.53</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>1.31</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C86" s="1">
-        <v>747000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>94.641</v>
+        <v>98.735</v>
       </c>
       <c r="E86" s="1">
-        <v>94.64382865</v>
+        <v>98.10838462</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>706989.4</v>
+        <v>3826227.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-21.13</v>
+        <v>24438.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.0029887293925482</v>
+        <v>0.63869707678086</v>
       </c>
       <c r="K86">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>199.54</v>
+        <v>0.32</v>
+      </c>
+      <c r="L86" t="s">
+        <v>282</v>
       </c>
       <c r="M86" s="1">
-        <v>706968.27</v>
+        <v>3850665.0</v>
       </c>
       <c r="N86" s="1">
-        <v>707167.81</v>
+        <v>3862952.67</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.94</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B87" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C87" s="1">
-        <v>4797000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.483</v>
+        <v>99.679</v>
       </c>
       <c r="E87" s="1">
-        <v>100.50576777</v>
+        <v>99.548</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4821261.68</v>
+        <v>3683276.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-49062.17</v>
+        <v>4847.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.0176209726081</v>
+        <v>0.13159480853458</v>
       </c>
       <c r="K87">
-        <v>1.79</v>
+        <v>2.96</v>
       </c>
       <c r="L87" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="M87" s="1">
-        <v>4772199.51</v>
+        <v>3688123.0</v>
       </c>
       <c r="N87" s="1">
-        <v>4857855.53</v>
+        <v>3797602.45</v>
       </c>
       <c r="O87" s="1">
-        <v>1.2</v>
+        <v>0.92</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B88" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C88" s="1">
-        <v>2235000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.832</v>
+        <v>93.856</v>
       </c>
       <c r="E88" s="1">
-        <v>100.03257271</v>
+        <v>93.64325</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2235728.0</v>
+        <v>2247438.0</v>
       </c>
       <c r="I88" s="1">
-        <v>-4482.8</v>
+        <v>5106.0</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.20050739624856</v>
+        <v>0.22719202932406</v>
       </c>
       <c r="K88">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="L88" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="M88" s="1">
-        <v>2231245.2</v>
+        <v>2252544.0</v>
       </c>
       <c r="N88" s="1">
-        <v>2243127.44</v>
+        <v>2260483.72</v>
       </c>
       <c r="O88" s="1">
         <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B89" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C89" s="1">
-        <v>2000000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>102.086</v>
+        <v>95.009</v>
       </c>
       <c r="E89" s="1">
-        <v>102.189</v>
+        <v>94.69343566</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2043780.0</v>
+        <v>802053.4</v>
       </c>
       <c r="I89" s="1">
-        <v>-2060.0</v>
+        <v>2672.83</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.10079362749415</v>
+        <v>0.33324838470855</v>
       </c>
       <c r="K89">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.04</v>
+      </c>
+      <c r="L89">
+        <v>342.28</v>
       </c>
       <c r="M89" s="1">
-        <v>2041720.0</v>
+        <v>804726.23</v>
       </c>
       <c r="N89" s="1">
-        <v>2066411.78</v>
+        <v>805068.51</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B90" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C90" s="1">
-        <v>5737000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.851</v>
+        <v>99.635</v>
       </c>
       <c r="E90" s="1">
-        <v>99.89940178</v>
+        <v>100.44251838</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>5731228.68</v>
+        <v>5219997.68</v>
       </c>
       <c r="I90" s="1">
-        <v>-60146.81</v>
+        <v>-41966.73</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.0494575135327</v>
+        <v>-0.80396070214345</v>
       </c>
       <c r="K90">
-        <v>1.33</v>
+        <v>1.94</v>
       </c>
       <c r="L90" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="M90" s="1">
-        <v>5671081.87</v>
+        <v>5178030.95</v>
       </c>
       <c r="N90" s="1">
-        <v>5747394.97</v>
+        <v>5278660.54</v>
       </c>
       <c r="O90" s="1">
-        <v>1.42</v>
+        <v>1.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="C91" s="1">
-        <v>3040000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>102.311</v>
+        <v>100.495</v>
       </c>
       <c r="E91" s="1">
-        <v>104.27862829</v>
+        <v>100.07605749</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>3170070.3</v>
+        <v>2436852.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-59815.9</v>
+        <v>10201.25</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.8868950634943</v>
+        <v>0.4186241101224</v>
       </c>
       <c r="K91">
-        <v>0.94</v>
+        <v>0.74</v>
       </c>
       <c r="L91" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="M91" s="1">
-        <v>3110254.4</v>
+        <v>2447053.25</v>
       </c>
       <c r="N91" s="1">
-        <v>3138950.67</v>
+        <v>2465176.99</v>
       </c>
       <c r="O91" s="1">
-        <v>0.78</v>
+        <v>0.6</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C92" s="1">
-        <v>2191000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.153</v>
+        <v>102.421</v>
       </c>
       <c r="E92" s="1">
-        <v>99.59360657</v>
+        <v>102.20309524</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2182095.92</v>
+        <v>2146265.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-31563.69</v>
+        <v>4576.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.4464849922821</v>
+        <v>0.21320759552059</v>
       </c>
       <c r="K92">
-        <v>0.86</v>
+        <v>1.47</v>
       </c>
       <c r="L92" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="M92" s="1">
-        <v>2150532.23</v>
+        <v>2150841.0</v>
       </c>
       <c r="N92" s="1">
-        <v>2169290.79</v>
+        <v>2181801.62</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B93" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C93" s="1">
-        <v>3300000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.301</v>
+        <v>99.191</v>
       </c>
       <c r="E93" s="1">
-        <v>102.75960606</v>
+        <v>99.85746586</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3391067.0</v>
+        <v>6128252.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-48134.0</v>
+        <v>-40901.01</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.4194352397048</v>
+        <v>-0.66741716009008</v>
       </c>
       <c r="K93">
-        <v>2.79</v>
+        <v>1.49</v>
       </c>
       <c r="L93" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="M93" s="1">
-        <v>3342933.0</v>
+        <v>6087351.67</v>
       </c>
       <c r="N93" s="1">
-        <v>3434880.49</v>
+        <v>6178589.52</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>1.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B94" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C94" s="1">
-        <v>3800000.0</v>
+        <v>3240000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.277</v>
+        <v>102.498</v>
       </c>
       <c r="E94" s="1">
-        <v>97.15552632</v>
+        <v>104.17235494</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3691910.0</v>
+        <v>3375184.3</v>
       </c>
       <c r="I94" s="1">
-        <v>4616.0</v>
+        <v>-54249.1</v>
       </c>
       <c r="J94" s="1">
-        <v>0.12503013345396</v>
+        <v>-1.6072929706387</v>
       </c>
       <c r="K94">
-        <v>0.69</v>
+        <v>1.2</v>
       </c>
       <c r="L94" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="M94" s="1">
-        <v>3696526.0</v>
+        <v>3320935.2</v>
       </c>
       <c r="N94" s="1">
-        <v>3722912.47</v>
+        <v>3359785.38</v>
       </c>
       <c r="O94" s="1">
-        <v>0.92</v>
+        <v>0.81</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B95" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C95" s="1">
-        <v>1300000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.485</v>
+        <v>98.643</v>
       </c>
       <c r="E95" s="1">
-        <v>104.71313615</v>
+        <v>99.51961188</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1361270.77</v>
+        <v>2379513.92</v>
       </c>
       <c r="I95" s="1">
-        <v>-28965.77</v>
+        <v>-20959.79</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.1278477903408</v>
+        <v>-0.88084334467772</v>
       </c>
       <c r="K95">
-        <v>1.15</v>
+        <v>1.03</v>
       </c>
       <c r="L95" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="M95" s="1">
-        <v>1332305.0</v>
+        <v>2358554.13</v>
       </c>
       <c r="N95" s="1">
-        <v>1347258.49</v>
+        <v>2383119.19</v>
       </c>
       <c r="O95" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B96" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C96" s="1">
-        <v>1920000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.771</v>
+        <v>101.34</v>
       </c>
       <c r="E96" s="1">
-        <v>103.41409219</v>
+        <v>102.68168571</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1985550.57</v>
+        <v>3593859.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-31547.37</v>
+        <v>-46959.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5888474701503</v>
+        <v>-1.3066455862626</v>
       </c>
       <c r="K96">
-        <v>1.55</v>
+        <v>3.01</v>
       </c>
       <c r="L96" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="M96" s="1">
-        <v>1954003.2</v>
+        <v>3546900.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1983684.3</v>
+        <v>3652380.89</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B97" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C97" s="1">
-        <v>3800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.501</v>
+        <v>97.519</v>
       </c>
       <c r="E97" s="1">
-        <v>98.96886842</v>
+        <v>97.18643902</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3760817.0</v>
+        <v>3984644.0</v>
       </c>
       <c r="I97" s="1">
-        <v>20221.0</v>
+        <v>13635.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.5376757231208</v>
+        <v>0.34218866227447</v>
       </c>
       <c r="K97">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="M97" s="1">
-        <v>3781038.0</v>
+        <v>3998279.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3798606.49</v>
+        <v>4029091.79</v>
       </c>
       <c r="O97" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B98" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C98" s="1">
-        <v>5800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.84</v>
+        <v>102.635</v>
       </c>
       <c r="E98" s="1">
-        <v>99.34837534</v>
+        <v>104.56876929</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>5762205.77</v>
+        <v>1463962.77</v>
       </c>
       <c r="I98" s="1">
-        <v>-87485.77</v>
+        <v>-27072.77</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.518268758389</v>
+        <v>-1.8492799512928</v>
       </c>
       <c r="K98">
-        <v>2.45</v>
+        <v>1.41</v>
       </c>
       <c r="L98" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="M98" s="1">
-        <v>5674720.0</v>
+        <v>1436890.0</v>
       </c>
       <c r="N98" s="1">
-        <v>5816541.92</v>
+        <v>1456653.7</v>
       </c>
       <c r="O98" s="1">
-        <v>1.44</v>
+        <v>0.35</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B99" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C99" s="1">
-        <v>3345000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.934</v>
+        <v>101.809</v>
       </c>
       <c r="E99" s="1">
-        <v>100.48512466</v>
+        <v>103.33785</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3361227.42</v>
+        <v>2087424.57</v>
       </c>
       <c r="I99" s="1">
-        <v>-51885.12</v>
+        <v>-30882.77</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.5436361042181</v>
+        <v>-1.4794675910134</v>
       </c>
       <c r="K99">
-        <v>0.48</v>
+        <v>1.8</v>
       </c>
       <c r="L99" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M99" s="1">
-        <v>3309342.3</v>
+        <v>2056541.8</v>
       </c>
       <c r="N99" s="1">
-        <v>3325321.32</v>
+        <v>2092887.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.82</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B100" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C100" s="1">
-        <v>5300000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>102.491</v>
+        <v>99.577</v>
       </c>
       <c r="E100" s="1">
-        <v>104.52229566</v>
+        <v>98.96886842</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5539681.67</v>
+        <v>3760817.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-107658.67</v>
+        <v>23109.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.943408961259</v>
+        <v>0.6144675478759</v>
       </c>
       <c r="K100">
-        <v>2.06</v>
+        <v>0.5</v>
       </c>
       <c r="L100" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="M100" s="1">
-        <v>5432023.0</v>
+        <v>3783926.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5541435.33</v>
+        <v>3802795.86</v>
       </c>
       <c r="O100" s="1">
-        <v>1.37</v>
+        <v>0.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B101" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C101" s="1">
-        <v>375000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.69</v>
+        <v>98.23</v>
       </c>
       <c r="E101" s="1">
-        <v>101.8218</v>
+        <v>99.34837534</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>381831.75</v>
+        <v>5762205.77</v>
       </c>
       <c r="I101" s="1">
-        <v>-4244.25</v>
+        <v>-64865.77</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1115497859987</v>
+        <v>-1.1257107536443</v>
       </c>
       <c r="K101">
-        <v>3.1</v>
+        <v>0.08</v>
       </c>
       <c r="L101" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="M101" s="1">
-        <v>377587.5</v>
+        <v>5697340.0</v>
       </c>
       <c r="N101" s="1">
-        <v>389197.09</v>
+        <v>5702107.12</v>
       </c>
       <c r="O101" s="1">
-        <v>0.1</v>
+        <v>1.38</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B102" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C102" s="1">
-        <v>1611000.0</v>
+        <v>3645000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.911</v>
+        <v>99.227</v>
       </c>
       <c r="E102" s="1">
-        <v>99.958</v>
+        <v>100.38708971</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1610323.38</v>
+        <v>3659109.42</v>
       </c>
       <c r="I102" s="1">
-        <v>-757.17</v>
+        <v>-42285.27</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.047019748294284</v>
+        <v>-1.1556164395871</v>
       </c>
       <c r="K102">
-        <v>0.09</v>
+        <v>0.64</v>
       </c>
       <c r="L102" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="M102" s="1">
-        <v>1609566.21</v>
+        <v>3616824.15</v>
       </c>
       <c r="N102" s="1">
-        <v>1611055.83</v>
+        <v>3640040.3</v>
       </c>
       <c r="O102" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B103" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C103" s="1">
-        <v>3300000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.558</v>
+        <v>102.523</v>
       </c>
       <c r="E103" s="1">
-        <v>99.92660182</v>
+        <v>104.38655561</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>3297577.86</v>
+        <v>5950033.67</v>
       </c>
       <c r="I103" s="1">
-        <v>-45163.86</v>
+        <v>-106222.67</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.3696070848802</v>
+        <v>-1.7852448555976</v>
       </c>
       <c r="K103">
-        <v>2.65</v>
+        <v>2.37</v>
       </c>
       <c r="L103" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M103" s="1">
-        <v>3252414.0</v>
+        <v>5843811.0</v>
       </c>
       <c r="N103" s="1">
-        <v>3340010.92</v>
+        <v>5978658.94</v>
       </c>
       <c r="O103" s="1">
-        <v>0.82</v>
+        <v>1.45</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B104" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C104" s="1">
-        <v>3297000.0</v>
+        <v>1375000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.758</v>
+        <v>100.79</v>
       </c>
       <c r="E104" s="1">
-        <v>100.15900849</v>
+        <v>101.11721818</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3302242.51</v>
+        <v>1390361.75</v>
       </c>
       <c r="I104" s="1">
-        <v>-46191.25</v>
+        <v>-4499.25</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.3987843067286</v>
+        <v>-0.32360283214063</v>
       </c>
       <c r="K104">
-        <v>1.78</v>
+        <v>3.37</v>
       </c>
       <c r="L104" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="M104" s="1">
-        <v>3256051.26</v>
+        <v>1385862.5</v>
       </c>
       <c r="N104" s="1">
-        <v>3314618.17</v>
+        <v>1432198.12</v>
       </c>
       <c r="O104" s="1">
-        <v>0.82</v>
+        <v>0.35</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B105" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C105" s="1">
-        <v>2100000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.412</v>
+        <v>100.44</v>
       </c>
       <c r="E105" s="1">
-        <v>97.523</v>
+        <v>99.98915137</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2047983.0</v>
+        <v>1710814.38</v>
       </c>
       <c r="I105" s="1">
-        <v>18669.0</v>
+        <v>7714.02</v>
       </c>
       <c r="J105" s="1">
-        <v>0.91157983244978</v>
+        <v>0.45089754272465</v>
       </c>
       <c r="K105">
         <v>0.3</v>
       </c>
       <c r="L105" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="M105" s="1">
-        <v>2066652.0</v>
+        <v>1718528.4</v>
       </c>
       <c r="N105" s="1">
-        <v>2072980.77</v>
+        <v>1723626.25</v>
       </c>
       <c r="O105" s="1">
-        <v>0.51</v>
+        <v>0.42</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B106" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="C106" s="1">
-        <v>5800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.678</v>
+        <v>99.014</v>
       </c>
       <c r="E106" s="1">
-        <v>101.80010086</v>
+        <v>99.87771029</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>5904405.85</v>
+        <v>3495719.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-65081.85</v>
+        <v>-30229.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.1022590867462</v>
+        <v>-0.86476780779567</v>
       </c>
       <c r="K106">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="L106" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="M106" s="1">
-        <v>5839324.0</v>
+        <v>3465490.0</v>
       </c>
       <c r="N106" s="1">
-        <v>6037596.6</v>
+        <v>3563909.52</v>
       </c>
       <c r="O106" s="1">
-        <v>1.49</v>
+        <v>0.86</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C107" s="1">
-        <v>3100000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.774</v>
+        <v>99.071</v>
       </c>
       <c r="E107" s="1">
-        <v>99.878</v>
+        <v>100.09947126</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3096218.0</v>
+        <v>3500478.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-3224.0</v>
+        <v>-35965.64</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.10412703498268</v>
+        <v>-1.0274492443606</v>
       </c>
       <c r="K107">
-        <v>0.08</v>
+        <v>1.92</v>
       </c>
       <c r="L107" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="M107" s="1">
-        <v>3092994.0</v>
+        <v>3464512.87</v>
       </c>
       <c r="N107" s="1">
-        <v>3095541.95</v>
+        <v>3531662.45</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C108" s="1">
-        <v>2000000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.611</v>
+        <v>100.211</v>
       </c>
       <c r="E108" s="1">
-        <v>99.2</v>
+        <v>99.97942276</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1984000.0</v>
+        <v>1844620.35</v>
       </c>
       <c r="I108" s="1">
-        <v>8220.0</v>
+        <v>4272.6</v>
       </c>
       <c r="J108" s="1">
-        <v>0.41431451612903</v>
+        <v>0.23162489777368</v>
       </c>
       <c r="K108">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>0.01</v>
+      </c>
+      <c r="L108">
+        <v>164.28</v>
       </c>
       <c r="M108" s="1">
-        <v>1992220.0</v>
+        <v>1848892.95</v>
       </c>
       <c r="N108" s="1">
-        <v>2000096.71</v>
+        <v>1849057.23</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C109" s="1">
-        <v>5149000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.441</v>
+        <v>98.663</v>
       </c>
       <c r="E109" s="1">
-        <v>101.54052787</v>
+        <v>97.62613043</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5228321.78</v>
+        <v>2245401.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-56614.69</v>
+        <v>23848.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.0828463201437</v>
+        <v>1.0620820067329</v>
       </c>
       <c r="K109">
-        <v>2.86</v>
+        <v>0.44</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M109" s="1">
-        <v>5171707.09</v>
+        <v>2269249.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5318770.99</v>
+        <v>2279331.19</v>
       </c>
       <c r="O109" s="1">
-        <v>1.31</v>
+        <v>0.55</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C110" s="1">
-        <v>1300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.057</v>
+        <v>100.686</v>
       </c>
       <c r="E110" s="1">
-        <v>101.50487846</v>
+        <v>101.73299758</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1319563.42</v>
+        <v>6307445.85</v>
       </c>
       <c r="I110" s="1">
-        <v>-18822.42</v>
+        <v>-64913.85</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4264126842801</v>
+        <v>-1.0291622241989</v>
       </c>
       <c r="K110">
-        <v>1.82</v>
+        <v>3.63</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="M110" s="1">
-        <v>1300741.0</v>
+        <v>6242532.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1324368.05</v>
+        <v>6467642.96</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>1.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C111" s="1">
-        <v>4200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.052</v>
+        <v>100.093</v>
       </c>
       <c r="E111" s="1">
-        <v>105.09337452</v>
+        <v>99.89460606</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4413921.73</v>
+        <v>3296522.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-85737.73</v>
+        <v>6547.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.9424388388509</v>
+        <v>0.19860325518835</v>
       </c>
       <c r="K111">
-        <v>2.98</v>
+        <v>0.25</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="M111" s="1">
-        <v>4328184.0</v>
+        <v>3303069.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4453349.75</v>
+        <v>3311205.99</v>
       </c>
       <c r="O111" s="1">
-        <v>1.1</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C112" s="1">
-        <v>2000000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>107.273</v>
+        <v>99.886</v>
       </c>
       <c r="E112" s="1">
-        <v>109.06825</v>
+        <v>99.76912903</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2181365.0</v>
+        <v>3092843.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-35905.0</v>
+        <v>3623.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.6459877186991</v>
+        <v>0.11714141325635</v>
       </c>
       <c r="K112">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>0.01</v>
+      </c>
+      <c r="L112">
+        <v>254.8</v>
       </c>
       <c r="M112" s="1">
-        <v>2145460.0</v>
+        <v>3096466.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2196364.7</v>
+        <v>3096720.8</v>
       </c>
       <c r="O112" s="1">
-        <v>0.54</v>
+        <v>0.75</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C113" s="1">
-        <v>4800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.339</v>
+        <v>99.806</v>
       </c>
       <c r="E113" s="1">
-        <v>101.34664646</v>
+        <v>99.23138095</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4864639.03</v>
+        <v>2083859.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-48367.03</v>
+        <v>12067.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.99425732724921</v>
+        <v>0.57906988908559</v>
       </c>
       <c r="K113">
-        <v>0.26</v>
+        <v>0.55</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M113" s="1">
-        <v>4816272.0</v>
+        <v>2095926.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4828896.66</v>
+        <v>2107504.77</v>
       </c>
       <c r="O113" s="1">
-        <v>1.19</v>
+        <v>0.51</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C114" s="1">
-        <v>5464000.0</v>
+        <v>5549000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.048</v>
+        <v>100.477</v>
       </c>
       <c r="E114" s="1">
-        <v>94.43916654</v>
+        <v>101.46753974</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>5160156.06</v>
+        <v>5630433.78</v>
       </c>
       <c r="I114" s="1">
-        <v>-76013.34</v>
+        <v>-54965.05</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.4730821920142</v>
+        <v>-0.97621341707708</v>
       </c>
       <c r="K114">
-        <v>0.21</v>
+        <v>3.06</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M114" s="1">
-        <v>5084142.72</v>
+        <v>5575468.73</v>
       </c>
       <c r="N114" s="1">
-        <v>5095370.12</v>
+        <v>5745359.35</v>
       </c>
       <c r="O114" s="1">
-        <v>1.26</v>
+        <v>1.39</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.218</v>
+        <v>100.411</v>
       </c>
       <c r="E115" s="1">
-        <v>100.637</v>
+        <v>101.50487846</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>805096.0</v>
+        <v>1319563.42</v>
       </c>
       <c r="I115" s="1">
-        <v>-3352.0</v>
+        <v>-14220.42</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.41634786410565</v>
+        <v>-1.0776609736575</v>
       </c>
       <c r="K115">
-        <v>1.31</v>
+        <v>2.02</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M115" s="1">
-        <v>801744.0</v>
+        <v>1305343.0</v>
       </c>
       <c r="N115" s="1">
-        <v>812223.45</v>
+        <v>1331552.25</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C116" s="1">
-        <v>4160000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.084</v>
+        <v>103.282</v>
       </c>
       <c r="E116" s="1">
-        <v>101.30837019</v>
+        <v>105.09337452</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4214428.2</v>
+        <v>4413921.73</v>
       </c>
       <c r="I116" s="1">
-        <v>-50933.8</v>
+        <v>-76077.73</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.2085577825243</v>
+        <v>-1.7235858416547</v>
       </c>
       <c r="K116">
-        <v>2.63</v>
+        <v>3.24</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="M116" s="1">
-        <v>4163494.4</v>
+        <v>4337844.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4272979.33</v>
+        <v>4473941.26</v>
       </c>
       <c r="O116" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C117" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.175</v>
+        <v>107.396</v>
       </c>
       <c r="E117" s="1">
-        <v>98.32790722</v>
+        <v>109.06825</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3539804.66</v>
+        <v>2181365.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-5504.66</v>
+        <v>-33445.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.15550745108065</v>
+        <v>-1.5332142947191</v>
       </c>
       <c r="K117">
-        <v>1.1</v>
+        <v>2.98</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="M117" s="1">
-        <v>3534300.0</v>
+        <v>2147920.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3574035.62</v>
+        <v>2207526.35</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.53</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C118" s="1">
-        <v>3400000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.264</v>
+        <v>100.306</v>
       </c>
       <c r="E118" s="1">
-        <v>98.51473529</v>
+        <v>101.27113519</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3349501.0</v>
+        <v>5266099.03</v>
       </c>
       <c r="I118" s="1">
-        <v>-8525.0</v>
+        <v>-50187.03</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.25451552335706</v>
+        <v>-0.95302100689892</v>
       </c>
       <c r="K118">
-        <v>0.62</v>
+        <v>0.48</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="M118" s="1">
-        <v>3340976.0</v>
+        <v>5215912.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3361993.12</v>
+        <v>5240985.98</v>
       </c>
       <c r="O118" s="1">
-        <v>0.83</v>
+        <v>1.27</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>94.7</v>
+        <v>93.547</v>
       </c>
       <c r="E119" s="1">
-        <v>94.967</v>
+        <v>94.38383458</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4368482.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="I119" s="1">
-        <v>-12282.0</v>
+        <v>-49071.98</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.28115029431276</v>
+        <v>-0.88662914321189</v>
       </c>
       <c r="K119">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>548.22</v>
+        <v>0.29</v>
+      </c>
+      <c r="L119" t="s">
+        <v>378</v>
       </c>
       <c r="M119" s="1">
-        <v>4356200.0</v>
+        <v>5485596.08</v>
       </c>
       <c r="N119" s="1">
-        <v>4356748.22</v>
+        <v>5502465.12</v>
       </c>
       <c r="O119" s="1">
-        <v>1.08</v>
+        <v>1.33</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B120" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C120" s="1">
-        <v>600000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>107.523</v>
+        <v>100.19</v>
       </c>
       <c r="E120" s="1">
-        <v>110.87634667</v>
+        <v>100.637</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>665258.08</v>
+        <v>805096.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-20120.08</v>
+        <v>-3576.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.0244021989181</v>
+        <v>-0.44417063306736</v>
       </c>
       <c r="K120">
-        <v>1.59</v>
+        <v>1.48</v>
       </c>
       <c r="L120" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="M120" s="1">
-        <v>645138.0</v>
+        <v>801520.0</v>
       </c>
       <c r="N120" s="1">
-        <v>654692.79</v>
+        <v>813369.32</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C121" s="1">
-        <v>3000000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.499</v>
+        <v>100.173</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7983</v>
+        <v>101.2363722</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2993949.0</v>
+        <v>4515142.2</v>
       </c>
       <c r="I121" s="1">
-        <v>-38979.0</v>
+        <v>-47426.4</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.3019259847112</v>
+        <v>-1.0503855227417</v>
       </c>
       <c r="K121">
-        <v>1.04</v>
+        <v>2.83</v>
       </c>
       <c r="L121" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M121" s="1">
-        <v>2954970.0</v>
+        <v>4467715.8</v>
       </c>
       <c r="N121" s="1">
-        <v>2986305.62</v>
+        <v>4593955.19</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>1.11</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B122" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C122" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>95.2</v>
+        <v>98.281</v>
       </c>
       <c r="E122" s="1">
-        <v>95.56322325</v>
+        <v>98.32790722</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3822528.93</v>
+        <v>3539804.66</v>
       </c>
       <c r="I122" s="1">
-        <v>-14528.93</v>
+        <v>-1688.66</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.38008685522231</v>
+        <v>-0.047704892280694</v>
       </c>
       <c r="K122">
-        <v>0.13</v>
+        <v>1.18</v>
       </c>
       <c r="L122" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="M122" s="1">
-        <v>3808000.0</v>
+        <v>3538116.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3813041.1</v>
+        <v>3580563.95</v>
       </c>
       <c r="O122" s="1">
-        <v>0.94</v>
+        <v>0.87</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B123" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C123" s="1">
-        <v>5900000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.058</v>
+        <v>98.653</v>
       </c>
       <c r="E123" s="1">
-        <v>101.48381678</v>
+        <v>98.53145946</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>5987545.19</v>
+        <v>3645664.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-84123.19</v>
+        <v>4497.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-1.4049696049142</v>
+        <v>0.12335201488673</v>
       </c>
       <c r="K123">
-        <v>2.36</v>
+        <v>0.75</v>
       </c>
       <c r="L123" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M123" s="1">
-        <v>5903422.0</v>
+        <v>3650161.0</v>
       </c>
       <c r="N123" s="1">
-        <v>6042597.34</v>
+        <v>3677847.64</v>
       </c>
       <c r="O123" s="1">
-        <v>1.49</v>
+        <v>0.89</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B124" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C124" s="1">
-        <v>3010000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.381</v>
+        <v>95.096</v>
       </c>
       <c r="E124" s="1">
-        <v>99.72630133</v>
+        <v>94.97844898</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3001761.67</v>
+        <v>4653944.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-40493.57</v>
+        <v>5760.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.3489935062033</v>
+        <v>0.12376599288689</v>
       </c>
       <c r="K124">
-        <v>0.95</v>
+        <v>0.09</v>
       </c>
       <c r="L124" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M124" s="1">
-        <v>2961268.1</v>
+        <v>4659704.0</v>
       </c>
       <c r="N124" s="1">
-        <v>2989718.78</v>
+        <v>4664181.12</v>
       </c>
       <c r="O124" s="1">
-        <v>0.74</v>
+        <v>1.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B125" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C125" s="1">
-        <v>6100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.958</v>
+        <v>107.534</v>
       </c>
       <c r="E125" s="1">
-        <v>100.56275984</v>
+        <v>110.87634667</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6134328.35</v>
+        <v>665258.08</v>
       </c>
       <c r="I125" s="1">
-        <v>-36890.35</v>
+        <v>-20054.08</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.60137553608457</v>
+        <v>-3.0144812371163</v>
       </c>
       <c r="K125">
-        <v>2.62</v>
+        <v>2.02</v>
       </c>
       <c r="L125" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="M125" s="1">
-        <v>6097438.0</v>
+        <v>645204.0</v>
       </c>
       <c r="N125" s="1">
-        <v>6257374.99</v>
+        <v>657306.74</v>
       </c>
       <c r="O125" s="1">
-        <v>1.55</v>
+        <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B126" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C126" s="1">
-        <v>4124000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.464</v>
+        <v>98.998</v>
       </c>
       <c r="E126" s="1">
-        <v>99.37023084</v>
+        <v>99.75103125</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4098028.32</v>
+        <v>3192033.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-37372.96</v>
+        <v>-24097.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.91197417591297</v>
+        <v>-0.75491074183757</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="L126" t="s">
+        <v>399</v>
       </c>
       <c r="M126" s="1">
-        <v>4060655.36</v>
+        <v>3167936.0</v>
       </c>
       <c r="N126" s="1">
-        <v>4060655.36</v>
+        <v>3206840.11</v>
       </c>
       <c r="O126" s="1">
-        <v>1.0</v>
+        <v>0.78</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B127" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C127" s="1">
-        <v>1999000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.866</v>
+        <v>95.535</v>
       </c>
       <c r="E127" s="1">
-        <v>98.93570235</v>
+        <v>95.56551</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1977724.69</v>
+        <v>4109316.93</v>
       </c>
       <c r="I127" s="1">
-        <v>-1393.35</v>
+        <v>-1311.93</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.070452171985576</v>
+        <v>-0.03192574392163</v>
       </c>
       <c r="K127">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="L127" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M127" s="1">
-        <v>1976331.34</v>
+        <v>4108005.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1980767.48</v>
+        <v>4115780.35</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>1.0</v>
       </c>
       <c r="P127">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128" t="s">
+        <v>403</v>
+      </c>
+      <c r="B128" t="s">
+        <v>404</v>
+      </c>
+      <c r="C128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.425</v>
+      </c>
+      <c r="E128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-62702.19</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-0.98133521938436</v>
+      </c>
+      <c r="K128">
+        <v>2.55</v>
+      </c>
+      <c r="L128" t="s">
+        <v>405</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6326775.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>6487468.15</v>
+      </c>
+      <c r="O128" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="P128">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129" t="s">
+        <v>406</v>
+      </c>
+      <c r="B129" t="s">
+        <v>407</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-27425.77</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-0.85718505013604</v>
+      </c>
+      <c r="K129">
+        <v>1.1</v>
+      </c>
+      <c r="L129" t="s">
+        <v>408</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3172089.9</v>
+      </c>
+      <c r="N129" s="1">
+        <v>3207487.85</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>410</v>
+      </c>
+      <c r="C130" s="1">
+        <v>6600000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.07</v>
+      </c>
+      <c r="E130" s="1">
+        <v>100.52959621</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6634953.35</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-30333.35</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-0.45717503047704</v>
+      </c>
+      <c r="K130">
+        <v>2.79</v>
+      </c>
+      <c r="L130" t="s">
+        <v>411</v>
+      </c>
+      <c r="M130" s="1">
+        <v>6604620.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>6788515.89</v>
+      </c>
+      <c r="O130" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="P130">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>413</v>
+      </c>
+      <c r="C131" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>98.815</v>
+      </c>
+      <c r="E131" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-23020.72</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-0.5238415163466</v>
+      </c>
+      <c r="K131">
+        <v>0.12</v>
+      </c>
+      <c r="L131" t="s">
+        <v>414</v>
+      </c>
+      <c r="M131" s="1">
+        <v>4371575.6</v>
+      </c>
+      <c r="N131" s="1">
+        <v>4377029.84</v>
+      </c>
+      <c r="O131" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>