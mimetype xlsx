--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1191 +118,1206 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>9 367.15</t>
+    <t>10 299.21</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>16 089.72</t>
-[...8 lines deleted...]
-    <t>38 082.20</t>
+    <t>18 404.79</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>10 924.66</t>
+    <t>18 458.90</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>19 177.40</t>
+    <t>21 969.86</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>25 796.92</t>
-[...14 lines deleted...]
-    <t>4 429.83</t>
+    <t>28 242.12</t>
+  </si>
+  <si>
+    <t>XS3402712627</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>109 510.27</t>
+    <t>115 914.38</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>3 566.50</t>
+    <t>6 667.80</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>30 791.10</t>
+    <t>32 640.41</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>3 989.05</t>
+    <t>15 386.30</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>5 794.52</t>
+    <t>8 260.27</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>6 343.15</t>
+    <t>8 932.19</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>33 657.54</t>
+    <t>39 410.96</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>96 041.09</t>
+    <t>101 657.53</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>175 099.32</t>
+    <t>187 386.99</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>48 697.60</t>
+    <t>55 704.45</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>21 690.41</t>
+    <t>23 136.44</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>20 775.88</t>
+    <t>22 238.97</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>19 029.45</t>
+    <t>23 728.08</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>153 651.71</t>
+    <t>3 482.19</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>4 448.62</t>
+    <t>8 316.98</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>31 758.90</t>
+    <t>45 567.12</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>9 016.34</t>
+    <t>21 038.12</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>6 706.85</t>
+    <t>7 693.15</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 397.26</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>8 904.11</t>
+    <t>11 643.84</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>74 793.96</t>
+    <t>7 438.52</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>3 914.63</t>
-[...8 lines deleted...]
-    <t>67 265.75</t>
+    <t>7 176.82</t>
+  </si>
+  <si>
+    <t>FR001400FB22</t>
+  </si>
+  <si>
+    <t>BPCE SA 25/01/2035</t>
+  </si>
+  <si>
+    <t>86 352.74</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>14 321.92</t>
+    <t>21 308.22</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>83 920.96</t>
+    <t>88 976.44</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>18 596.63</t>
+    <t>21 372.25</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>11 013.70</t>
+    <t>12 657.53</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>62 145.09</t>
+    <t>72 238.83</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>77 671.23</t>
+    <t>83 835.62</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>17 505.40</t>
+    <t>19 293.15</t>
+  </si>
+  <si>
+    <t>FR001400XHB4</t>
+  </si>
+  <si>
+    <t>CCF HOLDING SAS 27/05/2035</t>
+  </si>
+  <si>
+    <t>8 438.36</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>2 047.95</t>
+    <t>5 198.63</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>18 896.87</t>
+    <t>24 802.15</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>25 602.74</t>
+    <t>28 479.45</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>73 638.70</t>
+    <t>81 686.64</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>57 287.67</t>
+    <t>60 780.82</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>101 260.27</t>
+    <t>108 493.15</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>22 068.50</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>48 920.54</t>
+    <t>59 112.33</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>4 888.36</t>
+    <t>7 604.11</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>13 627.09</t>
+    <t>17 885.56</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>26 547.95</t>
-[...8 lines deleted...]
-    <t>13 675.68</t>
+    <t>29 671.23</t>
+  </si>
+  <si>
+    <t>FR0014019147</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>98 646.58</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>19 178.08</t>
+    <t>30 136.99</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>2 733.91</t>
+    <t>3 275.29</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>53 578.77</t>
+    <t>64 294.52</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>146 232.88</t>
+    <t>157 931.51</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>16 953.42</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>9 152.06</t>
+    <t>9 850.68</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>7 743.15</t>
+    <t>12 167.81</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>41 589.04</t>
+    <t>44 876.71</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>63 049.30</t>
+    <t>66 847.45</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>86 816.10</t>
+    <t>94 398.29</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>41 594.39</t>
+    <t>45 972.74</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>4 954.78</t>
+    <t>10 460.10</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>42 282.51</t>
+    <t>45 437.92</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>2 178.63</t>
+    <t>7 625.21</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>10 726.03</t>
+    <t>11 547.95</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>132 510.69</t>
+    <t>145 761.75</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>27 337.97</t>
+    <t>34 726.61</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>67 101.37</t>
+    <t>71 375.34</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>25 216.44</t>
+    <t>30 469.86</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>74 714.92</t>
+    <t>80 789.30</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>46 283.56</t>
+    <t>50 379.45</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>28 886.30</t>
+    <t>30 920.55</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>151 043.83</t>
+    <t>161 756.16</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>50 219.17</t>
+    <t>55 561.64</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>21 698.63</t>
+    <t>26 630.14</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>11 046.58</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 158.91</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>47 478.26</t>
+    <t>57 913.04</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>7 057.53</t>
+    <t>13 194.52</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>12 287.67</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>109 479.45</t>
+    <t>4 561.64</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>7 939.72</t>
+    <t>9 090.41</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>100 629.59</t>
+    <t>108 460.68</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>18 123.74</t>
+    <t>23 301.95</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>30 960.62</t>
+    <t>35 994.86</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>91 237.85</t>
+    <t>100 841.84</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>38 850.18</t>
+    <t>47 116.17</t>
+  </si>
+  <si>
+    <t>XS3407449779</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 11/06/2030</t>
+  </si>
+  <si>
+    <t>2 602.87</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>24 565.06</t>
+    <t>28 659.25</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>105 480.89</t>
+    <t>113 441.71</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>30 812.79</t>
+    <t>33 155.97</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>19 763.70</t>
+    <t>23 423.65</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>36 346.17</t>
+    <t>41 465.34</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>18 869.86</t>
+    <t>20 171.23</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>4 767.12</t>
+    <t>12 712.33</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>23 216.15</t>
+    <t>29 020.19</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>134 847.94</t>
-[...8 lines deleted...]
-    <t>46 335.62</t>
+    <t>152 026.03</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>5 097.85</t>
+    <t>8 613.60</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>98 419.52</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>67 149.58</t>
+    <t>72 179.52</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
+    <t>3 449.90</t>
+  </si>
+  <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>225 110.96</t>
+    <t>238 275.34</t>
+  </si>
+  <si>
+    <t>XS3406773740</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 15/06/2030</t>
+  </si>
+  <si>
+    <t>3 726.55</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>8 136.99</t>
+    <t>13 561.64</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
+    <t>5 350.68</t>
+  </si>
+  <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>11 578.77</t>
+    <t>14 886.99</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>169 890.62</t>
+    <t>181 292.67</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>26 209.25</t>
+    <t>28 791.44</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>136 097.26</t>
+    <t>147 028.77</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>59 606.35</t>
+    <t>68 308.01</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>25 073.98</t>
+    <t>36 471.23</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>16 869.04</t>
+    <t>21 688.77</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>11 849.32</t>
+    <t>13 219.18</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>126 239.39</t>
+    <t>135 098.29</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>42 447.95</t>
+    <t>45 160.27</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>27 686.64</t>
+    <t>32 501.71</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>4 477.12</t>
+    <t>7 980.96</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>12 102.74</t>
+    <t>14 650.68</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>38 904.11</t>
+    <t>44 383.56</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>7 775.35</t>
+    <t>10 131.51</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>160 693.15</t>
+    <t>172 775.34</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>35 397.95</t>
-[...8 lines deleted...]
-    <t>183 895.89</t>
+    <t>40 454.79</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>9 180.69</t>
+  </si>
+  <si>
+    <t>XS3405538888</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
+  </si>
+  <si>
+    <t>1 902.58</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>5 454.24</t>
+    <t>10 908.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1611,6819 +1626,6869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1051902.2504</v>
+      </c>
+      <c r="C2">
+        <v>119.88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>126110175.22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>126110175.22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2726617.795</v>
+      </c>
+      <c r="C3">
+        <v>107.12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>292090574.55</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>292090574.55</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>27874.1372</v>
+      </c>
+      <c r="C4">
+        <v>111.23</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>3100543.17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>3100543.17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>107850.51</v>
+      </c>
+      <c r="C5">
+        <v>100.49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>10838297.77</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>10838297.77</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>641.0</v>
+      </c>
+      <c r="C6">
+        <v>100.75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>64583.0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>64583.0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:Z132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="N132" sqref="N132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1408.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>3934.0</v>
+        <v>4811.69</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.92</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4806.955390625</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>6768193.19</v>
       </c>
       <c r="H2" s="1">
-        <v>18896373.48</v>
+        <v>6666.33</v>
       </c>
       <c r="I2" s="1">
-        <v>10115.8</v>
-[...2 lines deleted...]
-        <v>0.053533023205255</v>
+        <v>0.098494972186218</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>6774859.52</v>
+      </c>
+      <c r="M2" s="1">
+        <v>6774859.52</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>248.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D3" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>34720.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>34720.0</v>
       </c>
       <c r="M3" s="1">
-        <v>103280.0</v>
+        <v>34720.0</v>
       </c>
       <c r="N3" s="1">
-        <v>103280.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>95.635</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>40578.8</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.2313630038971</v>
+      </c>
+      <c r="J4">
+        <v>0.53</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1859144.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1869443.61</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.245</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-2760.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.21134121268507</v>
+      </c>
+      <c r="J5">
+        <v>1.42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1303185.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1321589.79</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.907</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-44805.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.8169125150137</v>
+      </c>
+      <c r="J6">
+        <v>0.34</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>5439885.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>5458343.9</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.509</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8360.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.19057362661611</v>
+      </c>
+      <c r="J7">
+        <v>0.5</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4378396.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4400365.86</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>45</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>98.607</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-18444.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-1.0883474554969</v>
+      </c>
+      <c r="J8">
+        <v>1.66</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1676319.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1704561.12</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3617.12</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.59262818587703</v>
+      </c>
+      <c r="J9">
+        <v>0.08</v>
+      </c>
+      <c r="K9">
+        <v>485.45</v>
+      </c>
+      <c r="L9" s="1">
+        <v>613969.46</v>
+      </c>
+      <c r="M9" s="1">
+        <v>614454.91</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>106.685</v>
+      </c>
+      <c r="D10" s="1">
+        <v>109.65452941</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1864127.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-50482.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-2.7080772930171</v>
+      </c>
+      <c r="J10">
+        <v>6.82</v>
+      </c>
+      <c r="K10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="1">
+      <c r="L10" s="1">
+        <v>1813645.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1929559.38</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>100.486</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H11" s="1">
+        <v>7910.31</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.47162662615153</v>
+      </c>
+      <c r="J11">
+        <v>0.4</v>
+      </c>
+      <c r="K11" t="s">
+        <v>58</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1685150.22</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1691818.02</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-4916.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.48822344664302</v>
+      </c>
+      <c r="J12">
+        <v>3.26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1002000.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1034640.41</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.243</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.01838281</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>6401176.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-49624.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.77524030152895</v>
+      </c>
+      <c r="J13">
+        <v>0.24</v>
+      </c>
+      <c r="K13" t="s">
+        <v>64</v>
+      </c>
+      <c r="L13" s="1">
+        <v>6351552.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>6366938.3</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.892</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-8581.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.57514908231515</v>
+      </c>
+      <c r="J14">
+        <v>0.55</v>
+      </c>
+      <c r="K14" t="s">
+        <v>67</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1483380.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1491640.27</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.509</v>
+      </c>
+      <c r="D15" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>9762.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.6986010803198</v>
+      </c>
+      <c r="J15">
+        <v>0.64</v>
+      </c>
+      <c r="K15" t="s">
+        <v>70</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1407126.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1416058.19</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.158</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-30279.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-1.4463760348403</v>
+      </c>
+      <c r="J16">
+        <v>1.97</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2063160.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2102570.96</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.875</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.6127</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>2072254.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5246.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.25315429479205</v>
+      </c>
+      <c r="J17">
+        <v>5.08</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>2077500.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>2179157.53</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.129</v>
+      </c>
+      <c r="D18" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-68801.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.6659610690255</v>
+      </c>
+      <c r="J18">
+        <v>4.8</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4061031.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4248417.99</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.426</v>
+      </c>
+      <c r="D19" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-49677.2</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-1.4624984602862</v>
+      </c>
+      <c r="J19">
+        <v>1.69</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3347058.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3402762.45</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>94.905</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>17865.18</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.41543912791897</v>
+      </c>
+      <c r="J20">
+        <v>0.51</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4318177.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4341313.94</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.291</v>
+      </c>
+      <c r="D21" s="1">
+        <v>96.74135808</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4430754.2</v>
+      </c>
+      <c r="H21" s="1">
+        <v>25173.6</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.56815609405731</v>
+      </c>
+      <c r="J21">
+        <v>0.49</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4455927.8</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4478166.77</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>96.302</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1351.57</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.028634050255318</v>
+      </c>
+      <c r="J22">
+        <v>0.48</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4718798.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4742526.08</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>100.399</v>
+      </c>
+      <c r="D23" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-43323.83</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0415176293621</v>
+      </c>
+      <c r="J23">
+        <v>0.08</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4116359.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4119841.19</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1972000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.20689655</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1976080.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5306.72</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.26854783207158</v>
+      </c>
+      <c r="J24">
+        <v>0.42</v>
+      </c>
+      <c r="K24" t="s">
+        <v>97</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1981386.72</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1989703.7</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.653</v>
+      </c>
+      <c r="D25" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-79796.42</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.5936525303199</v>
+      </c>
+      <c r="J25">
+        <v>0.95</v>
+      </c>
+      <c r="K25" t="s">
+        <v>100</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4927344.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4972911.12</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.184</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-84847.08</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.0131423110456</v>
+      </c>
+      <c r="J26">
+        <v>0.25</v>
+      </c>
+      <c r="K26" t="s">
+        <v>103</v>
+      </c>
+      <c r="L26" s="1">
+        <v>8289798.72</v>
+      </c>
+      <c r="M26" s="1">
+        <v>8310836.84</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>93.229</v>
+      </c>
+      <c r="D27" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H27" s="1">
+        <v>22262.83</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.66775512112445</v>
+      </c>
+      <c r="J27">
+        <v>0.21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>106</v>
+      </c>
+      <c r="L27" s="1">
+        <v>3356244.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>3363937.15</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D28" s="1">
+        <v>97.397</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1363558.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>15820.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.1602000061604</v>
+      </c>
+      <c r="J28">
+        <v>0.17</v>
+      </c>
+      <c r="K28" t="s">
+        <v>109</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1379378.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1381775.26</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>99.341</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-2216.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.11144640965425</v>
+      </c>
+      <c r="J29">
+        <v>0.58</v>
+      </c>
+      <c r="K29" t="s">
+        <v>112</v>
+      </c>
+      <c r="L29" s="1">
+        <v>1986820.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>1998463.84</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>106.802</v>
+      </c>
+      <c r="D30" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-23330.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.98315447198326</v>
+      </c>
+      <c r="J30">
+        <v>0.34</v>
+      </c>
+      <c r="K30" t="s">
+        <v>115</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2349644.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357082.52</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>100.552</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11367.06</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.66903529927438</v>
+      </c>
+      <c r="J31">
+        <v>0.42</v>
+      </c>
+      <c r="K31" t="s">
+        <v>118</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1710389.52</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1717566.34</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.079</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>16359.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.38483796296296</v>
+      </c>
+      <c r="J32">
+        <v>2.11</v>
+      </c>
+      <c r="K32" t="s">
+        <v>121</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4267239.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4353591.74</v>
+      </c>
+      <c r="N32" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.893</v>
+      </c>
+      <c r="D33" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-44601.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-1.2835127251405</v>
+      </c>
+      <c r="J33">
+        <v>0.63</v>
+      </c>
+      <c r="K33" t="s">
+        <v>124</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3430362.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3451670.22</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-23898.3</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.71171881330821</v>
+      </c>
+      <c r="J34">
+        <v>2.65</v>
+      </c>
+      <c r="K34" t="s">
+        <v>127</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3333930.6</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3422907.04</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-11156.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.60863863677828</v>
+      </c>
+      <c r="J35">
+        <v>1.16</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1821940.62</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1843312.87</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.787</v>
+      </c>
+      <c r="D36" s="1">
+        <v>97.75516813</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4692248.07</v>
+      </c>
+      <c r="H36" s="1">
+        <v>49527.93</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.0555266742323</v>
+      </c>
+      <c r="J36">
+        <v>0.26</v>
+      </c>
+      <c r="K36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4741776.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4754433.53</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-46477.72</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.76874547293719</v>
+      </c>
+      <c r="J37">
+        <v>1.19</v>
+      </c>
+      <c r="K37" t="s">
+        <v>136</v>
+      </c>
+      <c r="L37" s="1">
+        <v>5999440.16</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6071678.99</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>98.791</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-38917.87</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.86782825979492</v>
+      </c>
+      <c r="J38">
+        <v>1.86</v>
+      </c>
+      <c r="K38" t="s">
+        <v>139</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4445595.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4529430.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>98.935</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-10207.85</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.7940885894763</v>
+      </c>
+      <c r="J39">
+        <v>1.5</v>
+      </c>
+      <c r="K39" t="s">
+        <v>142</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1275272.15</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1294565.3</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.057</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-6977.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.31283754911487</v>
+      </c>
+      <c r="J40">
+        <v>0.38</v>
+      </c>
+      <c r="K40" t="s">
+        <v>145</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2223254.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>2231692.36</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.595</v>
+      </c>
+      <c r="D41" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-9763.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.48774444049773</v>
+      </c>
+      <c r="J41">
+        <v>0.26</v>
+      </c>
+      <c r="K41" t="s">
+        <v>148</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1991900.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1997098.63</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.979</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H42" s="1">
+        <v>35990.57</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.2133908761666</v>
+      </c>
+      <c r="J42">
+        <v>0.83</v>
+      </c>
+      <c r="K42" t="s">
+        <v>151</v>
+      </c>
+      <c r="L42" s="1">
+        <v>3002105.67</v>
+      </c>
+      <c r="M42" s="1">
+        <v>3026907.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>97.729</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H43" s="1">
+        <v>71050.72</v>
+      </c>
+      <c r="I43" s="1">
+        <v>1.6800731917119</v>
+      </c>
+      <c r="J43">
+        <v>0.02</v>
+      </c>
+      <c r="K43" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" s="1">
+        <v>4300076.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>4301130.79</v>
+      </c>
+      <c r="N43" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.51</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.19585</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2003917.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-13717.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.68450938836289</v>
+      </c>
+      <c r="J44">
+        <v>1.42</v>
+      </c>
+      <c r="K44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1990200.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2018679.45</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D10" s="1">
-[...32 lines deleted...]
-      <c r="O10" s="1">
+      <c r="C45" s="1">
+        <v>98.287</v>
+      </c>
+      <c r="D45" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>295299.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-438.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-0.14832424085419</v>
+      </c>
+      <c r="J45">
+        <v>0.6</v>
+      </c>
+      <c r="K45" t="s">
+        <v>160</v>
+      </c>
+      <c r="L45" s="1">
+        <v>294861.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>296648.67</v>
+      </c>
+      <c r="N45" s="1">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...96 lines deleted...]
-      <c r="O12" s="1">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-51765.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-1.1043475572481</v>
+      </c>
+      <c r="J46">
+        <v>1.74</v>
+      </c>
+      <c r="K46" t="s">
+        <v>163</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4635704.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4717390.64</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>102.07</v>
+      </c>
+      <c r="D47" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-25395.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.6316027871206</v>
+      </c>
+      <c r="J47">
+        <v>4.05</v>
+      </c>
+      <c r="K47" t="s">
+        <v>166</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1531050.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1591830.82</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>104.111</v>
+      </c>
+      <c r="D48" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-39261.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.5469724282632</v>
+      </c>
+      <c r="J48">
+        <v>4.52</v>
+      </c>
+      <c r="K48" t="s">
+        <v>169</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2498664.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2607157.15</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>96.381</v>
+      </c>
+      <c r="D49" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>789.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.045499919553374</v>
+      </c>
+      <c r="J49">
+        <v>0.04</v>
+      </c>
+      <c r="K49">
+        <v>801.37</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1734858.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1735659.37</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>106.59</v>
+      </c>
+      <c r="D50" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-79463.33</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-2.348378331703</v>
+      </c>
+      <c r="J50">
+        <v>1.91</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3304290.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3363402.33</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3274.25</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.21480739172294</v>
+      </c>
+      <c r="J51">
+        <v>0.5</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1527546.75</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1535150.86</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.49</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11270.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="J52">
+        <v>0.78</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2311270.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2329155.56</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.09</v>
+      </c>
+      <c r="D53" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>54957.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.98257286159395</v>
+      </c>
+      <c r="J53">
+        <v>0.52</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>5648130.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>5677801.23</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>24598.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.50334392828853</v>
+      </c>
+      <c r="J54">
+        <v>0.07</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>4911515.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>4915139.66</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.44</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-26248.32</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-0.77037614183802</v>
+      </c>
+      <c r="J55">
+        <v>0.07</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>3380960.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>3383195.62</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>107.718</v>
+      </c>
+      <c r="D56" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-36132.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.6494924427937</v>
+      </c>
+      <c r="J56">
+        <v>1.51</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>2154360.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>2184496.99</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3952000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>95.409</v>
+      </c>
+      <c r="D57" s="1">
+        <v>94.95759995</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3752724.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>17839.33</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.47537011344838</v>
+      </c>
+      <c r="J57">
+        <v>0.08</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3770563.68</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3773838.97</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.474</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-48538.76</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.65071016305042</v>
+      </c>
+      <c r="J58">
+        <v>0.86</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>7410813.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>7475107.52</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.112</v>
+      </c>
+      <c r="D59" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-84560.69</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.3524532797699</v>
+      </c>
+      <c r="J59">
+        <v>2.59</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>6167832.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>6325763.51</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>97.08</v>
+      </c>
+      <c r="D60" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>15010.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.48551697368634</v>
+      </c>
+      <c r="J60">
+        <v>0.53</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3106560.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3123513.42</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>5100000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>91.446</v>
+      </c>
+      <c r="D61" s="1">
+        <v>91.36778431</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4659757.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3989.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.085605322337624</v>
+      </c>
+      <c r="J61">
+        <v>0.19</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4663746.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4673596.68</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>100.146</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>6882.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.36299536049522</v>
+      </c>
+      <c r="J62">
+        <v>0.64</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1902774.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1914941.81</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>101.573</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14491.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.96023865817068</v>
+      </c>
+      <c r="J63">
+        <v>2.99</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1523595.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1568471.71</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-10800.6</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.44738584665717</v>
+      </c>
+      <c r="J64">
+        <v>2.77</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2403357.13</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2470204.58</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.202</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-34343.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-0.75589047153587</v>
+      </c>
+      <c r="J65">
+        <v>2.1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>4509090.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>4603488.29</v>
+      </c>
+      <c r="N65" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-18887.89</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-0.62259702083811</v>
+      </c>
+      <c r="J66">
+        <v>1.51</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3014838.48</v>
+      </c>
+      <c r="M66" s="1">
+        <v>3060811.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D67" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-25508.4</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.84118588333619</v>
+      </c>
+      <c r="J67">
+        <v>0.34</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3006924.8</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3017384.9</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>98.974</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-22335.68</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1141185271298</v>
+      </c>
+      <c r="J68">
+        <v>2.27</v>
+      </c>
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1982449.22</v>
+      </c>
+      <c r="M68" s="1">
+        <v>2027887.14</v>
+      </c>
+      <c r="N68" s="1">
         <v>0.47</v>
       </c>
-      <c r="P12">
-[...134 lines deleted...]
-      <c r="K15">
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>100.607</v>
+      </c>
+      <c r="D69" s="1">
+        <v>99.89802817</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2837104.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>20134.8</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.7096955205026</v>
+      </c>
+      <c r="J69">
+        <v>0.27</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>2857238.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>2864864.01</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H70" s="1">
+        <v>22407.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.98930081415259</v>
+      </c>
+      <c r="J70">
+        <v>0.48</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2287392.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2298939.95</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>103.977</v>
+      </c>
+      <c r="D71" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-51999.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.2989601873536</v>
+      </c>
+      <c r="J71">
+        <v>3.84</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>3951126.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>4096887.75</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>102.812</v>
+      </c>
+      <c r="D72" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-39928.71</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.3072621972559</v>
+      </c>
+      <c r="J72">
+        <v>1.18</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>3014447.84</v>
+      </c>
+      <c r="M72" s="1">
+        <v>3049174.45</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.26</v>
+      </c>
+      <c r="D73" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-24123.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.4529450702079</v>
+      </c>
+      <c r="J73">
+        <v>4.46</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1636160.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1707535.34</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>97.174</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-20359.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-0.35386103591331</v>
+      </c>
+      <c r="J74">
+        <v>0.52</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>5733266.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>5763735.86</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-32020.44</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.94227652705187</v>
+      </c>
+      <c r="J75">
+        <v>2.37</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>3366179.46</v>
+      </c>
+      <c r="M75" s="1">
+        <v>3446968.76</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D76" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H76" s="1">
+        <v>84221.2</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.9482358654055</v>
+      </c>
+      <c r="J76">
+        <v>1.1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4407168.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4457547.45</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-7759.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.84469261092646</v>
+      </c>
+      <c r="J77">
+        <v>3.44</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>941720.55</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D78" s="1">
+        <v>102.41271022</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4710984.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-39132.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.83066859141361</v>
+      </c>
+      <c r="J78">
+        <v>3.52</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>4671852.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>4833608.16</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>97.482</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-28824.12</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.75246576396839</v>
+      </c>
+      <c r="J79">
+        <v>1.42</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3801798.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3857359.64</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>101.428</v>
+      </c>
+      <c r="D80" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-28532.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.5387469556195</v>
+      </c>
+      <c r="J80">
+        <v>1.48</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1825704.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1852334.14</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>97.978</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-3791.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-0.16097265862837</v>
+      </c>
+      <c r="J81">
+        <v>0.46</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2351472.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2362518.58</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>95.59</v>
+      </c>
+      <c r="D82" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H82" s="1">
+        <v>12607.89</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.55260144814312</v>
+      </c>
+      <c r="J82">
         <v>0.06</v>
       </c>
-      <c r="L15" t="s">
-[...208 lines deleted...]
-      <c r="O19" s="1">
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2294160.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2295483.29</v>
+      </c>
+      <c r="N82" s="1">
         <v>0.53</v>
       </c>
-      <c r="P19">
-[...10 lines deleted...]
-      <c r="C20" s="1">
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>107.94</v>
+      </c>
+      <c r="D83" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-43378.0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-1.6468876640225</v>
+      </c>
+      <c r="J83">
+        <v>2.41</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2590560.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2648473.04</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>96.756</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32601.7</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.59809342528351</v>
+      </c>
+      <c r="J84">
+        <v>0.24</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>5418336.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>5431530.52</v>
+      </c>
+      <c r="N84" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
         <v>3900000.0</v>
       </c>
-      <c r="D20" s="1">
-[...470 lines deleted...]
-      <c r="K29">
+      <c r="C85" s="1">
+        <v>98.836</v>
+      </c>
+      <c r="D85" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>28377.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.74164444503685</v>
+      </c>
+      <c r="J85">
+        <v>0.37</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3854604.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3869028.66</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.686</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>5106.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.13862659219673</v>
+      </c>
+      <c r="J86">
+        <v>0.12</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>3688382.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>3692943.64</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>94.022</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>9090.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.40446054574142</v>
+      </c>
+      <c r="J87">
+        <v>0.38</v>
+      </c>
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>2256528.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>2265618.41</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>95.226</v>
+      </c>
+      <c r="D88" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4510.82</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.56240893686131</v>
+      </c>
+      <c r="J88">
+        <v>0.05</v>
+      </c>
+      <c r="K88">
+        <v>458.31</v>
+      </c>
+      <c r="L88" s="1">
+        <v>806564.22</v>
+      </c>
+      <c r="M88" s="1">
+        <v>807022.53</v>
+      </c>
+      <c r="N88" s="1">
         <v>0.19</v>
       </c>
-      <c r="L29" t="s">
-[...2916 lines deleted...]
-      <c r="A88" t="s">
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>286</v>
       </c>
-      <c r="B88" t="s">
-[...45 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>289</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-37341.4</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.71535280835604</v>
+      </c>
+      <c r="J89">
+        <v>2.09</v>
+      </c>
+      <c r="K89" t="s">
         <v>290</v>
       </c>
-      <c r="C89" s="1">
-[...27 lines deleted...]
-        <v>342.28</v>
+      <c r="L89" s="1">
+        <v>5182656.28</v>
       </c>
       <c r="M89" s="1">
-        <v>804726.23</v>
+        <v>5291116.96</v>
       </c>
       <c r="N89" s="1">
-        <v>805068.51</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>1.22</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>292</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.581</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>12295.35</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.5045587503878</v>
+      </c>
+      <c r="J90">
+        <v>0.96</v>
+      </c>
+      <c r="K90" t="s">
+        <v>293</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2449147.35</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2472449.3</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>291</v>
       </c>
-      <c r="B90" t="s">
-[...38 lines deleted...]
-      <c r="O90" s="1">
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>295</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>102.468</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>5563.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.2591944610754</v>
+      </c>
+      <c r="J91">
+        <v>1.71</v>
+      </c>
+      <c r="K91" t="s">
+        <v>296</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2151828.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2187822.86</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>298</v>
+      </c>
+      <c r="B92" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-32370.58</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.52821875484416</v>
+      </c>
+      <c r="J92">
+        <v>1.64</v>
+      </c>
+      <c r="K92" t="s">
+        <v>299</v>
+      </c>
+      <c r="L92" s="1">
+        <v>6095882.1</v>
+      </c>
+      <c r="M92" s="1">
+        <v>6196723.94</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>301</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.449</v>
+      </c>
+      <c r="D93" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-55836.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.6543304020465</v>
+      </c>
+      <c r="J93">
+        <v>1.45</v>
+      </c>
+      <c r="K93" t="s">
+        <v>302</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3319347.6</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3366463.77</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>304</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.386</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>8094.42</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.386</v>
+      </c>
+      <c r="J94">
+        <v>0.12</v>
+      </c>
+      <c r="K94" t="s">
+        <v>305</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2105094.42</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2107697.29</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>307</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-17947.13</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.75423513387137</v>
+      </c>
+      <c r="J95">
+        <v>1.2</v>
+      </c>
+      <c r="K95" t="s">
+        <v>308</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2361566.79</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2390226.04</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>310</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.309</v>
+      </c>
+      <c r="D96" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-48044.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3368359749228</v>
+      </c>
+      <c r="J96">
+        <v>3.24</v>
+      </c>
+      <c r="K96" t="s">
+        <v>311</v>
+      </c>
+      <c r="L96" s="1">
+        <v>3545815.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>3659256.71</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>313</v>
+      </c>
+      <c r="B97" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.706</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>21302.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.53460233837703</v>
+      </c>
+      <c r="J97">
+        <v>0.81</v>
+      </c>
+      <c r="K97" t="s">
+        <v>314</v>
+      </c>
+      <c r="L97" s="1">
+        <v>4005946.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>4039101.97</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>316</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>102.63</v>
+      </c>
+      <c r="D98" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-27142.77</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.854061493654</v>
+      </c>
+      <c r="J98">
+        <v>1.67</v>
+      </c>
+      <c r="K98" t="s">
+        <v>317</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1436820.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1460243.65</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>319</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.657</v>
+      </c>
+      <c r="D99" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-33953.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1.6265579359354</v>
+      </c>
+      <c r="J99">
+        <v>2.05</v>
+      </c>
+      <c r="K99" t="s">
+        <v>320</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2053471.4</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2094936.74</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.65</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>25883.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.68822811639067</v>
+      </c>
+      <c r="J100">
+        <v>0.53</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3786700.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3806871.23</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-56919.77</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-0.98781217249033</v>
+      </c>
+      <c r="J101">
+        <v>0.22</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>5705286.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>5717998.33</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3645000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.262</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.38708971</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3659109.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-41009.52</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.1207513985739</v>
+      </c>
+      <c r="J102">
+        <v>0.8</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3618099.9</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3647120.09</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>102.449</v>
+      </c>
+      <c r="D103" s="1">
+        <v>104.38655561</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>5950033.67</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-110440.67</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.8561352107441</v>
+      </c>
+      <c r="J103">
+        <v>2.67</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>5839593.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>5991619.03</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H104" s="1">
+        <v>9715.89</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.56791023699485</v>
+      </c>
+      <c r="J104">
+        <v>0.5</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1720530.27</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1729143.87</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.202</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-23649.86</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.67653762163882</v>
+      </c>
+      <c r="J105">
+        <v>0.09</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>3472070.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3475378.22</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.154</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-33063.13</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.94453172346429</v>
+      </c>
+      <c r="J106">
+        <v>2.06</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3467415.38</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3539594.9</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>100.261</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H107" s="1">
+        <v>5195.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.28163518850912</v>
+      </c>
+      <c r="J107">
+        <v>0.19</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1849815.45</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1853265.35</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="D108" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>27275.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.2147050794045</v>
+      </c>
+      <c r="J108">
+        <v>0.58</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2272676.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2285908.88</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-64603.85</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-1.0242473980177</v>
+      </c>
+      <c r="J109">
+        <v>3.84</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>6242842.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>6481117.34</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10344.18</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.23101386083165</v>
+      </c>
+      <c r="J110">
+        <v>0.08</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4488075.5</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4491802.05</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>355</v>
+      </c>
+      <c r="B111" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.131</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>7801.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.2366433471398</v>
+      </c>
+      <c r="J111">
+        <v>0.41</v>
+      </c>
+      <c r="K111" t="s">
+        <v>356</v>
+      </c>
+      <c r="L111" s="1">
+        <v>3304323.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>3317884.64</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>358</v>
+      </c>
+      <c r="B112" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>6165.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.19933116553281</v>
+      </c>
+      <c r="J112">
+        <v>0.17</v>
+      </c>
+      <c r="K112" t="s">
+        <v>359</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3099008.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3104358.68</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>361</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.759</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.23138095</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2083859.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>11080.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.53170583998246</v>
+      </c>
+      <c r="J113">
+        <v>0.71</v>
+      </c>
+      <c r="K113" t="s">
+        <v>362</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2094939.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2109825.99</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>364</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5549000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.46753974</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>5630433.78</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-52689.96</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.93580640602082</v>
+      </c>
+      <c r="J114">
+        <v>3.27</v>
+      </c>
+      <c r="K114" t="s">
+        <v>365</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5577743.82</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5759036.49</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>367</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.406</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-14285.42</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.0825868452764</v>
+      </c>
+      <c r="J115">
+        <v>2.21</v>
+      </c>
+      <c r="K115" t="s">
+        <v>368</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1305278.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1334069.44</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>370</v>
+      </c>
+      <c r="B116" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.198</v>
+      </c>
+      <c r="D116" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-79605.73</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-1.8035147623698</v>
+      </c>
+      <c r="J116">
+        <v>3.5</v>
+      </c>
+      <c r="K116" t="s">
+        <v>371</v>
+      </c>
+      <c r="L116" s="1">
+        <v>4334316.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>4481344.77</v>
+      </c>
+      <c r="N116" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>373</v>
+      </c>
+      <c r="B117" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>107.253</v>
+      </c>
+      <c r="D117" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-36305.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.6643248608096</v>
+      </c>
+      <c r="J117">
+        <v>3.42</v>
+      </c>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" s="1">
+        <v>2145060.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>2213368.01</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-43271.03</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.82169039650589</v>
+      </c>
+      <c r="J118">
+        <v>0.7</v>
+      </c>
+      <c r="K118" t="s">
+        <v>377</v>
+      </c>
+      <c r="L118" s="1">
+        <v>5222828.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>5259299.23</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>93.784</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-35174.3</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.63552682145856</v>
+      </c>
+      <c r="J119">
+        <v>0.37</v>
+      </c>
+      <c r="K119" t="s">
+        <v>380</v>
+      </c>
+      <c r="L119" s="1">
+        <v>5499493.76</v>
+      </c>
+      <c r="M119" s="1">
+        <v>5521182.53</v>
+      </c>
+      <c r="N119" s="1">
         <v>1.28</v>
       </c>
-      <c r="P90">
-[...34 lines deleted...]
-      <c r="K91">
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>100.169</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-3744.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-0.46503770978865</v>
+      </c>
+      <c r="J120">
+        <v>1.65</v>
+      </c>
+      <c r="K120" t="s">
+        <v>383</v>
+      </c>
+      <c r="L120" s="1">
+        <v>801352.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>814571.18</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-46623.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1.0326053518314</v>
+      </c>
+      <c r="J121">
+        <v>3.03</v>
+      </c>
+      <c r="K121" t="s">
+        <v>386</v>
+      </c>
+      <c r="L121" s="1">
+        <v>4468518.6</v>
+      </c>
+      <c r="M121" s="1">
+        <v>4603616.89</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.367</v>
+      </c>
+      <c r="D122" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1407.34</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.039757561085306</v>
+      </c>
+      <c r="J122">
+        <v>1.25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3541212.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3586372.27</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>98.587</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.056368332353174</v>
+      </c>
+      <c r="J123">
+        <v>0.88</v>
+      </c>
+      <c r="K123" t="s">
+        <v>392</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3647719.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3680220.71</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>95.277</v>
+      </c>
+      <c r="D124" s="1">
+        <v>94.97844898</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>4653944.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>14629.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.31433553992055</v>
+      </c>
+      <c r="J124">
+        <v>0.16</v>
+      </c>
+      <c r="K124" t="s">
+        <v>395</v>
+      </c>
+      <c r="L124" s="1">
+        <v>4668573.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4676553.96</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>397</v>
+      </c>
+      <c r="B125" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>107.295</v>
+      </c>
+      <c r="D125" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-21488.08</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-3.2300366799002</v>
+      </c>
+      <c r="J125">
+        <v>2.44</v>
+      </c>
+      <c r="K125" t="s">
+        <v>398</v>
+      </c>
+      <c r="L125" s="1">
+        <v>643770.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>658420.68</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>400</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>98.909</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-26945.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-0.84413287707239</v>
+      </c>
+      <c r="J126">
+        <v>1.39</v>
+      </c>
+      <c r="K126" t="s">
+        <v>401</v>
+      </c>
+      <c r="L126" s="1">
+        <v>3165088.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>3209471.56</v>
+      </c>
+      <c r="N126" s="1">
         <v>0.74</v>
       </c>
-      <c r="L91" t="s">
-[...8 lines deleted...]
-      <c r="O91" s="1">
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>403</v>
+      </c>
+      <c r="B127" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>95.752</v>
+      </c>
+      <c r="D127" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H127" s="1">
+        <v>8019.07</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.19514362451474</v>
+      </c>
+      <c r="J127">
+        <v>0.24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>404</v>
+      </c>
+      <c r="L127" s="1">
+        <v>4117336.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>4127467.51</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>406</v>
+      </c>
+      <c r="B128" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.56</v>
+      </c>
+      <c r="D128" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-54197.19</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-0.84822573722968</v>
+      </c>
+      <c r="J128">
+        <v>2.74</v>
+      </c>
+      <c r="K128" t="s">
+        <v>407</v>
+      </c>
+      <c r="L128" s="1">
+        <v>6335280.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>6508055.34</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>409</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-23894.77</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.74682459673654</v>
+      </c>
+      <c r="J129">
+        <v>1.26</v>
+      </c>
+      <c r="K129" t="s">
+        <v>410</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3175620.9</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3216075.69</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>7656.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J130">
+        <v>0.42</v>
+      </c>
+      <c r="K130" t="s">
+        <v>413</v>
+      </c>
+      <c r="L130" s="1">
+        <v>2216742.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>2225922.69</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>415</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2572000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.367</v>
+      </c>
+      <c r="D131" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>2564155.4</v>
+      </c>
+      <c r="H131" s="1">
+        <v>17283.84</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.67405587040473</v>
+      </c>
+      <c r="J131">
+        <v>0.07</v>
+      </c>
+      <c r="K131" t="s">
+        <v>416</v>
+      </c>
+      <c r="L131" s="1">
+        <v>2581439.24</v>
+      </c>
+      <c r="M131" s="1">
+        <v>2583341.82</v>
+      </c>
+      <c r="N131" s="1">
         <v>0.6</v>
       </c>
-      <c r="P91">
-[...984 lines deleted...]
-      <c r="K111">
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>418</v>
+      </c>
+      <c r="B132" s="1">
+        <v>4424000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.902</v>
+      </c>
+      <c r="D132" s="1">
+        <v>99.33535986</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>4394596.32</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-19171.84</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.43625941051168</v>
+      </c>
+      <c r="J132">
         <v>0.25</v>
       </c>
-      <c r="L111" t="s">
-[...1012 lines deleted...]
-        <v>1</v>
+      <c r="K132" t="s">
+        <v>419</v>
+      </c>
+      <c r="L132" s="1">
+        <v>4375424.48</v>
+      </c>
+      <c r="M132" s="1">
+        <v>4386332.97</v>
+      </c>
+      <c r="N132" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">