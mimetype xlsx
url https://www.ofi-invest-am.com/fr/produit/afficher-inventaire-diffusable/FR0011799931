--- v6 (2026-09-22)
+++ v7 (2026-10-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1212 +112,1194 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 299.21</t>
+    <t>11 277.86</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>18 404.79</t>
+    <t>20 835.62</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>18 458.90</t>
+    <t>26 369.86</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>27 665.75</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 242.12</t>
+    <t>30 809.59</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
+    <t>1 759.76</t>
+  </si>
+  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>115 914.38</t>
+    <t>5 763.70</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>6 667.80</t>
+    <t>9 924.16</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>32 640.41</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>15 386.30</t>
+    <t>32 909.59</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>8 260.27</t>
+    <t>10 849.32</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>11 650.68</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>39 410.96</t>
+    <t>45 452.05</t>
   </si>
   <si>
     <t>XS2791973642</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 27/06/2034</t>
   </si>
   <si>
-    <t>101 657.53</t>
+    <t>9 604.11</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>187 386.99</t>
+    <t>200 289.04</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>55 704.45</t>
+    <t>63 061.64</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 136.44</t>
-[...8 lines deleted...]
-    <t>22 238.97</t>
+    <t>24 654.77</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>23 728.08</t>
+    <t>28 661.64</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 482.19</t>
+    <t>12 622.95</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>8 316.98</t>
+    <t>18 656.02</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>45 567.12</t>
+    <t>60 065.75</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>21 038.12</t>
+    <t>33 660.99</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 693.15</t>
-[...8 lines deleted...]
-    <t>2 397.26</t>
+    <t>8 728.77</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>11 643.84</t>
+    <t>14 520.55</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 438.52</t>
+    <t>16 116.80</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>7 176.82</t>
+    <t>10 602.12</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>86 352.74</t>
+    <t>98 442.12</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>21 308.22</t>
+    <t>28 643.84</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>88 976.44</t>
+    <t>2 022.19</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>21 372.25</t>
+    <t>24 286.64</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>12 657.53</t>
+    <t>7 491.44</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>48 214.29</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>72 238.83</t>
+    <t>82 847.33</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>83 835.62</t>
+    <t>90 308.22</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>19 293.15</t>
+    <t>21 177.60</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>14 767.12</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>5 198.63</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>24 802.15</t>
+    <t>31 002.69</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>1 054.79</t>
-[...17 lines deleted...]
-    <t>1 787.67</t>
+    <t>1 687.67</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>81 686.64</t>
+    <t>4 828.77</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>60 780.82</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>108 493.15</t>
+    <t>116 087.67</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
+    <t>2 095.89</t>
+  </si>
+  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>59 112.33</t>
+    <t>69 813.70</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>7 604.11</t>
+    <t>10 455.65</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>17 885.56</t>
+    <t>22 356.95</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>29 671.23</t>
+    <t>32 950.68</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>13 139.38</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>30 136.99</t>
+    <t>41 643.84</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>3 275.29</t>
+    <t>6 177.97</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>64 294.52</t>
+    <t>75 546.06</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>157 931.51</t>
+    <t>170 215.07</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>16 953.42</t>
-[...8 lines deleted...]
-    <t>9 850.68</t>
+    <t>18 564.38</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>12 167.81</t>
+    <t>16 813.70</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>44 876.71</t>
+    <t>48 328.77</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>66 847.45</t>
+    <t>1 519.26</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>94 398.29</t>
+    <t>102 359.59</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>45 972.74</t>
+    <t>50 570.01</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>10 460.10</t>
+    <t>16 240.68</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>45 437.92</t>
+    <t>48 751.10</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>7 625.21</t>
+    <t>8 175.62</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>11 547.95</t>
+    <t>12 410.96</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>145 761.75</t>
+    <t>159 675.38</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>34 726.61</t>
+    <t>42 484.68</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>71 375.34</t>
+    <t>75 863.01</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>30 469.86</t>
+    <t>35 985.96</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>80 789.30</t>
+    <t>87 167.40</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>50 379.45</t>
+    <t>54 680.14</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>16 430.82</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>30 920.55</t>
+    <t>33 056.51</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>161 756.16</t>
+    <t>195 569.86</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>55 561.64</t>
+    <t>61 171.23</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>26 630.14</t>
+    <t>31 808.22</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>11 046.58</t>
+    <t>13 463.01</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 323.29</t>
+    <t>1 495.89</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>57 913.04</t>
+    <t>68 869.57</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>19 638.36</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>16 668.49</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>10 947.95</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>10 298.63</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>108 460.68</t>
+    <t>116 683.33</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>23 301.95</t>
+    <t>28 739.07</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>35 994.86</t>
+    <t>41 280.82</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>100 841.84</t>
+    <t>110 926.02</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>47 116.17</t>
+    <t>55 795.46</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>2 602.87</t>
+    <t>6 807.49</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>28 659.25</t>
+    <t>32 958.13</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>7 974.25</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>113 441.71</t>
+    <t>121 800.58</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 155.97</t>
+    <t>35 616.31</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>23 423.65</t>
+    <t>27 266.59</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>41 465.34</t>
+    <t>46 840.48</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 171.23</t>
+    <t>21 537.67</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>12 712.33</t>
-[...8 lines deleted...]
-    <t>29 020.19</t>
+    <t>21 054.79</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>5 020.05</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>152 026.03</t>
+    <t>74 589.04</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>8 613.60</t>
+    <t>12 305.14</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>3 308.22</t>
+    <t>9 097.60</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>72 179.52</t>
+    <t>77 460.95</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>3 449.90</t>
+    <t>6 899.79</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>13 232.88</t>
+    <t>16 541.10</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>238 275.34</t>
+    <t>11 847.95</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>3 726.55</t>
+    <t>12 421.85</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>19 257.53</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>10 701.37</t>
   </si>
   <si>
     <t>DE000A2YB7B5</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 2.875 26/03/2027</t>
   </si>
   <si>
-    <t>14 886.99</t>
-[...8 lines deleted...]
-    <t>181 292.67</t>
+    <t>18 360.62</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>28 791.44</t>
+    <t>31 502.74</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>147 028.77</t>
+    <t>158 506.85</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>68 308.01</t>
+    <t>77 444.75</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>36 471.23</t>
+    <t>48 438.36</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>21 688.77</t>
+    <t>26 749.48</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 219.18</t>
+    <t>14 657.53</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>135 098.29</t>
+    <t>144 400.14</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 160.27</t>
+    <t>48 008.22</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>32 501.71</t>
+    <t>37 557.53</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>7 980.96</t>
+    <t>13 546.58</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>14 650.68</t>
+    <t>17 326.03</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>50 136.99</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 131.51</t>
+    <t>12 605.48</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>172 775.34</t>
+    <t>185 461.64</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>40 454.79</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>9 180.69</t>
+    <t>14 536.09</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>55 595.21</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>1 902.58</t>
+    <t>6 896.84</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>10 908.49</t>
+    <t>16 635.45</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>1 812.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1678,215 +1660,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1051902.2504</v>
+        <v>1036535.2504</v>
       </c>
       <c r="C2">
-        <v>119.88</v>
+        <v>119.87</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>126110175.22</v>
+        <v>124249792.27</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>126110175.22</v>
+        <v>124249792.27</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2726617.795</v>
+        <v>2689934.347</v>
       </c>
       <c r="C3">
-        <v>107.12</v>
+        <v>107.09</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>292090574.55</v>
+        <v>288072505.55</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>292090574.55</v>
+        <v>288072505.55</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27874.1372</v>
+        <v>28058.7484</v>
       </c>
       <c r="C4">
-        <v>111.23</v>
+        <v>111.2</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3100543.17</v>
+        <v>3120381.77</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3100543.17</v>
+        <v>3120381.77</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107850.51</v>
+        <v>107657.77</v>
       </c>
       <c r="C5">
-        <v>100.49</v>
+        <v>100.48</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10838297.77</v>
+        <v>10817643.05</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10838297.77</v>
+        <v>10817643.05</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.75</v>
+        <v>100.72</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64583.0</v>
+        <v>64563.06</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64583.0</v>
+        <v>64563.06</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z132"/>
+  <dimension ref="A1:Z130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N132" sqref="N132"/>
+      <selection activeCell="N130" sqref="N130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1902,6593 +1884,6493 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1408.0</v>
+        <v>395.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>105.61</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.955390625</v>
+        <v>105.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>6768193.19</v>
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
-        <v>6666.33</v>
+        <v>-3950.0</v>
       </c>
       <c r="I2" s="1">
-        <v>0.098494972186218</v>
+        <v>0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6774859.52</v>
+        <v>-3950.0</v>
       </c>
       <c r="M2" s="1">
-        <v>6774859.52</v>
+        <v>-3950.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1.57</v>
+        <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>248.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>95.947</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>93.54761317</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>0.0</v>
+        <v>1818565.6</v>
       </c>
       <c r="H3" s="1">
-        <v>34720.0</v>
+        <v>46644.08</v>
       </c>
       <c r="I3" s="1">
-        <v>0</v>
+        <v>2.5648830044954</v>
       </c>
       <c r="J3">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
       </c>
       <c r="L3" s="1">
-        <v>34720.0</v>
+        <v>1865209.68</v>
       </c>
       <c r="M3" s="1">
-        <v>34720.0</v>
+        <v>1876487.54</v>
       </c>
       <c r="N3" s="1">
-        <v>0.01</v>
+        <v>0.44</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.195</v>
+      </c>
+      <c r="D4" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-3410.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-0.26111359973046</v>
+      </c>
+      <c r="J4">
+        <v>1.6</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1302535.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1323370.62</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
-      </c>
-[...43 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.755</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-53165.12</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.96933680548574</v>
+      </c>
+      <c r="J5">
+        <v>0.48</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5431525.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5457894.86</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-8976.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.20461589384046</v>
+      </c>
+      <c r="J6">
+        <v>0.63</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4377780.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4405445.75</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
-      </c>
-[...43 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>98.259</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-24360.92</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.4374226234413</v>
+      </c>
+      <c r="J7">
+        <v>1.81</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1670403.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1701212.59</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>46</v>
-      </c>
-[...43 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>100.118</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1368.64</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.22423769195347</v>
+      </c>
+      <c r="J8">
+        <v>0.29</v>
+      </c>
+      <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="1">
+        <v>611720.98</v>
+      </c>
+      <c r="M8" s="1">
+        <v>613480.74</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
-      </c>
-[...43 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>106.535</v>
+      </c>
+      <c r="D9" s="1">
+        <v>109.65452941</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1864127.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-53032.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-2.8448705479831</v>
+      </c>
+      <c r="J9">
+        <v>0.34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1811095.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1816858.7</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>52</v>
-      </c>
-[...43 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>1700000.0</v>
+        <v>1677000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>106.685</v>
+        <v>100.16</v>
       </c>
       <c r="D10" s="1">
-        <v>109.65452941</v>
+        <v>100.0143059</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1864127.0</v>
+        <v>1677239.91</v>
       </c>
       <c r="H10" s="1">
-        <v>-50482.0</v>
+        <v>2443.29</v>
       </c>
       <c r="I10" s="1">
-        <v>-2.7080772930171</v>
+        <v>0.14567325672569</v>
       </c>
       <c r="J10">
-        <v>6.82</v>
+        <v>0.59</v>
       </c>
       <c r="K10" t="s">
+        <v>57</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1679683.2</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1689607.36</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B11" s="1">
-        <v>1677000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.486</v>
+        <v>100.121</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0143059</v>
+        <v>100.6916</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1677239.91</v>
+        <v>1006916.0</v>
       </c>
       <c r="H11" s="1">
-        <v>7910.31</v>
+        <v>-5706.0</v>
       </c>
       <c r="I11" s="1">
-        <v>0.47162662615153</v>
+        <v>-0.56668083534277</v>
       </c>
       <c r="J11">
-        <v>0.4</v>
-[...1 lines deleted...]
-      <c r="K11" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K11">
+        <v>832.19</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1001210.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1002042.19</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.955</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.92478571</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>7694208.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-74673.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.97051568072272</v>
+      </c>
+      <c r="J12">
+        <v>0.43</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>7619535.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>7652444.59</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>60</v>
-      </c>
-[...43 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.333</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-16966.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.1371610920125</v>
+      </c>
+      <c r="J13">
+        <v>0.72</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1474995.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1485844.32</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.076</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.26478426523082</v>
+      </c>
+      <c r="J14">
+        <v>0.83</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1401064.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1412714.68</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>102.915</v>
+      </c>
+      <c r="D15" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-35139.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-1.67852992134</v>
+      </c>
+      <c r="J15">
+        <v>2.27</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2058300.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2103752.05</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>69</v>
-      </c>
-[...43 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.72</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.93731579</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3949618.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-8258.0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.20908351136743</v>
+      </c>
+      <c r="J16">
+        <v>0.25</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3941360.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3950964.11</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>72</v>
-      </c>
-[...43 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>103.861</v>
+      </c>
+      <c r="D17" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-79253.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1.9190464000428</v>
+      </c>
+      <c r="J17">
+        <v>5.14</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4050579.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4250868.04</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.249</v>
+      </c>
+      <c r="D18" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-55518.2</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.6344576992637</v>
+      </c>
+      <c r="J18">
+        <v>1.91</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3341217.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3404278.64</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>78</v>
-      </c>
-[...43 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>94.87</v>
+      </c>
+      <c r="D19" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H19" s="1">
+        <v>16272.68</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.37840693394102</v>
+      </c>
+      <c r="J19">
+        <v>0.54</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4316585.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4341239.77</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.011</v>
+      </c>
+      <c r="D20" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-15610.57</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.33072193515258</v>
+      </c>
+      <c r="J20">
+        <v>0.58</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4704539.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4733200.64</v>
+      </c>
+      <c r="N20" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>84</v>
-      </c>
-[...43 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.331</v>
+      </c>
+      <c r="D21" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-46111.83</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.108541970254</v>
+      </c>
+      <c r="J21">
+        <v>0.31</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4113571.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4126193.95</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>2972000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>100.218</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.28432032</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2980450.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1971.04</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.066132295458739</v>
+      </c>
+      <c r="J22">
+        <v>0.63</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2978478.96</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2997134.98</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>102.48</v>
+      </c>
+      <c r="D23" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-88100.42</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.7594956923537</v>
+      </c>
+      <c r="J23">
+        <v>1.25</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4919040.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4979105.75</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>8358000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.035</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.19916009</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>8374645.8</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-97300.5</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.1618461523471</v>
+      </c>
+      <c r="J24">
+        <v>0.4</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>8277345.3</v>
+      </c>
+      <c r="M24" s="1">
+        <v>8311006.29</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>93.117</v>
+      </c>
+      <c r="D25" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H25" s="1">
+        <v>18230.83</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.54681862525336</v>
+      </c>
+      <c r="J25">
+        <v>0.24</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3352212.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3360940.77</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>99</v>
-      </c>
-[...43 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1276.71</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.064187352278682</v>
+      </c>
+      <c r="J26">
+        <v>0.73</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1987760.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2002280.55</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>107.077</v>
+      </c>
+      <c r="D27" s="1">
+        <v>107.86245455</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2372974.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-17280.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-0.72820014041452</v>
+      </c>
+      <c r="J27">
+        <v>0.73</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2355694.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2371810.8</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.125</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H28" s="1">
+        <v>4103.79</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.24153830197159</v>
+      </c>
+      <c r="J28">
+        <v>0.62</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1703126.25</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1713728.37</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>103.876</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8036.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.18904320987654</v>
+      </c>
+      <c r="J29">
+        <v>2.4</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4258916.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4357358.12</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>100.789</v>
+      </c>
+      <c r="D30" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-48137.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-1.3852691867046</v>
+      </c>
+      <c r="J30">
+        <v>0.84</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3426826.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3455469.84</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.209</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-29366.95</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.87458148924741</v>
+      </c>
+      <c r="J31">
+        <v>0.06</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>3328461.95</v>
+      </c>
+      <c r="M31" s="1">
+        <v>3330484.14</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.644</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-16075.08</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.87693532252588</v>
+      </c>
+      <c r="J32">
+        <v>1.32</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1817022.48</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1841309.12</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.863</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H33" s="1">
+        <v>27695.8</v>
+      </c>
+      <c r="I33" s="1">
+        <v>1.1332720537087</v>
+      </c>
+      <c r="J33">
+        <v>0.3</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2471575.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2479066.44</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>109.39</v>
+      </c>
+      <c r="D34" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>7280.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0.25662175785904</v>
+      </c>
+      <c r="J34">
+        <v>1.85</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2844140.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2892354.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.676</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-64178.76</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.0615221918959</v>
+      </c>
+      <c r="J35">
+        <v>1.37</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>5981739.12</v>
+      </c>
+      <c r="M35" s="1">
+        <v>6064586.45</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.59</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-47962.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.0695224072353</v>
+      </c>
+      <c r="J36">
+        <v>2.01</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4436550.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4526858.22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>132</v>
-      </c>
-[...43 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.838</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-11458.18</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.89135420232131</v>
+      </c>
+      <c r="J37">
+        <v>1.64</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1274021.82</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1295199.42</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.737</v>
+      </c>
+      <c r="D38" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-14017.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.62849991772153</v>
+      </c>
+      <c r="J38">
+        <v>0.67</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>2216214.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>2230981.12</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>138</v>
-      </c>
-[...43 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.455</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-12563.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.62762812721222</v>
+      </c>
+      <c r="J39">
+        <v>0.43</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1989100.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1997606.85</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.501</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H40" s="1">
+        <v>21779.63</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.73428135003932</v>
+      </c>
+      <c r="J40">
+        <v>1.04</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2987894.73</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3018897.42</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>97.795</v>
+      </c>
+      <c r="D41" s="1">
+        <v>96.11421091</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>4229025.28</v>
+      </c>
+      <c r="H41" s="1">
+        <v>73954.72</v>
+      </c>
+      <c r="I41" s="1">
+        <v>1.7487414972369</v>
+      </c>
+      <c r="J41">
+        <v>0.04</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4302980.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4304667.67</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>147</v>
-      </c>
-[...43 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-68826.96</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.4683178897641</v>
+      </c>
+      <c r="J42">
+        <v>0.1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4618643.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4623471.77</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>150</v>
-      </c>
-[...43 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>101.819</v>
+      </c>
+      <c r="D43" s="1">
+        <v>103.36625</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2067325.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-30945.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-1.4968618867377</v>
+      </c>
+      <c r="J43">
+        <v>0.05</v>
+      </c>
+      <c r="K43">
+        <v>931.51</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2036380.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2037311.51</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>153</v>
-      </c>
-[...43 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>156</v>
       </c>
       <c r="B44" s="1">
-        <v>2000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.51</v>
+        <v>103.823</v>
       </c>
       <c r="D44" s="1">
-        <v>100.19585</v>
+        <v>105.746875</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2003917.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-13717.0</v>
+        <v>-46173.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.68450938836289</v>
+        <v>-1.8193209019179</v>
       </c>
       <c r="J44">
-        <v>1.42</v>
+        <v>4.84</v>
       </c>
       <c r="K44" t="s">
         <v>157</v>
       </c>
       <c r="L44" s="1">
-        <v>1990200.0</v>
+        <v>2491752.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2018679.45</v>
+        <v>2607839.67</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>159</v>
       </c>
       <c r="B45" s="1">
-        <v>300000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>98.287</v>
+        <v>96.301</v>
       </c>
       <c r="D45" s="1">
-        <v>98.433</v>
+        <v>96.33716667</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>295299.0</v>
+        <v>1734069.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-438.0</v>
+        <v>-651.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.14832424085419</v>
+        <v>-0.037541758718944</v>
       </c>
       <c r="J45">
-        <v>0.6</v>
+        <v>0.12</v>
       </c>
       <c r="K45" t="s">
         <v>160</v>
       </c>
       <c r="L45" s="1">
-        <v>294861.0</v>
+        <v>1733418.0</v>
       </c>
       <c r="M45" s="1">
-        <v>296648.67</v>
+        <v>1735513.89</v>
       </c>
       <c r="N45" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>162</v>
       </c>
       <c r="B46" s="1">
-        <v>4700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.632</v>
+        <v>106.289</v>
       </c>
       <c r="D46" s="1">
-        <v>99.7334034</v>
+        <v>109.15333323</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>4687469.96</v>
+        <v>3383753.33</v>
       </c>
       <c r="H46" s="1">
-        <v>-51765.96</v>
+        <v>-88794.33</v>
       </c>
       <c r="I46" s="1">
-        <v>-1.1043475572481</v>
+        <v>-2.6241372032872</v>
       </c>
       <c r="J46">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="K46" t="s">
         <v>163</v>
       </c>
       <c r="L46" s="1">
-        <v>4635704.0</v>
+        <v>3294959.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4717390.64</v>
+        <v>3364772.7</v>
       </c>
       <c r="N46" s="1">
-        <v>1.09</v>
+        <v>0.79</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>165</v>
       </c>
       <c r="B47" s="1">
-        <v>1500000.0</v>
+        <v>1525000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>102.07</v>
+        <v>99.69</v>
       </c>
       <c r="D47" s="1">
-        <v>103.763</v>
+        <v>99.95229508</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1556445.0</v>
+        <v>1524272.5</v>
       </c>
       <c r="H47" s="1">
-        <v>-25395.0</v>
+        <v>-4000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-1.6316027871206</v>
+        <v>-0.2624202693416</v>
       </c>
       <c r="J47">
-        <v>4.05</v>
+        <v>0.69</v>
       </c>
       <c r="K47" t="s">
         <v>166</v>
       </c>
       <c r="L47" s="1">
-        <v>1531050.0</v>
+        <v>1520272.5</v>
       </c>
       <c r="M47" s="1">
-        <v>1591830.82</v>
+        <v>1530728.15</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>168</v>
       </c>
       <c r="B48" s="1">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>104.111</v>
+        <v>100.084</v>
       </c>
       <c r="D48" s="1">
-        <v>105.746875</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2537925.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>-39261.0</v>
+        <v>1932.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.5469724282632</v>
+        <v>0.084</v>
       </c>
       <c r="J48">
-        <v>4.52</v>
+        <v>0.97</v>
       </c>
       <c r="K48" t="s">
         <v>169</v>
       </c>
       <c r="L48" s="1">
-        <v>2498664.0</v>
+        <v>2301932.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2607157.15</v>
+        <v>2324288.95</v>
       </c>
       <c r="N48" s="1">
-        <v>0.6</v>
+        <v>0.55</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>171</v>
       </c>
       <c r="B49" s="1">
-        <v>1800000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>96.381</v>
+        <v>99.232</v>
       </c>
       <c r="D49" s="1">
-        <v>96.33716667</v>
+        <v>98.12584211</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>1734069.0</v>
+        <v>5593173.0</v>
       </c>
       <c r="H49" s="1">
-        <v>789.0</v>
+        <v>63051.0</v>
       </c>
       <c r="I49" s="1">
-        <v>0.045499919553374</v>
+        <v>1.1272849954757</v>
       </c>
       <c r="J49">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>801.37</v>
+        <v>0.58</v>
+      </c>
+      <c r="K49" t="s">
+        <v>172</v>
       </c>
       <c r="L49" s="1">
-        <v>1734858.0</v>
+        <v>5656224.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1735659.37</v>
+        <v>5689174.68</v>
       </c>
       <c r="N49" s="1">
-        <v>0.4</v>
+        <v>1.33</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-11368.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.23262109833255</v>
+      </c>
+      <c r="J50">
+        <v>0.27</v>
+      </c>
+      <c r="K50" t="s">
+        <v>175</v>
+      </c>
+      <c r="L50" s="1">
+        <v>4875549.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>4888688.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>173</v>
-      </c>
-[...43 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.316</v>
+      </c>
+      <c r="D51" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-30464.32</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.89411380634337</v>
+      </c>
+      <c r="J51">
+        <v>0.24</v>
+      </c>
+      <c r="K51" t="s">
+        <v>178</v>
+      </c>
+      <c r="L51" s="1">
+        <v>3376744.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>3384848.11</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>176</v>
-      </c>
-[...43 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>107.386</v>
+      </c>
+      <c r="D52" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-42772.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.9526206897811</v>
+      </c>
+      <c r="J52">
+        <v>2.08</v>
+      </c>
+      <c r="K52" t="s">
+        <v>181</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2147720.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2189363.84</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>179</v>
-      </c>
-[...43 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" s="1">
+        <v>6352000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>95.414</v>
+      </c>
+      <c r="D53" s="1">
+        <v>95.22676873</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>6048804.35</v>
+      </c>
+      <c r="H53" s="1">
+        <v>11892.93</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.1966162122602</v>
+      </c>
+      <c r="J53">
+        <v>0.1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>184</v>
+      </c>
+      <c r="L53" s="1">
+        <v>6060697.28</v>
+      </c>
+      <c r="M53" s="1">
+        <v>6066875.25</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>182</v>
-      </c>
-[...43 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.301</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-61427.26</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-0.82349327362999</v>
+      </c>
+      <c r="J54">
+        <v>1.01</v>
+      </c>
+      <c r="K54" t="s">
+        <v>187</v>
+      </c>
+      <c r="L54" s="1">
+        <v>7397924.5</v>
+      </c>
+      <c r="M54" s="1">
+        <v>7473470.56</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>185</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>100.753</v>
+      </c>
+      <c r="D55" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-106459.69</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-1.7027031934554</v>
+      </c>
+      <c r="J55">
+        <v>2.79</v>
+      </c>
+      <c r="K55" t="s">
+        <v>190</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6145933.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6316148.07</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>192</v>
+      </c>
+      <c r="B56" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>97.177</v>
+      </c>
+      <c r="D56" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>18114.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.58591968430076</v>
+      </c>
+      <c r="J56">
+        <v>0.58</v>
+      </c>
+      <c r="K56" t="s">
+        <v>193</v>
+      </c>
+      <c r="L56" s="1">
+        <v>3109664.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>3128228.38</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>191</v>
-      </c>
-[...43 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>195</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.979</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3709.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.19563350654995</v>
+      </c>
+      <c r="J57">
+        <v>0.88</v>
+      </c>
+      <c r="K57" t="s">
+        <v>196</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1899601.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1916414.7</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>194</v>
-      </c>
-[...43 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>198</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>101.34</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>10996.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.72864428163997</v>
+      </c>
+      <c r="J58">
+        <v>3.22</v>
+      </c>
+      <c r="K58" t="s">
+        <v>199</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1520100.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1568428.77</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>197</v>
-      </c>
-[...43 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>201</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2411000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.618</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.1309718</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>2414157.73</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-12367.75</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.51230082634244</v>
+      </c>
+      <c r="J59">
+        <v>0.06</v>
+      </c>
+      <c r="K59" t="s">
+        <v>202</v>
+      </c>
+      <c r="L59" s="1">
+        <v>2401789.98</v>
+      </c>
+      <c r="M59" s="1">
+        <v>2403309.24</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>200</v>
-      </c>
-[...43 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>204</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>100.105</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-38708.38</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.85196319088539</v>
+      </c>
+      <c r="J60">
+        <v>2.27</v>
+      </c>
+      <c r="K60" t="s">
+        <v>205</v>
+      </c>
+      <c r="L60" s="1">
+        <v>4504725.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>4607084.59</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>203</v>
-      </c>
-[...43 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-26254.37</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.86541654710936</v>
+      </c>
+      <c r="J61">
+        <v>1.66</v>
+      </c>
+      <c r="K61" t="s">
+        <v>208</v>
+      </c>
+      <c r="L61" s="1">
+        <v>3007472.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>3058042.01</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>206</v>
-      </c>
-[...43 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>210</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>98.579</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-35631.6</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.1750168148799</v>
+      </c>
+      <c r="J62">
+        <v>0.53</v>
+      </c>
+      <c r="K62" t="s">
+        <v>211</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2996801.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3013042.28</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>209</v>
-      </c>
-[...43 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>213</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>98.759</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-26642.13</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.3289271083397</v>
+      </c>
+      <c r="J63">
+        <v>2.43</v>
+      </c>
+      <c r="K63" t="s">
+        <v>214</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1978142.77</v>
+      </c>
+      <c r="M63" s="1">
+        <v>2026893.87</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>212</v>
-      </c>
-[...43 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>216</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1740000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.89802816</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1738225.69</v>
+      </c>
+      <c r="H64" s="1">
+        <v>6246.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.35933826291567</v>
+      </c>
+      <c r="J64">
+        <v>0.47</v>
+      </c>
+      <c r="K64" t="s">
+        <v>217</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1744471.8</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1752647.42</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>215</v>
-      </c>
-[...43 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>219</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>95.691</v>
+      </c>
+      <c r="D65" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H65" s="1">
+        <v>31599.51</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.395131407721</v>
+      </c>
+      <c r="J65">
+        <v>0.52</v>
+      </c>
+      <c r="K65" t="s">
+        <v>220</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2296584.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2308994.96</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>218</v>
-      </c>
-[...43 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>222</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.761</v>
+      </c>
+      <c r="D66" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-60207.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-1.504</v>
+      </c>
+      <c r="J66">
+        <v>4.2</v>
+      </c>
+      <c r="K66" t="s">
+        <v>223</v>
+      </c>
+      <c r="L66" s="1">
+        <v>3942918.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>4102593.38</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>221</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>225</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>102.591</v>
+      </c>
+      <c r="D67" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-46408.43</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-1.5194076185531</v>
+      </c>
+      <c r="J67">
+        <v>1.45</v>
+      </c>
+      <c r="K67" t="s">
+        <v>226</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3007968.12</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3050452.8</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>224</v>
-      </c>
-[...43 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>228</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="D68" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-25243.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.5204034492915</v>
+      </c>
+      <c r="J68">
+        <v>4.74</v>
+      </c>
+      <c r="K68" t="s">
+        <v>229</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1635040.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1710903.01</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>227</v>
-      </c>
-[...43 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>231</v>
+      </c>
+      <c r="B69" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>97.125</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-23250.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-0.40410761225308</v>
+      </c>
+      <c r="J69">
+        <v>0.61</v>
+      </c>
+      <c r="K69" t="s">
+        <v>232</v>
+      </c>
+      <c r="L69" s="1">
+        <v>5730375.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>5766360.96</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>230</v>
-      </c>
-[...43 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>234</v>
+      </c>
+      <c r="B70" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>98.284</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-45732.66</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-1.3457907523333</v>
+      </c>
+      <c r="J70">
+        <v>2.56</v>
+      </c>
+      <c r="K70" t="s">
+        <v>235</v>
+      </c>
+      <c r="L70" s="1">
+        <v>3352467.24</v>
+      </c>
+      <c r="M70" s="1">
+        <v>3439634.64</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>233</v>
-      </c>
-[...43 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>95.166</v>
+      </c>
+      <c r="D71" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H71" s="1">
+        <v>54689.2</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.2650907478204</v>
+      </c>
+      <c r="J71">
+        <v>1.19</v>
+      </c>
+      <c r="K71" t="s">
+        <v>238</v>
+      </c>
+      <c r="L71" s="1">
+        <v>4377636.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>4432316.14</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>236</v>
-      </c>
-[...43 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>240</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>94.188</v>
+      </c>
+      <c r="D72" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2176536.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-10212.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-0.46918589906163</v>
+      </c>
+      <c r="J72">
+        <v>0.71</v>
+      </c>
+      <c r="K72" t="s">
+        <v>241</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2166324.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2182754.82</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>239</v>
-      </c>
-[...43 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>243</v>
+      </c>
+      <c r="B73" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.02</v>
+      </c>
+      <c r="D73" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-9379.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.0210558058873</v>
+      </c>
+      <c r="J73">
+        <v>3.67</v>
+      </c>
+      <c r="K73" t="s">
+        <v>244</v>
+      </c>
+      <c r="L73" s="1">
+        <v>909180.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>942236.51</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>242</v>
-      </c>
-[...43 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>246</v>
+      </c>
+      <c r="B74" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>101.186</v>
+      </c>
+      <c r="D74" s="1">
+        <v>102.33841288</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>5321597.47</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-59925.47</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.1260804737266</v>
+      </c>
+      <c r="J74">
+        <v>3.76</v>
+      </c>
+      <c r="K74" t="s">
+        <v>247</v>
+      </c>
+      <c r="L74" s="1">
+        <v>5261672.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>5457241.86</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>245</v>
-      </c>
-[...43 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>249</v>
+      </c>
+      <c r="B75" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.199</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-39861.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-1.0405912865141</v>
+      </c>
+      <c r="J75">
+        <v>1.57</v>
+      </c>
+      <c r="K75" t="s">
+        <v>250</v>
+      </c>
+      <c r="L75" s="1">
+        <v>3790761.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>3851932.23</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>248</v>
-      </c>
-[...43 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>252</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>101.273</v>
+      </c>
+      <c r="D76" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-31322.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.6892132393072</v>
+      </c>
+      <c r="J76">
+        <v>1.77</v>
+      </c>
+      <c r="K76" t="s">
+        <v>253</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1822914.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1854722.22</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>251</v>
-      </c>
-[...43 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>255</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>97.881</v>
+      </c>
+      <c r="D77" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-6119.33</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.25981510950625</v>
+      </c>
+      <c r="J77">
+        <v>0.56</v>
+      </c>
+      <c r="K77" t="s">
+        <v>256</v>
+      </c>
+      <c r="L77" s="1">
+        <v>2349144.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>2362607.01</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>254</v>
-      </c>
-[...43 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>258</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>95.678</v>
+      </c>
+      <c r="D78" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H78" s="1">
+        <v>14719.89</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0.6451700110413</v>
+      </c>
+      <c r="J78">
+        <v>0.06</v>
+      </c>
+      <c r="K78" t="s">
+        <v>259</v>
+      </c>
+      <c r="L78" s="1">
+        <v>2296272.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>2297767.89</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>257</v>
-      </c>
-[...43 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>261</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>107.902</v>
+      </c>
+      <c r="D79" s="1">
+        <v>109.74741667</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2633938.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-44290.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.6815126248226</v>
+      </c>
+      <c r="J79">
+        <v>2.87</v>
+      </c>
+      <c r="K79" t="s">
+        <v>262</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2589648.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2658517.57</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>260</v>
-      </c>
-[...43 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>264</v>
+      </c>
+      <c r="B80" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>96.612</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-40665.7</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.74603127458235</v>
+      </c>
+      <c r="J80">
+        <v>0.35</v>
+      </c>
+      <c r="K80" t="s">
+        <v>265</v>
+      </c>
+      <c r="L80" s="1">
+        <v>5410272.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>5429910.36</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>263</v>
-      </c>
-[...43 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>267</v>
+      </c>
+      <c r="B81" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>31302.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.81809051057347</v>
+      </c>
+      <c r="J81">
+        <v>0.43</v>
+      </c>
+      <c r="K81" t="s">
+        <v>268</v>
+      </c>
+      <c r="L81" s="1">
+        <v>3857529.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>3874197.49</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>266</v>
-      </c>
-[...43 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>270</v>
+      </c>
+      <c r="B82" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.577</v>
+      </c>
+      <c r="D82" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1073.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.029131675171776</v>
+      </c>
+      <c r="J82">
+        <v>0.3</v>
+      </c>
+      <c r="K82" t="s">
+        <v>271</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3684349.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3695296.95</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>269</v>
-      </c>
-[...43 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B83" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>107.94</v>
+        <v>93.878</v>
       </c>
       <c r="D83" s="1">
-        <v>109.74741667</v>
+        <v>93.64325</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2633938.0</v>
+        <v>2247438.0</v>
       </c>
       <c r="H83" s="1">
-        <v>-43378.0</v>
+        <v>5634.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-1.6468876640225</v>
+        <v>0.2506854471625</v>
       </c>
       <c r="J83">
-        <v>2.41</v>
+        <v>0.43</v>
       </c>
       <c r="K83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L83" s="1">
-        <v>2590560.0</v>
+        <v>2253072.0</v>
       </c>
       <c r="M83" s="1">
-        <v>2648473.04</v>
+        <v>2263370.63</v>
       </c>
       <c r="N83" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>276</v>
+      </c>
+      <c r="B84" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>95.265</v>
+      </c>
+      <c r="D84" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H84" s="1">
+        <v>4841.15</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.60359447388416</v>
+      </c>
+      <c r="J84">
+        <v>0.07</v>
+      </c>
+      <c r="K84">
+        <v>580.14</v>
+      </c>
+      <c r="L84" s="1">
+        <v>806894.55</v>
+      </c>
+      <c r="M84" s="1">
+        <v>807474.69</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>275</v>
-      </c>
-[...43 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>278</v>
       </c>
       <c r="B85" s="1">
-        <v>3900000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>98.836</v>
+        <v>99.684</v>
       </c>
       <c r="D85" s="1">
-        <v>98.10838462</v>
+        <v>100.44251838</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>3826227.0</v>
+        <v>5219997.68</v>
       </c>
       <c r="H85" s="1">
-        <v>28377.0</v>
+        <v>-39420.2</v>
       </c>
       <c r="I85" s="1">
-        <v>0.74164444503685</v>
+        <v>-0.75517658084476</v>
       </c>
       <c r="J85">
-        <v>0.37</v>
+        <v>2.25</v>
       </c>
       <c r="K85" t="s">
         <v>279</v>
       </c>
       <c r="L85" s="1">
-        <v>3854604.0</v>
+        <v>5180577.48</v>
       </c>
       <c r="M85" s="1">
-        <v>3869028.66</v>
+        <v>5297260.81</v>
       </c>
       <c r="N85" s="1">
-        <v>0.9</v>
+        <v>1.24</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>281</v>
       </c>
       <c r="B86" s="1">
-        <v>3700000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>99.686</v>
+        <v>100.357</v>
       </c>
       <c r="D86" s="1">
-        <v>99.548</v>
+        <v>100.07605749</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>3683276.0</v>
+        <v>2436852.0</v>
       </c>
       <c r="H86" s="1">
-        <v>5106.0</v>
+        <v>6840.95</v>
       </c>
       <c r="I86" s="1">
-        <v>0.13862659219673</v>
+        <v>0.28072898969654</v>
       </c>
       <c r="J86">
-        <v>0.12</v>
+        <v>1.18</v>
       </c>
       <c r="K86" t="s">
         <v>282</v>
       </c>
       <c r="L86" s="1">
-        <v>3688382.0</v>
+        <v>2443692.95</v>
       </c>
       <c r="M86" s="1">
-        <v>3692943.64</v>
+        <v>2472432.02</v>
       </c>
       <c r="N86" s="1">
-        <v>0.85</v>
+        <v>0.58</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>284</v>
       </c>
       <c r="B87" s="1">
-        <v>2400000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>94.022</v>
+        <v>102.189</v>
       </c>
       <c r="D87" s="1">
-        <v>93.64325</v>
+        <v>102.20309524</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>2247438.0</v>
+        <v>2146265.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9090.0</v>
+        <v>-296.0</v>
       </c>
       <c r="I87" s="1">
-        <v>0.40446054574142</v>
+        <v>-0.013791400409549</v>
       </c>
       <c r="J87">
-        <v>0.38</v>
+        <v>1.97</v>
       </c>
       <c r="K87" t="s">
         <v>285</v>
       </c>
       <c r="L87" s="1">
-        <v>2256528.0</v>
+        <v>2145969.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2265618.41</v>
+        <v>2187249.82</v>
       </c>
       <c r="N87" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>287</v>
       </c>
       <c r="B88" s="1">
-        <v>847000.0</v>
+        <v>6137000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>95.226</v>
+        <v>98.985</v>
       </c>
       <c r="D88" s="1">
-        <v>94.69343566</v>
+        <v>99.85746586</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>802053.4</v>
+        <v>6128252.68</v>
       </c>
       <c r="H88" s="1">
-        <v>4510.82</v>
+        <v>-53543.23</v>
       </c>
       <c r="I88" s="1">
-        <v>0.56240893686131</v>
+        <v>-0.87371119951927</v>
       </c>
       <c r="J88">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>458.31</v>
+        <v>1.81</v>
+      </c>
+      <c r="K88" t="s">
+        <v>288</v>
       </c>
       <c r="L88" s="1">
-        <v>806564.22</v>
+        <v>6074709.45</v>
       </c>
       <c r="M88" s="1">
-        <v>807022.53</v>
+        <v>6185635.47</v>
       </c>
       <c r="N88" s="1">
-        <v>0.19</v>
+        <v>1.45</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>102.202</v>
+      </c>
+      <c r="D89" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-63839.5</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1.8914374542451</v>
+      </c>
+      <c r="J89">
+        <v>1.72</v>
+      </c>
+      <c r="K89" t="s">
+        <v>291</v>
+      </c>
+      <c r="L89" s="1">
+        <v>3311344.8</v>
+      </c>
+      <c r="M89" s="1">
+        <v>3367140.26</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>289</v>
-      </c>
-[...43 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>100.073</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1530.81</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.073</v>
+      </c>
+      <c r="J90">
+        <v>0.32</v>
+      </c>
+      <c r="K90" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2098530.81</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2105338.3</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>292</v>
-      </c>
-[...43 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>296</v>
+      </c>
+      <c r="B91" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.431</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-26028.71</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.0938666834948</v>
+      </c>
+      <c r="J91">
+        <v>1.38</v>
+      </c>
+      <c r="K91" t="s">
+        <v>297</v>
+      </c>
+      <c r="L91" s="1">
+        <v>2353485.21</v>
+      </c>
+      <c r="M91" s="1">
+        <v>2386443.34</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>295</v>
-      </c>
-[...43 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D92" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>2186844.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-13024.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-0.59556145751595</v>
+      </c>
+      <c r="J92">
+        <v>0.36</v>
+      </c>
+      <c r="K92" t="s">
+        <v>300</v>
+      </c>
+      <c r="L92" s="1">
+        <v>2173820.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>2181794.25</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>298</v>
-      </c>
-[...43 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.135</v>
+      </c>
+      <c r="D93" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-54134.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-1.506291704822</v>
+      </c>
+      <c r="J93">
+        <v>3.48</v>
+      </c>
+      <c r="K93" t="s">
+        <v>303</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3539725.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3661525.58</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>301</v>
-      </c>
-[...43 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>97.8</v>
+      </c>
+      <c r="D94" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>25156.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.6313236514981</v>
+      </c>
+      <c r="J94">
+        <v>0.87</v>
+      </c>
+      <c r="K94" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="1">
+        <v>4009800.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>4045416.31</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>304</v>
-      </c>
-[...43 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>102.423</v>
+      </c>
+      <c r="D95" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-30040.77</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-2.0520173474084</v>
+      </c>
+      <c r="J95">
+        <v>1.95</v>
+      </c>
+      <c r="K95" t="s">
+        <v>309</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1433922.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1461188.59</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>307</v>
-      </c>
-[...43 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.658</v>
+      </c>
+      <c r="D96" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-33932.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.6255902362977</v>
+      </c>
+      <c r="J96">
+        <v>2.32</v>
+      </c>
+      <c r="K96" t="s">
+        <v>312</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2053491.6</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2100332.08</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>310</v>
-      </c>
-[...43 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.781</v>
+      </c>
+      <c r="D97" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>30861.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.82059297221854</v>
+      </c>
+      <c r="J97">
+        <v>0.57</v>
+      </c>
+      <c r="K97" t="s">
+        <v>315</v>
+      </c>
+      <c r="L97" s="1">
+        <v>3791678.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>3813215.67</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>313</v>
-      </c>
-[...43 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.145</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-69795.77</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-1.2112682674989</v>
+      </c>
+      <c r="J98">
+        <v>0.36</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" s="1">
+        <v>5692410.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>5713464.79</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>316</v>
-      </c>
-[...43 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.592</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-16058.88</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.408</v>
+      </c>
+      <c r="J99">
+        <v>0.13</v>
+      </c>
+      <c r="K99" t="s">
+        <v>321</v>
+      </c>
+      <c r="L99" s="1">
+        <v>3919941.12</v>
+      </c>
+      <c r="M99" s="1">
+        <v>3924961.17</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>319</v>
-      </c>
-[...43 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>323</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>102.345</v>
+      </c>
+      <c r="D100" s="1">
+        <v>104.3865556</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2609663.89</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-51038.89</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.9557648858758</v>
+      </c>
+      <c r="J100">
+        <v>2.98</v>
+      </c>
+      <c r="K100" t="s">
+        <v>324</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2558625.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2633214.04</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>322</v>
-      </c>
-[...43 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>326</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>100.191</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3453.63</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.20187052671372</v>
+      </c>
+      <c r="J101">
+        <v>0.72</v>
+      </c>
+      <c r="K101" t="s">
+        <v>327</v>
+      </c>
+      <c r="L101" s="1">
+        <v>1714268.01</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1726573.15</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>325</v>
-      </c>
-[...43 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>329</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.894</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-34429.86</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.98491473512983</v>
+      </c>
+      <c r="J102">
+        <v>0.26</v>
+      </c>
+      <c r="K102" t="s">
+        <v>330</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3461290.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3470387.6</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>328</v>
-      </c>
-[...43 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.941</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-40511.74</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-1.1573200602223</v>
+      </c>
+      <c r="J103">
+        <v>2.22</v>
+      </c>
+      <c r="K103" t="s">
+        <v>333</v>
+      </c>
+      <c r="L103" s="1">
+        <v>3459966.77</v>
+      </c>
+      <c r="M103" s="1">
+        <v>3537427.72</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>331</v>
-      </c>
-[...43 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>335</v>
+      </c>
+      <c r="B104" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>99.913</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-1225.5</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.066436435009513</v>
+      </c>
+      <c r="J104">
+        <v>0.37</v>
+      </c>
+      <c r="K104" t="s">
+        <v>336</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1843394.85</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1850294.64</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>334</v>
-      </c>
-[...43 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
+        <v>338</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>98.571</v>
+      </c>
+      <c r="D105" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>21732.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.96784494172756</v>
+      </c>
+      <c r="J105">
+        <v>0.72</v>
+      </c>
+      <c r="K105" t="s">
+        <v>339</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2267133.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2283674.1</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>337</v>
-      </c>
-[...43 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6200000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.626</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.73299758</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>6307445.85</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-68633.85</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-1.0881401383731</v>
+      </c>
+      <c r="J106">
+        <v>0.19</v>
+      </c>
+      <c r="K106" t="s">
+        <v>342</v>
+      </c>
+      <c r="L106" s="1">
+        <v>6238812.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>6250659.95</v>
+      </c>
+      <c r="N106" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>340</v>
-      </c>
-[...43 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-1298.62</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.029001740104406</v>
+      </c>
+      <c r="J107">
+        <v>0.28</v>
+      </c>
+      <c r="K107" t="s">
+        <v>345</v>
+      </c>
+      <c r="L107" s="1">
+        <v>4476432.7</v>
+      </c>
+      <c r="M107" s="1">
+        <v>4488854.55</v>
+      </c>
+      <c r="N107" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>343</v>
-      </c>
-[...43 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B108" s="1">
-        <v>2300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.812</v>
+        <v>99.76</v>
       </c>
       <c r="D108" s="1">
-        <v>97.62613043</v>
+        <v>99.89460606</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2245401.0</v>
+        <v>3296522.0</v>
       </c>
       <c r="H108" s="1">
-        <v>27275.0</v>
+        <v>-4442.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1.2147050794045</v>
+        <v>-0.13474807691258</v>
       </c>
       <c r="J108">
         <v>0.58</v>
       </c>
       <c r="K108" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L108" s="1">
-        <v>2272676.0</v>
+        <v>3292080.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2285908.88</v>
+        <v>3311337.53</v>
       </c>
       <c r="N108" s="1">
-        <v>0.53</v>
+        <v>0.78</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.613</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-4840.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.15649032298115</v>
+      </c>
+      <c r="J109">
+        <v>0.35</v>
+      </c>
+      <c r="K109" t="s">
+        <v>351</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3088003.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3098704.37</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>349</v>
-      </c>
-[...43 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>353</v>
+      </c>
+      <c r="B110" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.79</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.23138095</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>2083859.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>11731.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.56294595747601</v>
+      </c>
+      <c r="J110">
+        <v>0.87</v>
+      </c>
+      <c r="K110" t="s">
+        <v>354</v>
+      </c>
+      <c r="L110" s="1">
+        <v>2095590.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>2113950.62</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>352</v>
-      </c>
-[...43 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>356</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.036</v>
+      </c>
+      <c r="D111" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-19095.42</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-1.4471013450797</v>
+      </c>
+      <c r="J111">
+        <v>2.42</v>
+      </c>
+      <c r="K111" t="s">
+        <v>357</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1300468.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1331970.74</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>355</v>
-      </c>
-[...43 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>359</v>
+      </c>
+      <c r="B112" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>102.867</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-93507.73</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.1184727713783</v>
+      </c>
+      <c r="J112">
+        <v>3.77</v>
+      </c>
+      <c r="K112" t="s">
+        <v>360</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4320414.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4478920.85</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>358</v>
-      </c>
-[...43 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>362</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>106.832</v>
+      </c>
+      <c r="D113" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-44725.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.0503217022369</v>
+      </c>
+      <c r="J113">
+        <v>3.87</v>
+      </c>
+      <c r="K113" t="s">
+        <v>363</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2136640.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2214084.75</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>361</v>
-      </c>
-[...43 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
+        <v>365</v>
+      </c>
+      <c r="B114" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.424</v>
+      </c>
+      <c r="D114" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-44051.03</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.83650211948255</v>
+      </c>
+      <c r="J114">
+        <v>0.93</v>
+      </c>
+      <c r="K114" t="s">
+        <v>366</v>
+      </c>
+      <c r="L114" s="1">
+        <v>5222048.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>5270486.36</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>364</v>
-      </c>
-[...43 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>368</v>
+      </c>
+      <c r="B115" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>93.622</v>
+      </c>
+      <c r="D115" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-44673.98</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.80716638316337</v>
+      </c>
+      <c r="J115">
+        <v>0.46</v>
+      </c>
+      <c r="K115" t="s">
+        <v>369</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5489994.08</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5516743.56</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>367</v>
-      </c>
-[...43 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.127</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.50677186323122</v>
+      </c>
+      <c r="J116">
+        <v>1.83</v>
+      </c>
+      <c r="K116" t="s">
+        <v>372</v>
+      </c>
+      <c r="L116" s="1">
+        <v>801016.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>815673.53</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>370</v>
-      </c>
-[...43 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>374</v>
+      </c>
+      <c r="B117" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.123</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-49656.4</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.0997748863812</v>
+      </c>
+      <c r="J117">
+        <v>3.24</v>
+      </c>
+      <c r="K117" t="s">
+        <v>375</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4465485.8</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4609885.94</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>373</v>
-      </c>
-[...43 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>377</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>98.428</v>
+      </c>
+      <c r="D118" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3603.34</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.10179488265886</v>
+      </c>
+      <c r="J118">
+        <v>1.33</v>
+      </c>
+      <c r="K118" t="s">
+        <v>378</v>
+      </c>
+      <c r="L118" s="1">
+        <v>3543408.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>3591416.22</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>376</v>
-      </c>
-[...43 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>380</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="D119" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>834.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.022876491086397</v>
+      </c>
+      <c r="J119">
+        <v>1.02</v>
+      </c>
+      <c r="K119" t="s">
+        <v>381</v>
+      </c>
+      <c r="L119" s="1">
+        <v>3646498.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>3684055.53</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>379</v>
-      </c>
-[...43 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
+        <v>383</v>
+      </c>
+      <c r="B120" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>95.087</v>
+      </c>
+      <c r="D120" s="1">
+        <v>95.03458182</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>5226902.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>2883.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.055156955305456</v>
+      </c>
+      <c r="J120">
+        <v>0.25</v>
+      </c>
+      <c r="K120" t="s">
+        <v>384</v>
+      </c>
+      <c r="L120" s="1">
+        <v>5229785.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>5243331.58</v>
+      </c>
+      <c r="N120" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>382</v>
-      </c>
-[...43 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>107.001</v>
+      </c>
+      <c r="D121" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-23252.08</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.495196931693</v>
+      </c>
+      <c r="J121">
+        <v>2.89</v>
+      </c>
+      <c r="K121" t="s">
+        <v>387</v>
+      </c>
+      <c r="L121" s="1">
+        <v>642006.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>659332.03</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>385</v>
-      </c>
-[...43 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>389</v>
+      </c>
+      <c r="B122" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-31425.0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-0.98448230328446</v>
+      </c>
+      <c r="J122">
+        <v>1.57</v>
+      </c>
+      <c r="K122" t="s">
+        <v>390</v>
+      </c>
+      <c r="L122" s="1">
+        <v>3160608.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>3210744.99</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>388</v>
-      </c>
-[...43 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>95.78</v>
+      </c>
+      <c r="D123" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H123" s="1">
+        <v>9223.07</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.22444289786137</v>
+      </c>
+      <c r="J123">
+        <v>0.29</v>
+      </c>
+      <c r="K123" t="s">
+        <v>393</v>
+      </c>
+      <c r="L123" s="1">
+        <v>4118540.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>4131145.48</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>391</v>
-      </c>
-[...43 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>395</v>
+      </c>
+      <c r="B124" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>100.193</v>
+      </c>
+      <c r="D124" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-77318.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.2100863294576</v>
+      </c>
+      <c r="J124">
+        <v>2.94</v>
+      </c>
+      <c r="K124" t="s">
+        <v>396</v>
+      </c>
+      <c r="L124" s="1">
+        <v>6312159.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>6497620.64</v>
+      </c>
+      <c r="N124" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>394</v>
-      </c>
-[...43 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>398</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>98.544</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-36253.27</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-1.1330861836348</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3163262.4</v>
+      </c>
+      <c r="M125" s="1">
+        <v>3163262.4</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>397</v>
-      </c>
-[...43 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>400</v>
       </c>
       <c r="B126" s="1">
-        <v>3200000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>98.909</v>
+        <v>100.359</v>
       </c>
       <c r="D126" s="1">
-        <v>99.75103125</v>
+        <v>100.413</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>3192033.0</v>
+        <v>2209086.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-26945.0</v>
+        <v>-1188.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.84413287707239</v>
+        <v>-0.053777897284216</v>
       </c>
       <c r="J126">
-        <v>1.39</v>
+        <v>0.66</v>
       </c>
       <c r="K126" t="s">
         <v>401</v>
       </c>
       <c r="L126" s="1">
-        <v>3165088.0</v>
+        <v>2207898.0</v>
       </c>
       <c r="M126" s="1">
-        <v>3209471.56</v>
+        <v>2222434.09</v>
       </c>
       <c r="N126" s="1">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>403</v>
       </c>
       <c r="B127" s="1">
-        <v>4300000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.752</v>
+        <v>93.06</v>
       </c>
       <c r="D127" s="1">
-        <v>95.56551</v>
+        <v>93.748</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>4109316.93</v>
+        <v>4406156.0</v>
       </c>
       <c r="H127" s="1">
-        <v>8019.07</v>
+        <v>-32336.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.19514362451474</v>
+        <v>-0.73388232282289</v>
       </c>
       <c r="J127">
-        <v>0.24</v>
+        <v>1.18</v>
       </c>
       <c r="K127" t="s">
         <v>404</v>
       </c>
       <c r="L127" s="1">
-        <v>4117336.0</v>
+        <v>4373820.0</v>
       </c>
       <c r="M127" s="1">
-        <v>4127467.51</v>
+        <v>4429415.21</v>
       </c>
       <c r="N127" s="1">
-        <v>0.95</v>
+        <v>1.04</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>406</v>
       </c>
       <c r="B128" s="1">
-        <v>6300000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.56</v>
+        <v>99.885</v>
       </c>
       <c r="D128" s="1">
-        <v>101.42027286</v>
+        <v>99.695</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>6389477.19</v>
+        <v>2564155.4</v>
       </c>
       <c r="H128" s="1">
-        <v>-54197.19</v>
+        <v>4886.8</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.84822573722968</v>
+        <v>0.19058127288229</v>
       </c>
       <c r="J128">
-        <v>2.74</v>
+        <v>0.27</v>
       </c>
       <c r="K128" t="s">
         <v>407</v>
       </c>
       <c r="L128" s="1">
-        <v>6335280.0</v>
+        <v>2569042.2</v>
       </c>
       <c r="M128" s="1">
-        <v>6508055.34</v>
+        <v>2575939.04</v>
       </c>
       <c r="N128" s="1">
-        <v>1.51</v>
+        <v>0.6</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>409</v>
       </c>
       <c r="B129" s="1">
-        <v>3210000.0</v>
+        <v>4424000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.929</v>
+        <v>98.762</v>
       </c>
       <c r="D129" s="1">
-        <v>99.67338536</v>
+        <v>99.33535986</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3199515.67</v>
+        <v>4394596.32</v>
       </c>
       <c r="H129" s="1">
-        <v>-23894.77</v>
+        <v>-25365.44</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.74682459673654</v>
+        <v>-0.57719613254489</v>
       </c>
       <c r="J129">
-        <v>1.26</v>
+        <v>0.38</v>
       </c>
       <c r="K129" t="s">
         <v>410</v>
       </c>
       <c r="L129" s="1">
-        <v>3175620.9</v>
+        <v>4369230.88</v>
       </c>
       <c r="M129" s="1">
-        <v>3216075.69</v>
+        <v>4385866.33</v>
       </c>
       <c r="N129" s="1">
-        <v>0.74</v>
+        <v>1.03</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>412</v>
       </c>
       <c r="B130" s="1">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.761</v>
+        <v>98.805</v>
       </c>
       <c r="D130" s="1">
-        <v>100.413</v>
+        <v>99.473</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>2209086.0</v>
+        <v>2088933.0</v>
       </c>
       <c r="H130" s="1">
-        <v>7656.0</v>
+        <v>-14028.0</v>
       </c>
       <c r="I130" s="1">
-        <v>0.34656867138717</v>
+        <v>-0.67153901058579</v>
       </c>
       <c r="J130">
-        <v>0.42</v>
+        <v>0.09</v>
       </c>
       <c r="K130" t="s">
         <v>413</v>
       </c>
       <c r="L130" s="1">
-        <v>2216742.0</v>
+        <v>2074905.0</v>
       </c>
       <c r="M130" s="1">
-        <v>2225922.69</v>
+        <v>2076717.33</v>
       </c>
       <c r="N130" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>411</v>
-      </c>
-[...98 lines deleted...]
-        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">