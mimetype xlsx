--- v7 (2026-10-13)
+++ v8 (2026-11-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -112,1194 +112,1182 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>11 277.86</t>
+    <t>12 209.92</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>20 835.62</t>
+    <t>23 150.68</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>26 369.86</t>
+    <t>33 904.11</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>27 665.75</t>
+    <t>33 090.41</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>30 809.59</t>
+    <t>33 254.79</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
-    <t>1 759.76</t>
-[...8 lines deleted...]
-    <t>5 763.70</t>
+    <t>2 973.39</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>9 924.16</t>
+    <t>13 025.47</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
+    <t>2 681.51</t>
+  </si>
+  <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>32 909.59</t>
+    <t>46 621.92</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>10 849.32</t>
+    <t>13 315.07</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>11 650.68</t>
+    <t>14 239.73</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>45 452.05</t>
-[...8 lines deleted...]
-    <t>9 604.11</t>
+    <t>51 205.48</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>200 289.04</t>
+    <t>212 576.71</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>63 061.64</t>
+    <t>70 068.49</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>24 654.77</t>
+    <t>26 100.79</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>28 661.64</t>
+    <t>33 360.27</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>12 622.95</t>
+    <t>21 328.42</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>18 656.02</t>
+    <t>24 486.02</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>60 065.75</t>
+    <t>73 873.97</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>33 660.99</t>
+    <t>34 751.26</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>8 728.77</t>
+    <t>9 715.07</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>14 520.55</t>
-[...2 lines deleted...]
-    <t>FR001400BBL2</t>
+    <t>17 260.27</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>16 116.80</t>
+    <t>23 938.52</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>10 602.12</t>
+    <t>13 864.32</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>98 442.12</t>
+    <t>109 955.82</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>28 643.84</t>
+    <t>35 630.14</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>2 022.19</t>
+    <t>7 077.67</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>24 286.64</t>
+    <t>27 062.26</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>7 491.44</t>
+    <t>8 347.60</t>
   </si>
   <si>
     <t>ES0840609053</t>
   </si>
   <si>
     <t>CAIXABANK SA PERP</t>
   </si>
   <si>
-    <t>48 214.29</t>
+    <t>10 067.93</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>82 847.33</t>
+    <t>1 992.99</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>90 308.22</t>
+    <t>96 472.60</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>21 177.60</t>
+    <t>22 972.31</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
-    <t>14 767.12</t>
+    <t>20 794.52</t>
+  </si>
+  <si>
+    <t>XS2193658619</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM SA 1.875 26/06/2029</t>
+  </si>
+  <si>
+    <t>8 614.73</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>8 506.85</t>
+    <t>11 657.53</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>31 002.69</t>
-[...8 lines deleted...]
-    <t>1 687.67</t>
+    <t>36 907.96</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>4 828.77</t>
+    <t>12 876.71</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
+    <t>5 589.04</t>
+  </si>
+  <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>116 087.67</t>
+    <t>123 320.55</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>3 328.77</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>69 813.70</t>
+    <t>80 005.48</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>10 455.65</t>
+    <t>13 171.40</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>22 356.95</t>
+    <t>26 615.41</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>32 950.68</t>
+    <t>36 073.97</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>13 139.38</t>
+    <t>22 201.03</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>13 693.15</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>41 643.84</t>
+    <t>52 602.74</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>6 177.97</t>
+    <t>7 048.11</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>75 546.06</t>
+    <t>86 261.82</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>170 215.07</t>
+    <t>181 913.70</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>18 564.38</t>
+    <t>20 098.63</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>16 813.70</t>
+    <t>21 238.36</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>48 328.77</t>
-[...8 lines deleted...]
-    <t>1 519.26</t>
+    <t>51 616.44</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>102 359.59</t>
+    <t>109 941.78</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>50 570.01</t>
+    <t>54 948.37</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>16 240.68</t>
+    <t>21 745.99</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>48 751.10</t>
+    <t>51 906.51</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>8 175.62</t>
+    <t>11 512.60</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>12 410.96</t>
+    <t>13 232.88</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>159 675.38</t>
+    <t>172 926.44</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>42 484.68</t>
+    <t>49 873.32</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>75 863.01</t>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>35 985.96</t>
+    <t>41 239.38</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>87 167.40</t>
+    <t>93 241.79</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>54 680.14</t>
+    <t>58 776.03</t>
   </si>
   <si>
     <t>XS2443920751</t>
   </si>
   <si>
     <t>ING GROEP NV 16/02/2031</t>
   </si>
   <si>
-    <t>16 430.82</t>
+    <t>18 636.30</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>33 056.51</t>
+    <t>35 090.75</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>195 569.86</t>
+    <t>207 679.45</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>61 171.23</t>
+    <t>66 513.70</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>31 808.22</t>
+    <t>36 739.73</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>13 463.01</t>
+    <t>15 764.38</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 660.27</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>68 869.57</t>
+    <t>79 304.35</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>19 638.36</t>
+    <t>25 775.34</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>16 668.49</t>
+    <t>18 805.48</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>10 947.95</t>
+    <t>17 030.14</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>10 298.63</t>
+    <t>11 449.32</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>116 683.33</t>
+    <t>124 514.42</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>28 739.07</t>
+    <t>33 917.28</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>41 280.82</t>
+    <t>46 315.07</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>110 926.02</t>
+    <t>120 530.01</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>55 795.46</t>
+    <t>64 061.46</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>6 807.49</t>
+    <t>10 811.90</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>32 958.13</t>
+    <t>37 052.31</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>7 974.25</t>
+    <t>11 771.51</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>121 800.58</t>
+    <t>129 761.40</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>35 616.31</t>
+    <t>37 959.48</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>27 266.59</t>
+    <t>30 926.54</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>46 840.48</t>
+    <t>51 959.66</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>21 537.67</t>
+    <t>22 839.04</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>21 054.79</t>
+    <t>29 000.00</t>
+  </si>
+  <si>
+    <t>PTNOBNOM0009</t>
+  </si>
+  <si>
+    <t>NOVO BANCO SA 22/01/2031</t>
+  </si>
+  <si>
+    <t>37 670.55</t>
   </si>
   <si>
     <t>XS3422221294</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
   </si>
   <si>
-    <t>5 020.05</t>
+    <t>12 191.55</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>74 589.04</t>
+    <t>82 123.29</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>12 305.14</t>
+    <t>15 820.89</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>9 097.60</t>
+    <t>14 611.30</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>77 460.95</t>
+    <t>82 490.88</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>6 899.79</t>
+    <t>10 185.41</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>16 541.10</t>
+    <t>19 691.78</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>11 847.95</t>
+    <t>20 171.23</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>12 421.85</t>
+    <t>20 703.08</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>19 257.53</t>
+    <t>24 682.19</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>10 701.37</t>
-[...8 lines deleted...]
-    <t>18 360.62</t>
+    <t>15 797.26</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>31 502.74</t>
+    <t>34 084.93</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>158 506.85</t>
+    <t>169 438.36</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>77 444.75</t>
+    <t>7 275.82</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>48 438.36</t>
+    <t>59 835.62</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>26 749.48</t>
+    <t>31 569.21</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>14 657.53</t>
+    <t>16 027.40</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>144 400.14</t>
+    <t>153 259.04</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>48 008.22</t>
+    <t>1 220.55</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>37 557.53</t>
+    <t>42 372.60</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>13 546.58</t>
+    <t>17 916.44</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>17 326.03</t>
+    <t>19 873.97</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>50 136.99</t>
+    <t>55 616.44</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>12 605.48</t>
+    <t>14 961.64</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>185 461.64</t>
+    <t>197 543.84</t>
+  </si>
+  <si>
+    <t>ES0280907041</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 22/06/2034</t>
+  </si>
+  <si>
+    <t>24 621.92</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
+    <t>5 056.85</t>
+  </si>
+  <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>14 536.09</t>
+    <t>19 636.48</t>
   </si>
   <si>
     <t>XS1873209172</t>
   </si>
   <si>
     <t>UNILEVER NV 1.375 04/09/2030</t>
   </si>
   <si>
-    <t>55 595.21</t>
+    <t>59 136.30</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>6 896.84</t>
-[...8 lines deleted...]
-    <t>16 635.45</t>
+    <t>11 653.27</t>
   </si>
   <si>
     <t>XS3423368334</t>
   </si>
   <si>
     <t>VONOVIA SE 3.5 06/07/2031</t>
   </si>
   <si>
-    <t>1 812.33</t>
+    <t>5 839.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1660,215 +1648,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1036535.2504</v>
+        <v>1003119.2515</v>
       </c>
       <c r="C2">
-        <v>119.87</v>
+        <v>119.81</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>124249792.27</v>
+        <v>120187346.33</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>124249792.27</v>
+        <v>120187346.33</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2689934.347</v>
+        <v>2731935.8319</v>
       </c>
       <c r="C3">
-        <v>107.09</v>
+        <v>107.01</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>288072505.55</v>
+        <v>292369364.01</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>288072505.55</v>
+        <v>292369364.01</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>28058.7484</v>
+        <v>26354.368</v>
       </c>
       <c r="C4">
-        <v>111.2</v>
+        <v>111.14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3120381.77</v>
+        <v>2929049.49</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3120381.77</v>
+        <v>2929049.49</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107657.77</v>
+        <v>106246.61</v>
       </c>
       <c r="C5">
-        <v>100.48</v>
+        <v>100.42</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10817643.05</v>
+        <v>10670249.42</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10817643.05</v>
+        <v>10670249.42</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.72</v>
+        <v>100.65</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64563.06</v>
+        <v>64518.64</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64563.06</v>
+        <v>64518.64</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z130"/>
+  <dimension ref="A1:Z128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N130" sqref="N130"/>
+      <selection activeCell="N128" sqref="N128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1884,6493 +1872,6393 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>395.0</v>
+        <v>3477.0</v>
       </c>
       <c r="C2" s="1">
-        <v>105.61</v>
+        <v>4823.57</v>
       </c>
       <c r="D2" s="1">
-        <v>105.62</v>
+        <v>4822.6765688812</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>0.0</v>
+        <v>16768446.43</v>
       </c>
       <c r="H2" s="1">
-        <v>-3950.0</v>
+        <v>3106.46</v>
       </c>
       <c r="I2" s="1">
-        <v>0</v>
+        <v>0.018525627958248</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>-3950.0</v>
+        <v>16771552.89</v>
       </c>
       <c r="M2" s="1">
-        <v>-3950.0</v>
+        <v>16771552.89</v>
       </c>
       <c r="N2" s="1">
-        <v>0.0</v>
+        <v>3.93</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>1944000.0</v>
+        <v>421.0</v>
       </c>
       <c r="C3" s="1">
-        <v>95.947</v>
+        <v>105.455</v>
       </c>
       <c r="D3" s="1">
-        <v>93.54761317</v>
+        <v>105.413812352</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>1818565.6</v>
+        <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>46644.08</v>
+        <v>17340.0</v>
       </c>
       <c r="I3" s="1">
-        <v>2.5648830044954</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1865209.68</v>
+        <v>17340.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1876487.54</v>
+        <v>17340.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.44</v>
+        <v>0.0</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1944000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>96.205</v>
+      </c>
+      <c r="D4" s="1">
+        <v>93.54761317</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1818565.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>51659.6</v>
+      </c>
+      <c r="I4" s="1">
+        <v>2.8406783896055</v>
+      </c>
+      <c r="J4">
+        <v>0.63</v>
+      </c>
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L4" s="1">
-        <v>1302535.0</v>
+        <v>1870225.2</v>
       </c>
       <c r="M4" s="1">
-        <v>1323370.62</v>
+        <v>1882435.12</v>
       </c>
       <c r="N4" s="1">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>100.183</v>
+      </c>
+      <c r="D5" s="1">
+        <v>100.45730769</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1305945.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-3566.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.27305897262136</v>
+      </c>
+      <c r="J5">
+        <v>1.78</v>
+      </c>
+      <c r="K5" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>5431525.0</v>
+        <v>1302379.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5457894.86</v>
+        <v>1325529.68</v>
       </c>
       <c r="N5" s="1">
-        <v>1.28</v>
+        <v>0.31</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>98.678</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.72163855</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5484690.12</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-57400.12</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-1.0465517421064</v>
+      </c>
+      <c r="J6">
+        <v>0.62</v>
+      </c>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L6" s="1">
-        <v>4377780.0</v>
+        <v>5427290.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4405445.75</v>
+        <v>5461194.11</v>
       </c>
       <c r="N6" s="1">
-        <v>1.03</v>
+        <v>1.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.699</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4386756.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8800.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.20060381749065</v>
+      </c>
+      <c r="J7">
+        <v>0.75</v>
+      </c>
+      <c r="K7" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L7" s="1">
-        <v>1670403.0</v>
+        <v>4377956.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1701212.59</v>
+        <v>4411046.41</v>
       </c>
       <c r="N7" s="1">
-        <v>0.4</v>
+        <v>1.03</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>97.945</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.69199529</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1694763.92</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-29698.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-1.7523927462416</v>
+      </c>
+      <c r="J8">
+        <v>1.96</v>
+      </c>
+      <c r="K8" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L8" s="1">
-        <v>611720.98</v>
+        <v>1665065.0</v>
       </c>
       <c r="M8" s="1">
-        <v>613480.74</v>
+        <v>1698319.79</v>
       </c>
       <c r="N8" s="1">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.905</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.894</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>610352.34</v>
+      </c>
+      <c r="H9" s="1">
+        <v>67.21</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.011011672372715</v>
+      </c>
+      <c r="J9">
+        <v>0.49</v>
+      </c>
+      <c r="K9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L9" s="1">
-        <v>1811095.0</v>
+        <v>610419.55</v>
       </c>
       <c r="M9" s="1">
-        <v>1816858.7</v>
+        <v>613392.94</v>
       </c>
       <c r="N9" s="1">
-        <v>0.43</v>
+        <v>0.14</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1">
         <v>1677000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>100.16</v>
+        <v>99.92</v>
       </c>
       <c r="D10" s="1">
         <v>100.0143059</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1677239.91</v>
       </c>
       <c r="H10" s="1">
-        <v>2443.29</v>
+        <v>-1581.51</v>
       </c>
       <c r="I10" s="1">
-        <v>0.14567325672569</v>
+        <v>-0.094292414017265</v>
       </c>
       <c r="J10">
-        <v>0.59</v>
+        <v>0.78</v>
       </c>
       <c r="K10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L10" s="1">
-        <v>1679683.2</v>
+        <v>1675658.4</v>
       </c>
       <c r="M10" s="1">
-        <v>1689607.36</v>
+        <v>1688683.87</v>
       </c>
       <c r="N10" s="1">
         <v>0.4</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B11" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>100.121</v>
+        <v>99.859</v>
       </c>
       <c r="D11" s="1">
         <v>100.6916</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1006916.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-5706.0</v>
+        <v>-8326.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.56668083534277</v>
+        <v>-0.82688128900524</v>
       </c>
       <c r="J11">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>832.19</v>
+        <v>0.27</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
       </c>
       <c r="L11" s="1">
-        <v>1001210.0</v>
+        <v>998590.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1002042.19</v>
+        <v>1001271.51</v>
       </c>
       <c r="N11" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="1">
         <v>7700000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>98.955</v>
+        <v>98.703</v>
       </c>
       <c r="D12" s="1">
         <v>99.92478571</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>7694208.5</v>
       </c>
       <c r="H12" s="1">
-        <v>-74673.5</v>
+        <v>-94077.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-0.97051568072272</v>
+        <v>-1.2227053633912</v>
       </c>
       <c r="J12">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="K12" t="s">
         <v>62</v>
       </c>
       <c r="L12" s="1">
-        <v>7619535.0</v>
+        <v>7600131.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7652444.59</v>
+        <v>7646752.92</v>
       </c>
       <c r="N12" s="1">
         <v>1.79</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>98.333</v>
+        <v>98.06</v>
       </c>
       <c r="D13" s="1">
         <v>99.46406667</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1491961.0</v>
       </c>
       <c r="H13" s="1">
-        <v>-16966.0</v>
+        <v>-21061.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-1.1371610920125</v>
+        <v>-1.4116320734925</v>
       </c>
       <c r="J13">
-        <v>0.72</v>
+        <v>0.89</v>
       </c>
       <c r="K13" t="s">
         <v>65</v>
       </c>
       <c r="L13" s="1">
-        <v>1474995.0</v>
+        <v>1470900.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1485844.32</v>
+        <v>1484215.07</v>
       </c>
       <c r="N13" s="1">
         <v>0.35</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.076</v>
+        <v>99.85</v>
       </c>
       <c r="D14" s="1">
         <v>99.81171429</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1397364.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3700.0</v>
+        <v>536.0</v>
       </c>
       <c r="I14" s="1">
-        <v>0.26478426523082</v>
+        <v>0.038357936801005</v>
       </c>
       <c r="J14">
-        <v>0.83</v>
+        <v>1.02</v>
       </c>
       <c r="K14" t="s">
         <v>68</v>
       </c>
       <c r="L14" s="1">
-        <v>1401064.0</v>
+        <v>1397900.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1412714.68</v>
+        <v>1412139.73</v>
       </c>
       <c r="N14" s="1">
         <v>0.33</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>102.915</v>
+        <v>102.732</v>
       </c>
       <c r="D15" s="1">
         <v>104.67195</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2093439.0</v>
       </c>
       <c r="H15" s="1">
-        <v>-35139.0</v>
+        <v>-38799.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-1.67852992134</v>
+        <v>-1.8533618605558</v>
       </c>
       <c r="J15">
-        <v>2.27</v>
+        <v>2.56</v>
       </c>
       <c r="K15" t="s">
         <v>71</v>
       </c>
       <c r="L15" s="1">
-        <v>2058300.0</v>
+        <v>2054640.0</v>
       </c>
       <c r="M15" s="1">
-        <v>2103752.05</v>
+        <v>2105845.48</v>
       </c>
       <c r="N15" s="1">
         <v>0.49</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="1">
-        <v>3800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>103.72</v>
+        <v>103.552</v>
       </c>
       <c r="D16" s="1">
-        <v>103.93731579</v>
+        <v>105.89313846</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>3949618.0</v>
+        <v>4129832.4</v>
       </c>
       <c r="H16" s="1">
-        <v>-8258.0</v>
+        <v>-91304.4</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.20908351136743</v>
+        <v>-2.2108500093127</v>
       </c>
       <c r="J16">
-        <v>0.25</v>
+        <v>5.45</v>
       </c>
       <c r="K16" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="1">
-        <v>3941360.0</v>
+        <v>4038528.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3950964.11</v>
+        <v>4251104.71</v>
       </c>
       <c r="N16" s="1">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="1">
-        <v>3900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>103.861</v>
+        <v>101.103</v>
       </c>
       <c r="D17" s="1">
-        <v>105.89313846</v>
+        <v>102.9313697</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>4129832.4</v>
+        <v>3396735.2</v>
       </c>
       <c r="H17" s="1">
-        <v>-79253.4</v>
+        <v>-60336.2</v>
       </c>
       <c r="I17" s="1">
-        <v>-1.9190464000428</v>
+        <v>-1.776299783392</v>
       </c>
       <c r="J17">
-        <v>5.14</v>
+        <v>2.12</v>
       </c>
       <c r="K17" t="s">
         <v>77</v>
       </c>
       <c r="L17" s="1">
-        <v>4050579.0</v>
+        <v>3336399.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4250868.04</v>
+        <v>3406467.49</v>
       </c>
       <c r="N17" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="1">
-        <v>3300000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>101.249</v>
+        <v>94.759</v>
       </c>
       <c r="D18" s="1">
-        <v>102.9313697</v>
+        <v>94.51235868</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3396735.2</v>
+        <v>4300312.32</v>
       </c>
       <c r="H18" s="1">
-        <v>-55518.2</v>
+        <v>11222.18</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.6344576992637</v>
+        <v>0.26096197589667</v>
       </c>
       <c r="J18">
-        <v>1.91</v>
+        <v>0.57</v>
       </c>
       <c r="K18" t="s">
         <v>80</v>
       </c>
       <c r="L18" s="1">
-        <v>3341217.0</v>
+        <v>4311534.5</v>
       </c>
       <c r="M18" s="1">
-        <v>3404278.64</v>
+        <v>4337635.29</v>
       </c>
       <c r="N18" s="1">
-        <v>0.8</v>
+        <v>1.02</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="1">
-        <v>4550000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.87</v>
+        <v>95.834</v>
       </c>
       <c r="D19" s="1">
-        <v>94.51235868</v>
+        <v>96.32958306</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4300312.32</v>
+        <v>4720149.57</v>
       </c>
       <c r="H19" s="1">
-        <v>16272.68</v>
+        <v>-24283.57</v>
       </c>
       <c r="I19" s="1">
-        <v>0.37840693394102</v>
+        <v>-0.51446611256431</v>
       </c>
       <c r="J19">
-        <v>0.54</v>
+        <v>0.68</v>
       </c>
       <c r="K19" t="s">
         <v>83</v>
       </c>
       <c r="L19" s="1">
-        <v>4316585.0</v>
+        <v>4695866.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4341239.77</v>
+        <v>4729226.27</v>
       </c>
       <c r="N19" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="1">
-        <v>4900000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.011</v>
+        <v>100.269</v>
       </c>
       <c r="D20" s="1">
-        <v>96.32958306</v>
+        <v>101.45567878</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>4720149.57</v>
+        <v>4159682.83</v>
       </c>
       <c r="H20" s="1">
-        <v>-15610.57</v>
+        <v>-48653.83</v>
       </c>
       <c r="I20" s="1">
-        <v>-0.33072193515258</v>
+        <v>-1.1696523987143</v>
       </c>
       <c r="J20">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="K20" t="s">
         <v>86</v>
       </c>
       <c r="L20" s="1">
-        <v>4704539.0</v>
+        <v>4111029.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4733200.64</v>
+        <v>4132357.42</v>
       </c>
       <c r="N20" s="1">
-        <v>1.11</v>
+        <v>0.97</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="1">
-        <v>4100000.0</v>
+        <v>2972000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>100.331</v>
+        <v>99.961</v>
       </c>
       <c r="D21" s="1">
-        <v>101.45567878</v>
+        <v>100.28432032</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>4159682.83</v>
+        <v>2980450.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-46111.83</v>
+        <v>-9609.08</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.108541970254</v>
+        <v>-0.32240366387626</v>
       </c>
       <c r="J21">
-        <v>0.31</v>
+        <v>0.82</v>
       </c>
       <c r="K21" t="s">
         <v>89</v>
       </c>
       <c r="L21" s="1">
-        <v>4113571.0</v>
+        <v>2970840.92</v>
       </c>
       <c r="M21" s="1">
-        <v>4126193.95</v>
+        <v>2995326.94</v>
       </c>
       <c r="N21" s="1">
-        <v>0.97</v>
+        <v>0.7</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="1">
-        <v>2972000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.218</v>
+        <v>102.191</v>
       </c>
       <c r="D22" s="1">
-        <v>100.28432032</v>
+        <v>104.31542542</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2980450.0</v>
+        <v>5007140.42</v>
       </c>
       <c r="H22" s="1">
-        <v>-1971.04</v>
+        <v>-101972.42</v>
       </c>
       <c r="I22" s="1">
-        <v>-0.066132295458739</v>
+        <v>-2.0365400497396</v>
       </c>
       <c r="J22">
-        <v>0.63</v>
+        <v>1.54</v>
       </c>
       <c r="K22" t="s">
         <v>92</v>
       </c>
       <c r="L22" s="1">
-        <v>2978478.96</v>
+        <v>4905168.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2997134.98</v>
+        <v>4979041.97</v>
       </c>
       <c r="N22" s="1">
-        <v>0.7</v>
+        <v>1.17</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="1">
-        <v>4800000.0</v>
+        <v>6358000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>102.48</v>
+        <v>98.964</v>
       </c>
       <c r="D23" s="1">
-        <v>104.31542542</v>
+        <v>100.19916011</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>5007140.42</v>
+        <v>6370662.6</v>
       </c>
       <c r="H23" s="1">
-        <v>-88100.42</v>
+        <v>-78531.48</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.7594956923537</v>
+        <v>-1.2327050564568</v>
       </c>
       <c r="J23">
-        <v>1.25</v>
+        <v>0.55</v>
       </c>
       <c r="K23" t="s">
         <v>95</v>
       </c>
       <c r="L23" s="1">
-        <v>4919040.0</v>
+        <v>6292131.12</v>
       </c>
       <c r="M23" s="1">
-        <v>4979105.75</v>
+        <v>6326882.38</v>
       </c>
       <c r="N23" s="1">
-        <v>1.17</v>
+        <v>1.48</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="1">
-        <v>8358000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.035</v>
+        <v>93.019</v>
       </c>
       <c r="D24" s="1">
-        <v>100.19916009</v>
+        <v>92.61058806</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>8374645.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="H24" s="1">
-        <v>-97300.5</v>
+        <v>14702.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-1.1618461523471</v>
+        <v>0.44099919136616</v>
       </c>
       <c r="J24">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="K24" t="s">
         <v>98</v>
       </c>
       <c r="L24" s="1">
-        <v>8277345.3</v>
+        <v>3348684.0</v>
       </c>
       <c r="M24" s="1">
-        <v>8311006.29</v>
+        <v>3358399.07</v>
       </c>
       <c r="N24" s="1">
-        <v>1.95</v>
+        <v>0.79</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>93.117</v>
+        <v>99.398</v>
       </c>
       <c r="D25" s="1">
-        <v>92.61058806</v>
+        <v>99.4518355</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3333981.17</v>
+        <v>1989036.71</v>
       </c>
       <c r="H25" s="1">
-        <v>18230.83</v>
+        <v>-1076.71</v>
       </c>
       <c r="I25" s="1">
-        <v>0.54681862525336</v>
+        <v>-0.054132233688135</v>
       </c>
       <c r="J25">
-        <v>0.24</v>
+        <v>0.86</v>
       </c>
       <c r="K25" t="s">
         <v>101</v>
       </c>
       <c r="L25" s="1">
-        <v>3352212.0</v>
+        <v>1987960.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3360940.77</v>
+        <v>2005220.27</v>
       </c>
       <c r="N25" s="1">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.388</v>
+        <v>108.501</v>
       </c>
       <c r="D26" s="1">
-        <v>99.4518355</v>
+        <v>109.12</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1989036.71</v>
+        <v>2400640.0</v>
       </c>
       <c r="H26" s="1">
-        <v>-1276.71</v>
+        <v>-13618.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.064187352278682</v>
+        <v>-0.56726539589443</v>
       </c>
       <c r="J26">
-        <v>0.73</v>
+        <v>1.09</v>
       </c>
       <c r="K26" t="s">
         <v>104</v>
       </c>
       <c r="L26" s="1">
-        <v>1987760.0</v>
+        <v>2387022.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2002280.55</v>
+        <v>2410960.52</v>
       </c>
       <c r="N26" s="1">
-        <v>0.47</v>
+        <v>0.57</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="1">
-        <v>2200000.0</v>
+        <v>1701000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>107.077</v>
+        <v>99.745</v>
       </c>
       <c r="D27" s="1">
-        <v>107.86245455</v>
+        <v>99.8837425</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2372974.0</v>
+        <v>1699022.46</v>
       </c>
       <c r="H27" s="1">
-        <v>-17280.0</v>
+        <v>-2360.01</v>
       </c>
       <c r="I27" s="1">
-        <v>-0.72820014041452</v>
+        <v>-0.13890399071005</v>
       </c>
       <c r="J27">
-        <v>0.73</v>
+        <v>0.82</v>
       </c>
       <c r="K27" t="s">
         <v>107</v>
       </c>
       <c r="L27" s="1">
-        <v>2355694.0</v>
+        <v>1696662.45</v>
       </c>
       <c r="M27" s="1">
-        <v>2371810.8</v>
+        <v>1710526.77</v>
       </c>
       <c r="N27" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="1">
-        <v>1701000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>100.125</v>
+        <v>103.352</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8837425</v>
+        <v>103.68</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1699022.46</v>
+        <v>4250880.0</v>
       </c>
       <c r="H28" s="1">
-        <v>4103.79</v>
+        <v>-13448.0</v>
       </c>
       <c r="I28" s="1">
-        <v>0.24153830197159</v>
+        <v>-0.31635802469136</v>
       </c>
       <c r="J28">
-        <v>0.62</v>
+        <v>2.68</v>
       </c>
       <c r="K28" t="s">
         <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>1703126.25</v>
+        <v>4237432.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1713728.37</v>
+        <v>4347387.82</v>
       </c>
       <c r="N28" s="1">
-        <v>0.4</v>
+        <v>1.02</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>112</v>
       </c>
       <c r="B29" s="1">
-        <v>4100000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>103.876</v>
+        <v>100.617</v>
       </c>
       <c r="D29" s="1">
-        <v>103.68</v>
+        <v>102.20481176</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>4250880.0</v>
+        <v>3474963.6</v>
       </c>
       <c r="H29" s="1">
-        <v>8036.0</v>
+        <v>-53985.6</v>
       </c>
       <c r="I29" s="1">
-        <v>0.18904320987654</v>
+        <v>-1.5535587192913</v>
       </c>
       <c r="J29">
-        <v>2.4</v>
+        <v>1.05</v>
       </c>
       <c r="K29" t="s">
         <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>4258916.0</v>
+        <v>3420978.0</v>
       </c>
       <c r="M29" s="1">
-        <v>4357358.12</v>
+        <v>3456608.14</v>
       </c>
       <c r="N29" s="1">
-        <v>1.02</v>
+        <v>0.81</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="1">
-        <v>3400000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.789</v>
+        <v>99.064</v>
       </c>
       <c r="D30" s="1">
-        <v>102.20481176</v>
+        <v>100.08431893</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>3474963.6</v>
+        <v>3357828.9</v>
       </c>
       <c r="H30" s="1">
-        <v>-48137.6</v>
+        <v>-34231.7</v>
       </c>
       <c r="I30" s="1">
-        <v>-1.3852691867046</v>
+        <v>-1.0194593298068</v>
       </c>
       <c r="J30">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
       <c r="K30" t="s">
         <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>3426826.0</v>
+        <v>3323597.2</v>
       </c>
       <c r="M30" s="1">
-        <v>3455469.84</v>
+        <v>3330674.87</v>
       </c>
       <c r="N30" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="1">
-        <v>3355000.0</v>
+        <v>1842000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.209</v>
+        <v>98.531</v>
       </c>
       <c r="D31" s="1">
-        <v>100.08431893</v>
+        <v>99.51669707</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>3357828.9</v>
+        <v>1833097.56</v>
       </c>
       <c r="H31" s="1">
-        <v>-29366.95</v>
+        <v>-18156.54</v>
       </c>
       <c r="I31" s="1">
-        <v>-0.87458148924741</v>
+        <v>-0.99048410713066</v>
       </c>
       <c r="J31">
-        <v>0.06</v>
+        <v>1.47</v>
       </c>
       <c r="K31" t="s">
         <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>3328461.95</v>
+        <v>1814941.02</v>
       </c>
       <c r="M31" s="1">
-        <v>3330484.14</v>
+        <v>1842003.28</v>
       </c>
       <c r="N31" s="1">
-        <v>0.78</v>
+        <v>0.43</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="1">
-        <v>1842000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.644</v>
+        <v>98.97</v>
       </c>
       <c r="D32" s="1">
-        <v>99.51669707</v>
+        <v>97.755168</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1833097.56</v>
+        <v>2443879.2</v>
       </c>
       <c r="H32" s="1">
-        <v>-16075.08</v>
+        <v>30370.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.87693532252588</v>
+        <v>1.2427291823589</v>
       </c>
       <c r="J32">
-        <v>1.32</v>
+        <v>0.33</v>
       </c>
       <c r="K32" t="s">
         <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>1817022.48</v>
+        <v>2474250.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1841309.12</v>
+        <v>2482597.6</v>
       </c>
       <c r="N32" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>124</v>
       </c>
       <c r="B33" s="1">
-        <v>2500000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.863</v>
+        <v>108.626</v>
       </c>
       <c r="D33" s="1">
-        <v>97.755168</v>
+        <v>109.11</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2443879.2</v>
+        <v>2836860.0</v>
       </c>
       <c r="H33" s="1">
-        <v>27695.8</v>
+        <v>-12584.0</v>
       </c>
       <c r="I33" s="1">
-        <v>1.1332720537087</v>
+        <v>-0.44358903858491</v>
       </c>
       <c r="J33">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="K33" t="s">
         <v>125</v>
       </c>
       <c r="L33" s="1">
-        <v>2471575.0</v>
+        <v>2824276.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2479066.44</v>
+        <v>2834343.93</v>
       </c>
       <c r="N33" s="1">
-        <v>0.58</v>
+        <v>0.66</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>127</v>
       </c>
       <c r="B34" s="1">
-        <v>2600000.0</v>
+        <v>6062000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>109.39</v>
+        <v>98.411</v>
       </c>
       <c r="D34" s="1">
-        <v>109.11</v>
+        <v>99.73470604</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>2836860.0</v>
+        <v>6045917.88</v>
       </c>
       <c r="H34" s="1">
-        <v>7280.0</v>
+        <v>-80243.06</v>
       </c>
       <c r="I34" s="1">
-        <v>0.25662175785904</v>
+        <v>-1.3272270909508</v>
       </c>
       <c r="J34">
-        <v>1.85</v>
+        <v>0.03</v>
       </c>
       <c r="K34" t="s">
         <v>128</v>
       </c>
       <c r="L34" s="1">
-        <v>2844140.0</v>
+        <v>5965674.82</v>
       </c>
       <c r="M34" s="1">
-        <v>2892354.29</v>
+        <v>5967667.81</v>
       </c>
       <c r="N34" s="1">
-        <v>0.68</v>
+        <v>1.4</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>130</v>
       </c>
       <c r="B35" s="1">
-        <v>6062000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>98.676</v>
+        <v>98.417</v>
       </c>
       <c r="D35" s="1">
-        <v>99.73470604</v>
+        <v>99.65584156</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>6045917.88</v>
+        <v>4484512.87</v>
       </c>
       <c r="H35" s="1">
-        <v>-64178.76</v>
+        <v>-55747.87</v>
       </c>
       <c r="I35" s="1">
-        <v>-1.0615221918959</v>
+        <v>-1.2431198575198</v>
       </c>
       <c r="J35">
-        <v>1.37</v>
+        <v>2.14</v>
       </c>
       <c r="K35" t="s">
         <v>131</v>
       </c>
       <c r="L35" s="1">
-        <v>5981739.12</v>
+        <v>4428765.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6064586.45</v>
+        <v>4525237.6</v>
       </c>
       <c r="N35" s="1">
-        <v>1.42</v>
+        <v>1.06</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="1">
-        <v>4500000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>98.59</v>
+        <v>98.638</v>
       </c>
       <c r="D36" s="1">
-        <v>99.65584156</v>
+        <v>99.72692009</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>4484512.87</v>
+        <v>1285480.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-47962.87</v>
+        <v>-14036.18</v>
       </c>
       <c r="I36" s="1">
-        <v>-1.0695224072353</v>
+        <v>-1.0919018576718</v>
       </c>
       <c r="J36">
-        <v>2.01</v>
+        <v>1.78</v>
       </c>
       <c r="K36" t="s">
         <v>134</v>
       </c>
       <c r="L36" s="1">
-        <v>4436550.0</v>
+        <v>1271443.82</v>
       </c>
       <c r="M36" s="1">
-        <v>4526858.22</v>
+        <v>1294416.13</v>
       </c>
       <c r="N36" s="1">
-        <v>1.06</v>
+        <v>0.3</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>136</v>
       </c>
       <c r="B37" s="1">
-        <v>1289000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>98.838</v>
+        <v>100.362</v>
       </c>
       <c r="D37" s="1">
-        <v>99.72692009</v>
+        <v>101.37413636</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1285480.0</v>
+        <v>2230231.0</v>
       </c>
       <c r="H37" s="1">
-        <v>-11458.18</v>
+        <v>-22267.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.89135420232131</v>
+        <v>-0.99841675593246</v>
       </c>
       <c r="J37">
-        <v>1.64</v>
+        <v>0.95</v>
       </c>
       <c r="K37" t="s">
         <v>137</v>
       </c>
       <c r="L37" s="1">
-        <v>1274021.82</v>
+        <v>2207964.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1295199.42</v>
+        <v>2228758.52</v>
       </c>
       <c r="N37" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>139</v>
       </c>
       <c r="B38" s="1">
-        <v>2200000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.737</v>
+        <v>95.676</v>
       </c>
       <c r="D38" s="1">
-        <v>101.37413636</v>
+        <v>95.625</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>2230231.0</v>
+        <v>4111875.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-14017.0</v>
+        <v>2193.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-0.62849991772153</v>
+        <v>0.053333333333333</v>
       </c>
       <c r="J38">
-        <v>0.67</v>
+        <v>0.2</v>
       </c>
       <c r="K38" t="s">
         <v>140</v>
       </c>
       <c r="L38" s="1">
-        <v>2216214.0</v>
+        <v>4114068.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2230981.12</v>
+        <v>4122682.73</v>
       </c>
       <c r="N38" s="1">
-        <v>0.52</v>
+        <v>0.97</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>142</v>
       </c>
       <c r="B39" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.455</v>
+        <v>99.299</v>
       </c>
       <c r="D39" s="1">
         <v>100.08315</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>2001663.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-12563.0</v>
+        <v>-15683.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-0.62762812721222</v>
+        <v>-0.78349852097981</v>
       </c>
       <c r="J39">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="K39" t="s">
         <v>143</v>
       </c>
       <c r="L39" s="1">
-        <v>1989100.0</v>
+        <v>1985980.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1997606.85</v>
+        <v>1997637.53</v>
       </c>
       <c r="N39" s="1">
         <v>0.47</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>145</v>
       </c>
       <c r="B40" s="1">
         <v>2973000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>100.501</v>
+        <v>100.11</v>
       </c>
       <c r="D40" s="1">
         <v>99.76841911</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>2966115.1</v>
       </c>
       <c r="H40" s="1">
-        <v>21779.63</v>
+        <v>10155.2</v>
       </c>
       <c r="I40" s="1">
-        <v>0.73428135003932</v>
+        <v>0.34237376695193</v>
       </c>
       <c r="J40">
-        <v>1.04</v>
+        <v>1.24</v>
       </c>
       <c r="K40" t="s">
         <v>146</v>
       </c>
       <c r="L40" s="1">
-        <v>2987894.73</v>
+        <v>2976270.3</v>
       </c>
       <c r="M40" s="1">
-        <v>3018897.42</v>
+        <v>3013178.26</v>
       </c>
       <c r="N40" s="1">
         <v>0.71</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>148</v>
       </c>
       <c r="B41" s="1">
-        <v>4400000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>97.795</v>
+        <v>97.861</v>
       </c>
       <c r="D41" s="1">
-        <v>96.11421091</v>
+        <v>99.7334034</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>4229025.28</v>
+        <v>4687469.96</v>
       </c>
       <c r="H41" s="1">
-        <v>73954.72</v>
+        <v>-88002.96</v>
       </c>
       <c r="I41" s="1">
-        <v>1.7487414972369</v>
+        <v>-1.877408511435</v>
       </c>
       <c r="J41">
-        <v>0.04</v>
+        <v>0.27</v>
       </c>
       <c r="K41" t="s">
         <v>149</v>
       </c>
       <c r="L41" s="1">
-        <v>4302980.0</v>
+        <v>4599467.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4304667.67</v>
+        <v>4612343.71</v>
       </c>
       <c r="N41" s="1">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="1">
-        <v>4700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>98.269</v>
+        <v>101.612</v>
       </c>
       <c r="D42" s="1">
-        <v>99.7334034</v>
+        <v>103.36625</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>4687469.96</v>
+        <v>2067325.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-68826.96</v>
+        <v>-35085.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-1.4683178897641</v>
+        <v>-1.6971206752688</v>
       </c>
       <c r="J42">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="K42" t="s">
         <v>152</v>
       </c>
       <c r="L42" s="1">
-        <v>4618643.0</v>
+        <v>2032240.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4623471.77</v>
+        <v>2037829.04</v>
       </c>
       <c r="N42" s="1">
-        <v>1.08</v>
+        <v>0.48</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>154</v>
       </c>
       <c r="B43" s="1">
-        <v>2000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>101.819</v>
+        <v>103.398</v>
       </c>
       <c r="D43" s="1">
-        <v>103.36625</v>
+        <v>105.746875</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2067325.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-30945.0</v>
+        <v>-56373.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-1.4968618867377</v>
+        <v>-2.221224031443</v>
       </c>
       <c r="J43">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>931.51</v>
+        <v>5.14</v>
+      </c>
+      <c r="K43" t="s">
+        <v>155</v>
       </c>
       <c r="L43" s="1">
-        <v>2036380.0</v>
+        <v>2481552.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2037311.51</v>
+        <v>2604872.55</v>
       </c>
       <c r="N43" s="1">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>96.255</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-1479.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.085290723725526</v>
+      </c>
+      <c r="J44">
+        <v>0.18</v>
+      </c>
+      <c r="K44" t="s">
+        <v>158</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1732590.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1735918.77</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>105.898</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-100915.33</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.9823488936175</v>
+      </c>
+      <c r="J45">
+        <v>2.58</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3282838.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3362843.48</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>159</v>
-      </c>
-[...43 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.28</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-10252.5</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.6726159528562</v>
+      </c>
+      <c r="J46">
+        <v>0.86</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1514020.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1527191.4</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>162</v>
-      </c>
-[...43 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.718</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-6486.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.282</v>
+      </c>
+      <c r="J47">
+        <v>1.16</v>
+      </c>
+      <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2293514.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2320129.41</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>70917.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.26792073122</v>
+      </c>
+      <c r="J48">
+        <v>0.63</v>
+      </c>
+      <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5664090.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5700163.97</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>168</v>
-      </c>
-[...43 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>98.88</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-41797.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.85528360723131</v>
+      </c>
+      <c r="J49">
+        <v>0.45</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4845120.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4867321.03</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.213</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.21200941</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3407208.32</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-33966.32</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.99689589863411</v>
+      </c>
+      <c r="J50">
+        <v>0.4</v>
+      </c>
+      <c r="K50" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3373242.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3386935.15</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>174</v>
-      </c>
-[...43 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>178</v>
+      </c>
+      <c r="B51" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>106.986</v>
+      </c>
+      <c r="D51" s="1">
+        <v>109.5246</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2190492.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-50772.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.3178354451877</v>
+      </c>
+      <c r="J51">
+        <v>2.63</v>
+      </c>
+      <c r="K51" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2139720.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2192322.74</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" s="1">
+        <v>6352000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>95.451</v>
+      </c>
+      <c r="D52" s="1">
+        <v>95.22676873</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>6048804.35</v>
+      </c>
+      <c r="H52" s="1">
+        <v>14243.17</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.23547083317383</v>
+      </c>
+      <c r="J52">
+        <v>0.11</v>
+      </c>
+      <c r="K52" t="s">
+        <v>182</v>
+      </c>
+      <c r="L52" s="1">
+        <v>6063047.52</v>
+      </c>
+      <c r="M52" s="1">
+        <v>6070095.63</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>180</v>
-      </c>
-[...43 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" s="1">
+        <v>7450000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.208</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.12552698</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>7459351.76</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-68355.76</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.91637667989531</v>
+      </c>
+      <c r="J53">
+        <v>1.16</v>
+      </c>
+      <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>7390996.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>7477257.82</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>183</v>
-      </c>
-[...43 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>187</v>
+      </c>
+      <c r="B54" s="1">
+        <v>6100000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.459</v>
+      </c>
+      <c r="D54" s="1">
+        <v>102.49824082</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>6252392.69</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-124393.69</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.9895373846072</v>
+      </c>
+      <c r="J54">
+        <v>2.98</v>
+      </c>
+      <c r="K54" t="s">
+        <v>188</v>
+      </c>
+      <c r="L54" s="1">
+        <v>6127999.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>6309912.7</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>186</v>
-      </c>
-[...43 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>97.232</v>
+      </c>
+      <c r="D55" s="1">
+        <v>96.6109375</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3091550.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>19874.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.64284905629862</v>
+      </c>
+      <c r="J55">
+        <v>0.63</v>
+      </c>
+      <c r="K55" t="s">
+        <v>191</v>
+      </c>
+      <c r="L55" s="1">
+        <v>3111424.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>3131522.63</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>189</v>
-      </c>
-[...43 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.78378947</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1895892.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-11149.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-0.58806092330154</v>
+      </c>
+      <c r="J56">
+        <v>1.12</v>
+      </c>
+      <c r="K56" t="s">
+        <v>194</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1884743.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1905981.36</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>192</v>
-      </c>
-[...43 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.60693333</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1509104.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>8896.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.58948886226529</v>
+      </c>
+      <c r="J57">
+        <v>3.44</v>
+      </c>
+      <c r="K57" t="s">
+        <v>197</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1518000.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1569616.44</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>195</v>
-      </c>
-[...43 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.034</v>
+      </c>
+      <c r="D58" s="1">
+        <v>100.96518622</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>4543433.38</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-41903.38</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.92228445968762</v>
+      </c>
+      <c r="J58">
+        <v>2.44</v>
+      </c>
+      <c r="K58" t="s">
+        <v>200</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4501530.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4611471.78</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>198</v>
-      </c>
-[...43 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3044000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>98.518</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.66249573</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3033726.37</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-34838.45</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.1483715322684</v>
+      </c>
+      <c r="J59">
+        <v>1.81</v>
+      </c>
+      <c r="K59" t="s">
+        <v>203</v>
+      </c>
+      <c r="L59" s="1">
+        <v>2998887.92</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3053836.29</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>205</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>98.382</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.75109211</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>3032433.2</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-41620.4</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-1.3725083869943</v>
+      </c>
+      <c r="J60">
+        <v>0.72</v>
+      </c>
+      <c r="K60" t="s">
+        <v>206</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2990812.8</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3012558.79</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>204</v>
-      </c>
-[...43 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2003000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.526</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.08911133</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>2004784.9</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-31309.12</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-1.5617196637904</v>
+      </c>
+      <c r="J61">
+        <v>2.59</v>
+      </c>
+      <c r="K61" t="s">
+        <v>209</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1973475.78</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2025382.29</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>207</v>
-      </c>
-[...43 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>211</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1740000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>99.973</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.89802816</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1738225.69</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1304.51</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.075048367280776</v>
+      </c>
+      <c r="J62">
+        <v>0.66</v>
+      </c>
+      <c r="K62" t="s">
+        <v>212</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1739530.2</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1751042.8</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>214</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>95.697</v>
+      </c>
+      <c r="D63" s="1">
+        <v>94.37435375</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>2264984.49</v>
+      </c>
+      <c r="H63" s="1">
+        <v>31743.51</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.4014890671503</v>
+      </c>
+      <c r="J63">
+        <v>0.55</v>
+      </c>
+      <c r="K63" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="1">
+        <v>2296728.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>2309960.88</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>213</v>
-      </c>
-[...43 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>103.369</v>
+      </c>
+      <c r="D64" s="1">
+        <v>105.34539474</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4003125.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-75103.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.8761092896175</v>
+      </c>
+      <c r="J64">
+        <v>4.55</v>
+      </c>
+      <c r="K64" t="s">
+        <v>218</v>
+      </c>
+      <c r="L64" s="1">
+        <v>3928022.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>4100948.44</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>216</v>
-      </c>
-[...43 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2932000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>102.12</v>
+      </c>
+      <c r="D65" s="1">
+        <v>104.17382503</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>3054376.55</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-60218.15</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1.971536548105</v>
+      </c>
+      <c r="J65">
+        <v>1.7</v>
+      </c>
+      <c r="K65" t="s">
+        <v>221</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2994158.4</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3044031.72</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>219</v>
-      </c>
-[...43 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.881</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.7676875</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1660283.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-30187.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-1.8181840083889</v>
+      </c>
+      <c r="J66">
+        <v>0.13</v>
+      </c>
+      <c r="K66" t="s">
+        <v>224</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1630096.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1632232.99</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>222</v>
-      </c>
-[...43 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" s="1">
+        <v>5900000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>97.077</v>
+      </c>
+      <c r="D67" s="1">
+        <v>97.51908203</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>5753625.84</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-26082.84</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.45332874825938</v>
+      </c>
+      <c r="J67">
+        <v>0.7</v>
+      </c>
+      <c r="K67" t="s">
+        <v>227</v>
+      </c>
+      <c r="L67" s="1">
+        <v>5727543.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>5768782.38</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>225</v>
-      </c>
-[...43 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3411000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="D68" s="1">
+        <v>99.62474055</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3398199.9</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-57841.71</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.7021279413256</v>
+      </c>
+      <c r="J68">
+        <v>2.73</v>
+      </c>
+      <c r="K68" t="s">
+        <v>230</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3340358.19</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3433599.98</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>228</v>
-      </c>
-[...43 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>95.509</v>
+      </c>
+      <c r="D69" s="1">
+        <v>93.97710435</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>4322946.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>70467.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>1.6300732639134</v>
+      </c>
+      <c r="J69">
+        <v>1.28</v>
+      </c>
+      <c r="K69" t="s">
+        <v>233</v>
+      </c>
+      <c r="L69" s="1">
+        <v>4393414.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>4452190.03</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>231</v>
-      </c>
-[...43 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>93.893</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.632</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2176536.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-16997.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.78091977343816</v>
+      </c>
+      <c r="J70">
+        <v>0.81</v>
+      </c>
+      <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2159539.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2178175.3</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>234</v>
-      </c>
-[...43 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.06211111</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>918559.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-11710.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.2748228475253</v>
+      </c>
+      <c r="J71">
+        <v>3.9</v>
+      </c>
+      <c r="K71" t="s">
+        <v>239</v>
+      </c>
+      <c r="L71" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>941939.75</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>237</v>
-      </c>
-[...43 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.687</v>
+      </c>
+      <c r="D72" s="1">
+        <v>102.33841288</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>5321597.47</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-85873.47</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.6136784205138</v>
+      </c>
+      <c r="J72">
+        <v>3.99</v>
+      </c>
+      <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" s="1">
+        <v>5235724.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>5443403.45</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>240</v>
-      </c>
-[...43 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>97.023</v>
+      </c>
+      <c r="D73" s="1">
+        <v>98.22108</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>3830622.12</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-46725.12</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.2197788906414</v>
+      </c>
+      <c r="J73">
+        <v>1.71</v>
+      </c>
+      <c r="K73" t="s">
+        <v>245</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3783897.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3850410.7</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>243</v>
-      </c>
-[...43 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>101.15</v>
+      </c>
+      <c r="D74" s="1">
+        <v>103.01311111</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1854236.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-33536.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.80861551604</v>
+      </c>
+      <c r="J74">
+        <v>2.04</v>
+      </c>
+      <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1820700.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1857439.73</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>246</v>
-      </c>
-[...43 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>97.825</v>
+      </c>
+      <c r="D75" s="1">
+        <v>98.13597208</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>2355263.33</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-7463.33</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.31687879248729</v>
+      </c>
+      <c r="J75">
+        <v>0.66</v>
+      </c>
+      <c r="K75" t="s">
+        <v>251</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2347800.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2363564.38</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>249</v>
-      </c>
-[...43 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>95.71</v>
+      </c>
+      <c r="D76" s="1">
+        <v>95.06467125</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>2281552.11</v>
+      </c>
+      <c r="H76" s="1">
+        <v>15487.89</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.67883130664064</v>
+      </c>
+      <c r="J76">
+        <v>0.07</v>
+      </c>
+      <c r="K76" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="1">
+        <v>2297040.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>2298700.27</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>252</v>
-      </c>
-[...43 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>97.881</v>
+        <v>107.375</v>
       </c>
       <c r="D77" s="1">
-        <v>98.13597208</v>
+        <v>109.74741667</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>2355263.33</v>
+        <v>2633938.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-6119.33</v>
+        <v>-56938.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.25981510950625</v>
+        <v>-2.1617061601298</v>
       </c>
       <c r="J77">
-        <v>0.56</v>
+        <v>3.3</v>
       </c>
       <c r="K77" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L77" s="1">
-        <v>2349144.0</v>
+        <v>2577000.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2362607.01</v>
+        <v>2656304.35</v>
       </c>
       <c r="N77" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" s="1">
+        <v>5600000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>96.442</v>
+      </c>
+      <c r="D78" s="1">
+        <v>97.33817321</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>5450937.7</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-50185.7</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-0.92068012444905</v>
+      </c>
+      <c r="J78">
+        <v>0.46</v>
+      </c>
+      <c r="K78" t="s">
+        <v>260</v>
+      </c>
+      <c r="L78" s="1">
+        <v>5400752.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>5426527.34</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>258</v>
-      </c>
-[...43 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>99.005</v>
+      </c>
+      <c r="D79" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>34968.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0.91390291271271</v>
+      </c>
+      <c r="J79">
+        <v>0.48</v>
+      </c>
+      <c r="K79" t="s">
+        <v>263</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3861195.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3880000.48</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>261</v>
-      </c>
-[...43 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.315</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-8621.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-0.23405794189738</v>
+      </c>
+      <c r="J80">
+        <v>0.46</v>
+      </c>
+      <c r="K80" t="s">
+        <v>266</v>
+      </c>
+      <c r="L80" s="1">
+        <v>3674655.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>3691685.14</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>264</v>
-      </c>
-[...43 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>93.778</v>
+      </c>
+      <c r="D81" s="1">
+        <v>93.64325</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2247438.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>3234.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.14389718426048</v>
+      </c>
+      <c r="J81">
+        <v>0.48</v>
+      </c>
+      <c r="K81" t="s">
+        <v>269</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2250672.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2262121.32</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>267</v>
-      </c>
-[...43 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>95.377</v>
+      </c>
+      <c r="D82" s="1">
+        <v>94.69343566</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>802053.4</v>
+      </c>
+      <c r="H82" s="1">
+        <v>5789.79</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0.72187088789849</v>
+      </c>
+      <c r="J82">
+        <v>0.08</v>
+      </c>
+      <c r="K82">
+        <v>696.16</v>
+      </c>
+      <c r="L82" s="1">
+        <v>807843.19</v>
+      </c>
+      <c r="M82" s="1">
+        <v>808539.35</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>270</v>
-      </c>
-[...43 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>273</v>
       </c>
       <c r="B83" s="1">
-        <v>2400000.0</v>
+        <v>5197000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>93.878</v>
+        <v>99.663</v>
       </c>
       <c r="D83" s="1">
-        <v>93.64325</v>
+        <v>100.44251838</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2247438.0</v>
+        <v>5219997.68</v>
       </c>
       <c r="H83" s="1">
-        <v>5634.0</v>
+        <v>-40511.57</v>
       </c>
       <c r="I83" s="1">
-        <v>0.2506854471625</v>
+        <v>-0.77608406140135</v>
       </c>
       <c r="J83">
-        <v>0.43</v>
+        <v>2.4</v>
       </c>
       <c r="K83" t="s">
         <v>274</v>
       </c>
       <c r="L83" s="1">
-        <v>2253072.0</v>
+        <v>5179486.11</v>
       </c>
       <c r="M83" s="1">
-        <v>2263370.63</v>
+        <v>5304000.53</v>
       </c>
       <c r="N83" s="1">
-        <v>0.53</v>
+        <v>1.24</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>276</v>
       </c>
       <c r="B84" s="1">
-        <v>847000.0</v>
+        <v>2435000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>95.265</v>
+        <v>99.968</v>
       </c>
       <c r="D84" s="1">
-        <v>94.69343566</v>
+        <v>100.07605749</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>802053.4</v>
+        <v>2436852.0</v>
       </c>
       <c r="H84" s="1">
-        <v>4841.15</v>
+        <v>-2631.2</v>
       </c>
       <c r="I84" s="1">
-        <v>0.60359447388416</v>
+        <v>-0.10797537150389</v>
       </c>
       <c r="J84">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>580.14</v>
+        <v>1.39</v>
+      </c>
+      <c r="K84" t="s">
+        <v>277</v>
       </c>
       <c r="L84" s="1">
-        <v>806894.55</v>
+        <v>2434220.8</v>
       </c>
       <c r="M84" s="1">
-        <v>807474.69</v>
+        <v>2468138.08</v>
       </c>
       <c r="N84" s="1">
-        <v>0.19</v>
+        <v>0.58</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>101.935</v>
+      </c>
+      <c r="D85" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-5630.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.26231616319513</v>
+      </c>
+      <c r="J85">
+        <v>2.21</v>
+      </c>
+      <c r="K85" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2140635.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2186950.07</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>278</v>
-      </c>
-[...43 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.732</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-69069.84</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1.1270723256144</v>
+      </c>
+      <c r="J86">
+        <v>1.96</v>
+      </c>
+      <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>6059182.84</v>
+      </c>
+      <c r="M86" s="1">
+        <v>6179712.85</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>281</v>
-      </c>
-[...43 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>101.993</v>
+      </c>
+      <c r="D87" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-70611.1</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-2.0920664984131</v>
+      </c>
+      <c r="J87">
+        <v>1.98</v>
+      </c>
+      <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3304573.2</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3368634.66</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>284</v>
-      </c>
-[...43 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.72</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-5871.6</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.28</v>
+      </c>
+      <c r="J88">
+        <v>0.52</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2091128.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2101940.3</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2391000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.072</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.51961188</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2379513.92</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-34612.4</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1.4545996015859</v>
+      </c>
+      <c r="J89">
+        <v>1.55</v>
+      </c>
+      <c r="K89" t="s">
+        <v>292</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2344901.52</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2381953.83</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>290</v>
-      </c>
-[...43 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.436</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>2186844.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-21252.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-0.97181143236555</v>
+      </c>
+      <c r="J90">
+        <v>0.54</v>
+      </c>
+      <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2165592.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2177363.51</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>293</v>
-      </c>
-[...43 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>101.064</v>
+      </c>
+      <c r="D91" s="1">
+        <v>102.68168571</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>3593859.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-56619.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.575437433689</v>
+      </c>
+      <c r="J91">
+        <v>3.71</v>
+      </c>
+      <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>3537240.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>3667001.4</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>296</v>
-      </c>
-[...43 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>97.849</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.18643902</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>3984644.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>27165.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.68174220833781</v>
+      </c>
+      <c r="J92">
+        <v>0.93</v>
+      </c>
+      <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4011809.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4049768.48</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>299</v>
-      </c>
-[...43 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.188</v>
+      </c>
+      <c r="D93" s="1">
+        <v>104.56876929</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1463962.77</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-33330.77</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-2.2767498383856</v>
+      </c>
+      <c r="J93">
+        <v>2.21</v>
+      </c>
+      <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1430632.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1461558.54</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>302</v>
-      </c>
-[...43 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2020000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>101.036</v>
+      </c>
+      <c r="D94" s="1">
+        <v>103.33785</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2087424.57</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-46497.37</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2.2274994109128</v>
+      </c>
+      <c r="J94">
+        <v>2.57</v>
+      </c>
+      <c r="K94" t="s">
+        <v>307</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2040927.2</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2092886.86</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>305</v>
-      </c>
-[...43 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.905</v>
+      </c>
+      <c r="D95" s="1">
+        <v>98.96886842</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>3760817.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>35573.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.94588489681896</v>
+      </c>
+      <c r="J95">
+        <v>0.6</v>
+      </c>
+      <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3796390.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3819229.04</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>308</v>
-      </c>
-[...43 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>97.922</v>
+      </c>
+      <c r="D96" s="1">
+        <v>99.34837534</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>5762205.77</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-82729.77</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.435730921494</v>
+      </c>
+      <c r="J96">
+        <v>0.5</v>
+      </c>
+      <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>5679476.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>5708476.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>311</v>
-      </c>
-[...43 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2082486.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1260.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.060504608434342</v>
+      </c>
+      <c r="J97">
+        <v>1.79</v>
+      </c>
+      <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2083746.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2121416.55</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>314</v>
-      </c>
-[...43 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>99.203</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>3936000.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-31369.92</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-0.797</v>
+      </c>
+      <c r="J98">
+        <v>0.31</v>
+      </c>
+      <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3904630.08</v>
+      </c>
+      <c r="M98" s="1">
+        <v>3916821.63</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>317</v>
-      </c>
-[...43 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>102.156</v>
+      </c>
+      <c r="D99" s="1">
+        <v>104.3865556</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2609663.89</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-55763.89</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-2.1368226848554</v>
+      </c>
+      <c r="J99">
+        <v>3.28</v>
+      </c>
+      <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2553900.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2636023.29</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>320</v>
-      </c>
-[...43 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1711000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.88</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.98915137</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1710814.38</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-1867.58</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.10916321617545</v>
+      </c>
+      <c r="J100">
+        <v>0.92</v>
+      </c>
+      <c r="K100" t="s">
+        <v>325</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1708946.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1724767.69</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>327</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>98.668</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.87771029</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>3495719.86</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-42339.86</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-1.2111914482758</v>
+      </c>
+      <c r="J101">
+        <v>0.42</v>
+      </c>
+      <c r="K101" t="s">
+        <v>328</v>
+      </c>
+      <c r="L101" s="1">
+        <v>3453380.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>3467991.3</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>326</v>
-      </c>
-[...43 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3497000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.772</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.09947126</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3500478.51</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-46421.67</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.3261521208425</v>
+      </c>
+      <c r="J102">
+        <v>2.36</v>
+      </c>
+      <c r="K102" t="s">
+        <v>331</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3454056.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3536547.72</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>329</v>
-      </c>
-[...43 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>333</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1845000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>99.672</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.97942276</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1844620.35</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-5671.95</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-0.30748603635431</v>
+      </c>
+      <c r="J103">
+        <v>0.55</v>
+      </c>
+      <c r="K103" t="s">
+        <v>334</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1838948.4</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1849133.81</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>332</v>
-      </c>
-[...43 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>98.433</v>
+      </c>
+      <c r="D104" s="1">
+        <v>97.62613043</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>2245401.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>18558.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.82648934421958</v>
+      </c>
+      <c r="J104">
+        <v>0.86</v>
+      </c>
+      <c r="K104" t="s">
+        <v>337</v>
+      </c>
+      <c r="L104" s="1">
+        <v>2263959.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>2283650.78</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>335</v>
-      </c>
-[...43 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.603</v>
+      </c>
+      <c r="D105" s="1">
+        <v>101.7329976</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>5086649.88</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-56499.88</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-1.1107483576204</v>
+      </c>
+      <c r="J105">
+        <v>0.4</v>
+      </c>
+      <c r="K105" t="s">
+        <v>340</v>
+      </c>
+      <c r="L105" s="1">
+        <v>5030150.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>5050321.23</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>338</v>
-      </c>
-[...43 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>342</v>
+      </c>
+      <c r="B106" s="1">
+        <v>4478000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>99.63</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>4477731.32</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-16299.92</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-0.36402184131048</v>
+      </c>
+      <c r="J106">
+        <v>0.46</v>
+      </c>
+      <c r="K106" t="s">
+        <v>343</v>
+      </c>
+      <c r="L106" s="1">
+        <v>4461431.4</v>
+      </c>
+      <c r="M106" s="1">
+        <v>4482134.48</v>
+      </c>
+      <c r="N106" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>341</v>
-      </c>
-[...43 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>345</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.494</v>
+      </c>
+      <c r="D107" s="1">
+        <v>99.89460606</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>3296522.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-13220.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.40102872057277</v>
+      </c>
+      <c r="J107">
+        <v>0.75</v>
+      </c>
+      <c r="K107" t="s">
+        <v>346</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3283302.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3307984.19</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>344</v>
-      </c>
-[...43 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.365</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.76912903</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>3092843.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-12528.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.40506420791485</v>
+      </c>
+      <c r="J108">
+        <v>0.51</v>
+      </c>
+      <c r="K108" t="s">
+        <v>349</v>
+      </c>
+      <c r="L108" s="1">
+        <v>3080315.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>3096112.26</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>351</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>99.698</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.50487846</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1319563.42</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-23489.42</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-1.7800902665216</v>
+      </c>
+      <c r="J109">
+        <v>2.62</v>
+      </c>
+      <c r="K109" t="s">
+        <v>352</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1296074.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1330158.93</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>350</v>
-      </c>
-[...43 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>354</v>
+      </c>
+      <c r="B110" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>102.551</v>
+      </c>
+      <c r="D110" s="1">
+        <v>105.09337452</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4413921.73</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-106779.73</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-2.4191577588305</v>
+      </c>
+      <c r="J110">
+        <v>4.03</v>
+      </c>
+      <c r="K110" t="s">
+        <v>355</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4307142.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4476580.36</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>353</v>
-      </c>
-[...43 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>357</v>
+      </c>
+      <c r="B111" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>106.466</v>
+      </c>
+      <c r="D111" s="1">
+        <v>109.06825</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>2181365.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-52045.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2.3858914028601</v>
+      </c>
+      <c r="J111">
+        <v>0.36</v>
+      </c>
+      <c r="K111" t="s">
+        <v>358</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2129320.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2136595.82</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>356</v>
-      </c>
-[...43 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>360</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.113</v>
+      </c>
+      <c r="D112" s="1">
+        <v>101.27113519</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>5266099.03</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-60223.03</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-1.1435985091986</v>
+      </c>
+      <c r="J112">
+        <v>1.15</v>
+      </c>
+      <c r="K112" t="s">
+        <v>361</v>
+      </c>
+      <c r="L112" s="1">
+        <v>5205876.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>5265711.62</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>359</v>
-      </c>
-[...43 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>363</v>
+      </c>
+      <c r="B113" s="1">
+        <v>5864000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>93.464</v>
+      </c>
+      <c r="D113" s="1">
+        <v>94.38383458</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5534668.06</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-53939.1</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.97456793099892</v>
+      </c>
+      <c r="J113">
+        <v>0.54</v>
+      </c>
+      <c r="K113" t="s">
+        <v>364</v>
+      </c>
+      <c r="L113" s="1">
+        <v>5480728.96</v>
+      </c>
+      <c r="M113" s="1">
+        <v>5512298.17</v>
+      </c>
+      <c r="N113" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>362</v>
-      </c>
-[...43 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
+        <v>366</v>
+      </c>
+      <c r="B114" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.115</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.637</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>805096.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-4176.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.51869590707195</v>
+      </c>
+      <c r="J114">
+        <v>2.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>367</v>
+      </c>
+      <c r="L114" s="1">
+        <v>800920.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>816947.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>365</v>
-      </c>
-[...43 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>369</v>
+      </c>
+      <c r="B115" s="1">
+        <v>4460000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.008</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.2363722</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>4515142.2</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-54785.4</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-1.2133704227521</v>
+      </c>
+      <c r="J115">
+        <v>3.44</v>
+      </c>
+      <c r="K115" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" s="1">
+        <v>4460356.8</v>
+      </c>
+      <c r="M115" s="1">
+        <v>4613615.84</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>368</v>
-      </c>
-[...43 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>372</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>98.482</v>
+      </c>
+      <c r="D116" s="1">
+        <v>98.32790722</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>3539804.66</v>
+      </c>
+      <c r="H116" s="1">
+        <v>5547.34</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.15671316733054</v>
+      </c>
+      <c r="J116">
+        <v>0.03</v>
+      </c>
+      <c r="K116" t="s">
+        <v>373</v>
+      </c>
+      <c r="L116" s="1">
+        <v>3545352.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>3546572.55</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>371</v>
-      </c>
-[...43 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>375</v>
+      </c>
+      <c r="B117" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>98.308</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.53145946</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3645664.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-8268.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.22678996199321</v>
+      </c>
+      <c r="J117">
+        <v>1.15</v>
+      </c>
+      <c r="K117" t="s">
+        <v>376</v>
+      </c>
+      <c r="L117" s="1">
+        <v>3637396.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>3679768.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>374</v>
-      </c>
-[...43 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>378</v>
+      </c>
+      <c r="B118" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>94.855</v>
+      </c>
+      <c r="D118" s="1">
+        <v>95.03458182</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>5226902.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-9877.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-0.18896470605341</v>
+      </c>
+      <c r="J118">
+        <v>0.33</v>
+      </c>
+      <c r="K118" t="s">
+        <v>379</v>
+      </c>
+      <c r="L118" s="1">
+        <v>5217025.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>5234941.44</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>377</v>
-      </c>
-[...43 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>381</v>
+      </c>
+      <c r="B119" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>106.666</v>
+      </c>
+      <c r="D119" s="1">
+        <v>110.87634667</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>665258.08</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-25262.08</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-3.7973353138379</v>
+      </c>
+      <c r="J119">
+        <v>3.31</v>
+      </c>
+      <c r="K119" t="s">
+        <v>382</v>
+      </c>
+      <c r="L119" s="1">
+        <v>639996.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>659869.97</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>380</v>
-      </c>
-[...43 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
+        <v>384</v>
+      </c>
+      <c r="B120" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.75103125</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>3192033.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-43713.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.3694407294661</v>
+      </c>
+      <c r="J120">
+        <v>1.74</v>
+      </c>
+      <c r="K120" t="s">
+        <v>385</v>
+      </c>
+      <c r="L120" s="1">
+        <v>3148320.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>3203936.44</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>383</v>
-      </c>
-[...43 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>387</v>
+      </c>
+      <c r="B121" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>95.792</v>
+      </c>
+      <c r="D121" s="1">
+        <v>95.56551</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>4109316.93</v>
+      </c>
+      <c r="H121" s="1">
+        <v>9739.07</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.23699972929564</v>
+      </c>
+      <c r="J121">
+        <v>0.35</v>
+      </c>
+      <c r="K121" t="s">
+        <v>388</v>
+      </c>
+      <c r="L121" s="1">
+        <v>4119056.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>4134017.64</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>386</v>
-      </c>
-[...43 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>390</v>
+      </c>
+      <c r="B122" s="1">
+        <v>6300000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>99.928</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.42027286</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>6389477.19</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-94013.19</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.4713753129464</v>
+      </c>
+      <c r="J122">
+        <v>3.14</v>
+      </c>
+      <c r="K122" t="s">
+        <v>391</v>
+      </c>
+      <c r="L122" s="1">
+        <v>6295464.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>6493007.84</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>389</v>
-      </c>
-[...43 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
+        <v>393</v>
+      </c>
+      <c r="B123" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>103.855</v>
+      </c>
+      <c r="D123" s="1">
+        <v>103.735</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>3941930.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>4560.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.11567937533137</v>
+      </c>
+      <c r="J123">
+        <v>0.65</v>
+      </c>
+      <c r="K123" t="s">
+        <v>394</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3946490.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3971111.92</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>392</v>
-      </c>
-[...43 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>396</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3210000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>98.333</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.67338536</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>3199515.67</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-43026.37</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-1.344777598792</v>
+      </c>
+      <c r="J124">
+        <v>0.16</v>
+      </c>
+      <c r="K124" t="s">
+        <v>397</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3156489.3</v>
+      </c>
+      <c r="M124" s="1">
+        <v>3161546.15</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>395</v>
-      </c>
-[...43 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>399</v>
+      </c>
+      <c r="B125" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.842</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>2209086.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-12562.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.56865146943125</v>
+      </c>
+      <c r="J125">
+        <v>0.89</v>
+      </c>
+      <c r="K125" t="s">
+        <v>400</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2196524.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2216160.48</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>398</v>
-      </c>
-[...43 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>2200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>100.359</v>
+        <v>92.712</v>
       </c>
       <c r="D126" s="1">
-        <v>100.413</v>
+        <v>93.748</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2209086.0</v>
+        <v>4406156.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-1188.0</v>
+        <v>-48692.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.053777897284216</v>
+        <v>-1.1050902419252</v>
       </c>
       <c r="J126">
-        <v>0.66</v>
+        <v>1.26</v>
       </c>
       <c r="K126" t="s">
+        <v>403</v>
+      </c>
+      <c r="L126" s="1">
+        <v>4357464.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4416600.3</v>
+      </c>
+      <c r="N126" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>4700000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>93.06</v>
+        <v>99.322</v>
       </c>
       <c r="D127" s="1">
-        <v>93.748</v>
+        <v>99.695</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>4406156.0</v>
+        <v>2564155.4</v>
       </c>
       <c r="H127" s="1">
-        <v>-32336.0</v>
+        <v>-9593.56</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.73388232282289</v>
+        <v>-0.37414113044787</v>
       </c>
       <c r="J127">
-        <v>1.18</v>
+        <v>0.45</v>
       </c>
       <c r="K127" t="s">
+        <v>406</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2554561.84</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2566215.11</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>2572000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>99.885</v>
+        <v>98.301</v>
       </c>
       <c r="D128" s="1">
-        <v>99.695</v>
+        <v>99.473</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2564155.4</v>
+        <v>2088933.0</v>
       </c>
       <c r="H128" s="1">
-        <v>4886.8</v>
+        <v>-24612.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.19058127288229</v>
+        <v>-1.1782091622852</v>
       </c>
       <c r="J128">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="K128" t="s">
+        <v>409</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2064321.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2070160.73</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>407</v>
-      </c>
-[...113 lines deleted...]
-        <v>411</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">