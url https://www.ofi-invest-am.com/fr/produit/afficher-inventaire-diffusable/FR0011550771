--- v0 (2026-05-09)
+++ v1 (2026-07-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -121,429 +121,423 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>20 259.05</t>
+    <t>65 796.16</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>54 774.48</t>
+    <t>177 893.33</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>57 063.00</t>
+    <t>186 909.84</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 017.33</t>
-[...2 lines deleted...]
-    <t>48 837.18</t>
+    <t>1 054.56</t>
+  </si>
+  <si>
+    <t>83 963.96</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 344.61</t>
-[...2 lines deleted...]
-    <t>156 351.68</t>
+    <t>4 239.33</t>
+  </si>
+  <si>
+    <t>19 407.30</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>169 487.13</t>
+    <t>3 606.15</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>162 705.86</t>
+    <t>213 225.21</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>119 173.33</t>
+    <t>7 815.11</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>37 379.47</t>
+    <t>87 082.65</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>182 987.26</t>
+    <t>236 838.78</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>4 959.86</t>
+    <t>18 496.67</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>128 864.08</t>
+    <t>231 869.71</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 013.01</t>
-[...2 lines deleted...]
-    <t>16 100.03</t>
+    <t>20 217.58</t>
+  </si>
+  <si>
+    <t>64 338.67</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>269 565.71</t>
+    <t>88 082.93</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>197 634.41</t>
+    <t>10 911.61</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>256 563.28</t>
+    <t>8 709.86</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>17 936.07</t>
-[...8 lines deleted...]
-    <t>58 206.46</t>
+    <t>36 590.88</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>47 061.52</t>
+    <t>7 575.93</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>100 263.17</t>
+    <t>216 753.34</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>123 538.55</t>
+    <t>270 362.41</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>107 900.98</t>
+    <t>46 247.42</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>21 324.39</t>
+    <t>8 881.03</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
+    <t>25 615.35</t>
+  </si>
+  <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>71 148.69</t>
+    <t>31 000.47</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>76 530.01</t>
+    <t>2 331.79</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>68 712.92</t>
+    <t>95 636.96</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>70 975.67</t>
+    <t>122 945.71</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>139 228.28</t>
+    <t>34 182.40</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>40 153.90</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>16 702.28</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>134 762.74</t>
+    <t>45 276.76</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>204 613.57</t>
+    <t>3 545.39</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>106 358.28</t>
+    <t>40 788.89</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>190 892.93</t>
+    <t>96 964.66</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>7 422.04</t>
+    <t>17 793.36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -864,255 +858,255 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10133.24</v>
+        <v>10034.78</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>117034466.58</v>
+        <v>115897402.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>117034466.58</v>
+        <v>115897402.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.7358</v>
+        <v>884.586</v>
       </c>
       <c r="D3">
-        <v>7749.14</v>
+        <v>7682.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6863693.63</v>
+        <v>6796270.75</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6863693.63</v>
+        <v>6796270.75</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>125836.5209</v>
+        <v>121490.0011</v>
       </c>
       <c r="D4">
-        <v>123.42</v>
+        <v>122.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15531130.46</v>
+        <v>14829740.82</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15531130.46</v>
+        <v>14829740.82</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>11115.9</v>
+        <v>10806.86</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>111159.06</v>
+        <v>108068.63</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>93312.956977964</v>
+        <v>92366.35042735</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1021.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D6">
-        <v>102.0</v>
+        <v>100.88</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>104147.72</v>
+        <v>114602.94</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>104147.72</v>
+        <v>114602.94</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1134,1936 +1128,1886 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4774.35</v>
+        <v>4796.02</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>999.63</v>
+        <v>1063.09</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7006571091818</v>
+        <v>8.1895216892251</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13980.73</v>
+        <v>14044.19</v>
       </c>
       <c r="N2" s="1">
-        <v>13980.73</v>
+        <v>14044.19</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>112.1875</v>
+        <v>110.359375</v>
       </c>
       <c r="E3" s="1">
-        <v>113.328125</v>
+        <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-58407.66</v>
+        <v>-141746.79</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-58407.66</v>
+        <v>-141746.79</v>
       </c>
       <c r="N3" s="1">
-        <v>-58407.66</v>
+        <v>-141746.79</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.04</v>
+        <v>-0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>50.0</v>
+        <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.90625</v>
+        <v>115.03125</v>
       </c>
       <c r="E4" s="1">
-        <v>120.8828125</v>
+        <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.19</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-124934.42</v>
+        <v>-111678.68</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-124934.42</v>
+        <v>-111678.68</v>
       </c>
       <c r="N4" s="1">
-        <v>-124934.42</v>
+        <v>-111678.68</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>986.314</v>
+        <v>1007.929</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.17</v>
+        <v>5.85</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-852865.56</v>
+        <v>-748815.47</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.991769363435</v>
+        <v>-27.210755634232</v>
       </c>
       <c r="K5">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1899044.31</v>
+        <v>2003094.4</v>
       </c>
       <c r="N5" s="1">
-        <v>1919303.36</v>
+        <v>2068890.56</v>
       </c>
       <c r="O5" s="1">
-        <v>1.37</v>
+        <v>1.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>866.043</v>
+        <v>870.571</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.17</v>
+        <v>5.85</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-646795.43</v>
+        <v>-498757.84</v>
       </c>
       <c r="J6" s="1">
-        <v>-12.717029122613</v>
+        <v>-9.8063741365825</v>
       </c>
       <c r="K6">
-        <v>0.17</v>
+        <v>0.56</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4439262.2</v>
+        <v>4587299.79</v>
       </c>
       <c r="N6" s="1">
-        <v>4494036.68</v>
+        <v>4765193.12</v>
       </c>
       <c r="O6" s="1">
-        <v>3.22</v>
+        <v>3.46</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>842.095</v>
+        <v>845.467</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.17</v>
+        <v>5.85</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-38207.09</v>
+        <v>104475.67</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.83118336996892</v>
+        <v>2.2728357346859</v>
       </c>
       <c r="K7">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4558503.02</v>
+        <v>4701185.78</v>
       </c>
       <c r="N7" s="1">
-        <v>4615566.02</v>
+        <v>4888095.62</v>
       </c>
       <c r="O7" s="1">
-        <v>3.31</v>
+        <v>3.55</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.387</v>
+        <v>113.0595</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>135149.83</v>
+        <v>26260.96</v>
       </c>
       <c r="J8" s="1">
-        <v>4.9620426026791</v>
+        <v>0.96417437082423</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2858823.14</v>
+        <v>2749934.27</v>
       </c>
       <c r="N8" s="1">
-        <v>2907660.32</v>
+        <v>2833898.23</v>
       </c>
       <c r="O8" s="1">
-        <v>2.08</v>
+        <v>2.06</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>78.527</v>
+        <v>76.25</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>490912.66</v>
+        <v>481206.55</v>
       </c>
       <c r="J9" s="1">
-        <v>32.786760714846</v>
+        <v>32.138515248857</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1988201.96</v>
+        <v>1978495.85</v>
       </c>
       <c r="N9" s="1">
-        <v>2144553.64</v>
+        <v>1997903.15</v>
       </c>
       <c r="O9" s="1">
-        <v>1.54</v>
+        <v>1.45</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.298</v>
+        <v>86.729</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-972494.52</v>
+        <v>-915951.6</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.795005040373</v>
+        <v>-22.411512343265</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3114474.65</v>
+        <v>3171017.57</v>
       </c>
       <c r="N10" s="1">
-        <v>3283961.78</v>
+        <v>3174623.72</v>
       </c>
       <c r="O10" s="1">
-        <v>2.35</v>
+        <v>2.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>93.177</v>
+        <v>90.505</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.23</v>
+        <v>24.39</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>27383.55</v>
+        <v>-187857.34</v>
       </c>
       <c r="J11" s="1">
-        <v>0.4471195242429</v>
+        <v>-3.0673409578501</v>
       </c>
       <c r="K11">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6151819.75</v>
+        <v>5936578.86</v>
       </c>
       <c r="N11" s="1">
-        <v>6314525.61</v>
+        <v>6149804.07</v>
       </c>
       <c r="O11" s="1">
-        <v>4.52</v>
+        <v>4.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>103.663</v>
+        <v>101.0</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.23</v>
+        <v>24.39</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>62848.66</v>
+        <v>-34398.77</v>
       </c>
       <c r="J12" s="1">
-        <v>2.1131020621747</v>
+        <v>-1.1565578617471</v>
       </c>
       <c r="K12">
-        <v>0.17</v>
+        <v>0.01</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>3037085.5</v>
+        <v>2939838.07</v>
       </c>
       <c r="N12" s="1">
-        <v>3156258.83</v>
+        <v>2947653.18</v>
       </c>
       <c r="O12" s="1">
-        <v>2.26</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>109.935</v>
+        <v>107.03</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>74.97</v>
+        <v>69.49</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-192120.89</v>
+        <v>-91717.54</v>
       </c>
       <c r="J13" s="1">
-        <v>-8.786569610372</v>
+        <v>-4.1946638374519</v>
       </c>
       <c r="K13">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>1994408.08</v>
+        <v>2094811.43</v>
       </c>
       <c r="N13" s="1">
-        <v>2031787.55</v>
+        <v>2181894.08</v>
       </c>
       <c r="O13" s="1">
-        <v>1.46</v>
+        <v>1.58</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>95.438</v>
+        <v>91.385</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.93</v>
+        <v>52.73</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-323280.17</v>
+        <v>-369647.59</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.423438640266</v>
+        <v>-32.5001548746</v>
       </c>
       <c r="K14">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>814091.61</v>
+        <v>767724.19</v>
       </c>
       <c r="N14" s="1">
-        <v>997078.87</v>
+        <v>1004562.97</v>
       </c>
       <c r="O14" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.325</v>
+        <v>96.1105</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>108.13</v>
+        <v>110.98</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-185612.21</v>
+        <v>-238172.34</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.809695752567</v>
+        <v>-21.569726323915</v>
       </c>
       <c r="K15">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>918585.11</v>
+        <v>866024.98</v>
       </c>
       <c r="N15" s="1">
-        <v>923544.97</v>
+        <v>884521.65</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.455</v>
+        <v>106.977</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>376.53</v>
+        <v>365.25</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>222661.75</v>
+        <v>639523.67</v>
       </c>
       <c r="J16" s="1">
-        <v>3.6520612869196</v>
+        <v>10.489361721426</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6319540.54</v>
+        <v>6736402.46</v>
       </c>
       <c r="N16" s="1">
-        <v>6448404.62</v>
+        <v>6968272.17</v>
       </c>
       <c r="O16" s="1">
-        <v>4.62</v>
+        <v>5.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.145</v>
+        <v>99.179</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-115620.62</v>
+        <v>-242567.86</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.418566755626</v>
+        <v>-7.1720288490006</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3266516.64</v>
+        <v>3139569.4</v>
       </c>
       <c r="N17" s="1">
-        <v>3282616.67</v>
+        <v>3203908.07</v>
       </c>
       <c r="O17" s="1">
-        <v>2.35</v>
+        <v>2.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.105</v>
+        <v>101.029</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2809805.03</v>
+        <v>-2973898.3</v>
       </c>
       <c r="J18" s="1">
-        <v>-26.03037668187</v>
+        <v>-27.550556759653</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7984526.01</v>
+        <v>7820432.74</v>
       </c>
       <c r="N18" s="1">
-        <v>8254091.72</v>
+        <v>7908515.67</v>
       </c>
       <c r="O18" s="1">
-        <v>5.91</v>
+        <v>5.74</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.6035</v>
+        <v>96.279</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>108.13</v>
+        <v>110.98</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-475558.91</v>
+        <v>-653035.65</v>
       </c>
       <c r="J19" s="1">
-        <v>-11.533709106525</v>
+        <v>-15.838044593235</v>
       </c>
       <c r="K19">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3647649.9</v>
+        <v>3470173.16</v>
       </c>
       <c r="N19" s="1">
-        <v>3845284.31</v>
+        <v>3481084.77</v>
       </c>
       <c r="O19" s="1">
-        <v>2.75</v>
+        <v>2.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.3865</v>
+        <v>98.389</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>108.13</v>
+        <v>110.98</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-894561.98</v>
+        <v>-1107140.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.943445109511</v>
+        <v>-19.732159697616</v>
       </c>
       <c r="K20">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4716282.94</v>
+        <v>4503704.04</v>
       </c>
       <c r="N20" s="1">
-        <v>4972846.22</v>
+        <v>4512413.9</v>
       </c>
       <c r="O20" s="1">
-        <v>3.56</v>
+        <v>3.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.356</v>
+        <v>98.88</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.69</v>
+        <v>4.62</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>20262.69</v>
+        <v>39174.49</v>
       </c>
       <c r="J21" s="1">
-        <v>0.96508269024819</v>
+        <v>1.8658244388233</v>
       </c>
       <c r="K21">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2119843.4</v>
+        <v>2138755.2</v>
       </c>
       <c r="N21" s="1">
-        <v>2137779.47</v>
+        <v>2175346.08</v>
       </c>
       <c r="O21" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
-        <v>19000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.276</v>
+        <v>104.531</v>
       </c>
       <c r="E22" s="1">
-        <v>111.60065163</v>
+        <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.69</v>
+        <v>4.62</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-271614.07</v>
+        <v>-41582.23</v>
       </c>
       <c r="J22" s="1">
-        <v>-6.2632787429087</v>
+        <v>-1.2112293123632</v>
       </c>
       <c r="K22">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4064997.49</v>
+        <v>3391477.85</v>
       </c>
       <c r="N22" s="1">
-        <v>4123203.95</v>
+        <v>3399053.78</v>
       </c>
       <c r="O22" s="1">
-        <v>2.95</v>
+        <v>2.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.647</v>
+        <v>83.925</v>
       </c>
       <c r="E23" s="1">
-        <v>105.99801867</v>
+        <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G23">
-        <v>4.69</v>
+        <v>20.44</v>
       </c>
       <c r="H23" s="1">
-        <v>3433060.08</v>
+        <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-83963.12</v>
+        <v>-240729.77</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.4457224180009</v>
+        <v>-4.019501391104</v>
       </c>
       <c r="K23">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>3349096.96</v>
+        <v>5748315.8</v>
       </c>
       <c r="N23" s="1">
-        <v>3396158.48</v>
+        <v>5965069.14</v>
       </c>
       <c r="O23" s="1">
-        <v>2.43</v>
+        <v>4.33</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>87.786</v>
+        <v>96.084</v>
       </c>
       <c r="E24" s="1">
-        <v>86.2572375</v>
+        <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G24">
         <v>20.44</v>
       </c>
       <c r="H24" s="1">
-        <v>5989045.57</v>
+        <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>23502.96</v>
+        <v>376714.99</v>
       </c>
       <c r="J24" s="1">
-        <v>0.39243247902019</v>
+        <v>4.9472365906309</v>
       </c>
       <c r="K24">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>6012548.53</v>
+        <v>7991369.82</v>
       </c>
       <c r="N24" s="1">
-        <v>6112811.7</v>
+        <v>8261732.23</v>
       </c>
       <c r="O24" s="1">
-        <v>4.38</v>
+        <v>6.0</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.827</v>
+        <v>104.076</v>
       </c>
       <c r="E25" s="1">
-        <v>94.5819441941</v>
+        <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G25">
-        <v>20.44</v>
+        <v>4.13</v>
       </c>
       <c r="H25" s="1">
-        <v>7614654.83</v>
+        <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>521382.92</v>
+        <v>516631.03</v>
       </c>
       <c r="J25" s="1">
-        <v>6.8470985440584</v>
+        <v>17.163319353765</v>
       </c>
       <c r="K25">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="L25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>8136037.75</v>
+        <v>3526719.11</v>
       </c>
       <c r="N25" s="1">
-        <v>8259576.3</v>
+        <v>3572966.53</v>
       </c>
       <c r="O25" s="1">
-        <v>5.92</v>
+        <v>2.59</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C26" s="1">
-        <v>14000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.695</v>
+        <v>101.171</v>
       </c>
       <c r="E26" s="1">
-        <v>83.00532886</v>
+        <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G26">
-        <v>4.0</v>
+        <v>4.13</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>793571.28</v>
+        <v>39791.96</v>
       </c>
       <c r="J26" s="1">
-        <v>26.363722884813</v>
+        <v>6.9517634448371</v>
       </c>
       <c r="K26">
-        <v>0.77</v>
+        <v>0.36</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3803659.36</v>
+        <v>612192.91</v>
       </c>
       <c r="N26" s="1">
-        <v>3911560.34</v>
+        <v>621073.94</v>
       </c>
       <c r="O26" s="1">
-        <v>2.8</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>105.273</v>
+        <v>109.723</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G27">
-        <v>4.0</v>
+        <v>4.13</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>85440.18</v>
+        <v>108743.08</v>
       </c>
       <c r="J27" s="1">
-        <v>14.926631411076</v>
+        <v>6.8351139084349</v>
       </c>
       <c r="K27">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>657841.13</v>
+        <v>1699690.67</v>
       </c>
       <c r="N27" s="1">
-        <v>679165.52</v>
+        <v>1725306.02</v>
       </c>
       <c r="O27" s="1">
-        <v>0.49</v>
+        <v>1.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.364</v>
+        <v>96.693</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G28">
-        <v>4.0</v>
+        <v>4.13</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>238556.25</v>
+        <v>109442.7</v>
       </c>
       <c r="J28" s="1">
-        <v>14.994601424928</v>
+        <v>4.6151768674825</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.29</v>
+      </c>
+      <c r="L28" t="s">
+        <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1829503.84</v>
+        <v>2480807.94</v>
       </c>
       <c r="N28" s="1">
-        <v>1829503.84</v>
+        <v>2511808.41</v>
       </c>
       <c r="O28" s="1">
-        <v>1.31</v>
+        <v>1.82</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.908</v>
+        <v>81.755</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>4.0</v>
+        <v>4.26</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>275733.52</v>
+        <v>511255.34</v>
       </c>
       <c r="J29" s="1">
-        <v>11.627627636138</v>
+        <v>13.08684354797</v>
       </c>
       <c r="K29">
-        <v>0.67</v>
+        <v>0.01</v>
       </c>
       <c r="L29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>2647098.76</v>
+        <v>4417891.33</v>
       </c>
       <c r="N29" s="1">
-        <v>2718247.45</v>
+        <v>4420223.12</v>
       </c>
       <c r="O29" s="1">
-        <v>1.95</v>
+        <v>3.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>131</v>
+      </c>
+      <c r="C30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>98.081</v>
+      </c>
+      <c r="E30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="F30" t="s">
         <v>128</v>
       </c>
-      <c r="B30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G30">
-        <v>4.21</v>
+        <v>4.26</v>
       </c>
       <c r="H30" s="1">
-        <v>3906635.99</v>
+        <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>738188.72</v>
+        <v>1163134.14</v>
       </c>
       <c r="J30" s="1">
-        <v>18.89576407655</v>
+        <v>31.640398199549</v>
       </c>
       <c r="K30">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="L30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4644824.71</v>
+        <v>4839238.76</v>
       </c>
       <c r="N30" s="1">
-        <v>4721354.72</v>
+        <v>4934875.72</v>
       </c>
       <c r="O30" s="1">
-        <v>3.38</v>
+        <v>3.58</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="1">
-        <v>21000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.845</v>
+        <v>95.696</v>
       </c>
       <c r="E31" s="1">
-        <v>81.95</v>
+        <v>96.54</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="G31">
-        <v>4.21</v>
+        <v>4.26</v>
       </c>
       <c r="H31" s="1">
-        <v>3676104.62</v>
+        <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1257335.66</v>
+        <v>10408.27</v>
       </c>
       <c r="J31" s="1">
-        <v>34.202934627035</v>
+        <v>0.23200016578398</v>
       </c>
       <c r="K31">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="L31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4933440.28</v>
+        <v>4496728.34</v>
       </c>
       <c r="N31" s="1">
-        <v>5002153.2</v>
+        <v>4619674.05</v>
       </c>
       <c r="O31" s="1">
-        <v>3.58</v>
+        <v>3.35</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" s="1">
-        <v>20000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.282</v>
+        <v>98.571</v>
       </c>
       <c r="E32" s="1">
-        <v>96.54</v>
+        <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>4.21</v>
+        <v>19.56</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>280501.08</v>
+        <v>186115.07</v>
       </c>
       <c r="J32" s="1">
-        <v>6.2523644239231</v>
+        <v>4.4331043178427</v>
       </c>
       <c r="K32">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="L32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4766821.15</v>
+        <v>4384416.23</v>
       </c>
       <c r="N32" s="1">
-        <v>4837796.82</v>
+        <v>4418598.63</v>
       </c>
       <c r="O32" s="1">
-        <v>3.46</v>
+        <v>3.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.132</v>
+        <v>98.464</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>18.93</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>4198301.16</v>
+        <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>542535.62</v>
+        <v>24443.9</v>
       </c>
       <c r="J33" s="1">
-        <v>12.922741826363</v>
+        <v>0.83681597844958</v>
       </c>
       <c r="K33">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="L33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4740836.78</v>
+        <v>2945504.28</v>
       </c>
       <c r="N33" s="1">
-        <v>4880065.06</v>
+        <v>2962206.56</v>
       </c>
       <c r="O33" s="1">
-        <v>3.5</v>
+        <v>2.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>3500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.677</v>
+        <v>97.822</v>
       </c>
       <c r="E34" s="1">
-        <v>90.749</v>
+        <v>98.386802</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>1.19</v>
+        <v>5.1</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>-21841.08</v>
+        <v>-26936.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.74771066526191</v>
+        <v>-0.75341216178173</v>
       </c>
       <c r="K34">
-        <v>1.15</v>
+        <v>0.24</v>
       </c>
       <c r="L34" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>2899219.3</v>
+        <v>3548305.95</v>
       </c>
       <c r="N34" s="1">
-        <v>2939373.2</v>
+        <v>3593582.71</v>
       </c>
       <c r="O34" s="1">
-        <v>2.11</v>
+        <v>2.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>103.938</v>
+      </c>
+      <c r="E35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="F35" t="s">
         <v>145</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G35">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="H35" s="1">
-        <v>3814553.43</v>
+        <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-383174.82</v>
+        <v>-124098.43</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.045076757517</v>
+        <v>-3.559228502768</v>
       </c>
       <c r="K35">
-        <v>0.77</v>
+        <v>0.02</v>
       </c>
       <c r="L35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3431378.61</v>
+        <v>3362568.13</v>
       </c>
       <c r="N35" s="1">
-        <v>3566141.35</v>
+        <v>3366113.52</v>
       </c>
       <c r="O35" s="1">
-        <v>2.55</v>
+        <v>2.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1">
-        <v>16500000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>106.591</v>
+        <v>94.497</v>
       </c>
       <c r="E36" s="1">
-        <v>106.07906824</v>
+        <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="G36">
-        <v>5.09</v>
+        <v>19.56</v>
       </c>
       <c r="H36" s="1">
-        <v>3486666.56</v>
+        <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-31528.79</v>
+        <v>-36064.2</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.9042674272816</v>
+        <v>-1.1529189979921</v>
       </c>
       <c r="K36">
-        <v>1.24</v>
+        <v>0.06</v>
       </c>
       <c r="L36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3455137.77</v>
+        <v>3092013.32</v>
       </c>
       <c r="N36" s="1">
-        <v>3659751.34</v>
+        <v>3132802.21</v>
       </c>
       <c r="O36" s="1">
-        <v>2.62</v>
+        <v>2.27</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C37" s="1">
-        <v>64000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.408</v>
+        <v>100.2</v>
       </c>
       <c r="E37" s="1">
-        <v>85.83928125</v>
+        <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="G37">
-        <v>18.93</v>
+        <v>19.56</v>
       </c>
       <c r="H37" s="1">
-        <v>3128077.52</v>
+        <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>199687.8</v>
+        <v>982346.8</v>
       </c>
       <c r="J37" s="1">
-        <v>6.3837228688629</v>
+        <v>19.01905860118</v>
       </c>
       <c r="K37">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="L37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3327765.32</v>
+        <v>6147412.12</v>
       </c>
       <c r="N37" s="1">
-        <v>3434123.6</v>
+        <v>6244376.78</v>
       </c>
       <c r="O37" s="1">
-        <v>2.46</v>
+        <v>4.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>90600000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.504</v>
+        <v>99.848</v>
       </c>
       <c r="E38" s="1">
-        <v>81.63313</v>
+        <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="G38">
-        <v>18.93</v>
+        <v>38.25</v>
       </c>
       <c r="H38" s="1">
-        <v>3564997.47</v>
+        <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>1485561.37</v>
+        <v>142254.7</v>
       </c>
       <c r="J38" s="1">
-        <v>41.670755238993</v>
+        <v>3.1218069674371</v>
       </c>
       <c r="K38">
-        <v>0.21</v>
+        <v>0.01</v>
       </c>
       <c r="L38" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="M38" s="1">
-        <v>5050558.84</v>
+        <v>4699061.11</v>
       </c>
       <c r="N38" s="1">
-        <v>5241451.77</v>
+        <v>4716854.47</v>
       </c>
       <c r="O38" s="1">
-        <v>3.75</v>
+        <v>3.42</v>
       </c>
       <c r="P38">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>