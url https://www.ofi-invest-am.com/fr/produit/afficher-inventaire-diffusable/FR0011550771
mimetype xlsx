--- v1 (2026-07-29)
+++ v2 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -121,423 +121,420 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY300626</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>WN300926</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>65 796.16</t>
+    <t>95 658.84</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>177 893.33</t>
+    <t>258 633.16</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>186 909.84</t>
+    <t>269 439.06</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 054.56</t>
-[...2 lines deleted...]
-    <t>83 963.96</t>
+    <t>1 035.18</t>
+  </si>
+  <si>
+    <t>25 185.69</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 239.33</t>
-[...2 lines deleted...]
-    <t>19 407.30</t>
+    <t>3 908.96</t>
+  </si>
+  <si>
+    <t>48 571.18</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>3 606.15</t>
+    <t>37 153.79</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>213 225.21</t>
+    <t>15 843.44</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>7 815.11</t>
+    <t>27 953.37</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>87 082.65</t>
+    <t>13 352.84</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>236 838.78</t>
+    <t>19 856.16</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>18 496.67</t>
+    <t>27 645.31</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>231 869.71</t>
+    <t>303 966.82</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 217.58</t>
-[...2 lines deleted...]
-    <t>64 338.67</t>
+    <t>20 407.33</t>
+  </si>
+  <si>
+    <t>93 564.05</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>88 082.93</t>
+    <t>176 273.32</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>10 911.61</t>
+    <t>44 697.67</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>8 709.86</t>
+    <t>53 517.84</t>
+  </si>
+  <si>
+    <t>XS2550924133</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
+  </si>
+  <si>
+    <t>195 966.82</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>36 590.88</t>
+    <t>7 094.60</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>7 575.93</t>
+    <t>27 173.67</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>216 753.34</t>
+    <t>28 895.91</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>270 362.41</t>
-[...5 lines deleted...]
-    <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
+    <t>36 934.62</t>
+  </si>
+  <si>
+    <t>USP87324BE10</t>
+  </si>
+  <si>
+    <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>46 247.42</t>
-[...8 lines deleted...]
-    <t>8 881.03</t>
+    <t>16 124.20</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>25 615.35</t>
+    <t>44 337.61</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>31 000.47</t>
+    <t>53 912.73</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>2 331.79</t>
+    <t>15 471.62</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>95 636.96</t>
+    <t>112 337.42</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>122 945.71</t>
+    <t>155 036.53</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>34 182.40</t>
+    <t>89 142.12</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>16 702.28</t>
+    <t>29 815.21</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>45 276.76</t>
+    <t>77 143.97</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>3 545.39</t>
+    <t>38 660.76</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>40 788.89</t>
+    <t>75 932.34</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>96 964.66</t>
+    <t>180 508.81</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 793.36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -846,2169 +843,2169 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11549.5602</v>
+      </c>
+      <c r="C2">
+        <v>10112.24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>116791977.6</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>116791977.6</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>956.0991</v>
+      </c>
+      <c r="C3">
+        <v>7377.49</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>7053618.19</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>7053618.19</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>122351.9448</v>
+      </c>
+      <c r="C4">
+        <v>126.67</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>15499080.82</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>15499080.82</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C5">
+        <v>10977.6</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>109776.08</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>95912.000349482</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1196.0</v>
+      </c>
+      <c r="C6">
+        <v>104.69</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>125212.95</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>125212.95</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O38" sqref="O38"/>
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>34</v>
       </c>
+      <c r="B2" s="1">
+        <v>2.9283</v>
+      </c>
       <c r="C2" s="1">
-        <v>2.9283</v>
+        <v>4811.69</v>
       </c>
       <c r="D2" s="1">
-        <v>4796.02</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>12981.1</v>
+      </c>
       <c r="H2" s="1">
-        <v>12981.1</v>
+        <v>1108.97</v>
       </c>
       <c r="I2" s="1">
-        <v>1063.09</v>
-[...2 lines deleted...]
-        <v>8.1895216892251</v>
+        <v>8.5429586090547</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>14090.07</v>
+      </c>
+      <c r="M2" s="1">
+        <v>14090.07</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>109.23438</v>
+      </c>
+      <c r="D3" s="1">
+        <v>109.78125</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-29146.01</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-29146.01</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-29146.01</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>115.34375</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.1875</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H4" s="1">
+        <v>25255.56</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>25255.56</v>
+      </c>
+      <c r="M4" s="1">
+        <v>25255.56</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1026.891</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1202.1588983333</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5">
+        <v>5.88</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2751909.87</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-750820.85</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-27.283627933643</v>
+      </c>
+      <c r="J5">
+        <v>0.8</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2001089.02</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2096747.86</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>862.61</v>
+      </c>
+      <c r="D6" s="1">
+        <v>872.179413125</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6">
+        <v>5.88</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5086057.63</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-647858.2</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-12.737924874831</v>
+      </c>
+      <c r="J6">
+        <v>0.81</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4438199.43</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4696832.59</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>33800.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>836.284</v>
+      </c>
+      <c r="D7" s="1">
+        <v>826.5766677515</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7">
+        <v>5.88</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4596710.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-56525.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.2296931641835</v>
+      </c>
+      <c r="J7">
+        <v>0.8</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4540184.68</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4809623.74</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.45</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2565000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.081</v>
+      </c>
+      <c r="D8" s="1">
+        <v>110.79105771</v>
+      </c>
+      <c r="E8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2723673.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>28733.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.0549385601609</v>
+      </c>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...163 lines deleted...]
-      <c r="A8" t="s">
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2752406.39</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2777592.08</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...26 lines deleted...]
-      <c r="K8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11000000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>81.798</v>
+      </c>
+      <c r="D9" s="1">
+        <v>69.002</v>
+      </c>
+      <c r="E9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1497289.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>804542.63</v>
+      </c>
+      <c r="I9" s="1">
+        <v>53.733278532078</v>
+      </c>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-[...16 lines deleted...]
-      <c r="A9" t="s">
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2301831.93</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2350403.11</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
-[...11 lines deleted...]
-      <c r="F9" t="s">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>15500000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.81049819</v>
+      </c>
+      <c r="E10" t="s">
         <v>56</v>
       </c>
-      <c r="G9" t="s">
+      <c r="F10" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="1">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="G10" s="1">
+        <v>4086969.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-541882.24</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13.258779732855</v>
+      </c>
+      <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-[...16 lines deleted...]
-      <c r="A10" t="s">
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3545086.93</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3582240.72</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.57</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="1">
+        <v>160000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>92.432</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.85736875</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11">
+        <v>24.21</v>
+      </c>
+      <c r="G11" s="1">
+        <v>6124436.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-15627.68</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.25516928399058</v>
+      </c>
+      <c r="J11">
+        <v>0.01</v>
+      </c>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="1">
+        <v>6108808.52</v>
+      </c>
+      <c r="M11" s="1">
+        <v>6124651.96</v>
+      </c>
+      <c r="N11" s="1">
+        <v>4.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="1">
+        <v>71000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>102.875</v>
+      </c>
+      <c r="D12" s="1">
+        <v>102.47873239</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12">
+        <v>24.21</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2974236.84</v>
+      </c>
+      <c r="H12" s="1">
+        <v>42812.25</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.4394364774259</v>
+      </c>
+      <c r="J12">
+        <v>0.04</v>
+      </c>
+      <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3017049.09</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3045002.46</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="1">
+        <v>136000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>107.573</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.82321265</v>
+      </c>
+      <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13">
+        <v>66.91</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2186528.97</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-35.23</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.0016112295095729</v>
+      </c>
+      <c r="J13">
+        <v>0.01</v>
+      </c>
+      <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2186493.74</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2199846.58</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="1">
+        <v>44300000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>93.016</v>
+      </c>
+      <c r="D14" s="1">
+        <v>91.98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14">
+        <v>53.18</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1137371.78</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-362505.92</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-31.872244975165</v>
+      </c>
+      <c r="J14">
+        <v>0.04</v>
+      </c>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="1">
+        <v>774865.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>794722.02</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>96.581</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.29926026</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15">
+        <v>108.37</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1104197.32</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-212972.58</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-19.287547265556</v>
+      </c>
+      <c r="J15">
+        <v>0.03</v>
+      </c>
+      <c r="K15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L15" s="1">
+        <v>891224.74</v>
+      </c>
+      <c r="M15" s="1">
+        <v>918870.05</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2300000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>112.896</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.31835348</v>
+      </c>
+      <c r="E16" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16">
+        <v>352.63</v>
+      </c>
+      <c r="G16" s="1">
+        <v>6096878.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1266773.82</v>
+      </c>
+      <c r="I16" s="1">
+        <v>20.777415192799</v>
+      </c>
+      <c r="J16">
+        <v>0.01</v>
+      </c>
+      <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7363652.61</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7667619.43</v>
+      </c>
+      <c r="N16" s="1">
+        <v>5.49</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="1">
+        <v>64000000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.171</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s">
+        <v>88</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3382137.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-334729.86</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-9.8969921758882</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3047407.4</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3140971.45</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="1">
+        <v>156500000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.352</v>
+      </c>
+      <c r="D18" s="1">
+        <v>107.64130194</v>
+      </c>
+      <c r="E18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1">
+        <v>10794331.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3098522.66</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-28.705092038756</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>92</v>
+      </c>
+      <c r="L18" s="1">
+        <v>7695808.38</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7872081.7</v>
+      </c>
+      <c r="N18" s="1">
+        <v>5.64</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>96.584</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.48513136</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19">
+        <v>108.37</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4123208.81</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-558199.12</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-13.537978446452</v>
+      </c>
+      <c r="J19">
+        <v>0.01</v>
+      </c>
+      <c r="K19" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3565009.69</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3609707.36</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.59</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="1">
+        <v>508000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>98.6845</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.70899653</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20">
+        <v>108.37</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5610844.92</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-984817.61</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-17.552037599357</v>
+      </c>
+      <c r="J20">
+        <v>0.01</v>
+      </c>
+      <c r="K20" t="s">
+        <v>98</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4626027.31</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4679545.15</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.35</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="1">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.477</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.5480379</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="G10" t="s">
+      <c r="F21" t="s">
         <v>57</v>
       </c>
-      <c r="H10" s="1">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="G21" s="1">
+        <v>2384128.73</v>
+      </c>
+      <c r="H21" s="1">
+        <v>135131.61</v>
+      </c>
+      <c r="I21" s="1">
+        <v>5.6679661756352</v>
+      </c>
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-[...516 lines deleted...]
-      <c r="A21" t="s">
+      <c r="K21" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2519260.34</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2715227.16</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>99</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.36</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.6465507</v>
+      </c>
+      <c r="E22" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="1">
+      <c r="F22">
+        <v>4.75</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2099580.71</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-28298.79</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.3478305389841</v>
+      </c>
+      <c r="J22">
+        <v>0.07</v>
+      </c>
+      <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2071281.92</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2078376.52</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D22" s="1">
-[...2 lines deleted...]
-      <c r="E22" s="1">
+      <c r="C23" s="1">
+        <v>104.028</v>
+      </c>
+      <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" s="1">
+      <c r="E23" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23">
+        <v>4.75</v>
+      </c>
+      <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
-      <c r="I22" s="1">
-[...25 lines deleted...]
-      <c r="A23" t="s">
+      <c r="H23" s="1">
+        <v>-147100.61</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-4.2848248085422</v>
+      </c>
+      <c r="J23">
+        <v>0.18</v>
+      </c>
+      <c r="K23" t="s">
+        <v>108</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3285959.47</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3313133.14</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>106</v>
       </c>
-      <c r="B23" t="s">
-[...45 lines deleted...]
-    <row r="24" spans="1:16">
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>86.41</v>
+      </c>
+      <c r="D24" s="1">
+        <v>86.2572375</v>
+      </c>
+      <c r="E24" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="1">
+      <c r="F24">
+        <v>19.82</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5989045.57</v>
+      </c>
+      <c r="H24" s="1">
+        <v>115418.71</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.9271636632413</v>
+      </c>
+      <c r="J24">
+        <v>0.02</v>
+      </c>
+      <c r="K24" t="s">
+        <v>112</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6104464.28</v>
+      </c>
+      <c r="M24" s="1">
+        <v>6133360.19</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C25" s="1">
+        <v>97.454</v>
+      </c>
+      <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25">
+        <v>19.82</v>
+      </c>
+      <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
-      <c r="I24" s="1">
-[...25 lines deleted...]
-      <c r="A25" t="s">
+      <c r="H25" s="1">
+        <v>745303.39</v>
+      </c>
+      <c r="I25" s="1">
+        <v>9.7877501559713</v>
+      </c>
+      <c r="J25">
+        <v>0.02</v>
+      </c>
+      <c r="K25" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="1">
+        <v>8359958.22</v>
+      </c>
+      <c r="M25" s="1">
+        <v>8396892.84</v>
+      </c>
+      <c r="N25" s="1">
+        <v>6.02</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>113</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>117</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.11</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.9253336</v>
+      </c>
+      <c r="E26" t="s">
         <v>118</v>
       </c>
-      <c r="C26" s="1">
-[...12 lines deleted...]
-        <v>4.13</v>
+      <c r="F26">
+        <v>3.87</v>
+      </c>
+      <c r="G26" s="1">
+        <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>572400.95</v>
+        <v>86977.32</v>
       </c>
       <c r="I26" s="1">
-        <v>39791.96</v>
-[...7 lines deleted...]
-      <c r="L26" t="s">
+        <v>15.195173942321</v>
+      </c>
+      <c r="J26">
+        <v>0.64</v>
+      </c>
+      <c r="K26" t="s">
         <v>119</v>
       </c>
+      <c r="L26" s="1">
+        <v>659378.27</v>
+      </c>
       <c r="M26" s="1">
-        <v>612192.91</v>
+        <v>675502.47</v>
       </c>
       <c r="N26" s="1">
-        <v>621073.94</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>112.221</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.67218078</v>
+      </c>
+      <c r="E27" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>3.87</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1590947.59</v>
+      </c>
+      <c r="H27" s="1">
+        <v>264208.49</v>
+      </c>
+      <c r="I27" s="1">
+        <v>16.606988920358</v>
+      </c>
+      <c r="J27">
+        <v>0.69</v>
+      </c>
+      <c r="K27" t="s">
+        <v>122</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1855156.08</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1899493.69</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...45 lines deleted...]
-    <row r="28" spans="1:16">
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>97.606</v>
+      </c>
+      <c r="D28" s="1">
+        <v>92.07608538</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28">
+        <v>3.87</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2371365.24</v>
+      </c>
+      <c r="H28" s="1">
+        <v>301079.45</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.696460457521</v>
+      </c>
+      <c r="J28">
+        <v>0.51</v>
+      </c>
+      <c r="K28" t="s">
+        <v>125</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2672444.69</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2726357.42</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...45 lines deleted...]
-    <row r="29" spans="1:16">
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="1">
+        <v>23000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>84.107</v>
+      </c>
+      <c r="D29" s="1">
+        <v>77.07608696</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29">
+        <v>4.28</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3906635.99</v>
+      </c>
+      <c r="H29" s="1">
+        <v>616831.8</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.789333881604</v>
+      </c>
+      <c r="J29">
+        <v>0.07</v>
+      </c>
+      <c r="K29" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4523467.79</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4538939.41</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>126</v>
       </c>
-      <c r="B29" t="s">
-[...11 lines deleted...]
-      <c r="F29" t="s">
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.493</v>
+      </c>
+      <c r="D30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="E30" t="s">
         <v>128</v>
       </c>
-      <c r="G29">
-[...31 lines deleted...]
-      <c r="A30" t="s">
+      <c r="F30">
+        <v>4.28</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3676104.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1160450.97</v>
+      </c>
+      <c r="I30" s="1">
+        <v>31.567408709929</v>
+      </c>
+      <c r="J30">
+        <v>0.53</v>
+      </c>
+      <c r="K30" t="s">
+        <v>132</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4836555.59</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4948893.01</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.55</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>130</v>
       </c>
-      <c r="B30" t="s">
-[...11 lines deleted...]
-      <c r="F30" t="s">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.325</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.54</v>
+      </c>
+      <c r="E31" t="s">
         <v>128</v>
       </c>
-      <c r="G30">
-[...31 lines deleted...]
-      <c r="A31" t="s">
+      <c r="F31">
+        <v>4.28</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4486320.07</v>
+      </c>
+      <c r="H31" s="1">
+        <v>112066.46</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.4979595359098</v>
+      </c>
+      <c r="J31">
+        <v>0.78</v>
+      </c>
+      <c r="K31" t="s">
+        <v>135</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4598386.53</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4753423.06</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.41</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
-[...45 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="1">
+        <v>87000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>100.96</v>
+      </c>
+      <c r="D32" s="1">
+        <v>87.80771</v>
+      </c>
+      <c r="E32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32">
+        <v>18.75</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4198301.16</v>
+      </c>
+      <c r="H32" s="1">
+        <v>486080.44</v>
+      </c>
+      <c r="I32" s="1">
+        <v>11.578026956027</v>
+      </c>
+      <c r="J32">
+        <v>0.1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>139</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4684381.6</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4773523.72</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>136</v>
       </c>
-      <c r="B32" t="s">
-[...11 lines deleted...]
-      <c r="F32" t="s">
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D33" s="1">
+        <v>90.749</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2921060.38</v>
+      </c>
+      <c r="H33" s="1">
+        <v>98501.89</v>
+      </c>
+      <c r="I33" s="1">
+        <v>3.372127829826</v>
+      </c>
+      <c r="J33">
+        <v>0.85</v>
+      </c>
+      <c r="K33" t="s">
+        <v>142</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3019562.27</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3049377.48</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.38680205</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34">
+        <v>5.24</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3575242.26</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-47055.22</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.3161407417465</v>
+      </c>
+      <c r="J34">
+        <v>0.42</v>
+      </c>
+      <c r="K34" t="s">
+        <v>146</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3528187.04</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3605331.01</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>104.663</v>
+      </c>
+      <c r="D35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="E35" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35">
+        <v>5.24</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3486666.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-189973.86</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.4485812374327</v>
+      </c>
+      <c r="J35">
+        <v>0.23</v>
+      </c>
+      <c r="K35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3296692.7</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3335353.46</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="1">
+        <v>64000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.462</v>
+      </c>
+      <c r="D36" s="1">
+        <v>85.83928125</v>
+      </c>
+      <c r="E36" t="s">
         <v>138</v>
       </c>
-      <c r="G32">
-[...181 lines deleted...]
-      <c r="A36" t="s">
+      <c r="F36">
+        <v>18.75</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="H36" s="1">
+        <v>164377.95</v>
+      </c>
+      <c r="I36" s="1">
+        <v>5.2549193218204</v>
+      </c>
+      <c r="J36">
+        <v>0.12</v>
+      </c>
+      <c r="K36" t="s">
+        <v>152</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3292455.47</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3368387.81</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
-[...11 lines deleted...]
-      <c r="F36" t="s">
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>103.639</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.85423957</v>
+      </c>
+      <c r="E37" t="s">
         <v>138</v>
       </c>
-      <c r="G36">
-[...31 lines deleted...]
-      <c r="A37" t="s">
+      <c r="F37">
+        <v>18.75</v>
+      </c>
+      <c r="G37" s="1">
+        <v>5165065.32</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1467600.75</v>
+      </c>
+      <c r="I37" s="1">
+        <v>28.413982381156</v>
+      </c>
+      <c r="J37">
+        <v>0.15</v>
+      </c>
+      <c r="K37" t="s">
+        <v>155</v>
+      </c>
+      <c r="L37" s="1">
+        <v>6632666.07</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6813174.88</v>
+      </c>
+      <c r="N37" s="1">
+        <v>4.88</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.011</v>
+      </c>
+      <c r="D38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38">
+        <v>37.68</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4556806.41</v>
+      </c>
+      <c r="H38" s="1">
+        <v>220966.65</v>
+      </c>
+      <c r="I38" s="1">
+        <v>4.8491559684231</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>916.18</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4777773.06</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4778689.24</v>
+      </c>
+      <c r="N38" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">