--- v2 (2026-09-22)
+++ v3 (2026-10-14)
@@ -142,399 +142,399 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>95 658.84</t>
+    <t>7 313.38</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>258 633.16</t>
+    <t>19 238.79</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>269 439.06</t>
+    <t>20 599.34</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 035.18</t>
-[...2 lines deleted...]
-    <t>25 185.69</t>
+    <t>1 058.87</t>
+  </si>
+  <si>
+    <t>34 377.94</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>3 908.96</t>
-[...2 lines deleted...]
-    <t>48 571.18</t>
+    <t>3 696.57</t>
+  </si>
+  <si>
+    <t>63 346.46</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>37 153.79</t>
+    <t>53 763.33</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>15 843.44</t>
+    <t>29 084.04</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>27 953.37</t>
+    <t>36 136.93</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>13 352.84</t>
+    <t>26 013.43</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>19 856.16</t>
+    <t>33 961.42</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>27 645.31</t>
+    <t>31 032.38</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>303 966.82</t>
+    <t>325 618.50</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 407.33</t>
-[...2 lines deleted...]
-    <t>93 564.05</t>
+    <t>20 648.74</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>176 273.32</t>
+    <t>210 434.69</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>44 697.67</t>
+    <t>58 133.10</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>53 517.84</t>
+    <t>71 794.28</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>195 966.82</t>
+    <t>67 771.15</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>7 094.60</t>
+    <t>35 621.68</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>27 173.67</t>
+    <t>36 130.75</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>28 895.91</t>
+    <t>60 416.28</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>36 934.62</t>
+    <t>75 196.69</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>16 124.20</t>
+    <t>18 660.79</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>44 337.61</t>
+    <t>51 206.02</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>53 912.73</t>
+    <t>62 328.76</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>15 471.62</t>
+    <t>20 640.54</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>112 337.42</t>
+    <t>117 993.40</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>155 036.53</t>
+    <t>166 504.44</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>89 142.12</t>
+    <t>111 489.21</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>29 815.21</t>
+    <t>35 291.54</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>77 143.97</t>
+    <t>90 847.79</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>38 660.76</t>
+    <t>53 211.37</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>75 932.34</t>
+    <t>89 939.89</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>180 508.81</t>
+    <t>213 808.01</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
+  </si>
+  <si>
+    <t>3 630.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -898,179 +898,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="C2">
-        <v>10112.24</v>
+        <v>10149.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>116791977.6</v>
+        <v>117223411.11</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>116791977.6</v>
+        <v>117223411.11</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>956.0991</v>
+        <v>956.5105</v>
       </c>
       <c r="C3">
-        <v>7377.49</v>
+        <v>7407.09</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7053618.19</v>
+        <v>7084962.45</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7053618.19</v>
+        <v>7084962.45</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>122351.9448</v>
+        <v>122086.7409</v>
       </c>
       <c r="C4">
-        <v>126.67</v>
+        <v>127.1</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15499080.82</v>
+        <v>15517259.81</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15499080.82</v>
+        <v>15517259.81</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>10.0</v>
       </c>
       <c r="C5">
-        <v>10977.6</v>
+        <v>10977.9</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>109776.08</v>
+        <v>109779.09</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>95912.000349482</v>
+        <v>96255.23016221</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>1196.0</v>
+        <v>1206.0</v>
       </c>
       <c r="C6">
-        <v>104.69</v>
+        <v>105.04</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>125212.95</v>
+        <v>126682.49</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>125212.95</v>
+        <v>126682.49</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1122,1890 +1122,1890 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>2.9283</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4817.87</v>
       </c>
       <c r="D2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12981.1</v>
       </c>
       <c r="H2" s="1">
-        <v>1108.97</v>
+        <v>1127.07</v>
       </c>
       <c r="I2" s="1">
-        <v>8.5429586090547</v>
+        <v>8.68239209312</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>14090.07</v>
+        <v>14108.17</v>
       </c>
       <c r="M2" s="1">
-        <v>14090.07</v>
+        <v>14108.17</v>
       </c>
       <c r="N2" s="1">
         <v>0.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>61.0</v>
       </c>
       <c r="C3" s="1">
-        <v>109.23438</v>
+        <v>108.70313</v>
       </c>
       <c r="D3" s="1">
         <v>109.78125</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-29146.01</v>
+        <v>-57663.59</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-29146.01</v>
+        <v>-57663.59</v>
       </c>
       <c r="M3" s="1">
-        <v>-29146.01</v>
+        <v>-57663.59</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>25.0</v>
       </c>
       <c r="C4" s="1">
-        <v>115.34375</v>
+        <v>112.71875</v>
       </c>
       <c r="D4" s="1">
         <v>114.1875</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>25255.56</v>
+        <v>-32195.31</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>25255.56</v>
+        <v>-32195.31</v>
       </c>
       <c r="M4" s="1">
-        <v>25255.56</v>
+        <v>-32195.31</v>
       </c>
       <c r="N4" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>12000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>1026.891</v>
+        <v>987.08</v>
       </c>
       <c r="D5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
-        <v>5.88</v>
+        <v>5.84</v>
       </c>
       <c r="G5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="H5" s="1">
-        <v>-750820.85</v>
+        <v>-732382.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-27.283627933643</v>
+        <v>-26.613599449026</v>
       </c>
       <c r="J5">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="1">
-        <v>2001089.02</v>
+        <v>2019527.6</v>
       </c>
       <c r="M5" s="1">
-        <v>2096747.86</v>
+        <v>2026840.98</v>
       </c>
       <c r="N5" s="1">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>32000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>862.61</v>
+        <v>827.311</v>
       </c>
       <c r="D6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
-        <v>5.88</v>
+        <v>5.84</v>
       </c>
       <c r="G6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="H6" s="1">
-        <v>-647858.2</v>
+        <v>-575227.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-12.737924874831</v>
+        <v>-11.30988030114</v>
       </c>
       <c r="J6">
-        <v>0.81</v>
+        <v>0.06</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="1">
-        <v>4438199.43</v>
+        <v>4510830.6</v>
       </c>
       <c r="M6" s="1">
-        <v>4696832.59</v>
+        <v>4530069.39</v>
       </c>
       <c r="N6" s="1">
-        <v>3.37</v>
+        <v>3.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>33800.0</v>
       </c>
       <c r="C7" s="1">
-        <v>836.284</v>
+        <v>799.047</v>
       </c>
       <c r="D7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>5.88</v>
+        <v>5.84</v>
       </c>
       <c r="G7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="H7" s="1">
-        <v>-56525.43</v>
+        <v>4106.96</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.2296931641835</v>
+        <v>0.089345638548436</v>
       </c>
       <c r="J7">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="1">
-        <v>4540184.68</v>
+        <v>4600817.07</v>
       </c>
       <c r="M7" s="1">
-        <v>4809623.74</v>
+        <v>4621416.41</v>
       </c>
       <c r="N7" s="1">
-        <v>3.45</v>
+        <v>3.3</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.081</v>
+        <v>111.997</v>
       </c>
       <c r="D8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="H8" s="1">
-        <v>28733.08</v>
+        <v>-10676.33</v>
       </c>
       <c r="I8" s="1">
-        <v>1.0549385601609</v>
+        <v>-0.3919827668319</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="1">
-        <v>2752406.39</v>
+        <v>2712996.98</v>
       </c>
       <c r="M8" s="1">
-        <v>2777592.08</v>
+        <v>2747374.92</v>
       </c>
       <c r="N8" s="1">
-        <v>1.99</v>
+        <v>1.96</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>81.798</v>
+        <v>82.735</v>
       </c>
       <c r="D9" s="1">
         <v>69.002</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="H9" s="1">
-        <v>804542.63</v>
+        <v>964684.73</v>
       </c>
       <c r="I9" s="1">
-        <v>53.733278532078</v>
+        <v>64.428746669064</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>2301831.93</v>
+        <v>2461974.03</v>
       </c>
       <c r="M9" s="1">
-        <v>2350403.11</v>
+        <v>2525320.49</v>
       </c>
       <c r="N9" s="1">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>89.404</v>
+        <v>90.285</v>
       </c>
       <c r="D10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="H10" s="1">
-        <v>-541882.24</v>
+        <v>-301246.35</v>
       </c>
       <c r="I10" s="1">
-        <v>-13.258779732855</v>
+        <v>-7.3708985184246</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1">
-        <v>3545086.93</v>
+        <v>3785722.82</v>
       </c>
       <c r="M10" s="1">
-        <v>3582240.72</v>
+        <v>3839486.15</v>
       </c>
       <c r="N10" s="1">
-        <v>2.57</v>
+        <v>2.74</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>92.432</v>
+        <v>91.807</v>
       </c>
       <c r="D11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11">
-        <v>24.21</v>
+        <v>24.27</v>
       </c>
       <c r="G11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="H11" s="1">
-        <v>-15627.68</v>
+        <v>-71061.1</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.25516928399058</v>
+        <v>-1.1602880278188</v>
       </c>
       <c r="J11">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="1">
-        <v>6108808.52</v>
+        <v>6053375.1</v>
       </c>
       <c r="M11" s="1">
-        <v>6124651.96</v>
+        <v>6082459.14</v>
       </c>
       <c r="N11" s="1">
-        <v>4.39</v>
+        <v>4.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>102.875</v>
+        <v>102.285</v>
       </c>
       <c r="D12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12">
-        <v>24.21</v>
+        <v>24.27</v>
       </c>
       <c r="G12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="H12" s="1">
-        <v>42812.25</v>
+        <v>18524.63</v>
       </c>
       <c r="I12" s="1">
-        <v>1.4394364774259</v>
+        <v>0.62283641137335</v>
       </c>
       <c r="J12">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="1">
-        <v>3017049.09</v>
+        <v>2992761.47</v>
       </c>
       <c r="M12" s="1">
-        <v>3045002.46</v>
+        <v>3028898.4</v>
       </c>
       <c r="N12" s="1">
-        <v>2.18</v>
+        <v>2.16</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>107.573</v>
+        <v>108.965</v>
       </c>
       <c r="D13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
-        <v>66.91</v>
+        <v>67.13</v>
       </c>
       <c r="G13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="H13" s="1">
-        <v>-35.23</v>
+        <v>21019.54</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.0016112295095729</v>
+        <v>0.96131998653555</v>
       </c>
       <c r="J13">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K13" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="1">
-        <v>2186493.74</v>
+        <v>2207548.51</v>
       </c>
       <c r="M13" s="1">
-        <v>2199846.58</v>
+        <v>2233561.94</v>
       </c>
       <c r="N13" s="1">
-        <v>1.58</v>
+        <v>1.59</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>93.016</v>
+        <v>93.798</v>
       </c>
       <c r="D14" s="1">
         <v>91.98</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14">
-        <v>53.18</v>
+        <v>53.61</v>
       </c>
       <c r="G14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="H14" s="1">
-        <v>-362505.92</v>
+        <v>-362230.14</v>
       </c>
       <c r="I14" s="1">
-        <v>-31.872244975165</v>
+        <v>-31.847997846403</v>
       </c>
       <c r="J14">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="1">
-        <v>774865.86</v>
+        <v>775141.64</v>
       </c>
       <c r="M14" s="1">
-        <v>794722.02</v>
+        <v>809103.06</v>
       </c>
       <c r="N14" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>96.581</v>
+        <v>96.956</v>
       </c>
       <c r="D15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15">
-        <v>108.37</v>
+        <v>109.06</v>
       </c>
       <c r="G15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="H15" s="1">
-        <v>-212972.58</v>
+        <v>-215144.2</v>
       </c>
       <c r="I15" s="1">
-        <v>-19.287547265556</v>
+        <v>-19.48421682458</v>
       </c>
       <c r="J15">
         <v>0.03</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="1">
-        <v>891224.74</v>
+        <v>889053.12</v>
       </c>
       <c r="M15" s="1">
-        <v>918870.05</v>
+        <v>920085.5</v>
       </c>
       <c r="N15" s="1">
         <v>0.66</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>112.896</v>
+        <v>113.112</v>
       </c>
       <c r="D16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16">
-        <v>352.63</v>
+        <v>357.62</v>
       </c>
       <c r="G16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="H16" s="1">
-        <v>1266773.82</v>
+        <v>1177713.31</v>
       </c>
       <c r="I16" s="1">
-        <v>20.777415192799</v>
+        <v>19.31665940172</v>
       </c>
       <c r="J16">
         <v>0.01</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="1">
-        <v>7363652.61</v>
+        <v>7274592.1</v>
       </c>
       <c r="M16" s="1">
-        <v>7667619.43</v>
+        <v>7600210.6</v>
       </c>
       <c r="N16" s="1">
-        <v>5.49</v>
+        <v>5.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.171</v>
+        <v>96.885</v>
       </c>
       <c r="D17" s="1">
         <v>99.33</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="H17" s="1">
-        <v>-334729.86</v>
+        <v>-379224.69</v>
       </c>
       <c r="I17" s="1">
-        <v>-9.8969921758882</v>
+        <v>-11.212575387907</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17" t="s">
-        <v>89</v>
+      <c r="K17">
+        <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3047407.4</v>
+        <v>3002912.57</v>
       </c>
       <c r="M17" s="1">
-        <v>3140971.45</v>
+        <v>3002912.57</v>
       </c>
       <c r="N17" s="1">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.352</v>
+        <v>100.229</v>
       </c>
       <c r="D18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="H18" s="1">
-        <v>-3098522.66</v>
+        <v>-3197824.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-28.705092038756</v>
+        <v>-29.625037328853</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="L18" s="1">
-        <v>7695808.38</v>
+        <v>7596506.44</v>
       </c>
       <c r="M18" s="1">
-        <v>7872081.7</v>
+        <v>7806941.13</v>
       </c>
       <c r="N18" s="1">
-        <v>5.64</v>
+        <v>5.57</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>96.584</v>
+        <v>96.903</v>
       </c>
       <c r="D19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19">
-        <v>108.37</v>
+        <v>109.06</v>
       </c>
       <c r="G19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="H19" s="1">
-        <v>-558199.12</v>
+        <v>-568940.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-13.537978446452</v>
+        <v>-13.798482837448</v>
       </c>
       <c r="J19">
         <v>0.01</v>
       </c>
       <c r="K19" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L19" s="1">
-        <v>3565009.69</v>
+        <v>3554268.55</v>
       </c>
       <c r="M19" s="1">
-        <v>3609707.36</v>
+        <v>3612401.65</v>
       </c>
       <c r="N19" s="1">
-        <v>2.59</v>
+        <v>2.58</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>98.6845</v>
+        <v>98.948</v>
       </c>
       <c r="D20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
-        <v>108.37</v>
+        <v>109.06</v>
       </c>
       <c r="G20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="H20" s="1">
-        <v>-984817.61</v>
+        <v>-1001663.99</v>
       </c>
       <c r="I20" s="1">
-        <v>-17.552037599357</v>
+        <v>-17.852284357914</v>
       </c>
       <c r="J20">
         <v>0.01</v>
       </c>
       <c r="K20" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L20" s="1">
-        <v>4626027.31</v>
+        <v>4609180.93</v>
       </c>
       <c r="M20" s="1">
-        <v>4679545.15</v>
+        <v>4680975.21</v>
       </c>
       <c r="N20" s="1">
-        <v>3.35</v>
+        <v>3.34</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B21" s="1">
-        <v>10000000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.477</v>
+        <v>98.414</v>
       </c>
       <c r="D21" s="1">
         <v>98.5480379</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="1">
-        <v>2384128.73</v>
+        <v>715238.62</v>
       </c>
       <c r="H21" s="1">
-        <v>135131.61</v>
+        <v>83453.96</v>
       </c>
       <c r="I21" s="1">
-        <v>5.6679661756352</v>
+        <v>11.667988509905</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="L21" s="1">
-        <v>2519260.34</v>
+        <v>798692.58</v>
       </c>
       <c r="M21" s="1">
-        <v>2715227.16</v>
+        <v>866463.73</v>
       </c>
       <c r="N21" s="1">
-        <v>1.95</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.619</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.15079293</v>
+      </c>
+      <c r="E22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" s="1">
-[...8 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>4.64</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6301039.48</v>
+      </c>
+      <c r="H22" s="1">
+        <v>71137.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.1289834038621</v>
+      </c>
+      <c r="J22">
+        <v>0.12</v>
+      </c>
+      <c r="K22" t="s">
         <v>104</v>
       </c>
-      <c r="F22">
-[...16 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>2071281.92</v>
+        <v>6372177.17</v>
       </c>
       <c r="M22" s="1">
-        <v>2078376.52</v>
+        <v>6407798.85</v>
       </c>
       <c r="N22" s="1">
-        <v>1.49</v>
+        <v>4.58</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>104.028</v>
+        <v>104.002</v>
       </c>
       <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F23">
-        <v>4.75</v>
+        <v>4.64</v>
       </c>
       <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="H23" s="1">
-        <v>-147100.61</v>
+        <v>-73062.66</v>
       </c>
       <c r="I23" s="1">
-        <v>-4.2848248085422</v>
+        <v>-2.1282080213405</v>
       </c>
       <c r="J23">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="K23" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="L23" s="1">
-        <v>3285959.47</v>
+        <v>3359997.42</v>
       </c>
       <c r="M23" s="1">
-        <v>3313133.14</v>
+        <v>3396128.17</v>
       </c>
       <c r="N23" s="1">
-        <v>2.37</v>
+        <v>2.42</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>86.41</v>
+        <v>85.449</v>
       </c>
       <c r="D24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F24">
-        <v>19.82</v>
+        <v>19.95</v>
       </c>
       <c r="G24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="H24" s="1">
-        <v>115418.71</v>
+        <v>6128.37</v>
       </c>
       <c r="I24" s="1">
-        <v>1.9271636632413</v>
+        <v>0.10232632108692</v>
       </c>
       <c r="J24">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="L24" s="1">
-        <v>6104464.28</v>
+        <v>5995173.94</v>
       </c>
       <c r="M24" s="1">
-        <v>6133360.19</v>
+        <v>6055590.22</v>
       </c>
       <c r="N24" s="1">
-        <v>4.39</v>
+        <v>4.32</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.454</v>
+        <v>97.318</v>
       </c>
       <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F25">
-        <v>19.82</v>
+        <v>19.95</v>
       </c>
       <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="H25" s="1">
-        <v>745303.39</v>
+        <v>676382.38</v>
       </c>
       <c r="I25" s="1">
-        <v>9.7877501559713</v>
+        <v>8.8826400552683</v>
       </c>
       <c r="J25">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K25" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="L25" s="1">
-        <v>8359958.22</v>
+        <v>8291037.21</v>
       </c>
       <c r="M25" s="1">
-        <v>8396892.84</v>
+        <v>8366233.9</v>
       </c>
       <c r="N25" s="1">
-        <v>6.02</v>
+        <v>5.97</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.11</v>
+        <v>102.59</v>
       </c>
       <c r="D26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F26">
-        <v>3.87</v>
+        <v>3.88</v>
       </c>
       <c r="G26" s="1">
         <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>86977.32</v>
+        <v>88370.16</v>
       </c>
       <c r="I26" s="1">
-        <v>15.195173942321</v>
+        <v>15.4385068718</v>
       </c>
       <c r="J26">
-        <v>0.64</v>
+        <v>0.75</v>
       </c>
       <c r="K26" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L26" s="1">
-        <v>659378.27</v>
+        <v>660771.11</v>
       </c>
       <c r="M26" s="1">
-        <v>675502.47</v>
+        <v>679431.9</v>
       </c>
       <c r="N26" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>112.221</v>
+        <v>112.214</v>
       </c>
       <c r="D27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F27">
-        <v>3.87</v>
+        <v>3.88</v>
       </c>
       <c r="G27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="H27" s="1">
-        <v>264208.49</v>
+        <v>259313.52</v>
       </c>
       <c r="I27" s="1">
-        <v>16.606988920358</v>
+        <v>16.299312537379</v>
       </c>
       <c r="J27">
-        <v>0.69</v>
+        <v>0.8</v>
       </c>
       <c r="K27" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L27" s="1">
-        <v>1855156.08</v>
+        <v>1850261.11</v>
       </c>
       <c r="M27" s="1">
-        <v>1899493.69</v>
+        <v>1901467.13</v>
       </c>
       <c r="N27" s="1">
         <v>1.36</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>97.606</v>
+        <v>97.881</v>
       </c>
       <c r="D28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F28">
-        <v>3.87</v>
+        <v>3.88</v>
       </c>
       <c r="G28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="H28" s="1">
-        <v>301079.45</v>
+        <v>301704.36</v>
       </c>
       <c r="I28" s="1">
-        <v>12.696460457521</v>
+        <v>12.722812787793</v>
       </c>
       <c r="J28">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="K28" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="L28" s="1">
-        <v>2672444.69</v>
+        <v>2673069.6</v>
       </c>
       <c r="M28" s="1">
-        <v>2726357.42</v>
+        <v>2735398.36</v>
       </c>
       <c r="N28" s="1">
         <v>1.95</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>84.107</v>
+        <v>84.754</v>
       </c>
       <c r="D29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="E29" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F29">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="H29" s="1">
-        <v>616831.8</v>
+        <v>597909.36</v>
       </c>
       <c r="I29" s="1">
-        <v>15.789333881604</v>
+        <v>15.304967279534</v>
       </c>
       <c r="J29">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="K29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="L29" s="1">
-        <v>4523467.79</v>
+        <v>4504545.35</v>
       </c>
       <c r="M29" s="1">
-        <v>4538939.41</v>
+        <v>4525185.89</v>
       </c>
       <c r="N29" s="1">
-        <v>3.25</v>
+        <v>3.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.493</v>
+        <v>98.782</v>
       </c>
       <c r="D30" s="1">
         <v>81.95</v>
       </c>
       <c r="E30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F30">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="H30" s="1">
-        <v>1160450.97</v>
+        <v>1117475.97</v>
       </c>
       <c r="I30" s="1">
-        <v>31.567408709929</v>
+        <v>30.398372340121</v>
       </c>
       <c r="J30">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="K30" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L30" s="1">
-        <v>4836555.59</v>
+        <v>4793580.59</v>
       </c>
       <c r="M30" s="1">
-        <v>4948893.01</v>
+        <v>4911573.99</v>
       </c>
       <c r="N30" s="1">
-        <v>3.55</v>
+        <v>3.51</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.325</v>
+        <v>98.748</v>
       </c>
       <c r="D31" s="1">
         <v>96.54</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F31">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="H31" s="1">
-        <v>112066.46</v>
+        <v>77423.43</v>
       </c>
       <c r="I31" s="1">
-        <v>2.4979595359098</v>
+        <v>1.7257669714145</v>
       </c>
       <c r="J31">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="K31" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="L31" s="1">
-        <v>4598386.53</v>
+        <v>4563743.5</v>
       </c>
       <c r="M31" s="1">
-        <v>4753423.06</v>
+        <v>4730247.94</v>
       </c>
       <c r="N31" s="1">
-        <v>3.41</v>
+        <v>3.38</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>100.96</v>
+        <v>100.902</v>
       </c>
       <c r="D32" s="1">
         <v>87.80771</v>
       </c>
       <c r="E32" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F32">
-        <v>18.75</v>
+        <v>18.7</v>
       </c>
       <c r="G32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="H32" s="1">
-        <v>486080.44</v>
+        <v>497024.1</v>
       </c>
       <c r="I32" s="1">
-        <v>11.578026956027</v>
+        <v>11.838695726154</v>
       </c>
       <c r="J32">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="K32" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="L32" s="1">
-        <v>4684381.6</v>
+        <v>4695325.26</v>
       </c>
       <c r="M32" s="1">
-        <v>4773523.72</v>
+        <v>4806814.47</v>
       </c>
       <c r="N32" s="1">
-        <v>3.42</v>
+        <v>3.43</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.744</v>
+        <v>98.755</v>
       </c>
       <c r="D33" s="1">
         <v>90.749</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="H33" s="1">
-        <v>98501.89</v>
+        <v>109562.15</v>
       </c>
       <c r="I33" s="1">
-        <v>3.372127829826</v>
+        <v>3.7507663569762</v>
       </c>
       <c r="J33">
-        <v>0.85</v>
+        <v>1.01</v>
       </c>
       <c r="K33" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="L33" s="1">
-        <v>3019562.27</v>
+        <v>3030622.53</v>
       </c>
       <c r="M33" s="1">
-        <v>3049377.48</v>
+        <v>3065914.07</v>
       </c>
       <c r="N33" s="1">
-        <v>2.18</v>
+        <v>2.19</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.903</v>
+        <v>100.262</v>
       </c>
       <c r="D34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F34">
-        <v>5.24</v>
+        <v>5.23</v>
       </c>
       <c r="G34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="H34" s="1">
-        <v>-47055.22</v>
+        <v>-30858.33</v>
       </c>
       <c r="I34" s="1">
-        <v>-1.3161407417465</v>
+        <v>-0.8631115811436</v>
       </c>
       <c r="J34">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="K34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L34" s="1">
-        <v>3528187.04</v>
+        <v>3544383.93</v>
       </c>
       <c r="M34" s="1">
-        <v>3605331.01</v>
+        <v>3635231.72</v>
       </c>
       <c r="N34" s="1">
-        <v>2.58</v>
+        <v>2.6</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.663</v>
+        <v>104.806</v>
       </c>
       <c r="D35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F35">
-        <v>5.24</v>
+        <v>5.23</v>
       </c>
       <c r="G35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="H35" s="1">
-        <v>-189973.86</v>
+        <v>-182189.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.4485812374327</v>
+        <v>-5.2253166990537</v>
       </c>
       <c r="J35">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="K35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L35" s="1">
-        <v>3296692.7</v>
+        <v>3304477.19</v>
       </c>
       <c r="M35" s="1">
-        <v>3335353.46</v>
+        <v>3357688.56</v>
       </c>
       <c r="N35" s="1">
-        <v>2.39</v>
+        <v>2.4</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.462</v>
+        <v>96.535</v>
       </c>
       <c r="D36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F36">
-        <v>18.75</v>
+        <v>18.7</v>
       </c>
       <c r="G36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="H36" s="1">
-        <v>164377.95</v>
+        <v>176465.65</v>
       </c>
       <c r="I36" s="1">
-        <v>5.2549193218204</v>
+        <v>5.6413451671748</v>
       </c>
       <c r="J36">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="K36" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="L36" s="1">
-        <v>3292455.47</v>
+        <v>3304543.17</v>
       </c>
       <c r="M36" s="1">
-        <v>3368387.81</v>
+        <v>3394483.06</v>
       </c>
       <c r="N36" s="1">
-        <v>2.41</v>
+        <v>2.42</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>103.639</v>
+        <v>103.305</v>
       </c>
       <c r="D37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F37">
-        <v>18.75</v>
+        <v>18.7</v>
       </c>
       <c r="G37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="H37" s="1">
-        <v>1467600.75</v>
+        <v>1465479.92</v>
       </c>
       <c r="I37" s="1">
-        <v>28.413982381156</v>
+        <v>28.372921332193</v>
       </c>
       <c r="J37">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="K37" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="L37" s="1">
-        <v>6632666.07</v>
+        <v>6630545.24</v>
       </c>
       <c r="M37" s="1">
-        <v>6813174.88</v>
+        <v>6844353.25</v>
       </c>
       <c r="N37" s="1">
-        <v>4.88</v>
+        <v>4.89</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.011</v>
+        <v>100.058</v>
       </c>
       <c r="D38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F38">
-        <v>37.68</v>
+        <v>38.04</v>
       </c>
       <c r="G38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="H38" s="1">
-        <v>220966.65</v>
+        <v>178334.52</v>
       </c>
       <c r="I38" s="1">
-        <v>4.8491559684231</v>
+        <v>3.9135856113756</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="K38">
-        <v>916.18</v>
+      <c r="K38" t="s">
+        <v>158</v>
       </c>
       <c r="L38" s="1">
-        <v>4777773.06</v>
+        <v>4735140.93</v>
       </c>
       <c r="M38" s="1">
-        <v>4778689.24</v>
+        <v>4738771.26</v>
       </c>
       <c r="N38" s="1">
-        <v>3.42</v>
+        <v>3.38</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">