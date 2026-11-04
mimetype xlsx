--- v3 (2026-10-14)
+++ v4 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,399 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>7 313.38</t>
+    <t>19 561.49</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>19 238.79</t>
+    <t>51 459.05</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>20 599.34</t>
+    <t>53 523.96</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 058.87</t>
-[...2 lines deleted...]
-    <t>34 377.94</t>
+    <t>1 053.97</t>
+  </si>
+  <si>
+    <t>44 806.01</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>3 696.57</t>
-[...2 lines deleted...]
-    <t>63 346.46</t>
+    <t>3 696.22</t>
+  </si>
+  <si>
+    <t>75 908.71</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>53 763.33</t>
+    <t>68 933.79</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>29 084.04</t>
+    <t>43 138.69</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>36 136.93</t>
+    <t>44 929.26</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>26 013.43</t>
+    <t>38 720.78</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>33 961.42</t>
+    <t>47 847.51</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>31 032.38</t>
+    <t>34 490.11</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>325 618.50</t>
+    <t>348 779.17</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 648.74</t>
+    <t>20 765.33</t>
+  </si>
+  <si>
+    <t>12 437.11</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>210 434.69</t>
+    <t>246 987.30</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>58 133.10</t>
+    <t>71 933.84</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>71 794.28</t>
+    <t>89 697.79</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>67 771.15</t>
+    <t>73 647.97</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>35 621.68</t>
+    <t>65 746.06</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>36 130.75</t>
+    <t>44 127.66</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>60 416.28</t>
+    <t>93 933.10</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>75 196.69</t>
+    <t>115 901.32</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>18 660.79</t>
+    <t>21 224.72</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>51 206.02</t>
+    <t>58 145.90</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>62 328.76</t>
+    <t>70 833.92</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>20 640.54</t>
+    <t>26 420.61</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>117 993.40</t>
+    <t>4 014.95</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>166 504.44</t>
+    <t>181 628.73</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>111 489.21</t>
+    <t>133 258.21</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>35 291.54</t>
+    <t>40 243.85</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>90 847.79</t>
+    <t>104 792.47</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>53 211.37</t>
+    <t>68 198.94</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>89 939.89</t>
+    <t>103 320.37</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>213 808.01</t>
+    <t>245 616.50</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>3 630.33</t>
+    <t>6 402.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -898,179 +901,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="C2">
-        <v>10149.59</v>
+        <v>10100.58</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>117223411.11</v>
+        <v>116657274.13</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>117223411.11</v>
+        <v>116657274.13</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>956.5105</v>
+        <v>956.11</v>
       </c>
       <c r="C3">
-        <v>7407.09</v>
+        <v>7373.76</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7084962.45</v>
+        <v>7050129.84</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7084962.45</v>
+        <v>7050129.84</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>122086.7409</v>
+        <v>134268.7116</v>
       </c>
       <c r="C4">
-        <v>127.1</v>
+        <v>126.43</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15517259.81</v>
+        <v>16976933.26</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15517259.81</v>
+        <v>16976933.26</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>10.0</v>
       </c>
       <c r="C5">
-        <v>10977.9</v>
+        <v>11037.06</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>109779.09</v>
+        <v>110370.69</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>96255.23016221</v>
+        <v>95778.791165878</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>1206.0</v>
+        <v>1251.0</v>
       </c>
       <c r="C6">
-        <v>105.04</v>
+        <v>104.49</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>126682.49</v>
+        <v>130727.48</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>126682.49</v>
+        <v>130727.48</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1122,1890 +1125,1890 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>2.9283</v>
       </c>
       <c r="C2" s="1">
-        <v>4817.87</v>
+        <v>4825.07</v>
       </c>
       <c r="D2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12981.1</v>
       </c>
       <c r="H2" s="1">
-        <v>1127.07</v>
+        <v>1148.15</v>
       </c>
       <c r="I2" s="1">
-        <v>8.68239209312</v>
+        <v>8.8447820292579</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>14108.17</v>
+        <v>14129.25</v>
       </c>
       <c r="M2" s="1">
-        <v>14108.17</v>
+        <v>14129.25</v>
       </c>
       <c r="N2" s="1">
         <v>0.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>61.0</v>
       </c>
       <c r="C3" s="1">
-        <v>108.70313</v>
+        <v>108.84375</v>
       </c>
       <c r="D3" s="1">
         <v>109.78125</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-57663.59</v>
+        <v>-49626.85</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-57663.59</v>
+        <v>-49626.85</v>
       </c>
       <c r="M3" s="1">
-        <v>-57663.59</v>
+        <v>-49626.85</v>
       </c>
       <c r="N3" s="1">
         <v>-0.04</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>25.0</v>
       </c>
       <c r="C4" s="1">
-        <v>112.71875</v>
+        <v>111.15625</v>
       </c>
       <c r="D4" s="1">
         <v>114.1875</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-32195.31</v>
+        <v>-65762.36</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>-32195.31</v>
+        <v>-65762.36</v>
       </c>
       <c r="M4" s="1">
-        <v>-32195.31</v>
+        <v>-65762.36</v>
       </c>
       <c r="N4" s="1">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>12000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>987.08</v>
+        <v>995.737</v>
       </c>
       <c r="D5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
-        <v>5.84</v>
+        <v>5.88</v>
       </c>
       <c r="G5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="H5" s="1">
-        <v>-732382.27</v>
+        <v>-740184.13</v>
       </c>
       <c r="I5" s="1">
-        <v>-26.613599449026</v>
+        <v>-26.897106553857</v>
       </c>
       <c r="J5">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="1">
-        <v>2019527.6</v>
+        <v>2011725.74</v>
       </c>
       <c r="M5" s="1">
-        <v>2026840.98</v>
+        <v>2031287.23</v>
       </c>
       <c r="N5" s="1">
-        <v>1.45</v>
+        <v>1.44</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>32000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>827.311</v>
+        <v>837.821</v>
       </c>
       <c r="D6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
-        <v>5.84</v>
+        <v>5.88</v>
       </c>
       <c r="G6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="H6" s="1">
-        <v>-575227.03</v>
+        <v>-579806.9</v>
       </c>
       <c r="I6" s="1">
-        <v>-11.30988030114</v>
+        <v>-11.399927845489</v>
       </c>
       <c r="J6">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="1">
-        <v>4510830.6</v>
+        <v>4506250.73</v>
       </c>
       <c r="M6" s="1">
-        <v>4530069.39</v>
+        <v>4557709.78</v>
       </c>
       <c r="N6" s="1">
         <v>3.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>33800.0</v>
       </c>
       <c r="C7" s="1">
-        <v>799.047</v>
+        <v>806.479</v>
       </c>
       <c r="D7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>5.84</v>
+        <v>5.88</v>
       </c>
       <c r="G7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="H7" s="1">
-        <v>4106.96</v>
+        <v>-16242.81</v>
       </c>
       <c r="I7" s="1">
-        <v>0.089345638548436</v>
+        <v>-0.35335728404243</v>
       </c>
       <c r="J7">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="1">
-        <v>4600817.07</v>
+        <v>4580467.3</v>
       </c>
       <c r="M7" s="1">
-        <v>4621416.41</v>
+        <v>4633991.26</v>
       </c>
       <c r="N7" s="1">
-        <v>3.3</v>
+        <v>3.29</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.997</v>
+        <v>110.648</v>
       </c>
       <c r="D8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="H8" s="1">
-        <v>-10676.33</v>
+        <v>-30877.33</v>
       </c>
       <c r="I8" s="1">
-        <v>-0.3919827668319</v>
+        <v>-1.1336649621903</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="1">
-        <v>2712996.98</v>
+        <v>2692795.98</v>
       </c>
       <c r="M8" s="1">
-        <v>2747374.92</v>
+        <v>2737601.99</v>
       </c>
       <c r="N8" s="1">
-        <v>1.96</v>
+        <v>1.94</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>82.735</v>
+        <v>82.346</v>
       </c>
       <c r="D9" s="1">
         <v>69.002</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="H9" s="1">
-        <v>964684.73</v>
+        <v>953338.07</v>
       </c>
       <c r="I9" s="1">
-        <v>64.428746669064</v>
+        <v>63.670933199082</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>2461974.03</v>
+        <v>2450627.37</v>
       </c>
       <c r="M9" s="1">
-        <v>2525320.49</v>
+        <v>2526536.08</v>
       </c>
       <c r="N9" s="1">
-        <v>1.8</v>
+        <v>1.79</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>90.285</v>
+        <v>90.568</v>
       </c>
       <c r="D10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="H10" s="1">
-        <v>-301246.35</v>
+        <v>-289025.11</v>
       </c>
       <c r="I10" s="1">
-        <v>-7.3708985184246</v>
+        <v>-7.0718691034315</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1">
-        <v>3785722.82</v>
+        <v>3797944.06</v>
       </c>
       <c r="M10" s="1">
-        <v>3839486.15</v>
+        <v>3866877.85</v>
       </c>
       <c r="N10" s="1">
         <v>2.74</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>91.807</v>
+        <v>91.099</v>
       </c>
       <c r="D11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11">
-        <v>24.27</v>
+        <v>24.18</v>
       </c>
       <c r="G11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="H11" s="1">
-        <v>-71061.1</v>
+        <v>-97501.59</v>
       </c>
       <c r="I11" s="1">
-        <v>-1.1602880278188</v>
+        <v>-1.5920092367033</v>
       </c>
       <c r="J11">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="1">
-        <v>6053375.1</v>
+        <v>6026934.61</v>
       </c>
       <c r="M11" s="1">
-        <v>6082459.14</v>
+        <v>6070073.3</v>
       </c>
       <c r="N11" s="1">
-        <v>4.34</v>
+        <v>4.31</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>102.285</v>
+        <v>101.405</v>
       </c>
       <c r="D12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12">
-        <v>24.27</v>
+        <v>24.18</v>
       </c>
       <c r="G12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="H12" s="1">
-        <v>18524.63</v>
+        <v>2775.3</v>
       </c>
       <c r="I12" s="1">
-        <v>0.62283641137335</v>
+        <v>0.093311331588509</v>
       </c>
       <c r="J12">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="1">
-        <v>2992761.47</v>
+        <v>2977012.14</v>
       </c>
       <c r="M12" s="1">
-        <v>3028898.4</v>
+        <v>3021941.4</v>
       </c>
       <c r="N12" s="1">
-        <v>2.16</v>
+        <v>2.14</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>108.965</v>
+        <v>109.732</v>
       </c>
       <c r="D13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
-        <v>67.13</v>
+        <v>67.12</v>
       </c>
       <c r="G13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="H13" s="1">
-        <v>21019.54</v>
+        <v>36737.22</v>
       </c>
       <c r="I13" s="1">
-        <v>0.96131998653555</v>
+        <v>1.6801615942001</v>
       </c>
       <c r="J13">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K13" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="1">
-        <v>2207548.51</v>
+        <v>2223266.19</v>
       </c>
       <c r="M13" s="1">
-        <v>2233561.94</v>
+        <v>2261986.97</v>
       </c>
       <c r="N13" s="1">
-        <v>1.59</v>
+        <v>1.61</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>93.798</v>
+        <v>93.955</v>
       </c>
       <c r="D14" s="1">
         <v>91.98</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14">
-        <v>53.61</v>
+        <v>54.79</v>
       </c>
       <c r="G14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="H14" s="1">
-        <v>-362230.14</v>
+        <v>-377713.35</v>
       </c>
       <c r="I14" s="1">
-        <v>-31.847997846403</v>
+        <v>-33.209312613682</v>
       </c>
       <c r="J14">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="1">
-        <v>775141.64</v>
+        <v>759658.43</v>
       </c>
       <c r="M14" s="1">
-        <v>809103.06</v>
+        <v>807505.94</v>
       </c>
       <c r="N14" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>96.956</v>
+        <v>96.1135</v>
       </c>
       <c r="D15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15">
-        <v>109.06</v>
+        <v>109.92</v>
       </c>
       <c r="G15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="H15" s="1">
-        <v>-215144.2</v>
+        <v>-229789.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-19.48421682458</v>
+        <v>-20.810517815783</v>
       </c>
       <c r="J15">
         <v>0.03</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="1">
-        <v>889053.12</v>
+        <v>874408.14</v>
       </c>
       <c r="M15" s="1">
-        <v>920085.5</v>
+        <v>908898.25</v>
       </c>
       <c r="N15" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>113.112</v>
+        <v>111.096</v>
       </c>
       <c r="D16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16">
-        <v>357.62</v>
+        <v>361.7</v>
       </c>
       <c r="G16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="H16" s="1">
-        <v>1177713.31</v>
+        <v>967561.35</v>
       </c>
       <c r="I16" s="1">
-        <v>19.31665940172</v>
+        <v>15.869781626412</v>
       </c>
       <c r="J16">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="1">
-        <v>7274592.1</v>
+        <v>7064440.14</v>
       </c>
       <c r="M16" s="1">
-        <v>7600210.6</v>
+        <v>7413219.31</v>
       </c>
       <c r="N16" s="1">
-        <v>5.43</v>
+        <v>5.26</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.885</v>
+        <v>96.423</v>
       </c>
       <c r="D17" s="1">
         <v>99.33</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="H17" s="1">
-        <v>-379224.69</v>
+        <v>-410324.76</v>
       </c>
       <c r="I17" s="1">
-        <v>-11.212575387907</v>
+        <v>-12.132114354223</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17">
-        <v>0.0</v>
+      <c r="K17" t="s">
+        <v>89</v>
       </c>
       <c r="L17" s="1">
-        <v>3002912.57</v>
+        <v>2971812.5</v>
       </c>
       <c r="M17" s="1">
-        <v>3002912.57</v>
+        <v>2984249.61</v>
       </c>
       <c r="N17" s="1">
-        <v>2.14</v>
+        <v>2.12</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.229</v>
+        <v>100.156</v>
       </c>
       <c r="D18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="H18" s="1">
-        <v>-3197824.6</v>
+        <v>-3245979.72</v>
       </c>
       <c r="I18" s="1">
-        <v>-29.625037328853</v>
+        <v>-30.071152236962</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L18" s="1">
-        <v>7596506.44</v>
+        <v>7548351.32</v>
       </c>
       <c r="M18" s="1">
-        <v>7806941.13</v>
+        <v>7795338.62</v>
       </c>
       <c r="N18" s="1">
-        <v>5.57</v>
+        <v>5.53</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>96.903</v>
+        <v>96.486</v>
       </c>
       <c r="D19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19">
-        <v>109.06</v>
+        <v>109.92</v>
       </c>
       <c r="G19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="H19" s="1">
-        <v>-568940.26</v>
+        <v>-612020.73</v>
       </c>
       <c r="I19" s="1">
-        <v>-13.798482837448</v>
+        <v>-14.843311561512</v>
       </c>
       <c r="J19">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L19" s="1">
-        <v>3554268.55</v>
+        <v>3511188.08</v>
       </c>
       <c r="M19" s="1">
-        <v>3612401.65</v>
+        <v>3583121.92</v>
       </c>
       <c r="N19" s="1">
-        <v>2.58</v>
+        <v>2.54</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>98.948</v>
+        <v>98.7535</v>
       </c>
       <c r="D20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
-        <v>109.06</v>
+        <v>109.92</v>
       </c>
       <c r="G20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="H20" s="1">
-        <v>-1001663.99</v>
+        <v>-1046841.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-17.852284357914</v>
+        <v>-18.657457387006</v>
       </c>
       <c r="J20">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L20" s="1">
-        <v>4609180.93</v>
+        <v>4564003.92</v>
       </c>
       <c r="M20" s="1">
-        <v>4680975.21</v>
+        <v>4653701.71</v>
       </c>
       <c r="N20" s="1">
-        <v>3.34</v>
+        <v>3.3</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B21" s="1">
         <v>3000000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.414</v>
+        <v>98.591</v>
       </c>
       <c r="D21" s="1">
         <v>98.5480379</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="1">
         <v>715238.62</v>
       </c>
       <c r="H21" s="1">
-        <v>83453.96</v>
+        <v>84965.19</v>
       </c>
       <c r="I21" s="1">
-        <v>11.667988509905</v>
+        <v>11.879278834244</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L21" s="1">
-        <v>798692.58</v>
+        <v>800203.81</v>
       </c>
       <c r="M21" s="1">
-        <v>866463.73</v>
+        <v>873851.78</v>
       </c>
       <c r="N21" s="1">
         <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.824</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.03640168</v>
+      </c>
+      <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22">
+        <v>4.72</v>
+      </c>
+      <c r="G22" s="1">
+        <v>8407753.42</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-118637.63</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.4110503017107</v>
+      </c>
+      <c r="J22">
+        <v>0.16</v>
+      </c>
+      <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="1">
+        <v>8289115.79</v>
+      </c>
+      <c r="M22" s="1">
+        <v>8354861.85</v>
+      </c>
+      <c r="N22" s="1">
+        <v>5.93</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>104.002</v>
+        <v>103.624</v>
       </c>
       <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="E23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F23">
-        <v>4.64</v>
+        <v>4.72</v>
       </c>
       <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="H23" s="1">
-        <v>-73062.66</v>
+        <v>-140343.06</v>
       </c>
       <c r="I23" s="1">
-        <v>-2.1282080213405</v>
+        <v>-4.0879872979095</v>
       </c>
       <c r="J23">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="K23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L23" s="1">
-        <v>3359997.42</v>
+        <v>3292717.02</v>
       </c>
       <c r="M23" s="1">
-        <v>3396128.17</v>
+        <v>3336844.68</v>
       </c>
       <c r="N23" s="1">
-        <v>2.42</v>
+        <v>2.37</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>85.449</v>
+        <v>85.028</v>
       </c>
       <c r="D24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="E24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F24">
-        <v>19.95</v>
+        <v>19.89</v>
       </c>
       <c r="G24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="H24" s="1">
-        <v>6128.37</v>
+        <v>-5071.31</v>
       </c>
       <c r="I24" s="1">
-        <v>0.10232632108692</v>
+        <v>-0.084676430338131</v>
       </c>
       <c r="J24">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="K24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L24" s="1">
-        <v>5995173.94</v>
+        <v>5983974.26</v>
       </c>
       <c r="M24" s="1">
-        <v>6055590.22</v>
+        <v>6077907.36</v>
       </c>
       <c r="N24" s="1">
-        <v>4.32</v>
+        <v>4.31</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.318</v>
+        <v>97.45</v>
       </c>
       <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F25">
-        <v>19.95</v>
+        <v>19.89</v>
       </c>
       <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="H25" s="1">
-        <v>676382.38</v>
+        <v>713148.92</v>
       </c>
       <c r="I25" s="1">
-        <v>8.8826400552683</v>
+        <v>9.3654792754408</v>
       </c>
       <c r="J25">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="K25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L25" s="1">
-        <v>8291037.21</v>
+        <v>8327803.75</v>
       </c>
       <c r="M25" s="1">
-        <v>8366233.9</v>
+        <v>8443705.07</v>
       </c>
       <c r="N25" s="1">
-        <v>5.97</v>
+        <v>5.99</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.59</v>
+        <v>102.344</v>
       </c>
       <c r="D26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="E26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F26">
-        <v>3.88</v>
+        <v>3.91</v>
       </c>
       <c r="G26" s="1">
         <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>88370.16</v>
+        <v>82558.73</v>
       </c>
       <c r="I26" s="1">
-        <v>15.4385068718</v>
+        <v>14.423234273109</v>
       </c>
       <c r="J26">
-        <v>0.75</v>
+        <v>0.85</v>
       </c>
       <c r="K26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L26" s="1">
-        <v>660771.11</v>
+        <v>654959.68</v>
       </c>
       <c r="M26" s="1">
-        <v>679431.9</v>
+        <v>676184.4</v>
       </c>
       <c r="N26" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>112.214</v>
+        <v>111.489</v>
       </c>
       <c r="D27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="E27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F27">
-        <v>3.88</v>
+        <v>3.91</v>
       </c>
       <c r="G27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="H27" s="1">
-        <v>259313.52</v>
+        <v>235571.29</v>
       </c>
       <c r="I27" s="1">
-        <v>16.299312537379</v>
+        <v>14.806979908119</v>
       </c>
       <c r="J27">
-        <v>0.8</v>
+        <v>0.91</v>
       </c>
       <c r="K27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L27" s="1">
-        <v>1850261.11</v>
+        <v>1826518.88</v>
       </c>
       <c r="M27" s="1">
-        <v>1901467.13</v>
+        <v>1884664.78</v>
       </c>
       <c r="N27" s="1">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>97.881</v>
+        <v>97.233</v>
       </c>
       <c r="D28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="E28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F28">
-        <v>3.88</v>
+        <v>3.91</v>
       </c>
       <c r="G28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="H28" s="1">
-        <v>301704.36</v>
+        <v>266980.59</v>
       </c>
       <c r="I28" s="1">
-        <v>12.722812787793</v>
+        <v>11.258518320864</v>
       </c>
       <c r="J28">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="K28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L28" s="1">
-        <v>2673069.6</v>
+        <v>2638345.83</v>
       </c>
       <c r="M28" s="1">
-        <v>2735398.36</v>
+        <v>2709179.75</v>
       </c>
       <c r="N28" s="1">
-        <v>1.95</v>
+        <v>1.92</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>84.754</v>
+        <v>83.505</v>
       </c>
       <c r="D29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F29">
-        <v>4.33</v>
+        <v>4.3</v>
       </c>
       <c r="G29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="H29" s="1">
-        <v>597909.36</v>
+        <v>560949.49</v>
       </c>
       <c r="I29" s="1">
-        <v>15.304967279534</v>
+        <v>14.358888092873</v>
       </c>
       <c r="J29">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="K29" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L29" s="1">
-        <v>4504545.35</v>
+        <v>4467585.48</v>
       </c>
       <c r="M29" s="1">
-        <v>4525185.89</v>
+        <v>4494006.09</v>
       </c>
       <c r="N29" s="1">
-        <v>3.23</v>
+        <v>3.19</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.782</v>
+        <v>98.798</v>
       </c>
       <c r="D30" s="1">
         <v>81.95</v>
       </c>
       <c r="E30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F30">
-        <v>4.33</v>
+        <v>4.3</v>
       </c>
       <c r="G30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="H30" s="1">
-        <v>1117475.97</v>
+        <v>1150036.34</v>
       </c>
       <c r="I30" s="1">
-        <v>30.398372340121</v>
+        <v>31.284102572685</v>
       </c>
       <c r="J30">
-        <v>0.56</v>
+        <v>0.02</v>
       </c>
       <c r="K30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L30" s="1">
-        <v>4793580.59</v>
+        <v>4826140.96</v>
       </c>
       <c r="M30" s="1">
-        <v>4911573.99</v>
+        <v>4830155.91</v>
       </c>
       <c r="N30" s="1">
-        <v>3.51</v>
+        <v>3.43</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.748</v>
+        <v>97.123</v>
       </c>
       <c r="D31" s="1">
         <v>96.54</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F31">
-        <v>4.33</v>
+        <v>4.3</v>
       </c>
       <c r="G31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="H31" s="1">
-        <v>77423.43</v>
+        <v>32079.56</v>
       </c>
       <c r="I31" s="1">
-        <v>1.7257669714145</v>
+        <v>0.71505286068455</v>
       </c>
       <c r="J31">
-        <v>0.83</v>
+        <v>0.91</v>
       </c>
       <c r="K31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L31" s="1">
-        <v>4563743.5</v>
+        <v>4518399.63</v>
       </c>
       <c r="M31" s="1">
-        <v>4730247.94</v>
+        <v>4700028.36</v>
       </c>
       <c r="N31" s="1">
-        <v>3.38</v>
+        <v>3.34</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>100.902</v>
+        <v>101.004</v>
       </c>
       <c r="D32" s="1">
         <v>87.80771</v>
       </c>
       <c r="E32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F32">
-        <v>18.7</v>
+        <v>18.89</v>
       </c>
       <c r="G32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="H32" s="1">
-        <v>497024.1</v>
+        <v>453932.35</v>
       </c>
       <c r="I32" s="1">
-        <v>11.838695726154</v>
+        <v>10.81228651067</v>
       </c>
       <c r="J32">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="K32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L32" s="1">
-        <v>4695325.26</v>
+        <v>4652233.51</v>
       </c>
       <c r="M32" s="1">
-        <v>4806814.47</v>
+        <v>4785491.72</v>
       </c>
       <c r="N32" s="1">
-        <v>3.43</v>
+        <v>3.4</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.755</v>
+        <v>98.977</v>
       </c>
       <c r="D33" s="1">
         <v>90.749</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="H33" s="1">
-        <v>109562.15</v>
+        <v>85139.99</v>
       </c>
       <c r="I33" s="1">
-        <v>3.7507663569762</v>
+        <v>2.9146946288046</v>
       </c>
       <c r="J33">
-        <v>1.01</v>
+        <v>1.15</v>
       </c>
       <c r="K33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L33" s="1">
-        <v>3030622.53</v>
+        <v>3006200.37</v>
       </c>
       <c r="M33" s="1">
-        <v>3065914.07</v>
+        <v>3046444.22</v>
       </c>
       <c r="N33" s="1">
-        <v>2.19</v>
+        <v>2.16</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.262</v>
+        <v>99.767</v>
       </c>
       <c r="D34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="E34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F34">
-        <v>5.23</v>
+        <v>5.25</v>
       </c>
       <c r="G34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="H34" s="1">
-        <v>-30858.33</v>
+        <v>-59475.8</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.8631115811436</v>
+        <v>-1.6635460110051</v>
       </c>
       <c r="J34">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="K34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L34" s="1">
-        <v>3544383.93</v>
+        <v>3515766.46</v>
       </c>
       <c r="M34" s="1">
-        <v>3635231.72</v>
+        <v>3620558.93</v>
       </c>
       <c r="N34" s="1">
-        <v>2.6</v>
+        <v>2.57</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.806</v>
+        <v>104.386</v>
       </c>
       <c r="D35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="E35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F35">
-        <v>5.23</v>
+        <v>5.25</v>
       </c>
       <c r="G35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="H35" s="1">
-        <v>-182189.37</v>
+        <v>-205807.47</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.2253166990537</v>
+        <v>-5.9027000849774</v>
       </c>
       <c r="J35">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="K35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L35" s="1">
-        <v>3304477.19</v>
+        <v>3280859.09</v>
       </c>
       <c r="M35" s="1">
-        <v>3357688.56</v>
+        <v>3349058.03</v>
       </c>
       <c r="N35" s="1">
-        <v>2.4</v>
+        <v>2.38</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.535</v>
+        <v>96.725</v>
       </c>
       <c r="D36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F36">
-        <v>18.7</v>
+        <v>18.89</v>
       </c>
       <c r="G36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="H36" s="1">
-        <v>176465.65</v>
+        <v>149269.22</v>
       </c>
       <c r="I36" s="1">
-        <v>5.6413451671748</v>
+        <v>4.7719156269503</v>
       </c>
       <c r="J36">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="K36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L36" s="1">
-        <v>3304543.17</v>
+        <v>3277346.74</v>
       </c>
       <c r="M36" s="1">
-        <v>3394483.06</v>
+        <v>3380667.11</v>
       </c>
       <c r="N36" s="1">
-        <v>2.42</v>
+        <v>2.4</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>103.305</v>
+        <v>103.187</v>
       </c>
       <c r="D37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="E37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F37">
-        <v>18.7</v>
+        <v>18.89</v>
       </c>
       <c r="G37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="H37" s="1">
-        <v>1465479.92</v>
+        <v>1390496.42</v>
       </c>
       <c r="I37" s="1">
-        <v>28.372921332193</v>
+        <v>26.921177833236</v>
       </c>
       <c r="J37">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="K37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L37" s="1">
-        <v>6630545.24</v>
+        <v>6555561.74</v>
       </c>
       <c r="M37" s="1">
-        <v>6844353.25</v>
+        <v>6801178.24</v>
       </c>
       <c r="N37" s="1">
-        <v>4.89</v>
+        <v>4.83</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.058</v>
+        <v>100.026</v>
       </c>
       <c r="D38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="E38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F38">
-        <v>38.04</v>
+        <v>38.51</v>
       </c>
       <c r="G38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="H38" s="1">
-        <v>178334.52</v>
+        <v>117979.29</v>
       </c>
       <c r="I38" s="1">
-        <v>3.9135856113756</v>
+        <v>2.5890783892222</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L38" s="1">
-        <v>4735140.93</v>
+        <v>4674785.7</v>
       </c>
       <c r="M38" s="1">
-        <v>4738771.26</v>
+        <v>4681187.85</v>
       </c>
       <c r="N38" s="1">
-        <v>3.38</v>
+        <v>3.32</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">