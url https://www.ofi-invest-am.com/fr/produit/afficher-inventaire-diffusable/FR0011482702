--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1749 +136,1734 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>120 415.75</t>
+    <t>4 002.74</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>28 318.75</t>
+    <t>32 751.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>81 760.27</t>
+    <t>89 321.92</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>61 034.47</t>
+    <t>67 944.03</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>7 875.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>10 486.00</t>
+    <t>18 350.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>5 621.34</t>
+    <t>16 864.03</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>13 699.24</t>
+    <t>20 021.96</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>71 943.29</t>
+    <t>78 373.97</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>169 565.75</t>
+    <t>177 521.92</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 113.70</t>
+    <t>5 801.37</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>65 831.91</t>
+    <t>74 118.45</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>19 572.77</t>
+    <t>28 606.35</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>30 524.14</t>
+    <t>44 612.20</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>6 219.25</t>
+    <t>12 853.11</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>93 030.50</t>
+    <t>106 011.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>51 122.97</t>
+    <t>58 256.41</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>30 629.31</t>
+    <t>37 271.81</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>144 980.55</t>
+    <t>155 382.74</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>11 258.96</t>
+    <t>14 329.58</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>7 453.02</t>
-[...8 lines deleted...]
-    <t>9 974.25</t>
+    <t>9 397.29</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>42 934.50</t>
+    <t>3 454.50</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>6 404.17</t>
+    <t>11 207.29</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>17 512.51</t>
+    <t>25 085.49</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>5 121.16</t>
+    <t>9 510.72</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>22 610.44</t>
+    <t>28 508.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>36 084.13</t>
+    <t>42 644.88</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>23 974.44</t>
+    <t>1 653.41</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>36 394.52</t>
+    <t>40 438.36</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>83 725.68</t>
+    <t>2 332.19</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>48 375.00</t>
+    <t>55 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>71 784.63</t>
+    <t>89 245.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>62 396.25</t>
+    <t>69 187.68</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>105 661.88</t>
+    <t>124 873.13</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>56 238.00</t>
+    <t>64 890.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>52 591.50</t>
+    <t>60 752.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>44 184.29</t>
+    <t>50 349.54</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>130 530.82</t>
+    <t>139 160.96</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>17 625.67</t>
+    <t>22 223.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>50 090.63</t>
+    <t>56 671.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>7 346.35</t>
+    <t>10 736.98</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>18 700.93</t>
+    <t>29 387.18</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>39 205.48</t>
+    <t>42 164.38</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>35 606.88</t>
+    <t>40 251.25</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>73 259.91</t>
+    <t>83 482.22</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>29 085.38</t>
+    <t>34 373.63</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>19 203.63</t>
+    <t>22 404.23</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>12 887.67</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>39 302.81</t>
+    <t>43 752.19</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>34 871.23</t>
+    <t>38 641.10</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>19 053.03</t>
+    <t>22 725.91</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>67 053.13</t>
+    <t>76 409.38</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>20 333.63</t>
+    <t>23 170.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>62 745.21</t>
+    <t>65 638.36</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>135 518.84</t>
+    <t>141 803.77</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>21 030.75</t>
+    <t>28 041.00</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>94 364.81</t>
+    <t>111 921.05</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>66 056.67</t>
+    <t>76 486.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>23 215.63</t>
+    <t>29 271.88</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>68 809.25</t>
+    <t>73 746.23</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>56 204.34</t>
+    <t>59 498.37</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>15 351.00</t>
+    <t>20 468.00</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>71 609.59</t>
+    <t>76 102.74</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>34 527.19</t>
+    <t>41 432.63</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>53 477.16</t>
-[...8 lines deleted...]
-    <t>125 459.79</t>
+    <t>67 427.72</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>1 104.64</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>10 126.03</t>
-[...8 lines deleted...]
-    <t>4 507.59</t>
+    <t>12 054.79</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>14 602.74</t>
+    <t>20 443.84</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>31 719.67</t>
+    <t>36 145.67</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>66 067.71</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>31 055.64</t>
+    <t>35 339.17</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>33 223.02</t>
+    <t>37 556.46</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>45 496.69</t>
+    <t>51 845.06</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>6 339.38</t>
+    <t>11 300.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>17 337.37</t>
+    <t>20 893.75</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>39 534.25</t>
+    <t>41 967.12</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>55 541.67</t>
+    <t>63 291.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>69 106.56</t>
+    <t>80 114.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>55 278.09</t>
+    <t>31 813.03</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>6 849.56</t>
+    <t>8 094.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>56 487.17</t>
+    <t>65 252.42</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>28 573.19</t>
+    <t>36 027.06</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>10 538.63</t>
+    <t>15 222.47</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 396.55</t>
+    <t>8 994.25</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>23 232.00</t>
+    <t>25 777.97</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>55 687.50</t>
+    <t>65 812.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>100 635.68</t>
+    <t>114 677.86</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>6 613.70</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>3 190.07</t>
+    <t>8 861.30</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>45 744.52</t>
+    <t>47 969.18</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>63 336.11</t>
+    <t>70 886.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>58 050.00</t>
+    <t>65 306.25</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>15 144.75</t>
+    <t>16 859.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>2 906.08</t>
+    <t>5 659.20</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>65 047.35</t>
+    <t>74 123.73</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>66 185.96</t>
+    <t>73 678.71</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>9 091.13</t>
+    <t>11 462.73</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>23 109.04</t>
+    <t>25 910.14</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>25 135.78</t>
+    <t>29 867.22</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>8 929.32</t>
+    <t>13 393.97</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>76 004.72</t>
+    <t>83 653.00</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>27 447.51</t>
+    <t>36 994.48</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>1 319.00</t>
+    <t>3 957.00</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>23 991.10</t>
-[...8 lines deleted...]
-    <t>11 453.64</t>
+    <t>28 353.12</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>33 205.52</t>
+    <t>38 494.90</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>13 631.60</t>
+    <t>16 587.85</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>58 844.28</t>
+    <t>74 194.96</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>30 131.11</t>
+    <t>34 973.61</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>10 806.25</t>
+    <t>15 793.75</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>38 185.58</t>
+    <t>46 790.78</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>28 743.46</t>
+    <t>36 352.02</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>33 925.00</t>
-[...5 lines deleted...]
-    <t>NATURGY FINANCE BV PERP</t>
+    <t>42 775.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>26 932.47</t>
+    <t>31 829.28</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>46 792.46</t>
+    <t>52 464.27</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>34 800.00</t>
+    <t>2 800.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>82 843.56</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>5 752.50</t>
+    <t>8 407.50</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>54 294.04</t>
+    <t>60 942.29</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>29 655.21</t>
+    <t>36 086.46</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>9 795.96</t>
+    <t>12 645.69</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>85 250.00</t>
-[...8 lines deleted...]
-    <t>1 300.74</t>
+    <t>95 906.25</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>12 506.16</t>
+    <t>18 960.96</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>6 661.99</t>
+    <t>11 103.31</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 227.40</t>
+    <t>9 224.66</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>36 334.73</t>
+    <t>42 071.79</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>18 646.88</t>
+    <t>27 253.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>78 279.21</t>
+    <t>92 229.96</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>137 309.46</t>
+    <t>143 946.77</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>9 882.84</t>
+    <t>13 239.28</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>16 753.00</t>
+    <t>29 317.75</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>23 590.38</t>
+    <t>30 098.08</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>34 395.12</t>
+    <t>42 146.14</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>49 709.15</t>
+    <t>29 141.29</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>36 580.27</t>
+    <t>39 710.14</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>15 506.63</t>
+    <t>21 709.28</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>60 869.50</t>
+    <t>69 046.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>34 961.67</t>
+    <t>38 775.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>208 200.02</t>
+    <t>8 579.67</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>33 736.50</t>
+    <t>44 982.00</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>108 437.36</t>
+    <t>114 863.28</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>30 693.85</t>
+    <t>33 946.18</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>37 325.25</t>
+    <t>41 550.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>155 035.62</t>
+    <t>162 575.34</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>25 797.75</t>
+    <t>28 718.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>15 001.11</t>
+    <t>20 218.89</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>46 433.37</t>
+    <t>49 465.76</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>6 442.31</t>
+    <t>9 415.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>3 657.13</t>
+    <t>10 971.38</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>14 938.50</t>
+    <t>18 835.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>139 726.03</t>
+    <t>147 945.21</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>3 620.47</t>
+    <t>10 861.41</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>3 153.58</t>
+    <t>5 518.77</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>12 530.86</t>
+    <t>18 100.13</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>25 344.00</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>23 955.29</t>
+    <t>41 557.22</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>91 276.03</t>
+    <t>95 571.37</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>21 485.83</t>
+    <t>24 878.33</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>34 919.63</t>
+    <t>40 433.25</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>11 171.88</t>
+    <t>17 265.63</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>60 165.88</t>
+    <t>64 237.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>38 281.25</t>
+    <t>44 843.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>42 344.79</t>
+    <t>47 138.54</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>19 681.36</t>
+    <t>25 304.61</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>55 388.01</t>
+    <t>61 585.27</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>21 621.58</t>
+    <t>22 755.82</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>49 867.19</t>
+    <t>63 676.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>62 904.11</t>
+    <t>66 498.63</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>87 054.79</t>
+    <t>91 547.95</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>7 851.75</t>
+    <t>23 555.25</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>2 100.00</t>
+    <t>6 300.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>18 075.34</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 025.68</t>
+    <t>30 411.99</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>16 775.00</t>
+    <t>29 356.25</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>31 617.45</t>
+    <t>35 449.86</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>81 301.23</t>
+    <t>88 488.08</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>255 452.05</t>
+    <t>267 726.03</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>40 546.00</t>
+    <t>42 767.70</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>22 027.69</t>
+    <t>32 194.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>17 513.54</t>
+    <t>19 957.29</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>19 888.92</t>
+    <t>29 068.42</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 143.65</t>
+    <t>5 801.10</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>25 098.69</t>
+    <t>36 682.71</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>241 509.59</t>
-[...8 lines deleted...]
-    <t>-641 777.70</t>
+    <t>256 545.21</t>
+  </si>
+  <si>
+    <t>CDS-00107981</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>205 555.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2242,299 +2227,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2182273.4819</v>
+        <v>2197304.3988</v>
       </c>
       <c r="D2">
-        <v>134.23</v>
+        <v>133.29</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>292935363.94</v>
+        <v>292892263.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>292935363.94</v>
+        <v>292892263.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.24</v>
+        <v>53.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55706915.71</v>
+        <v>55317711.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55706915.71</v>
+        <v>55317711.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450267.7728</v>
+        <v>462665.3911</v>
       </c>
       <c r="D4">
-        <v>124.73</v>
+        <v>123.83</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56164049.17</v>
+        <v>57294510.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56164049.17</v>
+        <v>57294510.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.61</v>
+        <v>131.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.61</v>
+        <v>131.68</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.61</v>
+        <v>131.68</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.11</v>
+        <v>128.25</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.11</v>
+        <v>128.25</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.11</v>
+        <v>128.25</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.71</v>
+        <v>127.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1415.91</v>
+        <v>1405.93</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1415.91</v>
+        <v>1405.93</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11026.42</v>
+        <v>10950.74</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117875831.14</v>
+        <v>102436526.69</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117875831.14</v>
+        <v>102436526.69</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2601.0</v>
       </c>
       <c r="D9">
-        <v>100.94</v>
+        <v>100.21</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252460.82</v>
+        <v>260662.26</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252460.82</v>
+        <v>260662.26</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P193"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O193" sqref="O193"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2603,9589 +2588,9539 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>92.8</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.06</v>
+        <v>-210336.0</v>
       </c>
       <c r="J3" s="1">
-        <v>927.27272727273</v>
+        <v>-0.80298275169105</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.39</v>
+        <v>25984000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.39</v>
+        <v>25984000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>106.05</v>
+        <v>3.1</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>939.39393939394</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>106.05</v>
+        <v>3.43</v>
       </c>
       <c r="N4" s="1">
-        <v>106.05</v>
+        <v>3.43</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>7155.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4777.07</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4774.7751334731</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>34163516.08</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>16419.77</v>
+        <v>107.32</v>
       </c>
       <c r="J5" s="1">
-        <v>0.04806229534908</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>34179935.85</v>
+        <v>107.32</v>
       </c>
       <c r="N5" s="1">
-        <v>34179935.85</v>
+        <v>107.32</v>
       </c>
       <c r="O5" s="1">
-        <v>6.54</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>2500000.0</v>
+        <v>1830.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.85</v>
+        <v>4782.44</v>
       </c>
       <c r="E6" s="1">
-        <v>100.13</v>
+        <v>4781.2134644809</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2503250.0</v>
+        <v>8749620.64</v>
       </c>
       <c r="I6" s="1">
-        <v>93000.0</v>
+        <v>2244.56</v>
       </c>
       <c r="J6" s="1">
-        <v>3.7151702786378</v>
+        <v>0.025653226492343</v>
       </c>
       <c r="K6">
-        <v>4.82</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2596250.0</v>
+        <v>8751865.2</v>
       </c>
       <c r="N6" s="1">
-        <v>2716665.75</v>
+        <v>8751865.2</v>
       </c>
       <c r="O6" s="1">
-        <v>0.52</v>
+        <v>1.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" t="s">
         <v>50</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>1576000.0</v>
+        <v>489.0</v>
       </c>
       <c r="D7" s="1">
-        <v>101.196</v>
+        <v>116.8</v>
       </c>
       <c r="E7" s="1">
-        <v>100.0</v>
+        <v>116.998302658</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1576000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>18848.96</v>
+        <v>-96970.0</v>
       </c>
       <c r="J7" s="1">
-        <v>1.196</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1594848.96</v>
+        <v>-96970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>1623167.71</v>
+        <v>-96970.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.31</v>
+        <v>-0.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>102.397</v>
+      </c>
+      <c r="E8" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>1.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>56675.0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>2.2640567262559</v>
+      </c>
+      <c r="K8">
+        <v>0.16</v>
+      </c>
+      <c r="L8" t="s">
         <v>53</v>
       </c>
-      <c r="B8" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>4620976.0</v>
+        <v>2559925.0</v>
       </c>
       <c r="N8" s="1">
-        <v>4702736.27</v>
+        <v>2563927.74</v>
       </c>
       <c r="O8" s="1">
-        <v>0.9</v>
+        <v>0.5</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>12938.96</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.821</v>
+      </c>
+      <c r="K9">
+        <v>2.08</v>
+      </c>
+      <c r="L9" t="s">
         <v>56</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>2668158.09</v>
+        <v>1588938.96</v>
       </c>
       <c r="N9" s="1">
-        <v>2729192.56</v>
+        <v>1621690.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.364</v>
+      </c>
+      <c r="E10" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-5829.54</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-0.12737782861018</v>
+      </c>
+      <c r="K10">
+        <v>1.94</v>
+      </c>
+      <c r="L10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1018250.0</v>
+        <v>4570744.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1022750.0</v>
+        <v>4660065.92</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>102.679</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I11" s="1">
+        <v>58063.26</v>
+      </c>
+      <c r="J11" s="1">
+        <v>2.2489328752259</v>
+      </c>
+      <c r="K11">
+        <v>2.64</v>
+      </c>
+      <c r="L11" t="s">
         <v>62</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1609466.18</v>
+        <v>2639877.09</v>
       </c>
       <c r="N11" s="1">
-        <v>1619952.18</v>
+        <v>2707821.12</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.488</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>12401.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>1.2370333942157</v>
+      </c>
+      <c r="K12">
+        <v>0.79</v>
+      </c>
+      <c r="L12" t="s">
         <v>65</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>5396162.94</v>
+        <v>1014880.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5401784.28</v>
+        <v>1022755.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.03</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>106.892</v>
+      </c>
+      <c r="E13" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I13" s="1">
+        <v>16950.91</v>
+      </c>
+      <c r="J13" s="1">
+        <v>1.0699364779046</v>
+      </c>
+      <c r="K13">
+        <v>1.23</v>
+      </c>
+      <c r="L13" t="s">
         <v>68</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1821694.8</v>
+        <v>1601242.16</v>
       </c>
       <c r="N13" s="1">
-        <v>1835394.04</v>
+        <v>1619592.66</v>
       </c>
       <c r="O13" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.961</v>
+      </c>
+      <c r="E14" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-108724.51</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.9954655623562</v>
+      </c>
+      <c r="K14">
+        <v>0.31</v>
+      </c>
+      <c r="L14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>2655225.0</v>
+        <v>5339854.11</v>
       </c>
       <c r="N14" s="1">
-        <v>2727168.29</v>
+        <v>5356718.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.52</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>103.791</v>
+      </c>
+      <c r="E15" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-16001.48</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.87615774221016</v>
+      </c>
+      <c r="K15">
+        <v>1.03</v>
+      </c>
+      <c r="L15" t="s">
         <v>74</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>3411276.0</v>
+        <v>1810322.62</v>
       </c>
       <c r="N15" s="1">
-        <v>3580841.75</v>
+        <v>1830344.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>104.594</v>
+      </c>
+      <c r="E16" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I16" s="1">
+        <v>30437.83</v>
+      </c>
+      <c r="J16" s="1">
+        <v>1.1777467368914</v>
+      </c>
+      <c r="K16">
+        <v>3.13</v>
+      </c>
+      <c r="L16" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>2070486.0</v>
+        <v>2614850.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2074599.7</v>
+        <v>2693223.97</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.23</v>
+      </c>
+      <c r="E17" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I17" s="1">
+        <v>109084.41</v>
+      </c>
+      <c r="J17" s="1">
+        <v>3.3415292758007</v>
+      </c>
+      <c r="K17">
+        <v>5.38</v>
+      </c>
+      <c r="L17" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>3400584.52</v>
+        <v>3373590.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3466416.43</v>
+        <v>3551111.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>93.401</v>
+      </c>
+      <c r="E18" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I18" s="1">
+        <v>252890.4</v>
+      </c>
+      <c r="J18" s="1">
+        <v>14.034406189447</v>
+      </c>
+      <c r="K18">
+        <v>0.26</v>
+      </c>
+      <c r="L18" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3146160.59</v>
+        <v>2054822.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3165733.36</v>
+        <v>2060623.37</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>95.155</v>
+      </c>
+      <c r="E19" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-78629.36</v>
+      </c>
+      <c r="J19" s="1">
+        <v>-2.3135459577346</v>
+      </c>
+      <c r="K19">
+        <v>2.1</v>
+      </c>
+      <c r="L19" t="s">
         <v>86</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>4449233.42</v>
+        <v>3320021.95</v>
       </c>
       <c r="N19" s="1">
-        <v>4479757.56</v>
+        <v>3394140.4</v>
       </c>
       <c r="O19" s="1">
-        <v>0.86</v>
+        <v>0.67</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>95.316</v>
+      </c>
+      <c r="E20" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-111897.31</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-3.5261115133955</v>
+      </c>
+      <c r="K20">
+        <v>0.88</v>
+      </c>
+      <c r="L20" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>2313864.36</v>
+        <v>3061493.82</v>
       </c>
       <c r="N20" s="1">
-        <v>2320083.61</v>
+        <v>3090100.17</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>104.087</v>
+      </c>
+      <c r="E21" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I21" s="1">
+        <v>23228.53</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.52749056260118</v>
+      </c>
+      <c r="K21">
+        <v>1.05</v>
+      </c>
+      <c r="L21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4387404.92</v>
+        <v>4426820.11</v>
       </c>
       <c r="N21" s="1">
-        <v>4480435.42</v>
+        <v>4471432.31</v>
       </c>
       <c r="O21" s="1">
-        <v>0.86</v>
+        <v>0.88</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>107.956</v>
+      </c>
+      <c r="E22" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-12560.03</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.54477476863642</v>
+      </c>
+      <c r="K22">
+        <v>0.61</v>
+      </c>
+      <c r="L22" t="s">
         <v>95</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>3269543.82</v>
+        <v>2292985.44</v>
       </c>
       <c r="N22" s="1">
-        <v>3320666.79</v>
+        <v>2305838.55</v>
       </c>
       <c r="O22" s="1">
-        <v>0.64</v>
+        <v>0.45</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.595</v>
+      </c>
+      <c r="E23" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I23" s="1">
+        <v>27708.33</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.64064950080015</v>
+      </c>
+      <c r="K23">
+        <v>2.45</v>
+      </c>
+      <c r="L23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2720342.88</v>
+        <v>4352745.65</v>
       </c>
       <c r="N23" s="1">
-        <v>2750972.19</v>
+        <v>4458757.15</v>
       </c>
       <c r="O23" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.256</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-24608.47</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.75454935619646</v>
+      </c>
+      <c r="K24">
+        <v>1.79</v>
+      </c>
+      <c r="L24" t="s">
         <v>101</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>4704187.74</v>
+        <v>3236738.16</v>
       </c>
       <c r="N24" s="1">
-        <v>4849168.29</v>
+        <v>3294994.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.93</v>
+        <v>0.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>101.367</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I25" s="1">
+        <v>34629.12</v>
+      </c>
+      <c r="J25" s="1">
+        <v>1.3024870533427</v>
+      </c>
+      <c r="K25">
+        <v>1.4</v>
+      </c>
+      <c r="L25" t="s">
         <v>104</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1465258.9</v>
+        <v>2693321.19</v>
       </c>
       <c r="N25" s="1">
-        <v>1476517.86</v>
+        <v>2730593.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>97.187</v>
+      </c>
+      <c r="E26" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I26" s="1">
+        <v>1485610.35</v>
+      </c>
+      <c r="J26" s="1">
+        <v>47.510877655747</v>
+      </c>
+      <c r="K26">
+        <v>3.27</v>
+      </c>
+      <c r="L26" t="s">
         <v>107</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>711973.54</v>
+        <v>4612495.02</v>
       </c>
       <c r="N26" s="1">
-        <v>719426.56</v>
+        <v>4767877.76</v>
       </c>
       <c r="O26" s="1">
-        <v>0.14</v>
+        <v>0.94</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.828</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>11964.6</v>
+      </c>
+      <c r="J27" s="1">
+        <v>0.828</v>
+      </c>
+      <c r="K27">
+        <v>0.99</v>
+      </c>
+      <c r="L27" t="s">
         <v>110</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>2373125.04</v>
+        <v>1456964.6</v>
       </c>
       <c r="N27" s="1">
-        <v>2383099.29</v>
+        <v>1471294.18</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>111</v>
+      </c>
+      <c r="B28" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>104.566</v>
+      </c>
+      <c r="E28" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I28" s="1">
+        <v>39531.14</v>
+      </c>
+      <c r="J28" s="1">
+        <v>5.9212581356534</v>
+      </c>
+      <c r="K28">
+        <v>0.74</v>
+      </c>
+      <c r="L28" t="s">
         <v>113</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>1283656.95</v>
+        <v>707145.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1326591.45</v>
+        <v>716542.29</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1269000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.616</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.92911899</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1268100.52</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-16663.48</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-1.3140504035122</v>
+      </c>
+      <c r="K29">
+        <v>0.27</v>
+      </c>
+      <c r="L29" t="s">
         <v>116</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1336487.75</v>
+        <v>1251437.04</v>
       </c>
       <c r="N29" s="1">
-        <v>1342891.92</v>
+        <v>1254891.54</v>
       </c>
       <c r="O29" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1325000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>97.55</v>
+      </c>
+      <c r="E30" s="1">
+        <v>102.98398264</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1364537.77</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-72000.27</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-5.2765318471177</v>
+      </c>
+      <c r="K30">
+        <v>0.85</v>
+      </c>
+      <c r="L30" t="s">
         <v>119</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>2924069.5</v>
+        <v>1292537.5</v>
       </c>
       <c r="N30" s="1">
-        <v>2941582.01</v>
+        <v>1303744.79</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.979</v>
+      </c>
+      <c r="E31" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-43549.25</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-1.4843317226665</v>
+      </c>
+      <c r="K31">
+        <v>0.85</v>
+      </c>
+      <c r="L31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>1745153.01</v>
+        <v>2890380.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1750274.17</v>
+        <v>2915465.99</v>
       </c>
       <c r="O31" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C32" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.227</v>
+        <v>101.2</v>
       </c>
       <c r="E32" s="1">
         <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>27570.69</v>
+        <v>20556.0</v>
       </c>
       <c r="J32" s="1">
-        <v>1.227</v>
+        <v>1.2</v>
       </c>
       <c r="K32">
-        <v>1.01</v>
+        <v>0.56</v>
       </c>
       <c r="L32" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>2274570.69</v>
+        <v>1733556.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2297181.13</v>
+        <v>1743066.72</v>
       </c>
       <c r="O32" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
+        <v>127</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>1.27</v>
+      </c>
+      <c r="L33" t="s">
         <v>128</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2357899.32</v>
+        <v>2247000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2393983.45</v>
+        <v>2275508.81</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>102.49</v>
+      </c>
+      <c r="E34" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-23465.28</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.99332888871407</v>
+      </c>
+      <c r="K34">
+        <v>1.87</v>
+      </c>
+      <c r="L34" t="s">
         <v>131</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>823755.31</v>
+        <v>2338821.8</v>
       </c>
       <c r="N34" s="1">
-        <v>847729.75</v>
+        <v>2381466.68</v>
       </c>
       <c r="O34" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>102.475</v>
+      </c>
+      <c r="E35" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>16482.25</v>
+      </c>
+      <c r="J35" s="1">
+        <v>2.0756017856806</v>
+      </c>
+      <c r="K35">
+        <v>0.21</v>
+      </c>
+      <c r="L35" t="s">
         <v>134</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>1881972.0</v>
+        <v>810577.25</v>
       </c>
       <c r="N35" s="1">
-        <v>1918366.52</v>
+        <v>812230.66</v>
       </c>
       <c r="O35" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" t="s">
+        <v>136</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>103.485</v>
+      </c>
+      <c r="E36" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-2202.63</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-0.11810775169932</v>
+      </c>
+      <c r="K36">
+        <v>2.25</v>
+      </c>
+      <c r="L36" t="s">
         <v>137</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>2708936.28</v>
+        <v>1862730.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2792661.96</v>
+        <v>1903168.36</v>
       </c>
       <c r="O36" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" s="1">
+        <v>2724000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.009</v>
+      </c>
+      <c r="E37" s="1">
+        <v>93.54200514</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2548084.22</v>
+      </c>
+      <c r="I37" s="1">
+        <v>148920.94</v>
+      </c>
+      <c r="J37" s="1">
+        <v>5.8444277010593</v>
+      </c>
+      <c r="K37">
+        <v>0.09</v>
+      </c>
+      <c r="L37" t="s">
         <v>140</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2727621.0</v>
+        <v>2697005.16</v>
       </c>
       <c r="N37" s="1">
-        <v>2775996.0</v>
+        <v>2699337.35</v>
       </c>
       <c r="O37" s="1">
         <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" t="s">
+        <v>142</v>
+      </c>
+      <c r="C38" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.391</v>
+      </c>
+      <c r="E38" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>37827.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>1.4297377283396</v>
+      </c>
+      <c r="K38">
+        <v>2.04</v>
+      </c>
+      <c r="L38" t="s">
         <v>143</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>4465518.68</v>
+        <v>2683557.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4537303.31</v>
+        <v>2738682.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.812</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>83725.09</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.9615527315636</v>
+      </c>
+      <c r="K39">
+        <v>2.11</v>
+      </c>
+      <c r="L39" t="s">
         <v>146</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2450782.08</v>
+        <v>4352031.96</v>
       </c>
       <c r="N39" s="1">
-        <v>2513178.33</v>
+        <v>4441277.71</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>102.534</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I40" s="1">
+        <v>56351.47</v>
+      </c>
+      <c r="J40" s="1">
+        <v>2.3668319918338</v>
+      </c>
+      <c r="K40">
+        <v>2.91</v>
+      </c>
+      <c r="L40" t="s">
         <v>149</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>5344313.6</v>
+        <v>2437233.18</v>
       </c>
       <c r="N40" s="1">
-        <v>5449975.48</v>
+        <v>2506420.86</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" t="s">
+        <v>151</v>
+      </c>
+      <c r="C41" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>103.506</v>
+      </c>
+      <c r="E41" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I41" s="1">
+        <v>33621.75</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.6381060882623</v>
+      </c>
+      <c r="K41">
+        <v>2.44</v>
+      </c>
+      <c r="L41" t="s">
         <v>152</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2567765.28</v>
+        <v>5302612.38</v>
       </c>
       <c r="N41" s="1">
-        <v>2624003.28</v>
+        <v>5427485.51</v>
       </c>
       <c r="O41" s="1">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C42" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>102.111</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I42" s="1">
+        <v>50200.17</v>
+      </c>
+      <c r="J42" s="1">
+        <v>2.0291228671166</v>
+      </c>
+      <c r="K42">
+        <v>2.63</v>
+      </c>
+      <c r="L42" t="s">
         <v>155</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>3425707.08</v>
+        <v>2524183.92</v>
       </c>
       <c r="N42" s="1">
-        <v>3478298.58</v>
+        <v>2589073.92</v>
       </c>
       <c r="O42" s="1">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.798</v>
+      </c>
+      <c r="E43" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>26717.04</v>
+      </c>
+      <c r="J43" s="1">
+        <v>0.798</v>
+      </c>
+      <c r="K43">
+        <v>1.81</v>
+      </c>
+      <c r="L43" t="s">
         <v>158</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>1968422.05</v>
+        <v>3374717.04</v>
       </c>
       <c r="N43" s="1">
-        <v>2012606.34</v>
+        <v>3435469.29</v>
       </c>
       <c r="O43" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>103.437</v>
+      </c>
+      <c r="E44" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13906.67</v>
+      </c>
+      <c r="J44" s="1">
+        <v>0.71378732201306</v>
+      </c>
+      <c r="K44">
+        <v>2.65</v>
+      </c>
+      <c r="L44" t="s">
         <v>161</v>
       </c>
-      <c r="B44" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>2604025.0</v>
+        <v>1962199.89</v>
       </c>
       <c r="N44" s="1">
-        <v>2734555.82</v>
+        <v>2012549.43</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>105.481</v>
+      </c>
+      <c r="E45" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>99875.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>3.9365035571409</v>
+      </c>
+      <c r="K45">
+        <v>5.57</v>
+      </c>
+      <c r="L45" t="s">
         <v>164</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>1969841.28</v>
+        <v>2637025.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1987466.95</v>
+        <v>2776185.96</v>
       </c>
       <c r="O45" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.489</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I46" s="1">
+        <v>7469.23</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.38540962025133</v>
+      </c>
+      <c r="K46">
+        <v>1.15</v>
+      </c>
+      <c r="L46" t="s">
         <v>167</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>2646134.99</v>
+        <v>1945467.04</v>
       </c>
       <c r="N46" s="1">
-        <v>2696225.62</v>
+        <v>1967690.71</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C47" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>98.059</v>
+      </c>
+      <c r="E47" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>32912.99</v>
+      </c>
+      <c r="J47" s="1">
+        <v>1.2587769822693</v>
+      </c>
+      <c r="K47">
+        <v>2.1</v>
+      </c>
+      <c r="L47" t="s">
         <v>170</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>2159801.0</v>
+        <v>2647592.99</v>
       </c>
       <c r="N47" s="1">
-        <v>2167147.35</v>
+        <v>2704264.87</v>
       </c>
       <c r="O47" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" t="s">
+        <v>172</v>
+      </c>
+      <c r="C48" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.093</v>
+      </c>
+      <c r="E48" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I48" s="1">
+        <v>143142.8</v>
+      </c>
+      <c r="J48" s="1">
+        <v>7.1315544785749</v>
+      </c>
+      <c r="K48">
+        <v>0.49</v>
+      </c>
+      <c r="L48" t="s">
         <v>173</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>4134874.47</v>
+        <v>2150318.1</v>
       </c>
       <c r="N48" s="1">
-        <v>4153575.4</v>
+        <v>2161055.08</v>
       </c>
       <c r="O48" s="1">
-        <v>0.79</v>
+        <v>0.43</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" t="s">
+        <v>175</v>
+      </c>
+      <c r="C49" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>100.528</v>
+      </c>
+      <c r="E49" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I49" s="1">
+        <v>104277.22</v>
+      </c>
+      <c r="J49" s="1">
+        <v>2.6199151795174</v>
+      </c>
+      <c r="K49">
+        <v>0.72</v>
+      </c>
+      <c r="L49" t="s">
         <v>176</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1660122.0</v>
+        <v>4084452.64</v>
       </c>
       <c r="N49" s="1">
-        <v>1699327.48</v>
+        <v>4113839.82</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.81</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>177</v>
+      </c>
+      <c r="B50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>90.407</v>
+      </c>
+      <c r="E50" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I50" s="1">
+        <v>15555.79</v>
+      </c>
+      <c r="J50" s="1">
+        <v>0.96513695956696</v>
+      </c>
+      <c r="K50">
+        <v>2.34</v>
+      </c>
+      <c r="L50" t="s">
         <v>179</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2505832.28</v>
+        <v>1627326.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2541439.16</v>
+        <v>1669490.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.95</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-1288.48</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.05201671384927</v>
+      </c>
+      <c r="K51">
+        <v>1.63</v>
+      </c>
+      <c r="L51" t="s">
         <v>182</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>3308758.11</v>
+        <v>2475761.5</v>
       </c>
       <c r="N51" s="1">
-        <v>3382018.02</v>
+        <v>2516012.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>102.477</v>
+      </c>
+      <c r="E52" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I52" s="1">
+        <v>12591.58</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.38461127159804</v>
+      </c>
+      <c r="K52">
+        <v>2.6</v>
+      </c>
+      <c r="L52" t="s">
         <v>185</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>1979401.59</v>
+        <v>3286437.39</v>
       </c>
       <c r="N52" s="1">
-        <v>2008486.97</v>
+        <v>3369919.61</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>0.66</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B53" t="s">
+        <v>187</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.667</v>
+      </c>
+      <c r="E53" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I53" s="1">
+        <v>27370.76</v>
+      </c>
+      <c r="J53" s="1">
+        <v>1.4198767314577</v>
+      </c>
+      <c r="K53">
+        <v>1.79</v>
+      </c>
+      <c r="L53" t="s">
         <v>188</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1299492.46</v>
+        <v>1955056.41</v>
       </c>
       <c r="N53" s="1">
-        <v>1318696.09</v>
+        <v>1989430.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>189</v>
+      </c>
+      <c r="B54" t="s">
+        <v>190</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.251</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>3235.39</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.251</v>
+      </c>
+      <c r="K54">
+        <v>1.74</v>
+      </c>
+      <c r="L54" t="s">
         <v>191</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1656912.0</v>
+        <v>1292235.39</v>
       </c>
       <c r="N54" s="1">
-        <v>1666117.48</v>
+        <v>1314639.62</v>
       </c>
       <c r="O54" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>192</v>
+      </c>
+      <c r="B55" t="s">
+        <v>193</v>
+      </c>
+      <c r="C55" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>102.547</v>
+      </c>
+      <c r="E55" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I55" s="1">
+        <v>43457.88</v>
+      </c>
+      <c r="J55" s="1">
+        <v>2.7207187114669</v>
+      </c>
+      <c r="K55">
+        <v>0.81</v>
+      </c>
+      <c r="L55" t="s">
         <v>194</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1615649.14</v>
+        <v>1640752.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1654951.95</v>
+        <v>1653639.67</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" t="s">
+        <v>196</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>101.581</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I56" s="1">
+        <v>22325.22</v>
+      </c>
+      <c r="J56" s="1">
+        <v>1.408810148028</v>
+      </c>
+      <c r="K56">
+        <v>2.77</v>
+      </c>
+      <c r="L56" t="s">
         <v>197</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>4144039.0</v>
+        <v>1607011.42</v>
       </c>
       <c r="N56" s="1">
-        <v>4178910.23</v>
+        <v>1650763.61</v>
       </c>
       <c r="O56" s="1">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>198</v>
+      </c>
+      <c r="B57" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>96.244</v>
+      </c>
+      <c r="E57" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I57" s="1">
+        <v>200299.03</v>
+      </c>
+      <c r="J57" s="1">
+        <v>5.086064383483</v>
+      </c>
+      <c r="K57">
+        <v>0.9</v>
+      </c>
+      <c r="L57" t="s">
         <v>200</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1550403.4</v>
+        <v>4138492.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1569456.43</v>
+        <v>4177133.1</v>
       </c>
       <c r="O57" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-6713.98</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-0.434</v>
+      </c>
+      <c r="K58">
+        <v>1.47</v>
+      </c>
+      <c r="L58" t="s">
         <v>203</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>3044029.73</v>
+        <v>1540286.02</v>
       </c>
       <c r="N58" s="1">
-        <v>3111082.86</v>
+        <v>1563011.93</v>
       </c>
       <c r="O58" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>204</v>
+      </c>
+      <c r="B59" t="s">
+        <v>205</v>
+      </c>
+      <c r="C59" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>95.874</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-143294.35</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-4.7546672482654</v>
+      </c>
+      <c r="K59">
+        <v>2.55</v>
+      </c>
+      <c r="L59" t="s">
         <v>206</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1729046.33</v>
+        <v>2870467.55</v>
       </c>
       <c r="N59" s="1">
-        <v>1749379.96</v>
+        <v>2946876.93</v>
       </c>
       <c r="O59" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" t="s">
+        <v>208</v>
+      </c>
+      <c r="C60" s="1">
+        <v>1746000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>98.637</v>
+      </c>
+      <c r="E60" s="1">
+        <v>97.65969015</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>1705138.19</v>
+      </c>
+      <c r="I60" s="1">
+        <v>17063.82</v>
+      </c>
+      <c r="J60" s="1">
+        <v>1.0007294482097</v>
+      </c>
+      <c r="K60">
+        <v>1.33</v>
+      </c>
+      <c r="L60" t="s">
         <v>209</v>
       </c>
-      <c r="B60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>4342492.0</v>
+        <v>1722202.01</v>
       </c>
       <c r="N60" s="1">
-        <v>4405237.21</v>
+        <v>1745372.89</v>
       </c>
       <c r="O60" s="1">
-        <v>0.84</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>210</v>
+      </c>
+      <c r="B61" t="s">
+        <v>211</v>
+      </c>
+      <c r="C61" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.456</v>
+      </c>
+      <c r="E61" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I61" s="1">
+        <v>306118.36</v>
+      </c>
+      <c r="J61" s="1">
+        <v>7.6036386820166</v>
+      </c>
+      <c r="K61">
+        <v>1.49</v>
+      </c>
+      <c r="L61" t="s">
         <v>212</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>3206826.0</v>
+        <v>4332064.0</v>
       </c>
       <c r="N61" s="1">
-        <v>3342344.84</v>
+        <v>4397702.36</v>
       </c>
       <c r="O61" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>213</v>
+      </c>
+      <c r="B62" t="s">
+        <v>214</v>
+      </c>
+      <c r="C62" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.838</v>
+      </c>
+      <c r="E62" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I62" s="1">
+        <v>11714.13</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.37243711447332</v>
+      </c>
+      <c r="K62">
+        <v>4.57</v>
+      </c>
+      <c r="L62" t="s">
         <v>215</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2398296.4</v>
+        <v>3156978.0</v>
       </c>
       <c r="N62" s="1">
-        <v>2419327.15</v>
+        <v>3298781.77</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>216</v>
+      </c>
+      <c r="B63" t="s">
+        <v>217</v>
+      </c>
+      <c r="C63" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>86.463</v>
+      </c>
+      <c r="E63" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-345217.24</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-12.190334358381</v>
+      </c>
+      <c r="K63">
+        <v>0.98</v>
+      </c>
+      <c r="L63" t="s">
         <v>218</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>3899518.9</v>
+        <v>2486675.88</v>
       </c>
       <c r="N63" s="1">
-        <v>3993883.71</v>
+        <v>2514716.88</v>
       </c>
       <c r="O63" s="1">
-        <v>0.76</v>
+        <v>0.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>219</v>
+      </c>
+      <c r="B64" t="s">
+        <v>220</v>
+      </c>
+      <c r="C64" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>107.013</v>
+      </c>
+      <c r="E64" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I64" s="1">
+        <v>18554.25</v>
+      </c>
+      <c r="J64" s="1">
+        <v>0.48246929042694</v>
+      </c>
+      <c r="K64">
+        <v>3.1</v>
+      </c>
+      <c r="L64" t="s">
         <v>221</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4252144.12</v>
+        <v>3864239.43</v>
       </c>
       <c r="N64" s="1">
-        <v>4318200.79</v>
+        <v>3976160.48</v>
       </c>
       <c r="O64" s="1">
-        <v>0.83</v>
+        <v>0.78</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>222</v>
+      </c>
+      <c r="B65" t="s">
+        <v>223</v>
+      </c>
+      <c r="C65" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>101.009</v>
+      </c>
+      <c r="E65" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I65" s="1">
+        <v>10029.46</v>
+      </c>
+      <c r="J65" s="1">
+        <v>0.23856571120165</v>
+      </c>
+      <c r="K65">
+        <v>1.83</v>
+      </c>
+      <c r="L65" t="s">
         <v>224</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>1974727.0</v>
+        <v>4214095.48</v>
       </c>
       <c r="N65" s="1">
-        <v>1997942.63</v>
+        <v>4290582.15</v>
       </c>
       <c r="O65" s="1">
-        <v>0.38</v>
+        <v>0.84</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>225</v>
+      </c>
+      <c r="B66" t="s">
+        <v>226</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.036</v>
+      </c>
+      <c r="E66" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-21337.95</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-1.078206838484</v>
+      </c>
+      <c r="K66">
+        <v>1.54</v>
+      </c>
+      <c r="L66" t="s">
         <v>227</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1911191.0</v>
+        <v>1957684.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1980000.25</v>
+        <v>1986955.88</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>228</v>
+      </c>
+      <c r="B67" t="s">
+        <v>229</v>
+      </c>
+      <c r="C67" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>110.704</v>
+      </c>
+      <c r="E67" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-13801.17</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.72799844086503</v>
+      </c>
+      <c r="K67">
+        <v>4.34</v>
+      </c>
+      <c r="L67" t="s">
         <v>230</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1639505.7</v>
+        <v>1881968.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1695710.04</v>
+        <v>1955714.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>231</v>
+      </c>
+      <c r="B68" t="s">
+        <v>232</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>102.627</v>
+      </c>
+      <c r="E68" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I68" s="1">
+        <v>12807.13</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.79510253102214</v>
+      </c>
+      <c r="K68">
+        <v>3.76</v>
+      </c>
+      <c r="L68" t="s">
         <v>233</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2867157.44</v>
+        <v>1623559.14</v>
       </c>
       <c r="N68" s="1">
-        <v>2882508.44</v>
+        <v>1683057.51</v>
       </c>
       <c r="O68" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>234</v>
+      </c>
+      <c r="B69" t="s">
+        <v>235</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.475</v>
+      </c>
+      <c r="E69" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I69" s="1">
+        <v>87918.39</v>
+      </c>
+      <c r="J69" s="1">
+        <v>3.2169062819701</v>
+      </c>
+      <c r="K69">
+        <v>0.7</v>
+      </c>
+      <c r="L69" t="s">
         <v>236</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2123760.0</v>
+        <v>2820929.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2195369.59</v>
+        <v>2841397.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" t="s">
+        <v>238</v>
+      </c>
+      <c r="C70" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>104.319</v>
+      </c>
+      <c r="E70" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>17078.1</v>
+      </c>
+      <c r="J70" s="1">
+        <v>0.8253073174098</v>
+      </c>
+      <c r="K70">
+        <v>3.81</v>
+      </c>
+      <c r="L70" t="s">
         <v>239</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2854615.79</v>
+        <v>2086380.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2889142.98</v>
+        <v>2162482.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>240</v>
+      </c>
+      <c r="B71" t="s">
+        <v>241</v>
+      </c>
+      <c r="C71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2748.01</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.097</v>
+      </c>
+      <c r="K71">
+        <v>1.46</v>
+      </c>
+      <c r="L71" t="s">
         <v>242</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>3784880.61</v>
+        <v>2830251.99</v>
       </c>
       <c r="N71" s="1">
-        <v>3838357.77</v>
+        <v>2871684.62</v>
       </c>
       <c r="O71" s="1">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>243</v>
+      </c>
+      <c r="B72" t="s">
+        <v>244</v>
+      </c>
+      <c r="C72" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>106.42</v>
+      </c>
+      <c r="E72" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I72" s="1">
+        <v>18018.88</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.48019080227047</v>
+      </c>
+      <c r="K72">
+        <v>1.9</v>
+      </c>
+      <c r="L72" t="s">
         <v>245</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>3712040.35</v>
+        <v>3770460.6</v>
       </c>
       <c r="N72" s="1">
-        <v>3837500.14</v>
+        <v>3837888.32</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>246</v>
+      </c>
+      <c r="B73" t="s">
+        <v>247</v>
+      </c>
+      <c r="C73" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.363</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>13466.44</v>
+      </c>
+      <c r="J73" s="1">
+        <v>1.363</v>
+      </c>
+      <c r="K73">
+        <v>0.11</v>
+      </c>
+      <c r="L73" t="s">
         <v>248</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>3161600.0</v>
+        <v>1001466.44</v>
       </c>
       <c r="N73" s="1">
-        <v>3171726.03</v>
+        <v>1002571.08</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>249</v>
+      </c>
+      <c r="B74" t="s">
+        <v>250</v>
+      </c>
+      <c r="C74" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>98.707</v>
+      </c>
+      <c r="E74" s="1">
+        <v>91.34423156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>2923015.41</v>
+      </c>
+      <c r="I74" s="1">
+        <v>235608.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>8.0604634923906</v>
+      </c>
+      <c r="K74">
+        <v>0.38</v>
+      </c>
+      <c r="L74" t="s">
         <v>251</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>627625.76</v>
+        <v>3158624.0</v>
       </c>
       <c r="N74" s="1">
-        <v>632133.35</v>
+        <v>3170678.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B75" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C75" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>103.0</v>
+        <v>101.783</v>
       </c>
       <c r="E75" s="1">
         <v>101.33207423</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>2634633.93</v>
       </c>
       <c r="I75" s="1">
-        <v>43366.07</v>
+        <v>11724.07</v>
       </c>
       <c r="J75" s="1">
-        <v>1.6459998296613</v>
+        <v>0.4449980646837</v>
       </c>
       <c r="K75">
-        <v>0.56</v>
+        <v>0.79</v>
       </c>
       <c r="L75" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="M75" s="1">
-        <v>2678000.0</v>
+        <v>2646358.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2692602.74</v>
+        <v>2666801.84</v>
       </c>
       <c r="O75" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B76" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C76" s="1">
         <v>2213000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.732</v>
+        <v>98.181</v>
       </c>
       <c r="E76" s="1">
         <v>100.0178554</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>2213395.14</v>
       </c>
       <c r="I76" s="1">
-        <v>-6325.98</v>
+        <v>-40649.61</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.28580436839669</v>
+        <v>-1.8365274805835</v>
       </c>
       <c r="K76">
-        <v>1.43</v>
+        <v>1.63</v>
       </c>
       <c r="L76" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="M76" s="1">
-        <v>2207069.16</v>
+        <v>2172745.53</v>
       </c>
       <c r="N76" s="1">
-        <v>2238788.83</v>
+        <v>2208891.2</v>
       </c>
       <c r="O76" s="1">
         <v>0.43</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>258</v>
+      </c>
+      <c r="B77" t="s">
+        <v>259</v>
+      </c>
+      <c r="C77" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>102.065</v>
+      </c>
+      <c r="E77" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>2527750.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>23875.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>0.94451587380081</v>
+      </c>
+      <c r="K77">
+        <v>2.64</v>
+      </c>
+      <c r="L77" t="s">
         <v>260</v>
       </c>
-      <c r="B77" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>1872619.32</v>
+        <v>2551625.0</v>
       </c>
       <c r="N77" s="1">
-        <v>1903674.96</v>
+        <v>2617692.71</v>
       </c>
       <c r="O77" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>261</v>
+      </c>
+      <c r="B78" t="s">
+        <v>262</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.783</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I78" s="1">
+        <v>6409.82</v>
+      </c>
+      <c r="J78" s="1">
+        <v>0.3457209621457</v>
+      </c>
+      <c r="K78">
+        <v>1.91</v>
+      </c>
+      <c r="L78" t="s">
         <v>263</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>2020758.67</v>
+        <v>1860454.18</v>
       </c>
       <c r="N78" s="1">
-        <v>2053981.69</v>
+        <v>1895793.35</v>
       </c>
       <c r="O78" s="1">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>264</v>
+      </c>
+      <c r="B79" t="s">
+        <v>265</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>100.643</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I79" s="1">
+        <v>12006.74</v>
+      </c>
+      <c r="J79" s="1">
+        <v>0.60587130416367</v>
+      </c>
+      <c r="K79">
+        <v>1.9</v>
+      </c>
+      <c r="L79" t="s">
         <v>266</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>3163199.04</v>
+        <v>1993737.83</v>
       </c>
       <c r="N79" s="1">
-        <v>3208695.73</v>
+        <v>2031294.29</v>
       </c>
       <c r="O79" s="1">
-        <v>0.61</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>267</v>
+      </c>
+      <c r="B80" t="s">
+        <v>268</v>
+      </c>
+      <c r="C80" s="1">
+        <v>3078000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>102.108</v>
+      </c>
+      <c r="E80" s="1">
+        <v>100.08080539</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3080487.19</v>
+      </c>
+      <c r="I80" s="1">
+        <v>62397.05</v>
+      </c>
+      <c r="J80" s="1">
+        <v>2.0255578469067</v>
+      </c>
+      <c r="K80">
+        <v>1.68</v>
+      </c>
+      <c r="L80" t="s">
         <v>269</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>1459739.4</v>
+        <v>3142884.24</v>
       </c>
       <c r="N80" s="1">
-        <v>1466078.78</v>
+        <v>3194729.3</v>
       </c>
       <c r="O80" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>270</v>
+      </c>
+      <c r="B81" t="s">
+        <v>271</v>
+      </c>
+      <c r="C81" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.584</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-14633.4</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.99967332008852</v>
+      </c>
+      <c r="K81">
+        <v>0.77</v>
+      </c>
+      <c r="L81" t="s">
         <v>272</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1692354.72</v>
+        <v>1449184.8</v>
       </c>
       <c r="N81" s="1">
-        <v>1709692.09</v>
+        <v>1460485.43</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>273</v>
+      </c>
+      <c r="B82" t="s">
+        <v>274</v>
+      </c>
+      <c r="C82" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>96.283</v>
+      </c>
+      <c r="E82" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-28916.44</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-1.7279741977627</v>
+      </c>
+      <c r="K82">
+        <v>1.22</v>
+      </c>
+      <c r="L82" t="s">
         <v>275</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>3684090.0</v>
+        <v>1644513.64</v>
       </c>
       <c r="N82" s="1">
-        <v>3723624.25</v>
+        <v>1665407.39</v>
       </c>
       <c r="O82" s="1">
-        <v>0.71</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>276</v>
+      </c>
+      <c r="B83" t="s">
+        <v>277</v>
+      </c>
+      <c r="C83" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.371</v>
+      </c>
+      <c r="E83" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I83" s="1">
+        <v>762123.41</v>
+      </c>
+      <c r="J83" s="1">
+        <v>26.148441339153</v>
+      </c>
+      <c r="K83">
+        <v>1.13</v>
+      </c>
+      <c r="L83" t="s">
         <v>278</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>3981840.0</v>
+        <v>3676727.0</v>
       </c>
       <c r="N83" s="1">
-        <v>4037381.67</v>
+        <v>3718694.12</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>279</v>
+      </c>
+      <c r="B84" t="s">
+        <v>280</v>
+      </c>
+      <c r="C84" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E84" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I84" s="1">
+        <v>167934.99</v>
+      </c>
+      <c r="J84" s="1">
+        <v>4.4220590693964</v>
+      </c>
+      <c r="K84">
+        <v>1.58</v>
+      </c>
+      <c r="L84" t="s">
         <v>281</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3234859.2</v>
+        <v>3965600.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3303965.76</v>
+        <v>4028891.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.63</v>
+        <v>0.79</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>282</v>
+      </c>
+      <c r="B85" t="s">
+        <v>283</v>
+      </c>
+      <c r="C85" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>104.457</v>
+      </c>
+      <c r="E85" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I85" s="1">
+        <v>2760.95</v>
+      </c>
+      <c r="J85" s="1">
+        <v>0.085611905275052</v>
+      </c>
+      <c r="K85">
+        <v>2.59</v>
+      </c>
+      <c r="L85" t="s">
         <v>284</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>4895367.07</v>
+        <v>3227721.3</v>
       </c>
       <c r="N85" s="1">
-        <v>4950645.16</v>
+        <v>3307835.99</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>0.65</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>285</v>
+      </c>
+      <c r="B86" t="s">
+        <v>286</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2373000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.015</v>
+      </c>
+      <c r="E86" s="1">
+        <v>97.79670122</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2320715.72</v>
+      </c>
+      <c r="I86" s="1">
+        <v>52640.23</v>
+      </c>
+      <c r="J86" s="1">
+        <v>2.2682756679909</v>
+      </c>
+      <c r="K86">
+        <v>1.34</v>
+      </c>
+      <c r="L86" t="s">
         <v>287</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>385236.0</v>
+        <v>2373355.95</v>
       </c>
       <c r="N86" s="1">
-        <v>392085.56</v>
+        <v>2405168.98</v>
       </c>
       <c r="O86" s="1">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>288</v>
+      </c>
+      <c r="B87" t="s">
+        <v>289</v>
+      </c>
+      <c r="C87" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>103.767</v>
+      </c>
+      <c r="E87" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-10309.64</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-2.6219179086222</v>
+      </c>
+      <c r="K87">
+        <v>2.19</v>
+      </c>
+      <c r="L87" t="s">
         <v>290</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>2750373.63</v>
+        <v>382900.23</v>
       </c>
       <c r="N87" s="1">
-        <v>2806860.8</v>
+        <v>390995.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.54</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>291</v>
+      </c>
+      <c r="B88" t="s">
+        <v>292</v>
+      </c>
+      <c r="C88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.211</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>5690.67</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.211</v>
+      </c>
+      <c r="K88">
+        <v>2.42</v>
+      </c>
+      <c r="L88" t="s">
         <v>293</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>4500947.88</v>
+        <v>2702690.67</v>
       </c>
       <c r="N88" s="1">
-        <v>4529521.07</v>
+        <v>2767943.09</v>
       </c>
       <c r="O88" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>294</v>
+      </c>
+      <c r="B89" t="s">
+        <v>295</v>
+      </c>
+      <c r="C89" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.546</v>
+      </c>
+      <c r="E89" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I89" s="1">
+        <v>192647.74</v>
+      </c>
+      <c r="J89" s="1">
+        <v>4.4992365898196</v>
+      </c>
+      <c r="K89">
+        <v>0.79</v>
+      </c>
+      <c r="L89" t="s">
         <v>296</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>2138944.67</v>
+        <v>4474435.02</v>
       </c>
       <c r="N89" s="1">
-        <v>2149483.3</v>
+        <v>4510462.08</v>
       </c>
       <c r="O89" s="1">
-        <v>0.41</v>
+        <v>0.89</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>297</v>
+      </c>
+      <c r="B90" t="s">
+        <v>298</v>
+      </c>
+      <c r="C90" s="1">
+        <v>2137000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.325</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.685</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>2130268.45</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-29063.2</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.3642975372423</v>
+      </c>
+      <c r="K90">
+        <v>0.71</v>
+      </c>
+      <c r="L90" t="s">
         <v>299</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>2114399.4</v>
+        <v>2101205.25</v>
       </c>
       <c r="N90" s="1">
-        <v>2119795.95</v>
+        <v>2116427.72</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>300</v>
+      </c>
+      <c r="B91" t="s">
+        <v>301</v>
+      </c>
+      <c r="C91" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.27</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-24621.76</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-1.169135309505</v>
+      </c>
+      <c r="K91">
+        <v>0.42</v>
+      </c>
+      <c r="L91" t="s">
         <v>302</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>1449226.68</v>
+        <v>2081358.6</v>
       </c>
       <c r="N91" s="1">
-        <v>1472458.68</v>
+        <v>2090352.85</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>303</v>
+      </c>
+      <c r="B92" t="s">
+        <v>304</v>
+      </c>
+      <c r="C92" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>98.649</v>
+      </c>
+      <c r="E92" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-18323.75</v>
+      </c>
+      <c r="J92" s="1">
+        <v>-1.2630908305324</v>
+      </c>
+      <c r="K92">
+        <v>1.78</v>
+      </c>
+      <c r="L92" t="s">
         <v>305</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>3171960.0</v>
+        <v>1432383.48</v>
       </c>
       <c r="N92" s="1">
-        <v>3227647.5</v>
+        <v>1458161.45</v>
       </c>
       <c r="O92" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>306</v>
+      </c>
+      <c r="B93" t="s">
+        <v>307</v>
+      </c>
+      <c r="C93" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>105.312</v>
+      </c>
+      <c r="E93" s="1">
+        <v>102.76761933</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>3083028.58</v>
+      </c>
+      <c r="I93" s="1">
+        <v>76331.42</v>
+      </c>
+      <c r="J93" s="1">
+        <v>2.4758583327826</v>
+      </c>
+      <c r="K93">
+        <v>2.19</v>
+      </c>
+      <c r="L93" t="s">
         <v>308</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>4357020.15</v>
+        <v>3159360.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4457655.83</v>
+        <v>3225172.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.85</v>
+        <v>0.63</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>309</v>
+      </c>
+      <c r="B94" t="s">
+        <v>310</v>
+      </c>
+      <c r="C94" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>105.794</v>
+      </c>
+      <c r="E94" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-49341.77</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-1.128837083943</v>
+      </c>
+      <c r="K94">
+        <v>2.81</v>
+      </c>
+      <c r="L94" t="s">
         <v>311</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>822752.0</v>
+        <v>4321684.9</v>
       </c>
       <c r="N94" s="1">
-        <v>829365.7</v>
+        <v>4436362.76</v>
       </c>
       <c r="O94" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>312</v>
+      </c>
+      <c r="B95" t="s">
+        <v>313</v>
+      </c>
+      <c r="C95" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>101.911</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>9872.0</v>
+      </c>
+      <c r="J95" s="1">
+        <v>1.2257019974771</v>
+      </c>
+      <c r="K95">
+        <v>1.01</v>
+      </c>
+      <c r="L95" t="s">
         <v>314</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>2474984.0</v>
+        <v>815288.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2478174.07</v>
+        <v>823392.11</v>
       </c>
       <c r="O95" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>315</v>
+      </c>
+      <c r="B96" t="s">
+        <v>316</v>
+      </c>
+      <c r="C96" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>106.242</v>
+      </c>
+      <c r="E96" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-790.97</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.032359021603952</v>
+      </c>
+      <c r="K96">
+        <v>0.39</v>
+      </c>
+      <c r="L96" t="s">
         <v>317</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>1411816.0</v>
+        <v>2443566.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1457560.52</v>
+        <v>2452427.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>318</v>
+      </c>
+      <c r="B97" t="s">
+        <v>319</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="E97" s="1">
+        <v>101.61188214</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1422566.35</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-18198.35</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.2792619479576</v>
+      </c>
+      <c r="K97">
+        <v>3.43</v>
+      </c>
+      <c r="L97" t="s">
         <v>320</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>3720036.0</v>
+        <v>1404368.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3783372.11</v>
+        <v>1452337.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>321</v>
+      </c>
+      <c r="B98" t="s">
+        <v>322</v>
+      </c>
+      <c r="C98" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>98.173</v>
+      </c>
+      <c r="E98" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-31540.93</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-0.84388829701321</v>
+      </c>
+      <c r="K98">
+        <v>1.88</v>
+      </c>
+      <c r="L98" t="s">
         <v>323</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>2122673.5</v>
+        <v>3706030.75</v>
       </c>
       <c r="N98" s="1">
-        <v>2180723.5</v>
+        <v>3776916.86</v>
       </c>
       <c r="O98" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>324</v>
+      </c>
+      <c r="B99" t="s">
+        <v>325</v>
+      </c>
+      <c r="C99" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>98.135</v>
+      </c>
+      <c r="E99" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>13652.5</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.65128205128205</v>
+      </c>
+      <c r="K99">
+        <v>3.04</v>
+      </c>
+      <c r="L99" t="s">
         <v>326</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>1475262.48</v>
+        <v>2109902.5</v>
       </c>
       <c r="N99" s="1">
-        <v>1490407.23</v>
+        <v>2175208.75</v>
       </c>
       <c r="O99" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>327</v>
+      </c>
+      <c r="B100" t="s">
+        <v>328</v>
+      </c>
+      <c r="C100" s="1">
+        <v>1524000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>95.972</v>
+      </c>
+      <c r="E100" s="1">
+        <v>92.6043248</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>1411289.91</v>
+      </c>
+      <c r="I100" s="1">
+        <v>51323.37</v>
+      </c>
+      <c r="J100" s="1">
+        <v>3.6366284231423</v>
+      </c>
+      <c r="K100">
+        <v>1.11</v>
+      </c>
+      <c r="L100" t="s">
         <v>329</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>899553.86</v>
+        <v>1462613.28</v>
       </c>
       <c r="N100" s="1">
-        <v>902459.94</v>
+        <v>1479472.53</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>330</v>
+      </c>
+      <c r="B101" t="s">
+        <v>331</v>
+      </c>
+      <c r="C101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>101.125</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>9911.25</v>
+      </c>
+      <c r="J101" s="1">
+        <v>1.125</v>
+      </c>
+      <c r="K101">
+        <v>0.64</v>
+      </c>
+      <c r="L101" t="s">
         <v>332</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>3215404.5</v>
+        <v>890911.25</v>
       </c>
       <c r="N101" s="1">
-        <v>3280451.85</v>
+        <v>896570.45</v>
       </c>
       <c r="O101" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>333</v>
+      </c>
+      <c r="B102" t="s">
+        <v>334</v>
+      </c>
+      <c r="C102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.465</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I102" s="1">
+        <v>12812.97</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.40561915634639</v>
+      </c>
+      <c r="K102">
+        <v>2.35</v>
+      </c>
+      <c r="L102" t="s">
         <v>335</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>2958883.32</v>
+        <v>3171680.05</v>
       </c>
       <c r="N102" s="1">
-        <v>3025069.28</v>
+        <v>3245803.78</v>
       </c>
       <c r="O102" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>336</v>
+      </c>
+      <c r="B103" t="s">
+        <v>337</v>
+      </c>
+      <c r="C103" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.924</v>
+      </c>
+      <c r="E103" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I103" s="1">
+        <v>89696.55</v>
+      </c>
+      <c r="J103" s="1">
+        <v>3.1347948523403</v>
+      </c>
+      <c r="K103">
+        <v>2.52</v>
+      </c>
+      <c r="L103" t="s">
         <v>338</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>854910.98</v>
+        <v>2951017.76</v>
       </c>
       <c r="N103" s="1">
-        <v>864002.11</v>
+        <v>3024696.47</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>339</v>
+      </c>
+      <c r="B104" t="s">
+        <v>340</v>
+      </c>
+      <c r="C104" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.447</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.32507202</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>849753.36</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1032.73</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.12153291162038</v>
+      </c>
+      <c r="K104">
+        <v>1.35</v>
+      </c>
+      <c r="L104" t="s">
         <v>341</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>1302282.0</v>
+        <v>850786.09</v>
       </c>
       <c r="N104" s="1">
-        <v>1325391.04</v>
+        <v>862248.82</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B105" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.774</v>
+        <v>100.708</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>15387.12</v>
+        <v>9048.24</v>
       </c>
       <c r="J105" s="1">
-        <v>0.774</v>
+        <v>0.708</v>
       </c>
       <c r="K105">
-        <v>1.26</v>
+        <v>2.03</v>
       </c>
       <c r="L105" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="M105" s="1">
-        <v>2003387.12</v>
+        <v>1287048.24</v>
       </c>
       <c r="N105" s="1">
-        <v>2028522.9</v>
+        <v>1312958.38</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>345</v>
+      </c>
+      <c r="B106" t="s">
+        <v>346</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.149</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1988000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>2962.12</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.149</v>
+      </c>
+      <c r="K106">
+        <v>1.5</v>
+      </c>
+      <c r="L106" t="s">
         <v>347</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>2135595.0</v>
+        <v>1990962.12</v>
       </c>
       <c r="N106" s="1">
-        <v>2144524.32</v>
+        <v>2020829.34</v>
       </c>
       <c r="O106" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>348</v>
+      </c>
+      <c r="B107" t="s">
+        <v>349</v>
+      </c>
+      <c r="C107" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.515</v>
+      </c>
+      <c r="E107" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-6766.77</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.31955176871399</v>
+      </c>
+      <c r="K107">
+        <v>0.64</v>
+      </c>
+      <c r="L107" t="s">
         <v>350</v>
       </c>
-      <c r="B107" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>3723520.02</v>
+        <v>2110815.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3799524.74</v>
+        <v>2124208.97</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>351</v>
+      </c>
+      <c r="B108" t="s">
+        <v>352</v>
+      </c>
+      <c r="C108" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>102.557</v>
+      </c>
+      <c r="E108" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="I108" s="1">
+        <v>28310.23</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.77728276015671</v>
+      </c>
+      <c r="K108">
+        <v>2.34</v>
+      </c>
+      <c r="L108" t="s">
         <v>353</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>2403816.0</v>
+        <v>3670515.03</v>
       </c>
       <c r="N108" s="1">
-        <v>2431263.51</v>
+        <v>3754168.03</v>
       </c>
       <c r="O108" s="1">
-        <v>0.46</v>
+        <v>0.74</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>354</v>
+      </c>
+      <c r="B109" t="s">
+        <v>355</v>
+      </c>
+      <c r="C109" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>2395200.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-7896.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.32965931863727</v>
+      </c>
+      <c r="K109">
+        <v>1.54</v>
+      </c>
+      <c r="L109" t="s">
         <v>356</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>1343137.7</v>
+        <v>2387304.0</v>
       </c>
       <c r="N109" s="1">
-        <v>1344456.7</v>
+        <v>2424298.48</v>
       </c>
       <c r="O109" s="1">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>357</v>
+      </c>
+      <c r="B110" t="s">
+        <v>358</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1319000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.959</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.12170508</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1320605.29</v>
+      </c>
+      <c r="I110" s="1">
+        <v>11043.92</v>
+      </c>
+      <c r="J110" s="1">
+        <v>0.83627712864909</v>
+      </c>
+      <c r="K110">
+        <v>0.3</v>
+      </c>
+      <c r="L110" t="s">
         <v>359</v>
       </c>
-      <c r="B110" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>975798.72</v>
+        <v>1331649.21</v>
       </c>
       <c r="N110" s="1">
-        <v>999789.82</v>
+        <v>1335606.21</v>
       </c>
       <c r="O110" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>360</v>
+      </c>
+      <c r="B111" t="s">
+        <v>361</v>
+      </c>
+      <c r="C111" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>105.135</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="I111" s="1">
+        <v>43407.45</v>
+      </c>
+      <c r="J111" s="1">
+        <v>4.6428009399224</v>
+      </c>
+      <c r="K111">
+        <v>3.05</v>
+      </c>
+      <c r="L111" t="s">
         <v>362</v>
       </c>
-      <c r="B111" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>648967.47</v>
+        <v>978348.46</v>
       </c>
       <c r="N111" s="1">
-        <v>660421.11</v>
+        <v>1006701.58</v>
       </c>
       <c r="O111" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B112" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C112" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.205</v>
+        <v>102.018</v>
       </c>
       <c r="E112" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I112" s="1">
-        <v>66495.2</v>
+        <v>40737.3</v>
       </c>
       <c r="J112" s="1">
-        <v>3.0599893707163</v>
+        <v>1.8746571931761</v>
       </c>
       <c r="K112">
-        <v>1.53</v>
+        <v>1.77</v>
       </c>
       <c r="L112" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="M112" s="1">
-        <v>2239548.5</v>
+        <v>2213790.6</v>
       </c>
       <c r="N112" s="1">
-        <v>2272754.02</v>
+        <v>2252285.5</v>
       </c>
       <c r="O112" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C113" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>103.336</v>
+        <v>102.834</v>
       </c>
       <c r="E113" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I113" s="1">
-        <v>10339.0</v>
+        <v>4817.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.91791501273575</v>
+        <v>0.4276619224633</v>
       </c>
       <c r="K113">
-        <v>1.24</v>
+        <v>1.51</v>
       </c>
       <c r="L113" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M113" s="1">
-        <v>1136696.0</v>
+        <v>1131174.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1150327.6</v>
+        <v>1147761.85</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B114" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C114" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.487</v>
+        <v>103.281</v>
       </c>
       <c r="E114" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I114" s="1">
-        <v>8555.55</v>
+        <v>-1365.2</v>
       </c>
       <c r="J114" s="1">
-        <v>0.17196135301775</v>
+        <v>-0.027439689925233</v>
       </c>
       <c r="K114">
-        <v>1.1</v>
+        <v>1.39</v>
       </c>
       <c r="L114" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="M114" s="1">
-        <v>4983830.43</v>
+        <v>4973909.68</v>
       </c>
       <c r="N114" s="1">
-        <v>5042674.71</v>
+        <v>5048104.64</v>
       </c>
       <c r="O114" s="1">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B115" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C115" s="1">
         <v>1490000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.13</v>
+        <v>103.425</v>
       </c>
       <c r="E115" s="1">
         <v>103.47</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>1541703.0</v>
       </c>
       <c r="I115" s="1">
-        <v>24734.0</v>
+        <v>-670.5</v>
       </c>
       <c r="J115" s="1">
-        <v>1.6043297574176</v>
+        <v>-0.043490866917947</v>
       </c>
       <c r="K115">
-        <v>2.02</v>
+        <v>2.35</v>
       </c>
       <c r="L115" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="M115" s="1">
-        <v>1566437.0</v>
+        <v>1541032.5</v>
       </c>
       <c r="N115" s="1">
-        <v>1596568.11</v>
+        <v>1576006.11</v>
       </c>
       <c r="O115" s="1">
         <v>0.31</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B116" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C116" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>106.992</v>
+        <v>104.876</v>
       </c>
       <c r="E116" s="1">
         <v>105.20933357</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>1472930.67</v>
       </c>
       <c r="I116" s="1">
-        <v>24957.33</v>
+        <v>-4666.67</v>
       </c>
       <c r="J116" s="1">
-        <v>1.6943995062578</v>
+        <v>-0.31682889731667</v>
       </c>
       <c r="K116">
-        <v>0.77</v>
+        <v>1.13</v>
       </c>
       <c r="L116" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="M116" s="1">
-        <v>1497888.0</v>
+        <v>1468264.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1508694.25</v>
+        <v>1484057.75</v>
       </c>
       <c r="O116" s="1">
         <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B117" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C117" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>96.754</v>
+        <v>94.711</v>
       </c>
       <c r="E117" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I117" s="1">
-        <v>-34944.98</v>
+        <v>-90657.6</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.3071232448592</v>
+        <v>-3.3910637889376</v>
       </c>
       <c r="K117">
-        <v>1.4</v>
+        <v>1.72</v>
       </c>
       <c r="L117" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="M117" s="1">
-        <v>2638481.58</v>
+        <v>2582768.96</v>
       </c>
       <c r="N117" s="1">
-        <v>2676667.16</v>
+        <v>2629559.74</v>
       </c>
       <c r="O117" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B118" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C118" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.984</v>
+        <v>99.516</v>
       </c>
       <c r="E118" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I118" s="1">
-        <v>-544.07</v>
+        <v>-18922.43</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.013854893627397</v>
+        <v>-0.48186493433173</v>
       </c>
       <c r="K118">
-        <v>0.73</v>
+        <v>0.93</v>
       </c>
       <c r="L118" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="M118" s="1">
-        <v>3926371.68</v>
+        <v>3907993.32</v>
       </c>
       <c r="N118" s="1">
-        <v>3955115.14</v>
+        <v>3944345.34</v>
       </c>
       <c r="O118" s="1">
-        <v>0.76</v>
+        <v>0.78</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B119" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C119" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>88.74</v>
+        <v>85.655</v>
       </c>
       <c r="E119" s="1">
         <v>91.95776</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>2206986.24</v>
       </c>
       <c r="I119" s="1">
-        <v>-77226.24</v>
+        <v>-151266.24</v>
       </c>
       <c r="J119" s="1">
-        <v>-3.4991717936583</v>
+        <v>-6.8539729545391</v>
       </c>
       <c r="K119">
-        <v>1.41</v>
+        <v>1.78</v>
       </c>
       <c r="L119" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="M119" s="1">
-        <v>2129760.0</v>
+        <v>2055720.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2163685.0</v>
+        <v>2098495.0</v>
       </c>
       <c r="O119" s="1">
         <v>0.41</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>387</v>
+      </c>
+      <c r="B120" t="s">
+        <v>388</v>
+      </c>
+      <c r="C120" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>103.768</v>
+      </c>
+      <c r="E120" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="I120" s="1">
+        <v>42348.2</v>
+      </c>
+      <c r="J120" s="1">
+        <v>2.5095759652073</v>
+      </c>
+      <c r="K120">
+        <v>1.91</v>
+      </c>
+      <c r="L120" t="s">
         <v>389</v>
       </c>
-      <c r="B120" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>3288615.0</v>
+        <v>1729812.56</v>
       </c>
       <c r="N120" s="1">
-        <v>3288832.62</v>
+        <v>1761641.84</v>
       </c>
       <c r="O120" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>390</v>
+      </c>
+      <c r="B121" t="s">
         <v>391</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>103.448</v>
+      </c>
+      <c r="E121" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-1703.38</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.09083982796311</v>
+      </c>
+      <c r="K121">
+        <v>2.9</v>
+      </c>
+      <c r="L121" t="s">
         <v>392</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>1739647.86</v>
+        <v>1873443.28</v>
       </c>
       <c r="N121" s="1">
-        <v>1766580.33</v>
+        <v>1925907.55</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>393</v>
+      </c>
+      <c r="B122" t="s">
         <v>394</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>102.81</v>
+      </c>
+      <c r="E122" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="I122" s="1">
+        <v>13080.12</v>
+      </c>
+      <c r="J122" s="1">
+        <v>1.0039328940569</v>
+      </c>
+      <c r="K122">
+        <v>0.22</v>
+      </c>
+      <c r="L122" t="s">
         <v>395</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1887098.22</v>
+        <v>1315968.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1933890.68</v>
+        <v>1318768.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>396</v>
+      </c>
+      <c r="B123" t="s">
         <v>397</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>101.829</v>
+      </c>
+      <c r="E123" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I123" s="1">
+        <v>17569.2</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.71807958220824</v>
+      </c>
+      <c r="K123">
+        <v>3.42</v>
+      </c>
+      <c r="L123" t="s">
         <v>398</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1321254.4</v>
+        <v>2464261.8</v>
       </c>
       <c r="N123" s="1">
-        <v>1356054.4</v>
+        <v>2547105.36</v>
       </c>
       <c r="O123" s="1">
-        <v>0.26</v>
+        <v>0.5</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>399</v>
+      </c>
+      <c r="B124" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="C124" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.272</v>
+        <v>97.011</v>
       </c>
       <c r="E124" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I124" s="1">
-        <v>81367.65</v>
+        <v>54584.01</v>
       </c>
       <c r="J124" s="1">
-        <v>4.056356154428</v>
+        <v>2.7211328445256</v>
       </c>
       <c r="K124">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="L124" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="M124" s="1">
-        <v>2087297.28</v>
+        <v>2060513.64</v>
       </c>
       <c r="N124" s="1">
-        <v>2093049.78</v>
+        <v>2068921.14</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>402</v>
+      </c>
+      <c r="B125" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C125" s="1">
         <v>1834000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>105.155</v>
+        <v>104.708</v>
       </c>
       <c r="E125" s="1">
         <v>101.19775245</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>1855966.78</v>
       </c>
       <c r="I125" s="1">
-        <v>72575.92</v>
+        <v>64377.94</v>
       </c>
       <c r="J125" s="1">
-        <v>3.9104105085329</v>
+        <v>3.4687010938849</v>
       </c>
       <c r="K125">
-        <v>2.96</v>
+        <v>3.32</v>
       </c>
       <c r="L125" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M125" s="1">
-        <v>1928542.7</v>
+        <v>1920344.72</v>
       </c>
       <c r="N125" s="1">
-        <v>1982836.74</v>
+        <v>1981287.01</v>
       </c>
       <c r="O125" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>405</v>
+      </c>
+      <c r="B126" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="C126" s="1">
         <v>2450000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>103.268</v>
+        <v>102.25</v>
       </c>
       <c r="E126" s="1">
         <v>101.43494653</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>2485156.19</v>
       </c>
       <c r="I126" s="1">
-        <v>44909.81</v>
+        <v>19968.81</v>
       </c>
       <c r="J126" s="1">
-        <v>1.8071222316212</v>
+        <v>0.80352333911053</v>
       </c>
       <c r="K126">
-        <v>1.21</v>
+        <v>1.47</v>
       </c>
       <c r="L126" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="M126" s="1">
-        <v>2530066.0</v>
+        <v>2505125.0</v>
       </c>
       <c r="N126" s="1">
-        <v>2559721.21</v>
+        <v>2541211.46</v>
       </c>
       <c r="O126" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>408</v>
+      </c>
+      <c r="B127" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="C127" s="1">
         <v>1037000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>94.335</v>
+        <v>93.977</v>
       </c>
       <c r="E127" s="1">
         <v>98.76648216</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>1024208.42</v>
       </c>
       <c r="I127" s="1">
-        <v>-45954.47</v>
+        <v>-49666.93</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.4868279837028</v>
+        <v>-4.8492991299564</v>
       </c>
       <c r="K127">
-        <v>0.94</v>
+        <v>1.22</v>
       </c>
       <c r="L127" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="M127" s="1">
-        <v>978253.95</v>
+        <v>974541.49</v>
       </c>
       <c r="N127" s="1">
-        <v>988049.91</v>
+        <v>987187.18</v>
       </c>
       <c r="O127" s="1">
         <v>0.19</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>411</v>
+      </c>
+      <c r="B128" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C128" s="1">
         <v>3875000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.887</v>
+        <v>101.721</v>
       </c>
       <c r="E128" s="1">
         <v>100.0960031</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>3878720.12</v>
       </c>
       <c r="I128" s="1">
-        <v>108151.13</v>
+        <v>62968.63</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7883200296494</v>
+        <v>1.6234383521335</v>
       </c>
       <c r="K128">
-        <v>2.2</v>
+        <v>2.48</v>
       </c>
       <c r="L128" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="M128" s="1">
-        <v>3986871.25</v>
+        <v>3941688.75</v>
       </c>
       <c r="N128" s="1">
-        <v>4072121.25</v>
+        <v>4037595.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>414</v>
+      </c>
+      <c r="B129" t="s">
         <v>415</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>116.161</v>
+      </c>
+      <c r="E129" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-138898.55</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-5.9207614391829</v>
+      </c>
+      <c r="K129">
+        <v>1.0</v>
+      </c>
+      <c r="L129" t="s">
         <v>416</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>809163.69</v>
+        <v>2207059.0</v>
       </c>
       <c r="N129" s="1">
-        <v>810464.43</v>
+        <v>2226019.96</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.44</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>417</v>
+      </c>
+      <c r="B130" t="s">
         <v>418</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1">
+        <v>1276000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>109.291</v>
+      </c>
+      <c r="E130" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>1443755.72</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-49202.56</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-3.4079560218123</v>
+      </c>
+      <c r="K130">
+        <v>0.87</v>
+      </c>
+      <c r="L130" t="s">
         <v>419</v>
       </c>
-      <c r="C130" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>2222069.0</v>
+        <v>1394553.16</v>
       </c>
       <c r="N130" s="1">
-        <v>2234575.16</v>
+        <v>1405656.47</v>
       </c>
       <c r="O130" s="1">
-        <v>0.43</v>
+        <v>0.28</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>420</v>
+      </c>
+      <c r="B131" t="s">
         <v>421</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>96.262</v>
+      </c>
+      <c r="E131" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="I131" s="1">
+        <v>40551.64</v>
+      </c>
+      <c r="J131" s="1">
+        <v>3.3490105284008</v>
+      </c>
+      <c r="K131">
+        <v>0.71</v>
+      </c>
+      <c r="L131" t="s">
         <v>422</v>
       </c>
-      <c r="C131" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>1403523.44</v>
+        <v>1251406.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1410185.43</v>
+        <v>1260630.66</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>423</v>
+      </c>
+      <c r="B132" t="s">
         <v>424</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>98.191</v>
+      </c>
+      <c r="E132" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="I132" s="1">
+        <v>148264.11</v>
+      </c>
+      <c r="J132" s="1">
+        <v>3.9321731401404</v>
+      </c>
+      <c r="K132">
+        <v>1.05</v>
+      </c>
+      <c r="L132" t="s">
         <v>425</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>1260272.0</v>
+        <v>3918802.81</v>
       </c>
       <c r="N132" s="1">
-        <v>1268499.4</v>
+        <v>3960874.6</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.78</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>426</v>
+      </c>
+      <c r="B133" t="s">
         <v>427</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>100.463</v>
+      </c>
+      <c r="E133" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="I133" s="1">
+        <v>15534.41</v>
+      </c>
+      <c r="J133" s="1">
+        <v>0.40589752545803</v>
+      </c>
+      <c r="K133">
+        <v>0.71</v>
+      </c>
+      <c r="L133" t="s">
         <v>428</v>
       </c>
-      <c r="C133" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>3938438.53</v>
+        <v>3842709.75</v>
       </c>
       <c r="N133" s="1">
-        <v>3974773.26</v>
+        <v>3869962.88</v>
       </c>
       <c r="O133" s="1">
         <v>0.76</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>429</v>
+      </c>
+      <c r="B134" t="s">
         <v>430</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>86.136</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-468880.48</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-13.864</v>
+      </c>
+      <c r="K134">
+        <v>2.73</v>
+      </c>
+      <c r="L134" t="s">
         <v>431</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>3891784.5</v>
+        <v>2913119.52</v>
       </c>
       <c r="N134" s="1">
-        <v>3910431.38</v>
+        <v>3005349.48</v>
       </c>
       <c r="O134" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="B135" t="s">
         <v>433</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>3382000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>87.738</v>
+        <v>0.001</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H135" s="1">
-        <v>3382000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-414700.84</v>
+        <v>10.73</v>
       </c>
       <c r="J135" s="1">
-        <v>-12.262</v>
+        <v>0</v>
       </c>
       <c r="K135">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>2967299.16</v>
+        <v>10.73</v>
       </c>
       <c r="N135" s="1">
-        <v>3045578.37</v>
+        <v>10.73</v>
       </c>
       <c r="O135" s="1">
-        <v>0.58</v>
+        <v>0.0</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>434</v>
+      </c>
+      <c r="B136" t="s">
+        <v>435</v>
+      </c>
+      <c r="C136" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>99.13</v>
+      </c>
+      <c r="E136" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-63324.76</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-2.2173956911229</v>
+      </c>
+      <c r="K136">
+        <v>5.11</v>
+      </c>
+      <c r="L136" t="s">
         <v>436</v>
       </c>
-      <c r="B136" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>10.6</v>
+        <v>2792492.1</v>
       </c>
       <c r="N136" s="1">
-        <v>10.6</v>
+        <v>2936438.87</v>
       </c>
       <c r="O136" s="1">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>437</v>
+      </c>
+      <c r="B137" t="s">
         <v>438</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>103.476</v>
+      </c>
+      <c r="E137" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="I137" s="1">
+        <v>1547.24</v>
+      </c>
+      <c r="J137" s="1">
+        <v>0.14220236505683</v>
+      </c>
+      <c r="K137">
+        <v>1.26</v>
+      </c>
+      <c r="L137" t="s">
         <v>439</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>2842155.81</v>
+        <v>1089602.28</v>
       </c>
       <c r="N137" s="1">
-        <v>2979465.27</v>
+        <v>1102841.56</v>
       </c>
       <c r="O137" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>440</v>
+      </c>
+      <c r="B138" t="s">
         <v>441</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>104.304</v>
+      </c>
+      <c r="E138" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F138" t="s">
+        <v>8</v>
+      </c>
+      <c r="G138">
+        <v>1.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-5152.73</v>
+      </c>
+      <c r="J138" s="1">
+        <v>-0.16192083710062</v>
+      </c>
+      <c r="K138">
+        <v>0.96</v>
+      </c>
+      <c r="L138" t="s">
         <v>442</v>
       </c>
-      <c r="C138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M138" s="1">
-        <v>1096941.69</v>
+        <v>3177099.84</v>
       </c>
       <c r="N138" s="1">
-        <v>1106824.53</v>
+        <v>3206417.59</v>
       </c>
       <c r="O138" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>443</v>
+      </c>
+      <c r="B139" t="s">
         <v>444</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.348</v>
+      </c>
+      <c r="E139" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="F139" t="s">
+        <v>8</v>
+      </c>
+      <c r="G139">
+        <v>1.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-30927.51</v>
+      </c>
+      <c r="J139" s="1">
+        <v>-1.2082488150327</v>
+      </c>
+      <c r="K139">
+        <v>1.19</v>
+      </c>
+      <c r="L139" t="s">
         <v>445</v>
       </c>
-      <c r="C139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M139" s="1">
-        <v>3189771.2</v>
+        <v>2528769.6</v>
       </c>
       <c r="N139" s="1">
-        <v>3206524.2</v>
+        <v>2558867.68</v>
       </c>
       <c r="O139" s="1">
-        <v>0.61</v>
+        <v>0.5</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>446</v>
+      </c>
+      <c r="B140" t="s">
         <v>447</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.384</v>
+      </c>
+      <c r="E140" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="F140" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="I140" s="1">
+        <v>53740.69</v>
+      </c>
+      <c r="J140" s="1">
+        <v>1.7955544653622</v>
+      </c>
+      <c r="K140">
+        <v>1.43</v>
+      </c>
+      <c r="L140" t="s">
         <v>448</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>2571307.2</v>
+        <v>3046726.48</v>
       </c>
       <c r="N140" s="1">
-        <v>2594897.58</v>
+        <v>3088872.62</v>
       </c>
       <c r="O140" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>449</v>
+      </c>
+      <c r="B141" t="s">
         <v>450</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.791</v>
+      </c>
+      <c r="E141" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="I141" s="1">
+        <v>45128.6</v>
+      </c>
+      <c r="J141" s="1">
+        <v>2.2546434092893</v>
+      </c>
+      <c r="K141">
+        <v>1.42</v>
+      </c>
+      <c r="L141" t="s">
         <v>451</v>
       </c>
-      <c r="C141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>3072689.55</v>
+        <v>2046713.41</v>
       </c>
       <c r="N141" s="1">
-        <v>3107084.67</v>
+        <v>2075854.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>452</v>
+      </c>
+      <c r="B142" t="s">
         <v>453</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>103.565</v>
+      </c>
+      <c r="E142" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="I142" s="1">
+        <v>51043.22</v>
+      </c>
+      <c r="J142" s="1">
+        <v>3.7602539095665</v>
+      </c>
+      <c r="K142">
+        <v>2.92</v>
+      </c>
+      <c r="L142" t="s">
         <v>454</v>
       </c>
-      <c r="C142" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>4050432.86</v>
+        <v>1408484.0</v>
       </c>
       <c r="N142" s="1">
-        <v>4100142.01</v>
+        <v>1448194.14</v>
       </c>
       <c r="O142" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>455</v>
+      </c>
+      <c r="B143" t="s">
         <v>456</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="D143" s="1">
+        <v>101.675</v>
+      </c>
+      <c r="E143" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="F143" t="s">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>1.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-10769.45</v>
+      </c>
+      <c r="J143" s="1">
+        <v>-0.48820392390031</v>
+      </c>
+      <c r="K143">
+        <v>1.01</v>
+      </c>
+      <c r="L143" t="s">
         <v>457</v>
       </c>
-      <c r="C143" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M143" s="1">
-        <v>1430529.6</v>
+        <v>2195163.25</v>
       </c>
       <c r="N143" s="1">
-        <v>1467109.87</v>
+        <v>2216872.53</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>458</v>
+      </c>
+      <c r="B144" t="s">
         <v>459</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C144" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>85.55</v>
+      </c>
+      <c r="E144" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-218259.42</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-12.312238984748</v>
+      </c>
+      <c r="K144">
+        <v>3.8</v>
+      </c>
+      <c r="L144" t="s">
         <v>460</v>
       </c>
-      <c r="C144" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2222496.19</v>
+        <v>1554443.5</v>
       </c>
       <c r="N144" s="1">
-        <v>2238002.82</v>
+        <v>1623489.5</v>
       </c>
       <c r="O144" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>461</v>
+      </c>
+      <c r="B145" t="s">
         <v>462</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.485</v>
+      </c>
+      <c r="E145" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="I145" s="1">
+        <v>7778.08</v>
+      </c>
+      <c r="J145" s="1">
+        <v>0.40755560497499</v>
+      </c>
+      <c r="K145">
+        <v>2.03</v>
+      </c>
+      <c r="L145" t="s">
         <v>463</v>
       </c>
-      <c r="C145" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1610697.82</v>
+        <v>1916248.95</v>
       </c>
       <c r="N145" s="1">
-        <v>1671567.32</v>
+        <v>1955024.62</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>464</v>
+      </c>
+      <c r="B146" t="s">
         <v>465</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C146" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>101.995</v>
+      </c>
+      <c r="E146" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="I146" s="1">
+        <v>73355.2</v>
+      </c>
+      <c r="J146" s="1">
+        <v>1.9291537666667</v>
+      </c>
+      <c r="K146">
+        <v>0.23</v>
+      </c>
+      <c r="L146" t="s">
         <v>466</v>
       </c>
-      <c r="C146" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>1948820.51</v>
+        <v>3875810.0</v>
       </c>
       <c r="N146" s="1">
-        <v>1983782.18</v>
+        <v>3884389.67</v>
       </c>
       <c r="O146" s="1">
-        <v>0.38</v>
+        <v>0.76</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>467</v>
+      </c>
+      <c r="B147" t="s">
         <v>468</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>103.949</v>
+      </c>
+      <c r="E147" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="I147" s="1">
+        <v>33585.67</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.9791754769929</v>
+      </c>
+      <c r="K147">
+        <v>1.35</v>
+      </c>
+      <c r="L147" t="s">
         <v>469</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>3959980.0</v>
+        <v>3463580.68</v>
       </c>
       <c r="N147" s="1">
-        <v>4168180.02</v>
+        <v>3508562.68</v>
       </c>
       <c r="O147" s="1">
-        <v>0.8</v>
+        <v>0.69</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>470</v>
+      </c>
+      <c r="B148" t="s">
         <v>471</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C148" s="1">
+        <v>3007000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>106.357</v>
+      </c>
+      <c r="E148" s="1">
+        <v>100.60017459</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3025047.25</v>
+      </c>
+      <c r="I148" s="1">
+        <v>173107.74</v>
+      </c>
+      <c r="J148" s="1">
+        <v>5.7224805331553</v>
+      </c>
+      <c r="K148">
+        <v>3.82</v>
+      </c>
+      <c r="L148" t="s">
         <v>472</v>
       </c>
-      <c r="C148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3484872.16</v>
+        <v>3198154.99</v>
       </c>
       <c r="N148" s="1">
-        <v>3518608.66</v>
+        <v>3313018.27</v>
       </c>
       <c r="O148" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>473</v>
+      </c>
+      <c r="B149" t="s">
         <v>474</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>80.955</v>
+      </c>
+      <c r="E149" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I149" s="1">
+        <v>232735.7</v>
+      </c>
+      <c r="J149" s="1">
+        <v>4.5578625654102</v>
+      </c>
+      <c r="K149">
+        <v>0.51</v>
+      </c>
+      <c r="L149" t="s">
         <v>475</v>
       </c>
-      <c r="C149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>3201011.64</v>
+        <v>5338982.25</v>
       </c>
       <c r="N149" s="1">
-        <v>3309449.0</v>
+        <v>5372928.43</v>
       </c>
       <c r="O149" s="1">
-        <v>0.63</v>
+        <v>1.06</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>476</v>
+      </c>
+      <c r="B150" t="s">
         <v>477</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" s="1">
+        <v>1878000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>94.239</v>
+      </c>
+      <c r="E150" s="1">
+        <v>99.95192119</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1877097.08</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-107288.66</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-5.7156692183443</v>
+      </c>
+      <c r="K150">
+        <v>2.21</v>
+      </c>
+      <c r="L150" t="s">
         <v>478</v>
       </c>
-      <c r="C150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>5452350.3</v>
+        <v>1769808.42</v>
       </c>
       <c r="N150" s="1">
-        <v>5483044.15</v>
+        <v>1811359.17</v>
       </c>
       <c r="O150" s="1">
-        <v>1.05</v>
+        <v>0.36</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>479</v>
+      </c>
+      <c r="B151" t="s">
         <v>480</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>104.676</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I151" s="1">
+        <v>144837.82</v>
+      </c>
+      <c r="J151" s="1">
+        <v>4.5194109782114</v>
+      </c>
+      <c r="K151">
+        <v>5.08</v>
+      </c>
+      <c r="L151" t="s">
         <v>481</v>
       </c>
-      <c r="C151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>1789339.62</v>
+        <v>3349632.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1826664.87</v>
+        <v>3512207.34</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.69</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>482</v>
+      </c>
+      <c r="B152" t="s">
         <v>483</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C152" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>101.189</v>
+      </c>
+      <c r="E152" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I152" s="1">
+        <v>13393.37</v>
+      </c>
+      <c r="J152" s="1">
+        <v>1.0302276503293</v>
+      </c>
+      <c r="K152">
+        <v>2.21</v>
+      </c>
+      <c r="L152" t="s">
         <v>484</v>
       </c>
-      <c r="C152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>3403776.0</v>
+        <v>1313433.22</v>
       </c>
       <c r="N152" s="1">
-        <v>3558811.62</v>
+        <v>1342151.47</v>
       </c>
       <c r="O152" s="1">
-        <v>0.68</v>
+        <v>0.26</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>485</v>
+      </c>
+      <c r="B153" t="s">
         <v>486</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.221</v>
+      </c>
+      <c r="E153" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="F153" t="s">
+        <v>8</v>
+      </c>
+      <c r="G153">
+        <v>1.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-24484.76</v>
+      </c>
+      <c r="J153" s="1">
+        <v>-1.2188113885498</v>
+      </c>
+      <c r="K153">
+        <v>1.01</v>
+      </c>
+      <c r="L153" t="s">
         <v>487</v>
       </c>
-      <c r="C153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M153" s="1">
-        <v>1330372.12</v>
+        <v>1984420.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1356169.87</v>
+        <v>2004638.89</v>
       </c>
       <c r="O153" s="1">
-        <v>0.26</v>
+        <v>0.39</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>488</v>
+      </c>
+      <c r="B154" t="s">
         <v>489</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="E154" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="F154" t="s">
+        <v>8</v>
+      </c>
+      <c r="G154">
+        <v>1.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="I154" s="1">
+        <v>8049.41</v>
+      </c>
+      <c r="J154" s="1">
+        <v>0.56750483639452</v>
+      </c>
+      <c r="K154">
+        <v>3.49</v>
+      </c>
+      <c r="L154" t="s">
         <v>490</v>
       </c>
-      <c r="C154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M154" s="1">
-        <v>2014720.0</v>
+        <v>1426435.56</v>
       </c>
       <c r="N154" s="1">
-        <v>2029721.11</v>
+        <v>1475901.32</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>491</v>
+      </c>
+      <c r="B155" t="s">
         <v>492</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="D155" s="1">
+        <v>97.645</v>
+      </c>
+      <c r="E155" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="F155" t="s">
+        <v>8</v>
+      </c>
+      <c r="G155">
+        <v>1.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="I155" s="1">
+        <v>149490.03</v>
+      </c>
+      <c r="J155" s="1">
+        <v>6.1486463775608</v>
+      </c>
+      <c r="K155">
+        <v>0.36</v>
+      </c>
+      <c r="L155" t="s">
         <v>493</v>
       </c>
-      <c r="C155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M155" s="1">
-        <v>1439603.88</v>
+        <v>2580757.35</v>
       </c>
       <c r="N155" s="1">
-        <v>1486037.25</v>
+        <v>2590173.04</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>494</v>
+      </c>
+      <c r="B156" t="s">
         <v>495</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="E156" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="F156" t="s">
+        <v>8</v>
+      </c>
+      <c r="G156">
+        <v>1.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="I156" s="1">
+        <v>23690.01</v>
+      </c>
+      <c r="J156" s="1">
+        <v>0.6881202325455</v>
+      </c>
+      <c r="K156">
+        <v>0.32</v>
+      </c>
+      <c r="L156" t="s">
         <v>496</v>
       </c>
-      <c r="C156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M156" s="1">
-        <v>2600104.11</v>
+        <v>3466403.78</v>
       </c>
       <c r="N156" s="1">
-        <v>2606546.42</v>
+        <v>3477375.16</v>
       </c>
       <c r="O156" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" t="s">
         <v>498</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>102.624</v>
+      </c>
+      <c r="E157" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="F157" t="s">
+        <v>8</v>
+      </c>
+      <c r="G157">
+        <v>1.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="I157" s="1">
+        <v>42662.49</v>
+      </c>
+      <c r="J157" s="1">
+        <v>2.4592376189239</v>
+      </c>
+      <c r="K157">
+        <v>1.09</v>
+      </c>
+      <c r="L157" t="s">
         <v>499</v>
       </c>
-      <c r="C157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M157" s="1">
-        <v>3493251.38</v>
+        <v>1777447.68</v>
       </c>
       <c r="N157" s="1">
-        <v>3496908.51</v>
+        <v>1796283.18</v>
       </c>
       <c r="O157" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>500</v>
+      </c>
+      <c r="B158" t="s">
         <v>501</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="E158" s="1">
+        <v>100.0558076</v>
+      </c>
+      <c r="F158" t="s">
+        <v>8</v>
+      </c>
+      <c r="G158">
+        <v>1.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>5002790.38</v>
+      </c>
+      <c r="I158" s="1">
+        <v>32209.62</v>
+      </c>
+      <c r="J158" s="1">
+        <v>0.64383309220324</v>
+      </c>
+      <c r="K158">
+        <v>2.96</v>
+      </c>
+      <c r="L158" t="s">
         <v>502</v>
       </c>
-      <c r="C158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M158" s="1">
-        <v>1791061.2</v>
+        <v>5035000.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1805999.7</v>
+        <v>5182945.21</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>1.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>503</v>
+      </c>
+      <c r="B159" t="s">
         <v>504</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>81.912</v>
+      </c>
+      <c r="E159" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="F159" t="s">
+        <v>8</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-452641.88</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-18.312439637451</v>
+      </c>
+      <c r="K159">
+        <v>0.44</v>
+      </c>
+      <c r="L159" t="s">
         <v>505</v>
       </c>
-      <c r="C159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M159" s="1">
-        <v>5065250.0</v>
+        <v>2019130.8</v>
       </c>
       <c r="N159" s="1">
-        <v>5204976.03</v>
+        <v>2029992.21</v>
       </c>
       <c r="O159" s="1">
-        <v>1.0</v>
+        <v>0.4</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>506</v>
+      </c>
+      <c r="B160" t="s">
         <v>507</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.141</v>
+      </c>
+      <c r="E160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>533000.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>751.53</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0.141</v>
+      </c>
+      <c r="K160">
+        <v>1.04</v>
+      </c>
+      <c r="L160" t="s">
         <v>508</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>2157639.15</v>
+        <v>533751.53</v>
       </c>
       <c r="N160" s="1">
-        <v>2161259.62</v>
+        <v>539270.3</v>
       </c>
       <c r="O160" s="1">
-        <v>0.41</v>
+        <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>509</v>
+      </c>
+      <c r="B161" t="s">
         <v>510</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" s="1">
-        <v>533000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.368</v>
+        <v>98.634</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>533000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>7291.44</v>
+        <v>-39614.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.368</v>
+        <v>-1.366</v>
       </c>
       <c r="K161">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="L161" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="M161" s="1">
-        <v>540291.44</v>
+        <v>2860386.0</v>
       </c>
       <c r="N161" s="1">
-        <v>543445.02</v>
+        <v>2878486.13</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.57</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" t="s">
         <v>513</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>98.245</v>
+      </c>
+      <c r="E162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>119361.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>12.416184177403</v>
+      </c>
+      <c r="K162">
+        <v>2.3</v>
+      </c>
+      <c r="L162" t="s">
         <v>514</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>2912847.0</v>
+        <v>1080695.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2925377.86</v>
+        <v>1106039.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.56</v>
+        <v>0.22</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B163" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C163" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.12</v>
+        <v>94.626</v>
       </c>
       <c r="E163" s="1">
         <v>94.06809095</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>1975429.91</v>
       </c>
       <c r="I163" s="1">
-        <v>43090.09</v>
+        <v>11716.09</v>
       </c>
       <c r="J163" s="1">
-        <v>2.1813018919006</v>
+        <v>0.59309064526617</v>
       </c>
       <c r="K163">
-        <v>1.87</v>
+        <v>1.98</v>
       </c>
       <c r="L163" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="M163" s="1">
-        <v>2018520.0</v>
+        <v>1987146.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2057889.99</v>
+        <v>2028703.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" t="s">
+        <v>518</v>
+      </c>
+      <c r="C164" s="1">
+        <v>2010000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>103.971</v>
+      </c>
+      <c r="E164" s="1">
+        <v>102.4847393</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>2059943.26</v>
+      </c>
+      <c r="I164" s="1">
+        <v>29873.84</v>
+      </c>
+      <c r="J164" s="1">
+        <v>1.4502263523511</v>
+      </c>
+      <c r="K164">
+        <v>4.75</v>
+      </c>
+      <c r="L164" t="s">
         <v>519</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>1086228.0</v>
+        <v>2089817.1</v>
       </c>
       <c r="N164" s="1">
-        <v>1110183.29</v>
+        <v>2185388.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" t="s">
         <v>521</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>92.455</v>
+      </c>
+      <c r="E165" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-6431.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-0.58602150537634</v>
+      </c>
+      <c r="K165">
+        <v>2.11</v>
+      </c>
+      <c r="L165" t="s">
         <v>522</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>2114881.8</v>
+        <v>1090969.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2206157.83</v>
+        <v>1115847.33</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" t="s">
         <v>524</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.971</v>
+      </c>
+      <c r="E166" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-50477.2</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-3.1821795925476</v>
+      </c>
+      <c r="K166">
+        <v>2.66</v>
+      </c>
+      <c r="L166" t="s">
         <v>525</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>1095264.2</v>
+        <v>1535768.91</v>
       </c>
       <c r="N166" s="1">
-        <v>1116750.03</v>
+        <v>1576202.16</v>
       </c>
       <c r="O166" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>526</v>
+      </c>
+      <c r="B167" t="s">
         <v>527</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.51</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-37350.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.49</v>
+      </c>
+      <c r="K167">
+        <v>1.15</v>
+      </c>
+      <c r="L167" t="s">
         <v>528</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1545624.98</v>
+        <v>1462650.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1580544.61</v>
+        <v>1479915.63</v>
       </c>
       <c r="O167" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>529</v>
+      </c>
+      <c r="B168" t="s">
         <v>530</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.056</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I168" s="1">
+        <v>31760.25</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.6178742604645</v>
+      </c>
+      <c r="K168">
+        <v>3.25</v>
+      </c>
+      <c r="L168" t="s">
         <v>531</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1487010.0</v>
+        <v>1994845.44</v>
       </c>
       <c r="N168" s="1">
-        <v>1498181.88</v>
+        <v>2059082.69</v>
       </c>
       <c r="O168" s="1">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>532</v>
+      </c>
+      <c r="B169" t="s">
         <v>533</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>102.125</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I169" s="1">
+        <v>39140.32</v>
+      </c>
+      <c r="J169" s="1">
+        <v>1.2940618506518</v>
+      </c>
+      <c r="K169">
+        <v>1.49</v>
+      </c>
+      <c r="L169" t="s">
         <v>534</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>2018947.98</v>
+        <v>3063750.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2079113.86</v>
+        <v>3108593.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>535</v>
+      </c>
+      <c r="B170" t="s">
         <v>536</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>111.253</v>
+      </c>
+      <c r="E170" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-29718.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.0134050854772</v>
+      </c>
+      <c r="K170">
+        <v>3.63</v>
+      </c>
+      <c r="L170" t="s">
         <v>537</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>3100770.0</v>
+        <v>1446289.0</v>
       </c>
       <c r="N170" s="1">
-        <v>3139051.25</v>
+        <v>1493427.54</v>
       </c>
       <c r="O170" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>538</v>
+      </c>
+      <c r="B171" t="s">
         <v>539</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>90.258</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-212935.68</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-9.5905153310835</v>
+      </c>
+      <c r="K171">
+        <v>1.14</v>
+      </c>
+      <c r="L171" t="s">
         <v>540</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>1464970.0</v>
+        <v>2007337.92</v>
       </c>
       <c r="N171" s="1">
-        <v>1507314.79</v>
+        <v>2032642.53</v>
       </c>
       <c r="O171" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>541</v>
+      </c>
+      <c r="B172" t="s">
         <v>542</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>102.173</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I172" s="1">
+        <v>75967.43</v>
+      </c>
+      <c r="J172" s="1">
+        <v>2.631317133914</v>
+      </c>
+      <c r="K172">
+        <v>2.12</v>
+      </c>
+      <c r="L172" t="s">
         <v>543</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>2068987.2</v>
+        <v>2963017.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2088668.56</v>
+        <v>3024602.27</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" t="s">
+        <v>542</v>
+      </c>
+      <c r="C173" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.891</v>
+      </c>
+      <c r="E173" s="1">
+        <v>98.387</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>885483.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>13536.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>1.5286572413022</v>
+      </c>
+      <c r="K173">
+        <v>2.53</v>
+      </c>
+      <c r="L173" t="s">
         <v>545</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2995294.0</v>
+        <v>899019.0</v>
       </c>
       <c r="N173" s="1">
-        <v>3050682.01</v>
+        <v>921774.82</v>
       </c>
       <c r="O173" s="1">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>546</v>
+      </c>
+      <c r="B174" t="s">
+        <v>547</v>
+      </c>
+      <c r="C174" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I174" s="1">
+        <v>8054.12</v>
+      </c>
+      <c r="J174" s="1">
+        <v>0.1818016616176</v>
+      </c>
+      <c r="K174">
+        <v>1.44</v>
+      </c>
+      <c r="L174" t="s">
         <v>548</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>899703.0</v>
+        <v>4438222.65</v>
       </c>
       <c r="N174" s="1">
-        <v>921324.58</v>
+        <v>4501899.21</v>
       </c>
       <c r="O174" s="1">
-        <v>0.18</v>
+        <v>0.89</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>549</v>
+      </c>
+      <c r="B175" t="s">
         <v>550</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>103.32</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I175" s="1">
+        <v>59690.35</v>
+      </c>
+      <c r="J175" s="1">
+        <v>3.7460298294311</v>
+      </c>
+      <c r="K175">
+        <v>4.16</v>
+      </c>
+      <c r="L175" t="s">
         <v>551</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>4535131.32</v>
+        <v>1653120.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4584998.51</v>
+        <v>1719618.63</v>
       </c>
       <c r="O175" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>552</v>
+      </c>
+      <c r="B176" t="s">
         <v>553</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>96.435</v>
+      </c>
+      <c r="E176" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I176" s="1">
+        <v>278712.27</v>
+      </c>
+      <c r="J176" s="1">
+        <v>7.5837540805066</v>
+      </c>
+      <c r="K176">
+        <v>2.23</v>
+      </c>
+      <c r="L176" t="s">
         <v>554</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>1676752.0</v>
+        <v>3953835.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1739656.11</v>
+        <v>4045382.95</v>
       </c>
       <c r="O176" s="1">
-        <v>0.33</v>
+        <v>0.8</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>555</v>
+      </c>
+      <c r="B177" t="s">
         <v>556</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>4408000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>102.066</v>
+      </c>
+      <c r="E177" s="1">
+        <v>102.79332963</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>4531129.97</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-32060.69</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.70756500502677</v>
+      </c>
+      <c r="K177">
+        <v>0.53</v>
+      </c>
+      <c r="L177" t="s">
         <v>557</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>3986881.0</v>
+        <v>4499069.28</v>
       </c>
       <c r="N177" s="1">
-        <v>4073935.79</v>
+        <v>4522624.53</v>
       </c>
       <c r="O177" s="1">
-        <v>0.78</v>
+        <v>0.89</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>558</v>
+      </c>
+      <c r="B178" t="s">
         <v>559</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.099</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-2512.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.1565991062879</v>
+      </c>
+      <c r="K178">
+        <v>0.39</v>
+      </c>
+      <c r="L178" t="s">
         <v>560</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>4502375.28</v>
+        <v>1601584.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4510227.03</v>
+        <v>1607884.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.86</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>561</v>
+      </c>
+      <c r="B179" t="s">
         <v>562</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.243</v>
+        <v>79.995</v>
       </c>
       <c r="E179" s="1">
-        <v>100.256</v>
+        <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1604096.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>-208.0</v>
+        <v>179120.75</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.012966804979253</v>
+        <v>8.367257636019</v>
       </c>
       <c r="K179">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.03</v>
+      </c>
+      <c r="L179">
+        <v>744.86</v>
       </c>
       <c r="M179" s="1">
-        <v>1603888.0</v>
+        <v>2319855.0</v>
       </c>
       <c r="N179" s="1">
-        <v>1605988.0</v>
+        <v>2320599.86</v>
       </c>
       <c r="O179" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>563</v>
+      </c>
+      <c r="B180" t="s">
+        <v>564</v>
+      </c>
+      <c r="C180" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>96.017</v>
+      </c>
+      <c r="E180" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>53291.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>2.4727854855923</v>
+      </c>
+      <c r="K180">
+        <v>1.32</v>
+      </c>
+      <c r="L180" t="s">
         <v>565</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>2378116.0</v>
+        <v>2208391.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2396191.34</v>
+        <v>2238802.99</v>
       </c>
       <c r="O180" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>566</v>
+      </c>
+      <c r="B181" t="s">
+        <v>567</v>
+      </c>
+      <c r="C181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>92.973</v>
+      </c>
+      <c r="E181" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-235755.85</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-7.027</v>
+      </c>
+      <c r="K181">
+        <v>0.88</v>
+      </c>
+      <c r="L181" t="s">
         <v>568</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>2210369.0</v>
+        <v>3119244.15</v>
       </c>
       <c r="N181" s="1">
-        <v>2239394.68</v>
+        <v>3148600.4</v>
       </c>
       <c r="O181" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>569</v>
+      </c>
+      <c r="B182" t="s">
+        <v>570</v>
+      </c>
+      <c r="C182" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>95.477</v>
+      </c>
+      <c r="E182" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-89949.34</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-5.7298308918618</v>
+      </c>
+      <c r="K182">
+        <v>2.29</v>
+      </c>
+      <c r="L182" t="s">
         <v>571</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>3253142.2</v>
+        <v>1479893.5</v>
       </c>
       <c r="N182" s="1">
-        <v>3269917.2</v>
+        <v>1515343.36</v>
       </c>
       <c r="O182" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>572</v>
+      </c>
+      <c r="B183" t="s">
+        <v>573</v>
+      </c>
+      <c r="C183" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>95.812</v>
+      </c>
+      <c r="E183" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>151943.41</v>
+      </c>
+      <c r="J183" s="1">
+        <v>2.9885515181134</v>
+      </c>
+      <c r="K183">
+        <v>1.62</v>
+      </c>
+      <c r="L183" t="s">
         <v>574</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>1515977.5</v>
+        <v>5236125.8</v>
       </c>
       <c r="N183" s="1">
-        <v>1547594.95</v>
+        <v>5324613.88</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>1.05</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>575</v>
+      </c>
+      <c r="B184" t="s">
+        <v>576</v>
+      </c>
+      <c r="C184" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>97.598</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I184" s="1">
+        <v>249010.23</v>
+      </c>
+      <c r="J184" s="1">
+        <v>4.1520653849999</v>
+      </c>
+      <c r="K184">
+        <v>4.18</v>
+      </c>
+      <c r="L184" t="s">
         <v>577</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>5312690.45</v>
+        <v>6246272.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5393991.68</v>
+        <v>6513998.03</v>
       </c>
       <c r="O184" s="1">
-        <v>1.03</v>
+        <v>1.28</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>578</v>
+      </c>
+      <c r="B185" t="s">
+        <v>579</v>
+      </c>
+      <c r="C185" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>103.22</v>
+      </c>
+      <c r="E185" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I185" s="1">
+        <v>10690.69</v>
+      </c>
+      <c r="J185" s="1">
+        <v>0.98019769944202</v>
+      </c>
+      <c r="K185">
+        <v>4.01</v>
+      </c>
+      <c r="L185" t="s">
         <v>580</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>6385536.0</v>
+        <v>1101357.4</v>
       </c>
       <c r="N185" s="1">
-        <v>6640988.05</v>
+        <v>1144125.1</v>
       </c>
       <c r="O185" s="1">
-        <v>1.27</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>581</v>
+      </c>
+      <c r="B186" t="s">
+        <v>582</v>
+      </c>
+      <c r="C186" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>96.152</v>
+      </c>
+      <c r="E186" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-151517.57</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-3.9096419770769</v>
+      </c>
+      <c r="K186">
+        <v>0.83</v>
+      </c>
+      <c r="L186" t="s">
         <v>583</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>1114054.7</v>
+        <v>3723966.96</v>
       </c>
       <c r="N186" s="1">
-        <v>1154600.7</v>
+        <v>3756161.27</v>
       </c>
       <c r="O186" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>584</v>
+      </c>
+      <c r="B187" t="s">
+        <v>585</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>94.455</v>
+      </c>
+      <c r="E187" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I187" s="1">
+        <v>49920.5</v>
+      </c>
+      <c r="J187" s="1">
+        <v>3.2086408758885</v>
+      </c>
+      <c r="K187">
+        <v>1.17</v>
+      </c>
+      <c r="L187" t="s">
         <v>586</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>3821489.1</v>
+        <v>1605735.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3843516.79</v>
+        <v>1625692.29</v>
       </c>
       <c r="O187" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>587</v>
+      </c>
+      <c r="B188" t="s">
+        <v>588</v>
+      </c>
+      <c r="C188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.249</v>
+      </c>
+      <c r="E188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I188" s="1">
+        <v>277903.48</v>
+      </c>
+      <c r="J188" s="1">
+        <v>9.1565371779387</v>
+      </c>
+      <c r="K188">
+        <v>0.87</v>
+      </c>
+      <c r="L188" t="s">
         <v>589</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>1633802.0</v>
+        <v>3312931.62</v>
       </c>
       <c r="N188" s="1">
-        <v>1651315.54</v>
+        <v>3342000.04</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>590</v>
+      </c>
+      <c r="B189" t="s">
+        <v>591</v>
+      </c>
+      <c r="C189" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="E189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>16207.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>1.657711729791</v>
+      </c>
+      <c r="K189">
+        <v>0.58</v>
+      </c>
+      <c r="L189" t="s">
         <v>592</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>3327451.92</v>
+        <v>993880.0</v>
       </c>
       <c r="N189" s="1">
-        <v>3347340.84</v>
+        <v>999681.1</v>
       </c>
       <c r="O189" s="1">
-        <v>0.64</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>593</v>
+      </c>
+      <c r="B190" t="s">
+        <v>594</v>
+      </c>
+      <c r="C190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>104.524</v>
+      </c>
+      <c r="E190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I190" s="1">
+        <v>49176.03</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.3897810604983</v>
+      </c>
+      <c r="K190">
+        <v>1.07</v>
+      </c>
+      <c r="L190" t="s">
         <v>595</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>996890.0</v>
+        <v>3587577.25</v>
       </c>
       <c r="N190" s="1">
-        <v>1001033.65</v>
+        <v>3624259.96</v>
       </c>
       <c r="O190" s="1">
-        <v>0.19</v>
+        <v>0.71</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>596</v>
+      </c>
+      <c r="B191" t="s">
+        <v>597</v>
+      </c>
+      <c r="C191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>105.486</v>
+      </c>
+      <c r="E191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I191" s="1">
+        <v>255488.23</v>
+      </c>
+      <c r="J191" s="1">
+        <v>5.1999041374372</v>
+      </c>
+      <c r="K191">
+        <v>5.24</v>
+      </c>
+      <c r="L191" t="s">
         <v>598</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>3600276.77</v>
+        <v>5168814.0</v>
       </c>
       <c r="N191" s="1">
-        <v>3625375.46</v>
+        <v>5425359.21</v>
       </c>
       <c r="O191" s="1">
-        <v>0.69</v>
+        <v>1.07</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>599</v>
+      </c>
+      <c r="B192" t="s">
+        <v>600</v>
+      </c>
+      <c r="C192" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>10.36091114</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0956676303</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1769851.16</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-58638.16</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-3.3131690011718</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
         <v>601</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>5251722.0</v>
+        <v>1711213.0</v>
       </c>
       <c r="N192" s="1">
-        <v>5493231.59</v>
+        <v>1916768.56</v>
       </c>
       <c r="O192" s="1">
-        <v>1.05</v>
+        <v>0.38</v>
       </c>
       <c r="P192">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P193">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>