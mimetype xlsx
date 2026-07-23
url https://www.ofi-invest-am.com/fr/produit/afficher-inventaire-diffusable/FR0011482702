--- v1 (2026-06-10)
+++ v2 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -175,1695 +175,1707 @@
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>4 002.74</t>
+    <t>19 346.58</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>5 057.50</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>32 751.25</t>
-[...8 lines deleted...]
-    <t>89 321.92</t>
+    <t>43 832.50</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>50 300.68</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>67 944.03</t>
+    <t>16 122.31</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>7 875.00</t>
+    <t>16 312.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>18 350.50</t>
+    <t>38 011.75</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>16 864.03</t>
+    <t>44 970.75</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>20 021.96</t>
-[...8 lines deleted...]
-    <t>78 373.97</t>
+    <t>35 828.78</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>177 521.92</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>18 895.89</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>5 801.37</t>
+    <t>10 653.42</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>74 118.45</t>
+    <t>5 524.36</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>28 606.35</t>
+    <t>51 190.31</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>44 612.20</t>
+    <t>79 832.35</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>12 853.11</t>
+    <t>31 925.47</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>106 011.50</t>
+    <t>8 654.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>58 256.41</t>
+    <t>4 755.63</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>37 271.81</t>
+    <t>53 878.06</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>155 382.74</t>
+    <t>185 289.04</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>14 329.58</t>
+    <t>22 006.15</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>9 397.29</t>
-[...17 lines deleted...]
-    <t>11 207.29</t>
+    <t>14 257.96</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>25 085.49</t>
+    <t>4 416.15</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>9 510.72</t>
+    <t>20 484.63</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>28 508.81</t>
+    <t>43 254.75</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>42 644.88</t>
+    <t>59 046.75</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>1 653.41</t>
+    <t>6 967.94</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>40 438.36</t>
+    <t>52 064.38</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>2 332.19</t>
+    <t>13 060.27</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>55 125.00</t>
+    <t>4 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>89 245.75</t>
+    <t>132 898.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>69 187.68</t>
+    <t>11 397.91</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>124 873.13</t>
+    <t>172 901.25</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>64 890.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>60 752.25</t>
+    <t>81 154.13</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>50 349.54</t>
+    <t>4 110.17</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 041.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>139 160.96</t>
+    <t>163 972.60</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>22 223.67</t>
+    <t>33 718.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>56 671.88</t>
+    <t>4 387.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>10 736.98</t>
+    <t>19 213.54</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>29 387.18</t>
+    <t>60 110.14</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>42 164.38</t>
+    <t>50 671.23</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>40 251.25</t>
+    <t>6 966.56</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>83 482.22</t>
+    <t>6 814.88</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>34 373.63</t>
-[...8 lines deleted...]
-    <t>22 404.23</t>
+    <t>47 594.25</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>12 887.67</t>
+    <t>23 473.97</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>43 752.19</t>
+    <t>10 381.88</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>38 641.10</t>
+    <t>49 479.45</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>22 725.91</t>
+    <t>2 773.92</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>76 409.38</t>
-[...8 lines deleted...]
-    <t>23 170.88</t>
+    <t>6 237.50</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>65 638.36</t>
+    <t>7 956.16</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>141 803.77</t>
+    <t>16 497.95</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>28 041.00</t>
+    <t>45 566.63</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>111 921.05</t>
+    <t>162 395.25</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>76 486.67</t>
+    <t>102 561.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>29 271.88</t>
+    <t>44 412.50</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>73 746.23</t>
+    <t>87 940.07</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>59 498.37</t>
+    <t>68 968.70</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>20 468.00</t>
+    <t>33 260.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>76 102.74</t>
+    <t>89 020.55</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>41 432.63</t>
+    <t>58 696.22</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>67 427.72</t>
+    <t>102 304.13</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>1 104.64</t>
-[...8 lines deleted...]
-    <t>12 054.79</t>
+    <t>8 205.89</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>20 443.84</t>
+    <t>37 236.99</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>5 793.93</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>36 145.67</t>
+    <t>2 950.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>66 067.71</t>
+    <t>28 218.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>35 339.17</t>
+    <t>47 654.34</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>37 556.46</t>
-[...8 lines deleted...]
-    <t>51 845.06</t>
+    <t>2 888.96</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>11 300.63</t>
+    <t>23 703.75</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>20 893.75</t>
+    <t>4 000.93</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>41 967.12</t>
+    <t>48 961.64</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>63 291.67</t>
+    <t>5 166.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>80 114.69</t>
+    <t>107 635.00</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>31 813.03</t>
+    <t>44 048.81</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 094.94</t>
+    <t>11 208.38</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>65 252.42</t>
+    <t>87 165.54</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>36 027.06</t>
+    <t>54 661.75</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>15 222.47</t>
+    <t>4 042.74</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>8 994.25</t>
+    <t>19 337.63</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>25 777.97</t>
-[...8 lines deleted...]
-    <t>65 812.50</t>
+    <t>33 097.64</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>114 677.86</t>
+    <t>9 361.46</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>8 104.11</t>
+    <t>12 389.04</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>8 861.30</t>
-[...8 lines deleted...]
-    <t>47 969.18</t>
+    <t>25 166.10</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>8 307.53</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>70 886.11</t>
+    <t>10 905.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>65 306.25</t>
+    <t>4 837.50</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>15 520.31</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>44 366.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>16 859.25</t>
+    <t>4 000.50</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>5 659.20</t>
+    <t>12 542.01</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>74 123.73</t>
+    <t>6 050.92</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>73 678.71</t>
+    <t>17 483.08</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>11 462.73</t>
+    <t>5 583.14</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>25 910.14</t>
+    <t>2 100.82</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>29 867.22</t>
+    <t>1 796.18</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>13 393.97</t>
+    <t>26 229.86</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>83 653.00</t>
+    <t>105 641.78</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>36 994.48</t>
-[...8 lines deleted...]
-    <t>3 957.00</t>
+    <t>64 441.99</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>28 353.12</t>
+    <t>39 258.17</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>38 494.90</t>
+    <t>51 718.33</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>16 587.85</t>
+    <t>23 978.47</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>74 194.96</t>
+    <t>112 571.66</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>34 973.61</t>
+    <t>47 079.86</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>15 793.75</t>
+    <t>28 262.50</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>46 790.78</t>
+    <t>23 289.34</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>36 352.02</t>
+    <t>54 528.03</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>42 775.00</t>
+    <t>64 900.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>31 829.28</t>
+    <t>44 071.31</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>52 464.27</t>
+    <t>4 230.61</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>2 800.00</t>
+    <t>11 800.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>82 843.56</t>
+    <t>98 855.34</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>8 407.50</t>
+    <t>15 045.00</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>4 192.53</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>60 942.29</t>
+    <t>11 080.42</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>36 086.46</t>
+    <t>52 164.58</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>12 645.69</t>
+    <t>4 891.77</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>95 906.25</t>
+    <t>15 984.38</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>18 960.96</t>
+    <t>37 518.49</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>11 103.31</t>
+    <t>23 872.13</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 224.66</t>
+    <t>12 091.78</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>42 071.79</t>
+    <t>56 414.45</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>27 253.13</t>
+    <t>48 768.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>92 229.96</t>
+    <t>127 106.83</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>143 946.77</t>
+    <t>11 615.30</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>13 239.28</t>
+    <t>21 630.38</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>29 317.75</t>
+    <t>60 729.63</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>30 098.08</t>
+    <t>48 807.69</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>42 146.14</t>
+    <t>64 430.30</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>29 141.29</t>
+    <t>39 075.82</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>39 710.14</t>
+    <t>48 708.49</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>21 709.28</t>
+    <t>39 541.91</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>69 046.00</t>
+    <t>7 722.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>38 775.67</t>
+    <t>8 899.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>8 579.67</t>
+    <t>34 890.66</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>44 982.00</t>
-[...8 lines deleted...]
-    <t>114 863.28</t>
+    <t>73 095.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>33 946.18</t>
+    <t>43 296.63</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>41 550.75</t>
+    <t>16 159.50</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>162 575.34</t>
+    <t>12 252.05</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>28 718.25</t>
+    <t>6 814.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>20 218.89</t>
+    <t>5 805.49</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>49 465.76</t>
+    <t>58 183.86</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>9 415.69</t>
+    <t>16 849.13</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>10 971.38</t>
+    <t>29 257.00</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>18 835.50</t>
+    <t>28 578.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>1 770.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>147 945.21</t>
+    <t>130 397.26</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>44 215.07</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>10 861.41</t>
+    <t>28 963.75</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 518.77</t>
+    <t>11 431.74</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>7 489.25</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>41 513.89</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>18 100.13</t>
+    <t>22 349.10</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>47 845.48</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...17 lines deleted...]
-    <t>95 571.37</t>
+    <t>29 336.55</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>24 878.33</t>
+    <t>33 359.58</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>40 433.25</t>
+    <t>54 217.31</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>17 265.63</t>
+    <t>32 500.00</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>64 237.25</t>
+    <t>74 415.69</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>44 843.75</t>
+    <t>61 250.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>47 138.54</t>
+    <t>11 185.42</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>25 304.61</t>
+    <t>10 027.13</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>61 585.27</t>
-[...5 lines deleted...]
-    <t>22 755.82</t>
+    <t>79 402.40</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>63 676.56</t>
+    <t>98 200.00</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>66 498.63</t>
+    <t>76 832.88</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>91 547.95</t>
-[...8 lines deleted...]
-    <t>23 555.25</t>
+    <t>1 965.75</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>6 300.00</t>
+    <t>16 800.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>3 029.11</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>2 047.50</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>30 411.99</t>
+    <t>2 772.60</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>29 356.25</t>
+    <t>60 809.38</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>35 449.86</t>
+    <t>2 858.61</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>88 488.08</t>
+    <t>109 150.27</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>267 726.03</t>
+    <t>23 013.70</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>42 767.70</t>
+    <t>49 155.08</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>32 194.31</t>
+    <t>57 610.88</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>19 957.29</t>
+    <t>1 629.17</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 834.93</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>110 510.44</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>29 068.42</t>
+    <t>52 017.17</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>5 801.10</t>
+    <t>10 566.30</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>36 682.71</t>
+    <t>65 642.74</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>256 545.21</t>
-[...8 lines deleted...]
-    <t>205 555.56</t>
+    <t>299 772.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2227,299 +2239,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2197304.3988</v>
+        <v>2070476.3988</v>
       </c>
       <c r="D2">
-        <v>133.29</v>
+        <v>133.74</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>292892263.79</v>
+        <v>276914758.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>292892263.79</v>
+        <v>276914758.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.86</v>
+        <v>54.04</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55317711.53</v>
+        <v>55503564.21</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55317711.53</v>
+        <v>55503564.21</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462665.3911</v>
+        <v>458621.4012</v>
       </c>
       <c r="D4">
-        <v>123.83</v>
+        <v>124.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>57294510.49</v>
+        <v>56953644.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>57294510.49</v>
+        <v>56953644.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>131.68</v>
+        <v>132.19</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>131.68</v>
+        <v>132.19</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>131.68</v>
+        <v>132.19</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.25</v>
+        <v>128.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.25</v>
+        <v>128.8</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.25</v>
+        <v>128.8</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>127.81</v>
+        <v>128.22</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1405.93</v>
+        <v>1410.44</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1405.93</v>
+        <v>1410.44</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10950.74</v>
+        <v>10990.84</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102436526.69</v>
+        <v>102811666.64</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102436526.69</v>
+        <v>102811666.64</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2601.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D9">
-        <v>100.21</v>
+        <v>100.49</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>260662.26</v>
+        <v>278982.6</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>260662.26</v>
+        <v>278982.6</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2588,9539 +2600,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>92.8</v>
+        <v>90.99</v>
       </c>
       <c r="E3" s="1">
-        <v>93.5512</v>
+        <v>92.0360615385</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>11964688.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-210336.0</v>
+        <v>-135988.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-0.80298275169105</v>
+        <v>-1.1365779032433</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>25984000.0</v>
+        <v>11828700.0</v>
       </c>
       <c r="N3" s="1">
-        <v>25984000.0</v>
+        <v>11828700.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.11</v>
+        <v>2.4</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.1</v>
+        <v>3.09</v>
       </c>
       <c r="J4" s="1">
-        <v>939.39393939394</v>
+        <v>936.36363636364</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.43</v>
+        <v>3.42</v>
       </c>
       <c r="N4" s="1">
-        <v>3.43</v>
+        <v>3.42</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>107.32</v>
+        <v>106.74</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>107.32</v>
+        <v>106.74</v>
       </c>
       <c r="N5" s="1">
-        <v>107.32</v>
+        <v>106.74</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1830.0</v>
+        <v>1818.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4782.44</v>
+        <v>4794.4</v>
       </c>
       <c r="E6" s="1">
-        <v>4781.2134644809</v>
+        <v>4792.1892519252</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8749620.64</v>
+        <v>8712200.06</v>
       </c>
       <c r="I6" s="1">
-        <v>2244.56</v>
+        <v>4019.14</v>
       </c>
       <c r="J6" s="1">
-        <v>0.025653226492343</v>
+        <v>0.046132319876961</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8751865.2</v>
+        <v>8716219.2</v>
       </c>
       <c r="N6" s="1">
-        <v>8751865.2</v>
+        <v>8716219.2</v>
       </c>
       <c r="O6" s="1">
-        <v>1.72</v>
+        <v>1.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>489.0</v>
+        <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>116.8</v>
+        <v>115.65</v>
       </c>
       <c r="E7" s="1">
-        <v>116.998302658</v>
+        <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-96970.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-96970.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-96970.0</v>
+        <v>-457730.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.02</v>
+        <v>-0.09</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>102.397</v>
+        <v>101.522</v>
       </c>
       <c r="E8" s="1">
         <v>100.13</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I8" s="1">
-        <v>56675.0</v>
+        <v>34800.0</v>
       </c>
       <c r="J8" s="1">
-        <v>2.2640567262559</v>
+        <v>1.3901927494257</v>
       </c>
       <c r="K8">
-        <v>0.16</v>
+        <v>0.77</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2559925.0</v>
+        <v>2538050.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2563927.74</v>
+        <v>2557396.58</v>
       </c>
       <c r="O8" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
-        <v>1576000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.821</v>
+        <v>103.417</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>101.7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1576000.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I9" s="1">
-        <v>12938.96</v>
+        <v>40864.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.821</v>
+        <v>1.6882989183874</v>
       </c>
       <c r="K9">
-        <v>2.08</v>
+        <v>0.21</v>
       </c>
       <c r="L9" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="1">
-        <v>1588938.96</v>
+        <v>2461324.6</v>
       </c>
       <c r="N9" s="1">
-        <v>1621690.21</v>
+        <v>2466382.1</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>57</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="1">
-        <v>4600000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.364</v>
+        <v>100.771</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49072913</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4576573.54</v>
+        <v>1576000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-5829.54</v>
+        <v>12150.96</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.12737782861018</v>
+        <v>0.771</v>
       </c>
       <c r="K10">
-        <v>1.94</v>
+        <v>2.78</v>
       </c>
       <c r="L10" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="1">
-        <v>4570744.0</v>
+        <v>1588150.96</v>
       </c>
       <c r="N10" s="1">
-        <v>4660065.92</v>
+        <v>1631983.46</v>
       </c>
       <c r="O10" s="1">
-        <v>0.92</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1">
-        <v>2571000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.679</v>
+        <v>96.763</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060793</v>
+        <v>97.75</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2581813.83</v>
+        <v>4496500.0</v>
       </c>
       <c r="I11" s="1">
-        <v>58063.26</v>
+        <v>-45402.0</v>
       </c>
       <c r="J11" s="1">
-        <v>2.2489328752259</v>
+        <v>-1.0097186700767</v>
       </c>
       <c r="K11">
-        <v>2.64</v>
+        <v>1.09</v>
       </c>
       <c r="L11" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="1">
-        <v>2639877.09</v>
+        <v>4451098.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2707821.12</v>
+        <v>4501398.68</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.91</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.488</v>
+        <v>102.484</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>100.42060793</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>2581813.83</v>
       </c>
       <c r="I12" s="1">
-        <v>12401.0</v>
+        <v>53049.81</v>
       </c>
       <c r="J12" s="1">
-        <v>1.2370333942157</v>
+        <v>2.0547496253826</v>
       </c>
       <c r="K12">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="L12" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="1">
-        <v>1014880.0</v>
+        <v>2634863.64</v>
       </c>
       <c r="N12" s="1">
-        <v>1022755.0</v>
+        <v>2650985.95</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="1">
-        <v>1498000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>106.892</v>
+        <v>98.414</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043057</v>
+        <v>100.2479</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1584291.25</v>
+        <v>1002479.0</v>
       </c>
       <c r="I13" s="1">
-        <v>16950.91</v>
+        <v>-18339.0</v>
       </c>
       <c r="J13" s="1">
-        <v>1.0699364779046</v>
+        <v>-1.8293650041547</v>
       </c>
       <c r="K13">
-        <v>1.23</v>
+        <v>1.63</v>
       </c>
       <c r="L13" t="s">
         <v>68</v>
       </c>
       <c r="M13" s="1">
-        <v>1601242.16</v>
+        <v>984140.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1619592.66</v>
+        <v>1000452.5</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="1">
-        <v>5451000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.961</v>
+        <v>105.699</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557916</v>
+        <v>105.76043057</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5448578.62</v>
+        <v>1584291.25</v>
       </c>
       <c r="I14" s="1">
-        <v>-108724.51</v>
+        <v>-920.23</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.9954655623562</v>
+        <v>-0.058084648261486</v>
       </c>
       <c r="K14">
-        <v>0.31</v>
+        <v>2.54</v>
       </c>
       <c r="L14" t="s">
         <v>71</v>
       </c>
       <c r="M14" s="1">
-        <v>5339854.11</v>
+        <v>1583371.02</v>
       </c>
       <c r="N14" s="1">
-        <v>5356718.14</v>
+        <v>1621382.77</v>
       </c>
       <c r="O14" s="1">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="1">
-        <v>1938000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>103.791</v>
+        <v>97.512</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756966</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1826324.1</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-16001.48</v>
+        <v>-133199.5</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.87615774221016</v>
+        <v>-2.4446651005653</v>
       </c>
       <c r="K15">
-        <v>1.03</v>
+        <v>0.83</v>
       </c>
       <c r="L15" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="1">
-        <v>1810322.62</v>
+        <v>5315379.12</v>
       </c>
       <c r="N15" s="1">
-        <v>1830344.58</v>
+        <v>5360349.87</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="1">
-        <v>2500000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.594</v>
+        <v>104.007</v>
       </c>
       <c r="E16" s="1">
-        <v>103.3764868</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2584412.17</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>30437.83</v>
+        <v>-12234.01</v>
       </c>
       <c r="J16" s="1">
-        <v>1.1777467368914</v>
+        <v>-0.66987069819645</v>
       </c>
       <c r="K16">
-        <v>3.13</v>
+        <v>1.85</v>
       </c>
       <c r="L16" t="s">
         <v>77</v>
       </c>
       <c r="M16" s="1">
-        <v>2614850.0</v>
+        <v>1814090.09</v>
       </c>
       <c r="N16" s="1">
-        <v>2693223.97</v>
+        <v>1849918.87</v>
       </c>
       <c r="O16" s="1">
-        <v>0.53</v>
+        <v>0.38</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.23</v>
+        <v>99.588</v>
       </c>
       <c r="E17" s="1">
         <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>109084.41</v>
+        <v>21898.41</v>
       </c>
       <c r="J17" s="1">
-        <v>3.3415292758007</v>
+        <v>0.67080326243215</v>
       </c>
       <c r="K17">
-        <v>5.38</v>
+        <v>0.57</v>
       </c>
       <c r="L17" t="s">
         <v>80</v>
       </c>
       <c r="M17" s="1">
-        <v>3373590.0</v>
+        <v>3286404.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3551111.92</v>
+        <v>3305299.89</v>
       </c>
       <c r="O17" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>93.401</v>
+        <v>92.184</v>
       </c>
       <c r="E18" s="1">
         <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>252890.4</v>
+        <v>226116.4</v>
       </c>
       <c r="J18" s="1">
-        <v>14.034406189447</v>
+        <v>12.548556227107</v>
       </c>
       <c r="K18">
-        <v>0.26</v>
+        <v>0.48</v>
       </c>
       <c r="L18" t="s">
         <v>83</v>
       </c>
       <c r="M18" s="1">
-        <v>2054822.0</v>
+        <v>2028048.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2060623.37</v>
+        <v>2038701.42</v>
       </c>
       <c r="O18" s="1">
         <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>95.155</v>
+        <v>98.12</v>
       </c>
       <c r="E19" s="1">
         <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>-78629.36</v>
+        <v>24821.48</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.3135459577346</v>
+        <v>0.73033323327305</v>
       </c>
       <c r="K19">
-        <v>2.1</v>
+        <v>0.16</v>
       </c>
       <c r="L19" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="1">
-        <v>3320021.95</v>
+        <v>3423472.79</v>
       </c>
       <c r="N19" s="1">
-        <v>3394140.4</v>
+        <v>3428997.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>88</v>
       </c>
       <c r="C20" s="1">
         <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.316</v>
+        <v>98.857</v>
       </c>
       <c r="E20" s="1">
         <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>-111897.31</v>
+        <v>1837.53</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.5261115133955</v>
+        <v>0.057904302518171</v>
       </c>
       <c r="K20">
-        <v>0.88</v>
+        <v>1.58</v>
       </c>
       <c r="L20" t="s">
         <v>89</v>
       </c>
       <c r="M20" s="1">
-        <v>3061493.82</v>
+        <v>3175228.66</v>
       </c>
       <c r="N20" s="1">
-        <v>3090100.17</v>
+        <v>3226418.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21" s="1">
         <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>104.087</v>
+        <v>103.729</v>
       </c>
       <c r="E21" s="1">
         <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>23228.53</v>
+        <v>8002.79</v>
       </c>
       <c r="J21" s="1">
-        <v>0.52749056260118</v>
+        <v>0.1817332478413</v>
       </c>
       <c r="K21">
-        <v>1.05</v>
+        <v>1.88</v>
       </c>
       <c r="L21" t="s">
         <v>92</v>
       </c>
       <c r="M21" s="1">
-        <v>4426820.11</v>
+        <v>4411594.37</v>
       </c>
       <c r="N21" s="1">
-        <v>4471432.31</v>
+        <v>4491426.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
       <c r="C22" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>107.956</v>
+        <v>107.221</v>
       </c>
       <c r="E22" s="1">
         <v>108.54733851</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>2305545.47</v>
       </c>
       <c r="I22" s="1">
-        <v>-12560.03</v>
+        <v>-28171.43</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.54477476863642</v>
+        <v>-1.2218986945419</v>
       </c>
       <c r="K22">
-        <v>0.61</v>
+        <v>1.5</v>
       </c>
       <c r="L22" t="s">
         <v>95</v>
       </c>
       <c r="M22" s="1">
-        <v>2292985.44</v>
+        <v>2277374.04</v>
       </c>
       <c r="N22" s="1">
-        <v>2305838.55</v>
+        <v>2309299.51</v>
       </c>
       <c r="O22" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="1">
         <v>4327000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.595</v>
+        <v>100.585</v>
       </c>
       <c r="E23" s="1">
         <v>99.95464109</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>4325037.32</v>
       </c>
       <c r="I23" s="1">
-        <v>27708.33</v>
+        <v>27275.63</v>
       </c>
       <c r="J23" s="1">
-        <v>0.64064950080015</v>
+        <v>0.63064496285086</v>
       </c>
       <c r="K23">
-        <v>2.45</v>
+        <v>0.2</v>
       </c>
       <c r="L23" t="s">
         <v>98</v>
       </c>
       <c r="M23" s="1">
-        <v>4352745.65</v>
+        <v>4352312.95</v>
       </c>
       <c r="N23" s="1">
-        <v>4458757.15</v>
+        <v>4360966.95</v>
       </c>
       <c r="O23" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" s="1">
         <v>3261000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.256</v>
+        <v>97.934</v>
       </c>
       <c r="E24" s="1">
         <v>100.01062956</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>3261346.63</v>
       </c>
       <c r="I24" s="1">
-        <v>-24608.47</v>
+        <v>-67718.9</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.75454935619646</v>
+        <v>-2.0764091549508</v>
       </c>
       <c r="K24">
-        <v>1.79</v>
+        <v>0.15</v>
       </c>
       <c r="L24" t="s">
         <v>101</v>
       </c>
       <c r="M24" s="1">
-        <v>3236738.16</v>
+        <v>3193627.73</v>
       </c>
       <c r="N24" s="1">
-        <v>3294994.57</v>
+        <v>3198383.36</v>
       </c>
       <c r="O24" s="1">
         <v>0.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="1">
         <v>2657000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>101.367</v>
+        <v>100.402</v>
       </c>
       <c r="E25" s="1">
         <v>100.06368348</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2658692.07</v>
       </c>
       <c r="I25" s="1">
-        <v>34629.12</v>
+        <v>8989.07</v>
       </c>
       <c r="J25" s="1">
-        <v>1.3024870533427</v>
+        <v>0.33810120778673</v>
       </c>
       <c r="K25">
-        <v>1.4</v>
+        <v>2.03</v>
       </c>
       <c r="L25" t="s">
         <v>104</v>
       </c>
       <c r="M25" s="1">
-        <v>2693321.19</v>
+        <v>2667681.14</v>
       </c>
       <c r="N25" s="1">
-        <v>2730593.0</v>
+        <v>2721559.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="1">
         <v>4746000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.187</v>
+        <v>97.044</v>
       </c>
       <c r="E26" s="1">
         <v>65.88463274</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>3126884.67</v>
       </c>
       <c r="I26" s="1">
-        <v>1485610.35</v>
+        <v>1478823.57</v>
       </c>
       <c r="J26" s="1">
-        <v>47.510877655747</v>
+        <v>47.293831595011</v>
       </c>
       <c r="K26">
-        <v>3.27</v>
+        <v>3.9</v>
       </c>
       <c r="L26" t="s">
         <v>107</v>
       </c>
       <c r="M26" s="1">
-        <v>4612495.02</v>
+        <v>4605708.24</v>
       </c>
       <c r="N26" s="1">
-        <v>4767877.76</v>
+        <v>4790997.28</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="1">
         <v>1445000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.828</v>
+        <v>99.263</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1445000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>11964.6</v>
+        <v>-10649.65</v>
       </c>
       <c r="J27" s="1">
-        <v>0.828</v>
+        <v>-0.737</v>
       </c>
       <c r="K27">
-        <v>0.99</v>
+        <v>1.52</v>
       </c>
       <c r="L27" t="s">
         <v>110</v>
       </c>
       <c r="M27" s="1">
-        <v>1456964.6</v>
+        <v>1434350.35</v>
       </c>
       <c r="N27" s="1">
-        <v>1471294.18</v>
+        <v>1456356.5</v>
       </c>
       <c r="O27" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" s="1">
         <v>1268000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.566</v>
+        <v>104.138</v>
       </c>
       <c r="E28" s="1">
         <v>52.65093533</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>667613.86</v>
       </c>
       <c r="I28" s="1">
-        <v>39531.14</v>
+        <v>36636.71</v>
       </c>
       <c r="J28" s="1">
-        <v>5.9212581356534</v>
+        <v>5.4877096170532</v>
       </c>
       <c r="K28">
-        <v>0.74</v>
+        <v>1.12</v>
       </c>
       <c r="L28" t="s">
         <v>113</v>
       </c>
       <c r="M28" s="1">
-        <v>707145.0</v>
+        <v>704250.57</v>
       </c>
       <c r="N28" s="1">
-        <v>716542.29</v>
+        <v>718508.53</v>
       </c>
       <c r="O28" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="1">
-        <v>1269000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>98.616</v>
+        <v>100.208</v>
       </c>
       <c r="E29" s="1">
-        <v>99.92911899</v>
+        <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1268100.52</v>
+        <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>-16663.48</v>
+        <v>22206.25</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.3140504035122</v>
+        <v>0.75687735877112</v>
       </c>
       <c r="K29">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="L29" t="s">
         <v>116</v>
       </c>
       <c r="M29" s="1">
-        <v>1251437.04</v>
+        <v>2956136.0</v>
       </c>
       <c r="N29" s="1">
-        <v>1254891.54</v>
+        <v>2960552.15</v>
       </c>
       <c r="O29" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
       <c r="C30" s="1">
-        <v>1325000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.55</v>
+        <v>100.815</v>
       </c>
       <c r="E30" s="1">
-        <v>102.98398264</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1364537.77</v>
+        <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-72000.27</v>
+        <v>13960.94</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.2765318471177</v>
+        <v>0.81499941622884</v>
       </c>
       <c r="K30">
-        <v>0.85</v>
+        <v>1.2</v>
       </c>
       <c r="L30" t="s">
         <v>119</v>
       </c>
       <c r="M30" s="1">
-        <v>1292537.5</v>
+        <v>1726960.94</v>
       </c>
       <c r="N30" s="1">
-        <v>1303744.79</v>
+        <v>1747445.57</v>
       </c>
       <c r="O30" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="C31" s="1">
-        <v>2950000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.979</v>
+        <v>99.66</v>
       </c>
       <c r="E31" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2933929.75</v>
+        <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-43549.25</v>
+        <v>-7639.8</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4843317226665</v>
+        <v>-0.34</v>
       </c>
       <c r="K31">
-        <v>0.85</v>
+        <v>1.93</v>
       </c>
       <c r="L31" t="s">
         <v>122</v>
       </c>
       <c r="M31" s="1">
-        <v>2890380.5</v>
+        <v>2239360.2</v>
       </c>
       <c r="N31" s="1">
-        <v>2915465.99</v>
+        <v>2282614.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.57</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" s="1">
-        <v>1713000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.2</v>
+        <v>102.333</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1713000.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>20556.0</v>
+        <v>-27048.02</v>
       </c>
       <c r="J32" s="1">
-        <v>1.2</v>
+        <v>-1.1449929277859</v>
       </c>
       <c r="K32">
-        <v>0.56</v>
+        <v>2.59</v>
       </c>
       <c r="L32" t="s">
         <v>125</v>
       </c>
       <c r="M32" s="1">
-        <v>1733556.0</v>
+        <v>2335239.06</v>
       </c>
       <c r="N32" s="1">
-        <v>1743066.72</v>
+        <v>2394285.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
       <c r="C33" s="1">
-        <v>2247000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.0</v>
+        <v>102.318</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2247000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.0</v>
+        <v>15240.38</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0</v>
+        <v>1.9192136960943</v>
       </c>
       <c r="K33">
-        <v>1.27</v>
+        <v>0.88</v>
       </c>
       <c r="L33" t="s">
         <v>128</v>
       </c>
       <c r="M33" s="1">
-        <v>2247000.0</v>
+        <v>809335.38</v>
       </c>
       <c r="N33" s="1">
-        <v>2275508.81</v>
+        <v>816303.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="1">
-        <v>2282000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.49</v>
+        <v>102.989</v>
       </c>
       <c r="E34" s="1">
-        <v>103.51827695</v>
+        <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2362287.08</v>
+        <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-23465.28</v>
+        <v>-11130.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.99332888871407</v>
+        <v>-0.59683818176317</v>
       </c>
       <c r="K34">
-        <v>1.87</v>
+        <v>2.89</v>
       </c>
       <c r="L34" t="s">
         <v>131</v>
       </c>
       <c r="M34" s="1">
-        <v>2338821.8</v>
+        <v>1853802.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2381466.68</v>
+        <v>1905866.38</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.39</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>132</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35" s="1">
-        <v>791000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.475</v>
+        <v>98.743</v>
       </c>
       <c r="E35" s="1">
-        <v>100.39127686</v>
+        <v>93.54200514</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>794095.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I35" s="1">
-        <v>16482.25</v>
+        <v>141675.1</v>
       </c>
       <c r="J35" s="1">
-        <v>2.0756017856806</v>
+        <v>5.5600634738831</v>
       </c>
       <c r="K35">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="L35" t="s">
         <v>134</v>
       </c>
       <c r="M35" s="1">
-        <v>810577.25</v>
+        <v>2689759.32</v>
       </c>
       <c r="N35" s="1">
-        <v>812230.66</v>
+        <v>2702819.59</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>135</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>103.485</v>
+        <v>100.493</v>
       </c>
       <c r="E36" s="1">
-        <v>103.60736833</v>
+        <v>97.99</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1864932.63</v>
+        <v>2645730.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2202.63</v>
+        <v>67581.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.11810775169932</v>
+        <v>2.5543422798245</v>
       </c>
       <c r="K36">
-        <v>2.25</v>
+        <v>0.17</v>
       </c>
       <c r="L36" t="s">
         <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>1862730.0</v>
+        <v>2713311.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1903168.36</v>
+        <v>2717811.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>138</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2724000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.009</v>
+        <v>103.506</v>
       </c>
       <c r="E37" s="1">
-        <v>93.54200514</v>
+        <v>100.83408623</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2548084.22</v>
+        <v>4268306.87</v>
       </c>
       <c r="I37" s="1">
-        <v>148920.94</v>
+        <v>113102.11</v>
       </c>
       <c r="J37" s="1">
-        <v>5.8444277010593</v>
+        <v>2.6498120553361</v>
       </c>
       <c r="K37">
-        <v>0.09</v>
+        <v>3.14</v>
       </c>
       <c r="L37" t="s">
         <v>140</v>
       </c>
       <c r="M37" s="1">
-        <v>2697005.16</v>
+        <v>4381408.98</v>
       </c>
       <c r="N37" s="1">
-        <v>2699337.35</v>
+        <v>4514307.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>141</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" s="1">
-        <v>2700000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.391</v>
+        <v>101.524</v>
       </c>
       <c r="E38" s="1">
-        <v>97.99</v>
+        <v>100.1633029</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2645730.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I38" s="1">
-        <v>37827.0</v>
+        <v>32343.77</v>
       </c>
       <c r="J38" s="1">
-        <v>1.4297377283396</v>
+        <v>1.358478662092</v>
       </c>
       <c r="K38">
-        <v>2.04</v>
+        <v>0.48</v>
       </c>
       <c r="L38" t="s">
         <v>143</v>
       </c>
       <c r="M38" s="1">
-        <v>2683557.0</v>
+        <v>2413225.48</v>
       </c>
       <c r="N38" s="1">
-        <v>2738682.0</v>
+        <v>2424623.39</v>
       </c>
       <c r="O38" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>144</v>
       </c>
       <c r="B39" t="s">
         <v>145</v>
       </c>
       <c r="C39" s="1">
-        <v>4233000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>102.812</v>
+        <v>102.439</v>
       </c>
       <c r="E39" s="1">
-        <v>100.83408623</v>
+        <v>102.84970974</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4268306.87</v>
+        <v>5268990.63</v>
       </c>
       <c r="I39" s="1">
-        <v>83725.09</v>
+        <v>-21040.66</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9615527315636</v>
+        <v>-0.39932999463315</v>
       </c>
       <c r="K39">
-        <v>2.11</v>
+        <v>3.38</v>
       </c>
       <c r="L39" t="s">
         <v>146</v>
       </c>
       <c r="M39" s="1">
-        <v>4352031.96</v>
+        <v>5247949.97</v>
       </c>
       <c r="N39" s="1">
-        <v>4441277.71</v>
+        <v>5420851.22</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>1.1</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>147</v>
       </c>
       <c r="B40" t="s">
         <v>148</v>
       </c>
       <c r="C40" s="1">
-        <v>2377000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>102.534</v>
+        <v>96.263</v>
       </c>
       <c r="E40" s="1">
-        <v>100.1633029</v>
+        <v>100.08024879</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2380881.71</v>
+        <v>2473983.75</v>
       </c>
       <c r="I40" s="1">
-        <v>56351.47</v>
+        <v>-94362.39</v>
       </c>
       <c r="J40" s="1">
-        <v>2.3668319918338</v>
+        <v>-3.8141879468691</v>
       </c>
       <c r="K40">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2437233.18</v>
+        <v>2379621.36</v>
       </c>
       <c r="N40" s="1">
-        <v>2506420.86</v>
+        <v>2379621.36</v>
       </c>
       <c r="O40" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5390.29</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.16100029868578</v>
+      </c>
+      <c r="K41">
+        <v>2.42</v>
+      </c>
+      <c r="L41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>5302612.38</v>
+        <v>3342609.71</v>
       </c>
       <c r="N41" s="1">
-        <v>5427485.51</v>
+        <v>3423763.84</v>
       </c>
       <c r="O41" s="1">
-        <v>1.07</v>
+        <v>0.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>103.244</v>
+      </c>
+      <c r="E42" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I42" s="1">
+        <v>10245.46</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.52586848297917</v>
+      </c>
+      <c r="K42">
+        <v>0.22</v>
+      </c>
+      <c r="L42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>2524183.92</v>
+        <v>1958538.68</v>
       </c>
       <c r="N42" s="1">
-        <v>2589073.92</v>
+        <v>1962648.85</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.798</v>
+        <v>102.125</v>
       </c>
       <c r="E43" s="1">
         <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>26717.04</v>
+        <v>20655.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.798</v>
+        <v>2.125</v>
       </c>
       <c r="K43">
-        <v>1.81</v>
+        <v>0.21</v>
       </c>
       <c r="L43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>3374717.04</v>
+        <v>992655.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3435469.29</v>
+        <v>994696.88</v>
       </c>
       <c r="O43" s="1">
-        <v>0.68</v>
+        <v>0.2</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>106.593</v>
+      </c>
+      <c r="E44" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>127675.0</v>
+      </c>
+      <c r="J44" s="1">
+        <v>5.032221193071</v>
+      </c>
+      <c r="K44">
+        <v>6.56</v>
+      </c>
+      <c r="L44" t="s">
         <v>160</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>1962199.89</v>
+        <v>2664825.0</v>
       </c>
       <c r="N44" s="1">
-        <v>2012549.43</v>
+        <v>2828797.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.615</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I45" s="1">
+        <v>9908.59</v>
+      </c>
+      <c r="J45" s="1">
+        <v>0.5112797315287</v>
+      </c>
+      <c r="K45">
+        <v>1.74</v>
+      </c>
+      <c r="L45" t="s">
         <v>163</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2637025.0</v>
+        <v>1947906.4</v>
       </c>
       <c r="N45" s="1">
-        <v>2776185.96</v>
+        <v>1981625.07</v>
       </c>
       <c r="O45" s="1">
-        <v>0.55</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.274</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>11718.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>0.4481619165634</v>
+      </c>
+      <c r="K46">
+        <v>0.16</v>
+      </c>
+      <c r="L46" t="s">
         <v>166</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1945467.04</v>
+        <v>2626398.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1967690.71</v>
+        <v>2630785.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>97.358</v>
+      </c>
+      <c r="E47" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I47" s="1">
+        <v>105493.3</v>
+      </c>
+      <c r="J47" s="1">
+        <v>5.2558089968524</v>
+      </c>
+      <c r="K47">
+        <v>0.89</v>
+      </c>
+      <c r="L47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>2647592.99</v>
+        <v>2112668.6</v>
       </c>
       <c r="N47" s="1">
-        <v>2704264.87</v>
+        <v>2131882.14</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.96</v>
+      </c>
+      <c r="E48" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I48" s="1">
+        <v>40569.38</v>
+      </c>
+      <c r="J48" s="1">
+        <v>1.0192862303541</v>
+      </c>
+      <c r="K48">
+        <v>1.48</v>
+      </c>
+      <c r="L48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2150318.1</v>
+        <v>4020744.8</v>
       </c>
       <c r="N48" s="1">
-        <v>2161055.08</v>
+        <v>4080854.94</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>90.506</v>
+      </c>
+      <c r="E49" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I49" s="1">
+        <v>17337.79</v>
+      </c>
+      <c r="J49" s="1">
+        <v>1.0756986257985</v>
+      </c>
+      <c r="K49">
+        <v>2.82</v>
+      </c>
+      <c r="L49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>4084452.64</v>
+        <v>1629108.0</v>
       </c>
       <c r="N49" s="1">
-        <v>4113839.82</v>
+        <v>1679779.23</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>0.34</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>98.963</v>
+      </c>
+      <c r="E50" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-25736.47</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.0389967989261</v>
+      </c>
+      <c r="K50">
+        <v>0.28</v>
+      </c>
+      <c r="L50" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>1627326.0</v>
+        <v>2451313.51</v>
       </c>
       <c r="N50" s="1">
-        <v>1669490.38</v>
+        <v>2458280.07</v>
       </c>
       <c r="O50" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>102.523</v>
+      </c>
+      <c r="E51" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I51" s="1">
+        <v>14066.8</v>
+      </c>
+      <c r="J51" s="1">
+        <v>0.42967203760888</v>
+      </c>
+      <c r="K51">
+        <v>0.21</v>
+      </c>
+      <c r="L51" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>2475761.5</v>
+        <v>3287912.61</v>
       </c>
       <c r="N51" s="1">
-        <v>2516012.75</v>
+        <v>3294727.49</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.846</v>
+      </c>
+      <c r="E52" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I52" s="1">
+        <v>11582.93</v>
+      </c>
+      <c r="J52" s="1">
+        <v>0.60087234658825</v>
+      </c>
+      <c r="K52">
+        <v>2.48</v>
+      </c>
+      <c r="L52" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>3286437.39</v>
+        <v>1939268.58</v>
       </c>
       <c r="N52" s="1">
-        <v>3369919.61</v>
+        <v>1986862.83</v>
       </c>
       <c r="O52" s="1">
-        <v>0.66</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>99.463</v>
+      </c>
+      <c r="E53" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-5886.12</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.36850570764012</v>
+      </c>
+      <c r="K53">
+        <v>1.47</v>
+      </c>
+      <c r="L53" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1955056.41</v>
+        <v>1591408.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1989430.04</v>
+        <v>1614881.97</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.647</v>
+      </c>
+      <c r="E54" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I54" s="1">
+        <v>7549.34</v>
+      </c>
+      <c r="J54" s="1">
+        <v>0.47639337049821</v>
+      </c>
+      <c r="K54">
+        <v>0.66</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1292235.39</v>
+        <v>1592235.54</v>
       </c>
       <c r="N54" s="1">
-        <v>1314639.62</v>
+        <v>1602617.42</v>
       </c>
       <c r="O54" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>95.152</v>
+      </c>
+      <c r="E55" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I55" s="1">
+        <v>153343.03</v>
+      </c>
+      <c r="J55" s="1">
+        <v>3.8937408900001</v>
+      </c>
+      <c r="K55">
+        <v>1.15</v>
+      </c>
+      <c r="L55" t="s">
         <v>193</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1640752.0</v>
+        <v>4091536.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1653639.67</v>
+        <v>4141015.45</v>
       </c>
       <c r="O55" s="1">
-        <v>0.33</v>
+        <v>0.84</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="E56" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-7843.29</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.507</v>
+      </c>
+      <c r="K56">
+        <v>0.18</v>
+      </c>
+      <c r="L56" t="s">
         <v>196</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1607011.42</v>
+        <v>1539156.71</v>
       </c>
       <c r="N56" s="1">
-        <v>1650763.61</v>
+        <v>1541930.63</v>
       </c>
       <c r="O56" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>91.301</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-280209.96</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-9.2976807490997</v>
+      </c>
+      <c r="K57">
+        <v>0.21</v>
+      </c>
+      <c r="L57" t="s">
         <v>199</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>4138492.0</v>
+        <v>2733551.94</v>
       </c>
       <c r="N57" s="1">
-        <v>4177133.1</v>
+        <v>2739789.44</v>
       </c>
       <c r="O57" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.381</v>
+      </c>
+      <c r="E58" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I58" s="1">
+        <v>302818.36</v>
+      </c>
+      <c r="J58" s="1">
+        <v>7.5216703621463</v>
+      </c>
+      <c r="K58">
+        <v>0.18</v>
+      </c>
+      <c r="L58" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1540286.02</v>
+        <v>4328764.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1563011.93</v>
+        <v>4336720.16</v>
       </c>
       <c r="O58" s="1">
-        <v>0.31</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>101.209</v>
+      </c>
+      <c r="E59" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-7784.87</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-0.24751087100365</v>
+      </c>
+      <c r="K59">
+        <v>0.53</v>
+      </c>
+      <c r="L59" t="s">
         <v>205</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>2870467.55</v>
+        <v>3137479.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2946876.93</v>
+        <v>3153976.95</v>
       </c>
       <c r="O59" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>87.819</v>
+      </c>
+      <c r="E60" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-306218.68</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-10.813214589116</v>
+      </c>
+      <c r="K60">
+        <v>1.58</v>
+      </c>
+      <c r="L60" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>1722202.01</v>
+        <v>2525674.44</v>
       </c>
       <c r="N60" s="1">
-        <v>1745372.89</v>
+        <v>2571241.07</v>
       </c>
       <c r="O60" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>105.897</v>
+      </c>
+      <c r="E61" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-21744.51</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.56542615898684</v>
+      </c>
+      <c r="K61">
+        <v>4.5</v>
+      </c>
+      <c r="L61" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>4332064.0</v>
+        <v>3823940.67</v>
       </c>
       <c r="N61" s="1">
-        <v>4397702.36</v>
+        <v>3986335.92</v>
       </c>
       <c r="O61" s="1">
-        <v>0.87</v>
+        <v>0.81</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="E62" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I62" s="1">
+        <v>17455.62</v>
+      </c>
+      <c r="J62" s="1">
+        <v>0.41520803709928</v>
+      </c>
+      <c r="K62">
+        <v>2.46</v>
+      </c>
+      <c r="L62" t="s">
         <v>214</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>3156978.0</v>
+        <v>4221521.64</v>
       </c>
       <c r="N62" s="1">
-        <v>3298781.77</v>
+        <v>4324083.31</v>
       </c>
       <c r="O62" s="1">
-        <v>0.65</v>
+        <v>0.88</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>102.963</v>
+      </c>
+      <c r="E63" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-22724.95</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.1482919631083</v>
+      </c>
+      <c r="K63">
+        <v>2.34</v>
+      </c>
+      <c r="L63" t="s">
         <v>217</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>2486675.88</v>
+        <v>1956297.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2514716.88</v>
+        <v>2000709.5</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>109.696</v>
+      </c>
+      <c r="E64" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-30937.17</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.6319059561455</v>
+      </c>
+      <c r="K64">
+        <v>5.17</v>
+      </c>
+      <c r="L64" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>3864239.43</v>
+        <v>1864832.0</v>
       </c>
       <c r="N64" s="1">
-        <v>3976160.48</v>
+        <v>1952772.07</v>
       </c>
       <c r="O64" s="1">
-        <v>0.78</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="E65" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-1763.09</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.10945756944919</v>
+      </c>
+      <c r="K65">
+        <v>4.36</v>
+      </c>
+      <c r="L65" t="s">
         <v>223</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4214095.48</v>
+        <v>1608988.92</v>
       </c>
       <c r="N65" s="1">
-        <v>4290582.15</v>
+        <v>1677957.62</v>
       </c>
       <c r="O65" s="1">
-        <v>0.84</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>95.863</v>
+      </c>
+      <c r="E66" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>70023.51</v>
+      </c>
+      <c r="J66" s="1">
+        <v>2.5621382421197</v>
+      </c>
+      <c r="K66">
+        <v>1.14</v>
+      </c>
+      <c r="L66" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>1957684.0</v>
+        <v>2803034.12</v>
       </c>
       <c r="N66" s="1">
-        <v>1986955.88</v>
+        <v>2836294.62</v>
       </c>
       <c r="O66" s="1">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>103.497</v>
+      </c>
+      <c r="E67" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I67" s="1">
+        <v>638.1</v>
+      </c>
+      <c r="J67" s="1">
+        <v>0.030836486449851</v>
+      </c>
+      <c r="K67">
+        <v>4.45</v>
+      </c>
+      <c r="L67" t="s">
         <v>229</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>1881968.0</v>
+        <v>2069940.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1955714.23</v>
+        <v>2158960.55</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.733</v>
+      </c>
+      <c r="E68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>20765.89</v>
+      </c>
+      <c r="J68" s="1">
+        <v>0.733</v>
+      </c>
+      <c r="K68">
+        <v>2.07</v>
+      </c>
+      <c r="L68" t="s">
         <v>232</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1623559.14</v>
+        <v>2853765.89</v>
       </c>
       <c r="N68" s="1">
-        <v>1683057.51</v>
+        <v>2912462.11</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>105.744</v>
+      </c>
+      <c r="E69" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-5931.8</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.15807840447952</v>
+      </c>
+      <c r="K69">
+        <v>2.89</v>
+      </c>
+      <c r="L69" t="s">
         <v>235</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2820929.0</v>
+        <v>3746509.92</v>
       </c>
       <c r="N69" s="1">
-        <v>2841397.0</v>
+        <v>3848814.05</v>
       </c>
       <c r="O69" s="1">
-        <v>0.56</v>
+        <v>0.78</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>102.97</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>29343.6</v>
+      </c>
+      <c r="J70" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="K70">
+        <v>0.83</v>
+      </c>
+      <c r="L70" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2086380.0</v>
+        <v>1017343.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2162482.74</v>
+        <v>1025549.49</v>
       </c>
       <c r="O70" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.241</v>
+      </c>
+      <c r="E71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-2367.93</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-0.089877002381124</v>
+      </c>
+      <c r="K71">
+        <v>1.43</v>
+      </c>
+      <c r="L71" t="s">
         <v>241</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2830251.99</v>
+        <v>2632266.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2871684.62</v>
+        <v>2669502.99</v>
       </c>
       <c r="O71" s="1">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>242</v>
+      </c>
+      <c r="B72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="E72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>19740.84</v>
+      </c>
+      <c r="J72" s="1">
+        <v>0.84356435643564</v>
+      </c>
+      <c r="K72">
+        <v>0.25</v>
+      </c>
+      <c r="L72" t="s">
         <v>244</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>3770460.6</v>
+        <v>2359910.84</v>
       </c>
       <c r="N72" s="1">
-        <v>3837888.32</v>
+        <v>2365704.77</v>
       </c>
       <c r="O72" s="1">
-        <v>0.76</v>
+        <v>0.48</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>97.877</v>
+      </c>
+      <c r="E73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-47377.13</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-2.140473209858</v>
+      </c>
+      <c r="K73">
+        <v>0.13</v>
+      </c>
+      <c r="L73" t="s">
         <v>247</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1001466.44</v>
+        <v>2166018.01</v>
       </c>
       <c r="N73" s="1">
-        <v>1002571.08</v>
+        <v>2168968.68</v>
       </c>
       <c r="O73" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.942</v>
+      </c>
+      <c r="E74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>33140.0</v>
+      </c>
+      <c r="J74" s="1">
+        <v>0.72767195476752</v>
+      </c>
+      <c r="K74">
+        <v>0.63</v>
+      </c>
+      <c r="L74" t="s">
         <v>250</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>3158624.0</v>
+        <v>4587390.0</v>
       </c>
       <c r="N74" s="1">
-        <v>3170678.79</v>
+        <v>4615608.75</v>
       </c>
       <c r="O74" s="1">
-        <v>0.62</v>
+        <v>0.94</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.508</v>
+      </c>
+      <c r="E75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-17126.68</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-0.92374704562085</v>
+      </c>
+      <c r="K75">
+        <v>2.58</v>
+      </c>
+      <c r="L75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2646358.0</v>
+        <v>1836917.68</v>
       </c>
       <c r="N75" s="1">
-        <v>2666801.84</v>
+        <v>1884572.02</v>
       </c>
       <c r="O75" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.03</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-136.79</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.0069025510418772</v>
+      </c>
+      <c r="K76">
+        <v>0.15</v>
+      </c>
+      <c r="L76" t="s">
         <v>256</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>2172745.53</v>
+        <v>1981594.3</v>
       </c>
       <c r="N76" s="1">
-        <v>2208891.2</v>
+        <v>1984483.26</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>2500000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>102.065</v>
+        <v>100.976</v>
       </c>
       <c r="E77" s="1">
-        <v>101.11</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2527750.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>23875.0</v>
+        <v>9935.68</v>
       </c>
       <c r="J77" s="1">
-        <v>0.94451587380081</v>
+        <v>0.976</v>
       </c>
       <c r="K77">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2551625.0</v>
+        <v>1027935.68</v>
       </c>
       <c r="N77" s="1">
-        <v>2617692.71</v>
+        <v>1027935.68</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" t="s">
+        <v>260</v>
+      </c>
+      <c r="C78" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.553</v>
+      </c>
+      <c r="E78" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-389.1</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-0.026581169710829</v>
+      </c>
+      <c r="K78">
+        <v>1.61</v>
+      </c>
+      <c r="L78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>1860454.18</v>
+        <v>1463429.1</v>
       </c>
       <c r="N78" s="1">
-        <v>1895793.35</v>
+        <v>1487132.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" t="s">
+        <v>263</v>
+      </c>
+      <c r="C79" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>96.125</v>
+      </c>
+      <c r="E79" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-31615.08</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-1.889238180779</v>
+      </c>
+      <c r="K79">
+        <v>0.23</v>
+      </c>
+      <c r="L79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>1993737.83</v>
+        <v>1641815.0</v>
       </c>
       <c r="N79" s="1">
-        <v>2031294.29</v>
+        <v>1645815.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>265</v>
+      </c>
+      <c r="B80" t="s">
+        <v>266</v>
+      </c>
+      <c r="C80" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.792</v>
+      </c>
+      <c r="E80" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I80" s="1">
+        <v>740700.41</v>
+      </c>
+      <c r="J80" s="1">
+        <v>25.413418570585</v>
+      </c>
+      <c r="K80">
+        <v>1.32</v>
+      </c>
+      <c r="L80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>3142884.24</v>
+        <v>3655304.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3194729.3</v>
+        <v>3704265.64</v>
       </c>
       <c r="O80" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>268</v>
+      </c>
+      <c r="B81" t="s">
+        <v>269</v>
+      </c>
+      <c r="C81" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.583</v>
+      </c>
+      <c r="E81" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I81" s="1">
+        <v>145654.99</v>
+      </c>
+      <c r="J81" s="1">
+        <v>3.8353827843283</v>
+      </c>
+      <c r="K81">
+        <v>0.13</v>
+      </c>
+      <c r="L81" t="s">
         <v>270</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1449184.8</v>
+        <v>3943320.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1460485.43</v>
+        <v>3948486.67</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" t="s">
+        <v>272</v>
+      </c>
+      <c r="C82" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>104.117</v>
+      </c>
+      <c r="E82" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-7745.05</v>
+      </c>
+      <c r="J82" s="1">
+        <v>-0.24015954180646</v>
+      </c>
+      <c r="K82">
+        <v>3.48</v>
+      </c>
+      <c r="L82" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1644513.64</v>
+        <v>3217215.3</v>
       </c>
       <c r="N82" s="1">
-        <v>1665407.39</v>
+        <v>3324850.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>274</v>
+      </c>
+      <c r="B83" t="s">
+        <v>275</v>
+      </c>
+      <c r="C83" s="1">
+        <v>2373000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="E83" s="1">
+        <v>97.79670122</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>2320715.72</v>
+      </c>
+      <c r="I83" s="1">
+        <v>51216.43</v>
+      </c>
+      <c r="J83" s="1">
+        <v>2.2069239053545</v>
+      </c>
+      <c r="K83">
+        <v>1.86</v>
+      </c>
+      <c r="L83" t="s">
         <v>276</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>3676727.0</v>
+        <v>2371932.15</v>
       </c>
       <c r="N83" s="1">
-        <v>3718694.12</v>
+        <v>2415980.96</v>
       </c>
       <c r="O83" s="1">
-        <v>0.73</v>
+        <v>0.49</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" t="s">
+        <v>278</v>
+      </c>
+      <c r="C84" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>103.617</v>
+      </c>
+      <c r="E84" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-10863.14</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-2.7626824321577</v>
+      </c>
+      <c r="K84">
+        <v>3.04</v>
+      </c>
+      <c r="L84" t="s">
         <v>279</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3965600.0</v>
+        <v>382346.73</v>
       </c>
       <c r="N84" s="1">
-        <v>4028891.67</v>
+        <v>393555.11</v>
       </c>
       <c r="O84" s="1">
-        <v>0.79</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" t="s">
+        <v>281</v>
+      </c>
+      <c r="C85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.83</v>
+      </c>
+      <c r="E85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-4584.9</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.17</v>
+      </c>
+      <c r="K85">
+        <v>3.23</v>
+      </c>
+      <c r="L85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3227721.3</v>
+        <v>2692415.1</v>
       </c>
       <c r="N85" s="1">
-        <v>3307835.99</v>
+        <v>2779580.64</v>
       </c>
       <c r="O85" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>283</v>
+      </c>
+      <c r="B86" t="s">
+        <v>284</v>
+      </c>
+      <c r="C86" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>96.451</v>
+      </c>
+      <c r="E86" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I86" s="1">
+        <v>142420.09</v>
+      </c>
+      <c r="J86" s="1">
+        <v>3.3261832194522</v>
+      </c>
+      <c r="K86">
+        <v>1.19</v>
+      </c>
+      <c r="L86" t="s">
         <v>285</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>2373355.95</v>
+        <v>4424207.37</v>
       </c>
       <c r="N86" s="1">
-        <v>2405168.98</v>
+        <v>4478869.12</v>
       </c>
       <c r="O86" s="1">
-        <v>0.47</v>
+        <v>0.91</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" t="s">
+        <v>287</v>
+      </c>
+      <c r="C87" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>96.888</v>
+      </c>
+      <c r="E87" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-17743.73</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.49398708979729</v>
+      </c>
+      <c r="K87">
+        <v>0.11</v>
+      </c>
+      <c r="L87" t="s">
         <v>288</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>382900.23</v>
+        <v>3574198.32</v>
       </c>
       <c r="N87" s="1">
-        <v>390995.17</v>
+        <v>3578241.06</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.73</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="E88" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-21783.64</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.0343705199606</v>
+      </c>
+      <c r="K88">
+        <v>0.91</v>
+      </c>
+      <c r="L88" t="s">
         <v>291</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>2702690.67</v>
+        <v>2084196.72</v>
       </c>
       <c r="N88" s="1">
-        <v>2767943.09</v>
+        <v>2103534.35</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.43</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>292</v>
+      </c>
+      <c r="B89" t="s">
+        <v>293</v>
+      </c>
+      <c r="C89" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.238</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-38811.47</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-2.6753482161938</v>
+      </c>
+      <c r="K89">
+        <v>2.28</v>
+      </c>
+      <c r="L89" t="s">
         <v>294</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>4474435.02</v>
+        <v>1411895.76</v>
       </c>
       <c r="N89" s="1">
-        <v>4510462.08</v>
+        <v>1444993.4</v>
       </c>
       <c r="O89" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C90" s="1">
-        <v>2137000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.325</v>
+        <v>101.697</v>
       </c>
       <c r="E90" s="1">
-        <v>99.685</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2130268.45</v>
+        <v>1230103.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-29063.2</v>
+        <v>20874.85</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.3642975372423</v>
+        <v>1.6970001699045</v>
       </c>
       <c r="K90">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.05</v>
+      </c>
+      <c r="L90">
+        <v>576.61</v>
       </c>
       <c r="M90" s="1">
-        <v>2101205.25</v>
+        <v>1250977.85</v>
       </c>
       <c r="N90" s="1">
-        <v>2116427.72</v>
+        <v>1251554.46</v>
       </c>
       <c r="O90" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1">
-        <v>2118000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.27</v>
+        <v>105.548</v>
       </c>
       <c r="E91" s="1">
-        <v>99.43250047</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2105980.36</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-24621.76</v>
+        <v>-59390.87</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.169135309505</v>
+        <v>-1.358739593323</v>
       </c>
       <c r="K91">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="L91" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>2081358.6</v>
+        <v>4311635.8</v>
       </c>
       <c r="N91" s="1">
-        <v>2090352.85</v>
+        <v>4320997.26</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.88</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
-        <v>1452000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.649</v>
+        <v>101.211</v>
       </c>
       <c r="E92" s="1">
-        <v>99.91096625</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1450707.23</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-18323.75</v>
+        <v>4272.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.2630908305324</v>
+        <v>0.53040913018862</v>
       </c>
       <c r="K92">
-        <v>1.78</v>
+        <v>1.55</v>
       </c>
       <c r="L92" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>1432383.48</v>
+        <v>809688.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1458161.45</v>
+        <v>822077.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C93" s="1">
-        <v>3000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.312</v>
+        <v>105.814</v>
       </c>
       <c r="E93" s="1">
-        <v>102.76761933</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3083028.58</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>76331.42</v>
+        <v>-10634.97</v>
       </c>
       <c r="J93" s="1">
-        <v>2.4758583327826</v>
+        <v>-0.43508252397357</v>
       </c>
       <c r="K93">
-        <v>2.19</v>
+        <v>1.09</v>
       </c>
       <c r="L93" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>3159360.0</v>
+        <v>2433722.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3225172.5</v>
+        <v>2458888.1</v>
       </c>
       <c r="O93" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B94" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C94" s="1">
-        <v>4085000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>105.794</v>
+        <v>97.609</v>
       </c>
       <c r="E94" s="1">
-        <v>107.00187687</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4371026.67</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-49341.77</v>
+        <v>40967.82</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.128837083943</v>
+        <v>1.3680235733857</v>
       </c>
       <c r="K94">
-        <v>2.81</v>
+        <v>0.27</v>
       </c>
       <c r="L94" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>4321684.9</v>
+        <v>3035639.9</v>
       </c>
       <c r="N94" s="1">
-        <v>4436362.76</v>
+        <v>3043947.43</v>
       </c>
       <c r="O94" s="1">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.911</v>
+        <v>97.555</v>
       </c>
       <c r="E95" s="1">
-        <v>100.677</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>805416.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>9872.0</v>
+        <v>-54870.43</v>
       </c>
       <c r="J95" s="1">
-        <v>1.2257019974771</v>
+        <v>-1.4680769948471</v>
       </c>
       <c r="K95">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="L95" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>815288.0</v>
+        <v>3682701.25</v>
       </c>
       <c r="N95" s="1">
-        <v>823392.11</v>
+        <v>3693606.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.75</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>106.242</v>
+        <v>97.495</v>
       </c>
       <c r="E96" s="1">
-        <v>106.27639</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2444356.97</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-790.97</v>
+        <v>-107.5</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.032359021603952</v>
+        <v>-0.0051282051282051</v>
       </c>
       <c r="K96">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="L96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>2443566.0</v>
+        <v>2096142.5</v>
       </c>
       <c r="N96" s="1">
-        <v>2452427.3</v>
+        <v>2100980.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B97" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C97" s="1">
-        <v>1400000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.312</v>
+        <v>77.815</v>
       </c>
       <c r="E97" s="1">
-        <v>101.61188214</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1422566.35</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-18198.35</v>
+        <v>-110918.5</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.2792619479576</v>
+        <v>-4.521472392638</v>
       </c>
       <c r="K97">
-        <v>3.43</v>
+        <v>0.52</v>
       </c>
       <c r="L97" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="M97" s="1">
-        <v>1404368.0</v>
+        <v>2342231.5</v>
       </c>
       <c r="N97" s="1">
-        <v>1452337.18</v>
+        <v>2357751.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="B98" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C98" s="1">
-        <v>3775000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.173</v>
+        <v>95.763</v>
       </c>
       <c r="E98" s="1">
-        <v>99.00852132</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3737571.68</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-31540.93</v>
+        <v>17446.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.84388829701321</v>
+        <v>0.83500052648205</v>
       </c>
       <c r="K98">
-        <v>1.88</v>
+        <v>2.02</v>
       </c>
       <c r="L98" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="M98" s="1">
-        <v>3706030.75</v>
+        <v>2106786.0</v>
       </c>
       <c r="N98" s="1">
-        <v>3776916.86</v>
+        <v>2151152.67</v>
       </c>
       <c r="O98" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="B99" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.135</v>
+        <v>96.18</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>13652.5</v>
+        <v>54493.29</v>
       </c>
       <c r="J99" s="1">
-        <v>0.65128205128205</v>
+        <v>3.8612399630916</v>
       </c>
       <c r="K99">
-        <v>3.04</v>
+        <v>0.26</v>
       </c>
       <c r="L99" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="M99" s="1">
-        <v>2109902.5</v>
+        <v>1465783.2</v>
       </c>
       <c r="N99" s="1">
-        <v>2175208.75</v>
+        <v>1469783.7</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="B100" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C100" s="1">
-        <v>1524000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>95.972</v>
+        <v>100.469</v>
       </c>
       <c r="E100" s="1">
-        <v>92.6043248</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1411289.91</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>51323.37</v>
+        <v>4131.89</v>
       </c>
       <c r="J100" s="1">
-        <v>3.6366284231423</v>
+        <v>0.469</v>
       </c>
       <c r="K100">
-        <v>1.11</v>
+        <v>1.42</v>
       </c>
       <c r="L100" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="M100" s="1">
-        <v>1462613.28</v>
+        <v>885131.89</v>
       </c>
       <c r="N100" s="1">
-        <v>1479472.53</v>
+        <v>897673.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="B101" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.125</v>
+        <v>101.411</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>9911.25</v>
+        <v>42678.19</v>
       </c>
       <c r="J101" s="1">
-        <v>1.125</v>
+        <v>1.3510600135793</v>
       </c>
       <c r="K101">
-        <v>0.64</v>
+        <v>0.19</v>
       </c>
       <c r="L101" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>890911.25</v>
+        <v>3201545.27</v>
       </c>
       <c r="N101" s="1">
-        <v>896570.45</v>
+        <v>3207596.19</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.65</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B102" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.465</v>
+        <v>100.65</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>12812.97</v>
+        <v>81684.79</v>
       </c>
       <c r="J102" s="1">
-        <v>0.40561915634639</v>
+        <v>2.8547927340181</v>
       </c>
       <c r="K102">
-        <v>2.35</v>
+        <v>0.6</v>
       </c>
       <c r="L102" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>3171680.05</v>
+        <v>2943006.0</v>
       </c>
       <c r="N102" s="1">
-        <v>3245803.78</v>
+        <v>2960489.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B103" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.924</v>
+        <v>100.185</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>89696.55</v>
+        <v>-1186.41</v>
       </c>
       <c r="J103" s="1">
-        <v>3.1347948523403</v>
+        <v>-0.13961815932096</v>
       </c>
       <c r="K103">
-        <v>2.52</v>
+        <v>0.66</v>
       </c>
       <c r="L103" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>2951017.76</v>
+        <v>848566.95</v>
       </c>
       <c r="N103" s="1">
-        <v>3024696.47</v>
+        <v>854150.09</v>
       </c>
       <c r="O103" s="1">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B104" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.447</v>
+        <v>100.633</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1032.73</v>
+        <v>8089.74</v>
       </c>
       <c r="J104" s="1">
-        <v>0.12153291162038</v>
+        <v>0.633</v>
       </c>
       <c r="K104">
-        <v>1.35</v>
+        <v>0.16</v>
       </c>
       <c r="L104" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>850786.09</v>
+        <v>1286089.74</v>
       </c>
       <c r="N104" s="1">
-        <v>862248.82</v>
+        <v>1288190.56</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="B105" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.708</v>
+        <v>100.661</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>9048.24</v>
+        <v>6530.68</v>
       </c>
       <c r="J105" s="1">
-        <v>0.708</v>
+        <v>0.661</v>
       </c>
       <c r="K105">
-        <v>2.03</v>
+        <v>0.18</v>
       </c>
       <c r="L105" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>1287048.24</v>
+        <v>994530.68</v>
       </c>
       <c r="N105" s="1">
-        <v>1312958.38</v>
+        <v>996326.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="B106" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C106" s="1">
-        <v>1988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.149</v>
+        <v>100.394</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>2962.12</v>
+        <v>-9307.77</v>
       </c>
       <c r="J106" s="1">
-        <v>0.149</v>
+        <v>-0.43954713493779</v>
       </c>
       <c r="K106">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
       <c r="L106" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>1990962.12</v>
+        <v>2108274.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2020829.34</v>
+        <v>2134503.86</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B107" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.515</v>
+        <v>102.229</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-6766.77</v>
+        <v>16571.11</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.31955176871399</v>
+        <v>0.45497469005587</v>
       </c>
       <c r="K107">
-        <v>0.64</v>
+        <v>2.95</v>
       </c>
       <c r="L107" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>2110815.0</v>
+        <v>3658775.91</v>
       </c>
       <c r="N107" s="1">
-        <v>2124208.97</v>
+        <v>3764417.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B108" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.557</v>
+        <v>100.195</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>28310.23</v>
+        <v>9480.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.77728276015671</v>
+        <v>0.39579158316633</v>
       </c>
       <c r="K108">
-        <v>2.34</v>
+        <v>2.69</v>
       </c>
       <c r="L108" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>3670515.03</v>
+        <v>2404680.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3754168.03</v>
+        <v>2469121.99</v>
       </c>
       <c r="O108" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B109" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.471</v>
+        <v>105.125</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>-7896.0</v>
+        <v>43314.39</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.32965931863727</v>
+        <v>4.6328473707662</v>
       </c>
       <c r="K109">
-        <v>1.54</v>
+        <v>4.22</v>
       </c>
       <c r="L109" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>2387304.0</v>
+        <v>978255.4</v>
       </c>
       <c r="N109" s="1">
-        <v>2424298.48</v>
+        <v>1017513.57</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="C110" s="1">
-        <v>1319000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.959</v>
+        <v>101.788</v>
       </c>
       <c r="E110" s="1">
-        <v>100.12170508</v>
+        <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1320605.29</v>
+        <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>11043.92</v>
+        <v>35746.3</v>
       </c>
       <c r="J110" s="1">
-        <v>0.83627712864909</v>
+        <v>1.6449803601228</v>
       </c>
       <c r="K110">
-        <v>0.3</v>
+        <v>2.38</v>
       </c>
       <c r="L110" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>1331649.21</v>
+        <v>2208799.6</v>
       </c>
       <c r="N110" s="1">
-        <v>1335606.21</v>
+        <v>2260517.93</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C111" s="1">
-        <v>930564.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>105.135</v>
+        <v>102.588</v>
       </c>
       <c r="E111" s="1">
-        <v>100.47036099</v>
+        <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>934941.01</v>
+        <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>43407.45</v>
+        <v>2111.0</v>
       </c>
       <c r="J111" s="1">
-        <v>4.6428009399224</v>
+        <v>0.18741837623418</v>
       </c>
       <c r="K111">
-        <v>3.05</v>
+        <v>2.18</v>
       </c>
       <c r="L111" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="M111" s="1">
-        <v>978348.46</v>
+        <v>1128468.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1006701.58</v>
+        <v>1152446.47</v>
       </c>
       <c r="O111" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B112" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="C112" s="1">
-        <v>2170000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.018</v>
+        <v>103.076</v>
       </c>
       <c r="E112" s="1">
-        <v>100.14070507</v>
+        <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2173053.3</v>
+        <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>40737.3</v>
+        <v>-11237.79</v>
       </c>
       <c r="J112" s="1">
-        <v>1.8746571931761</v>
+        <v>-0.22587274615066</v>
       </c>
       <c r="K112">
-        <v>1.77</v>
+        <v>2.1</v>
       </c>
       <c r="L112" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="M112" s="1">
-        <v>2213790.6</v>
+        <v>4964037.09</v>
       </c>
       <c r="N112" s="1">
-        <v>2252285.5</v>
+        <v>5076608.75</v>
       </c>
       <c r="O112" s="1">
-        <v>0.44</v>
+        <v>1.03</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.834</v>
+        <v>104.551</v>
       </c>
       <c r="E113" s="1">
-        <v>102.39609091</v>
+        <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1126357.0</v>
+        <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>4817.0</v>
+        <v>16106.9</v>
       </c>
       <c r="J113" s="1">
-        <v>0.4276619224633</v>
+        <v>1.04474726974</v>
       </c>
       <c r="K113">
-        <v>1.51</v>
+        <v>3.16</v>
       </c>
       <c r="L113" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="M113" s="1">
-        <v>1131174.0</v>
+        <v>1557809.9</v>
       </c>
       <c r="N113" s="1">
-        <v>1147761.85</v>
+        <v>1604889.76</v>
       </c>
       <c r="O113" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B114" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C114" s="1">
-        <v>5351000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.281</v>
+        <v>105.678</v>
       </c>
       <c r="E114" s="1">
-        <v>92.97841301</v>
+        <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4975274.88</v>
+        <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-1365.2</v>
+        <v>6561.33</v>
       </c>
       <c r="J114" s="1">
-        <v>-0.027439689925233</v>
+        <v>0.44546088513453</v>
       </c>
       <c r="K114">
-        <v>1.39</v>
+        <v>2.02</v>
       </c>
       <c r="L114" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="M114" s="1">
-        <v>4973909.68</v>
+        <v>1479492.0</v>
       </c>
       <c r="N114" s="1">
-        <v>5048104.64</v>
+        <v>1507754.5</v>
       </c>
       <c r="O114" s="1">
-        <v>0.99</v>
+        <v>0.31</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="C115" s="1">
-        <v>1490000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.425</v>
+        <v>97.358</v>
       </c>
       <c r="E115" s="1">
-        <v>103.47</v>
+        <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1541703.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-670.5</v>
+        <v>-18473.9</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.043490866917947</v>
+        <v>-0.69101954309903</v>
       </c>
       <c r="K115">
-        <v>2.35</v>
+        <v>0.85</v>
       </c>
       <c r="L115" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="M115" s="1">
-        <v>1541032.5</v>
+        <v>2654952.66</v>
       </c>
       <c r="N115" s="1">
-        <v>1576006.11</v>
+        <v>2678242.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.54</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C116" s="1">
-        <v>1400000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>104.876</v>
+        <v>98.656</v>
       </c>
       <c r="E116" s="1">
-        <v>105.20933357</v>
+        <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>1472930.67</v>
+        <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-4666.67</v>
+        <v>-52694.63</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.31682889731667</v>
+        <v>-1.3418833851987</v>
       </c>
       <c r="K116">
-        <v>1.13</v>
+        <v>1.39</v>
       </c>
       <c r="L116" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="M116" s="1">
-        <v>1468264.0</v>
+        <v>3874221.12</v>
       </c>
       <c r="N116" s="1">
-        <v>1484057.75</v>
+        <v>3928749.15</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B117" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C117" s="1">
-        <v>2727000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>94.711</v>
+        <v>87.487</v>
       </c>
       <c r="E117" s="1">
-        <v>98.03544408</v>
+        <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2673426.56</v>
+        <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-90657.6</v>
+        <v>-107298.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.3910637889376</v>
+        <v>-4.8617539183208</v>
       </c>
       <c r="K117">
-        <v>1.72</v>
+        <v>2.7</v>
       </c>
       <c r="L117" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="M117" s="1">
-        <v>2582768.96</v>
+        <v>2099688.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2629559.74</v>
+        <v>2164588.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B118" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C118" s="1">
-        <v>3927000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.516</v>
+        <v>102.868</v>
       </c>
       <c r="E118" s="1">
-        <v>99.9978546</v>
+        <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3926915.75</v>
+        <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-18922.43</v>
+        <v>27345.2</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.48186493433173</v>
+        <v>1.6204905210561</v>
       </c>
       <c r="K118">
-        <v>0.93</v>
+        <v>2.64</v>
       </c>
       <c r="L118" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="M118" s="1">
-        <v>3907993.32</v>
+        <v>1714809.56</v>
       </c>
       <c r="N118" s="1">
-        <v>3944345.34</v>
+        <v>1758880.87</v>
       </c>
       <c r="O118" s="1">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B119" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C119" s="1">
-        <v>2400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>85.655</v>
+        <v>103.066</v>
       </c>
       <c r="E119" s="1">
-        <v>91.95776</v>
+        <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>2206986.24</v>
+        <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-151266.24</v>
+        <v>-8621.4</v>
       </c>
       <c r="J119" s="1">
-        <v>-6.8539729545391</v>
+        <v>-0.45977203724428</v>
       </c>
       <c r="K119">
-        <v>1.78</v>
+        <v>0.23</v>
       </c>
       <c r="L119" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="M119" s="1">
-        <v>2055720.0</v>
+        <v>1866525.26</v>
       </c>
       <c r="N119" s="1">
-        <v>2098495.0</v>
+        <v>1870755.87</v>
       </c>
       <c r="O119" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B120" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C120" s="1">
-        <v>1667000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.768</v>
+        <v>100.957</v>
       </c>
       <c r="E120" s="1">
-        <v>101.22761608</v>
+        <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1687464.36</v>
+        <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>42348.2</v>
+        <v>-10638.28</v>
       </c>
       <c r="J120" s="1">
-        <v>2.5095759652073</v>
+        <v>-0.81651538580588</v>
       </c>
       <c r="K120">
-        <v>1.91</v>
+        <v>0.92</v>
       </c>
       <c r="L120" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="M120" s="1">
-        <v>1729812.56</v>
+        <v>1292249.6</v>
       </c>
       <c r="N120" s="1">
-        <v>1761641.84</v>
+        <v>1304049.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B121" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C121" s="1">
-        <v>1811000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.448</v>
+        <v>101.648</v>
       </c>
       <c r="E121" s="1">
-        <v>103.54205743</v>
+        <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1875146.66</v>
+        <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-1703.38</v>
+        <v>13189.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.09083982796311</v>
+        <v>0.53905423182299</v>
       </c>
       <c r="K121">
-        <v>2.9</v>
+        <v>4.08</v>
       </c>
       <c r="L121" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="M121" s="1">
-        <v>1873443.28</v>
+        <v>2459881.6</v>
       </c>
       <c r="N121" s="1">
-        <v>1925907.55</v>
+        <v>2558736.94</v>
       </c>
       <c r="O121" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B122" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C122" s="1">
-        <v>1280000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.81</v>
+        <v>97.694</v>
       </c>
       <c r="E122" s="1">
-        <v>101.78811563</v>
+        <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1302887.88</v>
+        <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>13080.12</v>
+        <v>69090.93</v>
       </c>
       <c r="J122" s="1">
-        <v>1.0039328940569</v>
+        <v>3.4443346848613</v>
       </c>
       <c r="K122">
-        <v>0.22</v>
+        <v>0.71</v>
       </c>
       <c r="L122" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="M122" s="1">
-        <v>1315968.0</v>
+        <v>2075020.56</v>
       </c>
       <c r="N122" s="1">
-        <v>1318768.0</v>
+        <v>2090065.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.42</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B123" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C123" s="1">
-        <v>2420000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>101.829</v>
+        <v>103.808</v>
       </c>
       <c r="E123" s="1">
-        <v>101.103</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2446692.6</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>17569.2</v>
+        <v>48399.68</v>
       </c>
       <c r="J123" s="1">
-        <v>0.71807958220824</v>
+        <v>3.808</v>
       </c>
       <c r="K123">
-        <v>3.42</v>
+        <v>0.33</v>
       </c>
       <c r="L123" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M123" s="1">
-        <v>2464261.8</v>
+        <v>1319399.68</v>
       </c>
       <c r="N123" s="1">
-        <v>2547105.36</v>
+        <v>1323592.21</v>
       </c>
       <c r="O123" s="1">
-        <v>0.5</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B124" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C124" s="1">
-        <v>2124000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>97.011</v>
+        <v>104.447</v>
       </c>
       <c r="E124" s="1">
-        <v>94.44113136</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2005929.63</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>54584.01</v>
+        <v>59591.2</v>
       </c>
       <c r="J124" s="1">
-        <v>2.7211328445256</v>
+        <v>3.2107902276139</v>
       </c>
       <c r="K124">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="L124" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="M124" s="1">
-        <v>2060513.64</v>
+        <v>1915557.98</v>
       </c>
       <c r="N124" s="1">
-        <v>2068921.14</v>
+        <v>1926638.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B125" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C125" s="1">
-        <v>1834000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>104.708</v>
+        <v>100.952</v>
       </c>
       <c r="E125" s="1">
-        <v>101.19775245</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1855966.78</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>64377.94</v>
+        <v>-11832.19</v>
       </c>
       <c r="J125" s="1">
-        <v>3.4687010938849</v>
+        <v>-0.47611454151701</v>
       </c>
       <c r="K125">
-        <v>3.32</v>
+        <v>2.13</v>
       </c>
       <c r="L125" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="M125" s="1">
-        <v>1920344.72</v>
+        <v>2473324.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1981287.01</v>
+        <v>2525488.58</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C126" s="1">
-        <v>2450000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.25</v>
+        <v>95.659</v>
       </c>
       <c r="E126" s="1">
-        <v>101.43494653</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2485156.19</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>19968.81</v>
+        <v>-32224.59</v>
       </c>
       <c r="J126" s="1">
-        <v>0.80352333911053</v>
+        <v>-3.1462922361056</v>
       </c>
       <c r="K126">
-        <v>1.47</v>
+        <v>0.47</v>
       </c>
       <c r="L126" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M126" s="1">
-        <v>2505125.0</v>
+        <v>991983.83</v>
       </c>
       <c r="N126" s="1">
-        <v>2541211.46</v>
+        <v>996875.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B127" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C127" s="1">
-        <v>1037000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>93.977</v>
+        <v>101.809</v>
       </c>
       <c r="E127" s="1">
-        <v>98.76648216</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1024208.42</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-49666.93</v>
+        <v>66378.63</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.8492991299564</v>
+        <v>1.7113539504366</v>
       </c>
       <c r="K127">
-        <v>1.22</v>
+        <v>0.41</v>
       </c>
       <c r="L127" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M127" s="1">
-        <v>974541.49</v>
+        <v>3945098.75</v>
       </c>
       <c r="N127" s="1">
-        <v>987187.18</v>
+        <v>3961083.13</v>
       </c>
       <c r="O127" s="1">
-        <v>0.19</v>
+        <v>0.8</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B128" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C128" s="1">
-        <v>3875000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.721</v>
+        <v>114.461</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0960031</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3878720.12</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>62968.63</v>
+        <v>-171198.55</v>
       </c>
       <c r="J128" s="1">
-        <v>1.6234383521335</v>
+        <v>-7.2975979467318</v>
       </c>
       <c r="K128">
-        <v>2.48</v>
+        <v>1.97</v>
       </c>
       <c r="L128" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="M128" s="1">
-        <v>3941688.75</v>
+        <v>2174759.0</v>
       </c>
       <c r="N128" s="1">
-        <v>4037595.0</v>
+        <v>2212277.49</v>
       </c>
       <c r="O128" s="1">
-        <v>0.79</v>
+        <v>0.45</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B129" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C129" s="1">
-        <v>1900000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>116.161</v>
+        <v>108.167</v>
       </c>
       <c r="E129" s="1">
-        <v>123.47145</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2345957.55</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>-138898.55</v>
+        <v>-63544.8</v>
       </c>
       <c r="J129" s="1">
-        <v>-5.9207614391829</v>
+        <v>-4.4013539908261</v>
       </c>
       <c r="K129">
-        <v>1.0</v>
+        <v>1.87</v>
       </c>
       <c r="L129" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="M129" s="1">
-        <v>2207059.0</v>
+        <v>1380210.92</v>
       </c>
       <c r="N129" s="1">
-        <v>2226019.96</v>
+        <v>1404083.05</v>
       </c>
       <c r="O129" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B130" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C130" s="1">
-        <v>1276000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>109.291</v>
+        <v>95.761</v>
       </c>
       <c r="E130" s="1">
-        <v>113.147</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1443755.72</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>-49202.56</v>
+        <v>34038.64</v>
       </c>
       <c r="J130" s="1">
-        <v>-3.4079560218123</v>
+        <v>2.8111258566224</v>
       </c>
       <c r="K130">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="L130" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="M130" s="1">
-        <v>1394553.16</v>
+        <v>1244893.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1405656.47</v>
+        <v>1256984.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B131" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C131" s="1">
-        <v>1300000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>96.262</v>
+        <v>98.656</v>
       </c>
       <c r="E131" s="1">
-        <v>93.14264308</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1210854.36</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>40551.64</v>
+        <v>166822.26</v>
       </c>
       <c r="J131" s="1">
-        <v>3.3490105284008</v>
+        <v>4.4243614314315</v>
       </c>
       <c r="K131">
-        <v>0.71</v>
+        <v>1.41</v>
       </c>
       <c r="L131" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M131" s="1">
-        <v>1251406.0</v>
+        <v>3937360.96</v>
       </c>
       <c r="N131" s="1">
-        <v>1260630.66</v>
+        <v>3993775.41</v>
       </c>
       <c r="O131" s="1">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B132" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C132" s="1">
-        <v>3991000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.191</v>
+        <v>100.739</v>
       </c>
       <c r="E132" s="1">
-        <v>94.47603859</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3770538.7</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>148264.11</v>
+        <v>26091.41</v>
       </c>
       <c r="J132" s="1">
-        <v>3.9321731401404</v>
+        <v>0.68174064896645</v>
       </c>
       <c r="K132">
-        <v>1.05</v>
+        <v>1.28</v>
       </c>
       <c r="L132" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="M132" s="1">
-        <v>3918802.81</v>
+        <v>3853266.75</v>
       </c>
       <c r="N132" s="1">
-        <v>3960874.6</v>
+        <v>3902035.5</v>
       </c>
       <c r="O132" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B133" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C133" s="1">
-        <v>3825000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.463</v>
+        <v>85.631</v>
       </c>
       <c r="E133" s="1">
-        <v>100.05687163</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>3827175.34</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>15534.41</v>
+        <v>-485959.58</v>
       </c>
       <c r="J133" s="1">
-        <v>0.40589752545803</v>
+        <v>-14.369</v>
       </c>
       <c r="K133">
-        <v>0.71</v>
+        <v>3.76</v>
       </c>
       <c r="L133" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="M133" s="1">
-        <v>3842709.75</v>
+        <v>2896040.42</v>
       </c>
       <c r="N133" s="1">
-        <v>3869962.88</v>
+        <v>3023147.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B134" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C134" s="1">
-        <v>3382000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>86.136</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
-        <v>3382000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-468880.48</v>
+        <v>10.67</v>
       </c>
       <c r="J134" s="1">
-        <v>-13.864</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2913119.52</v>
+        <v>10.67</v>
       </c>
       <c r="N134" s="1">
-        <v>3005349.48</v>
+        <v>10.67</v>
       </c>
       <c r="O134" s="1">
-        <v>0.59</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B135" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C135" s="1">
-        <v>1250000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>0.001</v>
+        <v>98.033</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G135">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>0.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>10.73</v>
+        <v>-94227.25</v>
       </c>
       <c r="J135" s="1">
-        <v>0</v>
+        <v>-3.2994850377065</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L135" t="s">
+        <v>430</v>
       </c>
       <c r="M135" s="1">
-        <v>10.73</v>
+        <v>2761589.61</v>
       </c>
       <c r="N135" s="1">
-        <v>10.73</v>
+        <v>2773204.91</v>
       </c>
       <c r="O135" s="1">
-        <v>0.0</v>
+        <v>0.56</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="C136" s="1">
-        <v>2817000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>99.13</v>
+        <v>103.522</v>
       </c>
       <c r="E136" s="1">
-        <v>101.3779503</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2855816.86</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-63324.76</v>
+        <v>2031.62</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.2173956911229</v>
+        <v>0.1867203335596</v>
       </c>
       <c r="K136">
-        <v>5.11</v>
+        <v>2.05</v>
       </c>
       <c r="L136" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="M136" s="1">
-        <v>2792492.1</v>
+        <v>1090086.66</v>
       </c>
       <c r="N136" s="1">
-        <v>2936438.87</v>
+        <v>1111717.04</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.23</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B137" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C137" s="1">
-        <v>1053000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.476</v>
+        <v>104.222</v>
       </c>
       <c r="E137" s="1">
-        <v>103.32906363</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1088055.04</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>1547.24</v>
+        <v>-7650.45</v>
       </c>
       <c r="J137" s="1">
-        <v>0.14220236505683</v>
+        <v>-0.2404098930463</v>
       </c>
       <c r="K137">
-        <v>1.26</v>
+        <v>1.99</v>
       </c>
       <c r="L137" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M137" s="1">
-        <v>1089602.28</v>
+        <v>3174602.12</v>
       </c>
       <c r="N137" s="1">
-        <v>1102841.56</v>
+        <v>3235331.75</v>
       </c>
       <c r="O137" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B138" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C138" s="1">
-        <v>3046000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.304</v>
+        <v>101.071</v>
       </c>
       <c r="E138" s="1">
-        <v>104.47316382</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>3182252.57</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>-5152.73</v>
+        <v>-12707.91</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.16192083710062</v>
+        <v>-0.49646147391243</v>
       </c>
       <c r="K138">
-        <v>0.96</v>
+        <v>1.94</v>
       </c>
       <c r="L138" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="M138" s="1">
-        <v>3177099.84</v>
+        <v>2546989.2</v>
       </c>
       <c r="N138" s="1">
-        <v>3206417.59</v>
+        <v>2595796.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B139" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C139" s="1">
-        <v>2520000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.348</v>
+        <v>102.786</v>
       </c>
       <c r="E139" s="1">
-        <v>101.57528214</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2559697.11</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>-30927.51</v>
+        <v>36117.63</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2082488150327</v>
+        <v>1.2067424483161</v>
       </c>
       <c r="K139">
-        <v>1.19</v>
+        <v>2.19</v>
       </c>
       <c r="L139" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M139" s="1">
-        <v>2528769.6</v>
+        <v>3029103.42</v>
       </c>
       <c r="N139" s="1">
-        <v>2558867.68</v>
+        <v>3093533.72</v>
       </c>
       <c r="O139" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B140" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C140" s="1">
-        <v>2947000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.384</v>
+        <v>99.616</v>
       </c>
       <c r="E140" s="1">
-        <v>101.56042721</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2992985.79</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>53740.69</v>
+        <v>41539.35</v>
       </c>
       <c r="J140" s="1">
-        <v>1.7955544653622</v>
+        <v>2.0753230036753</v>
       </c>
       <c r="K140">
-        <v>1.43</v>
+        <v>1.91</v>
       </c>
       <c r="L140" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M140" s="1">
-        <v>3046726.48</v>
+        <v>2043124.16</v>
       </c>
       <c r="N140" s="1">
-        <v>3088872.62</v>
+        <v>2082199.98</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B141" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C141" s="1">
-        <v>2051000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.791</v>
+        <v>103.418</v>
       </c>
       <c r="E141" s="1">
-        <v>97.59067821</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2001584.81</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>45128.6</v>
+        <v>49044.02</v>
       </c>
       <c r="J141" s="1">
-        <v>2.2546434092893</v>
+        <v>3.6129767664708</v>
       </c>
       <c r="K141">
-        <v>1.42</v>
+        <v>3.58</v>
       </c>
       <c r="L141" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="M141" s="1">
-        <v>2046713.41</v>
+        <v>1406484.8</v>
       </c>
       <c r="N141" s="1">
-        <v>2075854.7</v>
+        <v>1455193.29</v>
       </c>
       <c r="O141" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C142" s="1">
-        <v>1360000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>103.565</v>
+        <v>100.851</v>
       </c>
       <c r="E142" s="1">
-        <v>99.81182206</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1357440.78</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>51043.22</v>
+        <v>-28559.61</v>
       </c>
       <c r="J142" s="1">
-        <v>3.7602539095665</v>
+        <v>-1.2946727703887</v>
       </c>
       <c r="K142">
-        <v>2.92</v>
+        <v>1.83</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="M142" s="1">
-        <v>1408484.0</v>
+        <v>2177373.09</v>
       </c>
       <c r="N142" s="1">
-        <v>1448194.14</v>
+        <v>2216915.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C143" s="1">
-        <v>2159000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>101.675</v>
+        <v>73.979</v>
       </c>
       <c r="E143" s="1">
-        <v>102.17381658</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>2205932.7</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-10769.45</v>
+        <v>-428504.49</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.48820392390031</v>
+        <v>-24.17238022037</v>
       </c>
       <c r="K143">
-        <v>1.01</v>
+        <v>0.43</v>
       </c>
       <c r="L143" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="M143" s="1">
-        <v>2195163.25</v>
+        <v>1344198.43</v>
       </c>
       <c r="N143" s="1">
-        <v>2216872.53</v>
+        <v>1351920.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="B144" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="C144" s="1">
-        <v>1817000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>85.55</v>
+        <v>100.566</v>
       </c>
       <c r="E144" s="1">
-        <v>97.56207595</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1772702.92</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>-218259.42</v>
+        <v>9322.75</v>
       </c>
       <c r="J144" s="1">
-        <v>-12.312238984748</v>
+        <v>0.48849317778688</v>
       </c>
       <c r="K144">
-        <v>3.8</v>
+        <v>0.47</v>
       </c>
       <c r="L144" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="M144" s="1">
-        <v>1554443.5</v>
+        <v>1917793.62</v>
       </c>
       <c r="N144" s="1">
-        <v>1623489.5</v>
+        <v>1926692.95</v>
       </c>
       <c r="O144" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B145" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C145" s="1">
-        <v>1907000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.485</v>
+        <v>100.405</v>
       </c>
       <c r="E145" s="1">
-        <v>100.07713005</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1908470.87</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>7778.08</v>
+        <v>12935.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.40755560497499</v>
+        <v>0.34018024356266</v>
       </c>
       <c r="K145">
-        <v>2.03</v>
+        <v>0.92</v>
       </c>
       <c r="L145" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="M145" s="1">
-        <v>1916248.95</v>
+        <v>3815390.0</v>
       </c>
       <c r="N145" s="1">
-        <v>1955024.62</v>
+        <v>3850280.66</v>
       </c>
       <c r="O145" s="1">
-        <v>0.38</v>
+        <v>0.78</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B146" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C146" s="1">
-        <v>3800000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.995</v>
+        <v>103.676</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0646</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3802454.8</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>73355.2</v>
+        <v>24489.31</v>
       </c>
       <c r="J146" s="1">
-        <v>1.9291537666667</v>
+        <v>0.71397509117659</v>
       </c>
       <c r="K146">
-        <v>0.23</v>
+        <v>2.19</v>
       </c>
       <c r="L146" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="M146" s="1">
-        <v>3875810.0</v>
+        <v>3454484.32</v>
       </c>
       <c r="N146" s="1">
-        <v>3884389.67</v>
+        <v>3527580.07</v>
       </c>
       <c r="O146" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="B147" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C147" s="1">
-        <v>3332000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.949</v>
+        <v>82.279</v>
       </c>
       <c r="E147" s="1">
-        <v>102.94102671</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3429995.01</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>33585.67</v>
+        <v>320053.5</v>
       </c>
       <c r="J147" s="1">
-        <v>0.9791754769929</v>
+        <v>6.2678818358271</v>
       </c>
       <c r="K147">
-        <v>1.35</v>
+        <v>0.66</v>
       </c>
       <c r="L147" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M147" s="1">
-        <v>3463580.68</v>
+        <v>5426300.05</v>
       </c>
       <c r="N147" s="1">
-        <v>3508562.68</v>
+        <v>5469596.68</v>
       </c>
       <c r="O147" s="1">
-        <v>0.69</v>
+        <v>1.11</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B148" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C148" s="1">
-        <v>3007000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>106.357</v>
+        <v>90.399</v>
       </c>
       <c r="E148" s="1">
-        <v>100.60017459</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>3025047.25</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>173107.74</v>
+        <v>-180178.28</v>
       </c>
       <c r="J148" s="1">
-        <v>5.7224805331553</v>
+        <v>-6.0816398239487</v>
       </c>
       <c r="K148">
-        <v>3.82</v>
+        <v>0.53</v>
       </c>
       <c r="L148" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M148" s="1">
-        <v>3198154.99</v>
+        <v>2782481.22</v>
       </c>
       <c r="N148" s="1">
-        <v>3313018.27</v>
+        <v>2798640.72</v>
       </c>
       <c r="O148" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B149" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C149" s="1">
-        <v>6595000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>80.955</v>
+        <v>103.764</v>
       </c>
       <c r="E149" s="1">
-        <v>77.42602805</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>5106246.55</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>232735.7</v>
+        <v>115653.82</v>
       </c>
       <c r="J149" s="1">
-        <v>4.5578625654102</v>
+        <v>3.6087752755467</v>
       </c>
       <c r="K149">
-        <v>0.51</v>
+        <v>0.38</v>
       </c>
       <c r="L149" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M149" s="1">
-        <v>5338982.25</v>
+        <v>3320448.0</v>
       </c>
       <c r="N149" s="1">
-        <v>5372928.43</v>
+        <v>3332700.05</v>
       </c>
       <c r="O149" s="1">
-        <v>1.06</v>
+        <v>0.68</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B150" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C150" s="1">
-        <v>1878000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>94.239</v>
+        <v>100.736</v>
       </c>
       <c r="E150" s="1">
-        <v>99.95192119</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1877097.08</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>-107288.66</v>
+        <v>7513.43</v>
       </c>
       <c r="J150" s="1">
-        <v>-5.7156692183443</v>
+        <v>0.57793843781019</v>
       </c>
       <c r="K150">
-        <v>2.21</v>
+        <v>0.53</v>
       </c>
       <c r="L150" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="M150" s="1">
-        <v>1769808.42</v>
+        <v>1307553.28</v>
       </c>
       <c r="N150" s="1">
-        <v>1811359.17</v>
+        <v>1314367.78</v>
       </c>
       <c r="O150" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B151" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="C151" s="1">
-        <v>3200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>104.676</v>
+        <v>99.696</v>
       </c>
       <c r="E151" s="1">
-        <v>100.14981813</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>3204794.18</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>144837.82</v>
+        <v>-14984.76</v>
       </c>
       <c r="J151" s="1">
-        <v>4.5194109782114</v>
+        <v>-0.7459168945371</v>
       </c>
       <c r="K151">
-        <v>5.08</v>
+        <v>0.29</v>
       </c>
       <c r="L151" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="M151" s="1">
-        <v>3349632.0</v>
+        <v>1993920.0</v>
       </c>
       <c r="N151" s="1">
-        <v>3512207.34</v>
+        <v>1999725.49</v>
       </c>
       <c r="O151" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B152" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C152" s="1">
-        <v>1298000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.189</v>
+        <v>99.415</v>
       </c>
       <c r="E152" s="1">
-        <v>100.15715331</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1300039.85</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>13393.37</v>
+        <v>-7687.3</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0302276503293</v>
+        <v>-0.54197511728382</v>
       </c>
       <c r="K152">
-        <v>2.21</v>
+        <v>4.1</v>
       </c>
       <c r="L152" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="M152" s="1">
-        <v>1313433.22</v>
+        <v>1410698.85</v>
       </c>
       <c r="N152" s="1">
-        <v>1342151.47</v>
+        <v>1468882.71</v>
       </c>
       <c r="O152" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="B153" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="C153" s="1">
-        <v>2000000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.221</v>
+        <v>96.994</v>
       </c>
       <c r="E153" s="1">
-        <v>100.445238</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2008904.76</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>-24484.76</v>
+        <v>132284.1</v>
       </c>
       <c r="J153" s="1">
-        <v>-1.2188113885498</v>
+        <v>5.440952498798</v>
       </c>
       <c r="K153">
-        <v>1.01</v>
+        <v>0.64</v>
       </c>
       <c r="L153" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="M153" s="1">
-        <v>1984420.0</v>
+        <v>2563551.42</v>
       </c>
       <c r="N153" s="1">
-        <v>2004638.89</v>
+        <v>2580400.55</v>
       </c>
       <c r="O153" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B154" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C154" s="1">
-        <v>1419000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.524</v>
+        <v>99.05</v>
       </c>
       <c r="E154" s="1">
-        <v>99.95674066</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1418386.15</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>8049.41</v>
+        <v>-33412.77</v>
       </c>
       <c r="J154" s="1">
-        <v>0.56750483639452</v>
+        <v>-0.97053581076535</v>
       </c>
       <c r="K154">
-        <v>3.49</v>
+        <v>0.85</v>
       </c>
       <c r="L154" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M154" s="1">
-        <v>1426435.56</v>
+        <v>3409301.0</v>
       </c>
       <c r="N154" s="1">
-        <v>1475901.32</v>
+        <v>3438558.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B155" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="C155" s="1">
-        <v>2643000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.645</v>
+        <v>101.701</v>
       </c>
       <c r="E155" s="1">
-        <v>91.98892622</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2431267.32</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>149490.03</v>
+        <v>26676.13</v>
       </c>
       <c r="J155" s="1">
-        <v>6.1486463775608</v>
+        <v>1.5377194913683</v>
       </c>
       <c r="K155">
+        <v>1.65</v>
+      </c>
+      <c r="L155" t="s">
+        <v>490</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1761461.32</v>
+      </c>
+      <c r="N155" s="1">
+        <v>1790039.32</v>
+      </c>
+      <c r="O155" s="1">
         <v>0.36</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.51</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C156" s="1">
-        <v>3442000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.709</v>
+        <v>101.023</v>
       </c>
       <c r="E156" s="1">
-        <v>100.02073707</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3442713.77</v>
+        <v>2000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>23690.01</v>
+        <v>20460.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.6881202325455</v>
+        <v>1.023</v>
       </c>
       <c r="K156">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="L156" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="M156" s="1">
-        <v>3466403.78</v>
+        <v>2020460.0</v>
       </c>
       <c r="N156" s="1">
-        <v>3477375.16</v>
+        <v>2022230.83</v>
       </c>
       <c r="O156" s="1">
-        <v>0.68</v>
+        <v>0.41</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B157" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="C157" s="1">
-        <v>1732000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>102.624</v>
+        <v>99.889</v>
       </c>
       <c r="E157" s="1">
-        <v>100.16080774</v>
+        <v>100.05580737</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>1734785.19</v>
+        <v>3802120.68</v>
       </c>
       <c r="I157" s="1">
-        <v>42662.49</v>
+        <v>-6338.68</v>
       </c>
       <c r="J157" s="1">
-        <v>2.4592376189239</v>
+        <v>-0.16671432954096</v>
       </c>
       <c r="K157">
-        <v>1.09</v>
+        <v>3.43</v>
       </c>
       <c r="L157" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="M157" s="1">
-        <v>1777447.68</v>
+        <v>3795782.0</v>
       </c>
       <c r="N157" s="1">
-        <v>1796283.18</v>
+        <v>3926179.26</v>
       </c>
       <c r="O157" s="1">
-        <v>0.35</v>
+        <v>0.8</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B158" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C158" s="1">
-        <v>5000000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.7</v>
+        <v>98.822</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0558076</v>
+        <v>98.72295901</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5002790.38</v>
+        <v>6069487.52</v>
       </c>
       <c r="I158" s="1">
-        <v>32209.62</v>
+        <v>6089.04</v>
       </c>
       <c r="J158" s="1">
-        <v>0.64383309220324</v>
+        <v>0.10032214383728</v>
       </c>
       <c r="K158">
-        <v>2.96</v>
+        <v>0.72</v>
       </c>
       <c r="L158" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="M158" s="1">
-        <v>5035000.0</v>
+        <v>6075576.56</v>
       </c>
       <c r="N158" s="1">
-        <v>5182945.21</v>
+        <v>6119791.63</v>
       </c>
       <c r="O158" s="1">
-        <v>1.02</v>
+        <v>1.24</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B159" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C159" s="1">
         <v>2465000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>81.912</v>
+        <v>87.118</v>
       </c>
       <c r="E159" s="1">
         <v>100.27475375</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>2471772.68</v>
       </c>
       <c r="I159" s="1">
-        <v>-452641.88</v>
+        <v>-324313.98</v>
       </c>
       <c r="J159" s="1">
-        <v>-18.312439637451</v>
+        <v>-13.120704125591</v>
       </c>
       <c r="K159">
+        <v>1.18</v>
+      </c>
+      <c r="L159" t="s">
+        <v>502</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2147458.7</v>
+      </c>
+      <c r="N159" s="1">
+        <v>2176422.45</v>
+      </c>
+      <c r="O159" s="1">
         <v>0.44</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B160" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C160" s="1">
         <v>533000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.141</v>
+        <v>101.151</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>533000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>751.53</v>
+        <v>6134.83</v>
       </c>
       <c r="J160" s="1">
-        <v>0.141</v>
+        <v>1.151</v>
       </c>
       <c r="K160">
-        <v>1.04</v>
+        <v>2.14</v>
       </c>
       <c r="L160" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="M160" s="1">
-        <v>533751.53</v>
+        <v>539134.83</v>
       </c>
       <c r="N160" s="1">
-        <v>539270.3</v>
+        <v>550566.57</v>
       </c>
       <c r="O160" s="1">
         <v>0.11</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B161" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C161" s="1">
-        <v>2900000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.634</v>
+        <v>102.179</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>98.653</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2900000.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I161" s="1">
-        <v>-39614.0</v>
+        <v>72847.16</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.366</v>
+        <v>3.5741437158525</v>
       </c>
       <c r="K161">
-        <v>0.62</v>
+        <v>0.36</v>
       </c>
       <c r="L161" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="M161" s="1">
-        <v>2860386.0</v>
+        <v>2111018.14</v>
       </c>
       <c r="N161" s="1">
-        <v>2878486.13</v>
+        <v>2118507.39</v>
       </c>
       <c r="O161" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B162" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="C162" s="1">
-        <v>1100000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.245</v>
+        <v>95.703</v>
       </c>
       <c r="E162" s="1">
-        <v>87.394</v>
+        <v>94.5</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>961334.0</v>
+        <v>4035150.0</v>
       </c>
       <c r="I162" s="1">
-        <v>119361.0</v>
+        <v>51368.1</v>
       </c>
       <c r="J162" s="1">
-        <v>12.416184177403</v>
+        <v>1.2730158730159</v>
       </c>
       <c r="K162">
-        <v>2.3</v>
+        <v>0.97</v>
       </c>
       <c r="L162" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="M162" s="1">
-        <v>1080695.0</v>
+        <v>4086518.1</v>
       </c>
       <c r="N162" s="1">
-        <v>1106039.0</v>
+        <v>4128031.99</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.84</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B163" t="s">
         <v>513</v>
       </c>
       <c r="C163" s="1">
-        <v>2100000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>94.626</v>
+        <v>100.599</v>
       </c>
       <c r="E163" s="1">
-        <v>94.06809095</v>
+        <v>100.49614232</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1975429.91</v>
+        <v>2683247.0</v>
       </c>
       <c r="I163" s="1">
-        <v>11716.09</v>
+        <v>2746.3</v>
       </c>
       <c r="J163" s="1">
-        <v>0.59309064526617</v>
+        <v>0.10234987684697</v>
       </c>
       <c r="K163">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1987146.0</v>
+        <v>2685993.3</v>
       </c>
       <c r="N163" s="1">
-        <v>2028703.22</v>
+        <v>2685993.3</v>
       </c>
       <c r="O163" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>2010000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>103.971</v>
+        <v>98.571</v>
       </c>
       <c r="E164" s="1">
-        <v>102.4847393</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2059943.26</v>
+        <v>1900000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>29873.84</v>
+        <v>-27151.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.4502263523511</v>
+        <v>-1.429</v>
       </c>
       <c r="K164">
-        <v>4.75</v>
+        <v>1.18</v>
       </c>
       <c r="L164" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>2089817.1</v>
+        <v>1872849.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2185388.47</v>
+        <v>1895198.1</v>
       </c>
       <c r="O164" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C165" s="1">
-        <v>1180000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>92.455</v>
+        <v>95.046</v>
       </c>
       <c r="E165" s="1">
-        <v>93.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1097400.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>-6431.0</v>
+        <v>20536.09</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.58602150537634</v>
+        <v>1.0395757346815</v>
       </c>
       <c r="K165">
-        <v>2.11</v>
+        <v>2.28</v>
       </c>
       <c r="L165" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="M165" s="1">
-        <v>1090969.0</v>
+        <v>1995966.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1115847.33</v>
+        <v>2043811.48</v>
       </c>
       <c r="O165" s="1">
-        <v>0.22</v>
+        <v>0.42</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C166" s="1">
-        <v>1521000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.971</v>
+        <v>97.885</v>
       </c>
       <c r="E166" s="1">
-        <v>104.28968508</v>
+        <v>87.394</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1586246.11</v>
+        <v>961334.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-50477.2</v>
+        <v>115401.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.1821795925476</v>
+        <v>12.00425658512</v>
       </c>
       <c r="K166">
-        <v>2.66</v>
+        <v>2.67</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M166" s="1">
-        <v>1535768.91</v>
+        <v>1076735.0</v>
       </c>
       <c r="N166" s="1">
-        <v>1576202.16</v>
+        <v>1106071.55</v>
       </c>
       <c r="O166" s="1">
-        <v>0.31</v>
+        <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C167" s="1">
-        <v>1500000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.51</v>
+        <v>94.787</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1500000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-37350.0</v>
+        <v>21086.6</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.49</v>
+        <v>1.9215053763441</v>
       </c>
       <c r="K167">
-        <v>1.15</v>
+        <v>2.83</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M167" s="1">
-        <v>1462650.0</v>
+        <v>1118486.6</v>
       </c>
       <c r="N167" s="1">
-        <v>1479915.63</v>
+        <v>1151846.18</v>
       </c>
       <c r="O167" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C168" s="1">
-        <v>1974000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.056</v>
+        <v>101.276</v>
       </c>
       <c r="E168" s="1">
-        <v>99.44707143</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1963085.19</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>31760.25</v>
+        <v>-45838.15</v>
       </c>
       <c r="J168" s="1">
-        <v>1.6178742604645</v>
+        <v>-2.8897249746447</v>
       </c>
       <c r="K168">
-        <v>3.25</v>
+        <v>3.56</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M168" s="1">
-        <v>1994845.44</v>
+        <v>1540407.96</v>
       </c>
       <c r="N168" s="1">
-        <v>2059082.69</v>
+        <v>1594625.27</v>
       </c>
       <c r="O168" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C169" s="1">
-        <v>3000000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>102.125</v>
+        <v>100.533</v>
       </c>
       <c r="E169" s="1">
-        <v>100.82032267</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>3024609.68</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>39140.32</v>
+        <v>7995.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.2940618506518</v>
+        <v>0.533</v>
       </c>
       <c r="K169">
-        <v>1.49</v>
+        <v>2.17</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="M169" s="1">
-        <v>3063750.0</v>
+        <v>1507995.0</v>
       </c>
       <c r="N169" s="1">
-        <v>3108593.75</v>
+        <v>1540495.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C170" s="1">
-        <v>1300000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>111.253</v>
+        <v>100.177</v>
       </c>
       <c r="E170" s="1">
-        <v>113.539</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1476007.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>-29718.0</v>
+        <v>14408.79</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.0134050854772</v>
+        <v>0.7339869952358</v>
       </c>
       <c r="K170">
-        <v>3.63</v>
+        <v>3.77</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="M170" s="1">
-        <v>1446289.0</v>
+        <v>1977493.98</v>
       </c>
       <c r="N170" s="1">
-        <v>1493427.54</v>
+        <v>2051909.67</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C171" s="1">
-        <v>2224000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>90.258</v>
+        <v>101.505</v>
       </c>
       <c r="E171" s="1">
-        <v>99.83244604</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2220273.6</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-212935.68</v>
+        <v>20540.32</v>
       </c>
       <c r="J171" s="1">
-        <v>-9.5905153310835</v>
+        <v>0.67910646903702</v>
       </c>
       <c r="K171">
-        <v>1.14</v>
+        <v>2.04</v>
       </c>
       <c r="L171" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="M171" s="1">
-        <v>2007337.92</v>
+        <v>3045150.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2032642.53</v>
+        <v>3106400.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.4</v>
+        <v>0.63</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>102.173</v>
+        <v>110.604</v>
       </c>
       <c r="E172" s="1">
-        <v>99.55343345</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2887049.57</v>
+        <v>1476007.0</v>
       </c>
       <c r="I172" s="1">
-        <v>75967.43</v>
+        <v>-38155.0</v>
       </c>
       <c r="J172" s="1">
-        <v>2.631317133914</v>
+        <v>-2.5850148407155</v>
       </c>
       <c r="K172">
-        <v>2.12</v>
+        <v>0.86</v>
       </c>
       <c r="L172" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="M172" s="1">
-        <v>2963017.0</v>
+        <v>1437852.0</v>
       </c>
       <c r="N172" s="1">
-        <v>3024602.27</v>
+        <v>1449037.42</v>
       </c>
       <c r="O172" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B173" t="s">
+        <v>541</v>
+      </c>
+      <c r="C173" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>91.201</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-191963.36</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-8.6459326454181</v>
+      </c>
+      <c r="K173">
+        <v>0.45</v>
+      </c>
+      <c r="L173" t="s">
         <v>542</v>
       </c>
-      <c r="C173" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>899019.0</v>
+        <v>2028310.24</v>
       </c>
       <c r="N173" s="1">
-        <v>921774.82</v>
+        <v>2038337.37</v>
       </c>
       <c r="O173" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B174" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C174" s="1">
-        <v>4419000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.435</v>
+        <v>101.25</v>
       </c>
       <c r="E174" s="1">
-        <v>100.25273885</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>4430168.53</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>8054.12</v>
+        <v>49200.43</v>
       </c>
       <c r="J174" s="1">
-        <v>0.1818016616176</v>
+        <v>1.7041768354535</v>
       </c>
       <c r="K174">
-        <v>1.44</v>
+        <v>2.74</v>
       </c>
       <c r="L174" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="M174" s="1">
-        <v>4438222.65</v>
+        <v>2936250.0</v>
       </c>
       <c r="N174" s="1">
-        <v>4501899.21</v>
+        <v>3015652.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.89</v>
+        <v>0.61</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B175" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C175" s="1">
-        <v>1600000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>103.32</v>
+        <v>100.861</v>
       </c>
       <c r="E175" s="1">
-        <v>99.58935313</v>
+        <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1593429.65</v>
+        <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>59690.35</v>
+        <v>26879.06</v>
       </c>
       <c r="J175" s="1">
-        <v>3.7460298294311</v>
+        <v>0.60672770839262</v>
       </c>
       <c r="K175">
-        <v>4.16</v>
+        <v>2.22</v>
       </c>
       <c r="L175" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="M175" s="1">
-        <v>1653120.0</v>
+        <v>4457047.59</v>
       </c>
       <c r="N175" s="1">
-        <v>1719618.63</v>
+        <v>4555247.59</v>
       </c>
       <c r="O175" s="1">
-        <v>0.34</v>
+        <v>0.92</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B176" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="C176" s="1">
-        <v>4100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>96.435</v>
+        <v>102.783</v>
       </c>
       <c r="E176" s="1">
-        <v>89.63713976</v>
+        <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3675122.73</v>
+        <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>278712.27</v>
+        <v>51098.35</v>
       </c>
       <c r="J176" s="1">
-        <v>7.5837540805066</v>
+        <v>3.206815562896</v>
       </c>
       <c r="K176">
-        <v>2.23</v>
+        <v>4.8</v>
       </c>
       <c r="L176" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="M176" s="1">
-        <v>3953835.0</v>
+        <v>1644528.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4045382.95</v>
+        <v>1721360.88</v>
       </c>
       <c r="O176" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B177" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C177" s="1">
-        <v>4408000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.066</v>
+        <v>95.944</v>
       </c>
       <c r="E177" s="1">
-        <v>102.79332963</v>
+        <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4531129.97</v>
+        <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>-32060.69</v>
+        <v>258581.27</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.70756500502677</v>
+        <v>7.0359900606639</v>
       </c>
       <c r="K177">
-        <v>0.53</v>
+        <v>0.05</v>
       </c>
       <c r="L177" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="M177" s="1">
-        <v>4499069.28</v>
+        <v>3933704.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4522624.53</v>
+        <v>3935669.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B178" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="C178" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.099</v>
+        <v>100.183</v>
       </c>
       <c r="E178" s="1">
         <v>100.256</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>1604096.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-2512.0</v>
+        <v>-1168.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.1565991062879</v>
+        <v>-0.072813597191191</v>
       </c>
       <c r="K178">
-        <v>0.39</v>
+        <v>1.05</v>
       </c>
       <c r="L178" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="M178" s="1">
-        <v>1601584.0</v>
+        <v>1602928.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1607884.0</v>
+        <v>1619728.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B179" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="C179" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>79.995</v>
+        <v>80.929</v>
       </c>
       <c r="E179" s="1">
         <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>179120.75</v>
+        <v>206206.75</v>
       </c>
       <c r="J179" s="1">
-        <v>8.367257636019</v>
+        <v>9.6325244480953</v>
       </c>
       <c r="K179">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>744.86</v>
+        <v>0.1</v>
+      </c>
+      <c r="L179" t="s">
+        <v>560</v>
       </c>
       <c r="M179" s="1">
-        <v>2319855.0</v>
+        <v>2346941.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2320599.86</v>
+        <v>2349970.11</v>
       </c>
       <c r="O179" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>561</v>
+      </c>
+      <c r="B180" t="s">
+        <v>562</v>
+      </c>
+      <c r="C180" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="E180" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>9513.0</v>
+      </c>
+      <c r="J180" s="1">
+        <v>0.78068452073209</v>
+      </c>
+      <c r="K180">
+        <v>0.16</v>
+      </c>
+      <c r="L180" t="s">
         <v>563</v>
       </c>
-      <c r="B180" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>2208391.0</v>
+        <v>1228059.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2238802.99</v>
+        <v>1230106.5</v>
       </c>
       <c r="O180" s="1">
-        <v>0.44</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>564</v>
+      </c>
+      <c r="B181" t="s">
+        <v>565</v>
+      </c>
+      <c r="C181" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>94.653</v>
+      </c>
+      <c r="E181" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>21919.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>1.017075773746</v>
+      </c>
+      <c r="K181">
+        <v>0.12</v>
+      </c>
+      <c r="L181" t="s">
         <v>566</v>
       </c>
-      <c r="B181" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>3119244.15</v>
+        <v>2177019.0</v>
       </c>
       <c r="N181" s="1">
-        <v>3148600.4</v>
+        <v>2179791.6</v>
       </c>
       <c r="O181" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>567</v>
+      </c>
+      <c r="B182" t="s">
+        <v>568</v>
+      </c>
+      <c r="C182" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="D182" s="1">
+        <v>92.983</v>
+      </c>
+      <c r="E182" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F182" t="s">
+        <v>8</v>
+      </c>
+      <c r="G182">
+        <v>1.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-235420.35</v>
+      </c>
+      <c r="J182" s="1">
+        <v>-7.017</v>
+      </c>
+      <c r="K182">
+        <v>1.81</v>
+      </c>
+      <c r="L182" t="s">
         <v>569</v>
       </c>
-      <c r="B182" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M182" s="1">
-        <v>1479893.5</v>
+        <v>3119579.65</v>
       </c>
       <c r="N182" s="1">
-        <v>1515343.36</v>
+        <v>3180389.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.65</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>570</v>
+      </c>
+      <c r="B183" t="s">
+        <v>571</v>
+      </c>
+      <c r="C183" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>96.505</v>
+      </c>
+      <c r="E183" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-74015.34</v>
+      </c>
+      <c r="J183" s="1">
+        <v>-4.7148248292167</v>
+      </c>
+      <c r="K183">
+        <v>0.18</v>
+      </c>
+      <c r="L183" t="s">
         <v>572</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>5236125.8</v>
+        <v>1495827.5</v>
       </c>
       <c r="N183" s="1">
-        <v>5324613.88</v>
+        <v>1498686.11</v>
       </c>
       <c r="O183" s="1">
-        <v>1.05</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>573</v>
+      </c>
+      <c r="B184" t="s">
+        <v>574</v>
+      </c>
+      <c r="C184" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>95.455</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I184" s="1">
+        <v>132433.36</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.6048113509948</v>
+      </c>
+      <c r="K184">
+        <v>2.0</v>
+      </c>
+      <c r="L184" t="s">
         <v>575</v>
       </c>
-      <c r="B184" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>6246272.0</v>
+        <v>5216615.75</v>
       </c>
       <c r="N184" s="1">
-        <v>6513998.03</v>
+        <v>5325766.02</v>
       </c>
       <c r="O184" s="1">
-        <v>1.28</v>
+        <v>1.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>576</v>
+      </c>
+      <c r="B185" t="s">
+        <v>577</v>
+      </c>
+      <c r="C185" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>96.467</v>
+      </c>
+      <c r="E185" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="I185" s="1">
+        <v>176626.23</v>
+      </c>
+      <c r="J185" s="1">
+        <v>2.9451145668434</v>
+      </c>
+      <c r="K185">
+        <v>0.36</v>
+      </c>
+      <c r="L185" t="s">
         <v>578</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>1101357.4</v>
+        <v>6173888.0</v>
       </c>
       <c r="N185" s="1">
-        <v>1144125.1</v>
+        <v>6196901.7</v>
       </c>
       <c r="O185" s="1">
-        <v>0.23</v>
+        <v>1.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>579</v>
+      </c>
+      <c r="B186" t="s">
+        <v>580</v>
+      </c>
+      <c r="C186" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.351</v>
+      </c>
+      <c r="E186" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1418.46</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.1300543958108</v>
+      </c>
+      <c r="K186">
+        <v>4.61</v>
+      </c>
+      <c r="L186" t="s">
         <v>581</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>3723966.96</v>
+        <v>1092085.17</v>
       </c>
       <c r="N186" s="1">
-        <v>3756161.27</v>
+        <v>1141240.25</v>
       </c>
       <c r="O186" s="1">
-        <v>0.74</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>582</v>
+      </c>
+      <c r="B187" t="s">
+        <v>583</v>
+      </c>
+      <c r="C187" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>96.211</v>
+      </c>
+      <c r="E187" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-149232.5</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-3.8506798013202</v>
+      </c>
+      <c r="K187">
+        <v>1.49</v>
+      </c>
+      <c r="L187" t="s">
         <v>584</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>1605735.0</v>
+        <v>3726252.03</v>
       </c>
       <c r="N187" s="1">
-        <v>1625692.29</v>
+        <v>3783862.91</v>
       </c>
       <c r="O187" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>585</v>
+      </c>
+      <c r="B188" t="s">
+        <v>586</v>
+      </c>
+      <c r="C188" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>94.321</v>
+      </c>
+      <c r="E188" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="I188" s="1">
+        <v>47642.5</v>
+      </c>
+      <c r="J188" s="1">
+        <v>3.0622223921939</v>
+      </c>
+      <c r="K188">
+        <v>0.1</v>
+      </c>
+      <c r="L188" t="s">
         <v>587</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>3312931.62</v>
+        <v>1603457.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3342000.04</v>
+        <v>1605086.17</v>
       </c>
       <c r="O188" s="1">
-        <v>0.66</v>
+        <v>0.33</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>588</v>
+      </c>
+      <c r="B189" t="s">
+        <v>589</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>102.593</v>
+      </c>
+      <c r="E189" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1349.6</v>
+      </c>
+      <c r="J189" s="1">
+        <v>1.3330251650972</v>
+      </c>
+      <c r="K189">
+        <v>4.83</v>
+      </c>
+      <c r="L189" t="s">
         <v>590</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>993880.0</v>
+        <v>102593.0</v>
       </c>
       <c r="N189" s="1">
-        <v>999681.1</v>
+        <v>107427.93</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>591</v>
+      </c>
+      <c r="B190" t="s">
+        <v>592</v>
+      </c>
+      <c r="C190" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.501</v>
+      </c>
+      <c r="E190" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="I190" s="1">
+        <v>26887.63</v>
+      </c>
+      <c r="J190" s="1">
+        <v>1.0883073952128</v>
+      </c>
+      <c r="K190">
+        <v>4.58</v>
+      </c>
+      <c r="L190" t="s">
         <v>593</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>3587577.25</v>
+        <v>2497479.13</v>
       </c>
       <c r="N190" s="1">
-        <v>3624259.96</v>
+        <v>2607989.57</v>
       </c>
       <c r="O190" s="1">
-        <v>0.71</v>
+        <v>0.53</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>594</v>
+      </c>
+      <c r="B191" t="s">
+        <v>595</v>
+      </c>
+      <c r="C191" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E191" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="I191" s="1">
+        <v>282743.58</v>
+      </c>
+      <c r="J191" s="1">
+        <v>9.3160118113435</v>
+      </c>
+      <c r="K191">
+        <v>1.56</v>
+      </c>
+      <c r="L191" t="s">
         <v>596</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>5168814.0</v>
+        <v>3317771.72</v>
       </c>
       <c r="N191" s="1">
-        <v>5425359.21</v>
+        <v>3369788.89</v>
       </c>
       <c r="O191" s="1">
-        <v>1.07</v>
+        <v>0.68</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>597</v>
+      </c>
+      <c r="B192" t="s">
+        <v>598</v>
+      </c>
+      <c r="C192" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.714</v>
+      </c>
+      <c r="E192" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>19467.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>1.9911565523442</v>
+      </c>
+      <c r="K192">
+        <v>1.06</v>
+      </c>
+      <c r="L192" t="s">
         <v>599</v>
       </c>
-      <c r="B192" t="s">
+      <c r="M192" s="1">
+        <v>997140.0</v>
+      </c>
+      <c r="N192" s="1">
+        <v>1007706.3</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
         <v>600</v>
       </c>
-      <c r="C192" s="1">
-[...26 lines deleted...]
-      <c r="L192" t="s">
+      <c r="B193" t="s">
         <v>601</v>
       </c>
-      <c r="M192" s="1">
-[...8 lines deleted...]
-      <c r="P192">
+      <c r="C193" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>104.192</v>
+      </c>
+      <c r="E193" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="I193" s="1">
+        <v>37780.79</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.0677361794489</v>
+      </c>
+      <c r="K193">
+        <v>1.91</v>
+      </c>
+      <c r="L193" t="s">
+        <v>602</v>
+      </c>
+      <c r="M193" s="1">
+        <v>3576182.01</v>
+      </c>
+      <c r="N193" s="1">
+        <v>3641824.75</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>603</v>
+      </c>
+      <c r="B194" t="s">
+        <v>604</v>
+      </c>
+      <c r="C194" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>105.238</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="I194" s="1">
+        <v>243336.23</v>
+      </c>
+      <c r="J194" s="1">
+        <v>4.9525767553573</v>
+      </c>
+      <c r="K194">
+        <v>6.12</v>
+      </c>
+      <c r="L194" t="s">
+        <v>605</v>
+      </c>
+      <c r="M194" s="1">
+        <v>5156662.0</v>
+      </c>
+      <c r="N194" s="1">
+        <v>5456434.6</v>
+      </c>
+      <c r="O194" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>