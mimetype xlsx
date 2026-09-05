--- v2 (2026-07-23)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1719 +163,1701 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...2 lines deleted...]
-    <t>EURO-BOBL JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>19 346.58</t>
+    <t>33 689.73</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>5 057.50</t>
+    <t>22 758.75</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>43 832.50</t>
+    <t>54 175.00</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>50 300.68</t>
+    <t>71 300.00</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>16 122.31</t>
+    <t>32 244.63</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>16 312.50</t>
-[...8 lines deleted...]
-    <t>38 011.75</t>
+    <t>24 187.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>44 970.75</t>
+    <t>71 203.69</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>35 828.78</t>
+    <t>50 581.80</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>18 895.89</t>
+    <t>40 278.08</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>10 653.42</t>
+    <t>15 189.04</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>5 524.36</t>
+    <t>24 859.60</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>51 190.31</t>
+    <t>72 268.68</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>79 832.35</t>
+    <t>112 704.50</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
+  </si>
+  <si>
+    <t>2 711.50</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>31 925.47</t>
+    <t>49 753.97</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>8 654.00</t>
+    <t>38 943.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>4 755.63</t>
+    <t>21 400.31</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>53 878.06</t>
+    <t>69 377.22</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>185 289.04</t>
+    <t>213 244.93</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>22 006.15</t>
-[...8 lines deleted...]
-    <t>14 257.96</t>
+    <t>29 170.94</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>4 416.15</t>
+    <t>25 515.53</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>20 484.63</t>
+    <t>30 726.94</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>43 254.75</t>
+    <t>57 017.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>59 046.75</t>
+    <t>8 747.67</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>6 967.94</t>
+    <t>11 928.17</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>52 064.38</t>
-[...8 lines deleted...]
-    <t>13 060.27</t>
+    <t>62 932.19</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>4 500.00</t>
+    <t>20 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>132 898.56</t>
+    <t>173 641.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>11 397.91</t>
-[...8 lines deleted...]
-    <t>172 901.25</t>
+    <t>29 613.46</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>176 423.31</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
+    <t>20 188.00</t>
+  </si>
+  <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>81 154.13</t>
+    <t>10 881.00</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>4 110.17</t>
+    <t>18 495.75</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 041.88</t>
+    <t>9 838.13</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>163 972.60</t>
+    <t>157 219.52</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>33 718.67</t>
+    <t>44 447.33</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 387.50</t>
+    <t>19 743.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>19 213.54</t>
+    <t>27 125.00</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>60 110.14</t>
+    <t>88 829.42</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>50 671.23</t>
+    <t>58 623.29</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>6 966.56</t>
+    <t>17 803.44</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>6 814.88</t>
+    <t>30 666.94</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>47 594.25</t>
+    <t>7 051.00</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>23 473.97</t>
+    <t>33 369.86</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>10 381.88</t>
+    <t>20 763.75</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>49 479.45</t>
+    <t>59 610.96</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>2 773.92</t>
+    <t>12 713.80</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>6 237.50</t>
+    <t>28 068.75</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>7 956.16</t>
+    <t>15 731.51</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>16 497.95</t>
+    <t>33 388.70</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>45 566.63</t>
+    <t>61 923.88</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>162 395.25</t>
+    <t>10 793.75</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>2 553.96</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>102 561.67</t>
+    <t>22 598.33</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>44 412.50</t>
+    <t>58 543.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>87 940.07</t>
+    <t>101 208.22</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>68 968.70</t>
+    <t>2 676.40</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>33 260.50</t>
+    <t>45 200.17</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>89 020.55</t>
+    <t>101 095.89</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>58 696.22</t>
+    <t>3 452.72</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>102 304.13</t>
+    <t>134 855.44</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>8 205.89</t>
+    <t>14 833.72</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>37 236.99</t>
+    <t>52 934.93</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>5 793.93</t>
+    <t>20 472.12</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>2 950.67</t>
+    <t>13 278.00</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>28 218.75</t>
+    <t>56 437.50</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>47 654.34</t>
+    <t>10 534.24</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>2 888.96</t>
+    <t>13 000.31</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
+    <t>7 246.18</t>
+  </si>
+  <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>23 703.75</t>
+    <t>35 280.00</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>4 000.93</t>
-[...8 lines deleted...]
-    <t>48 961.64</t>
+    <t>13 558.71</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>27 184.93</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>5 166.67</t>
+    <t>23 250.00</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>107 635.00</t>
+    <t>23 239.38</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>44 048.81</t>
+    <t>3 261.50</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>11 208.38</t>
+    <t>1 660.50</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>87 165.54</t>
+    <t>18 991.38</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>54 661.75</t>
+    <t>72 054.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>4 042.74</t>
+    <t>25 772.47</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>19 337.63</t>
+    <t>29 006.45</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>33 097.64</t>
+    <t>39 939.95</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
+    <t>8 649.16</t>
+  </si>
+  <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>9 361.46</t>
+    <t>42 126.56</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>12 389.04</t>
+    <t>16 394.52</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>25 166.10</t>
+    <t>40 407.53</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>8 307.53</t>
+    <t>22 046.92</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>10 905.56</t>
+    <t>28 522.22</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>4 837.50</t>
+    <t>21 768.75</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>15 520.31</t>
+    <t>39 663.02</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>44 366.67</t>
+    <t>58 483.33</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>4 000.50</t>
+    <t>5 276.25</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>12 542.01</t>
+    <t>18 965.97</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>6 050.92</t>
+    <t>27 229.13</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>17 483.08</t>
-[...8 lines deleted...]
-    <t>5 583.14</t>
+    <t>34 966.17</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>2 100.82</t>
+    <t>9 585.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>1 796.18</t>
+    <t>8 232.51</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>26 229.86</t>
+    <t>38 228.63</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>105 641.78</t>
+    <t>126 196.52</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>64 441.99</t>
+    <t>90 099.45</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>39 258.17</t>
+    <t>5 350.74</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>51 718.33</t>
+    <t>11 166.46</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>23 978.47</t>
+    <t>1 313.89</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>112 571.66</t>
-[...8 lines deleted...]
-    <t>47 079.86</t>
+    <t>148 389.92</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>6 620.17</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>28 262.50</t>
+    <t>82 365.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>23 289.34</t>
+    <t>46 578.68</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>54 528.03</t>
-[...8 lines deleted...]
-    <t>64 900.00</t>
+    <t>73 126.74</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
+  </si>
+  <si>
+    <t>1 285.17</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>44 071.31</t>
+    <t>6 529.08</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>4 230.61</t>
+    <t>19 390.32</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>11 800.00</t>
+    <t>20 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>98 855.34</t>
+    <t>113 822.88</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>15 045.00</t>
+    <t>21 240.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>4 192.53</t>
+    <t>13 460.24</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>11 080.42</t>
+    <t>26 593.00</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>52 164.58</t>
+    <t>2 858.33</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>4 891.77</t>
+    <t>12 682.37</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>15 984.38</t>
+    <t>40 848.96</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>37 518.49</t>
+    <t>54 865.75</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>23 872.13</t>
+    <t>18 353.10</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>12 091.78</t>
+    <t>14 771.92</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>56 414.45</t>
+    <t>12 430.30</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>48 768.75</t>
+    <t>68 850.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>127 106.83</t>
+    <t>16 951.00</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>11 615.30</t>
+    <t>29 453.09</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>21 630.38</t>
+    <t>29 462.06</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>60 729.63</t>
+    <t>90 047.38</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>48 807.69</t>
+    <t>66 297.12</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>64 430.30</t>
+    <t>85 463.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>39 075.82</t>
+    <t>8 609.93</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>48 708.49</t>
+    <t>57 120.00</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>39 541.91</t>
+    <t>56 211.53</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>7 722.25</t>
+    <t>26 800.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>8 899.33</t>
+    <t>17 798.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>34 890.66</t>
+    <t>59 485.72</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>73 095.75</t>
+    <t>99 335.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>43 296.63</t>
-[...8 lines deleted...]
-    <t>16 159.50</t>
+    <t>52 037.26</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>12 252.05</t>
+    <t>32 515.07</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>6 814.50</t>
+    <t>13 629.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>5 805.49</t>
+    <t>19 674.18</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>58 183.86</t>
+    <t>66 333.39</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>16 849.13</t>
+    <t>23 787.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>29 257.00</t>
+    <t>46 323.58</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>28 578.00</t>
+    <t>37 671.00</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>1 770.83</t>
+    <t>16 645.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>130 397.26</t>
+    <t>4 684.93</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>44 215.07</t>
+    <t>89 482.88</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>28 963.75</t>
+    <t>45 859.27</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 431.74</t>
+    <t>3 242.11</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>7 489.25</t>
+    <t>24 964.17</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>41 513.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
+    <t>23 140.00</t>
+  </si>
+  <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>22 349.10</t>
+    <t>32 155.34</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>1 388.71</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>29 336.55</t>
+    <t>3 827.64</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>33 359.58</t>
+    <t>7 350.42</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>54 217.31</t>
+    <t>11 946.19</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>32 500.00</t>
+    <t>13 203.13</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>74 415.69</t>
+    <t>1 809.50</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>61 250.00</t>
+    <t>10 937.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>11 185.42</t>
+    <t>13 749.46</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>10 027.13</t>
+    <t>25 425.19</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>3 720.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>79 402.40</t>
+    <t>96 057.53</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>98 200.00</t>
+    <t>130 421.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>76 832.88</t>
+    <t>4 493.15</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 965.75</t>
-[...8 lines deleted...]
-    <t>16 800.00</t>
+    <t>14 041.10</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 029.11</t>
+    <t>5 164.38</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 047.50</t>
+    <t>9 213.75</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>2 772.60</t>
+    <t>6 498.29</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>60 809.38</t>
+    <t>90 165.63</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>2 858.61</t>
+    <t>13 101.95</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>109 150.27</t>
+    <t>128 464.93</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>23 013.70</t>
+    <t>56 000.00</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>49 155.08</t>
+    <t>4 443.40</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>57 610.88</t>
+    <t>81 333.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>1 629.17</t>
+    <t>7 331.25</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 834.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>110 510.44</t>
+    <t>125 790.02</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>52 017.17</t>
+    <t>73 436.00</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>10 566.30</t>
+    <t>15 000.00</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>65 642.74</t>
+    <t>92 672.10</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>299 772.60</t>
+    <t>340 180.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2239,299 +2221,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2070476.3988</v>
+        <v>2019412.879</v>
       </c>
       <c r="D2">
-        <v>133.74</v>
+        <v>134.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>276914758.24</v>
+        <v>272352438.84</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>276914758.24</v>
+        <v>272352438.84</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1027004.6728</v>
+        <v>1031628.3088</v>
       </c>
       <c r="D3">
-        <v>54.04</v>
+        <v>54.49</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55503564.21</v>
+        <v>56221356.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55503564.21</v>
+        <v>56221356.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>458621.4012</v>
+        <v>413447.8018</v>
       </c>
       <c r="D4">
-        <v>124.18</v>
+        <v>125.16</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56953644.7</v>
+        <v>51747357.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56953644.7</v>
+        <v>51747357.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.19</v>
+        <v>133.34</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.19</v>
+        <v>133.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.19</v>
+        <v>133.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.8</v>
+        <v>129.86</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.8</v>
+        <v>129.86</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.8</v>
+        <v>129.86</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.22</v>
+        <v>129.27</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1410.44</v>
+        <v>1422.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1410.44</v>
+        <v>1422.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10990.84</v>
+        <v>11086.35</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102811666.64</v>
+        <v>93616524.27</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102811666.64</v>
+        <v>93616524.27</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2776.0</v>
+        <v>3066.0</v>
       </c>
       <c r="D9">
-        <v>100.49</v>
+        <v>101.28</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>278982.6</v>
+        <v>310547.46</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>278982.6</v>
+        <v>310547.46</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2600,9639 +2582,9539 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>130000.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.99</v>
+        <v>91.6</v>
       </c>
       <c r="E3" s="1">
-        <v>92.0360615385</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11964688.0</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-135988.0</v>
+        <v>-21138.96</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.1365779032433</v>
+        <v>-0.47379432552772</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11828700.0</v>
+        <v>4440493.2</v>
       </c>
       <c r="N3" s="1">
-        <v>11828700.0</v>
+        <v>4440493.2</v>
       </c>
       <c r="O3" s="1">
-        <v>2.4</v>
+        <v>0.94</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.09</v>
+        <v>3.13</v>
       </c>
       <c r="J4" s="1">
-        <v>936.36363636364</v>
+        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.42</v>
+        <v>3.46</v>
       </c>
       <c r="N4" s="1">
-        <v>3.42</v>
+        <v>3.46</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.74</v>
+        <v>108.14</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.74</v>
+        <v>108.14</v>
       </c>
       <c r="N5" s="1">
-        <v>106.74</v>
+        <v>108.14</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1818.0</v>
+        <v>1603.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4794.4</v>
+        <v>4806.42</v>
       </c>
       <c r="E6" s="1">
-        <v>4792.1892519252</v>
+        <v>4804.2823580786</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8712200.06</v>
+        <v>7701264.62</v>
       </c>
       <c r="I6" s="1">
-        <v>4019.14</v>
+        <v>3426.64</v>
       </c>
       <c r="J6" s="1">
-        <v>0.046132319876961</v>
+        <v>0.044494510565201</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>8716219.2</v>
+        <v>7704691.26</v>
       </c>
       <c r="N6" s="1">
-        <v>8716219.2</v>
+        <v>7704691.26</v>
       </c>
       <c r="O6" s="1">
-        <v>1.77</v>
+        <v>1.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>451.0</v>
+        <v>232.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.65</v>
+        <v>114.48</v>
       </c>
       <c r="E7" s="1">
-        <v>116.664922395</v>
+        <v>114.62</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-457730.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-457730.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-457730.0</v>
+        <v>-32480.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.09</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>2500000.0</v>
+        <v>657.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.522</v>
+        <v>105.625</v>
       </c>
       <c r="E8" s="1">
-        <v>100.13</v>
+        <v>105.69</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>34800.0</v>
+        <v>-42705.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.3901927494257</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2538050.0</v>
+        <v>-42705.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2557396.58</v>
+        <v>-42705.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.52</v>
+        <v>-0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.822</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>42300.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.6898032557675</v>
+      </c>
+      <c r="K9">
+        <v>1.35</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>2461324.6</v>
+        <v>2545550.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2466382.1</v>
+        <v>2579239.73</v>
       </c>
       <c r="O9" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
         <v>57</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>103.865</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>51527.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>2.1288102261554</v>
+      </c>
+      <c r="K10">
+        <v>0.96</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>1588150.96</v>
+        <v>2471987.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1631983.46</v>
+        <v>2494745.75</v>
       </c>
       <c r="O10" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>101.402</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>22095.52</v>
+      </c>
+      <c r="J11" s="1">
+        <v>1.402</v>
+      </c>
+      <c r="K11">
+        <v>3.44</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>4451098.0</v>
+        <v>1598095.52</v>
       </c>
       <c r="N11" s="1">
-        <v>4501398.68</v>
+        <v>1652270.52</v>
       </c>
       <c r="O11" s="1">
-        <v>0.91</v>
+        <v>0.35</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>98.189</v>
+      </c>
+      <c r="E12" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>20194.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.44910485933504</v>
+      </c>
+      <c r="K12">
+        <v>1.55</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>2634863.64</v>
+        <v>4516694.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2650985.95</v>
+        <v>4587994.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.721</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>59143.08</v>
+      </c>
+      <c r="J13" s="1">
+        <v>2.2907569598076</v>
+      </c>
+      <c r="K13">
+        <v>1.25</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>984140.0</v>
+        <v>2640956.91</v>
       </c>
       <c r="N13" s="1">
-        <v>1000452.5</v>
+        <v>2673201.54</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>98.733</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-15149.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-1.5111538496068</v>
+      </c>
+      <c r="K14">
+        <v>2.42</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1583371.02</v>
+        <v>987330.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1621382.77</v>
+        <v>1011517.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C15" s="1">
         <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.512</v>
+        <v>98.148</v>
       </c>
       <c r="E15" s="1">
         <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-133199.5</v>
+        <v>-98531.14</v>
       </c>
       <c r="J15" s="1">
-        <v>-2.4446651005653</v>
+        <v>-1.8083824584695</v>
       </c>
       <c r="K15">
-        <v>0.83</v>
+        <v>1.31</v>
       </c>
       <c r="L15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>5315379.12</v>
+        <v>5350047.48</v>
       </c>
       <c r="N15" s="1">
-        <v>5360349.87</v>
+        <v>5421251.17</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>1.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C16" s="1">
         <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>104.007</v>
+        <v>104.084</v>
       </c>
       <c r="E16" s="1">
         <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-12234.01</v>
+        <v>-10890.97</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.66987069819645</v>
+        <v>-0.5963328195691</v>
       </c>
       <c r="K16">
-        <v>1.85</v>
+        <v>2.61</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>1814090.09</v>
+        <v>1815433.13</v>
       </c>
       <c r="N16" s="1">
-        <v>1849918.87</v>
+        <v>1866014.93</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C17" s="1">
         <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.588</v>
+        <v>99.885</v>
       </c>
       <c r="E17" s="1">
         <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>21898.41</v>
+        <v>31699.41</v>
       </c>
       <c r="J17" s="1">
-        <v>0.67080326243215</v>
+        <v>0.97103249254966</v>
       </c>
       <c r="K17">
-        <v>0.57</v>
+        <v>1.22</v>
       </c>
       <c r="L17" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>3286404.0</v>
+        <v>3296205.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3305299.89</v>
+        <v>3336483.08</v>
       </c>
       <c r="O17" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C18" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.184</v>
+        <v>92.683</v>
       </c>
       <c r="E18" s="1">
         <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>226116.4</v>
+        <v>237094.4</v>
       </c>
       <c r="J18" s="1">
-        <v>12.548556227107</v>
+        <v>13.157791339028</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
+        <v>0.69</v>
       </c>
       <c r="L18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>2028048.0</v>
+        <v>2039026.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2038701.42</v>
+        <v>2054215.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C19" s="1">
         <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.12</v>
+        <v>96.956</v>
       </c>
       <c r="E19" s="1">
         <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>24821.48</v>
+        <v>-15791.26</v>
       </c>
       <c r="J19" s="1">
-        <v>0.73033323327305</v>
+        <v>-0.46463313119344</v>
       </c>
       <c r="K19">
-        <v>0.16</v>
+        <v>0.71</v>
       </c>
       <c r="L19" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>3423472.79</v>
+        <v>3382860.05</v>
       </c>
       <c r="N19" s="1">
-        <v>3428997.15</v>
+        <v>3407719.65</v>
       </c>
       <c r="O19" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C20" s="1">
         <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.857</v>
+        <v>97.485</v>
       </c>
       <c r="E20" s="1">
         <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>1837.53</v>
+        <v>-42230.31</v>
       </c>
       <c r="J20" s="1">
-        <v>0.057904302518171</v>
+        <v>-1.3307628423352</v>
       </c>
       <c r="K20">
-        <v>1.58</v>
+        <v>2.23</v>
       </c>
       <c r="L20" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3175228.66</v>
+        <v>3131160.82</v>
       </c>
       <c r="N20" s="1">
-        <v>3226418.97</v>
+        <v>3203429.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C21" s="1">
         <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>103.729</v>
+        <v>103.816</v>
       </c>
       <c r="E21" s="1">
         <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>8002.79</v>
+        <v>11702.9</v>
       </c>
       <c r="J21" s="1">
-        <v>0.1817332478413</v>
+        <v>0.26575807014328</v>
       </c>
       <c r="K21">
-        <v>1.88</v>
+        <v>2.65</v>
       </c>
       <c r="L21" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>4411594.37</v>
+        <v>4415294.48</v>
       </c>
       <c r="N21" s="1">
-        <v>4491426.72</v>
+        <v>4527998.98</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
         <v>93</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>102.146</v>
+      </c>
+      <c r="E22" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="I22" s="1">
+        <v>51176.28</v>
+      </c>
+      <c r="J22" s="1">
+        <v>3.0682310146601</v>
+      </c>
+      <c r="K22">
+        <v>0.16</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2277374.04</v>
+        <v>1719117.18</v>
       </c>
       <c r="N22" s="1">
-        <v>2309299.51</v>
+        <v>1721828.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
         <v>96</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>106.933</v>
+      </c>
+      <c r="E23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-34288.55</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.4872207226518</v>
+      </c>
+      <c r="K23">
+        <v>2.34</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>4352312.95</v>
+        <v>2271256.92</v>
       </c>
       <c r="N23" s="1">
-        <v>4360966.95</v>
+        <v>2321010.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>101.277</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>57218.47</v>
+      </c>
+      <c r="J24" s="1">
+        <v>1.3229589889412</v>
+      </c>
+      <c r="K24">
+        <v>0.9</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>3193627.73</v>
+        <v>4382255.79</v>
       </c>
       <c r="N24" s="1">
-        <v>3198383.36</v>
+        <v>4421198.79</v>
       </c>
       <c r="O24" s="1">
-        <v>0.65</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>98.662</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-43978.81</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.348486223312</v>
+      </c>
+      <c r="K25">
+        <v>0.66</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>2667681.14</v>
+        <v>3217367.82</v>
       </c>
       <c r="N25" s="1">
-        <v>2721559.2</v>
+        <v>3238768.13</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.68</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.325</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>6943.18</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.26115021285635</v>
+      </c>
+      <c r="K26">
+        <v>2.61</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4605708.24</v>
+        <v>2665635.25</v>
       </c>
       <c r="N26" s="1">
-        <v>4790997.28</v>
+        <v>2735012.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.97</v>
+        <v>0.58</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>97.339</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1492824.27</v>
+      </c>
+      <c r="J27" s="1">
+        <v>47.741583958068</v>
+      </c>
+      <c r="K27">
+        <v>4.49</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1434350.35</v>
+        <v>4619708.94</v>
       </c>
       <c r="N27" s="1">
-        <v>1456356.5</v>
+        <v>4832953.87</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>1.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.637</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-5245.35</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.363</v>
+      </c>
+      <c r="K28">
+        <v>2.02</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>704250.57</v>
+        <v>1439754.65</v>
       </c>
       <c r="N28" s="1">
-        <v>718508.53</v>
+        <v>1468925.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C29" s="1">
         <v>2950000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.208</v>
+        <v>100.135</v>
       </c>
       <c r="E29" s="1">
         <v>99.45524576</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>2933929.75</v>
       </c>
       <c r="I29" s="1">
-        <v>22206.25</v>
+        <v>20052.75</v>
       </c>
       <c r="J29" s="1">
-        <v>0.75687735877112</v>
+        <v>0.68347750998469</v>
       </c>
       <c r="K29">
-        <v>0.15</v>
+        <v>0.86</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>2956136.0</v>
+        <v>2953982.5</v>
       </c>
       <c r="N29" s="1">
-        <v>2960552.15</v>
+        <v>2979498.03</v>
       </c>
       <c r="O29" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.815</v>
+        <v>101.322</v>
       </c>
       <c r="E30" s="1">
         <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1713000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>13960.94</v>
+        <v>22645.86</v>
       </c>
       <c r="J30" s="1">
-        <v>0.81499941622884</v>
+        <v>1.322</v>
       </c>
       <c r="K30">
-        <v>1.2</v>
+        <v>1.79</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>1726960.94</v>
+        <v>1735645.86</v>
       </c>
       <c r="N30" s="1">
-        <v>1747445.57</v>
+        <v>1766372.8</v>
       </c>
       <c r="O30" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.66</v>
+        <v>99.42</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2247000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-7639.8</v>
+        <v>-13032.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.34</v>
+        <v>-0.58</v>
       </c>
       <c r="K31">
-        <v>1.93</v>
+        <v>2.54</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>2239360.2</v>
+        <v>2233967.4</v>
       </c>
       <c r="N31" s="1">
-        <v>2282614.95</v>
+        <v>2290985.03</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C32" s="1">
         <v>2282000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.333</v>
+        <v>102.816</v>
       </c>
       <c r="E32" s="1">
         <v>103.51827695</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2362287.08</v>
       </c>
       <c r="I32" s="1">
-        <v>-27048.02</v>
+        <v>-16025.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.1449929277859</v>
+        <v>-0.67840865471778</v>
       </c>
       <c r="K32">
-        <v>2.59</v>
+        <v>0.38</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2335239.06</v>
+        <v>2346261.12</v>
       </c>
       <c r="N32" s="1">
-        <v>2394285.81</v>
+        <v>2355008.79</v>
       </c>
       <c r="O32" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C33" s="1">
         <v>791000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.318</v>
+        <v>102.824</v>
       </c>
       <c r="E33" s="1">
         <v>100.39127686</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>794095.0</v>
       </c>
       <c r="I33" s="1">
-        <v>15240.38</v>
+        <v>19242.84</v>
       </c>
       <c r="J33" s="1">
-        <v>1.9192136960943</v>
+        <v>2.4232415517035</v>
       </c>
       <c r="K33">
-        <v>0.88</v>
+        <v>1.51</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>809335.38</v>
+        <v>813337.84</v>
       </c>
       <c r="N33" s="1">
-        <v>816303.32</v>
+        <v>825266.01</v>
       </c>
       <c r="O33" s="1">
         <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C34" s="1">
         <v>1800000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.989</v>
+        <v>103.308</v>
       </c>
       <c r="E34" s="1">
         <v>103.60736833</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>1864932.63</v>
       </c>
       <c r="I34" s="1">
-        <v>-11130.63</v>
+        <v>-5388.63</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.59683818176317</v>
+        <v>-0.28894502210517</v>
       </c>
       <c r="K34">
-        <v>2.89</v>
+        <v>3.5</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>1853802.0</v>
+        <v>1859544.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1905866.38</v>
+        <v>1922476.19</v>
       </c>
       <c r="O34" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.775</v>
+      </c>
+      <c r="E35" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>75195.0</v>
+      </c>
+      <c r="J35" s="1">
+        <v>2.8421267476273</v>
+      </c>
+      <c r="K35">
+        <v>0.75</v>
+      </c>
+      <c r="L35" t="s">
         <v>133</v>
       </c>
-      <c r="C35" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>2689759.32</v>
+        <v>2720925.0</v>
       </c>
       <c r="N35" s="1">
-        <v>2702819.59</v>
+        <v>2741175.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>105.804</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I36" s="1">
+        <v>210376.45</v>
+      </c>
+      <c r="J36" s="1">
+        <v>4.928803303217</v>
+      </c>
+      <c r="K36">
+        <v>4.1</v>
+      </c>
+      <c r="L36" t="s">
         <v>136</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>2713311.0</v>
+        <v>4478683.32</v>
       </c>
       <c r="N36" s="1">
-        <v>2717811.0</v>
+        <v>4652324.51</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.98</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.612</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I37" s="1">
+        <v>58205.53</v>
+      </c>
+      <c r="J37" s="1">
+        <v>2.4447048232396</v>
+      </c>
+      <c r="K37">
+        <v>1.25</v>
+      </c>
+      <c r="L37" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>4381408.98</v>
+        <v>2439087.24</v>
       </c>
       <c r="N37" s="1">
-        <v>4514307.54</v>
+        <v>2468700.7</v>
       </c>
       <c r="O37" s="1">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.003</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-22899.81</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.43631039531479</v>
+      </c>
+      <c r="K38">
+        <v>3.44</v>
+      </c>
+      <c r="L38" t="s">
         <v>142</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>2413225.48</v>
+        <v>5225613.69</v>
       </c>
       <c r="N38" s="1">
-        <v>2424623.39</v>
+        <v>5402037.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.49</v>
+        <v>1.14</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.007</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-75970.71</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-3.070784519098</v>
+      </c>
+      <c r="K39">
+        <v>0.82</v>
+      </c>
+      <c r="L39" t="s">
         <v>145</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>5247949.97</v>
+        <v>2398013.04</v>
       </c>
       <c r="N39" s="1">
-        <v>5420851.22</v>
+        <v>2418201.04</v>
       </c>
       <c r="O39" s="1">
-        <v>1.1</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>101.569</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>52530.12</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.569</v>
+      </c>
+      <c r="K40">
+        <v>0.33</v>
+      </c>
+      <c r="L40" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2379621.36</v>
+        <v>3400530.12</v>
       </c>
       <c r="N40" s="1">
-        <v>2379621.36</v>
+        <v>3411411.12</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.72</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>3348000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.839</v>
+        <v>103.683</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>102.70391249</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3348000.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-5390.29</v>
+        <v>18573.29</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.16100029868578</v>
+        <v>0.95331081632569</v>
       </c>
       <c r="K41">
-        <v>2.42</v>
+        <v>0.98</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>3342609.71</v>
+        <v>1966866.51</v>
       </c>
       <c r="N41" s="1">
-        <v>3423763.84</v>
+        <v>1985362.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.42</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>1897000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.244</v>
+        <v>102.393</v>
       </c>
       <c r="E42" s="1">
-        <v>102.70391249</v>
+        <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1948293.22</v>
+        <v>972000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>10245.46</v>
+        <v>23259.96</v>
       </c>
       <c r="J42" s="1">
-        <v>0.52586848297917</v>
+        <v>2.393</v>
       </c>
       <c r="K42">
-        <v>0.22</v>
+        <v>1.01</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>1958538.68</v>
+        <v>995259.96</v>
       </c>
       <c r="N42" s="1">
-        <v>1962648.85</v>
+        <v>1005098.09</v>
       </c>
       <c r="O42" s="1">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>972000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.125</v>
+        <v>106.852</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>101.486</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>972000.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="I43" s="1">
-        <v>20655.0</v>
+        <v>112686.0</v>
       </c>
       <c r="J43" s="1">
-        <v>2.125</v>
+        <v>5.2874288079144</v>
       </c>
       <c r="K43">
-        <v>0.21</v>
+        <v>7.49</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>992655.0</v>
+        <v>2243892.0</v>
       </c>
       <c r="N43" s="1">
-        <v>994696.88</v>
+        <v>2401111.52</v>
       </c>
       <c r="O43" s="1">
-        <v>0.2</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>2500000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>106.593</v>
+        <v>100.54</v>
       </c>
       <c r="E44" s="1">
-        <v>101.486</v>
+        <v>100.10319267</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2537150.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I44" s="1">
-        <v>127675.0</v>
+        <v>8456.59</v>
       </c>
       <c r="J44" s="1">
-        <v>5.032221193071</v>
+        <v>0.43635704624455</v>
       </c>
       <c r="K44">
-        <v>6.56</v>
+        <v>2.3</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>2664825.0</v>
+        <v>1946454.4</v>
       </c>
       <c r="N44" s="1">
-        <v>2828797.6</v>
+        <v>1990901.73</v>
       </c>
       <c r="O44" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>1936000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.615</v>
+        <v>98.849</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10319267</v>
+        <v>96.84</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1937997.81</v>
+        <v>2614680.0</v>
       </c>
       <c r="I45" s="1">
-        <v>9908.59</v>
+        <v>54243.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.5112797315287</v>
+        <v>2.074555968608</v>
       </c>
       <c r="K45">
-        <v>1.74</v>
+        <v>0.73</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>1947906.4</v>
+        <v>2668923.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1981625.07</v>
+        <v>2688666.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>2700000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.274</v>
+        <v>97.996</v>
       </c>
       <c r="E46" s="1">
-        <v>96.84</v>
+        <v>92.4965576</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2614680.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I46" s="1">
-        <v>11718.0</v>
+        <v>119337.9</v>
       </c>
       <c r="J46" s="1">
-        <v>0.4481619165634</v>
+        <v>5.9455643958951</v>
       </c>
       <c r="K46">
-        <v>0.16</v>
+        <v>1.25</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2626398.0</v>
+        <v>2126513.2</v>
       </c>
       <c r="N46" s="1">
-        <v>2630785.5</v>
+        <v>2153638.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2170000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.358</v>
+        <v>98.211</v>
       </c>
       <c r="E47" s="1">
-        <v>92.4965576</v>
+        <v>97.961492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2007175.3</v>
+        <v>3980175.42</v>
       </c>
       <c r="I47" s="1">
-        <v>105493.3</v>
+        <v>10137.51</v>
       </c>
       <c r="J47" s="1">
-        <v>5.2558089968524</v>
+        <v>0.25470008053062</v>
       </c>
       <c r="K47">
-        <v>0.89</v>
+        <v>2.19</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2112668.6</v>
+        <v>3990312.93</v>
       </c>
       <c r="N47" s="1">
-        <v>2131882.14</v>
+        <v>4079142.35</v>
       </c>
       <c r="O47" s="1">
-        <v>0.43</v>
+        <v>0.86</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>4063000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.96</v>
+        <v>91.741</v>
       </c>
       <c r="E48" s="1">
-        <v>97.961492</v>
+        <v>89.54278944</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3980175.42</v>
+        <v>1611770.21</v>
       </c>
       <c r="I48" s="1">
-        <v>40569.38</v>
+        <v>39567.79</v>
       </c>
       <c r="J48" s="1">
-        <v>1.0192862303541</v>
+        <v>2.4549274924246</v>
       </c>
       <c r="K48">
-        <v>1.48</v>
+        <v>3.26</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>4020744.8</v>
+        <v>1651338.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4080854.94</v>
+        <v>1709961.29</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>0.36</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>1800000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>90.506</v>
+        <v>99.285</v>
       </c>
       <c r="E49" s="1">
-        <v>89.54278944</v>
+        <v>100.00201776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1611770.21</v>
+        <v>2477049.98</v>
       </c>
       <c r="I49" s="1">
-        <v>17337.79</v>
+        <v>-17760.53</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0756986257985</v>
+        <v>-0.71700329599324</v>
       </c>
       <c r="K49">
-        <v>2.82</v>
+        <v>0.72</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>1629108.0</v>
+        <v>2459289.45</v>
       </c>
       <c r="N49" s="1">
-        <v>1679779.23</v>
+        <v>2477092.89</v>
       </c>
       <c r="O49" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2477000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.963</v>
+        <v>103.039</v>
       </c>
       <c r="E50" s="1">
-        <v>100.00201776</v>
+        <v>102.084372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2477049.98</v>
+        <v>3273845.81</v>
       </c>
       <c r="I50" s="1">
-        <v>-25736.47</v>
+        <v>30614.92</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.0389967989261</v>
+        <v>0.9351362824262</v>
       </c>
       <c r="K50">
-        <v>0.28</v>
+        <v>0.96</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2451313.51</v>
+        <v>3304460.73</v>
       </c>
       <c r="N50" s="1">
-        <v>2458280.07</v>
+        <v>3335127.67</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>3207000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>102.523</v>
+        <v>101.673</v>
       </c>
       <c r="E51" s="1">
-        <v>102.084372</v>
+        <v>100.24366355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3273845.81</v>
+        <v>1927685.65</v>
       </c>
       <c r="I51" s="1">
-        <v>14066.8</v>
+        <v>27486.14</v>
       </c>
       <c r="J51" s="1">
-        <v>0.42967203760888</v>
+        <v>1.4258621471815</v>
       </c>
       <c r="K51">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>3287912.61</v>
+        <v>1955171.79</v>
       </c>
       <c r="N51" s="1">
-        <v>3294727.49</v>
+        <v>1962222.79</v>
       </c>
       <c r="O51" s="1">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>1923000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.846</v>
+        <v>101.2</v>
       </c>
       <c r="E52" s="1">
-        <v>100.24366355</v>
+        <v>99.8308825</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1927685.65</v>
+        <v>1597294.12</v>
       </c>
       <c r="I52" s="1">
-        <v>11582.93</v>
+        <v>21905.88</v>
       </c>
       <c r="J52" s="1">
-        <v>0.60087234658825</v>
+        <v>1.3714368396974</v>
       </c>
       <c r="K52">
-        <v>2.48</v>
+        <v>2.09</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>1939268.58</v>
+        <v>1619200.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1986862.83</v>
+        <v>1652569.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1600000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.463</v>
+        <v>100.826</v>
       </c>
       <c r="E53" s="1">
-        <v>99.8308825</v>
+        <v>100.16979772</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1597294.12</v>
+        <v>1584686.2</v>
       </c>
       <c r="I53" s="1">
-        <v>-5886.12</v>
+        <v>10381.12</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.36850570764012</v>
+        <v>0.65508994777641</v>
       </c>
       <c r="K53">
-        <v>1.47</v>
+        <v>1.31</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1591408.0</v>
+        <v>1595067.32</v>
       </c>
       <c r="N53" s="1">
-        <v>1614881.97</v>
+        <v>1615831.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1582000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.647</v>
+        <v>96.367</v>
       </c>
       <c r="E54" s="1">
-        <v>100.16979772</v>
+        <v>91.58588302</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1584686.2</v>
+        <v>3938192.97</v>
       </c>
       <c r="I54" s="1">
-        <v>7549.34</v>
+        <v>205588.03</v>
       </c>
       <c r="J54" s="1">
-        <v>0.47639337049821</v>
+        <v>5.2203645571994</v>
       </c>
       <c r="K54">
-        <v>0.66</v>
+        <v>1.39</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1592235.54</v>
+        <v>4143781.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1602617.42</v>
+        <v>4203391.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.89</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>4300000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>95.152</v>
+        <v>100.681</v>
       </c>
       <c r="E55" s="1">
-        <v>91.58588302</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3938192.97</v>
+        <v>1547000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>153343.03</v>
+        <v>10535.07</v>
       </c>
       <c r="J55" s="1">
-        <v>3.8937408900001</v>
+        <v>0.681</v>
       </c>
       <c r="K55">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>4091536.0</v>
+        <v>1557535.07</v>
       </c>
       <c r="N55" s="1">
-        <v>4141015.45</v>
+        <v>1570248.87</v>
       </c>
       <c r="O55" s="1">
-        <v>0.84</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1547000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.493</v>
+        <v>93.707</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>100.6600501</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1547000.0</v>
+        <v>3013761.9</v>
       </c>
       <c r="I56" s="1">
-        <v>-7843.29</v>
+        <v>-208174.32</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.507</v>
+        <v>-6.9074574205746</v>
       </c>
       <c r="K56">
-        <v>0.18</v>
+        <v>0.94</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1539156.71</v>
+        <v>2805587.58</v>
       </c>
       <c r="N56" s="1">
-        <v>1541930.63</v>
+        <v>2833656.33</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>2994000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>91.301</v>
+        <v>98.745</v>
       </c>
       <c r="E57" s="1">
-        <v>100.6600501</v>
+        <v>91.49876455</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3013761.9</v>
+        <v>4025945.64</v>
       </c>
       <c r="I57" s="1">
-        <v>-280209.96</v>
+        <v>318834.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-9.2976807490997</v>
+        <v>7.9194899412502</v>
       </c>
       <c r="K57">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>2733551.94</v>
+        <v>4344780.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2739789.44</v>
+        <v>4360511.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.56</v>
+        <v>0.92</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>4400000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.381</v>
+        <v>101.013</v>
       </c>
       <c r="E58" s="1">
-        <v>91.49876455</v>
+        <v>101.46012484</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>4025945.64</v>
+        <v>3145263.87</v>
       </c>
       <c r="I58" s="1">
-        <v>302818.36</v>
+        <v>-13860.87</v>
       </c>
       <c r="J58" s="1">
-        <v>7.5216703621463</v>
+        <v>-0.44069021147024</v>
       </c>
       <c r="K58">
-        <v>0.18</v>
+        <v>1.08</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>4328764.0</v>
+        <v>3131403.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4336720.16</v>
+        <v>3164791.7</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>3100000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.209</v>
+        <v>92.437</v>
       </c>
       <c r="E59" s="1">
-        <v>101.46012484</v>
+        <v>98.46638108</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3145263.87</v>
+        <v>2831893.12</v>
       </c>
       <c r="I59" s="1">
-        <v>-7784.87</v>
+        <v>-173405.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.24751087100365</v>
+        <v>-6.1232890032234</v>
       </c>
       <c r="K59">
-        <v>0.53</v>
+        <v>2.15</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>3137479.0</v>
+        <v>2658488.12</v>
       </c>
       <c r="N59" s="1">
-        <v>3153976.95</v>
+        <v>2720412.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>2876000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>87.819</v>
+        <v>106.17</v>
       </c>
       <c r="E60" s="1">
-        <v>98.46638108</v>
+        <v>106.49917419</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2831893.12</v>
+        <v>3845685.18</v>
       </c>
       <c r="I60" s="1">
-        <v>-306218.68</v>
+        <v>-11886.48</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.813214589116</v>
+        <v>-0.30908614313562</v>
       </c>
       <c r="K60">
-        <v>1.58</v>
+        <v>0.3</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>2525674.44</v>
+        <v>3833798.7</v>
       </c>
       <c r="N60" s="1">
-        <v>2571241.07</v>
+        <v>3844592.45</v>
       </c>
       <c r="O60" s="1">
-        <v>0.52</v>
+        <v>0.81</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>3611000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>105.897</v>
+        <v>101.533</v>
       </c>
       <c r="E61" s="1">
-        <v>106.49917419</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>3845685.18</v>
+        <v>690000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-21744.51</v>
+        <v>10577.7</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.56542615898684</v>
+        <v>1.533</v>
       </c>
       <c r="K61">
-        <v>4.5</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>3823940.67</v>
+        <v>700577.7</v>
       </c>
       <c r="N61" s="1">
-        <v>3986335.92</v>
+        <v>703131.66</v>
       </c>
       <c r="O61" s="1">
-        <v>0.81</v>
+        <v>0.15</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
         <v>4172000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>101.187</v>
+        <v>101.107</v>
       </c>
       <c r="E62" s="1">
         <v>100.76860067</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>4204066.02</v>
       </c>
       <c r="I62" s="1">
-        <v>17455.62</v>
+        <v>14118.02</v>
       </c>
       <c r="J62" s="1">
-        <v>0.41520803709928</v>
+        <v>0.33581822770709</v>
       </c>
       <c r="K62">
-        <v>2.46</v>
+        <v>0.54</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>4221521.64</v>
+        <v>4218184.04</v>
       </c>
       <c r="N62" s="1">
-        <v>4324083.31</v>
+        <v>4240782.37</v>
       </c>
       <c r="O62" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
         <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>102.963</v>
+        <v>103.349</v>
       </c>
       <c r="E63" s="1">
         <v>104.15905</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>1979021.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-22724.95</v>
+        <v>-15390.95</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.1482919631083</v>
+        <v>-0.77770486577979</v>
       </c>
       <c r="K63">
-        <v>2.34</v>
+        <v>3.08</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>1956297.0</v>
+        <v>1963631.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2000709.5</v>
+        <v>2022174.75</v>
       </c>
       <c r="O63" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>109.696</v>
+        <v>109.743</v>
       </c>
       <c r="E64" s="1">
         <v>111.51583353</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1895769.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-30937.17</v>
+        <v>-30138.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.6319059561455</v>
+        <v>-1.5897594747783</v>
       </c>
       <c r="K64">
-        <v>5.17</v>
+        <v>5.95</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>1864832.0</v>
+        <v>1865631.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1952772.07</v>
+        <v>1966839.22</v>
       </c>
       <c r="O64" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
         <v>1582000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>101.706</v>
+        <v>101.943</v>
       </c>
       <c r="E65" s="1">
         <v>101.8174469</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>1610752.01</v>
       </c>
       <c r="I65" s="1">
-        <v>-1763.09</v>
+        <v>1986.25</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.10945756944919</v>
+        <v>0.12331196780565</v>
       </c>
       <c r="K65">
-        <v>4.36</v>
+        <v>0.17</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>1608988.92</v>
+        <v>1612738.26</v>
       </c>
       <c r="N65" s="1">
-        <v>1677957.62</v>
+        <v>1615414.66</v>
       </c>
       <c r="O65" s="1">
         <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>95.863</v>
+        <v>96.858</v>
       </c>
       <c r="E66" s="1">
         <v>93.46821512</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>2733010.61</v>
       </c>
       <c r="I66" s="1">
-        <v>70023.51</v>
+        <v>99117.31</v>
       </c>
       <c r="J66" s="1">
-        <v>2.5621382421197</v>
+        <v>3.6266712480856</v>
       </c>
       <c r="K66">
-        <v>1.14</v>
+        <v>1.55</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>2803034.12</v>
+        <v>2832127.92</v>
       </c>
       <c r="N66" s="1">
-        <v>2836294.62</v>
+        <v>2877328.09</v>
       </c>
       <c r="O66" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>103.497</v>
+        <v>103.531</v>
       </c>
       <c r="E67" s="1">
         <v>103.465095</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>2069301.9</v>
       </c>
       <c r="I67" s="1">
-        <v>638.1</v>
+        <v>1318.1</v>
       </c>
       <c r="J67" s="1">
-        <v>0.030836486449851</v>
+        <v>0.06369781035817</v>
       </c>
       <c r="K67">
-        <v>4.45</v>
+        <v>5.05</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>2069940.0</v>
+        <v>2070620.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2158960.55</v>
+        <v>2171715.89</v>
       </c>
       <c r="O67" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
         <v>2833000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>100.733</v>
+        <v>100.873</v>
       </c>
       <c r="E68" s="1">
         <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2833000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>20765.89</v>
+        <v>24732.09</v>
       </c>
       <c r="J68" s="1">
-        <v>0.733</v>
+        <v>0.873</v>
       </c>
       <c r="K68">
-        <v>2.07</v>
+        <v>0.12</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>2853765.89</v>
+        <v>2857732.09</v>
       </c>
       <c r="N68" s="1">
-        <v>2912462.11</v>
+        <v>2861184.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
         <v>3543000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>105.744</v>
+        <v>105.148</v>
       </c>
       <c r="E69" s="1">
         <v>105.91142309</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>3752441.72</v>
       </c>
       <c r="I69" s="1">
-        <v>-5931.8</v>
+        <v>-27048.08</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.15807840447952</v>
+        <v>-0.72081279386266</v>
       </c>
       <c r="K69">
-        <v>2.89</v>
+        <v>3.81</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>3746509.92</v>
+        <v>3725393.64</v>
       </c>
       <c r="N69" s="1">
-        <v>3848814.05</v>
+        <v>3860249.08</v>
       </c>
       <c r="O69" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
         <v>988000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.97</v>
+        <v>103.5</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>988000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>29343.6</v>
+        <v>34580.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.97</v>
+        <v>3.5</v>
       </c>
       <c r="K70">
-        <v>0.83</v>
+        <v>1.5</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>1017343.6</v>
+        <v>1022580.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1025549.49</v>
+        <v>1037413.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
         <v>2600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>101.241</v>
+        <v>101.769</v>
       </c>
       <c r="E71" s="1">
         <v>101.33207423</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>2634633.93</v>
       </c>
       <c r="I71" s="1">
-        <v>-2367.93</v>
+        <v>11360.07</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.089877002381124</v>
+        <v>0.4311821035418</v>
       </c>
       <c r="K71">
-        <v>1.43</v>
+        <v>2.04</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2632266.0</v>
+        <v>2645994.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2669502.99</v>
+        <v>2698928.93</v>
       </c>
       <c r="O71" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
         <v>2317000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.852</v>
+        <v>102.988</v>
       </c>
       <c r="E72" s="1">
         <v>101.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>2340170.0</v>
       </c>
       <c r="I72" s="1">
-        <v>19740.84</v>
+        <v>46061.96</v>
       </c>
       <c r="J72" s="1">
-        <v>0.84356435643564</v>
+        <v>1.9683168316832</v>
       </c>
       <c r="K72">
-        <v>0.25</v>
+        <v>0.88</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2359910.84</v>
+        <v>2386231.96</v>
       </c>
       <c r="N72" s="1">
-        <v>2365704.77</v>
+        <v>2406704.08</v>
       </c>
       <c r="O72" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
         <v>2213000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.877</v>
+        <v>97.958</v>
       </c>
       <c r="E73" s="1">
         <v>100.0178554</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>2213395.14</v>
       </c>
       <c r="I73" s="1">
-        <v>-47377.13</v>
+        <v>-45584.6</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.140473209858</v>
+        <v>-2.05948767015</v>
       </c>
       <c r="K73">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2166018.01</v>
+        <v>2167810.54</v>
       </c>
       <c r="N73" s="1">
-        <v>2168968.68</v>
+        <v>2181088.54</v>
       </c>
       <c r="O73" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>101.942</v>
+        <v>102.685</v>
       </c>
       <c r="E74" s="1">
         <v>101.20555556</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>4554250.0</v>
       </c>
       <c r="I74" s="1">
-        <v>33140.0</v>
+        <v>66575.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.72767195476752</v>
+        <v>1.4618213756381</v>
       </c>
       <c r="K74">
-        <v>0.63</v>
+        <v>1.25</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>4587390.0</v>
+        <v>4620825.0</v>
       </c>
       <c r="N74" s="1">
-        <v>4615608.75</v>
+        <v>4677262.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.94</v>
+        <v>0.99</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.508</v>
+        <v>101.819</v>
       </c>
       <c r="E75" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I75" s="1">
-        <v>-17126.68</v>
+        <v>25534.38</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.92374704562085</v>
+        <v>1.3772259472799</v>
       </c>
       <c r="K75">
-        <v>2.58</v>
+        <v>0.57</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>1836917.68</v>
+        <v>1879578.74</v>
       </c>
       <c r="N75" s="1">
-        <v>1884572.02</v>
+        <v>1890112.98</v>
       </c>
       <c r="O75" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.03</v>
+        <v>100.409</v>
       </c>
       <c r="E76" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I76" s="1">
-        <v>-136.79</v>
+        <v>7371.2</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.0069025510418772</v>
+        <v>0.37195763023529</v>
       </c>
       <c r="K76">
-        <v>0.15</v>
+        <v>0.66</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>1981594.3</v>
+        <v>1989102.29</v>
       </c>
       <c r="N76" s="1">
-        <v>1984483.26</v>
+        <v>2002102.6</v>
       </c>
       <c r="O76" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
         <v>1018000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.976</v>
+        <v>101.358</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>1018000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>9935.68</v>
+        <v>13824.44</v>
       </c>
       <c r="J77" s="1">
-        <v>0.976</v>
+        <v>1.358</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.71</v>
+      </c>
+      <c r="L77" t="s">
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>1027935.68</v>
+        <v>1031824.44</v>
       </c>
       <c r="N77" s="1">
-        <v>1027935.68</v>
+        <v>1039070.62</v>
       </c>
       <c r="O77" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
         <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.553</v>
+        <v>102.669</v>
       </c>
       <c r="E78" s="1">
         <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>-389.1</v>
+        <v>45416.1</v>
       </c>
       <c r="J78" s="1">
-        <v>-0.026581169710829</v>
+        <v>3.1025779020919</v>
       </c>
       <c r="K78">
-        <v>1.61</v>
+        <v>2.4</v>
       </c>
       <c r="L78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1463429.1</v>
+        <v>1509234.3</v>
       </c>
       <c r="N78" s="1">
-        <v>1487132.85</v>
+        <v>1544514.3</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.125</v>
+        <v>96.281</v>
       </c>
       <c r="E79" s="1">
         <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>-31615.08</v>
+        <v>-28950.6</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.889238180779</v>
+        <v>-1.7300155140034</v>
       </c>
       <c r="K79">
-        <v>0.23</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>1641815.0</v>
+        <v>1644479.48</v>
       </c>
       <c r="N79" s="1">
-        <v>1645815.93</v>
+        <v>1658038.19</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C80" s="1">
-        <v>3700000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.792</v>
+        <v>98.049</v>
       </c>
       <c r="E80" s="1">
-        <v>78.77307</v>
+        <v>97.597</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2914603.59</v>
+        <v>5270238.0</v>
       </c>
       <c r="I80" s="1">
-        <v>740700.41</v>
+        <v>24408.0</v>
       </c>
       <c r="J80" s="1">
-        <v>25.413418570585</v>
+        <v>0.46312898962058</v>
       </c>
       <c r="K80">
-        <v>1.32</v>
+        <v>0.5</v>
       </c>
       <c r="L80" t="s">
         <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>3655304.0</v>
+        <v>5294646.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3704265.64</v>
+        <v>5321830.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.75</v>
+        <v>1.12</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>268</v>
       </c>
       <c r="B81" t="s">
         <v>269</v>
       </c>
       <c r="C81" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.583</v>
+        <v>99.475</v>
       </c>
       <c r="E81" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>145654.99</v>
+        <v>181334.99</v>
       </c>
       <c r="J81" s="1">
-        <v>3.8353827843283</v>
+        <v>4.7749074634679</v>
       </c>
       <c r="K81">
-        <v>0.13</v>
+        <v>0.58</v>
       </c>
       <c r="L81" t="s">
         <v>270</v>
       </c>
       <c r="M81" s="1">
-        <v>3943320.0</v>
+        <v>3979000.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3948486.67</v>
+        <v>4002250.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.8</v>
+        <v>0.84</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>271</v>
       </c>
       <c r="B82" t="s">
         <v>272</v>
       </c>
       <c r="C82" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>104.117</v>
+        <v>104.12</v>
       </c>
       <c r="E82" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-7745.05</v>
+        <v>-7652.36</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.24015954180646</v>
+        <v>-0.23728539794295</v>
       </c>
       <c r="K82">
-        <v>3.48</v>
+        <v>0.75</v>
       </c>
       <c r="L82" t="s">
         <v>273</v>
       </c>
       <c r="M82" s="1">
-        <v>3217215.3</v>
+        <v>3217307.99</v>
       </c>
       <c r="N82" s="1">
-        <v>3324850.3</v>
+        <v>3240547.37</v>
       </c>
       <c r="O82" s="1">
         <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>274</v>
       </c>
       <c r="B83" t="s">
         <v>275</v>
       </c>
       <c r="C83" s="1">
-        <v>2373000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.955</v>
+        <v>100.08</v>
       </c>
       <c r="E83" s="1">
-        <v>97.79670122</v>
+        <v>97.79670152</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2320715.72</v>
+        <v>1159868.88</v>
       </c>
       <c r="I83" s="1">
-        <v>51216.43</v>
+        <v>27079.92</v>
       </c>
       <c r="J83" s="1">
-        <v>2.2069239053545</v>
+        <v>2.334739768171</v>
       </c>
       <c r="K83">
-        <v>1.86</v>
+        <v>0.28</v>
       </c>
       <c r="L83" t="s">
         <v>276</v>
       </c>
       <c r="M83" s="1">
-        <v>2371932.15</v>
+        <v>1186948.8</v>
       </c>
       <c r="N83" s="1">
-        <v>2415980.96</v>
+        <v>1190210.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>277</v>
       </c>
       <c r="B84" t="s">
         <v>278</v>
       </c>
       <c r="C84" s="1">
         <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>103.617</v>
+        <v>103.848</v>
       </c>
       <c r="E84" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>-10863.14</v>
+        <v>-10010.75</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.7626824321577</v>
+        <v>-2.545905065913</v>
       </c>
       <c r="K84">
-        <v>3.04</v>
+        <v>0.45</v>
       </c>
       <c r="L84" t="s">
         <v>279</v>
       </c>
       <c r="M84" s="1">
-        <v>382346.73</v>
+        <v>383199.12</v>
       </c>
       <c r="N84" s="1">
-        <v>393555.11</v>
+        <v>384859.62</v>
       </c>
       <c r="O84" s="1">
         <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>280</v>
       </c>
       <c r="B85" t="s">
         <v>281</v>
       </c>
       <c r="C85" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.83</v>
+        <v>96.216</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-4584.9</v>
+        <v>-102054.48</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.17</v>
+        <v>-3.784</v>
       </c>
       <c r="K85">
-        <v>3.23</v>
+        <v>0.7</v>
       </c>
       <c r="L85" t="s">
         <v>282</v>
       </c>
       <c r="M85" s="1">
-        <v>2692415.1</v>
+        <v>2594945.52</v>
       </c>
       <c r="N85" s="1">
-        <v>2779580.64</v>
+        <v>2613936.9</v>
       </c>
       <c r="O85" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>283</v>
       </c>
       <c r="B86" t="s">
         <v>284</v>
       </c>
       <c r="C86" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>96.451</v>
+        <v>97.765</v>
       </c>
       <c r="E86" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>142420.09</v>
+        <v>202693.26</v>
       </c>
       <c r="J86" s="1">
-        <v>3.3261832194522</v>
+        <v>4.7338470303457</v>
       </c>
       <c r="K86">
-        <v>1.19</v>
+        <v>1.57</v>
       </c>
       <c r="L86" t="s">
         <v>285</v>
       </c>
       <c r="M86" s="1">
-        <v>4424207.37</v>
+        <v>4484480.54</v>
       </c>
       <c r="N86" s="1">
-        <v>4478869.12</v>
+        <v>4556534.67</v>
       </c>
       <c r="O86" s="1">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>286</v>
       </c>
       <c r="B87" t="s">
         <v>287</v>
       </c>
       <c r="C87" s="1">
         <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>96.888</v>
+        <v>97.135</v>
       </c>
       <c r="E87" s="1">
         <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>-17743.73</v>
+        <v>-8631.9</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.49398708979729</v>
+        <v>-0.24031289703017</v>
       </c>
       <c r="K87">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="L87" t="s">
         <v>288</v>
       </c>
       <c r="M87" s="1">
-        <v>3574198.32</v>
+        <v>3583310.15</v>
       </c>
       <c r="N87" s="1">
-        <v>3578241.06</v>
+        <v>3609082.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>289</v>
       </c>
       <c r="B88" t="s">
         <v>290</v>
       </c>
       <c r="C88" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.404</v>
+        <v>98.483</v>
       </c>
       <c r="E88" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-21783.64</v>
+        <v>-20110.42</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.0343705199606</v>
+        <v>-0.95491963657249</v>
       </c>
       <c r="K88">
-        <v>0.91</v>
+        <v>1.37</v>
       </c>
       <c r="L88" t="s">
         <v>291</v>
       </c>
       <c r="M88" s="1">
-        <v>2084196.72</v>
+        <v>2085869.94</v>
       </c>
       <c r="N88" s="1">
-        <v>2103534.35</v>
+        <v>2114876.39</v>
       </c>
       <c r="O88" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>292</v>
       </c>
       <c r="B89" t="s">
         <v>293</v>
       </c>
       <c r="C89" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>97.238</v>
+        <v>97.137</v>
       </c>
       <c r="E89" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>-38811.47</v>
+        <v>-40277.99</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.6753482161938</v>
+        <v>-2.776438220412</v>
       </c>
       <c r="K89">
-        <v>2.28</v>
+        <v>2.75</v>
       </c>
       <c r="L89" t="s">
         <v>294</v>
       </c>
       <c r="M89" s="1">
-        <v>1411895.76</v>
+        <v>1410429.24</v>
       </c>
       <c r="N89" s="1">
-        <v>1444993.4</v>
+        <v>1450369.19</v>
       </c>
       <c r="O89" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>295</v>
       </c>
       <c r="B90" t="s">
         <v>296</v>
       </c>
       <c r="C90" s="1">
         <v>1230103.0</v>
       </c>
       <c r="D90" s="1">
-        <v>101.697</v>
+        <v>103.436</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>1230103.0</v>
       </c>
       <c r="I90" s="1">
-        <v>20874.85</v>
+        <v>42266.34</v>
       </c>
       <c r="J90" s="1">
-        <v>1.6970001699045</v>
+        <v>3.4360000747905</v>
       </c>
       <c r="K90">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>576.61</v>
+        <v>0.7</v>
+      </c>
+      <c r="L90" t="s">
+        <v>297</v>
       </c>
       <c r="M90" s="1">
-        <v>1250977.85</v>
+        <v>1272369.34</v>
       </c>
       <c r="N90" s="1">
-        <v>1251554.46</v>
+        <v>1281018.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C91" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>105.548</v>
+        <v>105.438</v>
       </c>
       <c r="E91" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-59390.87</v>
+        <v>-63884.37</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.358739593323</v>
+        <v>-1.4615415284117</v>
       </c>
       <c r="K91">
-        <v>0.23</v>
+        <v>1.03</v>
       </c>
       <c r="L91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M91" s="1">
-        <v>4311635.8</v>
+        <v>4307142.3</v>
       </c>
       <c r="N91" s="1">
-        <v>4320997.26</v>
+        <v>4349268.86</v>
       </c>
       <c r="O91" s="1">
-        <v>0.88</v>
+        <v>0.92</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C92" s="1">
         <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.211</v>
+        <v>101.518</v>
       </c>
       <c r="E92" s="1">
         <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>4272.0</v>
+        <v>6728.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.53040913018862</v>
+        <v>0.83534471627085</v>
       </c>
       <c r="K92">
-        <v>1.55</v>
+        <v>2.05</v>
       </c>
       <c r="L92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M92" s="1">
-        <v>809688.0</v>
+        <v>812144.0</v>
       </c>
       <c r="N92" s="1">
-        <v>822077.04</v>
+        <v>828538.52</v>
       </c>
       <c r="O92" s="1">
         <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C93" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.814</v>
+        <v>105.635</v>
       </c>
       <c r="E93" s="1">
         <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>-10634.97</v>
+        <v>-14751.97</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.43508252397357</v>
+        <v>-0.60351127846928</v>
       </c>
       <c r="K93">
-        <v>1.09</v>
+        <v>1.76</v>
       </c>
       <c r="L93" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M93" s="1">
-        <v>2433722.0</v>
+        <v>2429605.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2458888.1</v>
+        <v>2470012.53</v>
       </c>
       <c r="O93" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C94" s="1">
         <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>97.609</v>
+        <v>98.35</v>
       </c>
       <c r="E94" s="1">
         <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>40967.82</v>
+        <v>64012.92</v>
       </c>
       <c r="J94" s="1">
-        <v>1.3680235733857</v>
+        <v>2.1375602500024</v>
       </c>
       <c r="K94">
-        <v>0.27</v>
+        <v>0.71</v>
       </c>
       <c r="L94" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M94" s="1">
-        <v>3035639.9</v>
+        <v>3058685.0</v>
       </c>
       <c r="N94" s="1">
-        <v>3043947.43</v>
+        <v>3080731.92</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C95" s="1">
         <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.555</v>
+        <v>99.076</v>
       </c>
       <c r="E95" s="1">
         <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>-54870.43</v>
+        <v>2547.32</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.4680769948471</v>
+        <v>0.068154411957659</v>
       </c>
       <c r="K95">
-        <v>0.29</v>
+        <v>0.76</v>
       </c>
       <c r="L95" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M95" s="1">
-        <v>3682701.25</v>
+        <v>3740119.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3693606.81</v>
+        <v>3768641.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C96" s="1">
         <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.495</v>
+        <v>100.864</v>
       </c>
       <c r="E96" s="1">
         <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-107.5</v>
+        <v>72326.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.0051282051282051</v>
+        <v>3.4502564102564</v>
       </c>
       <c r="K96">
-        <v>0.23</v>
+        <v>1.01</v>
       </c>
       <c r="L96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M96" s="1">
-        <v>2096142.5</v>
+        <v>2168576.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2100980.0</v>
+        <v>2190344.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B97" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C97" s="1">
         <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>77.815</v>
+        <v>78.78</v>
       </c>
       <c r="E97" s="1">
         <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-110918.5</v>
+        <v>-81872.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-4.521472392638</v>
+        <v>-3.3374233128834</v>
       </c>
       <c r="K97">
-        <v>0.52</v>
+        <v>1.32</v>
       </c>
       <c r="L97" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M97" s="1">
-        <v>2342231.5</v>
+        <v>2371278.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2357751.81</v>
+        <v>2410941.02</v>
       </c>
       <c r="O97" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B98" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C98" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>95.763</v>
+        <v>98.25</v>
       </c>
       <c r="E98" s="1">
         <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>17446.0</v>
+        <v>72160.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.83500052648205</v>
+        <v>3.453722228072</v>
       </c>
       <c r="K98">
-        <v>2.02</v>
+        <v>2.66</v>
       </c>
       <c r="L98" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M98" s="1">
-        <v>2106786.0</v>
+        <v>2161500.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2151152.67</v>
+        <v>2219983.33</v>
       </c>
       <c r="O98" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B99" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C99" s="1">
-        <v>1524000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>96.18</v>
+        <v>96.355</v>
       </c>
       <c r="E99" s="1">
-        <v>92.6043248</v>
+        <v>92.60432438</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1411289.91</v>
+        <v>930673.46</v>
       </c>
       <c r="I99" s="1">
-        <v>54493.29</v>
+        <v>37694.29</v>
       </c>
       <c r="J99" s="1">
-        <v>3.8612399630916</v>
+        <v>4.0502164959125</v>
       </c>
       <c r="K99">
-        <v>0.26</v>
+        <v>0.53</v>
       </c>
       <c r="L99" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M99" s="1">
-        <v>1465783.2</v>
+        <v>968367.75</v>
       </c>
       <c r="N99" s="1">
-        <v>1469783.7</v>
+        <v>973644.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B100" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.469</v>
+        <v>101.197</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>4131.89</v>
+        <v>10545.57</v>
       </c>
       <c r="J100" s="1">
-        <v>0.469</v>
+        <v>1.197</v>
       </c>
       <c r="K100">
-        <v>1.42</v>
+        <v>2.15</v>
       </c>
       <c r="L100" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M100" s="1">
-        <v>885131.89</v>
+        <v>891545.57</v>
       </c>
       <c r="N100" s="1">
-        <v>897673.9</v>
+        <v>910511.54</v>
       </c>
       <c r="O100" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.411</v>
+        <v>101.442</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>42678.19</v>
+        <v>43656.86</v>
       </c>
       <c r="J101" s="1">
-        <v>1.3510600135793</v>
+        <v>1.3820416907191</v>
       </c>
       <c r="K101">
-        <v>0.19</v>
+        <v>0.86</v>
       </c>
       <c r="L101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M101" s="1">
-        <v>3201545.27</v>
+        <v>3202523.94</v>
       </c>
       <c r="N101" s="1">
-        <v>3207596.19</v>
+        <v>3229753.07</v>
       </c>
       <c r="O101" s="1">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B102" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.65</v>
+        <v>100.583</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>81684.79</v>
+        <v>79725.71</v>
       </c>
       <c r="J102" s="1">
-        <v>2.8547927340181</v>
+        <v>2.7863250627496</v>
       </c>
       <c r="K102">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
       <c r="L102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M102" s="1">
-        <v>2943006.0</v>
+        <v>2941046.92</v>
       </c>
       <c r="N102" s="1">
-        <v>2960489.08</v>
+        <v>2976013.09</v>
       </c>
       <c r="O102" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B103" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C103" s="1">
-        <v>847000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.185</v>
+        <v>100.742</v>
       </c>
       <c r="E103" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>849753.36</v>
+        <v>1278000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-1186.41</v>
+        <v>9482.76</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.13961815932096</v>
+        <v>0.742</v>
       </c>
       <c r="K103">
-        <v>0.66</v>
+        <v>0.75</v>
       </c>
       <c r="L103" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="M103" s="1">
-        <v>848566.95</v>
+        <v>1287482.76</v>
       </c>
       <c r="N103" s="1">
-        <v>854150.09</v>
+        <v>1297067.76</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B104" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C104" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.633</v>
+        <v>100.869</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>8089.74</v>
+        <v>8585.72</v>
       </c>
       <c r="J104" s="1">
-        <v>0.633</v>
+        <v>0.869</v>
       </c>
       <c r="K104">
-        <v>0.16</v>
+        <v>0.83</v>
       </c>
       <c r="L104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="M104" s="1">
-        <v>1286089.74</v>
+        <v>996585.72</v>
       </c>
       <c r="N104" s="1">
-        <v>1288190.56</v>
+        <v>1004818.23</v>
       </c>
       <c r="O104" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C105" s="1">
-        <v>988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.661</v>
+        <v>100.262</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I105" s="1">
-        <v>6530.68</v>
+        <v>-12079.77</v>
       </c>
       <c r="J105" s="1">
-        <v>0.661</v>
+        <v>-0.57045117081831</v>
       </c>
       <c r="K105">
-        <v>0.18</v>
+        <v>1.82</v>
       </c>
       <c r="L105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>994530.68</v>
+        <v>2105502.0</v>
       </c>
       <c r="N105" s="1">
-        <v>996326.86</v>
+        <v>2143730.63</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B106" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C106" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.394</v>
+        <v>102.54</v>
       </c>
       <c r="E106" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="I106" s="1">
-        <v>-9307.77</v>
+        <v>27701.8</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.43954713493779</v>
+        <v>0.76057776871855</v>
       </c>
       <c r="K106">
-        <v>1.25</v>
+        <v>3.53</v>
       </c>
       <c r="L106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M106" s="1">
-        <v>2108274.0</v>
+        <v>3669906.6</v>
       </c>
       <c r="N106" s="1">
-        <v>2134503.86</v>
+        <v>3796103.12</v>
       </c>
       <c r="O106" s="1">
-        <v>0.43</v>
+        <v>0.8</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C107" s="1">
-        <v>3579000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.229</v>
+        <v>100.664</v>
       </c>
       <c r="E107" s="1">
-        <v>101.7659905</v>
+        <v>99.8</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3642204.8</v>
+        <v>2395200.0</v>
       </c>
       <c r="I107" s="1">
-        <v>16571.11</v>
+        <v>20736.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.45497469005587</v>
+        <v>0.86573146292585</v>
       </c>
       <c r="K107">
-        <v>2.95</v>
+        <v>3.75</v>
       </c>
       <c r="L107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>3658775.91</v>
+        <v>2415936.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3764417.69</v>
+        <v>2506035.45</v>
       </c>
       <c r="O107" s="1">
-        <v>0.76</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C108" s="1">
-        <v>2400000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.195</v>
+        <v>103.816</v>
       </c>
       <c r="E108" s="1">
-        <v>99.8</v>
+        <v>100.47036099</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2395200.0</v>
+        <v>934941.01</v>
       </c>
       <c r="I108" s="1">
-        <v>9480.0</v>
+        <v>31133.32</v>
       </c>
       <c r="J108" s="1">
-        <v>0.39579158316633</v>
+        <v>3.3299769361919</v>
       </c>
       <c r="K108">
-        <v>2.69</v>
+        <v>0.57</v>
       </c>
       <c r="L108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="M108" s="1">
-        <v>2404680.0</v>
+        <v>966074.33</v>
       </c>
       <c r="N108" s="1">
-        <v>2469121.99</v>
+        <v>971425.07</v>
       </c>
       <c r="O108" s="1">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B109" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C109" s="1">
-        <v>930564.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.125</v>
+        <v>101.849</v>
       </c>
       <c r="E109" s="1">
-        <v>100.47036099</v>
+        <v>100.14070507</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>934941.01</v>
+        <v>2173053.3</v>
       </c>
       <c r="I109" s="1">
-        <v>43314.39</v>
+        <v>37070.0</v>
       </c>
       <c r="J109" s="1">
-        <v>4.6328473707662</v>
+        <v>1.7058946506282</v>
       </c>
       <c r="K109">
-        <v>4.22</v>
+        <v>0.51</v>
       </c>
       <c r="L109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="M109" s="1">
-        <v>978255.4</v>
+        <v>2210123.3</v>
       </c>
       <c r="N109" s="1">
-        <v>1017513.57</v>
+        <v>2221289.76</v>
       </c>
       <c r="O109" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C110" s="1">
-        <v>2170000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.788</v>
+        <v>102.717</v>
       </c>
       <c r="E110" s="1">
-        <v>100.14070507</v>
+        <v>102.39609091</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2173053.3</v>
+        <v>1126357.0</v>
       </c>
       <c r="I110" s="1">
-        <v>35746.3</v>
+        <v>3530.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.6449803601228</v>
+        <v>0.31339974803726</v>
       </c>
       <c r="K110">
-        <v>2.38</v>
+        <v>0.12</v>
       </c>
       <c r="L110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M110" s="1">
-        <v>2208799.6</v>
+        <v>1129887.0</v>
       </c>
       <c r="N110" s="1">
-        <v>2260517.93</v>
+        <v>1131200.89</v>
       </c>
       <c r="O110" s="1">
-        <v>0.46</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B111" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C111" s="1">
-        <v>1100000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.588</v>
+        <v>103.102</v>
       </c>
       <c r="E111" s="1">
-        <v>102.39609091</v>
+        <v>92.97841301</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1126357.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="I111" s="1">
-        <v>2111.0</v>
+        <v>-9985.66</v>
       </c>
       <c r="J111" s="1">
-        <v>0.18741837623418</v>
+        <v>-0.20070569447612</v>
       </c>
       <c r="K111">
-        <v>2.18</v>
+        <v>2.77</v>
       </c>
       <c r="L111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="M111" s="1">
-        <v>1128468.0</v>
+        <v>4965289.22</v>
       </c>
       <c r="N111" s="1">
-        <v>1152446.47</v>
+        <v>5113679.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.23</v>
+        <v>1.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C112" s="1">
-        <v>5351000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>103.076</v>
+        <v>99.646</v>
       </c>
       <c r="E112" s="1">
-        <v>92.97841301</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4975274.88</v>
+        <v>1727000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-11237.79</v>
+        <v>-6113.58</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.22587274615066</v>
+        <v>-0.354</v>
       </c>
       <c r="K112">
-        <v>2.1</v>
+        <v>0.38</v>
       </c>
       <c r="L112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M112" s="1">
-        <v>4964037.09</v>
+        <v>1720886.42</v>
       </c>
       <c r="N112" s="1">
-        <v>5076608.75</v>
+        <v>1727506.59</v>
       </c>
       <c r="O112" s="1">
-        <v>1.03</v>
+        <v>0.36</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C113" s="1">
-        <v>1490000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.551</v>
+        <v>105.72</v>
       </c>
       <c r="E113" s="1">
-        <v>103.47</v>
+        <v>105.25607855</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1541703.0</v>
+        <v>3041900.67</v>
       </c>
       <c r="I113" s="1">
-        <v>16106.9</v>
+        <v>13407.33</v>
       </c>
       <c r="J113" s="1">
-        <v>1.04474726974</v>
+        <v>0.44075502307575</v>
       </c>
       <c r="K113">
-        <v>3.16</v>
+        <v>2.85</v>
       </c>
       <c r="L113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="M113" s="1">
-        <v>1557809.9</v>
+        <v>3055308.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1604889.76</v>
+        <v>3137673.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B114" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C114" s="1">
-        <v>1400000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>105.678</v>
+        <v>99.12</v>
       </c>
       <c r="E114" s="1">
-        <v>105.20933357</v>
+        <v>98.03544408</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1472930.67</v>
+        <v>2673426.56</v>
       </c>
       <c r="I114" s="1">
-        <v>6561.33</v>
+        <v>29575.84</v>
       </c>
       <c r="J114" s="1">
-        <v>0.44546088513453</v>
+        <v>1.1062896001153</v>
       </c>
       <c r="K114">
-        <v>2.02</v>
+        <v>1.71</v>
       </c>
       <c r="L114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M114" s="1">
-        <v>1479492.0</v>
+        <v>2703002.4</v>
       </c>
       <c r="N114" s="1">
-        <v>1507754.5</v>
+        <v>2749581.08</v>
       </c>
       <c r="O114" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C115" s="1">
-        <v>2727000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.358</v>
+        <v>99.35</v>
       </c>
       <c r="E115" s="1">
-        <v>98.03544408</v>
+        <v>99.9978546</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>2673426.56</v>
+        <v>3926915.75</v>
       </c>
       <c r="I115" s="1">
-        <v>-18473.9</v>
+        <v>-25441.25</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.69101954309903</v>
+        <v>-0.64786849577814</v>
       </c>
       <c r="K115">
-        <v>0.85</v>
+        <v>1.86</v>
       </c>
       <c r="L115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="M115" s="1">
-        <v>2654952.66</v>
+        <v>3901474.5</v>
       </c>
       <c r="N115" s="1">
-        <v>2678242.0</v>
+        <v>3974601.24</v>
       </c>
       <c r="O115" s="1">
-        <v>0.54</v>
+        <v>0.84</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B116" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C116" s="1">
-        <v>3927000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.656</v>
+        <v>102.69</v>
       </c>
       <c r="E116" s="1">
-        <v>99.9978546</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3926915.75</v>
+        <v>701000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-52694.63</v>
+        <v>18856.9</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.3418833851987</v>
+        <v>2.69</v>
       </c>
       <c r="K116">
-        <v>1.39</v>
+        <v>0.18</v>
       </c>
       <c r="L116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M116" s="1">
-        <v>3874221.12</v>
+        <v>719856.9</v>
       </c>
       <c r="N116" s="1">
-        <v>3928749.15</v>
+        <v>721142.07</v>
       </c>
       <c r="O116" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B117" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C117" s="1">
-        <v>2400000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>87.487</v>
+        <v>102.851</v>
       </c>
       <c r="E117" s="1">
-        <v>91.95776</v>
+        <v>101.22761608</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>2206986.24</v>
+        <v>1687464.36</v>
       </c>
       <c r="I117" s="1">
-        <v>-107298.24</v>
+        <v>27061.81</v>
       </c>
       <c r="J117" s="1">
-        <v>-4.8617539183208</v>
+        <v>1.6036966848888</v>
       </c>
       <c r="K117">
-        <v>2.7</v>
+        <v>0.39</v>
       </c>
       <c r="L117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M117" s="1">
-        <v>2099688.0</v>
+        <v>1714526.17</v>
       </c>
       <c r="N117" s="1">
-        <v>2164588.0</v>
+        <v>1721055.25</v>
       </c>
       <c r="O117" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B118" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C118" s="1">
-        <v>1667000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.868</v>
+        <v>103.746</v>
       </c>
       <c r="E118" s="1">
-        <v>101.22761608</v>
+        <v>103.54205743</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1687464.36</v>
+        <v>1875146.66</v>
       </c>
       <c r="I118" s="1">
-        <v>27345.2</v>
+        <v>3693.4</v>
       </c>
       <c r="J118" s="1">
-        <v>1.6204905210561</v>
+        <v>0.19696592692115</v>
       </c>
       <c r="K118">
-        <v>2.64</v>
+        <v>1.07</v>
       </c>
       <c r="L118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M118" s="1">
-        <v>1714809.56</v>
+        <v>1878840.06</v>
       </c>
       <c r="N118" s="1">
-        <v>1758880.87</v>
+        <v>1898230.38</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C119" s="1">
-        <v>1811000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.066</v>
+        <v>101.814</v>
       </c>
       <c r="E119" s="1">
-        <v>103.54205743</v>
+        <v>101.78811563</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1875146.66</v>
+        <v>1302887.88</v>
       </c>
       <c r="I119" s="1">
-        <v>-8621.4</v>
+        <v>331.32</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.45977203724428</v>
+        <v>0.025429663218603</v>
       </c>
       <c r="K119">
-        <v>0.23</v>
+        <v>1.58</v>
       </c>
       <c r="L119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="M119" s="1">
-        <v>1866525.26</v>
+        <v>1303219.2</v>
       </c>
       <c r="N119" s="1">
-        <v>1870755.87</v>
+        <v>1323419.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B120" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C120" s="1">
-        <v>1280000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.957</v>
+        <v>101.472</v>
       </c>
       <c r="E120" s="1">
-        <v>101.78811563</v>
+        <v>101.103</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1302887.88</v>
+        <v>2446692.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-10638.28</v>
+        <v>8929.8</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.81651538580588</v>
+        <v>0.36497433310584</v>
       </c>
       <c r="K120">
-        <v>0.92</v>
+        <v>4.7</v>
       </c>
       <c r="L120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M120" s="1">
-        <v>1292249.6</v>
+        <v>2455622.4</v>
       </c>
       <c r="N120" s="1">
-        <v>1304049.6</v>
+        <v>2569445.28</v>
       </c>
       <c r="O120" s="1">
-        <v>0.26</v>
+        <v>0.54</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B121" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C121" s="1">
-        <v>2420000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.648</v>
+        <v>97.74</v>
       </c>
       <c r="E121" s="1">
-        <v>101.103</v>
+        <v>94.44113136</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2446692.6</v>
+        <v>2005929.63</v>
       </c>
       <c r="I121" s="1">
-        <v>13189.0</v>
+        <v>70067.97</v>
       </c>
       <c r="J121" s="1">
-        <v>0.53905423182299</v>
+        <v>3.4930422758649</v>
       </c>
       <c r="K121">
-        <v>4.08</v>
+        <v>1.0</v>
       </c>
       <c r="L121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="M121" s="1">
-        <v>2459881.6</v>
+        <v>2075997.6</v>
       </c>
       <c r="N121" s="1">
-        <v>2558736.94</v>
+        <v>2097237.6</v>
       </c>
       <c r="O121" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B122" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C122" s="1">
-        <v>2124000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>97.694</v>
+        <v>104.274</v>
       </c>
       <c r="E122" s="1">
-        <v>94.44113136</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2005929.63</v>
+        <v>1271000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>69090.93</v>
+        <v>54322.54</v>
       </c>
       <c r="J122" s="1">
-        <v>3.4443346848613</v>
+        <v>4.274</v>
       </c>
       <c r="K122">
-        <v>0.71</v>
+        <v>1.06</v>
       </c>
       <c r="L122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M122" s="1">
-        <v>2075020.56</v>
+        <v>1325322.54</v>
       </c>
       <c r="N122" s="1">
-        <v>2090065.56</v>
+        <v>1338782.78</v>
       </c>
       <c r="O122" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B123" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C123" s="1">
-        <v>1271000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.808</v>
+        <v>104.063</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>101.19775245</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1271000.0</v>
+        <v>1855966.78</v>
       </c>
       <c r="I123" s="1">
-        <v>48399.68</v>
+        <v>52548.64</v>
       </c>
       <c r="J123" s="1">
-        <v>3.808</v>
+        <v>2.8313351599968</v>
       </c>
       <c r="K123">
-        <v>0.33</v>
+        <v>1.45</v>
       </c>
       <c r="L123" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="M123" s="1">
-        <v>1319399.68</v>
+        <v>1908515.42</v>
       </c>
       <c r="N123" s="1">
-        <v>1323592.21</v>
+        <v>1935108.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B124" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C124" s="1">
-        <v>1834000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>104.447</v>
+        <v>101.287</v>
       </c>
       <c r="E124" s="1">
-        <v>101.19775245</v>
+        <v>101.43494653</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1855966.78</v>
+        <v>2485156.19</v>
       </c>
       <c r="I124" s="1">
-        <v>59591.2</v>
+        <v>-3624.69</v>
       </c>
       <c r="J124" s="1">
-        <v>3.2107902276139</v>
+        <v>-0.14585360930574</v>
       </c>
       <c r="K124">
-        <v>0.6</v>
+        <v>0.12</v>
       </c>
       <c r="L124" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M124" s="1">
-        <v>1915557.98</v>
+        <v>2481531.5</v>
       </c>
       <c r="N124" s="1">
-        <v>1926638.4</v>
+        <v>2484389.83</v>
       </c>
       <c r="O124" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>2450000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.952</v>
+        <v>99.307</v>
       </c>
       <c r="E125" s="1">
-        <v>101.43494653</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2485156.19</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>-11832.19</v>
+        <v>5605.17</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.47611454151701</v>
+        <v>0.54726849443397</v>
       </c>
       <c r="K125">
-        <v>2.13</v>
+        <v>1.22</v>
       </c>
       <c r="L125" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>2473324.0</v>
+        <v>1029813.59</v>
       </c>
       <c r="N125" s="1">
-        <v>2525488.58</v>
+        <v>1042495.96</v>
       </c>
       <c r="O125" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>1037000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>95.659</v>
+        <v>102.381</v>
       </c>
       <c r="E126" s="1">
-        <v>98.76648216</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1024208.42</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>-32224.59</v>
+        <v>88543.63</v>
       </c>
       <c r="J126" s="1">
-        <v>-3.1462922361056</v>
+        <v>2.2828053394066</v>
       </c>
       <c r="K126">
-        <v>0.47</v>
+        <v>1.05</v>
       </c>
       <c r="L126" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>991983.83</v>
+        <v>3967263.75</v>
       </c>
       <c r="N126" s="1">
-        <v>996875.6</v>
+        <v>4008112.71</v>
       </c>
       <c r="O126" s="1">
-        <v>0.2</v>
+        <v>0.85</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>3875000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>101.809</v>
+        <v>115.601</v>
       </c>
       <c r="E127" s="1">
-        <v>100.0960031</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>3878720.12</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>66378.63</v>
+        <v>-149538.55</v>
       </c>
       <c r="J127" s="1">
-        <v>1.7113539504366</v>
+        <v>-6.3743075828461</v>
       </c>
       <c r="K127">
-        <v>0.41</v>
+        <v>2.89</v>
       </c>
       <c r="L127" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>3945098.75</v>
+        <v>2196419.0</v>
       </c>
       <c r="N127" s="1">
-        <v>3961083.13</v>
+        <v>2251284.75</v>
       </c>
       <c r="O127" s="1">
-        <v>0.8</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>1900000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>114.461</v>
+        <v>107.815</v>
       </c>
       <c r="E128" s="1">
-        <v>123.47145</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2345957.55</v>
+        <v>739981.38</v>
       </c>
       <c r="I128" s="1">
-        <v>-171198.55</v>
+        <v>-34871.28</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.2975979467318</v>
+        <v>-4.7124537106596</v>
       </c>
       <c r="K128">
-        <v>1.97</v>
+        <v>2.81</v>
       </c>
       <c r="L128" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>2174759.0</v>
+        <v>705110.1</v>
       </c>
       <c r="N128" s="1">
-        <v>2212277.49</v>
+        <v>723463.2</v>
       </c>
       <c r="O128" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>1276000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>108.167</v>
+        <v>96.063</v>
       </c>
       <c r="E129" s="1">
-        <v>113.147</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1443755.72</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>-63544.8</v>
+        <v>37964.64</v>
       </c>
       <c r="J129" s="1">
-        <v>-4.4013539908261</v>
+        <v>3.1353597306285</v>
       </c>
       <c r="K129">
-        <v>1.87</v>
+        <v>1.14</v>
       </c>
       <c r="L129" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>1380210.92</v>
+        <v>1248819.0</v>
       </c>
       <c r="N129" s="1">
-        <v>1404083.05</v>
+        <v>1263590.92</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>1300000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>95.761</v>
+        <v>99.13</v>
       </c>
       <c r="E130" s="1">
-        <v>93.14264308</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1210854.36</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>34038.64</v>
+        <v>185739.6</v>
       </c>
       <c r="J130" s="1">
-        <v>2.8111258566224</v>
+        <v>4.9260759477154</v>
       </c>
       <c r="K130">
-        <v>0.93</v>
+        <v>0.31</v>
       </c>
       <c r="L130" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>1244893.0</v>
+        <v>3956278.3</v>
       </c>
       <c r="N130" s="1">
-        <v>1256984.78</v>
+        <v>3968708.6</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>3991000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.656</v>
+        <v>101.24</v>
       </c>
       <c r="E131" s="1">
-        <v>94.47603859</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3770538.7</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>166822.26</v>
+        <v>45254.66</v>
       </c>
       <c r="J131" s="1">
-        <v>4.4243614314315</v>
+        <v>1.1824558840306</v>
       </c>
       <c r="K131">
-        <v>1.41</v>
+        <v>1.8</v>
       </c>
       <c r="L131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>3937360.96</v>
+        <v>3872430.0</v>
       </c>
       <c r="N131" s="1">
-        <v>3993775.41</v>
+        <v>3941280.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>3825000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.739</v>
+        <v>84.94</v>
       </c>
       <c r="E132" s="1">
-        <v>100.05687163</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3827175.34</v>
+        <v>3082000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>26091.41</v>
+        <v>-464149.2</v>
       </c>
       <c r="J132" s="1">
-        <v>0.68174064896645</v>
+        <v>-15.06</v>
       </c>
       <c r="K132">
-        <v>1.28</v>
+        <v>0.55</v>
       </c>
       <c r="L132" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>3853266.75</v>
+        <v>2617850.8</v>
       </c>
       <c r="N132" s="1">
-        <v>3902035.5</v>
+        <v>2634801.8</v>
       </c>
       <c r="O132" s="1">
-        <v>0.79</v>
+        <v>0.56</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>3382000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>85.631</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>3382000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-485959.58</v>
+        <v>10.81</v>
       </c>
       <c r="J133" s="1">
-        <v>-14.369</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>2896040.42</v>
+        <v>10.81</v>
       </c>
       <c r="N133" s="1">
-        <v>3023147.25</v>
+        <v>10.81</v>
       </c>
       <c r="O133" s="1">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>426</v>
       </c>
       <c r="B134" t="s">
         <v>427</v>
       </c>
       <c r="C134" s="1">
-        <v>1250000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>0.001</v>
+        <v>97.915</v>
       </c>
       <c r="E134" s="1">
-        <v>0.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F134" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G134">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>0.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I134" s="1">
-        <v>10.67</v>
+        <v>-97551.31</v>
       </c>
       <c r="J134" s="1">
-        <v>0</v>
+        <v>-3.4158811570291</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L134" t="s">
+        <v>428</v>
       </c>
       <c r="M134" s="1">
-        <v>10.67</v>
+        <v>2758265.55</v>
       </c>
       <c r="N134" s="1">
-        <v>10.67</v>
+        <v>2787718.64</v>
       </c>
       <c r="O134" s="1">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C135" s="1">
-        <v>2817000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.033</v>
+        <v>103.435</v>
       </c>
       <c r="E135" s="1">
-        <v>101.3779503</v>
+        <v>103.32906363</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>2855816.86</v>
+        <v>1088055.04</v>
       </c>
       <c r="I135" s="1">
-        <v>-94227.25</v>
+        <v>1115.51</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.2994850377065</v>
+        <v>0.10252330617392</v>
       </c>
       <c r="K135">
-        <v>0.41</v>
+        <v>2.8</v>
       </c>
       <c r="L135" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="M135" s="1">
-        <v>2761589.61</v>
+        <v>1089170.55</v>
       </c>
       <c r="N135" s="1">
-        <v>2773204.91</v>
+        <v>1118632.61</v>
       </c>
       <c r="O135" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C136" s="1">
-        <v>1053000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.522</v>
+        <v>104.036</v>
       </c>
       <c r="E136" s="1">
-        <v>103.32906363</v>
+        <v>104.47316382</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>1088055.04</v>
+        <v>3182252.57</v>
       </c>
       <c r="I136" s="1">
-        <v>2031.62</v>
+        <v>-13316.01</v>
       </c>
       <c r="J136" s="1">
-        <v>0.1867203335596</v>
+        <v>-0.41844604433771</v>
       </c>
       <c r="K136">
-        <v>2.05</v>
+        <v>2.96</v>
       </c>
       <c r="L136" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="M136" s="1">
-        <v>1090086.66</v>
+        <v>3168936.56</v>
       </c>
       <c r="N136" s="1">
-        <v>1111717.04</v>
+        <v>3258983.94</v>
       </c>
       <c r="O136" s="1">
-        <v>0.23</v>
+        <v>0.69</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C137" s="1">
-        <v>3046000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>104.222</v>
+        <v>101.675</v>
       </c>
       <c r="E137" s="1">
-        <v>104.47316382</v>
+        <v>101.57528214</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>3182252.57</v>
+        <v>2559697.11</v>
       </c>
       <c r="I137" s="1">
-        <v>-7650.45</v>
+        <v>2512.89</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.2404098930463</v>
+        <v>0.098171380909986</v>
       </c>
       <c r="K137">
-        <v>1.99</v>
+        <v>2.63</v>
       </c>
       <c r="L137" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="M137" s="1">
-        <v>3174602.12</v>
+        <v>2562210.0</v>
       </c>
       <c r="N137" s="1">
-        <v>3235331.75</v>
+        <v>2628507.12</v>
       </c>
       <c r="O137" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>2520000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>101.071</v>
+        <v>103.502</v>
       </c>
       <c r="E138" s="1">
-        <v>101.57528214</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2559697.11</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-12707.91</v>
+        <v>57218.15</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.49646147391243</v>
+        <v>1.9117414520034</v>
       </c>
       <c r="K138">
-        <v>1.94</v>
+        <v>2.9</v>
       </c>
       <c r="L138" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>2546989.2</v>
+        <v>3050203.94</v>
       </c>
       <c r="N138" s="1">
-        <v>2595796.89</v>
+        <v>3135666.94</v>
       </c>
       <c r="O138" s="1">
-        <v>0.53</v>
+        <v>0.66</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>2947000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.786</v>
+        <v>99.897</v>
       </c>
       <c r="E139" s="1">
-        <v>101.56042721</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2992985.79</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>36117.63</v>
+        <v>47302.66</v>
       </c>
       <c r="J139" s="1">
-        <v>1.2067424483161</v>
+        <v>2.3632603406897</v>
       </c>
       <c r="K139">
-        <v>2.19</v>
+        <v>0.42</v>
       </c>
       <c r="L139" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>3029103.42</v>
+        <v>2048887.47</v>
       </c>
       <c r="N139" s="1">
-        <v>3093533.72</v>
+        <v>2057497.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.63</v>
+        <v>0.43</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>2051000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.616</v>
+        <v>103.646</v>
       </c>
       <c r="E140" s="1">
-        <v>97.59067821</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2001584.81</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>41539.35</v>
+        <v>52144.82</v>
       </c>
       <c r="J140" s="1">
-        <v>2.0753230036753</v>
+        <v>3.8414066210682</v>
       </c>
       <c r="K140">
-        <v>1.91</v>
+        <v>4.2</v>
       </c>
       <c r="L140" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>2043124.16</v>
+        <v>1409585.6</v>
       </c>
       <c r="N140" s="1">
-        <v>2082199.98</v>
+        <v>1466705.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>1360000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.418</v>
+        <v>100.36</v>
       </c>
       <c r="E141" s="1">
-        <v>99.81182206</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1357440.78</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>49044.02</v>
+        <v>-39160.3</v>
       </c>
       <c r="J141" s="1">
-        <v>3.6129767664708</v>
+        <v>-1.7752264155656</v>
       </c>
       <c r="K141">
-        <v>3.58</v>
+        <v>2.6</v>
       </c>
       <c r="L141" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>1406484.8</v>
+        <v>2166772.4</v>
       </c>
       <c r="N141" s="1">
-        <v>1455193.29</v>
+        <v>2222983.93</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>2159000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.851</v>
+        <v>77.028</v>
       </c>
       <c r="E142" s="1">
-        <v>102.17381658</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2205932.7</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>-28559.61</v>
+        <v>-373104.16</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.2946727703887</v>
+        <v>-21.047190467763</v>
       </c>
       <c r="K142">
-        <v>1.83</v>
+        <v>1.48</v>
       </c>
       <c r="L142" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>2177373.09</v>
+        <v>1399598.76</v>
       </c>
       <c r="N142" s="1">
-        <v>2216915.0</v>
+        <v>1426399.51</v>
       </c>
       <c r="O142" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>1817000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>73.979</v>
+        <v>100.977</v>
       </c>
       <c r="E143" s="1">
-        <v>97.56207595</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1772702.92</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>-428504.49</v>
+        <v>17160.52</v>
       </c>
       <c r="J143" s="1">
-        <v>-24.17238022037</v>
+        <v>0.89917641761019</v>
       </c>
       <c r="K143">
-        <v>0.43</v>
+        <v>0.93</v>
       </c>
       <c r="L143" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>1344198.43</v>
+        <v>1925631.39</v>
       </c>
       <c r="N143" s="1">
-        <v>1351920.68</v>
+        <v>1943430.06</v>
       </c>
       <c r="O143" s="1">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1907000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.566</v>
+        <v>100.32</v>
       </c>
       <c r="E144" s="1">
-        <v>100.07713005</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1908470.87</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>9322.75</v>
+        <v>9705.2</v>
       </c>
       <c r="J144" s="1">
-        <v>0.48849317778688</v>
+        <v>0.2552351181137</v>
       </c>
       <c r="K144">
-        <v>0.47</v>
+        <v>1.57</v>
       </c>
       <c r="L144" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>1917793.62</v>
+        <v>3812160.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1926692.95</v>
+        <v>3871645.72</v>
       </c>
       <c r="O144" s="1">
-        <v>0.39</v>
+        <v>0.82</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>3800000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.405</v>
+        <v>103.913</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0646</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3802454.8</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>12935.2</v>
+        <v>32386.15</v>
       </c>
       <c r="J145" s="1">
-        <v>0.34018024356266</v>
+        <v>0.94420399754459</v>
       </c>
       <c r="K145">
-        <v>0.92</v>
+        <v>2.98</v>
       </c>
       <c r="L145" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>3815390.0</v>
+        <v>3462381.16</v>
       </c>
       <c r="N145" s="1">
-        <v>3850280.66</v>
+        <v>3561716.41</v>
       </c>
       <c r="O145" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>3332000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>103.676</v>
+        <v>82.781</v>
       </c>
       <c r="E146" s="1">
-        <v>102.94102671</v>
+        <v>77.42602805</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3429995.01</v>
+        <v>5106246.55</v>
       </c>
       <c r="I146" s="1">
-        <v>24489.31</v>
+        <v>353160.4</v>
       </c>
       <c r="J146" s="1">
-        <v>0.71397509117659</v>
+        <v>6.9162426166046</v>
       </c>
       <c r="K146">
-        <v>2.19</v>
+        <v>0.79</v>
       </c>
       <c r="L146" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>3454484.32</v>
+        <v>5459406.95</v>
       </c>
       <c r="N146" s="1">
-        <v>3527580.07</v>
+        <v>5511444.21</v>
       </c>
       <c r="O146" s="1">
-        <v>0.72</v>
+        <v>1.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B147" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>6595000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>82.279</v>
+        <v>104.545</v>
       </c>
       <c r="E147" s="1">
-        <v>77.42602805</v>
+        <v>100.14981813</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>5106246.55</v>
+        <v>3204794.18</v>
       </c>
       <c r="I147" s="1">
-        <v>320053.5</v>
+        <v>140645.82</v>
       </c>
       <c r="J147" s="1">
-        <v>6.2678818358271</v>
+        <v>4.3886069463593</v>
       </c>
       <c r="K147">
-        <v>0.66</v>
+        <v>1.02</v>
       </c>
       <c r="L147" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>5426300.05</v>
+        <v>3345440.0</v>
       </c>
       <c r="N147" s="1">
-        <v>5469596.68</v>
+        <v>3377955.07</v>
       </c>
       <c r="O147" s="1">
-        <v>1.11</v>
+        <v>0.71</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B148" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>3078000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>90.399</v>
+        <v>100.799</v>
       </c>
       <c r="E148" s="1">
-        <v>96.25274529</v>
+        <v>100.15715331</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2962659.5</v>
+        <v>1300039.85</v>
       </c>
       <c r="I148" s="1">
-        <v>-180178.28</v>
+        <v>8331.17</v>
       </c>
       <c r="J148" s="1">
-        <v>-6.0816398239487</v>
+        <v>0.64083958657113</v>
       </c>
       <c r="K148">
-        <v>0.53</v>
+        <v>1.05</v>
       </c>
       <c r="L148" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>2782481.22</v>
+        <v>1308371.02</v>
       </c>
       <c r="N148" s="1">
-        <v>2798640.72</v>
+        <v>1322000.02</v>
       </c>
       <c r="O148" s="1">
-        <v>0.57</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B149" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.764</v>
+        <v>99.907</v>
       </c>
       <c r="E149" s="1">
-        <v>100.14981813</v>
+        <v>100.445238</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3204794.18</v>
+        <v>2008904.76</v>
       </c>
       <c r="I149" s="1">
-        <v>115653.82</v>
+        <v>-10764.76</v>
       </c>
       <c r="J149" s="1">
-        <v>3.6087752755467</v>
+        <v>-0.53585218245986</v>
       </c>
       <c r="K149">
-        <v>0.38</v>
+        <v>0.98</v>
       </c>
       <c r="L149" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>3320448.0</v>
+        <v>1998140.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3332700.05</v>
+        <v>2017814.18</v>
       </c>
       <c r="O149" s="1">
-        <v>0.68</v>
+        <v>0.43</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B150" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>1298000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.736</v>
+        <v>99.819</v>
       </c>
       <c r="E150" s="1">
-        <v>100.15715331</v>
+        <v>99.95674066</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1300039.85</v>
+        <v>1418386.15</v>
       </c>
       <c r="I150" s="1">
-        <v>7513.43</v>
+        <v>-1954.54</v>
       </c>
       <c r="J150" s="1">
-        <v>0.57793843781019</v>
+        <v>-0.13780027392399</v>
       </c>
       <c r="K150">
-        <v>0.53</v>
+        <v>4.67</v>
       </c>
       <c r="L150" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>1307553.28</v>
+        <v>1416431.61</v>
       </c>
       <c r="N150" s="1">
-        <v>1314367.78</v>
+        <v>1482765.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B151" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>2000000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.696</v>
+        <v>97.51</v>
       </c>
       <c r="E151" s="1">
-        <v>100.445238</v>
+        <v>91.98892622</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>2008904.76</v>
+        <v>2431267.32</v>
       </c>
       <c r="I151" s="1">
-        <v>-14984.76</v>
+        <v>145921.98</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.7459168945371</v>
+        <v>6.0018895824257</v>
       </c>
       <c r="K151">
-        <v>0.29</v>
+        <v>0.9</v>
       </c>
       <c r="L151" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="M151" s="1">
-        <v>1993920.0</v>
+        <v>2577189.3</v>
       </c>
       <c r="N151" s="1">
-        <v>1999725.49</v>
+        <v>2600976.3</v>
       </c>
       <c r="O151" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>1419000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.415</v>
+        <v>99.28</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95674066</v>
+        <v>100.02073707</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1418386.15</v>
+        <v>3442713.77</v>
       </c>
       <c r="I152" s="1">
-        <v>-7687.3</v>
+        <v>-25496.17</v>
       </c>
       <c r="J152" s="1">
-        <v>-0.54197511728382</v>
+        <v>-0.74058349614119</v>
       </c>
       <c r="K152">
-        <v>4.1</v>
+        <v>1.35</v>
       </c>
       <c r="L152" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>1410698.85</v>
+        <v>3417217.6</v>
       </c>
       <c r="N152" s="1">
-        <v>1468882.71</v>
+        <v>3463541.18</v>
       </c>
       <c r="O152" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B153" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>2643000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.994</v>
+        <v>101.697</v>
       </c>
       <c r="E153" s="1">
-        <v>91.98892622</v>
+        <v>100.16080774</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2431267.32</v>
+        <v>1734785.19</v>
       </c>
       <c r="I153" s="1">
-        <v>132284.1</v>
+        <v>26606.85</v>
       </c>
       <c r="J153" s="1">
-        <v>5.440952498798</v>
+        <v>1.5337259133507</v>
       </c>
       <c r="K153">
-        <v>0.64</v>
+        <v>2.18</v>
       </c>
       <c r="L153" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>2563551.42</v>
+        <v>1761392.04</v>
       </c>
       <c r="N153" s="1">
-        <v>2580400.55</v>
+        <v>1799063.04</v>
       </c>
       <c r="O153" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B154" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>3442000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.05</v>
+        <v>103.257</v>
       </c>
       <c r="E154" s="1">
-        <v>100.02073707</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3442713.77</v>
+        <v>2000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-33412.77</v>
+        <v>65140.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.97053581076535</v>
+        <v>3.257</v>
       </c>
       <c r="K154">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="L154" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>3409301.0</v>
+        <v>2065140.0</v>
       </c>
       <c r="N154" s="1">
-        <v>3438558.0</v>
+        <v>2081785.83</v>
       </c>
       <c r="O154" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B155" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>1732000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.701</v>
+        <v>100.178</v>
       </c>
       <c r="E155" s="1">
-        <v>100.16080774</v>
+        <v>100.05580737</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1734785.19</v>
+        <v>3802120.68</v>
       </c>
       <c r="I155" s="1">
-        <v>26676.13</v>
+        <v>4643.32</v>
       </c>
       <c r="J155" s="1">
-        <v>1.5377194913683</v>
+        <v>0.12212447712207</v>
       </c>
       <c r="K155">
-        <v>1.65</v>
+        <v>0.12</v>
       </c>
       <c r="L155" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>1761461.32</v>
+        <v>3806764.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1790039.32</v>
+        <v>3811448.93</v>
       </c>
       <c r="O155" s="1">
-        <v>0.36</v>
+        <v>0.8</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B156" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>2000000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.023</v>
+        <v>98.628</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>98.72295901</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>2000000.0</v>
+        <v>6069487.52</v>
       </c>
       <c r="I156" s="1">
-        <v>20460.0</v>
+        <v>-5838.08</v>
       </c>
       <c r="J156" s="1">
-        <v>1.023</v>
+        <v>-0.096187363113649</v>
       </c>
       <c r="K156">
-        <v>0.09</v>
+        <v>1.46</v>
       </c>
       <c r="L156" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>2020460.0</v>
+        <v>6063649.44</v>
       </c>
       <c r="N156" s="1">
-        <v>2022230.83</v>
+        <v>6153132.32</v>
       </c>
       <c r="O156" s="1">
-        <v>0.41</v>
+        <v>1.3</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B157" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>3800000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.889</v>
+        <v>89.201</v>
       </c>
       <c r="E157" s="1">
-        <v>100.05580737</v>
+        <v>100.27475375</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3802120.68</v>
+        <v>2471772.68</v>
       </c>
       <c r="I157" s="1">
-        <v>-6338.68</v>
+        <v>-272968.03</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.16671432954096</v>
+        <v>-11.043411564853</v>
       </c>
       <c r="K157">
-        <v>3.43</v>
+        <v>1.86</v>
       </c>
       <c r="L157" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>3795782.0</v>
+        <v>2198804.65</v>
       </c>
       <c r="N157" s="1">
-        <v>3926179.26</v>
+        <v>2244663.92</v>
       </c>
       <c r="O157" s="1">
-        <v>0.8</v>
+        <v>0.47</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B158" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>6148000.0</v>
+        <v>547963.0</v>
       </c>
       <c r="D158" s="1">
-        <v>98.822</v>
+        <v>103.003</v>
       </c>
       <c r="E158" s="1">
-        <v>98.72295901</v>
+        <v>99.78719731</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>6069487.52</v>
+        <v>546796.92</v>
       </c>
       <c r="I158" s="1">
-        <v>6089.04</v>
+        <v>17621.41</v>
       </c>
       <c r="J158" s="1">
-        <v>0.10032214383728</v>
+        <v>3.2226608006497</v>
       </c>
       <c r="K158">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="L158" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>6075576.56</v>
+        <v>564418.33</v>
       </c>
       <c r="N158" s="1">
-        <v>6119791.63</v>
+        <v>567660.44</v>
       </c>
       <c r="O158" s="1">
-        <v>1.24</v>
+        <v>0.12</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B159" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>2465000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>87.118</v>
+        <v>102.494</v>
       </c>
       <c r="E159" s="1">
-        <v>100.27475375</v>
+        <v>98.653</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>2471772.68</v>
+        <v>2038170.98</v>
       </c>
       <c r="I159" s="1">
-        <v>-324313.98</v>
+        <v>79355.06</v>
       </c>
       <c r="J159" s="1">
-        <v>-13.120704125591</v>
+        <v>3.8934447001105</v>
       </c>
       <c r="K159">
-        <v>1.18</v>
+        <v>1.21</v>
       </c>
       <c r="L159" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>2147458.7</v>
+        <v>2117526.04</v>
       </c>
       <c r="N159" s="1">
-        <v>2176422.45</v>
+        <v>2142490.21</v>
       </c>
       <c r="O159" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B160" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>533000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.151</v>
+        <v>97.025</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>94.5</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>533000.0</v>
+        <v>4035150.0</v>
       </c>
       <c r="I160" s="1">
-        <v>6134.83</v>
+        <v>107817.5</v>
       </c>
       <c r="J160" s="1">
-        <v>1.151</v>
+        <v>2.6719576719577</v>
       </c>
       <c r="K160">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.01</v>
+      </c>
+      <c r="L160">
+        <v>593.06</v>
       </c>
       <c r="M160" s="1">
-        <v>539134.83</v>
+        <v>4142967.5</v>
       </c>
       <c r="N160" s="1">
-        <v>550566.57</v>
+        <v>4143560.56</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.87</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>506</v>
       </c>
       <c r="B161" t="s">
         <v>507</v>
       </c>
       <c r="C161" s="1">
-        <v>2066000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.179</v>
+        <v>100.512</v>
       </c>
       <c r="E161" s="1">
-        <v>98.653</v>
+        <v>100.49614232</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2038170.98</v>
+        <v>2683247.0</v>
       </c>
       <c r="I161" s="1">
-        <v>72847.16</v>
+        <v>423.4</v>
       </c>
       <c r="J161" s="1">
-        <v>3.5741437158525</v>
+        <v>0.015779389672289</v>
       </c>
       <c r="K161">
-        <v>0.36</v>
+        <v>0.87</v>
       </c>
       <c r="L161" t="s">
         <v>508</v>
       </c>
       <c r="M161" s="1">
-        <v>2111018.14</v>
+        <v>2683670.4</v>
       </c>
       <c r="N161" s="1">
-        <v>2118507.39</v>
+        <v>2706810.4</v>
       </c>
       <c r="O161" s="1">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>509</v>
       </c>
       <c r="B162" t="s">
         <v>510</v>
       </c>
       <c r="C162" s="1">
-        <v>4270000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>95.703</v>
+        <v>98.87</v>
       </c>
       <c r="E162" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>4035150.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>51368.1</v>
+        <v>-21470.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.2730158730159</v>
+        <v>-1.13</v>
       </c>
       <c r="K162">
-        <v>0.97</v>
+        <v>1.69</v>
       </c>
       <c r="L162" t="s">
         <v>511</v>
       </c>
       <c r="M162" s="1">
-        <v>4086518.1</v>
+        <v>1878530.0</v>
       </c>
       <c r="N162" s="1">
-        <v>4128031.99</v>
+        <v>1910685.34</v>
       </c>
       <c r="O162" s="1">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>512</v>
       </c>
       <c r="B163" t="s">
         <v>513</v>
       </c>
       <c r="C163" s="1">
-        <v>2670000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.599</v>
+        <v>98.388</v>
       </c>
       <c r="E163" s="1">
-        <v>100.49614232</v>
+        <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>2683247.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2746.3</v>
+        <v>120934.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.10234987684697</v>
+        <v>12.579810971005</v>
       </c>
       <c r="K163">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.13</v>
+      </c>
+      <c r="L163" t="s">
+        <v>514</v>
       </c>
       <c r="M163" s="1">
-        <v>2685993.3</v>
+        <v>1082268.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2685993.3</v>
+        <v>1083656.71</v>
       </c>
       <c r="O163" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B164" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C164" s="1">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.571</v>
+        <v>95.493</v>
       </c>
       <c r="E164" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1900000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>-27151.0</v>
+        <v>29923.09</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.429</v>
+        <v>1.5147634369877</v>
       </c>
       <c r="K164">
-        <v>1.18</v>
+        <v>0.18</v>
       </c>
       <c r="L164" t="s">
         <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>1872849.0</v>
+        <v>2005353.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1895198.1</v>
+        <v>2009180.64</v>
       </c>
       <c r="O164" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>517</v>
       </c>
       <c r="B165" t="s">
         <v>518</v>
       </c>
       <c r="C165" s="1">
-        <v>2100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.046</v>
+        <v>95.795</v>
       </c>
       <c r="E165" s="1">
-        <v>94.06809095</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1975429.91</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>20536.09</v>
+        <v>32981.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.0395757346815</v>
+        <v>3.005376344086</v>
       </c>
       <c r="K165">
-        <v>2.28</v>
+        <v>0.62</v>
       </c>
       <c r="L165" t="s">
         <v>519</v>
       </c>
       <c r="M165" s="1">
-        <v>1995966.0</v>
+        <v>1130381.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2043811.48</v>
+        <v>1137731.42</v>
       </c>
       <c r="O165" s="1">
-        <v>0.42</v>
+        <v>0.24</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>520</v>
       </c>
       <c r="B166" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C166" s="1">
-        <v>1100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.885</v>
+        <v>101.428</v>
       </c>
       <c r="E166" s="1">
-        <v>87.394</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>961334.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>115401.0</v>
+        <v>-43526.23</v>
       </c>
       <c r="J166" s="1">
-        <v>12.00425658512</v>
+        <v>-2.7439770994931</v>
       </c>
       <c r="K166">
-        <v>2.67</v>
+        <v>0.79</v>
       </c>
       <c r="L166" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="M166" s="1">
-        <v>1076735.0</v>
+        <v>1542719.88</v>
       </c>
       <c r="N166" s="1">
-        <v>1106071.55</v>
+        <v>1554666.07</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B167" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C167" s="1">
-        <v>1180000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>94.787</v>
+        <v>101.479</v>
       </c>
       <c r="E167" s="1">
-        <v>93.0</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1097400.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>21086.6</v>
+        <v>22185.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.9215053763441</v>
+        <v>1.479</v>
       </c>
       <c r="K167">
-        <v>2.83</v>
+        <v>0.88</v>
       </c>
       <c r="L167" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="M167" s="1">
-        <v>1118486.6</v>
+        <v>1522185.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1151846.18</v>
+        <v>1535388.13</v>
       </c>
       <c r="O167" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B168" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C168" s="1">
-        <v>1521000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.276</v>
+        <v>100.463</v>
       </c>
       <c r="E168" s="1">
-        <v>104.28968508</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1586246.11</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>-45838.15</v>
+        <v>20054.43</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.8897249746447</v>
+        <v>1.0215771634444</v>
       </c>
       <c r="K168">
-        <v>3.56</v>
+        <v>0.09</v>
       </c>
       <c r="L168" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M168" s="1">
-        <v>1540407.96</v>
+        <v>1983139.62</v>
       </c>
       <c r="N168" s="1">
-        <v>1594625.27</v>
+        <v>1984949.12</v>
       </c>
       <c r="O168" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B169" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C169" s="1">
-        <v>1500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.533</v>
+        <v>101.72</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1500000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>7995.0</v>
+        <v>26990.32</v>
       </c>
       <c r="J169" s="1">
-        <v>0.533</v>
+        <v>0.89235712556471</v>
       </c>
       <c r="K169">
-        <v>2.17</v>
+        <v>0.36</v>
       </c>
       <c r="L169" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M169" s="1">
-        <v>1507995.0</v>
+        <v>3051600.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1540495.0</v>
+        <v>3062537.5</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B170" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C170" s="1">
-        <v>1974000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.177</v>
+        <v>110.376</v>
       </c>
       <c r="E170" s="1">
-        <v>99.44707143</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1963085.19</v>
+        <v>907176.61</v>
       </c>
       <c r="I170" s="1">
-        <v>14408.79</v>
+        <v>-25272.37</v>
       </c>
       <c r="J170" s="1">
-        <v>0.7339869952358</v>
+        <v>-2.7858268964849</v>
       </c>
       <c r="K170">
-        <v>3.77</v>
+        <v>1.72</v>
       </c>
       <c r="L170" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M170" s="1">
-        <v>1977493.98</v>
+        <v>881904.24</v>
       </c>
       <c r="N170" s="1">
-        <v>2051909.67</v>
+        <v>895653.7</v>
       </c>
       <c r="O170" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B171" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C171" s="1">
-        <v>3000000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>101.505</v>
+        <v>84.722</v>
       </c>
       <c r="E171" s="1">
-        <v>100.82032267</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>3024609.68</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>20540.32</v>
+        <v>-336056.32</v>
       </c>
       <c r="J171" s="1">
-        <v>0.67910646903702</v>
+        <v>-15.135806686167</v>
       </c>
       <c r="K171">
-        <v>2.04</v>
+        <v>1.14</v>
       </c>
       <c r="L171" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="M171" s="1">
-        <v>3045150.0</v>
+        <v>1884217.28</v>
       </c>
       <c r="N171" s="1">
-        <v>3106400.0</v>
+        <v>1909642.47</v>
       </c>
       <c r="O171" s="1">
-        <v>0.63</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B172" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C172" s="1">
-        <v>1300000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>110.604</v>
+        <v>101.828</v>
       </c>
       <c r="E172" s="1">
-        <v>113.539</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1476007.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-38155.0</v>
+        <v>27200.64</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.5850148407155</v>
+        <v>1.828</v>
       </c>
       <c r="K172">
-        <v>0.86</v>
+        <v>0.25</v>
       </c>
       <c r="L172" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="M172" s="1">
-        <v>1437852.0</v>
+        <v>1515200.64</v>
       </c>
       <c r="N172" s="1">
-        <v>1449037.42</v>
+        <v>1518920.64</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B173" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C173" s="1">
-        <v>2224000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>91.201</v>
+        <v>101.23</v>
       </c>
       <c r="E173" s="1">
-        <v>99.83244604</v>
+        <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2220273.6</v>
+        <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>-191963.36</v>
+        <v>48620.43</v>
       </c>
       <c r="J173" s="1">
-        <v>-8.6459326454181</v>
+        <v>1.6840871215107</v>
       </c>
       <c r="K173">
-        <v>0.45</v>
+        <v>3.31</v>
       </c>
       <c r="L173" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M173" s="1">
-        <v>2028310.24</v>
+        <v>2935670.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2038337.37</v>
+        <v>3031727.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B174" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C174" s="1">
-        <v>2900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.25</v>
+        <v>102.009</v>
       </c>
       <c r="E174" s="1">
-        <v>99.55343345</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2887049.57</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>49200.43</v>
+        <v>77609.18</v>
       </c>
       <c r="J174" s="1">
-        <v>1.7041768354535</v>
+        <v>1.7518335809225</v>
       </c>
       <c r="K174">
-        <v>2.74</v>
+        <v>2.95</v>
       </c>
       <c r="L174" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="M174" s="1">
-        <v>2936250.0</v>
+        <v>4507777.71</v>
       </c>
       <c r="N174" s="1">
-        <v>3015652.4</v>
+        <v>4638199.59</v>
       </c>
       <c r="O174" s="1">
-        <v>0.61</v>
+        <v>0.98</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B175" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C175" s="1">
-        <v>4419000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.861</v>
+        <v>103.452</v>
       </c>
       <c r="E175" s="1">
-        <v>100.25273885</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>4430168.53</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>26879.06</v>
+        <v>61802.35</v>
       </c>
       <c r="J175" s="1">
-        <v>0.60672770839262</v>
+        <v>3.8785741184118</v>
       </c>
       <c r="K175">
-        <v>2.22</v>
+        <v>0.28</v>
       </c>
       <c r="L175" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M175" s="1">
-        <v>4457047.59</v>
+        <v>1655232.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4555247.59</v>
+        <v>1659725.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.92</v>
+        <v>0.35</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B176" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1">
-        <v>1600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>102.783</v>
+        <v>96.243</v>
       </c>
       <c r="E176" s="1">
-        <v>99.58935313</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1593429.65</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>51098.35</v>
+        <v>270840.27</v>
       </c>
       <c r="J176" s="1">
-        <v>3.206815562896</v>
+        <v>7.3695571521771</v>
       </c>
       <c r="K176">
-        <v>4.8</v>
+        <v>0.34</v>
       </c>
       <c r="L176" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="M176" s="1">
-        <v>1644528.0</v>
+        <v>3945963.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1721360.88</v>
+        <v>3960004.1</v>
       </c>
       <c r="O176" s="1">
-        <v>0.35</v>
+        <v>0.84</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B177" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C177" s="1">
-        <v>4100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>95.944</v>
+        <v>81.406</v>
       </c>
       <c r="E177" s="1">
-        <v>89.63713976</v>
+        <v>73.81842241</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>3675122.73</v>
+        <v>2140734.25</v>
       </c>
       <c r="I177" s="1">
-        <v>258581.27</v>
+        <v>220039.75</v>
       </c>
       <c r="J177" s="1">
-        <v>7.0359900606639</v>
+        <v>10.27870460801</v>
       </c>
       <c r="K177">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="L177" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="M177" s="1">
-        <v>3933704.0</v>
+        <v>2360774.0</v>
       </c>
       <c r="N177" s="1">
-        <v>3935669.75</v>
+        <v>2365938.38</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B178" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C178" s="1">
-        <v>1600000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.183</v>
+        <v>97.155</v>
       </c>
       <c r="E178" s="1">
-        <v>100.256</v>
+        <v>96.71</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1604096.0</v>
+        <v>1218546.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1168.0</v>
+        <v>5607.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.072813597191191</v>
+        <v>0.46013855857719</v>
       </c>
       <c r="K178">
-        <v>1.05</v>
+        <v>0.73</v>
       </c>
       <c r="L178" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="M178" s="1">
-        <v>1602928.0</v>
+        <v>1224153.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1619728.0</v>
+        <v>1233366.75</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B179" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C179" s="1">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>80.929</v>
+        <v>95.642</v>
       </c>
       <c r="E179" s="1">
-        <v>73.81842241</v>
+        <v>93.7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2140734.25</v>
+        <v>2155100.0</v>
       </c>
       <c r="I179" s="1">
-        <v>206206.75</v>
+        <v>44666.0</v>
       </c>
       <c r="J179" s="1">
-        <v>9.6325244480953</v>
+        <v>2.0725720384205</v>
       </c>
       <c r="K179">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="L179" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="M179" s="1">
-        <v>2346941.0</v>
+        <v>2199766.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2349970.11</v>
+        <v>2206264.29</v>
       </c>
       <c r="O179" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B180" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C180" s="1">
-        <v>1260000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.465</v>
+        <v>85.099</v>
       </c>
       <c r="E180" s="1">
-        <v>96.71</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1218546.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>9513.0</v>
+        <v>-499928.55</v>
       </c>
       <c r="J180" s="1">
-        <v>0.78068452073209</v>
+        <v>-14.901</v>
       </c>
       <c r="K180">
-        <v>0.16</v>
+        <v>2.69</v>
       </c>
       <c r="L180" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="M180" s="1">
-        <v>1228059.0</v>
+        <v>2855071.45</v>
       </c>
       <c r="N180" s="1">
-        <v>1230106.5</v>
+        <v>2945237.08</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>2300000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>94.653</v>
+        <v>92.037</v>
       </c>
       <c r="E181" s="1">
-        <v>93.7</v>
+        <v>101.28018323</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2155100.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I181" s="1">
-        <v>21919.0</v>
+        <v>-143269.34</v>
       </c>
       <c r="J181" s="1">
-        <v>1.017075773746</v>
+        <v>-9.126349233787</v>
       </c>
       <c r="K181">
-        <v>0.12</v>
+        <v>0.85</v>
       </c>
       <c r="L181" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="M181" s="1">
-        <v>2177019.0</v>
+        <v>1426573.5</v>
       </c>
       <c r="N181" s="1">
-        <v>2179791.6</v>
+        <v>1439675.45</v>
       </c>
       <c r="O181" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C182" s="1">
-        <v>3355000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>92.983</v>
+        <v>95.694</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0</v>
+        <v>93.03169973</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3355000.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I182" s="1">
-        <v>-235420.35</v>
+        <v>145494.71</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.017</v>
+        <v>2.8617130315028</v>
       </c>
       <c r="K182">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="M182" s="1">
-        <v>3119579.65</v>
+        <v>5229677.1</v>
       </c>
       <c r="N182" s="1">
-        <v>3180389.03</v>
+        <v>5358142.03</v>
       </c>
       <c r="O182" s="1">
-        <v>0.65</v>
+        <v>1.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C183" s="1">
-        <v>1550000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.505</v>
+        <v>97.324</v>
       </c>
       <c r="E183" s="1">
-        <v>101.28018323</v>
+        <v>93.70721516</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1569842.84</v>
+        <v>5997261.77</v>
       </c>
       <c r="I183" s="1">
-        <v>-74015.34</v>
+        <v>231474.23</v>
       </c>
       <c r="J183" s="1">
-        <v>-4.7148248292167</v>
+        <v>3.8596652752078</v>
       </c>
       <c r="K183">
-        <v>0.18</v>
+        <v>0.88</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="M183" s="1">
-        <v>1495827.5</v>
+        <v>6228736.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1498686.11</v>
+        <v>6284736.0</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>1.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C184" s="1">
-        <v>5465000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>95.455</v>
+        <v>103.137</v>
       </c>
       <c r="E184" s="1">
-        <v>93.03169973</v>
+        <v>102.21806092</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5084182.39</v>
+        <v>1090666.71</v>
       </c>
       <c r="I184" s="1">
-        <v>132433.36</v>
+        <v>9805.08</v>
       </c>
       <c r="J184" s="1">
-        <v>2.6048113509948</v>
+        <v>0.89899874178795</v>
       </c>
       <c r="K184">
-        <v>2.0</v>
+        <v>0.42</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="M184" s="1">
-        <v>5216615.75</v>
+        <v>1100471.79</v>
       </c>
       <c r="N184" s="1">
-        <v>5325766.02</v>
+        <v>1104915.19</v>
       </c>
       <c r="O184" s="1">
-        <v>1.08</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C185" s="1">
-        <v>6400000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.467</v>
+        <v>93.92</v>
       </c>
       <c r="E185" s="1">
-        <v>93.70721516</v>
+        <v>100.06415001</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5997261.77</v>
+        <v>3875484.53</v>
       </c>
       <c r="I185" s="1">
-        <v>176626.23</v>
+        <v>-237962.93</v>
       </c>
       <c r="J185" s="1">
-        <v>2.9451145668434</v>
+        <v>-6.1402110667179</v>
       </c>
       <c r="K185">
-        <v>0.36</v>
+        <v>2.1</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M185" s="1">
-        <v>6173888.0</v>
+        <v>3637521.6</v>
       </c>
       <c r="N185" s="1">
-        <v>6196901.7</v>
+        <v>3718854.6</v>
       </c>
       <c r="O185" s="1">
-        <v>1.26</v>
+        <v>0.78</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C186" s="1">
-        <v>1067000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.351</v>
+        <v>96.295</v>
       </c>
       <c r="E186" s="1">
-        <v>102.21806092</v>
+        <v>91.5185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1090666.71</v>
+        <v>1555814.5</v>
       </c>
       <c r="I186" s="1">
-        <v>1418.46</v>
+        <v>81200.5</v>
       </c>
       <c r="J186" s="1">
-        <v>0.1300543958108</v>
+        <v>5.21916333856</v>
       </c>
       <c r="K186">
-        <v>4.61</v>
+        <v>0.43</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="M186" s="1">
-        <v>1092085.17</v>
+        <v>1637015.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1141240.25</v>
+        <v>1644346.25</v>
       </c>
       <c r="O186" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C187" s="1">
-        <v>3873000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.211</v>
+        <v>103.056</v>
       </c>
       <c r="E187" s="1">
-        <v>100.06415001</v>
+        <v>101.2434</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3875484.53</v>
+        <v>101243.4</v>
       </c>
       <c r="I187" s="1">
-        <v>-149232.5</v>
+        <v>1812.6</v>
       </c>
       <c r="J187" s="1">
-        <v>-3.8506798013202</v>
+        <v>1.7903389257966</v>
       </c>
       <c r="K187">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.53</v>
+      </c>
+      <c r="L187">
+        <v>534.25</v>
       </c>
       <c r="M187" s="1">
-        <v>3726252.03</v>
+        <v>103056.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3783862.91</v>
+        <v>103590.25</v>
       </c>
       <c r="O187" s="1">
-        <v>0.77</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>585</v>
       </c>
       <c r="B188" t="s">
         <v>586</v>
       </c>
       <c r="C188" s="1">
-        <v>1700000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>94.321</v>
+        <v>103.936</v>
       </c>
       <c r="E188" s="1">
-        <v>91.5185</v>
+        <v>102.38671778</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1555814.5</v>
+        <v>2470591.5</v>
       </c>
       <c r="I188" s="1">
-        <v>47642.5</v>
+        <v>37384.18</v>
       </c>
       <c r="J188" s="1">
-        <v>3.0622223921939</v>
+        <v>1.5131671909338</v>
       </c>
       <c r="K188">
-        <v>0.1</v>
+        <v>5.21</v>
       </c>
       <c r="L188" t="s">
         <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>1603457.0</v>
+        <v>2507975.68</v>
       </c>
       <c r="N188" s="1">
-        <v>1605086.17</v>
+        <v>2633765.7</v>
       </c>
       <c r="O188" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>588</v>
       </c>
       <c r="B189" t="s">
         <v>589</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.593</v>
+        <v>100.194</v>
       </c>
       <c r="E189" s="1">
-        <v>101.2434</v>
+        <v>90.92355123</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>101243.4</v>
+        <v>3035028.14</v>
       </c>
       <c r="I189" s="1">
-        <v>1349.6</v>
+        <v>309447.58</v>
       </c>
       <c r="J189" s="1">
-        <v>1.3330251650972</v>
+        <v>10.195871857715</v>
       </c>
       <c r="K189">
-        <v>4.83</v>
+        <v>2.2</v>
       </c>
       <c r="L189" t="s">
         <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>102593.0</v>
+        <v>3344475.72</v>
       </c>
       <c r="N189" s="1">
-        <v>107427.93</v>
+        <v>3417911.72</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.72</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>591</v>
       </c>
       <c r="B190" t="s">
         <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>2413000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>103.501</v>
+        <v>99.743</v>
       </c>
       <c r="E190" s="1">
-        <v>102.38671778</v>
+        <v>97.7673</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2470591.5</v>
+        <v>977673.0</v>
       </c>
       <c r="I190" s="1">
-        <v>26887.63</v>
+        <v>19757.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.0883073952128</v>
+        <v>2.0208188218351</v>
       </c>
       <c r="K190">
-        <v>4.58</v>
+        <v>1.5</v>
       </c>
       <c r="L190" t="s">
         <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>2497479.13</v>
+        <v>997430.0</v>
       </c>
       <c r="N190" s="1">
-        <v>2607989.57</v>
+        <v>1012430.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>594</v>
       </c>
       <c r="B191" t="s">
         <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>3338000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.394</v>
+        <v>103.882</v>
       </c>
       <c r="E191" s="1">
-        <v>90.92355123</v>
+        <v>103.09125717</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>3035028.14</v>
+        <v>3538401.22</v>
       </c>
       <c r="I191" s="1">
-        <v>282743.58</v>
+        <v>27140.67</v>
       </c>
       <c r="J191" s="1">
-        <v>9.3160118113435</v>
+        <v>0.76703201001044</v>
       </c>
       <c r="K191">
-        <v>1.56</v>
+        <v>2.7</v>
       </c>
       <c r="L191" t="s">
         <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>3317771.72</v>
+        <v>3565541.89</v>
       </c>
       <c r="N191" s="1">
-        <v>3369788.89</v>
+        <v>3658213.99</v>
       </c>
       <c r="O191" s="1">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>597</v>
       </c>
       <c r="B192" t="s">
         <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>1000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.714</v>
+        <v>106.634</v>
       </c>
       <c r="E192" s="1">
-        <v>97.7673</v>
+        <v>100.27195449</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>977673.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I192" s="1">
-        <v>19467.0</v>
+        <v>311740.23</v>
       </c>
       <c r="J192" s="1">
-        <v>1.9911565523442</v>
+        <v>6.3447905673879</v>
       </c>
       <c r="K192">
-        <v>1.06</v>
+        <v>6.94</v>
       </c>
       <c r="L192" t="s">
         <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>997140.0</v>
+        <v>5225066.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1007706.3</v>
+        <v>5565246.82</v>
       </c>
       <c r="O192" s="1">
-        <v>0.2</v>
+        <v>1.17</v>
       </c>
       <c r="P192">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>