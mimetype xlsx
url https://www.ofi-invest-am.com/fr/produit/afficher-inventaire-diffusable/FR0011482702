--- v3 (2026-09-05)
+++ v4 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="600">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="590">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1701 +163,1671 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100926</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>33 689.73</t>
+    <t>40 694.52</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>22 758.75</t>
+    <t>31 609.38</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>54 175.00</t>
+    <t>3 693.75</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>71 300.00</t>
+    <t>81 555.48</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>32 244.63</t>
+    <t>40 305.78</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>24 187.50</t>
+    <t>28 125.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>71 203.69</t>
+    <t>84 320.16</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>50 581.80</t>
+    <t>57 958.31</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>40 278.08</t>
+    <t>50 720.55</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>17 404.11</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>24 859.60</t>
+    <t>34 527.23</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>72 268.68</t>
+    <t>82 807.86</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>112 704.50</t>
+    <t>129 140.57</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>2 711.50</t>
+    <t>9 829.19</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>49 753.97</t>
+    <t>58 460.92</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>38 943.00</t>
+    <t>54 087.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>21 400.31</t>
+    <t>29 722.66</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>69 377.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>213 244.93</t>
+    <t>226 897.81</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>29 170.94</t>
+    <t>2 558.85</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>25 515.53</t>
+    <t>35 819.88</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>30 726.94</t>
+    <t>35 848.09</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>57 017.63</t>
+    <t>4 915.31</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 747.67</t>
+    <t>16 401.88</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>11 928.17</t>
+    <t>14 408.28</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>62 932.19</t>
+    <t>68 239.73</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>20 250.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>173 641.19</t>
+    <t>14 550.94</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>29 613.46</t>
+    <t>38 626.25</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>176 423.31</t>
+    <t>15 208.91</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>20 188.00</t>
+    <t>30 282.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>10 881.00</t>
+    <t>20 401.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>18 495.75</t>
+    <t>25 688.54</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>9 838.13</t>
+    <t>13 736.25</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>157 219.52</t>
+    <t>1 359.25</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>44 447.33</t>
+    <t>3 831.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>19 743.75</t>
+    <t>27 421.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>27 125.00</t>
+    <t>31 080.73</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>6 009.50</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>88 829.42</t>
+    <t>102 855.12</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>58 623.29</t>
+    <t>62 506.85</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>17 803.44</t>
+    <t>23 221.88</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>30 666.94</t>
+    <t>42 592.97</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>7 051.00</t>
+    <t>13 220.63</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>33 369.86</t>
+    <t>38 202.74</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>20 763.75</t>
+    <t>25 954.69</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>59 610.96</t>
+    <t>64 558.90</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>12 713.80</t>
+    <t>17 568.16</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>28 068.75</t>
+    <t>38 984.38</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>15 731.51</t>
+    <t>19 528.77</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>33 388.70</t>
+    <t>41 637.67</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>61 923.88</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>2 553.96</t>
+    <t>4 616.77</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>22 598.33</t>
+    <t>34 766.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>58 543.75</t>
+    <t>5 046.88</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>101 208.22</t>
+    <t>107 688.01</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>2 676.40</t>
+    <t>6 999.81</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>45 200.17</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>101 095.89</t>
+    <t>4 493.15</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>3 452.72</t>
+    <t>11 509.06</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>134 855.44</t>
+    <t>11 625.47</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>14 833.72</t>
+    <t>18 147.64</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>22 150.63</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>52 934.93</t>
+    <t>60 601.37</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>20 472.12</t>
+    <t>27 637.37</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>13 278.00</t>
+    <t>18 441.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>56 437.50</t>
+    <t>70 546.88</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>10 534.24</t>
+    <t>16 064.71</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>18 544.52</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>13 000.31</t>
+    <t>18 055.99</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>7 246.18</t>
+    <t>10 957.64</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>35 280.00</t>
+    <t>41 068.13</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>13 558.71</t>
+    <t>18 226.47</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>27 184.93</t>
+    <t>37 857.53</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>23 250.00</t>
+    <t>32 291.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>23 239.38</t>
+    <t>36 082.19</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>3 261.50</t>
+    <t>6 115.31</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>1 660.50</t>
+    <t>3 113.44</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>18 991.38</t>
+    <t>29 217.50</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>72 054.13</t>
+    <t>6 211.56</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>25 772.47</t>
+    <t>36 384.66</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>29 006.45</t>
+    <t>33 728.42</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>39 939.95</t>
+    <t>43 281.53</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>8 649.16</t>
+    <t>12 685.44</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>42 126.56</t>
+    <t>58 509.11</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>16 394.52</t>
+    <t>18 350.68</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>40 407.53</t>
+    <t>47 851.03</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>22 046.92</t>
-[...8 lines deleted...]
-    <t>28 522.22</t>
+    <t>28 756.85</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>21 768.75</t>
+    <t>30 234.38</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>39 663.02</t>
+    <t>51 734.38</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>58 483.33</t>
+    <t>5 041.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>5 276.25</t>
+    <t>6 595.31</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>5 238.33</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>18 965.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>27 229.13</t>
-[...8 lines deleted...]
-    <t>34 966.17</t>
+    <t>37 818.23</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>9 585.00</t>
+    <t>13 312.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>8 232.51</t>
+    <t>11 375.83</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>38 228.63</t>
+    <t>44 088.49</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>126 196.52</t>
-[...8 lines deleted...]
-    <t>90 099.45</t>
+    <t>136 234.88</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>5 350.74</t>
+    <t>10 032.64</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 166.46</t>
+    <t>17 337.40</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>1 313.89</t>
+    <t>4 762.85</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>148 389.92</t>
+    <t>12 792.23</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>6 620.17</t>
+    <t>12 412.81</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>82 365.00</t>
+    <t>94 376.56</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>46 578.68</t>
+    <t>8 409.39</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>73 126.74</t>
+    <t>5 917.77</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>1 285.17</t>
+    <t>3 534.21</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>6 529.08</t>
+    <t>12 242.03</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>19 390.32</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>20 200.00</t>
+    <t>24 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>113 822.88</t>
+    <t>121 132.60</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>21 240.00</t>
+    <t>24 337.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>13 460.24</t>
+    <t>18 094.10</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>26 593.00</t>
+    <t>34 349.29</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>2 858.33</t>
+    <t>10 361.46</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>12 682.37</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>40 848.96</t>
+    <t>53 281.25</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>54 865.75</t>
+    <t>63 337.67</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>18 353.10</t>
+    <t>21 340.81</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>14 771.92</t>
+    <t>16 080.82</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>12 430.30</t>
+    <t>19 123.54</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>68 850.00</t>
+    <t>78 890.63</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>16 951.00</t>
+    <t>15 695.63</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>29 453.09</t>
+    <t>38 164.56</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>29 462.06</t>
+    <t>33 377.91</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>90 047.38</t>
+    <t>104 706.25</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>66 297.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>85 463.00</t>
+    <t>7 367.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>8 609.93</t>
+    <t>13 246.04</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>57 120.00</t>
+    <t>61 227.95</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>56 211.53</t>
+    <t>64 352.51</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>26 800.75</t>
+    <t>36 340.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>17 798.67</t>
+    <t>22 248.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>59 485.72</t>
+    <t>71 497.26</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>99 335.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>52 037.26</t>
+    <t>56 305.94</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>32 515.07</t>
+    <t>42 410.96</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>13 629.00</t>
+    <t>17 036.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>19 674.18</t>
+    <t>26 447.25</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>66 333.39</t>
+    <t>1 137.14</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>23 787.00</t>
+    <t>27 255.94</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>46 323.58</t>
+    <t>54 856.88</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>37 671.00</t>
+    <t>3 247.50</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>16 645.83</t>
+    <t>24 083.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>4 684.93</t>
+    <t>12 883.56</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>89 482.88</t>
+    <t>12 005.48</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>45 859.27</t>
+    <t>54 307.03</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>3 242.11</t>
+    <t>6 078.96</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>24 964.17</t>
+    <t>33 701.63</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
+    <t>4 724.58</t>
+  </si>
+  <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>23 140.00</t>
+    <t>35 600.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>32 155.34</t>
+    <t>36 944.43</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>6 698.37</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>3 827.64</t>
+    <t>3 211.40</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>7 350.42</t>
+    <t>11 308.33</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>11 946.19</t>
+    <t>18 378.75</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>13 203.13</t>
+    <t>20 312.50</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>1 809.50</t>
+    <t>6 559.44</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>10 937.50</t>
+    <t>18 593.75</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>13 749.46</t>
+    <t>17 186.82</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>1 266.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>25 425.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>3 720.00</t>
+    <t>8 060.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>96 057.53</t>
+    <t>104 191.44</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>130 421.88</t>
-[...8 lines deleted...]
-    <t>4 493.15</t>
+    <t>11 507.81</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>20 071.23</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 041.10</t>
+    <t>19 938.36</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 164.38</t>
+    <t>6 207.19</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>9 213.75</t>
+    <t>12 796.88</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>6 498.29</t>
+    <t>8 317.81</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>90 165.63</t>
+    <t>104 843.75</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>13 101.95</t>
+    <t>18 104.51</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>128 464.93</t>
+    <t>137 897.67</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>56 000.00</t>
+    <t>72 109.59</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>4 443.40</t>
+    <t>7 359.38</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>81 333.00</t>
+    <t>93 194.06</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>7 331.25</t>
+    <t>10 182.29</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>125 790.02</t>
+    <t>3 553.39</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>73 436.00</t>
+    <t>84 145.42</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>15 000.00</t>
+    <t>17 187.50</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>92 672.10</t>
+    <t>106 186.78</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>340 180.82</t>
+    <t>16 915.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2166,9956 +2136,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009773.079</v>
+      </c>
+      <c r="C2">
+        <v>135.49</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272317879.47</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272317879.47</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.75</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56483841.8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56483841.8</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>414709.128</v>
+      </c>
+      <c r="C4">
+        <v>125.71</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>52134054.59</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>52134054.59</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>133.98</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>133.98</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>133.98</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.87</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1428.62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1428.62</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11139.71</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86313884.73</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86313884.73</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.73</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>311916.57</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>311916.57</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>41477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>48477.0</v>
+        <v>91.07</v>
       </c>
       <c r="D3" s="1">
-        <v>91.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>92.0360616727</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>4461632.16</v>
+        <v>-40069.34</v>
       </c>
       <c r="I3" s="1">
-        <v>-21138.96</v>
-[...2 lines deleted...]
-        <v>-0.47379432552772</v>
+        <v>-1.0496555971391</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3777310.39</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3777310.39</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.18</v>
+      </c>
+      <c r="I4" s="1">
+        <v>963.63636363636</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.51</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.51</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.7</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.7</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1035.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4811.5031690821</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>4979905.78</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1052.42</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.021133331562751</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.044494510565201</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
+        <v>4980958.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4980958.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.762</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>40800.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.6298811544992</v>
+      </c>
+      <c r="J7">
+        <v>1.63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2544050.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2584744.52</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.787</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>49670.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.0521140609636</v>
+      </c>
+      <c r="J8">
+        <v>1.33</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2470130.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2501739.98</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.433</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>22584.08</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.433</v>
+      </c>
+      <c r="J9">
+        <v>0.23</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1598584.08</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1602277.83</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.872</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>51612.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.1478260869565</v>
+      </c>
+      <c r="J10">
+        <v>1.77</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4548112.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4629667.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.243</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>72563.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.8105705824653</v>
+      </c>
+      <c r="J11">
+        <v>1.57</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2654377.53</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2694683.31</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.916</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-3319.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.33107925452803</v>
+      </c>
+      <c r="J12">
+        <v>2.81</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>999160.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1027285.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-87138.55</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.599289577655</v>
+      </c>
+      <c r="J13">
+        <v>1.55</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5361440.07</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5445760.23</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.073</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-11082.83</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.60683807435931</v>
+      </c>
+      <c r="J14">
+        <v>2.99</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1815241.27</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1873199.58</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>38134.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.168152694142</v>
+      </c>
+      <c r="J15">
+        <v>1.54</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3302640.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3353360.55</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.517</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>255442.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>14.176031987008</v>
+      </c>
+      <c r="J16">
+        <v>0.79</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2057374.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2074778.11</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.571</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5666.5</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.16672790125092</v>
+      </c>
+      <c r="J17">
+        <v>0.98</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3404317.81</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3438845.04</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-7926.78</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.24978893793026</v>
+      </c>
+      <c r="J18">
+        <v>2.55</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3165464.35</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3248272.21</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.721</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>7662.55</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.17400682739974</v>
+      </c>
+      <c r="J19">
+        <v>3.04</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4411254.13</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4540394.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.135</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>67821.15</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.0661602578365</v>
+      </c>
+      <c r="J20">
+        <v>0.58</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1735762.05</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1745591.24</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.995</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-32971.67</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4301027860448</v>
+      </c>
+      <c r="J21">
+        <v>2.75</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2272573.8</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2331034.72</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>78983.28</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.82618724779</v>
+      </c>
+      <c r="J22">
+        <v>1.25</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4404020.6</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4458108.1</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.917</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-35663.26</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.0935133258129</v>
+      </c>
+      <c r="J23">
+        <v>0.91</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3225683.37</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3255406.03</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.701</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>16933.5</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.63691091537351</v>
+      </c>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...34 lines deleted...]
-      <c r="H7" s="1">
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="I7" s="1">
-[...5 lines deleted...]
-      <c r="K7">
+      <c r="L24" s="1">
+        <v>2675625.57</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2675625.57</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1511476.05</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.338081173937</v>
+      </c>
+      <c r="J25">
+        <v>4.78</v>
+      </c>
+      <c r="K25" t="s">
+        <v>104</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4638360.72</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4865258.53</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.691</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>9984.95</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.691</v>
+      </c>
+      <c r="J26">
+        <v>0.18</v>
+      </c>
+      <c r="K26" t="s">
+        <v>107</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1454984.95</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1457543.8</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.09</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>18725.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.63823102785607</v>
+      </c>
+      <c r="J27">
+        <v>1.21</v>
+      </c>
+      <c r="K27" t="s">
+        <v>110</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2952655.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2988474.88</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.441</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>24684.33</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.441</v>
+      </c>
+      <c r="J28">
+        <v>2.09</v>
+      </c>
+      <c r="K28" t="s">
+        <v>113</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1737684.33</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1773532.42</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.284</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>6381.48</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.284</v>
+      </c>
+      <c r="J29">
+        <v>0.22</v>
+      </c>
+      <c r="K29" t="s">
+        <v>116</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2253381.48</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2258296.79</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.681</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-19106.66</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.8088204080598</v>
+      </c>
+      <c r="J30">
+        <v>0.72</v>
+      </c>
+      <c r="K30" t="s">
+        <v>119</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2343180.42</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2359582.3</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.669</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18016.79</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.2688456670801</v>
+      </c>
+      <c r="J31">
+        <v>1.82</v>
+      </c>
+      <c r="K31" t="s">
+        <v>122</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812111.79</v>
+      </c>
+      <c r="M31" s="1">
+        <v>826520.07</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.185</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-7602.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.40766244730245</v>
+      </c>
+      <c r="J32">
+        <v>3.79</v>
+      </c>
+      <c r="K32" t="s">
+        <v>125</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1857330.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1925569.73</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.166</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>58752.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.2206347586488</v>
+      </c>
+      <c r="J33">
+        <v>1.04</v>
+      </c>
+      <c r="K33" t="s">
+        <v>66</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2704482.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2732607.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.342</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>233149.99</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.4623530383606</v>
+      </c>
+      <c r="J34">
+        <v>0.34</v>
+      </c>
+      <c r="K34" t="s">
+        <v>130</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4501456.86</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4516007.8</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.478</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>55020.35</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.310923292363</v>
+      </c>
+      <c r="J35">
+        <v>1.63</v>
+      </c>
+      <c r="K35" t="s">
+        <v>133</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2435902.06</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474528.31</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.385</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-3329.95</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.063445583211323</v>
+      </c>
+      <c r="J36">
+        <v>0.3</v>
+      </c>
+      <c r="K36" t="s">
+        <v>136</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5245183.55</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5260392.46</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>96.892</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-78813.51</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.1856923069927</v>
+      </c>
+      <c r="J37">
+        <v>1.23</v>
+      </c>
+      <c r="K37" t="s">
+        <v>139</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2395170.24</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2425452.24</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>62004.96</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.852</v>
+      </c>
+      <c r="J38">
+        <v>0.61</v>
+      </c>
+      <c r="K38" t="s">
+        <v>142</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3410004.96</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3430406.84</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>144</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.475</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>14627.53</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.75078688617517</v>
+      </c>
+      <c r="J39">
+        <v>1.35</v>
+      </c>
+      <c r="K39" t="s">
+        <v>145</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1962920.75</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1988609.29</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>147</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.75</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>26730.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="J40">
+        <v>1.41</v>
+      </c>
+      <c r="K40" t="s">
+        <v>148</v>
+      </c>
+      <c r="L40" s="1">
+        <v>998730.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1012466.25</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.933</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>114387.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.3672427724021</v>
+      </c>
+      <c r="J41">
+        <v>0.06</v>
+      </c>
+      <c r="K41" t="s">
+        <v>151</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2245593.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2246952.25</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.745</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>12425.39</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.64114571935455</v>
+      </c>
+      <c r="J42">
+        <v>0.2</v>
+      </c>
+      <c r="K42" t="s">
+        <v>154</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1950423.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1954254.87</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.449</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>70443.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>2.6941346551012</v>
+      </c>
+      <c r="J43">
+        <v>1.02</v>
+      </c>
+      <c r="K43" t="s">
+        <v>157</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2685123.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2712544.88</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>129081.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.4309878663812</v>
+      </c>
+      <c r="J44">
+        <v>1.43</v>
+      </c>
+      <c r="K44" t="s">
+        <v>160</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2136256.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2167337.23</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.301</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-30295.79</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-1.4180302087088</v>
+      </c>
+      <c r="J45">
+        <v>0.28</v>
+      </c>
+      <c r="K45" t="s">
+        <v>163</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2106174.21</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2112183.71</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>45038.68</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1.1315752510225</v>
+      </c>
+      <c r="J46">
+        <v>2.53</v>
+      </c>
+      <c r="K46" t="s">
+        <v>166</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4025214.1</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4128069.22</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.322</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>50025.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.1037792912179</v>
+      </c>
+      <c r="J47">
+        <v>3.47</v>
+      </c>
+      <c r="K47" t="s">
+        <v>169</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1661796.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1724302.85</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-13277.16</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.53600694807135</v>
+      </c>
+      <c r="J48">
+        <v>0.94</v>
+      </c>
+      <c r="K48" t="s">
+        <v>172</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2463772.82</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2486994.7</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.199</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>35746.12</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.0918693815944</v>
+      </c>
+      <c r="J49">
+        <v>1.33</v>
+      </c>
+      <c r="K49" t="s">
+        <v>175</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3309591.93</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3352184.9</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>177</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>18601.88</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.96498513645106</v>
+      </c>
+      <c r="J50">
+        <v>0.69</v>
+      </c>
+      <c r="K50" t="s">
+        <v>178</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1946287.53</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1959508.16</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.26</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>38865.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.4332325220104</v>
+      </c>
+      <c r="J51">
+        <v>2.39</v>
+      </c>
+      <c r="K51" t="s">
+        <v>181</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1636160.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1674362.74</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.768</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>9463.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.59718826351867</v>
+      </c>
+      <c r="J52">
+        <v>1.64</v>
+      </c>
+      <c r="K52" t="s">
+        <v>184</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1594149.76</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1620104.45</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.655</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>217972.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.5348235005356</v>
+      </c>
+      <c r="J53">
+        <v>1.5</v>
+      </c>
+      <c r="K53" t="s">
+        <v>187</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4156165.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4220723.9</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>189</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.893</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>13814.71</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.893</v>
+      </c>
+      <c r="J54">
+        <v>1.14</v>
+      </c>
+      <c r="K54" t="s">
+        <v>190</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1560814.71</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1578382.87</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>192</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.595</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-181587.61</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.025280563803</v>
+      </c>
+      <c r="J55">
+        <v>1.3</v>
+      </c>
+      <c r="K55" t="s">
+        <v>193</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2832174.29</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2871158.67</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.715</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>317514.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.8867026133021</v>
+      </c>
+      <c r="J56">
+        <v>0.44</v>
+      </c>
+      <c r="K56" t="s">
+        <v>196</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4343460.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4362988.77</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>198</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.536</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2352.13</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.074783232733984</v>
+      </c>
+      <c r="J57">
+        <v>1.34</v>
+      </c>
+      <c r="K57" t="s">
+        <v>199</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3147616.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3189253.67</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>93.004</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-157098.08</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-5.5474579492605</v>
+      </c>
+      <c r="J58">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="M7" s="1">
-[...1905 lines deleted...]
-      <c r="O45" s="1">
+      <c r="L58" s="1">
+        <v>2674795.04</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2674795.04</v>
+      </c>
+      <c r="N58" s="1">
         <v>0.57</v>
       </c>
-      <c r="P45">
-[...604 lines deleted...]
-      <c r="A58" t="s">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>200</v>
       </c>
-      <c r="B58" t="s">
-[...45 lines deleted...]
-    <row r="59" spans="1:16">
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>203</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.682</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>11605.8</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.682</v>
+      </c>
+      <c r="J59">
+        <v>0.67</v>
+      </c>
+      <c r="K59" t="s">
         <v>204</v>
       </c>
-      <c r="C59" s="1">
-[...27 lines deleted...]
-        <v>205</v>
+      <c r="L59" s="1">
+        <v>701605.8</v>
       </c>
       <c r="M59" s="1">
-        <v>2658488.12</v>
+        <v>706222.57</v>
       </c>
       <c r="N59" s="1">
-        <v>2720412.0</v>
-[...8 lines deleted...]
-    <row r="60" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>206</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.242</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H60" s="1">
+        <v>19750.22</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.46978853105642</v>
+      </c>
+      <c r="J60">
+        <v>0.83</v>
+      </c>
+      <c r="K60" t="s">
         <v>207</v>
       </c>
-      <c r="C60" s="1">
-[...27 lines deleted...]
-        <v>208</v>
+      <c r="L60" s="1">
+        <v>4223816.24</v>
       </c>
       <c r="M60" s="1">
-        <v>3833798.7</v>
+        <v>4258582.91</v>
       </c>
       <c r="N60" s="1">
-        <v>3844592.45</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>0.91</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>209</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>103.394</v>
+      </c>
+      <c r="D61" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-14535.95</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.7345017067648</v>
+      </c>
+      <c r="J61">
+        <v>0.27</v>
+      </c>
+      <c r="K61" t="s">
         <v>210</v>
       </c>
-      <c r="C61" s="1">
-[...27 lines deleted...]
-        <v>211</v>
+      <c r="L61" s="1">
+        <v>1964486.0</v>
       </c>
       <c r="M61" s="1">
-        <v>700577.7</v>
+        <v>1969532.88</v>
       </c>
       <c r="N61" s="1">
-        <v>703131.66</v>
-[...8 lines deleted...]
-    <row r="62" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>212</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>110.25</v>
+      </c>
+      <c r="D62" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-21519.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-1.1351155161997</v>
+      </c>
+      <c r="J62">
+        <v>6.33</v>
+      </c>
+      <c r="K62" t="s">
         <v>213</v>
       </c>
-      <c r="C62" s="1">
-[...27 lines deleted...]
-        <v>214</v>
+      <c r="L62" s="1">
+        <v>1874250.0</v>
       </c>
       <c r="M62" s="1">
-        <v>4218184.04</v>
+        <v>1981938.01</v>
       </c>
       <c r="N62" s="1">
-        <v>4240782.37</v>
-[...8 lines deleted...]
-    <row r="63" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>215</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>102.14</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5102.79</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.31679550721157</v>
+      </c>
+      <c r="J63">
+        <v>0.44</v>
+      </c>
+      <c r="K63" t="s">
         <v>216</v>
       </c>
-      <c r="C63" s="1">
-[...27 lines deleted...]
-        <v>217</v>
+      <c r="L63" s="1">
+        <v>1615854.8</v>
       </c>
       <c r="M63" s="1">
-        <v>1963631.0</v>
+        <v>1622854.61</v>
       </c>
       <c r="N63" s="1">
-        <v>2022174.75</v>
-[...8 lines deleted...]
-    <row r="64" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>218</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>97.713</v>
+      </c>
+      <c r="D64" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H64" s="1">
+        <v>124117.51</v>
+      </c>
+      <c r="I64" s="1">
+        <v>4.5414207155237</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2857128.12</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2857128.12</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>104.125</v>
+      </c>
+      <c r="D65" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H65" s="1">
+        <v>13198.1</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.63780446922704</v>
+      </c>
+      <c r="J65">
+        <v>0.22</v>
+      </c>
+      <c r="K65" t="s">
+        <v>221</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2082500.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2086993.15</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>219</v>
       </c>
-      <c r="C64" s="1">
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.217</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>34477.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.217</v>
+      </c>
+      <c r="J66">
+        <v>0.41</v>
+      </c>
+      <c r="K66" t="s">
+        <v>224</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2867477.61</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2878986.67</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>226</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>105.504</v>
+      </c>
+      <c r="D67" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-14435.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.38468285658011</v>
+      </c>
+      <c r="J67">
+        <v>0.33</v>
+      </c>
+      <c r="K67" t="s">
+        <v>227</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3738006.72</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3749632.19</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>102.456</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>24265.28</v>
+      </c>
+      <c r="I68" s="1">
+        <v>2.456</v>
+      </c>
+      <c r="J68">
+        <v>1.84</v>
+      </c>
+      <c r="K68" t="s">
+        <v>230</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1012265.28</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1030412.92</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>232</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>93.305</v>
+      </c>
+      <c r="D69" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H69" s="1">
+        <v>998.71</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.05790876367622</v>
+      </c>
+      <c r="J69">
+        <v>1.48</v>
+      </c>
+      <c r="K69" t="s">
+        <v>233</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1725625.41</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1747776.04</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>102.613</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H70" s="1">
+        <v>33304.07</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.2640871895247</v>
+      </c>
+      <c r="J70">
+        <v>2.33</v>
+      </c>
+      <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2667938.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2728539.37</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>238</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>103.599</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>60218.83</v>
+      </c>
+      <c r="I71" s="1">
+        <v>2.5732673267327</v>
+      </c>
+      <c r="J71">
+        <v>1.19</v>
+      </c>
+      <c r="K71" t="s">
+        <v>239</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2400388.83</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2428026.2</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.221</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-39764.41</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.7965346214684</v>
+      </c>
+      <c r="J72">
+        <v>0.83</v>
+      </c>
+      <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2173630.73</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2192072.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.31</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>49699.99</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.091288137454</v>
+      </c>
+      <c r="J73">
+        <v>1.57</v>
+      </c>
+      <c r="K73" t="s">
+        <v>245</v>
+      </c>
+      <c r="L73" s="1">
+        <v>4603949.99</v>
+      </c>
+      <c r="M73" s="1">
+        <v>4674496.87</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.172</v>
+      </c>
+      <c r="D74" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H74" s="1">
+        <v>32050.76</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.7286943447243</v>
+      </c>
+      <c r="J74">
+        <v>0.87</v>
+      </c>
+      <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1886095.12</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1902159.83</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>98.695</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-7885.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-0.41872666733932</v>
+      </c>
+      <c r="J75">
+        <v>0.98</v>
+      </c>
+      <c r="K75" t="s">
+        <v>251</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1875205.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1893749.52</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>100.022</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-295.27</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.014899599723189</v>
+      </c>
+      <c r="J76">
+        <v>0.91</v>
+      </c>
+      <c r="K76" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1981435.82</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1999491.81</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>256</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.1</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>21378.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>2.1</v>
+      </c>
+      <c r="J77">
+        <v>1.08</v>
+      </c>
+      <c r="K77" t="s">
+        <v>257</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1039378.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1050335.64</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>259</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>102.656</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H78" s="1">
+        <v>45225.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>3.0895230022417</v>
+      </c>
+      <c r="J78">
+        <v>2.79</v>
+      </c>
+      <c r="K78" t="s">
+        <v>260</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1509043.2</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1550111.33</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>262</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>96.506</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-25107.6</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-1.5003674369233</v>
+      </c>
+      <c r="J79">
+        <v>1.07</v>
+      </c>
+      <c r="K79" t="s">
+        <v>263</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1648322.48</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1666548.95</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>262</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>98.113</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>24252.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.52870477576155</v>
+      </c>
+      <c r="J80">
+        <v>0.81</v>
+      </c>
+      <c r="K80" t="s">
+        <v>265</v>
+      </c>
+      <c r="L80" s="1">
+        <v>4611311.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>4649168.53</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>267</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.697</v>
+      </c>
+      <c r="D81" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H81" s="1">
+        <v>190214.99</v>
+      </c>
+      <c r="I81" s="1">
+        <v>5.0087353544646</v>
+      </c>
+      <c r="J81">
+        <v>0.81</v>
+      </c>
+      <c r="K81" t="s">
+        <v>268</v>
+      </c>
+      <c r="L81" s="1">
+        <v>3987880.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4020171.67</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>270</v>
+      </c>
+      <c r="B82" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>104.124</v>
+      </c>
+      <c r="D82" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-7528.75</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.23345248260184</v>
+      </c>
+      <c r="J82">
+        <v>1.17</v>
+      </c>
+      <c r="K82" t="s">
+        <v>271</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3217431.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3253513.79</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>100.078</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>27056.2</v>
+      </c>
+      <c r="I83" s="1">
+        <v>2.3326947094227</v>
+      </c>
+      <c r="J83">
+        <v>0.52</v>
+      </c>
+      <c r="K83" t="s">
+        <v>274</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1186925.08</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1193040.39</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>276</v>
+      </c>
+      <c r="B84" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.744</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10394.51</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-2.643501802231</v>
+      </c>
+      <c r="J84">
+        <v>0.84</v>
+      </c>
+      <c r="K84" t="s">
+        <v>277</v>
+      </c>
+      <c r="L84" s="1">
+        <v>382815.36</v>
+      </c>
+      <c r="M84" s="1">
+        <v>385928.8</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>98.177</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-49166.31</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-1.823</v>
+      </c>
+      <c r="J85">
+        <v>1.08</v>
+      </c>
+      <c r="K85" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2647833.69</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2677051.19</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.027</v>
+      </c>
+      <c r="D86" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H86" s="1">
+        <v>214711.21</v>
+      </c>
+      <c r="I86" s="1">
+        <v>5.0145230474878</v>
+      </c>
+      <c r="J86">
+        <v>0.14</v>
+      </c>
+      <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>4496498.49</v>
+      </c>
+      <c r="M86" s="1">
+        <v>4502710.05</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>97.573</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7525.92</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.20952231119653</v>
+      </c>
+      <c r="J87">
+        <v>0.99</v>
+      </c>
+      <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3599467.97</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3635852.63</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-3865.36</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.18354207253861</v>
+      </c>
+      <c r="J88">
+        <v>1.59</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2102115.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2135843.42</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>291</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.865</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-15187.43</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-1.0468983462638</v>
+      </c>
+      <c r="J89">
+        <v>2.98</v>
+      </c>
+      <c r="K89" t="s">
+        <v>292</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1435519.8</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1478801.33</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>294</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>103.719</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>45747.53</v>
+      </c>
+      <c r="I90" s="1">
+        <v>3.7189999536624</v>
+      </c>
+      <c r="J90">
+        <v>1.03</v>
+      </c>
+      <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1275850.53</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1288535.97</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>297</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>105.289</v>
+      </c>
+      <c r="D91" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-69971.02</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.6007914223045</v>
+      </c>
+      <c r="J91">
+        <v>1.43</v>
+      </c>
+      <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>4301055.65</v>
+      </c>
+      <c r="M91" s="1">
+        <v>4359564.76</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>300</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>101.501</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>6592.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.81845903235098</v>
+      </c>
+      <c r="J92">
+        <v>2.29</v>
+      </c>
+      <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>812008.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>830358.68</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>105.895</v>
+      </c>
+      <c r="D93" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-8771.97</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.35886616020736</v>
+      </c>
+      <c r="J93">
+        <v>2.08</v>
+      </c>
+      <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2435585.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2483436.03</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>306</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.351</v>
+      </c>
+      <c r="D94" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H94" s="1">
+        <v>95144.02</v>
+      </c>
+      <c r="I94" s="1">
+        <v>3.1771097956074</v>
+      </c>
+      <c r="J94">
+        <v>0.92</v>
+      </c>
+      <c r="K94" t="s">
+        <v>307</v>
+      </c>
+      <c r="L94" s="1">
+        <v>3089816.1</v>
+      </c>
+      <c r="M94" s="1">
+        <v>3118572.95</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>309</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>101.505</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>86107.5</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.1076923076923</v>
+      </c>
+      <c r="J95">
+        <v>1.41</v>
+      </c>
+      <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2182357.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2212591.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>75.768</v>
+      </c>
+      <c r="D96" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-172533.2</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-7.0331288343558</v>
+      </c>
+      <c r="J96">
+        <v>1.72</v>
+      </c>
+      <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2280616.8</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2332351.18</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>315</v>
+      </c>
+      <c r="B97" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.921</v>
+      </c>
+      <c r="D97" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>64922.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>3.1072970411709</v>
+      </c>
+      <c r="J97">
+        <v>0.23</v>
+      </c>
+      <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2154262.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2159303.67</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>96.836</v>
+      </c>
+      <c r="D98" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H98" s="1">
+        <v>42528.34</v>
+      </c>
+      <c r="I98" s="1">
+        <v>4.5696306844293</v>
+      </c>
+      <c r="J98">
+        <v>0.66</v>
+      </c>
+      <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>973201.8</v>
+      </c>
+      <c r="M98" s="1">
+        <v>979797.11</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.501</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>32211.46</v>
+      </c>
+      <c r="I99" s="1">
+        <v>1.501</v>
+      </c>
+      <c r="J99">
+        <v>0.24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2178211.46</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2183449.79</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.888</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>16633.28</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.888</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>897633.28</v>
+      </c>
+      <c r="M100" s="1">
+        <v>897633.28</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>326</v>
+      </c>
+      <c r="B101" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.584</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H101" s="1">
+        <v>48139.8</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.523957760198</v>
+      </c>
+      <c r="J101">
+        <v>1.2</v>
+      </c>
+      <c r="K101" t="s">
+        <v>327</v>
+      </c>
+      <c r="L101" s="1">
+        <v>3207006.88</v>
+      </c>
+      <c r="M101" s="1">
+        <v>3244825.11</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>329</v>
+      </c>
+      <c r="B102" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>100.678</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>8664.84</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.678</v>
+      </c>
+      <c r="J102">
+        <v>1.04</v>
+      </c>
+      <c r="K102" t="s">
+        <v>330</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1286664.84</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1299977.34</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>101.068</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>10551.84</v>
+      </c>
+      <c r="I103" s="1">
+        <v>1.068</v>
+      </c>
+      <c r="J103">
+        <v>1.15</v>
+      </c>
+      <c r="K103" t="s">
+        <v>333</v>
+      </c>
+      <c r="L103" s="1">
+        <v>998551.84</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1009927.67</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>335</v>
+      </c>
+      <c r="B104" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.47</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-7711.77</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-0.36417814458235</v>
+      </c>
+      <c r="J104">
+        <v>2.1</v>
+      </c>
+      <c r="K104" t="s">
+        <v>336</v>
+      </c>
+      <c r="L104" s="1">
+        <v>2109870.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>2153958.49</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>338</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>102.749</v>
+      </c>
+      <c r="D105" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H105" s="1">
+        <v>35181.91</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.96595089875232</v>
+      </c>
+      <c r="J105">
+        <v>3.81</v>
+      </c>
+      <c r="K105" t="s">
+        <v>339</v>
+      </c>
+      <c r="L105" s="1">
+        <v>3677386.71</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3813621.59</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>103.32</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H106" s="1">
+        <v>26517.72</v>
+      </c>
+      <c r="I106" s="1">
+        <v>2.8362987307616</v>
+      </c>
+      <c r="J106">
+        <v>1.08</v>
+      </c>
+      <c r="K106" t="s">
+        <v>342</v>
+      </c>
+      <c r="L106" s="1">
+        <v>961458.73</v>
+      </c>
+      <c r="M106" s="1">
+        <v>971491.37</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>102.132</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H107" s="1">
+        <v>43211.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.9884970147764</v>
+      </c>
+      <c r="J107">
+        <v>0.8</v>
+      </c>
+      <c r="K107" t="s">
+        <v>345</v>
+      </c>
+      <c r="L107" s="1">
+        <v>2216264.4</v>
+      </c>
+      <c r="M107" s="1">
+        <v>2233601.8</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>347</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>102.793</v>
+      </c>
+      <c r="D108" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>4366.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.38762133142512</v>
+      </c>
+      <c r="J108">
+        <v>0.43</v>
+      </c>
+      <c r="K108" t="s">
+        <v>348</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1130723.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1135485.85</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>350</v>
+      </c>
+      <c r="B109" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>103.01</v>
+      </c>
+      <c r="D109" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-14416.29</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.28975866354544</v>
+      </c>
+      <c r="J109">
+        <v>0.24</v>
+      </c>
+      <c r="K109" t="s">
+        <v>351</v>
+      </c>
+      <c r="L109" s="1">
+        <v>4960858.59</v>
+      </c>
+      <c r="M109" s="1">
+        <v>4973650.82</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>353</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>99.544</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-7875.12</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.456</v>
+      </c>
+      <c r="J110">
+        <v>0.72</v>
+      </c>
+      <c r="K110" t="s">
+        <v>354</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1719124.88</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1731537.69</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>356</v>
+      </c>
+      <c r="B111" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>105.471</v>
+      </c>
+      <c r="D111" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H111" s="1">
+        <v>6211.23</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.20418911311788</v>
+      </c>
+      <c r="J111">
+        <v>3.27</v>
+      </c>
+      <c r="K111" t="s">
+        <v>357</v>
+      </c>
+      <c r="L111" s="1">
+        <v>3048111.9</v>
+      </c>
+      <c r="M111" s="1">
+        <v>3142488.46</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>359</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="D112" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H112" s="1">
+        <v>39747.55</v>
+      </c>
+      <c r="I112" s="1">
+        <v>1.4867642371294</v>
+      </c>
+      <c r="J112">
+        <v>0.31</v>
+      </c>
+      <c r="K112" t="s">
+        <v>360</v>
+      </c>
+      <c r="L112" s="1">
+        <v>2713174.11</v>
+      </c>
+      <c r="M112" s="1">
+        <v>2721583.5</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>362</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.498</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-19629.29</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.49986532051267</v>
+      </c>
+      <c r="J113">
+        <v>0.15</v>
+      </c>
+      <c r="K113" t="s">
+        <v>363</v>
+      </c>
+      <c r="L113" s="1">
+        <v>3907286.46</v>
+      </c>
+      <c r="M113" s="1">
+        <v>3913204.23</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>365</v>
+      </c>
+      <c r="B114" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>104.271</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>29939.71</v>
+      </c>
+      <c r="I114" s="1">
+        <v>4.271</v>
+      </c>
+      <c r="J114">
+        <v>0.5</v>
+      </c>
+      <c r="K114" t="s">
+        <v>366</v>
+      </c>
+      <c r="L114" s="1">
+        <v>730939.71</v>
+      </c>
+      <c r="M114" s="1">
+        <v>734473.92</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>368</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>102.978</v>
+      </c>
+      <c r="D115" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H115" s="1">
+        <v>29178.9</v>
+      </c>
+      <c r="I115" s="1">
+        <v>1.7291565197857</v>
+      </c>
+      <c r="J115">
+        <v>0.73</v>
+      </c>
+      <c r="K115" t="s">
+        <v>369</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1716643.26</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1728885.29</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.563</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="H116" s="1">
+        <v>379.27</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.020226151270749</v>
+      </c>
+      <c r="J116">
+        <v>0.02</v>
+      </c>
+      <c r="K116">
+        <v>358.43</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1875525.93</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1875884.36</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>373</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-5403.08</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.41470030406607</v>
+      </c>
+      <c r="J117">
+        <v>1.91</v>
+      </c>
+      <c r="K117" t="s">
+        <v>374</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1297484.8</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1321884.8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>376</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.485</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H118" s="1">
+        <v>9244.4</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.3778325074429</v>
+      </c>
+      <c r="J118">
+        <v>5.01</v>
+      </c>
+      <c r="K118" t="s">
+        <v>377</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2455937.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>2577069.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>379</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.118</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H119" s="1">
+        <v>78096.69</v>
+      </c>
+      <c r="I119" s="1">
+        <v>3.8932916106334</v>
+      </c>
+      <c r="J119">
+        <v>1.15</v>
+      </c>
+      <c r="K119" t="s">
+        <v>380</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2084026.32</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2108363.82</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>382</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>104.512</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>57347.52</v>
+      </c>
+      <c r="I120" s="1">
+        <v>4.512</v>
+      </c>
+      <c r="J120">
+        <v>1.42</v>
+      </c>
+      <c r="K120" t="s">
+        <v>383</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1328347.52</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1346441.62</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>385</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>103.695</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H121" s="1">
+        <v>45799.52</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2.467690720197</v>
+      </c>
+      <c r="J121">
+        <v>1.87</v>
+      </c>
+      <c r="K121" t="s">
+        <v>386</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1901766.3</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1936115.59</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>101.698</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H122" s="1">
+        <v>6444.81</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.25933219110868</v>
+      </c>
+      <c r="J122">
+        <v>0.42</v>
+      </c>
+      <c r="K122" t="s">
+        <v>389</v>
+      </c>
+      <c r="L122" s="1">
+        <v>2491601.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>2501962.46</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>391</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.878</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H123" s="1">
+        <v>11526.44</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.1253998478161</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1035734.86</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1035734.86</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>393</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>102.995</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H124" s="1">
+        <v>112336.13</v>
+      </c>
+      <c r="I124" s="1">
+        <v>2.8962164457486</v>
+      </c>
+      <c r="J124">
+        <v>1.38</v>
+      </c>
+      <c r="K124" t="s">
+        <v>394</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3991056.25</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4044337.5</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>396</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>116.163</v>
+      </c>
+      <c r="D125" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-138860.55</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-5.919141631527</v>
+      </c>
+      <c r="J125">
+        <v>3.33</v>
+      </c>
+      <c r="K125" t="s">
+        <v>397</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2207097.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2270434.67</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>399</v>
+      </c>
+      <c r="B126" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>107.71</v>
+      </c>
+      <c r="D126" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-35557.98</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-4.8052533429963</v>
+      </c>
+      <c r="J126">
+        <v>3.26</v>
+      </c>
+      <c r="K126" t="s">
+        <v>400</v>
+      </c>
+      <c r="L126" s="1">
+        <v>704423.4</v>
+      </c>
+      <c r="M126" s="1">
+        <v>725764.21</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>402</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>96.231</v>
+      </c>
+      <c r="D127" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H127" s="1">
+        <v>40148.64</v>
+      </c>
+      <c r="I127" s="1">
+        <v>3.3157282433207</v>
+      </c>
+      <c r="J127">
+        <v>1.24</v>
+      </c>
+      <c r="K127" t="s">
+        <v>403</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1251003.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1267083.82</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>405</v>
+      </c>
+      <c r="B128" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>98.917</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H128" s="1">
+        <v>177238.77</v>
+      </c>
+      <c r="I128" s="1">
+        <v>4.7006219562207</v>
+      </c>
+      <c r="J128">
+        <v>0.48</v>
+      </c>
+      <c r="K128" t="s">
+        <v>406</v>
+      </c>
+      <c r="L128" s="1">
+        <v>3947777.47</v>
+      </c>
+      <c r="M128" s="1">
+        <v>3966901.01</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>408</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.35</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H129" s="1">
+        <v>11212.16</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.29296175387669</v>
+      </c>
+      <c r="J129">
+        <v>2.06</v>
+      </c>
+      <c r="K129" t="s">
+        <v>409</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3838387.5</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3917278.13</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>411</v>
+      </c>
+      <c r="B130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>80.829</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-291782.62</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-19.171</v>
+      </c>
+      <c r="J130">
+        <v>1.03</v>
+      </c>
+      <c r="K130" t="s">
+        <v>412</v>
+      </c>
+      <c r="L130" s="1">
+        <v>1230217.38</v>
+      </c>
+      <c r="M130" s="1">
+        <v>1245913.01</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>414</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>44</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>10.97</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>10.97</v>
+      </c>
+      <c r="M131" s="1">
+        <v>10.97</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>416</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-83888.86</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-2.9374733784575</v>
+      </c>
+      <c r="J132">
+        <v>1.35</v>
+      </c>
+      <c r="K132" t="s">
+        <v>417</v>
+      </c>
+      <c r="L132" s="1">
+        <v>2771928.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>2810092.56</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>419</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>103.31</v>
+      </c>
+      <c r="D133" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-200.74</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.018449434322734</v>
+      </c>
+      <c r="J133">
+        <v>3.17</v>
+      </c>
+      <c r="K133" t="s">
+        <v>420</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1087854.3</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1121232.21</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.688</v>
+      </c>
+      <c r="D134" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-23916.09</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.75154594030228</v>
+      </c>
+      <c r="J134">
+        <v>3.44</v>
+      </c>
+      <c r="K134" t="s">
+        <v>423</v>
+      </c>
+      <c r="L134" s="1">
+        <v>3158336.48</v>
+      </c>
+      <c r="M134" s="1">
+        <v>3263042.73</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>425</v>
+      </c>
+      <c r="B135" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.76</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4654.89</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.18185315683698</v>
+      </c>
+      <c r="J135">
+        <v>0.03</v>
+      </c>
+      <c r="K135">
+        <v>809.02</v>
+      </c>
+      <c r="L135" s="1">
+        <v>2564352.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>2565161.02</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>427</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>103.847</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H136" s="1">
+        <v>67385.3</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.2514406926068</v>
+      </c>
+      <c r="J136">
+        <v>0.25</v>
+      </c>
+      <c r="K136" t="s">
+        <v>428</v>
+      </c>
+      <c r="L136" s="1">
+        <v>3060371.09</v>
+      </c>
+      <c r="M136" s="1">
+        <v>3067738.59</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>430</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.887</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H137" s="1">
+        <v>47097.56</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.3530134603689</v>
+      </c>
+      <c r="J137">
+        <v>0.65</v>
+      </c>
+      <c r="K137" t="s">
+        <v>431</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2048682.37</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2061928.41</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>433</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>103.336</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>47928.82</v>
+      </c>
+      <c r="I138" s="1">
+        <v>3.5308221696419</v>
+      </c>
+      <c r="J138">
+        <v>4.5</v>
+      </c>
+      <c r="K138" t="s">
+        <v>434</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1405369.6</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1466597.55</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>436</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.059</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-24068.89</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-1.0910981101101</v>
+      </c>
+      <c r="J139">
+        <v>2.98</v>
+      </c>
+      <c r="K139" t="s">
+        <v>437</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2181863.81</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2246216.32</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>439</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>76.886</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-375684.3</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-21.192738826199</v>
+      </c>
+      <c r="J140">
+        <v>2.0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>440</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1397018.62</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1433358.62</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>442</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.015</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H141" s="1">
+        <v>17885.18</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.9371471307812</v>
+      </c>
+      <c r="J141">
+        <v>1.17</v>
+      </c>
+      <c r="K141" t="s">
+        <v>443</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1926356.05</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1948604.38</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>445</v>
+      </c>
+      <c r="B142" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.697</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H142" s="1">
+        <v>24031.2</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.63199173334026</v>
+      </c>
+      <c r="J142">
+        <v>1.88</v>
+      </c>
+      <c r="K142" t="s">
+        <v>446</v>
+      </c>
+      <c r="L142" s="1">
+        <v>3826486.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>3897983.26</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>448</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.612</v>
+      </c>
+      <c r="D143" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H143" s="1">
+        <v>22356.83</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.65180357215738</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3452351.84</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3452351.84</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>83.456</v>
+      </c>
+      <c r="D144" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H144" s="1">
+        <v>397676.65</v>
+      </c>
+      <c r="I144" s="1">
+        <v>7.7880424712356</v>
+      </c>
+      <c r="J144">
+        <v>0.85</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>5503923.2</v>
+      </c>
+      <c r="M144" s="1">
+        <v>5560229.14</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>104.492</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H145" s="1">
+        <v>138949.82</v>
+      </c>
+      <c r="I145" s="1">
+        <v>4.3356862311826</v>
+      </c>
+      <c r="J145">
+        <v>1.33</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>3343744.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>3386154.96</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>100.969</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H146" s="1">
+        <v>10537.77</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.8105728451324</v>
+      </c>
+      <c r="J146">
+        <v>1.31</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1310577.62</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1327613.87</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.178</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-5344.76</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.26605342903364</v>
+      </c>
+      <c r="J147">
+        <v>1.32</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>2003560.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>2030007.25</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H148" s="1">
+        <v>7439.24</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.52448622682899</v>
+      </c>
+      <c r="J148">
+        <v>0.08</v>
+      </c>
+      <c r="K148" t="s">
+        <v>463</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1425825.39</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1426962.53</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>97.765</v>
+      </c>
+      <c r="D149" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H149" s="1">
+        <v>152661.63</v>
+      </c>
+      <c r="I149" s="1">
+        <v>6.2790968621254</v>
+      </c>
+      <c r="J149">
+        <v>1.03</v>
+      </c>
+      <c r="K149" t="s">
+        <v>466</v>
+      </c>
+      <c r="L149" s="1">
+        <v>2583928.95</v>
+      </c>
+      <c r="M149" s="1">
+        <v>2611184.89</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>468</v>
+      </c>
+      <c r="B150" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.456</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-19438.25</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.56461998582008</v>
+      </c>
+      <c r="J150">
+        <v>1.59</v>
+      </c>
+      <c r="K150" t="s">
+        <v>469</v>
+      </c>
+      <c r="L150" s="1">
+        <v>3423275.52</v>
+      </c>
+      <c r="M150" s="1">
+        <v>3478132.4</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>471</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>102.026</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H151" s="1">
+        <v>32305.13</v>
+      </c>
+      <c r="I151" s="1">
+        <v>1.8621977052963</v>
+      </c>
+      <c r="J151">
+        <v>0.19</v>
+      </c>
+      <c r="K151" t="s">
+        <v>472</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1767090.32</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1770337.82</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>474</v>
+      </c>
+      <c r="B152" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>102.662</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>53240.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>2.662</v>
+      </c>
+      <c r="J152">
+        <v>1.2</v>
+      </c>
+      <c r="K152" t="s">
+        <v>475</v>
+      </c>
+      <c r="L152" s="1">
+        <v>2053240.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>2077323.33</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>477</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.07</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H153" s="1">
+        <v>539.32</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.01418471546253</v>
+      </c>
+      <c r="J153">
+        <v>0.34</v>
+      </c>
+      <c r="K153" t="s">
+        <v>478</v>
+      </c>
+      <c r="L153" s="1">
+        <v>3802660.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>3815543.56</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>480</v>
+      </c>
+      <c r="B154" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>97.967</v>
+      </c>
+      <c r="D154" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-37858.43</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.7657378513074</v>
+      </c>
+      <c r="J154">
+        <v>0.24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>481</v>
+      </c>
+      <c r="L154" s="1">
+        <v>4906187.36</v>
+      </c>
+      <c r="M154" s="1">
+        <v>4918192.84</v>
+      </c>
+      <c r="N154" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>483</v>
+      </c>
+      <c r="B155" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>88.422</v>
+      </c>
+      <c r="D155" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-292170.38</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-11.82027709765</v>
+      </c>
+      <c r="J155">
+        <v>2.2</v>
+      </c>
+      <c r="K155" t="s">
+        <v>484</v>
+      </c>
+      <c r="L155" s="1">
+        <v>2179602.3</v>
+      </c>
+      <c r="M155" s="1">
+        <v>2233909.33</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>486</v>
+      </c>
+      <c r="B156" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H156" s="1">
+        <v>19325.58</v>
+      </c>
+      <c r="I156" s="1">
+        <v>3.5343249555978</v>
+      </c>
+      <c r="J156">
+        <v>1.11</v>
+      </c>
+      <c r="K156" t="s">
+        <v>487</v>
+      </c>
+      <c r="L156" s="1">
+        <v>566122.5</v>
+      </c>
+      <c r="M156" s="1">
+        <v>572201.46</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>489</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>104.774</v>
+      </c>
+      <c r="D157" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H157" s="1">
+        <v>126459.86</v>
+      </c>
+      <c r="I157" s="1">
+        <v>6.2045756337871</v>
+      </c>
+      <c r="J157">
+        <v>1.63</v>
+      </c>
+      <c r="K157" t="s">
+        <v>490</v>
+      </c>
+      <c r="L157" s="1">
+        <v>2164630.84</v>
+      </c>
+      <c r="M157" s="1">
+        <v>2198332.47</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>492</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2958000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>96.736</v>
+      </c>
+      <c r="D158" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2795310.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>66140.88</v>
+      </c>
+      <c r="I158" s="1">
+        <v>2.3661375661376</v>
+      </c>
+      <c r="J158">
+        <v>0.16</v>
+      </c>
+      <c r="K158" t="s">
+        <v>493</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2861450.88</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2866175.46</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>495</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>26429.2</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.98497082080032</v>
+      </c>
+      <c r="J159">
+        <v>1.33</v>
+      </c>
+      <c r="K159" t="s">
+        <v>496</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2709676.2</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2745276.2</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>498</v>
+      </c>
+      <c r="B160" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.265</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-13965.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.735</v>
+      </c>
+      <c r="J160">
+        <v>1.94</v>
+      </c>
+      <c r="K160" t="s">
+        <v>499</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1886035.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1922979.43</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>501</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>95.513</v>
+      </c>
+      <c r="D161" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H161" s="1">
+        <v>30343.09</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.5360246317218</v>
+      </c>
+      <c r="J161">
+        <v>0.32</v>
+      </c>
+      <c r="K161" t="s">
+        <v>502</v>
+      </c>
+      <c r="L161" s="1">
+        <v>2005773.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>2012471.37</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>501</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.507</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>122243.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.715975925121</v>
+      </c>
+      <c r="J162">
+        <v>0.29</v>
+      </c>
+      <c r="K162" t="s">
+        <v>504</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1083577.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1086788.4</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>506</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>94.398</v>
+      </c>
+      <c r="D163" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>16496.4</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.5032258064516</v>
+      </c>
+      <c r="J163">
+        <v>0.96</v>
+      </c>
+      <c r="K163" t="s">
+        <v>507</v>
+      </c>
+      <c r="L163" s="1">
+        <v>1113896.4</v>
+      </c>
+      <c r="M163" s="1">
+        <v>1125204.73</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>509</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.404</v>
+      </c>
+      <c r="D164" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-43891.27</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-2.7669899218855</v>
+      </c>
+      <c r="J164">
+        <v>1.21</v>
+      </c>
+      <c r="K164" t="s">
+        <v>510</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1542354.84</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1560733.59</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>512</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>100.73</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>10950.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="J165">
+        <v>1.35</v>
+      </c>
+      <c r="K165" t="s">
+        <v>513</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1510950.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1531262.5</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>515</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.642</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H166" s="1">
+        <v>23587.89</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.201572408582</v>
+      </c>
+      <c r="J166">
+        <v>0.33</v>
+      </c>
+      <c r="K166" t="s">
+        <v>516</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1986673.08</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1993232.52</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>518</v>
+      </c>
+      <c r="B167" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.843</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H167" s="1">
+        <v>30680.32</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.0143563383689</v>
+      </c>
+      <c r="J167">
+        <v>0.62</v>
+      </c>
+      <c r="K167" t="s">
+        <v>519</v>
+      </c>
+      <c r="L167" s="1">
+        <v>3055290.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>3073883.75</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>521</v>
+      </c>
+      <c r="B168" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>110.373</v>
+      </c>
+      <c r="D168" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-25296.34</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-2.7884691603766</v>
+      </c>
+      <c r="J168">
+        <v>2.15</v>
+      </c>
+      <c r="K168" t="s">
+        <v>522</v>
+      </c>
+      <c r="L168" s="1">
+        <v>881880.27</v>
+      </c>
+      <c r="M168" s="1">
+        <v>899067.09</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>524</v>
+      </c>
+      <c r="B169" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.317</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.44951</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>2386788.24</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-3180.24</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.13324349209966</v>
+      </c>
+      <c r="J169">
+        <v>0.05</v>
+      </c>
+      <c r="K169" t="s">
+        <v>525</v>
+      </c>
+      <c r="L169" s="1">
+        <v>2383608.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>2384874.67</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>527</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>83.042</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-373419.52</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-16.818626317045</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1846854.08</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1846854.08</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>529</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.921</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>28584.48</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.921</v>
+      </c>
+      <c r="J171">
+        <v>0.54</v>
+      </c>
+      <c r="K171" t="s">
+        <v>530</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1516584.48</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1524644.48</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>532</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.196</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>47634.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.6499346078079</v>
+      </c>
+      <c r="J172">
+        <v>3.59</v>
+      </c>
+      <c r="K172" t="s">
+        <v>533</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2934684.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3038875.44</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>535</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.677</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>107128.1</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.4181495415932</v>
+      </c>
+      <c r="J173">
+        <v>0.26</v>
+      </c>
+      <c r="K173" t="s">
+        <v>536</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4537296.63</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4548804.44</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>538</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-5680.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.35429141716567</v>
+      </c>
+      <c r="J174">
+        <v>1.25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>539</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1597520.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1617591.23</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>541</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>286338.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.7912573548258</v>
+      </c>
+      <c r="J175">
+        <v>0.49</v>
+      </c>
+      <c r="K175" t="s">
+        <v>542</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3961461.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3981399.36</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>544</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>82.18</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>242485.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.32722335806</v>
+      </c>
+      <c r="J176">
+        <v>0.21</v>
+      </c>
+      <c r="K176" t="s">
+        <v>545</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2383220.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2389427.19</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>547</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.428</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>9046.8</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.74242580912005</v>
+      </c>
+      <c r="J177">
+        <v>1.02</v>
+      </c>
+      <c r="K177" t="s">
+        <v>548</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1227592.8</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1240389.68</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>550</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.714</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>46322.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2.1494130202775</v>
+      </c>
+      <c r="J178">
+        <v>0.36</v>
+      </c>
+      <c r="K178" t="s">
+        <v>551</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2201422.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2209739.81</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>553</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>82.669</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-581455.05</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-17.331</v>
+      </c>
+      <c r="J179">
+        <v>3.13</v>
+      </c>
+      <c r="K179" t="s">
+        <v>554</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2773544.95</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2878388.7</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>556</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>90.13</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-172827.84</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-11.009244721593</v>
+      </c>
+      <c r="J180">
+        <v>1.17</v>
+      </c>
+      <c r="K180" t="s">
+        <v>557</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1397015.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1415119.51</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>559</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.237</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>175169.66</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.4453850503975</v>
+      </c>
+      <c r="J181">
+        <v>2.52</v>
+      </c>
+      <c r="K181" t="s">
+        <v>560</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5259352.05</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5397249.72</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>562</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>97.066</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>214962.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.5843396243816</v>
+      </c>
+      <c r="J182">
+        <v>1.13</v>
+      </c>
+      <c r="K182" t="s">
+        <v>563</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6212224.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6284333.59</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>565</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>102.998</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>8321.95</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.76301494523474</v>
+      </c>
+      <c r="J183">
+        <v>0.69</v>
+      </c>
+      <c r="K183" t="s">
+        <v>566</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1098988.66</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1106348.04</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>568</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>94.686</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-208295.75</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-5.3747021407927</v>
+      </c>
+      <c r="J184">
+        <v>2.41</v>
+      </c>
+      <c r="K184" t="s">
+        <v>569</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3667188.78</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3760382.84</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>571</v>
+      </c>
+      <c r="B185" s="1">
         <v>1700000.0</v>
       </c>
-      <c r="D64" s="1">
-[...232 lines deleted...]
-      <c r="O68" s="1">
+      <c r="C185" s="1">
+        <v>96.893</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>91366.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.8725831389282</v>
+      </c>
+      <c r="J185">
         <v>0.6</v>
       </c>
-      <c r="P68">
-[...46 lines deleted...]
-      <c r="O69" s="1">
+      <c r="K185" t="s">
+        <v>572</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1647181.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1657363.29</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>574</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.406</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2162.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.1360404727617</v>
+      </c>
+      <c r="J186">
         <v>0.81</v>
       </c>
-      <c r="P69">
-[...46 lines deleted...]
-      <c r="O70" s="1">
+      <c r="K186">
+        <v>814.73</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103406.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104220.73</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>576</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.909</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>36732.67</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.4867965829236</v>
+      </c>
+      <c r="J187">
+        <v>0.15</v>
+      </c>
+      <c r="K187" t="s">
+        <v>577</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2507324.17</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2510877.56</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>579</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.499</v>
+      </c>
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>319628.48</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.531318500395</v>
+      </c>
+      <c r="J188">
+        <v>2.52</v>
+      </c>
+      <c r="K188" t="s">
+        <v>580</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3354656.62</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3438802.04</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>582</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21027.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.1507191054678</v>
+      </c>
+      <c r="J189">
+        <v>1.72</v>
+      </c>
+      <c r="K189" t="s">
+        <v>583</v>
+      </c>
+      <c r="L189" s="1">
+        <v>998700.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1015887.5</v>
+      </c>
+      <c r="N189" s="1">
         <v>0.22</v>
       </c>
-      <c r="P70">
-[...446 lines deleted...]
-      <c r="O79" s="1">
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>585</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.653</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>19280.7</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.54489863645254</v>
+      </c>
+      <c r="J190">
+        <v>3.09</v>
+      </c>
+      <c r="K190" t="s">
+        <v>586</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3557681.92</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3663868.7</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>588</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.312</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>295962.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>6.0236638858164</v>
+      </c>
+      <c r="J191">
         <v>0.35</v>
       </c>
-      <c r="P79">
-[...46 lines deleted...]
-      <c r="O80" s="1">
+      <c r="K191" t="s">
+        <v>589</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5209288.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>5226203.07</v>
+      </c>
+      <c r="N191" s="1">
         <v>1.12</v>
       </c>
-      <c r="P80">
-[...5387 lines deleted...]
-      <c r="L188" t="s">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>587</v>
-      </c>
-[...210 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">